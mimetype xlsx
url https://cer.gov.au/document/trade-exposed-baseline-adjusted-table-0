--- v0 (2025-10-09)
+++ v1 (2026-04-29)
@@ -1,594 +1,731 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D8411F00-C73D-4910-9639-C01AE95F4092}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F8B2B73C-E1D6-4FD2-8BFD-465565DAEE99}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" tabRatio="398" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" tabRatio="398" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TEBA table" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="66">
   <si>
     <t>Trade-exposed baseline-adjusted table</t>
   </si>
   <si>
-    <t xml:space="preserve">This table sets out the trade-exposed baseline-adjusted emissions reduction contribution for a safeguard facility as made in an trade-exposed baseline-adjusted determination. </t>
-[...2 lines deleted...]
-    <t>Data as at 15/04/2025</t>
+    <t>Data as at 15/04/2026</t>
+  </si>
+  <si>
+    <t>Facility name</t>
+  </si>
+  <si>
+    <t>Responsible emitter</t>
+  </si>
+  <si>
+    <t>Start date</t>
+  </si>
+  <si>
+    <t>End date</t>
+  </si>
+  <si>
+    <t>Facility type</t>
+  </si>
+  <si>
+    <t>Decline rate</t>
   </si>
   <si>
     <t>2023/2024 ERC</t>
   </si>
   <si>
     <t>2024/2025 ERC</t>
   </si>
   <si>
     <t>2025/2026 ERC</t>
   </si>
   <si>
+    <t>2026/2027 ERC</t>
+  </si>
+  <si>
+    <t>Current or historical</t>
+  </si>
+  <si>
+    <t>Historical reason</t>
+  </si>
+  <si>
     <t>Angaston Operations</t>
   </si>
   <si>
     <t>ADBRI LIMITED</t>
   </si>
   <si>
     <t>Manufacturing</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Current</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>Bell Bay Smelter</t>
   </si>
   <si>
     <t>RIO TINTO ALUMINIUM (BELL BAY) LIMITED</t>
   </si>
   <si>
     <t>Boyne Smelters Limited</t>
   </si>
   <si>
     <t>RIO TINTO ALUMINIUM LIMITED</t>
   </si>
   <si>
     <t>Dandenong</t>
   </si>
   <si>
     <t>OCEANIA GLASS PTY LTD</t>
   </si>
   <si>
     <t>Geelong Refinery</t>
   </si>
   <si>
     <t>Viva Energy Refining Pty Ltd</t>
   </si>
   <si>
+    <t>Historical</t>
+  </si>
+  <si>
     <t>Kwinana Alumina Refinery</t>
   </si>
   <si>
     <t>Alcoa of Australia Limited</t>
   </si>
   <si>
     <t>Kwinana Pigment Plant</t>
   </si>
   <si>
     <t>Tronox Management Pty Ltd</t>
   </si>
   <si>
     <t>Liberty Primary Steel Whyalla Steelworks</t>
   </si>
   <si>
     <t>ONESTEEL MANUFACTURING PTY LIMITED</t>
   </si>
   <si>
     <t>Norske Skog Boyer Mill</t>
   </si>
   <si>
-    <t>Norske Skog Paper Mills (Australia) Limited</t>
+    <t>Boyer Paper Mill Limited</t>
   </si>
   <si>
     <t>Nyrstar Port Pirie Facility</t>
   </si>
   <si>
     <t>Nyrstar Port Pirie Pty Ltd</t>
   </si>
   <si>
     <t>Opal Australian Paper Maryvale Mill</t>
   </si>
   <si>
     <t>PAPER AUSTRALIA PTY LTD</t>
   </si>
   <si>
     <t>Parkhurst Magnesia Manufacturing Plant</t>
   </si>
   <si>
     <t>QMAG PTY LIMITED</t>
   </si>
   <si>
     <t>Phosphate Hill</t>
   </si>
   <si>
-    <t>Incitec Pivot Limited</t>
+    <t>DYNO NOBEL LIMITED</t>
   </si>
   <si>
     <t>Port Kembla Steelworks</t>
   </si>
   <si>
     <t>BLUESCOPE STEEL (AIS) PTY. LTD.</t>
   </si>
   <si>
     <t>Queensland Alumina Limited Refinery</t>
   </si>
   <si>
     <t>QUEENSLAND ALUMINA LIMITED</t>
   </si>
   <si>
     <t>Rio Tinto Yarwun</t>
   </si>
   <si>
     <t>RTA Yarwun Pty Ltd</t>
   </si>
   <si>
-    <t>YPF Ammonia Plant</t>
+    <t>YPF AMMONIA PLANT</t>
   </si>
   <si>
     <t>Yara Pilbara Fertilisers Pty Ltd</t>
   </si>
   <si>
-    <t>Facility name</t>
-[...20 lines deleted...]
-    <t>Historical reason</t>
+    <t>Fisherman's Landing - Lime</t>
+  </si>
+  <si>
+    <t>CEMENT AUSTRALIA (QUEENSLAND) PTY LIMITED</t>
+  </si>
+  <si>
+    <t>Liberty Bell Bay</t>
+  </si>
+  <si>
+    <t>Liberty Bell Bay Pty Ltd</t>
+  </si>
+  <si>
+    <t>Murrin Murrin Operations</t>
+  </si>
+  <si>
+    <t>MURRIN MURRIN OPERATIONS PTY LTD</t>
+  </si>
+  <si>
+    <t>Portland Aluminium Smelter</t>
+  </si>
+  <si>
+    <t>Alcoa Portland Aluminium Proprietary Limited</t>
+  </si>
+  <si>
+    <t>Railton</t>
+  </si>
+  <si>
+    <t>CEMENT AUSTRALIA (GOLIATH) PTY LIMITED</t>
+  </si>
+  <si>
+    <t>Refinery Qld Lytton</t>
+  </si>
+  <si>
+    <t>Ampol Limited</t>
+  </si>
+  <si>
+    <t>This table sets out the trade-exposed baseline-adjusted (TEBA) emissions reduction contribution (ERC) values for a safeguard facility as made in a trade-exposed baseline-adjusted determination. Note: ERC values are only shown for years in which a TEBA determination is in force.</t>
+  </si>
+  <si>
+    <t>This determination has been revoked as a new TEBA determination has been made for the facility.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
-      <sz val="10"/>
-[...11 lines deleted...]
-    <font>
       <sz val="12.5"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
+      <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="5"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Heading 1" xfId="1" builtinId="16"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="22">
+  <dxfs count="23">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="15"/>
+        <sz val="11"/>
         <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thick">
+          <color theme="5"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color theme="3"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="1"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
       </border>
       <protection locked="0" hidden="0"/>
-    </dxf>
-[...179 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
-        <color theme="0"/>
+        <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="2"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top/>
         <bottom style="thick">
           <color theme="5"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border>
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
@@ -635,60 +772,60 @@
     <dxf>
       <border>
         <left style="thin">
           <color theme="2"/>
         </left>
         <right style="thin">
           <color theme="2"/>
         </right>
         <top style="thin">
           <color theme="2"/>
         </top>
         <bottom style="thin">
           <color theme="2"/>
         </bottom>
         <vertical style="thin">
           <color theme="2"/>
         </vertical>
         <horizontal style="thin">
           <color theme="2"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="3" defaultTableStyle="CER Table" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="CER" pivot="0" count="4" xr9:uid="{AD8A2B79-F384-40EA-A302-8B99581D8A58}">
-      <tableStyleElement type="wholeTable" dxfId="21"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstColumnStripe" dxfId="18"/>
+      <tableStyleElement type="wholeTable" dxfId="22"/>
+      <tableStyleElement type="headerRow" dxfId="21"/>
+      <tableStyleElement type="firstColumn" dxfId="20"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="19"/>
     </tableStyle>
     <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" dxfId="17"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="14"/>
+      <tableStyleElement type="wholeTable" dxfId="18"/>
+      <tableStyleElement type="headerRow" dxfId="17"/>
+      <tableStyleElement type="firstColumn" dxfId="16"/>
+      <tableStyleElement type="firstRowStripe" dxfId="15"/>
     </tableStyle>
     <tableStyle name="Table Style 1" pivot="0" count="0" xr9:uid="{2940F169-CBF8-1443-9B39-C3C6289174B2}"/>
   </tableStyles>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="005A6A79"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="004A7AA5"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -744,64 +881,68 @@
       <color rgb="FFE8E9E8"/>
       <color rgb="FFDDD7C1"/>
       <color rgb="FFDAD4BC"/>
       <color rgb="FFE3DECB"/>
       <color rgb="FFD9F0FF"/>
       <color rgb="FFB7F0FF"/>
       <color rgb="FFC0C2C4"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table4" displayName="Table4" ref="A4:K21" totalsRowShown="0" headerRowDxfId="0" dataDxfId="12" headerRowBorderDxfId="13" headerRowCellStyle="Heading 1">
-[...12 lines deleted...]
-    <tableColumn id="11" xr3:uid="{83FF78B4-A5D2-4F23-9E7A-6CAB3917772A}" name="Historical reason" dataDxfId="1"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="data_TEBA_table" displayName="data_TEBA_table" ref="A4:L28" totalsRowShown="0" headerRowDxfId="14" dataDxfId="0" headerRowBorderDxfId="13" headerRowCellStyle="Heading 1">
+  <autoFilter ref="A4:L28" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:L28">
+    <sortCondition ref="C4:C28"/>
+  </sortState>
+  <tableColumns count="12">
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Facility name" dataDxfId="12"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Responsible emitter" dataDxfId="11"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Start date" dataDxfId="10"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="End date" dataDxfId="9"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Facility type" dataDxfId="8"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Decline rate" dataDxfId="7"/>
+    <tableColumn id="7" xr3:uid="{9D643898-4FB9-4EAA-A6EE-0A05F3D9EAE4}" name="2023/2024 ERC" dataDxfId="6"/>
+    <tableColumn id="8" xr3:uid="{F3C3E863-3D6D-4EEE-8194-40FFF6799CC7}" name="2024/2025 ERC" dataDxfId="5"/>
+    <tableColumn id="9" xr3:uid="{E1E16E45-3B10-4962-89FD-45DAB0284CFA}" name="2025/2026 ERC" dataDxfId="4"/>
+    <tableColumn id="10" xr3:uid="{569C1BFE-F34E-49C1-8269-637EA0BA97FC}" name="2026/2027 ERC" dataDxfId="3"/>
+    <tableColumn id="11" xr3:uid="{B6038F10-0998-4789-9D09-02B1504D43FA}" name="Current or historical" dataDxfId="2"/>
+    <tableColumn id="12" xr3:uid="{4532E795-733F-473B-8A06-F08711FD5B93}" name="Historical reason" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER - 2022 theme">
   <a:themeElements>
     <a:clrScheme name="CER 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="454743"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="9FB76F"/>
       </a:accent1>
       <a:accent2>
@@ -1059,760 +1200,1078 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="CER-updated fonts and colours" id="{D0ED4916-A0D3-4FB3-9E63-AD9D1DD4368E}" vid="{A1269B48-6600-4777-8E01-42A1278B1AAE}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K21"/>
+  <dimension ref="A1:L28"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:K1"/>
+      <selection sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.84375" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="32.7265625" style="1" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="16384" width="8.81640625" style="1"/>
+    <col min="1" max="1" width="37.69140625" customWidth="1"/>
+    <col min="2" max="2" width="38.3828125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.69140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16.53515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="20.3046875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20.3828125" bestFit="1" customWidth="1"/>
+    <col min="7" max="10" width="24.15234375" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="30.53515625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="40.69140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="5" t="s">
+    <row r="1" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="5"/>
-[...11 lines deleted...]
-      <c r="A2" s="6" t="s">
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
+      <c r="J1" s="4"/>
+      <c r="K1" s="4"/>
+      <c r="L1" s="4"/>
+    </row>
+    <row r="2" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+    </row>
+    <row r="3" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="6"/>
-[...11 lines deleted...]
-      <c r="A3" s="7" t="s">
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+    </row>
+    <row r="4" spans="1:12" ht="37" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="7"/>
-[...11 lines deleted...]
-      <c r="A4" s="8" t="s">
+      <c r="B4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="8">
+        <v>45108</v>
+      </c>
+      <c r="D5" s="8">
+        <v>46203</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="G5" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="H5" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="I5" s="7">
+        <v>0.97</v>
+      </c>
+      <c r="J5" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="K5" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L5" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="8">
+        <v>45108</v>
+      </c>
+      <c r="D6" s="8">
+        <v>46203</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="G6" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="H6" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="I6" s="7">
+        <v>0.97</v>
+      </c>
+      <c r="J6" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="K6" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L6" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="8">
+        <v>45108</v>
+      </c>
+      <c r="D7" s="8">
+        <v>46203</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="G7" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="H7" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="I7" s="7">
+        <v>0.97</v>
+      </c>
+      <c r="J7" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="K7" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L7" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="8">
+        <v>45108</v>
+      </c>
+      <c r="D8" s="8">
+        <v>46203</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="G8" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="H8" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="I8" s="7">
+        <v>0.97</v>
+      </c>
+      <c r="J8" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="K8" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L8" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="8">
+        <v>45108</v>
+      </c>
+      <c r="D9" s="8">
+        <v>45473</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="G9" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="H9" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="J9" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="K9" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="L9" s="9" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A10" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="8">
+        <v>45108</v>
+      </c>
+      <c r="D10" s="8">
+        <v>46203</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F10" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="G10" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="H10" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="I10" s="7">
+        <v>0.97</v>
+      </c>
+      <c r="J10" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="K10" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L10" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A11" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="8">
+        <v>45108</v>
+      </c>
+      <c r="D11" s="8">
+        <v>46203</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F11" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="G11" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="H11" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="I11" s="7">
+        <v>0.97</v>
+      </c>
+      <c r="J11" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="K11" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L11" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A12" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="8">
+        <v>45108</v>
+      </c>
+      <c r="D12" s="8">
+        <v>46203</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="G12" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="H12" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="I12" s="7">
+        <v>0.97</v>
+      </c>
+      <c r="J12" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="K12" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L12" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A13" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="8">
+        <v>45108</v>
+      </c>
+      <c r="D13" s="8">
+        <v>46203</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="G13" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="H13" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="I13" s="7">
+        <v>0.97</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="K13" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L13" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A14" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="8">
+        <v>45108</v>
+      </c>
+      <c r="D14" s="8">
+        <v>46203</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="G14" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="H14" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="I14" s="7">
+        <v>0.97</v>
+      </c>
+      <c r="J14" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="K14" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L14" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A15" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="8">
+        <v>45108</v>
+      </c>
+      <c r="D15" s="8">
+        <v>46203</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="G15" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="H15" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="I15" s="7">
+        <v>0.97</v>
+      </c>
+      <c r="J15" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="K15" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L15" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A16" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="8">
+        <v>45108</v>
+      </c>
+      <c r="D16" s="8">
+        <v>46203</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="G16" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="H16" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="I16" s="7">
+        <v>0.97</v>
+      </c>
+      <c r="J16" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="K16" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L16" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A17" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B4" s="9" t="s">
+      <c r="C17" s="8">
+        <v>45108</v>
+      </c>
+      <c r="D17" s="8">
+        <v>46203</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="G17" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="H17" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="I17" s="7">
+        <v>0.97</v>
+      </c>
+      <c r="J17" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="K17" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L17" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A18" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="C4" s="9" t="s">
+      <c r="B18" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="D4" s="9" t="s">
+      <c r="C18" s="8">
+        <v>45108</v>
+      </c>
+      <c r="D18" s="8">
+        <v>46203</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F18" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="G18" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="H18" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="I18" s="7">
+        <v>0.97</v>
+      </c>
+      <c r="J18" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="K18" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L18" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A19" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="B19" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="C19" s="8">
+        <v>45108</v>
+      </c>
+      <c r="D19" s="8">
+        <v>46203</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F19" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="G19" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="H19" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="I19" s="7">
+        <v>0.97</v>
+      </c>
+      <c r="J19" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="K19" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L19" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A20" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="G4" s="9" t="s">
-[...8 lines deleted...]
-      <c r="J4" s="9" t="s">
+      <c r="B20" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="K4" s="9" t="s">
+      <c r="C20" s="8">
+        <v>45108</v>
+      </c>
+      <c r="D20" s="8">
+        <v>46203</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="G20" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="H20" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="I20" s="7">
+        <v>0.97</v>
+      </c>
+      <c r="J20" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="K20" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L20" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C5" s="3">
+      <c r="B21" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="8">
         <v>45108</v>
       </c>
-      <c r="D5" s="3">
+      <c r="D21" s="8">
         <v>46203</v>
       </c>
-      <c r="E5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="1">
+      <c r="E21" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F21" s="7">
         <v>0.01</v>
       </c>
-      <c r="G5" s="1">
+      <c r="G21" s="7">
         <v>0.99</v>
       </c>
-      <c r="H5" s="1">
+      <c r="H21" s="7">
         <v>0.98</v>
       </c>
-      <c r="I5" s="1">
+      <c r="I21" s="7">
         <v>0.97</v>
       </c>
-      <c r="J5" s="1" t="s">
-[...22 lines deleted...]
-      <c r="F6" s="1">
+      <c r="J21" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="K21" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L21" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A22" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="8">
+        <v>45474</v>
+      </c>
+      <c r="D22" s="8">
+        <v>46568</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F22" s="7">
+        <v>1.6500000000000001E-2</v>
+      </c>
+      <c r="G22" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="7">
+        <v>0.93449000000000004</v>
+      </c>
+      <c r="I22" s="7">
+        <v>0.91796999999999995</v>
+      </c>
+      <c r="J22" s="7">
+        <v>0.90146000000000004</v>
+      </c>
+      <c r="K22" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L22" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A23" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="8">
+        <v>45474</v>
+      </c>
+      <c r="D23" s="8">
+        <v>46568</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F23" s="7">
         <v>0.01</v>
       </c>
-      <c r="G6" s="1">
-[...2 lines deleted...]
-      <c r="H6" s="1">
+      <c r="G23" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" s="7">
         <v>0.98</v>
       </c>
-      <c r="I6" s="1">
+      <c r="I23" s="7">
         <v>0.97</v>
       </c>
-      <c r="J6" s="1" t="s">
-[...22 lines deleted...]
-      <c r="F7" s="1">
+      <c r="J23" s="7">
+        <v>0.96</v>
+      </c>
+      <c r="K23" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L23" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A24" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="8">
+        <v>45474</v>
+      </c>
+      <c r="D24" s="8">
+        <v>46568</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F24" s="7">
         <v>0.01</v>
       </c>
-      <c r="G7" s="1">
-[...19 lines deleted...]
-      <c r="B8" s="1" t="s">
+      <c r="G24" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="7">
+        <v>0.94099999999999995</v>
+      </c>
+      <c r="I24" s="7">
+        <v>0.93100000000000005</v>
+      </c>
+      <c r="J24" s="7">
+        <v>0.92100000000000004</v>
+      </c>
+      <c r="K24" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L24" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A25" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" s="8">
+        <v>45474</v>
+      </c>
+      <c r="D25" s="8">
+        <v>46568</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C8" s="3">
-[...8 lines deleted...]
-      <c r="F8" s="1">
+      <c r="F25" s="7">
         <v>0.01</v>
       </c>
-      <c r="G8" s="1">
-[...19 lines deleted...]
-      <c r="B9" s="1" t="s">
+      <c r="G25" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H25" s="7">
+        <v>0.94099999999999995</v>
+      </c>
+      <c r="I25" s="7">
+        <v>0.93100000000000005</v>
+      </c>
+      <c r="J25" s="7">
+        <v>0.92100000000000004</v>
+      </c>
+      <c r="K25" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="C9" s="3">
-[...8 lines deleted...]
-      <c r="F9" s="1">
+      <c r="L25" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A26" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C26" s="8">
+        <v>45474</v>
+      </c>
+      <c r="D26" s="8">
+        <v>46568</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" s="7">
         <v>0.01</v>
       </c>
-      <c r="G9" s="1">
-[...31 lines deleted...]
-      <c r="F10" s="1">
+      <c r="G26" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" s="7">
+        <v>0.94099999999999995</v>
+      </c>
+      <c r="I26" s="7">
+        <v>0.93100000000000005</v>
+      </c>
+      <c r="J26" s="7">
+        <v>0.92100000000000004</v>
+      </c>
+      <c r="K26" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L26" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A27" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C27" s="8">
+        <v>45474</v>
+      </c>
+      <c r="D27" s="8">
+        <v>46568</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" s="7">
+        <v>4.2099999999999999E-2</v>
+      </c>
+      <c r="G27" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="7">
+        <v>0.90891999999999995</v>
+      </c>
+      <c r="I27" s="7">
+        <v>0.86682999999999999</v>
+      </c>
+      <c r="J27" s="7">
+        <v>0.82474999999999998</v>
+      </c>
+      <c r="K27" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L27" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A28" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" s="8">
+        <v>45474</v>
+      </c>
+      <c r="D28" s="8">
+        <v>46568</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="7">
         <v>0.01</v>
       </c>
-      <c r="G10" s="1">
-[...397 lines deleted...]
-        <v>10</v>
+      <c r="G28" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="7">
+        <v>0.94099999999999995</v>
+      </c>
+      <c r="I28" s="7">
+        <v>0.93100000000000005</v>
+      </c>
+      <c r="J28" s="7">
+        <v>0.92100000000000004</v>
+      </c>
+      <c r="K28" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L28" s="7" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A2:K2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A3:L3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>TEBA table</vt:lpstr>
     </vt:vector>