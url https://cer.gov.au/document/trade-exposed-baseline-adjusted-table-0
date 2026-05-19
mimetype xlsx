--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -1,84 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F8B2B73C-E1D6-4FD2-8BFD-465565DAEE99}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B3626B6E-6413-4548-A503-BAC72D6B2AEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" tabRatio="398" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TEBA table" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="66">
   <si>
     <t>Trade-exposed baseline-adjusted table</t>
   </si>
   <si>
+    <t>This table sets out the trade-exposed baseline-adjusted (TEBA) emissions reduction contribution (ERC) values for a safeguard facility as made in a trade-exposed baseline-adjusted determination. Note: ERC values are only shown for years in which a TEBA determination is in force.</t>
+  </si>
+  <si>
     <t>Data as at 15/04/2026</t>
   </si>
   <si>
     <t>Facility name</t>
   </si>
   <si>
     <t>Responsible emitter</t>
   </si>
   <si>
     <t>Start date</t>
   </si>
   <si>
     <t>End date</t>
   </si>
   <si>
     <t>Facility type</t>
   </si>
   <si>
     <t>Decline rate</t>
   </si>
   <si>
     <t>2023/2024 ERC</t>
   </si>
   <si>
     <t>2024/2025 ERC</t>
@@ -116,50 +119,53 @@
   <si>
     <t>RIO TINTO ALUMINIUM (BELL BAY) LIMITED</t>
   </si>
   <si>
     <t>Boyne Smelters Limited</t>
   </si>
   <si>
     <t>RIO TINTO ALUMINIUM LIMITED</t>
   </si>
   <si>
     <t>Dandenong</t>
   </si>
   <si>
     <t>OCEANIA GLASS PTY LTD</t>
   </si>
   <si>
     <t>Geelong Refinery</t>
   </si>
   <si>
     <t>Viva Energy Refining Pty Ltd</t>
   </si>
   <si>
     <t>Historical</t>
   </si>
   <si>
+    <t>This determination has been revoked as a new TEBA determination has been made for the facility.</t>
+  </si>
+  <si>
     <t>Kwinana Alumina Refinery</t>
   </si>
   <si>
     <t>Alcoa of Australia Limited</t>
   </si>
   <si>
     <t>Kwinana Pigment Plant</t>
   </si>
   <si>
     <t>Tronox Management Pty Ltd</t>
   </si>
   <si>
     <t>Liberty Primary Steel Whyalla Steelworks</t>
   </si>
   <si>
     <t>ONESTEEL MANUFACTURING PTY LIMITED</t>
   </si>
   <si>
     <t>Norske Skog Boyer Mill</t>
   </si>
   <si>
     <t>Boyer Paper Mill Limited</t>
   </si>
   <si>
     <t>Nyrstar Port Pirie Facility</t>
@@ -222,56 +228,50 @@
     <t>Liberty Bell Bay Pty Ltd</t>
   </si>
   <si>
     <t>Murrin Murrin Operations</t>
   </si>
   <si>
     <t>MURRIN MURRIN OPERATIONS PTY LTD</t>
   </si>
   <si>
     <t>Portland Aluminium Smelter</t>
   </si>
   <si>
     <t>Alcoa Portland Aluminium Proprietary Limited</t>
   </si>
   <si>
     <t>Railton</t>
   </si>
   <si>
     <t>CEMENT AUSTRALIA (GOLIATH) PTY LIMITED</t>
   </si>
   <si>
     <t>Refinery Qld Lytton</t>
   </si>
   <si>
     <t>Ampol Limited</t>
-  </si>
-[...4 lines deleted...]
-    <t>This determination has been revoked as a new TEBA determination has been made for the facility.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -339,195 +339,199 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="5"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Heading 1" xfId="1" builtinId="16"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="23">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-    </dxf>
-[...18 lines deleted...]
-      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
@@ -881,67 +885,67 @@
       <color rgb="FFE8E9E8"/>
       <color rgb="FFDDD7C1"/>
       <color rgb="FFDAD4BC"/>
       <color rgb="FFE3DECB"/>
       <color rgb="FFD9F0FF"/>
       <color rgb="FFB7F0FF"/>
       <color rgb="FFC0C2C4"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="data_TEBA_table" displayName="data_TEBA_table" ref="A4:L28" totalsRowShown="0" headerRowDxfId="14" dataDxfId="0" headerRowBorderDxfId="13" headerRowCellStyle="Heading 1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="data_TEBA_table" displayName="data_TEBA_table" ref="A4:L28" totalsRowShown="0" headerRowDxfId="14" dataDxfId="12" headerRowBorderDxfId="13" headerRowCellStyle="Heading 1">
   <autoFilter ref="A4:L28" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:L28">
     <sortCondition ref="C4:C28"/>
   </sortState>
   <tableColumns count="12">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Facility name" dataDxfId="12"/>
-[...9 lines deleted...]
-    <tableColumn id="11" xr3:uid="{B6038F10-0998-4789-9D09-02B1504D43FA}" name="Current or historical" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Facility name" dataDxfId="5"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Responsible emitter" dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Start date" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="End date" dataDxfId="11"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Facility type" dataDxfId="10"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Decline rate" dataDxfId="9"/>
+    <tableColumn id="7" xr3:uid="{9D643898-4FB9-4EAA-A6EE-0A05F3D9EAE4}" name="2023/2024 ERC" dataDxfId="8"/>
+    <tableColumn id="8" xr3:uid="{F3C3E863-3D6D-4EEE-8194-40FFF6799CC7}" name="2024/2025 ERC" dataDxfId="7"/>
+    <tableColumn id="9" xr3:uid="{E1E16E45-3B10-4962-89FD-45DAB0284CFA}" name="2025/2026 ERC" dataDxfId="6"/>
+    <tableColumn id="10" xr3:uid="{569C1BFE-F34E-49C1-8269-637EA0BA97FC}" name="2026/2027 ERC" dataDxfId="2"/>
+    <tableColumn id="11" xr3:uid="{B6038F10-0998-4789-9D09-02B1504D43FA}" name="Current or historical" dataDxfId="0"/>
     <tableColumn id="12" xr3:uid="{4532E795-733F-473B-8A06-F08711FD5B93}" name="Historical reason" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER - 2022 theme">
   <a:themeElements>
     <a:clrScheme name="CER 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="454743"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="9FB76F"/>
       </a:accent1>
@@ -1206,1059 +1210,1059 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="CER-updated fonts and colours" id="{D0ED4916-A0D3-4FB3-9E63-AD9D1DD4368E}" vid="{A1269B48-6600-4777-8E01-42A1278B1AAE}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:L28"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.84375" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.84375" defaultRowHeight="12.65" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="37.69140625" customWidth="1"/>
-    <col min="2" max="2" width="38.3828125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="43.921875" customWidth="1"/>
+    <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="17.69140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.53515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.3046875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.3828125" bestFit="1" customWidth="1"/>
     <col min="7" max="10" width="24.15234375" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="30.53515625" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="40.69140625" customWidth="1"/>
+    <col min="12" max="12" width="42.84375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="4"/>
-[...9 lines deleted...]
-      <c r="L1" s="4"/>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+      <c r="F1" s="7"/>
+      <c r="G1" s="7"/>
+      <c r="H1" s="7"/>
+      <c r="I1" s="7"/>
+      <c r="J1" s="7"/>
+      <c r="K1" s="7"/>
+      <c r="L1" s="7"/>
     </row>
     <row r="2" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L2" s="5"/>
+      <c r="A2" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="8"/>
+      <c r="C2" s="8"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="8"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="8"/>
+      <c r="K2" s="8"/>
+      <c r="L2" s="8"/>
     </row>
     <row r="3" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="3" t="s">
-[...12 lines deleted...]
-      <c r="L3" s="3"/>
+      <c r="A3" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="9"/>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="9"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="9"/>
+      <c r="K3" s="9"/>
+      <c r="L3" s="9"/>
     </row>
     <row r="4" spans="1:12" ht="37" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="7" t="s">
+      <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="8">
+      <c r="B5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="5">
         <v>45108</v>
       </c>
-      <c r="D5" s="8">
+      <c r="D5" s="5">
         <v>46203</v>
       </c>
-      <c r="E5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="7">
+      <c r="E5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="4">
         <v>0.01</v>
       </c>
-      <c r="G5" s="7">
+      <c r="G5" s="4">
         <v>0.99</v>
       </c>
-      <c r="H5" s="7">
+      <c r="H5" s="4">
         <v>0.98</v>
       </c>
-      <c r="I5" s="7">
+      <c r="I5" s="4">
         <v>0.97</v>
       </c>
-      <c r="J5" s="9" t="s">
+      <c r="J5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K5" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="5">
+        <v>45108</v>
+      </c>
+      <c r="D6" s="5">
+        <v>46203</v>
+      </c>
+      <c r="E6" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="K5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="L5" s="7" t="s">
+      <c r="F6" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="G6" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="H6" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="I6" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K6" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L6" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="5">
+        <v>45108</v>
+      </c>
+      <c r="D7" s="5">
+        <v>46203</v>
+      </c>
+      <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="7" t="s">
+      <c r="F7" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="G7" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="H7" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="I7" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="8">
+      <c r="L7" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="5">
         <v>45108</v>
       </c>
-      <c r="D6" s="8">
+      <c r="D8" s="5">
         <v>46203</v>
       </c>
-      <c r="E6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="7">
+      <c r="E8" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="4">
         <v>0.01</v>
       </c>
-      <c r="G6" s="7">
+      <c r="G8" s="4">
         <v>0.99</v>
       </c>
-      <c r="H6" s="7">
+      <c r="H8" s="4">
         <v>0.98</v>
       </c>
-      <c r="I6" s="7">
+      <c r="I8" s="4">
         <v>0.97</v>
       </c>
-      <c r="J6" s="9" t="s">
+      <c r="J8" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K8" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A9" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="5">
+        <v>45108</v>
+      </c>
+      <c r="D9" s="5">
+        <v>45473</v>
+      </c>
+      <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="K6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="L6" s="7" t="s">
+      <c r="F9" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="G9" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K9" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="5">
+        <v>45108</v>
+      </c>
+      <c r="D10" s="5">
+        <v>46203</v>
+      </c>
+      <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C7" s="8">
+      <c r="F10" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="G10" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="H10" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="I10" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K10" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A11" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="5">
         <v>45108</v>
       </c>
-      <c r="D7" s="8">
+      <c r="D11" s="5">
         <v>46203</v>
       </c>
-      <c r="E7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="7">
+      <c r="E11" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="4">
         <v>0.01</v>
       </c>
-      <c r="G7" s="7">
+      <c r="G11" s="4">
         <v>0.99</v>
       </c>
-      <c r="H7" s="7">
+      <c r="H11" s="4">
         <v>0.98</v>
       </c>
-      <c r="I7" s="7">
+      <c r="I11" s="4">
         <v>0.97</v>
       </c>
-      <c r="J7" s="9" t="s">
+      <c r="J11" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K11" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A12" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="5">
+        <v>45108</v>
+      </c>
+      <c r="D12" s="5">
+        <v>46203</v>
+      </c>
+      <c r="E12" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="K7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="7" t="s">
+      <c r="F12" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="G12" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="H12" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="I12" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="J12" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K12" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A13" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="5">
+        <v>45108</v>
+      </c>
+      <c r="D13" s="5">
+        <v>46203</v>
+      </c>
+      <c r="E13" s="4" t="s">
         <v>17</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C8" s="8">
+      <c r="F13" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="G13" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="H13" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="I13" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="5">
         <v>45108</v>
       </c>
-      <c r="D8" s="8">
+      <c r="D14" s="5">
         <v>46203</v>
       </c>
-      <c r="E8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="7">
+      <c r="E14" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" s="4">
         <v>0.01</v>
       </c>
-      <c r="G8" s="7">
+      <c r="G14" s="4">
         <v>0.99</v>
       </c>
-      <c r="H8" s="7">
+      <c r="H14" s="4">
         <v>0.98</v>
       </c>
-      <c r="I8" s="7">
+      <c r="I14" s="4">
         <v>0.97</v>
       </c>
-      <c r="J8" s="9" t="s">
+      <c r="J14" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K14" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="5">
+        <v>45108</v>
+      </c>
+      <c r="D15" s="5">
+        <v>46203</v>
+      </c>
+      <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="K8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="L8" s="7" t="s">
+      <c r="F15" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="G15" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="H15" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="I15" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="J15" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K15" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A16" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="5">
+        <v>45108</v>
+      </c>
+      <c r="D16" s="5">
+        <v>46203</v>
+      </c>
+      <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B9" s="7" t="s">
+      <c r="F16" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="G16" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="H16" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="I16" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A17" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="5">
+        <v>45108</v>
+      </c>
+      <c r="D17" s="5">
+        <v>46203</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="G17" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="H17" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="I17" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A18" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="5">
+        <v>45108</v>
+      </c>
+      <c r="D18" s="5">
+        <v>46203</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="G18" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="H18" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="I18" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A19" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" s="5">
+        <v>45108</v>
+      </c>
+      <c r="D19" s="5">
+        <v>46203</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="G19" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="H19" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="I19" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="J19" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K19" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A20" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" s="5">
+        <v>45108</v>
+      </c>
+      <c r="D20" s="5">
+        <v>46203</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="G20" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="H20" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="I20" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="J20" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K20" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A21" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="5">
+        <v>45108</v>
+      </c>
+      <c r="D21" s="5">
+        <v>46203</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="G21" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="H21" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="I21" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K21" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A22" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="5">
+        <v>45474</v>
+      </c>
+      <c r="D22" s="5">
+        <v>46568</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" s="4">
+        <v>1.6500000000000001E-2</v>
+      </c>
+      <c r="G22" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" s="4">
+        <v>0.93449000000000004</v>
+      </c>
+      <c r="I22" s="4">
+        <v>0.91796999999999995</v>
+      </c>
+      <c r="J22" s="4">
+        <v>0.90146000000000004</v>
+      </c>
+      <c r="K22" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L22" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A23" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="C9" s="8">
-[...8 lines deleted...]
-      <c r="F9" s="7">
+      <c r="B23" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="5">
+        <v>45474</v>
+      </c>
+      <c r="D23" s="5">
+        <v>46568</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" s="4">
         <v>0.01</v>
       </c>
-      <c r="G9" s="7">
-[...2 lines deleted...]
-      <c r="H9" s="9" t="s">
+      <c r="G23" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H23" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="I23" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="J23" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="K23" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L23" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A24" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="5">
+        <v>45474</v>
+      </c>
+      <c r="D24" s="5">
+        <v>46568</v>
+      </c>
+      <c r="E24" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="I9" s="9" t="s">
+      <c r="F24" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H24" s="4">
+        <v>0.94099999999999995</v>
+      </c>
+      <c r="I24" s="4">
+        <v>0.93100000000000005</v>
+      </c>
+      <c r="J24" s="4">
+        <v>0.92100000000000004</v>
+      </c>
+      <c r="K24" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A25" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="5">
+        <v>45474</v>
+      </c>
+      <c r="D25" s="5">
+        <v>46568</v>
+      </c>
+      <c r="E25" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J9" s="9" t="s">
+      <c r="F25" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H25" s="4">
+        <v>0.94099999999999995</v>
+      </c>
+      <c r="I25" s="4">
+        <v>0.93100000000000005</v>
+      </c>
+      <c r="J25" s="4">
+        <v>0.92100000000000004</v>
+      </c>
+      <c r="K25" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A26" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="5">
+        <v>45474</v>
+      </c>
+      <c r="D26" s="5">
+        <v>46568</v>
+      </c>
+      <c r="E26" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="K9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="L9" s="9" t="s">
+      <c r="F26" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H26" s="4">
+        <v>0.94099999999999995</v>
+      </c>
+      <c r="I26" s="4">
+        <v>0.93100000000000005</v>
+      </c>
+      <c r="J26" s="4">
+        <v>0.92100000000000004</v>
+      </c>
+      <c r="K26" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L26" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A27" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="5">
+        <v>45474</v>
+      </c>
+      <c r="D27" s="5">
+        <v>46568</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" s="4">
+        <v>4.2099999999999999E-2</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H27" s="4">
+        <v>0.90891999999999995</v>
+      </c>
+      <c r="I27" s="4">
+        <v>0.86682999999999999</v>
+      </c>
+      <c r="J27" s="4">
+        <v>0.82474999999999998</v>
+      </c>
+      <c r="K27" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L27" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A28" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B28" s="6" t="s">
         <v>65</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F10" s="7">
+      <c r="C28" s="5">
+        <v>45474</v>
+      </c>
+      <c r="D28" s="5">
+        <v>46568</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F28" s="4">
         <v>0.01</v>
       </c>
-      <c r="G10" s="7">
-[...534 lines deleted...]
-      <c r="H24" s="7">
+      <c r="G28" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H28" s="4">
         <v>0.94099999999999995</v>
       </c>
-      <c r="I24" s="7">
+      <c r="I28" s="4">
         <v>0.93100000000000005</v>
       </c>
-      <c r="J24" s="7">
+      <c r="J28" s="4">
         <v>0.92100000000000004</v>
       </c>
-      <c r="K24" s="7" t="s">
-[...155 lines deleted...]
-        <v>17</v>
+      <c r="K28" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L28" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:L3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>