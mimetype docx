--- v0 (2025-10-10)
+++ v1 (2026-08-25)
@@ -1,409 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1FBA41FF" w14:textId="60299BD0" w:rsidR="00717EBB" w:rsidRPr="00E56FF0" w:rsidRDefault="00661595" w:rsidP="00717EBB">
+    <w:p w14:paraId="5D2CFA1F" w14:textId="15A3CA59" w:rsidR="00977234" w:rsidRPr="00AB2EAF" w:rsidRDefault="00647C94" w:rsidP="003749A6">
       <w:pPr>
         <w:pStyle w:val="CERcovertitle"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:before="1440"/>
+        <w:ind w:right="4778"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="54"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12286">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BB8530C" wp14:editId="01D6EDEB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07A42DE6" wp14:editId="4DE55260">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3116580</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>4655185</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>6751955</wp:posOffset>
+                  <wp:posOffset>291031</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1518920" cy="1518920"/>
                 <wp:effectExtent l="0" t="0" r="24130" b="24130"/>
                 <wp:wrapNone/>
-                <wp:docPr id="29" name="Freeform 4" descr="P4#y2">
-[...322 lines deleted...]
-                <wp:docPr id="24" name="Freeform 2" descr="P1#y1">
+                <wp:docPr id="24" name="Freeform 2">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BE18F6C-15A9-6374-0369-00D9F9CDBC07}"/>
                     </a:ext>
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1518920" cy="1518920"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
@@ -469,141 +149,142 @@
                               <a:lnTo>
                                 <a:pt x="4844" y="0"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="250" y="0"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="0" y="281"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="0" y="4843"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="250" y="5124"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="4844" y="5124"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="5125" y="4843"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
-                          <a:srgbClr val="FCBA5C"/>
+                          <a:schemeClr val="accent2"/>
                         </a:solidFill>
                         <a:ln>
                           <a:solidFill>
-                            <a:srgbClr val="FCBA5C"/>
+                            <a:schemeClr val="accent2"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="none" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6C0133DC" id="Freeform 2" o:spid="_x0000_s1026" alt="P1#y1" style="position:absolute;margin-left:367.4pt;margin-top:90.25pt;width:119.6pt;height:119.6pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5125" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAy9/9CEQMAALMJAAAOAAAAZHJzL2Uyb0RvYy54bWysVl1vmzAUfZ+0/2DxOGklpqFNUUnVpepe&#10;um5Ssx/gGBPQwEa2G9J/v3sNZG5WUjTthS8fn/tx7sX3+mZfV2QntCmVTAN6NguIkFxlpdymwc/1&#10;/edFQIxlMmOVkiINXoQJbpYfP1y3TSIiVagqE5oAiTRJ26RBYW2ThKHhhaiZOVONkLCYK10zC696&#10;G2aatcBeV2E0m12ErdJZoxUXxsDXu24xWDr+PBfcfs9zIyyp0gB8s+6q3XWD13B5zZKtZk1R8t4N&#10;9g9e1KyUYPRAdccsI8+6/IuqLrlWRuX2jKs6VHlecuFigGjo7Ciap4I1wsUCyTHNIU3m/9Hyx91T&#10;80Oj66Z5UPyXIVKtCia34lZr1RaCZWCOYqLCtjHJYQO+GNhKNu03lYG07Nkql4N9rmskhOjI3qX6&#10;5ZBqsbeEw0ca08VVBIpwWBte0AZLhu382divQjkqtnswttMqgyeX6YxIVoPdNbDkdQWyfQpJTKOY&#10;tHi76LU9wKgHmy/m56Rw6GNY5MFOsJ17sGhBR8jmHgpszkdciz3YbITqwsNE8WyE6dJDjTFBSx7y&#10;NcZz5WHGw6N+6seo6MTEUz/z4xFSP/Mg0HwkX3Ri7qmf/FN8vgAnCoP6EhzVGVT3dqhfVgwlzfey&#10;r2l4ItB62C1Y4o0y2EBY4NAl664JWQIoXB0BQxYRfO469j0w5AjB8SQwJADBl5PAUGQIvpoExjpC&#10;NJRK9w84HSJWioNPCxIrwcGnhUn7OEFIzxmQDpzqddJwrhyfKDogcKJscA8oxyzKOzySNg2gZIC4&#10;cA+xk7dWO7FWDmNRZywq5ylWTW/7D6aSb2KhOXvoABjujSPFv44jdWcdRDEsD/cOBv02AdVh3jPZ&#10;obwgBlPD/bVJ7LlpIbyLfCuDnVEIHDVxB8xBHNTUO2SMqsrsvqwqlMTo7WZVabJjMDncr77cxqve&#10;yVewyrXiq0+Tdjoh0I5wQ0r3K3AHLJ6pOL6YZKOyFzhfW5hO0kDC+BTAz4EXCsYXbrXzBmEwGbiw&#10;+ikGRw//HZ79WWv5GwAA//8DAFBLAwQUAAYACAAAACEAHp6VieEAAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPT0+DQBTE7yZ+h80z8WLsUqTyR5bG2NREbrZNz1t4ApF9i+zS4rf3edLjZCYzv8nX&#10;s+nFGUfXWVKwXAQgkCpbd9QoOOy39wkI5zXVureECr7Rwbq4vsp1VtsLveN55xvBJeQyraD1fsik&#10;dFWLRruFHZDY+7Cj0Z7l2Mh61BcuN70Mg+BRGt0RL7R6wJcWq8/dZBSU2yHEzapMj1PYvCbl2+Yu&#10;+tordXszPz+B8Dj7vzD84jM6FMx0shPVTvQK4oeI0T0bSbACwYk0jvjdSUG0TGOQRS7/fyh+AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADL3/0IRAwAAswkAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB6elYnhAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;awUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB5BgAAAAA=&#10;" path="m5125,4843r,-4562l4844,,250,,,281,,4843r250,281l4844,5124r281,-281e" fillcolor="#fcba5c" strokecolor="#fcba5c">
+              <v:shape w14:anchorId="7A70C8FB" id="Freeform 2" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:366.55pt;margin-top:22.9pt;width:119.6pt;height:119.6pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5125" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEW6CgEAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVttunDAQfa/Uf7B4rNSwJkuyQWGjKlH6&#10;kjaVsv0ArzELKtjIdpbN33fGXOpswwZVfeHm4zOXM4Pn+uZQV2QvtCmVTAN6tgiIkFxlpdylwc/N&#10;/edVQIxlMmOVkiINXoQJbtYfP1y3TSIiVagqE5oAiTRJ26RBYW2ThKHhhaiZOVONkLCYK10zC696&#10;F2aatcBeV2G0WFyErdJZoxUXxsDXu24xWDv+PBfcPua5EZZUaQC+WXfV7rrFa7i+ZslOs6Yoee8G&#10;+wcvalZKMDpS3THLyLMu/6KqS66VUbk946oOVZ6XXLgYIBq6OIrmqWCNcLFAckwzpsn8P1r+ff/U&#10;/NDoumkeFP9liFS3BZM78UVr1RaCZWCOYqLCtjHJuAFfDGwl2/abykBa9myVy8Eh1zUSQnTk4FL9&#10;MqZaHCzh8JHGdHUVgSIc1oYXtMGSYTt/NvarUI6K7R+M7bTK4MllOiOS1WB3Ayx5XYFsn0IS0ygm&#10;Ld4uem1HGPVgy9XynBQOfQyLPNgJtnMPFq3oBNnSQ4HN5YRrsQdbTFBdeJgoXkwwXXqoKSZoyTFf&#10;UzxXHmY6POqnfoqKzkw89TM/HSH1Mw8CLSfyRWfmnvrJP8XnC3CiMKgvwVGdQXXvhvplxVDS/CD7&#10;moYnAq2H3YIl3iiDDYQFDl2y6ZqQJYDC1QkwZBHB565j3wNDjhAczwJDAhB8OQsMRYbgq1lgrCNE&#10;Q6l0/4DTIWKlOPi8ILESHHxemLSPE4T0nAHpwKleJw3nyvGJogMCJ8oW94ByzKK8wyNp0wBKBogL&#10;9xA7eWu1FxvlMBZ1xqJynmLV9Lb/YCr5Jhaas4cOgOHeOFL86zhSd9ZBFMPycO9g0G8zUB3mPZMd&#10;ygtiMDXcX5vEnpsXwrvItzLYGYXAURN3wIzioKbeIWNUVWb3ZVWhJG4CEbeVJnsGswPjXEgb9X6+&#10;QlauG199mrvZyYHWhBtVuh+CO2bxZMUhxiRblb3AKdvCjJIGEoaoAH4RvFAwxHCrnUMIg/nABdfP&#10;MjiA+O/w7E9c698AAAD//wMAUEsDBBQABgAIAAAAIQDFKcKR4QAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcGb3TSxpo3ZFBEKilS0FrxOstMkJDsbs9s2/nvXkx6H+Xjve/l6&#10;Mr040ehaywrmswgEcWV1y7WC/cfmZgnCeWSNvWVS8E0O1sXlRY6Ztmd+p9PO1yKEsMtQQeP9kEnp&#10;qoYMupkdiMPvYEeDPpxjLfWI5xBuehlH0Z002HJoaHCgx4aqbnc0Cjbb7mmFz6NJuy/Db3Zffr4e&#10;XpS6vpoe7kF4mvwfDL/6QR2K4FTaI2snegVpkswDquB2ESYEYJXGCYhSQbxcRCCLXP6fUPwAAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhFugoBADAAC5CQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxSnCkeEAAAAKAQAADwAAAAAAAAAAAAAAAABq&#10;BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHgGAAAAAA==&#10;" path="m5125,4843r,-4562l4844,,250,,,281,,4843r250,281l4844,5124r281,-281e" fillcolor="#fcba5c [3205]" strokecolor="#fcba5c [3205]">
                 <v:path o:connecttype="custom" o:connectlocs="1518624,1435342;1518624,83281;1435359,0;74079,0;0,83281;0,1435342;74079,1518624;1435359,1518624;1518624,1435342" o:connectangles="0,0,0,0,0,0,0,0,0"/>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00717EBB">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20E31101" wp14:editId="4860F904">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D494BA7" wp14:editId="014031C4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:posOffset>-6350</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>2691130</wp:posOffset>
+              <wp:posOffset>1845310</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6184900" cy="4039235"/>
-            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:extent cx="6184265" cy="4618355"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="36" name="Picture 36" descr="P2#y1">
+            <wp:docPr id="1796469262" name="Picture 1796469262" descr="P2#y1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D888A290-A10E-4F45-F46F-EC8230CE35CC}"/>
                 </a:ext>
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="36" name="Picture 36" descr="P2#y1">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D888A290-A10E-4F45-F46F-EC8230CE35CC}"/>
                         </a:ext>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noGrp="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6184900" cy="4039235"/>
+                      <a:ext cx="6184265" cy="4618355"/>
                     </a:xfrm>
                     <a:custGeom>
                       <a:avLst/>
                       <a:gdLst>
                         <a:gd name="connsiteX0" fmla="*/ 4775925 w 6233979"/>
                         <a:gd name="connsiteY0" fmla="*/ 3123962 h 4656788"/>
                         <a:gd name="connsiteX1" fmla="*/ 6149935 w 6233979"/>
                         <a:gd name="connsiteY1" fmla="*/ 3123962 h 4656788"/>
                         <a:gd name="connsiteX2" fmla="*/ 6233979 w 6233979"/>
                         <a:gd name="connsiteY2" fmla="*/ 3208022 h 4656788"/>
                         <a:gd name="connsiteX3" fmla="*/ 6233979 w 6233979"/>
                         <a:gd name="connsiteY3" fmla="*/ 4572728 h 4656788"/>
                         <a:gd name="connsiteX4" fmla="*/ 6149935 w 6233979"/>
                         <a:gd name="connsiteY4" fmla="*/ 4656788 h 4656788"/>
                         <a:gd name="connsiteX5" fmla="*/ 4775925 w 6233979"/>
                         <a:gd name="connsiteY5" fmla="*/ 4656788 h 4656788"/>
                         <a:gd name="connsiteX6" fmla="*/ 4701153 w 6233979"/>
                         <a:gd name="connsiteY6" fmla="*/ 4572728 h 4656788"/>
                         <a:gd name="connsiteX7" fmla="*/ 4701153 w 6233979"/>
                         <a:gd name="connsiteY7" fmla="*/ 3208022 h 4656788"/>
                         <a:gd name="connsiteX8" fmla="*/ 3213825 w 6233979"/>
                         <a:gd name="connsiteY8" fmla="*/ 3123962 h 4656788"/>
                         <a:gd name="connsiteX9" fmla="*/ 4587835 w 6233979"/>
                         <a:gd name="connsiteY9" fmla="*/ 3123962 h 4656788"/>
                         <a:gd name="connsiteX10" fmla="*/ 4671879 w 6233979"/>
@@ -1131,16236 +812,12417 @@
                             <a:pt x="4671879" y="1448766"/>
                           </a:lnTo>
                           <a:lnTo>
                             <a:pt x="4587835" y="1532826"/>
                           </a:lnTo>
                           <a:lnTo>
                             <a:pt x="3213825" y="1532826"/>
                           </a:lnTo>
                           <a:lnTo>
                             <a:pt x="3139053" y="1448766"/>
                           </a:lnTo>
                           <a:lnTo>
                             <a:pt x="3139053" y="84060"/>
                           </a:lnTo>
                           <a:close/>
                         </a:path>
                       </a:pathLst>
                     </a:custGeom>
                     <a:solidFill>
                       <a:schemeClr val="bg2"/>
                     </a:solidFill>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AB2EAF" w:rsidRPr="00AB2EAF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:sz w:val="48"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00717EBB">
+          <w:sz w:val="52"/>
+          <w:szCs w:val="54"/>
+        </w:rPr>
+        <w:t>Trade-</w:t>
+      </w:r>
+      <w:r w:rsidR="006839CF" w:rsidRPr="00AB2EAF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:sz w:val="48"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="54"/>
+        </w:rPr>
+        <w:t>exposed baseline-adjusted determination application guideline</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21846123" w14:textId="51FD387D" w:rsidR="003A5739" w:rsidRPr="00253FFC" w:rsidRDefault="00AB2EAF" w:rsidP="00253FFC">
+      <w:pPr>
+        <w:pStyle w:val="CERcoversubtitle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Safeguard Mechanism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8F4870" w14:textId="3676C952" w:rsidR="003A5739" w:rsidRPr="00AB2EAF" w:rsidRDefault="00AB2EAF" w:rsidP="002D18F3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F58A4">
+        <w:t>Version 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00001C5B" w:rsidRPr="007F58A4">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F58A4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00661595">
+      <w:r w:rsidR="007F58A4" w:rsidRPr="007F58A4">
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F58A4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00661595" w:rsidRPr="00661595">
-[...11 lines deleted...]
-      <w:r w:rsidR="006C53A7" w:rsidRPr="00812AFC">
+      <w:r w:rsidR="00911EA9" w:rsidRPr="007F58A4">
+        <w:t xml:space="preserve">August </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F58A4">
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="006C53A7">
-[...3 lines deleted...]
-    <w:p w14:paraId="1CBD5293" w14:textId="6F74F837" w:rsidR="00717EBB" w:rsidRPr="00E12286" w:rsidRDefault="00717EBB" w:rsidP="00717EBB">
+      <w:r w:rsidR="00A72C5D" w:rsidRPr="007F58A4">
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DAF0E5" w14:textId="72480100" w:rsidR="0021782A" w:rsidRPr="00531F3B" w:rsidRDefault="00351EDA" w:rsidP="0021782A">
+      <w:r w:rsidRPr="00E12286">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43068056" wp14:editId="7DEE32D3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4662170</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3154045</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1518920" cy="1515745"/>
+                <wp:effectExtent l="0" t="0" r="5080" b="8255"/>
+                <wp:wrapNone/>
+                <wp:docPr id="19" name="Freeform 4">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E301F51A-6C48-8D6A-18DE-24EEB5616D5D}"/>
+                    </a:ext>
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1518920" cy="1515745"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="*/ 5125 w 5126"/>
+                            <a:gd name="T1" fmla="*/ 4844 h 5095"/>
+                            <a:gd name="T2" fmla="*/ 5125 w 5126"/>
+                            <a:gd name="T3" fmla="*/ 250 h 5095"/>
+                            <a:gd name="T4" fmla="*/ 4844 w 5126"/>
+                            <a:gd name="T5" fmla="*/ 0 h 5095"/>
+                            <a:gd name="T6" fmla="*/ 250 w 5126"/>
+                            <a:gd name="T7" fmla="*/ 0 h 5095"/>
+                            <a:gd name="T8" fmla="*/ 0 w 5126"/>
+                            <a:gd name="T9" fmla="*/ 250 h 5095"/>
+                            <a:gd name="T10" fmla="*/ 0 w 5126"/>
+                            <a:gd name="T11" fmla="*/ 4844 h 5095"/>
+                            <a:gd name="T12" fmla="*/ 250 w 5126"/>
+                            <a:gd name="T13" fmla="*/ 5094 h 5095"/>
+                            <a:gd name="T14" fmla="*/ 4844 w 5126"/>
+                            <a:gd name="T15" fmla="*/ 5094 h 5095"/>
+                            <a:gd name="T16" fmla="*/ 5125 w 5126"/>
+                            <a:gd name="T17" fmla="*/ 4844 h 5095"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T0" y="T1"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T2" y="T3"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T4" y="T5"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T6" y="T7"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T8" y="T9"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T10" y="T11"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T12" y="T13"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T14" y="T15"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T16" y="T17"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5126" h="5095">
+                              <a:moveTo>
+                                <a:pt x="5125" y="4844"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5125" y="250"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4844" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="250" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="250"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="4844"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="250" y="5094"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4844" y="5094"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5125" y="4844"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent3"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="none" anchor="ctr"/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0FA134F6" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367.1pt;margin-top:248.35pt;width:119.6pt;height:119.35pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNnr+tDAMAAI0JAAAOAAAAZHJzL2Uyb0RvYy54bWysVslu2zAQvRfoPxA6FmhkOlYSC5aDIkF6&#10;SRcg7gfQFGUJlUiBZCzn7ztDLWVdyxaKXrTx8c3yZsRZ3R+qkuyFNoWSSUCvZgERkqu0kLsk+LF5&#10;+ngXEGOZTFmppEiCN2GC+/X7d6umjsVc5apMhSZAIk3c1EmQW1vHYWh4LipmrlQtJCxmSlfMwqve&#10;halmDbBXZTifzW7CRum01ooLY+DrY7sYrB1/lgluv2WZEZaUSQC+WXfV7rrFa7hesXinWZ0XvHOD&#10;/YMXFSskGB2oHpll5FUXf1FVBdfKqMxecVWFKssKLlwMEA2dHUXzkrNauFggOaYe0mT+Hy3/un+p&#10;v2t03dTPiv80RKqHnMmd+KS1anLBUjBHMVFhU5t42IAvBraSbfNFpSAte7XK5eCQ6QoJITpycKl+&#10;G1ItDpZw+EgjerecgyIc1uAlul1EzgaL++381djPQjkqtn82ttUqhSeX6ZRIVoHdDbBkVQmyfQhJ&#10;ROcRafB202k7wKgHW9wtFiQn0WzprIJuA2zuwc6wXXuweTQbIVt4KGfztGuRBxujuvEwaPA0062H&#10;GmOClhzyNcaz9DDj4VE/9WNUdGLiqZ/58Qipn3kQcExHOjH31E/+OT5fgDOFQX0JjuosxELr6pfl&#10;fUnzg+y+wROB1sNuwRKvlcEGwgKHLtm0TchiQOHqCBiyiODrrpvOgyFHCO5b7zwYEoDg20nMUGQI&#10;Xk4CYx0hGkoF/zOXQsRKcfBpQWIlOPi0MGkXJwjpOdM61emk4Vw5PlF0QOBE2eIeUI5ZlLd/JE0S&#10;uF8SyeEBfzq4Uqm92CiHsagzFpXzFKums/0bU8qTWGiUDtoD+nvtSB0Xhn8ehjSXUS3mkskW5QXR&#10;e9TfW896k9hz00K4iDyVwdYoyIeauOIaxEFNvUPGqLJIn4qyREncBCIeSk32DGYHxrmQtq+3P5Cl&#10;60apcGdbMO0X4caPtsnd0YmnJQ4mJt6q9A1OzgbmjiSQMBgF0PY8VzCYcKtdMhAGZ75zuJtPcKjw&#10;3+HZn6LWvwAAAP//AwBQSwMEFAAGAAgAAAAhACJSFYrhAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJC5oSxllY6XpBJNgByakDZA4pq1pKhqnStKtvD3eCY72/+n353w12k4c&#10;0IfWkYLraQICqXJ1S42C97enyR2IEDXVunOECn4wwKo4P8t1Vrsj7fCwj43gEgqZVmBi7DMpQ2XQ&#10;6jB1PRJnX85bHXn0jay9PnK57eQsSebS6pb4gtE9rg1W3/vBKijNlf2QL377uN34z5HWr8/GDEpd&#10;XowP9yAijvEPhpM+q0PBTqUbqA6iU7C4SWeMKkiX8wUIJpa8AlGeotsUZJHL/z8UvwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBNnr+tDAMAAI0JAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAiUhWK4QAAAAsBAAAPAAAAAAAAAAAAAAAAAGYFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdAYAAAAA&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#006c93 [3206]" stroked="f">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="1518624,1441073;1518624,74374;1435359,0;74079,0;0,74374;0,1441073;74079,1515448;1435359,1515448;1518624,1441073" o:connectangles="0,0,0,0,0,0,0,0,0"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="000B77D3" w:rsidRPr="00E12286">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34904397" wp14:editId="4F5B558F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3111818</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3155950</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1518920" cy="1518920"/>
+                <wp:effectExtent l="0" t="0" r="24130" b="24130"/>
+                <wp:wrapNone/>
+                <wp:docPr id="29" name="Freeform 4">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3E24A73-5D17-FD81-5BFB-9E6D59124CF0}"/>
+                    </a:ext>
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1518920" cy="1518920"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="*/ 5125 w 5126"/>
+                            <a:gd name="T1" fmla="*/ 4844 h 5095"/>
+                            <a:gd name="T2" fmla="*/ 5125 w 5126"/>
+                            <a:gd name="T3" fmla="*/ 250 h 5095"/>
+                            <a:gd name="T4" fmla="*/ 4844 w 5126"/>
+                            <a:gd name="T5" fmla="*/ 0 h 5095"/>
+                            <a:gd name="T6" fmla="*/ 250 w 5126"/>
+                            <a:gd name="T7" fmla="*/ 0 h 5095"/>
+                            <a:gd name="T8" fmla="*/ 0 w 5126"/>
+                            <a:gd name="T9" fmla="*/ 250 h 5095"/>
+                            <a:gd name="T10" fmla="*/ 0 w 5126"/>
+                            <a:gd name="T11" fmla="*/ 4844 h 5095"/>
+                            <a:gd name="T12" fmla="*/ 250 w 5126"/>
+                            <a:gd name="T13" fmla="*/ 5094 h 5095"/>
+                            <a:gd name="T14" fmla="*/ 4844 w 5126"/>
+                            <a:gd name="T15" fmla="*/ 5094 h 5095"/>
+                            <a:gd name="T16" fmla="*/ 5125 w 5126"/>
+                            <a:gd name="T17" fmla="*/ 4844 h 5095"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T0" y="T1"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T2" y="T3"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T4" y="T5"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T6" y="T7"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T8" y="T9"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T10" y="T11"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T12" y="T13"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T14" y="T15"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T16" y="T17"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5126" h="5095">
+                              <a:moveTo>
+                                <a:pt x="5125" y="4844"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5125" y="250"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4844" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="250" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="250"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="4844"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="250" y="5094"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4844" y="5094"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5125" y="4844"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="none" anchor="ctr"/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="71DEAFAE" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:245.05pt;margin-top:248.5pt;width:119.6pt;height:119.6pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDz483/DAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVm1vmzAQ/j5p/8Hi46SVOA1tg0qqqVX3&#10;pVsnNfsBjjEBDWxkuyH997szL3OzkKBpX8Dgx4/vnruz7/ZuX5VkJ7QplEwCejELiJBcpYXcJsHP&#10;9ePnm4AYy2TKSiVFErwJE9ytPn64bepYzFWuylRoAiTSxE2dBLm1dRyGhueiYuZC1ULCZKZ0xSx8&#10;6m2YatYAe1WG89nsKmyUTmutuDAG/j60k8HK8WeZ4PY5y4ywpEwCsM26p3bPDT7D1S2Lt5rVecE7&#10;M9g/WFGxQsKmA9UDs4y86uIvqqrgWhmV2QuuqlBlWcGF8wG8obMDb15yVgvnC4hj6kEm8/9o+ffd&#10;S/1Do+mmflL8lyFS3edMbsUXrVWTC5bCdhSFCpvaxMMC/DCwlGyabyqF0LJXq5wG+0xXSAjekb2T&#10;+m2QWuwt4fCTRvRmOYeIcJjrP3APFvfL+auxX4VyVGz3ZGwbqxRGTumUSFbBvmtgyaoSwvYpJBGd&#10;R6TB11UX2wFGPdjiZrEgOYlmy+gQNvdgJ9guPdg8mo2QLTyU2/O4aZEHG6O68jC44XGmaw81xgQl&#10;Oeg1xrP0MOPuUV/6MSo6UXjqKz/uIfWVhwCOxZFO1J764p/i8wNwIjGoH4KDPIPs3vb5y/I+pfle&#10;djkNIwKlh9WCKV4rgwWECQ5Vsm6LkMWAwtkRMKiI4EtXsefAoBGCXRGAcaeZQQAEX09ihiRD8HIS&#10;GPMI0ZAq7Rlw2hDMFAef5iRmgoNPc5N2fkIgPWNadbo4abhXDm8UHRC4UTa4BiLHLIa3H5ImCdyR&#10;RHIY4KGDM5XaibVyGItxxqRylmLWdHv/wZTyKBYKpYP2gP5dO1LHhe6fhiHNeVSLObdli/Kc6C3q&#10;361l/ZZYc9NcOIs8pmC7KYQPY+IumCE4GFPvkjGqLNLHoiwxJK4DEfelJjsGvQPjXEjbp+c7ZOmq&#10;8d2vqYvBgHa1cK1KeyC4axZvVmxiTLxR6Rvcsg30KEkgoYkK4IjguYImhlvthEMY9AfOua6XwQbE&#10;/4ax33GtfgMAAP//AwBQSwMEFAAGAAgAAAAhAA/w2YHgAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81OwzAQhO9IvIO1SNyo84NSmsapUBGcuLRUSL25sUlC43Vku6nh6dmeym1G+2l2plpFM7BJ&#10;O99bFJDOEmAaG6t6bAXsPl4fnoD5IFHJwaIW8KM9rOrbm0qWyp5xo6dtaBmFoC+lgC6EseTcN502&#10;0s/sqJFuX9YZGci6lisnzxRuBp4lScGN7JE+dHLU6043x+3JCPiU3/sUX95jvit+zbQ+bt5cG4W4&#10;v4vPS2BBx3CF4VKfqkNNnQ72hMqzQcDjIkkJvYg5jSJini1yYAcSeZEBryv+f0P9BwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAPPjzf8MAwAAuQkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAA/w2YHgAAAACwEAAA8AAAAAAAAAAAAAAAAAZgUAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABzBgAAAAA=&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#9fb76f [3204]" strokecolor="#9fb76f [3204]">
+                <v:path o:connecttype="custom" o:connectlocs="1518624,1444092;1518624,74530;1435359,0;74079,0;0,74530;0,1444092;74079,1518622;1435359,1518622;1518624,1444092" o:connectangles="0,0,0,0,0,0,0,0,0"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="003A5739" w:rsidRPr="00531F3B">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C552D31" w14:textId="77777777" w:rsidR="00BE6F4D" w:rsidRDefault="002C702A" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Contents"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc107311701"/>
+      <w:r w:rsidRPr="00D819BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Contents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00D819BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00D819BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D819BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB35F09" w14:textId="10004111" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432792" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Disclaimer</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432792 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1E519285" w14:textId="71792D01" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432793" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Definitions and abbreviations</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432793 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3A6EBF46" w14:textId="7F3EE538" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432794" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Revision history</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432794 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="45ACBACB" w14:textId="5060171F" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432795" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Who this guideline is for</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432795 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0E86D9D6" w14:textId="3FCF7C50" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432796" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Part 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Introduction</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432796 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="665FA348" w14:textId="7175D22E" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432797" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>What is a TEBA determination?</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432797 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E07F85D" w14:textId="222FD6F7" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432798" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Impact on other excess emissions management options</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432798 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="12D0079E" w14:textId="320BCAB5" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432799" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Part 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Application requirements</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432799 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="51C0E761" w14:textId="1D3F052D" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432800" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Eligibility and application deadlines</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432800 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="707949CE" w14:textId="106459D5" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432801" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Preparing and submitting the application</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432801 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="78114E4E" w14:textId="73A3DDC1" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432802" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Part 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Detailed application requirements</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432802 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4AF60AE2" w14:textId="5C63A834" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432803" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Responsible emitter</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432803 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5C0C6661" w14:textId="7A8EADD7" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432804" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Facility name</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432804 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="62C06EC1" w14:textId="516CEE47" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432805" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>First financial year</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432805 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0B65C1F3" w14:textId="5A4A8D1A" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432806" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Covered emissions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432806 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="59CE46F7" w14:textId="0FB2A87A" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432807" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Primary production variable</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432807 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="59855AB4" w14:textId="218EE8AE" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432808" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Revenue/earnings before interest and tax (EBIT) information</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432808 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6BF59796" w14:textId="2BD28AF9" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432809" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Hypothetical baseline</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432809 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="47C53A6C" w14:textId="3B7BF6C5" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432810" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Assessed cost impact</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432810 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="745F0E7C" w14:textId="054DFED0" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432811" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Ratio of cost impacts</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432811 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7DBB8F4C" w14:textId="3D596820" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432812" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Emissions reduction contribution (ERC)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432812 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1F755850" w14:textId="52FAABAC" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432813" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Baseline emissions number</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432813 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="73C9B8B8" w14:textId="7E94D478" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432814" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Audit report</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432814 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1CC06BDF" w14:textId="7DFBC7A1" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432815" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Part 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Other matters</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432815 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1CF71BC3" w14:textId="3EED2342" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432816" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Processing, decision-making and publication</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432816 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4EF0C1D5" w14:textId="6BA0DACB" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432817" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Revocation of a TEBA determination by the responsible emitter</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432817 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>27</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0548F8DA" w14:textId="505ECFC1" w:rsidR="00BE6F4D" w:rsidRDefault="00BE6F4D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237432818" w:history="1">
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00CE5CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Variation of a TEBA determination by the CER</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237432818 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>27</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="596F0FF3" w14:textId="7B2414EB" w:rsidR="00E12286" w:rsidRDefault="00D819BB" w:rsidP="00754BE8">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C3B279" w14:textId="4548CB01" w:rsidR="002C702A" w:rsidRPr="00E12286" w:rsidRDefault="002C702A" w:rsidP="002C702A">
       <w:r w:rsidRPr="00E12286">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:sdt>
-[...2584 lines deleted...]
-    <w:p w14:paraId="6C059A6C" w14:textId="37E64E37" w:rsidR="00717EBB" w:rsidRPr="009C5B50" w:rsidRDefault="00717EBB" w:rsidP="00717EBB">
+    <w:p w14:paraId="7EA11D2E" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="009C5B50" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...9 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc203470085"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc237432792"/>
+      <w:r w:rsidRPr="00D819BB">
         <w:lastRenderedPageBreak/>
-        <w:t>Disclaim</w:t>
-[...5 lines deleted...]
-        <w:t>er</w:t>
+        <w:t>Disclaimer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:bookmarkEnd w:id="3"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="05E972A3" w14:textId="7588DAF3" w:rsidR="00D819BB" w:rsidRPr="005D33D5" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D33D5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>This guidance has been developed by the Clean Energy Regulator (</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="005D33D5">
-        <w:rPr>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">under section 39 of </w:t>
+        <w:t xml:space="preserve">) to </w:t>
+      </w:r>
+      <w:r w:rsidR="003A53B2">
+        <w:t>help</w:t>
+      </w:r>
+      <w:r w:rsidR="003A53B2" w:rsidRPr="005D33D5">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D33D5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:t>responsible emitters apply for a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> trade-exposed baseline-adjusted (TEBA) facility determination under section 39 of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D33D5">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy Reporting (Safeguard Mechanism) Rule 2015" w:history="1">
-        <w:r w:rsidRPr="008240D9">
+      <w:hyperlink r:id="rId10" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy Reporting (Safeguard Mechanism) Rule 2015" w:history="1">
+        <w:r w:rsidRPr="00164B82">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Reporting (Safeguard Mechanism</w:t>
         </w:r>
-        <w:bookmarkStart w:id="7" w:name="_Hlt139019287"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="008240D9">
+        <w:bookmarkStart w:id="3" w:name="_Hlt139019287"/>
+        <w:bookmarkStart w:id="4" w:name="_Hlt139019288"/>
+        <w:bookmarkEnd w:id="3"/>
+        <w:bookmarkEnd w:id="4"/>
+        <w:r w:rsidRPr="00164B82">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>) Rule 2015</w:t>
         </w:r>
       </w:hyperlink>
+      <w:bookmarkStart w:id="5" w:name="_Ref231918834"/>
       <w:r w:rsidRPr="005D33D5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-      </w:r>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="005D33D5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB61A6">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>the Safeguard Rule</w:t>
       </w:r>
       <w:r w:rsidRPr="005D33D5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">). This guidance must be read in conjunction with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy reporting act 2007" w:history="1">
-        <w:r w:rsidRPr="008240D9">
+      <w:hyperlink r:id="rId11" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy reporting act 2007" w:history="1">
+        <w:r w:rsidRPr="00164B82">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Reporting Act 2007</w:t>
         </w:r>
       </w:hyperlink>
+      <w:bookmarkStart w:id="6" w:name="_Ref231918011"/>
       <w:r w:rsidRPr="005D33D5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-      </w:r>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="005D33D5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB61A6">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>the NGER Act</w:t>
       </w:r>
       <w:r w:rsidRPr="005D33D5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">), the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy Reporting Regulations 2008">
-        <w:r w:rsidRPr="008240D9">
+      <w:hyperlink r:id="rId12" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy Reporting Regulations 2008">
+        <w:r w:rsidRPr="00164B82">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Reporting Regulations 2008</w:t>
         </w:r>
       </w:hyperlink>
+      <w:bookmarkStart w:id="7" w:name="_Ref231919376"/>
       <w:r w:rsidRPr="005D33D5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
-      </w:r>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="005D33D5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB61A6">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>the NGER Regulations</w:t>
       </w:r>
       <w:r w:rsidRPr="005D33D5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005D33D5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the Safeguard Rule</w:t>
       </w:r>
       <w:r w:rsidRPr="003011D5">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>, the</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy Reporting Measurement Determination 2008" w:history="1">
-        <w:r w:rsidR="00952BBB" w:rsidRPr="00952BBB">
+      <w:hyperlink r:id="rId13" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy Reporting Measurement Determination 2008" w:history="1">
+        <w:r w:rsidRPr="00952BBB">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00952BBB" w:rsidRPr="008240D9">
+        <w:r w:rsidRPr="00952BBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Reporting</w:t>
         </w:r>
-        <w:r w:rsidRPr="008240D9">
+        <w:r w:rsidRPr="003011D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> Measurement Determination</w:t>
         </w:r>
-        <w:r w:rsidRPr="008240D9">
+        <w:r w:rsidRPr="00BE3F90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> 2008</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FA6591">
+      <w:r w:rsidR="003A681A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="003011D5">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>, and any other legislative instrument referenced in this document in their curr</w:t>
       </w:r>
       <w:r>
         <w:t>ent form at the time of reading.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214588D2" w14:textId="77777777" w:rsidR="00717EBB" w:rsidRDefault="00717EBB" w:rsidP="00717EBB">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="67DF93AE" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="005D33D5">
-        <w:rPr>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Changes to the legislation may affect the information in this document. It is intended that this document will be updated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D33D5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:t>in light of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D33D5">
+        <w:t xml:space="preserve"> any legislative changes or if further clarity on a particular issue is required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07316A75" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="005D33D5" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D33D5">
         <w:t xml:space="preserve">The information contained in this document is provided as guidance only. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78691769" w14:textId="15A55312" w:rsidR="00717EBB" w:rsidRPr="005D33D5" w:rsidRDefault="00717EBB" w:rsidP="00717EBB">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0DCDC1BB" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="005D33D5" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="3FB6375E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">This document is general in nature and does not cover every situation that may arise in relation to </w:t>
       </w:r>
-      <w:r w:rsidR="00FA3F70">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>TEBA</w:t>
       </w:r>
       <w:r w:rsidRPr="3FB6375E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> determinations or the Safeguard Mechanism </w:t>
       </w:r>
-      <w:r w:rsidR="00E3654F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>more</w:t>
       </w:r>
       <w:r w:rsidRPr="3FB6375E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> broadly. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B41851" w14:textId="77777777" w:rsidR="00717EBB" w:rsidRDefault="00717EBB" w:rsidP="00717EBB">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="298DD164" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="005D33D5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Responsible emitters are responsible for determining their obligations under the Safeguard Rule, the NGER</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D33D5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Regulations and the NGER Act and for applying the legislation to their individual circumstances. They should seek professional advice </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">relevant to their particular circumstances </w:t>
+        <w:t xml:space="preserve">relevant to their </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>particular circumstances</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D33D5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">if they have any concerns. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0215E154" w14:textId="77777777" w:rsidR="00717EBB" w:rsidRPr="005D33D5" w:rsidRDefault="00717EBB" w:rsidP="00717EBB">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="40A6B47B" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="005D33D5" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="005D33D5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">This document does not contain </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">legal advice </w:t>
       </w:r>
       <w:r w:rsidRPr="005D33D5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>and is not a substitute for independent legal advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C71F769" w14:textId="77777777" w:rsidR="00717EBB" w:rsidRPr="005D33D5" w:rsidRDefault="00717EBB" w:rsidP="00717EBB">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5666B3A4" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="005D33D5" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="005D33D5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="005D33D5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> and the Commonwealth of Australia will not be liable for any loss or damage from any cause (including negligence) whether arising directly, incidentally, or as consequential loss</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> or damage</w:t>
       </w:r>
       <w:r w:rsidRPr="005D33D5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>, out of or in connection with, any use of this guideline or reliance on it, for any purpose.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3440F77D" w14:textId="77777777" w:rsidR="00661595" w:rsidRDefault="00661595">
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="16" w:name="_Toc203470086"/>
+    <w:p w14:paraId="284B861E" w14:textId="07603754" w:rsidR="006839CF" w:rsidRDefault="006839CF" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D22EFD" w14:textId="6C487F1A" w:rsidR="00717EBB" w:rsidRPr="00661595" w:rsidRDefault="00717EBB" w:rsidP="00661595">
+    <w:p w14:paraId="1982BAEE" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00C41F4C" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...11 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc138918981"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc138922895"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc138922970"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc138923034"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc138923291"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc143503163"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc147750255"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc203470086"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc237432793"/>
+      <w:r w:rsidRPr="3FB6375E">
         <w:lastRenderedPageBreak/>
         <w:t>Definitions and abbreviations</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="7513"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00717EBB" w:rsidRPr="00953ED7" w14:paraId="2E95C795" w14:textId="77777777" w:rsidTr="00344C4F">
+      <w:tr w:rsidR="00D819BB" w:rsidRPr="00953ED7" w14:paraId="2CF4D4B3" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6141EE" w14:textId="77777777" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00717EBB">
+          <w:p w14:paraId="4749E8D2" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="202B0CC6" w14:textId="77777777" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00717EBB">
+          <w:p w14:paraId="79758824" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Meaning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00717EBB" w:rsidRPr="00953ED7" w14:paraId="32157283" w14:textId="77777777" w:rsidTr="00344C4F">
+      <w:tr w:rsidR="00D819BB" w:rsidRPr="00953ED7" w14:paraId="7693C86A" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F363D13" w14:textId="3520FBFF" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00717EBB">
+          <w:p w14:paraId="4790A82D" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> (BA)</w:t>
+              <w:t>Borrowing adjustment (BA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36DD5DC1" w14:textId="58EAF08B" w:rsidR="000655C9" w:rsidRPr="00767D28" w:rsidRDefault="000655C9" w:rsidP="000655C9">
+          <w:p w14:paraId="13909553" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">To help manage compliance obligations, a facility can ‘borrow’ from its future baseline. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52556BCD" w14:textId="6562862F" w:rsidR="008958F2" w:rsidRPr="00767D28" w:rsidRDefault="000655C9" w:rsidP="000655C9">
+          <w:p w14:paraId="2CBD55DD" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> to borrow up to 10% of the facility’s baseline for a financial year with an adjustment made to the baseline for the following year with a 2% interest rate, increasing to 10% for financial years commencing on or after 1 July 2026.</w:t>
+              <w:t>The responsible emitter for a facility can apply to borrow up to 10% of the facility’s baseline for a financial year with an adjustment made to the baseline for the following year with a 2% interest rate, increasing to 10% for financial years commencing on or after 1 July 2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00717EBB" w:rsidRPr="00953ED7" w14:paraId="607D56DC" w14:textId="77777777" w:rsidTr="00344C4F">
+      <w:tr w:rsidR="00D819BB" w:rsidRPr="00953ED7" w14:paraId="478F406D" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD6D9A9" w14:textId="77777777" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00717EBB">
+          <w:p w14:paraId="1E7C6F24" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>Controlling corporation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21588B73" w14:textId="527D3429" w:rsidR="008B786E" w:rsidRPr="00767D28" w:rsidRDefault="008B786E" w:rsidP="008B786E">
+          <w:p w14:paraId="26C06975" w14:textId="7A2D41F4" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">An entity that must register and report under the NGER Act, as defined in section 7 of the </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="008240D9">
+              <w:t>An entity that must register and report under the NGER Act, as defined in section 7 of the</w:t>
+            </w:r>
+            <w:r w:rsidR="006C33A5">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy reporting act 2007" w:history="1">
+              <w:r w:rsidR="006C33A5" w:rsidRPr="00767D28">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>NGER Act</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00E218AD">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="5"/>
+            </w:r>
             <w:r w:rsidRPr="00767D28">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:footnoteReference w:id="6"/>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AD3F57B" w14:textId="03AA4994" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="008B786E" w:rsidP="008B786E">
+          <w:p w14:paraId="3E9A7BE1" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A controlling corporation is a constitutional corporation that does not have a holding company in Australia. It is generally the corporation at the top of the corporate hierarchy in Australia. It can be a 'non</w:t>
             </w:r>
             <w:r w:rsidRPr="00767D28">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
             <w:r w:rsidRPr="00767D28">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>operational' holding company. It may also be a foreign incorporated entity that operates directly in Australia (that is, does not operate through an Australian incorporated subsidiary).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00717EBB" w:rsidRPr="00953ED7" w14:paraId="72144EFA" w14:textId="77777777" w:rsidTr="00344C4F">
+      <w:tr w:rsidR="00D819BB" w:rsidRPr="00953ED7" w14:paraId="5C176C1B" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="437A1468" w14:textId="77777777" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00717EBB">
+          <w:p w14:paraId="5DA77FB2" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="002A11B7" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
-            <w:r w:rsidRPr="00767D28">
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="002A11B7">
               <w:t>Covered emissions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B3E88F7" w14:textId="77777777" w:rsidR="00745F18" w:rsidRPr="00767D28" w:rsidRDefault="00745F18" w:rsidP="00745F18">
+          <w:p w14:paraId="7DDAB14B" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>Scope 1 emissions of one or more greenhouse gas, including:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09195635" w14:textId="1EE18FD8" w:rsidR="00745F18" w:rsidRPr="00767D28" w:rsidRDefault="00745F18" w:rsidP="000F755C">
+          <w:p w14:paraId="49D07E16" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="001A7A06">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>direct emissions from fugitive emissions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C0CE701" w14:textId="517A7FC2" w:rsidR="00745F18" w:rsidRPr="00767D28" w:rsidRDefault="00745F18" w:rsidP="000F755C">
+          <w:p w14:paraId="5E81E4F0" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="001A7A06">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>emissions from fuel combustion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0606CA3D" w14:textId="291EF678" w:rsidR="00745F18" w:rsidRPr="00767D28" w:rsidRDefault="00745F18" w:rsidP="000F755C">
+          <w:p w14:paraId="3838A7F3" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="001A7A06">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>waste disposal and industrial process such as cement and steel making.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34D88934" w14:textId="23AE9CD0" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00745F18" w:rsidP="00745F18">
+          <w:p w14:paraId="708FEA2B" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Some scope 1 </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>emissions</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> are not covered by the Safeguard Mechanism, such as emissions from landfills associated with pre-1 July 2016 waste and emissions related to the production of electricity at a grid-connected electricity generation facility.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00466D69" w:rsidRPr="00953ED7" w14:paraId="04B6AED9" w14:textId="77777777" w:rsidTr="00344C4F">
+      <w:tr w:rsidR="00D819BB" w:rsidRPr="00953ED7" w14:paraId="403D1BF4" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1945E2B8" w14:textId="621EF224" w:rsidR="00466D69" w:rsidRPr="00767D28" w:rsidRDefault="009A5C53" w:rsidP="009A5C53">
+          <w:p w14:paraId="099B24A6" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:bookmarkStart w:id="17" w:name="_EBIT_guidelines"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...50 lines deleted...]
-              <w:t xml:space="preserve"> guidelines</w:t>
+              <w:t>Earnings before interest and tax (EBIT) guidelines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="357783BA" w14:textId="594FA4BE" w:rsidR="00CB7B97" w:rsidRPr="00767D28" w:rsidRDefault="00CB7B97" w:rsidP="00CB7B97">
+          <w:p w14:paraId="1FD9A9CE" w14:textId="54FD0DB3" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>The</w:t>
-[...11 lines deleted...]
-              <w:r w:rsidRPr="008240D9">
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:anchor="toc_3" w:tooltip="A link to the EBIT guidelines on the Department of Climate Change, Energy, the Evironment and Water's website" w:history="1">
+              <w:r w:rsidRPr="00767D28">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>EBIT guidelines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00767D28">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:footnoteReference w:id="6"/>
+            </w:r>
+            <w:r w:rsidRPr="00767D28">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are an administrative document published by the Department of Climate Change, Energy, the Environment, and Water</w:t>
+            </w:r>
+            <w:r w:rsidR="002066B5">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (the department)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D28">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> under subsection 37(7) of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="00C91379">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:kern w:val="0"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Safeguard Rule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00E218AD">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
             <w:r w:rsidRPr="00767D28">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> are an administrative document published by the Department of Climate Change, Energy, the Environment, and Water (DCCEEW) under subsection 37(7) of the Safeguard Rule.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29177A2C" w14:textId="7EAA5E34" w:rsidR="00466D69" w:rsidRPr="00767D28" w:rsidRDefault="00CB7B97" w:rsidP="00CB7B97">
+          <w:p w14:paraId="7C5411D5" w14:textId="6C60DF44" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>The EBIT Guidelines will assist the Clean Energy Regulator, applicants and auditors to apply the EBIT calculations required by section 37 of the Safeguard Rule and are consistent with those rules.</w:t>
+              <w:t xml:space="preserve">The EBIT </w:t>
+            </w:r>
+            <w:r w:rsidR="005412FA">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D28">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uidelines will </w:t>
+            </w:r>
+            <w:r w:rsidR="0028224C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>help</w:t>
+            </w:r>
+            <w:r w:rsidR="0028224C" w:rsidRPr="00767D28">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D28">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="0028224C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CER</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D28">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, applicants and auditors to apply the EBIT calculations required by section 37 of the Safeguard Rule and are consistent with those rules.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00717EBB" w:rsidRPr="00953ED7" w14:paraId="51BC4872" w14:textId="77777777" w:rsidTr="00344C4F">
+      <w:tr w:rsidR="00D819BB" w:rsidRPr="00953ED7" w14:paraId="25CC37A3" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76C62351" w14:textId="77777777" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00717EBB">
+          <w:p w14:paraId="036637FC" w14:textId="33D321CF" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...5 lines deleted...]
-              <w:t>Emissions-intensity (EI)</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Emissions</w:t>
+            </w:r>
+            <w:r w:rsidR="00C513EC">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D28">
+              <w:t>intensity (EI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A45C5A6" w14:textId="3A4AD1D4" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00DA67E6" w:rsidP="00DA67E6">
+          <w:p w14:paraId="037E77F2" w14:textId="7F87A64B" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>Emissions-intensity for a production variable means the emissions released, in tCO</w:t>
+              <w:t>Emissions</w:t>
+            </w:r>
+            <w:r w:rsidR="00326E63">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t>intensity for a production variable means the emissions released, in t</w:t>
+            </w:r>
+            <w:r w:rsidR="00326E63">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D28">
+              <w:t>CO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D28">
+              <w:rPr>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">-e, per unit of the production variable. Production variables are set out in Schedule 1 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy Reporting (Safeguard Mechanism) Rule 2015" w:history="1">
-              <w:r w:rsidRPr="00611148">
+            <w:hyperlink r:id="rId17" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy Reporting (Safeguard Mechanism) Rule 2015" w:history="1">
+              <w:r w:rsidRPr="00767D28">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Safeguard Rule</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00E218AD">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="8"/>
+            </w:r>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F723A" w:rsidRPr="00953ED7" w14:paraId="7229CFC8" w14:textId="77777777" w:rsidTr="00344C4F">
+      <w:tr w:rsidR="00D819BB" w:rsidRPr="00953ED7" w14:paraId="27E2929B" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CDE2825" w14:textId="0B9EFECD" w:rsidR="001F723A" w:rsidRPr="00767D28" w:rsidRDefault="001F723A">
+          <w:p w14:paraId="267F2EF3" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...15 lines deleted...]
-              <w:t>(ERC)</w:t>
+              <w:t>Emissions reduction contribution (ERC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60480177" w14:textId="77777777" w:rsidR="00E14F35" w:rsidRPr="00767D28" w:rsidRDefault="00E14F35" w:rsidP="00E14F35">
+          <w:p w14:paraId="7838E5BC" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>The emission reduction contribution (ERC) is the value which incorporates the decline rate for a financial year into the calculation of a facility’s baseline emissions number for that financial year. The ERC is a number value between 0 and 1.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06773D8E" w14:textId="14381F44" w:rsidR="00E14F35" w:rsidRPr="00767D28" w:rsidRDefault="00E14F35" w:rsidP="00E14F35">
+          <w:p w14:paraId="39D245BF" w14:textId="64EA53F8" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00133D35" w:rsidP="002A11B7">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t xml:space="preserve">The default ERC values are set in Division 5 of Part 3 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B262FD">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">The default ERC values are set in Division 5 of Part 3 of the </w:t>
-[...10 lines deleted...]
-            </w:hyperlink>
+              <w:t>Safeguard Rule</w:t>
+            </w:r>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00767D28">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21767E4C" w14:textId="77777777" w:rsidR="00E14F35" w:rsidRPr="00767D28" w:rsidRDefault="00E14F35" w:rsidP="00E14F35">
+          <w:p w14:paraId="52CA9251" w14:textId="427CEA04" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>For example, the default ERC value for the financial year beginning on 1 July 2023 is 0.951 (1 minus 0.049), which incorporates the default decline rate of 4.9% for the 2023-24 financial year.</w:t>
+              <w:t>For example, the default ERC value for the financial year beginning on 1 July 2023 is 0.951 (1 minus 0.049), which incorporates the default decline rate of 4.9% for the 2023</w:t>
+            </w:r>
+            <w:r w:rsidR="003D2F8C">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D28">
+              <w:t>24 financial year.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51B6F034" w14:textId="549C6019" w:rsidR="001D63C4" w:rsidRPr="00767D28" w:rsidRDefault="00E14F35" w:rsidP="00E14F35">
+          <w:p w14:paraId="405C16C6" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>If a TEBA determination is made by the CER, the determination will specify the ERC for the facility for the first financial year to which the determination would apply, and the next 2 financial years. Those ERC values will be used instead of the default ERC values in the calculation of the facility’s baseline emissions numbers for those financial years.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00426781" w:rsidRPr="00953ED7" w14:paraId="21B21B0F" w14:textId="77777777" w:rsidTr="00344C4F">
+      <w:tr w:rsidR="00D819BB" w:rsidRPr="00953ED7" w14:paraId="78F0BE98" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F91B145" w14:textId="59547BD3" w:rsidR="00426781" w:rsidRPr="00767D28" w:rsidRDefault="00426781">
+          <w:p w14:paraId="3A1F14A2" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Excess emissions situation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="434AA53E" w14:textId="27852523" w:rsidR="00426781" w:rsidRPr="00767D28" w:rsidRDefault="00A208ED">
+          <w:p w14:paraId="556759E6" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>Where the net emissions number for a facility for a monitoring period exceeds the facility’s baseline emissions number for that monitoring period.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00717EBB" w:rsidRPr="00953ED7" w14:paraId="1ADE7136" w14:textId="77777777" w:rsidTr="00344C4F">
+      <w:tr w:rsidR="00D819BB" w:rsidRPr="00953ED7" w14:paraId="65BA2F80" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1819"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3420C5" w14:textId="77777777" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00717EBB">
+          <w:p w14:paraId="46CCB897" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Executive officer (EO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01C9979D" w14:textId="77777777" w:rsidR="00742173" w:rsidRPr="00767D28" w:rsidRDefault="00742173" w:rsidP="00742173">
+          <w:p w14:paraId="36D25DEF" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-              <w:spacing w:before="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>An executive officer is defined as a:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DCA1EE1" w14:textId="4F59A3EB" w:rsidR="00742173" w:rsidRPr="00767D28" w:rsidRDefault="00742173" w:rsidP="000F755C">
+          <w:p w14:paraId="3F6A74F0" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="009939F4">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+              <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>Director</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E0F6419" w14:textId="0C38419C" w:rsidR="00742173" w:rsidRPr="00767D28" w:rsidRDefault="00742173" w:rsidP="000F755C">
+          <w:p w14:paraId="7214F03A" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="009939F4">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+              <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>Chief Executive Officer (however described)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F7FF310" w14:textId="3A287648" w:rsidR="00742173" w:rsidRPr="00767D28" w:rsidRDefault="00742173" w:rsidP="000F755C">
+          <w:p w14:paraId="2850E77E" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="009939F4">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+              <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>Chief Financial Officer (however described)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B92694C" w14:textId="3579D6B6" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00742173" w:rsidP="000F755C">
+          <w:p w14:paraId="42CDA184" w14:textId="3140E6F9" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="009939F4">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+              <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>Company Secretary</w:t>
+            </w:r>
+            <w:r w:rsidR="00C75C43">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00717EBB" w:rsidRPr="00953ED7" w14:paraId="61650A09" w14:textId="77777777" w:rsidTr="000F755C">
+      <w:tr w:rsidR="00D819BB" w:rsidRPr="00953ED7" w14:paraId="4355D339" w14:textId="77777777" w:rsidTr="008A6EEF">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1876"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62A9EDF8" w14:textId="7B336B27" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00717EBB">
+          <w:p w14:paraId="32BD2694" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Facility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B3DB43C" w14:textId="6EB6583A" w:rsidR="00742173" w:rsidRPr="00767D28" w:rsidRDefault="00742173" w:rsidP="00742173">
+          <w:p w14:paraId="1D7DD6E2" w14:textId="3A3A78E3" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Under section 9 of </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="00611148">
+              <w:t>Under section 9 of</w:t>
+            </w:r>
+            <w:r w:rsidR="00E7202D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D28">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy reporting act 2007" w:history="1">
+              <w:r w:rsidR="00E7202D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>the NGER Act</w:t>
+                <w:t>NGER Act</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="0060215E">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="9"/>
+            </w:r>
+            <w:r w:rsidR="0060215E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00767D28">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:footnoteReference w:id="10"/>
+              <w:t>a facility is an activity, or a series of activities (including ancillary activities), that involve greenhouse gas emissions, the production of energy or the consumption of energy and that</w:t>
+            </w:r>
+            <w:r w:rsidR="00C75C43">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> either</w:t>
             </w:r>
             <w:r w:rsidRPr="00767D28">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>a facility is an activity, or a series of activities (including ancillary activities), that involve greenhouse gas emissions, the production of energy or the consumption of energy and that:</w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7938320B" w14:textId="4FC76053" w:rsidR="00742173" w:rsidRPr="00767D28" w:rsidRDefault="00742173" w:rsidP="000F755C">
+          <w:p w14:paraId="7FA94AC7" w14:textId="1E488EFB" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="009939F4">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">form a single undertaking or enterprise and meet the requirements of the </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="00611148">
+              <w:t>form</w:t>
+            </w:r>
+            <w:r w:rsidR="00C75C43">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D28">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a single undertaking or enterprise and meet the requirements of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy Reporting Regulations 2008" w:history="1">
+              <w:r w:rsidRPr="00767D28">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>NGER Regulations</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00767D28">
+            <w:r w:rsidR="0060215E">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-              <w:t>, or</w:t>
+              </w:rPr>
+              <w:footnoteReference w:id="10"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7324AF46" w14:textId="2AC41C06" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00742173" w:rsidP="000F755C">
+          <w:p w14:paraId="1CA6BAB8" w14:textId="120E9DE7" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="009939F4">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>are declared to be a facility under section 54, 54A or 54B of the NGER Act</w:t>
-[...16 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>are declared to be a facility under section 54, 54A or 54B of the NGER Act.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A7C00" w:rsidRPr="00953ED7" w14:paraId="7DE4DC19" w14:textId="77777777" w:rsidTr="00B0493A">
+      <w:tr w:rsidR="00D819BB" w:rsidRPr="00953ED7" w14:paraId="7B2B3769" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="412231A5" w14:textId="5269FA76" w:rsidR="000A7C00" w:rsidRPr="00767D28" w:rsidRDefault="000A7C00" w:rsidP="00F12CC5">
+          <w:p w14:paraId="4E951C41" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> financial year</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>First adjusted financial year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57D76905" w14:textId="6F0912BE" w:rsidR="000A7C00" w:rsidRPr="00767D28" w:rsidRDefault="009D38A4" w:rsidP="009D38A4">
+          <w:p w14:paraId="4969CEB1" w14:textId="09A7F00E" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="cf01"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
               <w:rPr>
                 <w:rStyle w:val="cf01"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">The first financial year in which the TEBA determination would apply to the facility, as defined in sub-section 36(6) of </w:t>
-[...11 lines deleted...]
-            <w:r w:rsidR="00E944B8">
+              <w:t>The first financial year in which the TEBA determination would apply to the facility, as defined in subsection 36(6) of</w:t>
+            </w:r>
+            <w:r w:rsidR="00D221FD">
               <w:rPr>
                 <w:rStyle w:val="cf01"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-              <w:t>8</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
             </w:r>
             <w:r w:rsidRPr="00767D28">
               <w:rPr>
                 <w:rStyle w:val="cf01"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy Reporting (Safeguard Mechanism) Rule 2015" w:history="1">
+              <w:r w:rsidR="00D221FD">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Safeguard Rule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="001A1254">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="11"/>
+            </w:r>
+            <w:r w:rsidRPr="00767D28">
+              <w:rPr>
+                <w:rStyle w:val="cf01"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7AFC" w:rsidRPr="00953ED7" w14:paraId="095CD2D7" w14:textId="77777777" w:rsidTr="00344C4F">
+      <w:tr w:rsidR="00D819BB" w:rsidRPr="00953ED7" w14:paraId="08119DA0" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="640E2F8A" w14:textId="0368C841" w:rsidR="00AC7AFC" w:rsidRPr="00767D28" w:rsidRDefault="00AC7AFC">
+          <w:p w14:paraId="43F9B28D" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...36 lines deleted...]
-              <w:t>eriod (MYMP)</w:t>
+              <w:t>Multi-year monitoring period (MYMP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F429BB9" w14:textId="3ABDC599" w:rsidR="00AC7AFC" w:rsidRPr="00767D28" w:rsidRDefault="00E103AD" w:rsidP="00EE4905">
+          <w:p w14:paraId="5D43AB5B" w14:textId="529C264E" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>MYMPs can provide responsible emitters with more time to implement emissions intensity reduction activities to avoid an excess emissions situation. The responsible emitter for a Safeguard facility that is in an excess emissions situation for a financial year commencing on or after 1 July 2023 may apply for a MYMP declaration of up to 5 years in length, to commence from that financial year.</w:t>
+              <w:t xml:space="preserve">MYMPs can provide responsible emitters with more time to implement emissions intensity reduction activities to avoid an excess emissions situation. The responsible emitter for a </w:t>
+            </w:r>
+            <w:r w:rsidR="00F536EA">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D28">
+              <w:t>afeguard facility that is in an excess emissions situation for a financial year commencing on or after 1 July 2023 may apply for a MYMP declaration of up to 5 years in length, to commence from that financial year.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00717EBB" w:rsidRPr="00953ED7" w14:paraId="453F5483" w14:textId="77777777" w:rsidTr="00344C4F">
+      <w:tr w:rsidR="00D819BB" w:rsidRPr="00953ED7" w14:paraId="52BE2BC1" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="112C3E71" w14:textId="77777777" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00717EBB">
+          <w:p w14:paraId="26D8B541" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>NGER Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69643B2E" w14:textId="189556AF" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="001A2731" w:rsidP="001A2731">
+          <w:p w14:paraId="62AE45F1" w14:textId="69B09E4F" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">A submission of energy and emissions information required under the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy reporting act 2007" w:history="1">
+            <w:hyperlink r:id="rId21" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy reporting act 2007" w:history="1">
               <w:r w:rsidRPr="00767D28">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>NGER Act</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="001A1254">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="12"/>
+            </w:r>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00717EBB" w:rsidRPr="00953ED7" w14:paraId="30DA93E4" w14:textId="77777777" w:rsidTr="00344C4F">
+      <w:tr w:rsidR="00D819BB" w:rsidRPr="00953ED7" w14:paraId="19F6856D" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="299A08A6" w14:textId="77777777" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00717EBB">
+          <w:p w14:paraId="64A178F5" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Operational control </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B288693" w14:textId="62579704" w:rsidR="001A2731" w:rsidRPr="00767D28" w:rsidRDefault="001A2731" w:rsidP="001A2731">
+          <w:p w14:paraId="21AA33C9" w14:textId="7C426424" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...11 lines deleted...]
-              <w:footnoteReference w:id="12"/>
+              <w:t>A person is considered to have operational control over a facility if that person has authority to introduce and implement operating, health and safety, and/or environmental policies, or if the CER declares the person has operational control over the facility under section 55 or 55A of</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF143A">
+              <w:t xml:space="preserve"> the</w:t>
             </w:r>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001A1254" w:rsidRPr="000924EF">
+              <w:t>NGER Act</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D28">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42F15E42" w14:textId="4B4BEABF" w:rsidR="001A2731" w:rsidRPr="00767D28" w:rsidRDefault="001A2731" w:rsidP="001A2731">
+          <w:p w14:paraId="19916543" w14:textId="1B26B539" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...11 lines deleted...]
-              <w:t>10</w:t>
+              <w:t>If there is uncertainty about which person has operational control over a facility and the agency has not made a declaration under section 55 or 55A of</w:t>
+            </w:r>
+            <w:r w:rsidR="00E7202D">
+              <w:t xml:space="preserve"> the</w:t>
             </w:r>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00910339" w:rsidRPr="000924EF">
+              <w:t>NGER Act</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D28">
               <w:t xml:space="preserve">, the person having operational control over the facility will be the one with the greatest authority to introduce and implement operating and environmental policies in relation to the facility. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B11B1B1" w14:textId="261FDF0A" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="001A2731" w:rsidP="001A2731">
+          <w:p w14:paraId="43A2B9DF" w14:textId="1230E5FB" w:rsidR="005322B7" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">If among </w:t>
             </w:r>
-            <w:r w:rsidR="00375BE2" w:rsidRPr="00767D28">
-[...4 lines deleted...]
-              <w:t>two</w:t>
+            <w:r w:rsidR="00AA4238">
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...11 lines deleted...]
-              <w:t>10</w:t>
+              <w:t xml:space="preserve"> or more persons neither has the greatest authority to introduce and implement operating and environmental policies in relation to a facility, and the CER has not made a declaration under section 55 o</w:t>
+            </w:r>
+            <w:r w:rsidR="000531DB">
+              <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> 55A of</w:t>
+            </w:r>
+            <w:r w:rsidR="00E7202D">
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D28">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00910339" w:rsidRPr="000924EF">
+              <w:t>NGER Act</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD4BC4">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D28">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C29E4DF" w14:textId="0888B527" w:rsidR="00B36FB0" w:rsidRDefault="00B36FB0" w:rsidP="00B36FB0">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36FB0">
+              <w:t>if a nomination by those persons is in force, then the nominated person will be taken to have operational control, or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79E67A80" w14:textId="020FCAC3" w:rsidR="00D819BB" w:rsidRPr="00AD4BC4" w:rsidRDefault="00D93EF4" w:rsidP="000924EF">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D93EF4">
+              <w:t>if there is no nomination in force, each of those persons will be taken to have operational control over the facility.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D24836" w:rsidRPr="00953ED7" w14:paraId="188C11D6" w14:textId="77777777" w:rsidTr="00344C4F">
+      <w:tr w:rsidR="00B54BE2" w:rsidRPr="00953ED7" w14:paraId="2186EAE9" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25A34735" w14:textId="61FA9191" w:rsidR="00D24836" w:rsidRPr="00767D28" w:rsidRDefault="001E0948" w:rsidP="00E1616C">
+          <w:p w14:paraId="3ADAE15E" w14:textId="7F89068C" w:rsidR="00B54BE2" w:rsidRPr="00767D28" w:rsidRDefault="00B54BE2" w:rsidP="002A11B7">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Primary_production_"/>
-[...8 lines deleted...]
-              <w:t>Primary production variable</w:t>
+            <w:r>
+              <w:t>Prescribed carbon unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77B5C9B0" w14:textId="4D47828C" w:rsidR="00156694" w:rsidRPr="00767D28" w:rsidRDefault="00156694" w:rsidP="00156694">
+          <w:p w14:paraId="5E9566FA" w14:textId="5CECD02D" w:rsidR="00B96D23" w:rsidRDefault="00B96D23" w:rsidP="00B96D23">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00767D28">
-[...29 lines deleted...]
-              <w:t>a prescribed carbon unit is:</w:t>
+            <w:r>
+              <w:t xml:space="preserve">For the purposes of the </w:t>
+            </w:r>
+            <w:r w:rsidR="001A1254" w:rsidRPr="000924EF">
+              <w:t>NGER Act</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> a prescribed carbon unit is</w:t>
+            </w:r>
+            <w:r w:rsidR="001A1254">
+              <w:t xml:space="preserve"> either</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14075F60" w14:textId="5C19A0B7" w:rsidR="00156694" w:rsidRPr="00767D28" w:rsidRDefault="00156694" w:rsidP="00DF3B9C">
+          <w:p w14:paraId="1C2A2056" w14:textId="59B5DBC9" w:rsidR="00B96D23" w:rsidRDefault="00B96D23" w:rsidP="000924EF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00767D28">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>an Australian carbon credit unit (ACCU)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03EF90A1" w14:textId="0888F213" w:rsidR="00D24836" w:rsidRPr="00767D28" w:rsidRDefault="00156694" w:rsidP="00DF3B9C">
+          <w:p w14:paraId="7A04B454" w14:textId="44416771" w:rsidR="00B54BE2" w:rsidRPr="00767D28" w:rsidRDefault="00B96D23" w:rsidP="000924EF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00767D28">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>a Safeguard Mechanism credit unit (SMC).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00717EBB" w:rsidRPr="00953ED7" w14:paraId="7AE6130A" w14:textId="77777777" w:rsidTr="00344C4F">
+      <w:tr w:rsidR="00D819BB" w:rsidRPr="00953ED7" w14:paraId="79D9717C" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B3E3CB6" w14:textId="77777777" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00717EBB">
+          <w:p w14:paraId="21696311" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
+            <w:bookmarkStart w:id="18" w:name="_Primary_production_"/>
+            <w:bookmarkEnd w:id="18"/>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>Production variable</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Primary production variable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A43EBFA" w14:textId="77777777" w:rsidR="004A2CE0" w:rsidRPr="00767D28" w:rsidRDefault="004A2CE0" w:rsidP="004A2CE0">
+          <w:p w14:paraId="630A4D0E" w14:textId="1CEFFC97" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="004E3EDC" w:rsidP="002A11B7">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00767D28">
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="004E3EDC">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">A production variable is a metric that generally represents the productive output of the facility. In some cases, the output may be an intermediate product or waste product. </w:t>
-[...7 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t>Defined in</w:t>
+            </w:r>
+            <w:r w:rsidR="00416FAD">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E3EDC">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Only production variables listed in Schedule 1 of </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy Reporting (Safeguard Mechanism) Rule 2015" w:history="1">
-              <w:r w:rsidRPr="00E944B8">
+              <w:r w:rsidR="00416FAD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>the Safeguard Rule</w:t>
+                <w:t>Safeguard Rule</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00767D28">
+            <w:r w:rsidR="00F47D71">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
-                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:footnoteReference w:id="13"/>
+            </w:r>
+            <w:r w:rsidRPr="004E3EDC">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:footnoteReference w:id="13"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t>, as</w:t>
+            </w:r>
+            <w:r w:rsidR="00F13396">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (previously known as ‘prescribed’ production variables listed in Schedule 2 and 3) can be used in an emissions-intensity determination application for financial years commencing on or after 1 July 2023.</w:t>
+              <w:t xml:space="preserve"> either</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E3EDC">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="634024C4" w14:textId="2F2B9B0A" w:rsidR="008D2287" w:rsidRDefault="008D2287" w:rsidP="009939F4">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2287">
+              <w:t>if there is only one production variable for the facility</w:t>
+            </w:r>
+            <w:r w:rsidR="00F13396">
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D2287">
+              <w:t>that production variable</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79096E4D" w14:textId="50C0F1FC" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="008D2287" w:rsidP="002F6700">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2287">
+              <w:t>if there are 2 or more production variables for the facility</w:t>
+            </w:r>
+            <w:r w:rsidR="00F13396">
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D2287">
+              <w:t>the production variable that is most significant for the operation of the facility, having primary regard to the share of revenue and covered emissions directly or indirectly attributable to that production variable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00717EBB" w:rsidRPr="00953ED7" w14:paraId="5C7BFEB8" w14:textId="77777777" w:rsidTr="00344C4F">
+      <w:tr w:rsidR="00D819BB" w:rsidRPr="00953ED7" w14:paraId="5005E435" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67754F88" w14:textId="77777777" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00717EBB">
+          <w:p w14:paraId="25E3A972" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>Responsible emitter</w:t>
+              <w:t>Production variable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7790821A" w14:textId="77777777" w:rsidR="00E76D5A" w:rsidRPr="00767D28" w:rsidRDefault="00E76D5A" w:rsidP="00E76D5A">
+          <w:p w14:paraId="4C82C67F" w14:textId="70248CE0" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...20 lines deleted...]
-              <w:t>The responsible emitter may be an individual, a body corporate, a trust, a corporation sole, a body politic or a local governing body.</w:t>
+              <w:t xml:space="preserve">A production variable is a metric that generally represents the productive output of the facility. In some cases, the output may be an intermediate product or waste product. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00717EBB" w:rsidRPr="00953ED7" w14:paraId="18D0831C" w14:textId="77777777" w:rsidTr="00344C4F">
+      <w:tr w:rsidR="00D819BB" w:rsidRPr="00953ED7" w14:paraId="35A3D56E" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BE7B9A7" w14:textId="77777777" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00717EBB">
+          <w:p w14:paraId="0D109894" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>Safeguard threshold</w:t>
+              <w:t>Responsible emitter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23CA0939" w14:textId="2E6F1738" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00B00416">
+          <w:p w14:paraId="50BA18A4" w14:textId="4BBF1724" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>The number beyond which covered emissions produced by a facility in a financial year would cause it to be a designated large facility and therefore covered by the Safeguard Mechanism. The threshold is currently 100,000 tonnes of CO</w:t>
+              <w:t xml:space="preserve">The person with operational control of a </w:t>
+            </w:r>
+            <w:r w:rsidR="00F536EA">
+              <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...5 lines deleted...]
-            </w:r>
+              <w:t>afeguard facility. The responsible emitter is responsible for meeting the Safeguard Mechanism requirements if the facility exceeds the safeguard threshold for a financial year and its net emissions number for the responsible emitter’s monitoring period exceeds its baseline for that period.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E50323C" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>-e in a financial year.</w:t>
+              <w:t>The responsible emitter may be an individual, a body corporate, a trust, a corporation sole, a body politic or a local governing body.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00717EBB" w:rsidRPr="00953ED7" w14:paraId="261679B4" w14:textId="77777777" w:rsidTr="00344C4F">
+      <w:tr w:rsidR="00D819BB" w:rsidRPr="00953ED7" w14:paraId="3422B738" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="124293E1" w14:textId="49231D33" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00717EBB">
+          <w:p w14:paraId="6F11DE10" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...21 lines deleted...]
-              <w:t>redit unit (SMC)</w:t>
+              <w:t>Safeguard Mechanism credit unit (SMC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4115BF4B" w14:textId="77777777" w:rsidR="00447EAF" w:rsidRPr="00767D28" w:rsidRDefault="00447EAF" w:rsidP="00447EAF">
+          <w:p w14:paraId="4B451425" w14:textId="69B888BC" w:rsidR="00D819BB" w:rsidRPr="00767D28" w:rsidRDefault="00D819BB" w:rsidP="002A11B7">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>A type of credit unit that may be issued to a responsible emitter for each tonne of emissions (CO</w:t>
             </w:r>
             <w:r w:rsidRPr="00767D28">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">-e) that a facility’s covered emissions are below its baseline. These credits can be surrendered to meet </w:t>
+            </w:r>
+            <w:r w:rsidR="00F536EA">
+              <w:t>s</w:t>
+            </w:r>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...20 lines deleted...]
-              <w:t>SMCs are not offsets.</w:t>
+              <w:t>afeguard compliance obligations, sold, or retained for future use.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00717EBB" w:rsidRPr="00FF338C" w14:paraId="4C635D1B" w14:textId="77777777" w:rsidTr="00344C4F">
+      <w:tr w:rsidR="00815AFD" w:rsidRPr="00953ED7" w14:paraId="608FDC05" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD70730" w14:textId="77777777" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00717EBB">
+          <w:p w14:paraId="09312862" w14:textId="359228CF" w:rsidR="00815AFD" w:rsidRPr="00767D28" w:rsidRDefault="00815AFD" w:rsidP="00815AFD">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Scope 1 emissions</w:t>
+              <w:t>Safeguard threshold</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29F6FC00" w14:textId="1CF592D2" w:rsidR="00EC769D" w:rsidRPr="00767D28" w:rsidRDefault="00EC769D" w:rsidP="00EC769D">
+          <w:p w14:paraId="3DE6F69E" w14:textId="43344F83" w:rsidR="00815AFD" w:rsidRPr="00767D28" w:rsidRDefault="00815AFD" w:rsidP="00815AFD">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:t>The number beyond which covered emissions produced by a facility in a financial year would cause it to be a designated large facility and therefore covered by the Safeguard Mechanism. The threshold is currently 100,000 tonnes of CO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D28">
+              <w:rPr>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D28">
+              <w:t>-e in a financial year.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00815AFD" w:rsidRPr="00FF338C" w14:paraId="0098F51E" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32DBA8C6" w14:textId="77777777" w:rsidR="00815AFD" w:rsidRPr="00767D28" w:rsidRDefault="00815AFD" w:rsidP="00815AFD">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00767D28">
+              <w:t>Scope 1 emissions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE68E12" w14:textId="4A7AB499" w:rsidR="00815AFD" w:rsidRPr="00767D28" w:rsidRDefault="00815AFD" w:rsidP="00815AFD">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00767D28">
               <w:t xml:space="preserve">Emissions of greenhouse gases released into the atmosphere as a direct result of the activity or activities at a facility level such as </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:anchor="types-of-emissions" w:tooltip="A link to the About emissions and energy data page of the Clean Energy Regulator website" w:history="1">
-              <w:r w:rsidRPr="00E944B8">
+              <w:r w:rsidRPr="00767D28">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>fuel combustion for electricity generation or cement production</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00767D28">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="14"/>
             </w:r>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="733B7E26" w14:textId="016C1947" w:rsidR="00717EBB" w:rsidRPr="00767D28" w:rsidRDefault="00EC769D" w:rsidP="00EC769D">
+          <w:p w14:paraId="3AE50FB9" w14:textId="77777777" w:rsidR="00815AFD" w:rsidRPr="00767D28" w:rsidRDefault="00815AFD" w:rsidP="00815AFD">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Some scope 1 </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>emissions</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00767D28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> are not covered by the Safeguard Mechanism (see definition of covered emissions above).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="662CE2D8" w14:textId="77777777" w:rsidR="00555184" w:rsidRDefault="00555184">
-[...20 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="351A619B" w14:textId="581AB17F" w:rsidR="00D819BB" w:rsidRPr="000017E5" w:rsidRDefault="00D93F10" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc159495684"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc203470087"/>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc237432794"/>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00D819BB">
         <w:lastRenderedPageBreak/>
-        <w:t>Revision history</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="26"/>
+        <w:t>Revision</w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="000017E5">
+        <w:t xml:space="preserve"> history</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="7893"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00555184" w14:paraId="15975EA1" w14:textId="77777777">
+      <w:tr w:rsidR="00D819BB" w14:paraId="10E8B943" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F543FAD" w14:textId="77777777" w:rsidR="00555184" w:rsidRPr="00485AFE" w:rsidRDefault="00555184">
+          <w:p w14:paraId="501F5591" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00485AFE" w:rsidRDefault="00D819BB" w:rsidP="003A3050">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056780C">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7893" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E1BA50A" w14:textId="77777777" w:rsidR="00555184" w:rsidRPr="00485AFE" w:rsidRDefault="00555184">
+          <w:p w14:paraId="5D2288D8" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00485AFE" w:rsidRDefault="00D819BB" w:rsidP="003A3050">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056780C">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00555184" w14:paraId="07AD9B52" w14:textId="77777777" w:rsidTr="00555184">
+      <w:tr w:rsidR="00D819BB" w14:paraId="075768AB" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05686202" w14:textId="7DBB3257" w:rsidR="00555184" w:rsidRPr="002529F1" w:rsidRDefault="00C8204A">
+          <w:p w14:paraId="4B17FD4E" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="002529F1" w:rsidRDefault="00D819BB" w:rsidP="003A3050">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007862FB">
-[...21 lines deleted...]
-              <w:t>2025</w:t>
+            <w:r w:rsidRPr="00AB50D6">
+              <w:t>4 September 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7893" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48FF5D5D" w14:textId="2AD57686" w:rsidR="00555184" w:rsidRDefault="00555184" w:rsidP="00555184">
+          <w:p w14:paraId="725D7B7D" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00CA4CD6">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Updated guidance in relation to user access permissions for completing, signing, and submitting the form (page 14).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006336EC" w14:paraId="20C094BF" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="1241"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73232619" w14:textId="39939E33" w:rsidR="006336EC" w:rsidRPr="00AB50D6" w:rsidRDefault="007F58A4" w:rsidP="003A3050">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
-              <w:numPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F58A4">
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA271F" w:rsidRPr="007F58A4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F50866" w:rsidRPr="007F58A4">
+              <w:t>August</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA271F" w:rsidRPr="007F58A4">
+              <w:t xml:space="preserve"> 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA8F1F9" w14:textId="18650D1B" w:rsidR="005D177B" w:rsidRDefault="003F1ADB" w:rsidP="005F3D68">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...15 lines deleted...]
-            </w:r>
+              <w:t>Updated</w:t>
+            </w:r>
+            <w:r w:rsidR="0004607A">
+              <w:t xml:space="preserve"> guidance in relation to </w:t>
+            </w:r>
+            <w:r w:rsidR="004911A3">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="0070387D">
+              <w:t xml:space="preserve">supporting information requested for the </w:t>
+            </w:r>
+            <w:r w:rsidR="004911A3">
+              <w:t>primary production variable</w:t>
+            </w:r>
+            <w:r w:rsidR="005B5BFF">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005D177B">
+              <w:t>(page 16).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42F3186A" w14:textId="058B5AB9" w:rsidR="005F3D68" w:rsidRDefault="005D177B" w:rsidP="005F3D68">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve">Updated guidance in relation to the </w:t>
+            </w:r>
+            <w:r w:rsidR="00B15CBD">
+              <w:t xml:space="preserve">supporting information requested for </w:t>
+            </w:r>
+            <w:r w:rsidR="008552FA">
+              <w:t>the EBIT calculation (page 16).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="150B0651" w14:textId="06AA5B4A" w:rsidR="006336EC" w:rsidRDefault="008552FA">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Updated</w:t>
+            </w:r>
+            <w:r w:rsidR="005F3D68">
+              <w:t xml:space="preserve"> the example</w:t>
+            </w:r>
+            <w:r w:rsidR="00150FDF">
+              <w:t xml:space="preserve"> given</w:t>
+            </w:r>
+            <w:r w:rsidR="005F3D68">
+              <w:t xml:space="preserve"> in the </w:t>
+            </w:r>
+            <w:r w:rsidR="0004240E">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00150FDF">
+              <w:t xml:space="preserve">missions </w:t>
+            </w:r>
+            <w:r w:rsidR="00B16F06">
+              <w:t xml:space="preserve">reduction contribution </w:t>
+            </w:r>
+            <w:r w:rsidR="005F3D68">
+              <w:t>section</w:t>
+            </w:r>
+            <w:r w:rsidR="00D12FB4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00150FDF">
+              <w:t>(page 22).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2679911C" w14:textId="7B4E3C54" w:rsidR="006336EC" w:rsidRPr="005F3D68" w:rsidRDefault="00DC03FE" w:rsidP="000924EF">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC03FE">
+              <w:t>General updates throughout guideline to improve clarity and usability.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67E6CB6B" w14:textId="77777777" w:rsidR="00555184" w:rsidRDefault="00555184">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="02C68362" w14:textId="16F539E5" w:rsidR="00D819BB" w:rsidRPr="009F4403" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="27" w:name="_Toc203470088"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc203470088"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc237432795"/>
       <w:r w:rsidRPr="3FB6375E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Who </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+        <w:t xml:space="preserve">this guideline </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7512A">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
-      <w:bookmarkEnd w:id="24"/>
-[...12 lines deleted...]
-      <w:r w:rsidR="00715A50">
+    </w:p>
+    <w:p w14:paraId="14AAFC8E" w14:textId="50B586F5" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="009939F4">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This document provides guidance about applying for a determination that a facility is a TEBA facility (TEBA determination) under section 39 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3FB6375E">
+        <w:t xml:space="preserve">of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="004B0D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Safeguard Rule</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00433B79">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA77EAB" w14:textId="62DE16DB" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="009939F4">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1DC9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1DC9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recommends </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>that parties involved in an application for a TEBA determination consider this guideline document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F15E3F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003364E7">
-[...95 lines deleted...]
-    <w:p w14:paraId="26F68035" w14:textId="2B454592" w:rsidR="0028705F" w:rsidRDefault="0028705F" w:rsidP="0028705F">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>In particular, this</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> guideline is for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB367F8" w14:textId="5911449D" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
-      </w:pPr>
-[...49 lines deleted...]
-    <w:p w14:paraId="3A2004F6" w14:textId="77777777" w:rsidR="00856970" w:rsidRDefault="00353F94" w:rsidP="00353F94">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">responsible emitters </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57BE9">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F536EA">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">afeguard facilities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA88D0E" w14:textId="5B205653" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="003C1238">
         <w:t>auditors who are undertaking audits of</w:t>
       </w:r>
-      <w:r w:rsidR="00856970">
+      <w:r>
         <w:t xml:space="preserve"> TEBA</w:t>
       </w:r>
       <w:r w:rsidRPr="003C1238">
         <w:t xml:space="preserve"> applications</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        </w:numPr>
+      <w:r w:rsidR="004A2058">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E04171" w14:textId="27BFBBD3" w:rsidR="00D819BB" w:rsidRPr="000F3D43" w:rsidRDefault="00D819BB" w:rsidP="000924EF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00856970">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="004A2058">
+        <w:t>F</w:t>
+      </w:r>
       <w:r w:rsidRPr="003C1238">
-        <w:t>for specific information relating to audits</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D80B97">
+        <w:t>or specific information relating to audits</w:t>
+      </w:r>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003C1238">
         <w:t xml:space="preserve"> see</w:t>
       </w:r>
-      <w:r w:rsidR="00BA2209">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Audit_report" w:history="1">
-        <w:r w:rsidR="00360AA6" w:rsidRPr="00E944B8">
+      <w:hyperlink w:anchor="_3.12_Audit_report" w:history="1">
+        <w:r w:rsidR="00B9515A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>Pa</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA2209" w:rsidRPr="00E944B8">
+          <w:t>a</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085446A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t xml:space="preserve">rt </w:t>
-[...19 lines deleted...]
-          </w:rPr>
           <w:t>udit report</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A76AB4">
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A13CEE" w14:textId="722D6D67" w:rsidR="0028705F" w:rsidRPr="000F3D43" w:rsidRDefault="0028705F" w:rsidP="0028705F">
-[...15 lines deleted...]
-    <w:p w14:paraId="19AB61D6" w14:textId="77777777" w:rsidR="005F0773" w:rsidRDefault="0028705F" w:rsidP="0028705F">
+    <w:p w14:paraId="16B78B5C" w14:textId="492A23E3" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="000924EF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
       <w:r w:rsidRPr="003E5783">
         <w:t xml:space="preserve">All references to legislative provisions in this </w:t>
       </w:r>
       <w:r>
         <w:t>guideline</w:t>
       </w:r>
       <w:r w:rsidRPr="003E5783">
         <w:t xml:space="preserve"> document relate to</w:t>
       </w:r>
       <w:r w:rsidRPr="00B468FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Safeguard Rule unless otherwise indicated. </w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9716"/>
+        <w:gridCol w:w="9710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00717EBB" w14:paraId="072C65D8" w14:textId="77777777" w:rsidTr="008D575D">
+      <w:tr w:rsidR="00D819BB" w14:paraId="5B842F19" w14:textId="77777777" w:rsidTr="008A6EEF">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="7088"/>
+          <w:trHeight w:val="6386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="70AD47"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF6B77A" w14:textId="59FF13A2" w:rsidR="00717EBB" w:rsidRPr="00DF6432" w:rsidRDefault="00717EBB">
+          <w:p w14:paraId="1A6A1407" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00DF6432" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
+            <w:pPr>
+              <w:pStyle w:val="Heading4"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF6432">
+              <w:t>Important information</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728F0E95" w14:textId="17379F70" w:rsidR="00D819BB" w:rsidRPr="003117BA" w:rsidRDefault="00D819BB" w:rsidP="003117BA">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
-              <w:numPr>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003117BA">
+              <w:t>The facility that the TEBA determination applies to must be able to reasonably satisfy the CER that</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC2777">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003117BA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A3439E" w:rsidRPr="00A3439E">
+              <w:t xml:space="preserve">in the first financial year, its total covered emissions exceed its hypothetical baseline for that </w:t>
+            </w:r>
+            <w:r w:rsidR="00B94DA9">
+              <w:t xml:space="preserve">financial </w:t>
+            </w:r>
+            <w:r w:rsidR="00A3439E" w:rsidRPr="00A3439E">
+              <w:t>year</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003117BA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="752F5340" w14:textId="5F073AA5" w:rsidR="00D819BB" w:rsidRPr="00DF6432" w:rsidRDefault="00D819BB" w:rsidP="003117BA">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF6432">
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>Important information</w:t>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidR="00C542A8" w:rsidRPr="008A6EEF">
+              <w:t>primary production variable</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6432">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6432">
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6432">
+              <w:t xml:space="preserve"> the facility </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">in the first financial year </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6432">
+              <w:t xml:space="preserve">must be a trade-exposed production variable listed in Schedule 2 of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00B7512A" w:rsidRPr="008A6EEF">
+              <w:t>Safeguard Rule</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="462519B1" w14:textId="1429450D" w:rsidR="000C4822" w:rsidRPr="00EE0B4B" w:rsidRDefault="001675B8" w:rsidP="00B027EF">
+          <w:p w14:paraId="3399B876" w14:textId="2F9AAB6F" w:rsidR="00D819BB" w:rsidRPr="00F36438" w:rsidRDefault="00D819BB" w:rsidP="003117BA">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
-              <w:numPr>
-[...139 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF6432">
-              <w:rPr>
-[...8 lines deleted...]
-              <w:r w:rsidRPr="00E944B8">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> TEBA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6432">
+              <w:t xml:space="preserve"> application must be submitted with an audit report that meets the requirements in section 40 of the Safeguard Rule</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36438">
+              <w:t>see</w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_Audit_report" w:history="1">
+              <w:r w:rsidRPr="001F5F5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
-                  <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
-                <w:t>primary production variable</w:t>
+                <w:t xml:space="preserve"> </w:t>
               </w:r>
-            </w:hyperlink>
-[...215 lines deleted...]
-              <w:r w:rsidR="006817EB" w:rsidRPr="001F5F5A">
+              <w:r w:rsidR="00B7512A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
-                  <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> </w:t>
+                <w:t>a</w:t>
               </w:r>
-              <w:r w:rsidR="00DF6432" w:rsidRPr="00E944B8">
+              <w:r w:rsidRPr="001F5F5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                  <w:b w:val="0"/>
-[...29 lines deleted...]
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>udit report</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00A80E64" w:rsidRPr="00F36438">
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F36438">
               <w:t xml:space="preserve"> for more information</w:t>
             </w:r>
-            <w:r w:rsidR="00B02035">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="42D60DF5" w14:textId="2642BCD9" w:rsidR="000F6D1B" w:rsidRPr="008316E1" w:rsidRDefault="005B5210" w:rsidP="00F36438">
+          <w:p w14:paraId="2B46443C" w14:textId="2B6F894A" w:rsidR="00D819BB" w:rsidRPr="008316E1" w:rsidRDefault="00D819BB" w:rsidP="003117BA">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF6432">
+              <w:t xml:space="preserve">A TEBA </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003117BA">
+              <w:t>application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6432">
+              <w:t xml:space="preserve"> must be prepared</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> using</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3FE5">
+              <w:t xml:space="preserve"> both</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41B48292" w14:textId="24C698B2" w:rsidR="00D819BB" w:rsidRPr="001E7626" w:rsidRDefault="00D819BB" w:rsidP="003117BA">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
-                <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240"/>
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7626">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:anchor="toc_3" w:history="1">
+              <w:r w:rsidRPr="00C92532">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>‘Safeguard Mechanism default prescribed unit price’</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00C92532">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="16"/>
+            </w:r>
+            <w:r w:rsidRPr="001E7626">
+              <w:t xml:space="preserve"> published on the Department of Climate Change, Energy, the Environment and Water’s </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="24" w:name="_Ref231921721"/>
+            <w:r w:rsidR="000B372B" w:rsidRPr="008A6EEF">
+              <w:t>website</w:t>
+            </w:r>
+            <w:r w:rsidR="009F6A9F">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...34 lines deleted...]
-              <w:t>:</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="24"/>
+            <w:r w:rsidRPr="001E7626">
+              <w:t>for the first financial year that the TEBA determination would apply to the facility</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="370351B0" w14:textId="391BFC9C" w:rsidR="008316E1" w:rsidRPr="001E7626" w:rsidRDefault="00BF1297" w:rsidP="00903674">
+          <w:p w14:paraId="4501ED89" w14:textId="2EEF05F4" w:rsidR="00D819BB" w:rsidRPr="00DF6432" w:rsidRDefault="00D819BB" w:rsidP="003117BA">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
-                <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:beforeAutospacing="0"/>
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E7626">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00DF6432">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>the</w:t>
-[...74 lines deleted...]
-              <w:r w:rsidR="004C1497" w:rsidRPr="00E944B8">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:anchor="toc_3" w:tooltip="A link to the Safeguard Mechanism default prescribed unit price page on the Department of Climate Change, Energy, the Environment and Water's website " w:history="1">
+              <w:r w:rsidRPr="006D27F4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                  <w:b w:val="0"/>
-[...130 lines deleted...]
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>guideline</w:t>
+                <w:t>EBIT guidelines</w:t>
               </w:r>
-              <w:r w:rsidR="00167D6D" w:rsidRPr="00E944B8">
+            </w:hyperlink>
+            <w:r w:rsidR="00A35FD2">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6432">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in force for that financial year</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76027A15" w14:textId="1179D62C" w:rsidR="00D819BB" w:rsidRPr="00DF6432" w:rsidRDefault="00D819BB" w:rsidP="003117BA">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF6432">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A TEBA application must be made </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003117BA">
+              <w:t>using</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6432">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the form available in </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:tooltip="A link to the Online Services page on the Clean Energy Regulator's website" w:history="1">
+              <w:r w:rsidRPr="00DF6432">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...97 lines deleted...]
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Online Services</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00107753" w:rsidRPr="009624DC">
+            <w:bookmarkStart w:id="25" w:name="_Ref231920546"/>
+            <w:r w:rsidRPr="009624DC">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:b w:val="0"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:footnoteReference w:id="16"/>
-[...18 lines deleted...]
-            </w:r>
+              <w:footnoteReference w:id="17"/>
+            </w:r>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
-          <w:p w14:paraId="52D09FBC" w14:textId="2C852B78" w:rsidR="00181EEC" w:rsidRPr="00CF0874" w:rsidRDefault="00CF66B1" w:rsidP="00F36438">
+          <w:p w14:paraId="5812653F" w14:textId="0A1A0B43" w:rsidR="00D819BB" w:rsidRPr="00CF0874" w:rsidRDefault="00D819BB" w:rsidP="003117BA">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF6432">
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r>
+              <w:t>due date for an application for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6432">
+              <w:t xml:space="preserve"> a TEBA determination is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF0874">
+              <w:t xml:space="preserve"> the 31 October immediately following the end of the first financial year of the proposed TEBA</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> determination</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54C31833" w14:textId="462A08BF" w:rsidR="00D819BB" w:rsidRPr="001F5F5A" w:rsidRDefault="00D819BB" w:rsidP="003117BA">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
-                <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240"/>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF6432">
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t>due date for an application for</w:t>
+              <w:t>For example</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF6432">
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">determination </w:t>
+              <w:t xml:space="preserve"> for </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">a TEBA determination to start applying to a facility in </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF6432">
-              <w:rPr>
-[...22 lines deleted...]
-              </w:rPr>
+              <w:t>the 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006502D2">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="007E2E0E">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6432">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="006502D2">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6432">
+              <w:t xml:space="preserve"> financial year,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003117BA">
+              <w:t>responsible</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> emitter for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6432">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004E0FC2" w:rsidRPr="00CF0874">
-[...58 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
             <w:r w:rsidRPr="00DF6432">
-              <w:rPr>
-[...157 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve"> facility must apply by 31 October 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006502D2">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D4BD647" w14:textId="77777777" w:rsidR="00717EBB" w:rsidRDefault="00717EBB" w:rsidP="00717EBB">
+    <w:p w14:paraId="790FB25D" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71682E38" w14:textId="7032C1C5" w:rsidR="00717EBB" w:rsidRDefault="00717EBB" w:rsidP="00717EBB">
-[...7 lines deleted...]
-    <w:p w14:paraId="7B27C58D" w14:textId="77777777" w:rsidR="00803501" w:rsidRPr="0098765E" w:rsidRDefault="000771FA" w:rsidP="0098765E">
+    <w:p w14:paraId="585F378E" w14:textId="031C0CE8" w:rsidR="00D819BB" w:rsidRPr="0098765E" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc203470089"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc237432796"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc138922897"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc138922972"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc138923036"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc138923293"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc143503165"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc147750257"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Part 1</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0098765E">
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="0098765E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B14FDAE" w14:textId="4CA223D4" w:rsidR="00D819BB" w:rsidRPr="00E7741C" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc203470089"/>
-[...7 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc237432797"/>
+      <w:r w:rsidDel="00D55290">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-      </w:r>
+        <w:t>1.1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00D55290">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="_Toc203470091"/>
       <w:bookmarkEnd w:id="28"/>
-      <w:r w:rsidRPr="0098765E">
-[...27 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="00E7741C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>TEBA determination</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
-      <w:r w:rsidRPr="3B566D46">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="008A070E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="32"/>
-[...59 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B149E">
-[...352 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="1F54E2B8" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="003117BA" w:rsidRDefault="00D819BB" w:rsidP="003117BA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003117BA">
+        <w:t xml:space="preserve">A TEBA determination is an excess emissions management option that may be available to facilities where: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168A639F" w14:textId="76201B84" w:rsidR="00D819BB" w:rsidRPr="00D553FA" w:rsidRDefault="00087713" w:rsidP="009939F4">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00087713">
+        <w:t>in the first financial year, its total covered emissions exceed its hypothetical baseline for that financial year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561C75C5" w14:textId="67E839B2" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="009939F4">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Primary_production_">
-        <w:r w:rsidRPr="00E944B8">
+      <w:r w:rsidR="00C542A8" w:rsidRPr="008A6EEF">
+        <w:t>primary production variable</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for the facility in the first financial year is a trade-exposed production variable listed in Schedule 2 of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="009F7490">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>primary production variable</w:t>
+          <w:t>Safeguard Rule</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00080CC0">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720ABB0E" w14:textId="4F70081E" w:rsidR="006F63AF" w:rsidRDefault="00D819BB" w:rsidP="009939F4">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00655FBF">
+        <w:t xml:space="preserve">A TEBA determination sets a facility-specific emissions reduction contribution (ERC) value for each of the </w:t>
+      </w:r>
+      <w:r w:rsidR="007671D6">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655FBF">
+        <w:t xml:space="preserve"> financial years covered by the determination.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The ERC </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13A5D">
+        <w:t xml:space="preserve">is the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>value</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0A90">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD1488">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00AB0A90" w:rsidRPr="00767D28">
+        <w:t>which incorporates the decline rate for a financial year into the calculation of a facility’s baseline emissions number for that financial yea</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0A90">
+        <w:t>r.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDEEA73" w14:textId="135D0162" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="009939F4">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The default decline rate is 4.9% and the minimum decline rate for a TEBA facility is:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED4F620" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="009939F4">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1% for manufacturing facilities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF2F3E1" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="009939F4">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2% for non-manufacturing facilities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1582D8CE" w14:textId="477C77BA" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="009939F4">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>For example, a facility with a TEBA determination for the 202</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3D20">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2E0E">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3D20">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51320">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2E0E">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82D5B">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> financial years could be </w:t>
+      </w:r>
+      <w:r w:rsidR="00E95175">
+        <w:t>eligible for</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> a decline rate of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E31AD5">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="008849E3">
+        <w:t xml:space="preserve">, rather than the </w:t>
+      </w:r>
+      <w:r w:rsidR="000C5443">
+        <w:t>default</w:t>
+      </w:r>
+      <w:r w:rsidR="008849E3">
+        <w:t xml:space="preserve"> 4.9%. This</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> would mean </w:t>
+      </w:r>
+      <w:r w:rsidR="008849E3">
         <w:t xml:space="preserve">the facility </w:t>
       </w:r>
-      <w:r w:rsidR="00FD1488">
-[...23 lines deleted...]
-      <w:r w:rsidR="00EC2FED">
+      <w:r w:rsidR="002A3C80">
+        <w:t xml:space="preserve">would have a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15FF4">
+        <w:t xml:space="preserve">reduction </w:t>
+      </w:r>
+      <w:r w:rsidR="00B513AB">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00397E8F">
+        <w:t xml:space="preserve"> the ERC </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15FF4">
+        <w:t>of 0.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00D177C3">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15FF4">
+        <w:t xml:space="preserve"> each year</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95175">
+        <w:t>, starting</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15FF4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:r w:rsidR="000C2ABC">
+      <w:r w:rsidR="000C5443">
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15FF4">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="000C5443">
+        <w:t>default</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15FF4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00423CAE">
-[...32 lines deleted...]
-      <w:r w:rsidR="004F5627">
+      <w:r w:rsidR="000C5443">
+        <w:t xml:space="preserve">ERC of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C91C17">
+        <w:t>0.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5443">
+        <w:t xml:space="preserve">902 </w:t>
+      </w:r>
+      <w:r w:rsidR="007642AC">
+        <w:t>for the</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5443">
+        <w:t xml:space="preserve"> 2024–25</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95175">
+        <w:t xml:space="preserve"> year before the </w:t>
+      </w:r>
+      <w:r w:rsidR="000B7AC0">
+        <w:t xml:space="preserve">TEBA applied. </w:t>
+      </w:r>
+      <w:r w:rsidR="003138F8">
+        <w:t>Therefore, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3EED">
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidR="007642AC">
+        <w:t xml:space="preserve"> facility </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3EED">
+        <w:t>will have</w:t>
+      </w:r>
+      <w:r w:rsidR="00166C48">
+        <w:t xml:space="preserve"> facility-specific</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3EED">
+        <w:t xml:space="preserve"> ERC</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5443">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00012725">
-[...8 lines deleted...]
-      <w:r w:rsidR="004F5627">
+      <w:r>
+        <w:t>values of 0.</w:t>
+      </w:r>
+      <w:r w:rsidR="008F56E0" w:rsidRPr="008F56E0">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00572CDB">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="008F56E0" w:rsidRPr="008F56E0">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 0.</w:t>
+      </w:r>
+      <w:r w:rsidR="008F56E0" w:rsidRPr="008F56E0">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00572CDB">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="008F56E0" w:rsidRPr="008F56E0">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, and 0.</w:t>
+      </w:r>
+      <w:r w:rsidR="001477EC" w:rsidRPr="001477EC">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="005E6ACD">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001477EC" w:rsidRPr="001477EC">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:r w:rsidR="007671D6">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> covered financial years respectively. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C4170C" w14:textId="0D0A057F" w:rsidR="00D819BB" w:rsidRPr="00722D8E" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc237432798"/>
+      <w:r>
+        <w:t>1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00722D8E">
+        <w:t xml:space="preserve">Impact on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D819BB">
+        <w:t>other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722D8E">
+        <w:t xml:space="preserve"> excess emissions management options</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="18B51AC0" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00E2548C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A TEBA determination cannot be made if another excess emissions management option is already in place for the first financial year of the proposed TEBA determination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D00719" w14:textId="1EA92F71" w:rsidR="00D819BB" w:rsidRPr="00F6037F" w:rsidRDefault="00FD1290" w:rsidP="008A6EEF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82F3A">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82F3A">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00F6037F">
+        <w:t>Multi-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00D819BB">
+        <w:t>year</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00F6037F">
+        <w:t xml:space="preserve"> monitoring period</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AD31A3" w14:textId="54819454" w:rsidR="00D819BB" w:rsidRPr="00E2548C" w:rsidRDefault="00D819BB" w:rsidP="00E2548C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2548C">
+        <w:t xml:space="preserve">A TEBA determination cannot be made if a multi-year monitoring period (MYMP) declaration is already in force </w:t>
+      </w:r>
+      <w:r w:rsidR="00970DF2">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2548C">
+        <w:t xml:space="preserve"> the facility for the first year that the TEBA determination would apply to. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0055EEE5" w14:textId="0A244764" w:rsidR="00D819BB" w:rsidRPr="00E2548C" w:rsidRDefault="00D819BB" w:rsidP="00E2548C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2548C">
+        <w:t>However, once a TEBA determination is made, a facility may be eligible for an MYMP declaration provided it meets all relevant MYMP legislative requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBA6EE6" w14:textId="45AC10EC" w:rsidR="00D819BB" w:rsidRPr="00E2548C" w:rsidRDefault="00D819BB" w:rsidP="00E2548C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2548C">
+        <w:t xml:space="preserve">Additionally, the responsible emitter for a facility with an MYMP declaration </w:t>
+      </w:r>
+      <w:r w:rsidR="00543372">
+        <w:t>in place</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2548C">
+        <w:t xml:space="preserve"> can apply to the CER for the declaration to be revoked so that the first financial year of the proposed TEBA determination is not included in an MYMP declaration for the facility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3D7819" w14:textId="351733D5" w:rsidR="00D819BB" w:rsidRDefault="00B82F3A" w:rsidP="008A6EEF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>1.2.2</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D819BB">
+        <w:t xml:space="preserve">Borrowing adjustment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B3A546" w14:textId="5DC9B367" w:rsidR="00D819BB" w:rsidRPr="00E2548C" w:rsidRDefault="00D819BB" w:rsidP="00E2548C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2548C">
+        <w:t xml:space="preserve">A TEBA determination cannot be made unless the borrowing adjustment (BA) for the facility for the first financial year is zero. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF5D026" w14:textId="24BFA1AA" w:rsidR="009B7C62" w:rsidRDefault="00D819BB" w:rsidP="006475F8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2548C">
+        <w:t>However, if a facility already has a TEBA determination</w:t>
+      </w:r>
+      <w:r w:rsidR="00B133CA">
+        <w:t xml:space="preserve"> in place</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2548C">
+        <w:t>, the responsible emitter can apply for a BA determination.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6029">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00012725">
-[...440 lines deleted...]
-    <w:p w14:paraId="0E0151A6" w14:textId="4ECA2CCE" w:rsidR="0098765E" w:rsidRDefault="00717EBB" w:rsidP="0098765E">
+    </w:p>
+    <w:p w14:paraId="717FF348" w14:textId="3209A621" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="003955ED">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc138918985"/>
       <w:bookmarkStart w:id="38" w:name="_Toc138922899"/>
       <w:bookmarkStart w:id="39" w:name="_Toc138922974"/>
       <w:bookmarkStart w:id="40" w:name="_Toc138923038"/>
       <w:bookmarkStart w:id="41" w:name="_Toc138923295"/>
       <w:bookmarkStart w:id="42" w:name="_Toc143503167"/>
       <w:bookmarkStart w:id="43" w:name="_Toc147750259"/>
       <w:bookmarkStart w:id="44" w:name="_Toc203470092"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc237432799"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Part 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="0098765E">
         <w:rPr>
-          <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Application requirements</w:t>
       </w:r>
-      <w:bookmarkStart w:id="45" w:name="_Toc138918986"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="_Toc147750260"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc138918986"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc138922900"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc138922975"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc138923039"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc138923296"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc143503168"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc147750260"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
-    </w:p>
-    <w:p w14:paraId="0B0F9721" w14:textId="11819A55" w:rsidR="00717EBB" w:rsidRPr="0098765E" w:rsidRDefault="00717EBB" w:rsidP="00E15753">
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="54A4F602" w14:textId="09082233" w:rsidR="00D819BB" w:rsidRPr="0098765E" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc203470093"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc203470093"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc237432800"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="0098765E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Eligibility and application deadlines</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="577E9772" w14:textId="693BBC51" w:rsidR="00D819BB" w:rsidRPr="003D3699" w:rsidRDefault="00D819BB" w:rsidP="00CD67AF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>The responsible emitter for a</w:t>
-[...14 lines deleted...]
-        <w:t>through</w:t>
+        <w:t>The responsible emitter for a facility can apply for a TEBA determination through</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1DC9">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:tooltip="A link to the Online Services page on the Clean Energy Regulator's website" w:history="1">
-        <w:r w:rsidRPr="00E944B8">
+      <w:hyperlink r:id="rId29" w:tooltip="A link to the Online Services page on the Clean Energy Regulator's website" w:history="1">
+        <w:r w:rsidRPr="00B35704">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>O</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E944B8">
+        <w:r w:rsidRPr="00B35704">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>nline Services</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00984C7E">
+      <w:r w:rsidR="008C41B7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-        <w:footnoteReference w:id="17"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
       </w:r>
       <w:r w:rsidRPr="00A04136">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AEED931" w14:textId="3A5EEE45" w:rsidR="00717EBB" w:rsidRPr="00FD23F9" w:rsidRDefault="00717EBB" w:rsidP="003C3F96">
+    <w:p w14:paraId="2E84DFC2" w14:textId="30A6E51F" w:rsidR="00D819BB" w:rsidRPr="00FD23F9" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc138922901"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="57" w:name="_Toc143503169"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc138922901"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc138922976"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc138923040"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc138923297"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc143503169"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2.1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00FD23F9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Eligibility</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
-      <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
-    </w:p>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="62" w:name="_Toc143503170"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="3A88EC2B" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="001A0352" w:rsidRDefault="00D819BB" w:rsidP="00CD67AF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc138922902"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc138922977"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc138923041"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc138923298"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc143503170"/>
       <w:r w:rsidRPr="000564FB">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>A facility is eligible for a TEBA determination if the CER is reasonably satisfie</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>d that</w:t>
       </w:r>
-      <w:r w:rsidR="006C725F" w:rsidRPr="001A0352">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001A0352">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E32A1FF" w14:textId="5EA13CAB" w:rsidR="009B0126" w:rsidRPr="00117AEA" w:rsidRDefault="009B0126" w:rsidP="00B20F46">
+    <w:p w14:paraId="31D90D88" w14:textId="18E248A3" w:rsidR="00D819BB" w:rsidRPr="00117AEA" w:rsidRDefault="00D819BB" w:rsidP="00BA6B1C">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00117AEA">
         <w:t>the information included in th</w:t>
       </w:r>
-      <w:r w:rsidR="001E5523">
+      <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00117AEA">
         <w:t xml:space="preserve"> application is correct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1866DF19" w14:textId="54BA41DE" w:rsidR="009B0126" w:rsidRPr="00117AEA" w:rsidRDefault="009B0126" w:rsidP="00036B2F">
+    <w:p w14:paraId="6EE8E110" w14:textId="5EA44A76" w:rsidR="00D819BB" w:rsidRPr="00117AEA" w:rsidRDefault="00D819BB" w:rsidP="00CD67AF">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00117AEA">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00B92F2F" w:rsidRPr="00474DBC">
+      <w:r w:rsidRPr="00474DBC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>total number of tonnes of carbon dioxide equivalence of greenhouse gases from the operation of the facility</w:t>
+        <w:t xml:space="preserve">total number of tonnes of carbon dioxide equivalence </w:t>
+      </w:r>
+      <w:r w:rsidR="00312AE4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(t CO</w:t>
+      </w:r>
+      <w:r w:rsidR="00312AE4" w:rsidRPr="008A6EEF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00312AE4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-e) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474DBC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of greenhouse gases from the operation of the facility</w:t>
       </w:r>
       <w:r w:rsidRPr="00117AEA">
-        <w:t xml:space="preserve"> during the first financial year is greater than the hypothetical baseline of the facility for that year</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C7BCA">
+        <w:t xml:space="preserve"> during the first financial year </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB364B">
+        <w:t>(the covered emission)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117AEA">
+        <w:t xml:space="preserve"> is greater than the hypothetical baseline of the facility for that year</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="009C7BCA" w:rsidRPr="00DF3B66">
+      <w:r w:rsidRPr="00DF3B66">
         <w:t xml:space="preserve">see </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Covered_emissions" w:history="1">
-        <w:r w:rsidR="009C7BCA" w:rsidRPr="00E944B8">
+      <w:hyperlink w:anchor="_3.4_Covered_emissions" w:history="1">
+        <w:r w:rsidR="008C41B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:bCs/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">Part </w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00474DBC" w:rsidRPr="00E944B8">
+          <w:t>c</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:bCs/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">3.4 </w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00712CF9" w:rsidRPr="00E944B8">
+          <w:t>overed emissions</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00474DBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for more information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A5F17B" w14:textId="5CE72313" w:rsidR="00D819BB" w:rsidRPr="00117AEA" w:rsidRDefault="00D819BB" w:rsidP="00CD67AF">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00117AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>covered emissions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from the operation of the facility </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in the first financial year was not increased for the sole or substantial purpose of achieving the result that</w:t>
+      </w:r>
+      <w:r w:rsidR="0069692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> either</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772DC4BC" w14:textId="2FAF3D68" w:rsidR="00D819BB" w:rsidRPr="00117AEA" w:rsidRDefault="00D819BB" w:rsidP="00CD67AF">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00117AEA">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">CER </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117AEA">
+        <w:t>makes the determination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E16452" w14:textId="2446E4A6" w:rsidR="00D819BB" w:rsidRPr="00117AEA" w:rsidRDefault="00D819BB" w:rsidP="00CD67AF">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00117AEA">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70083">
+        <w:t>ERC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117AEA">
+        <w:t xml:space="preserve"> for the facility for the first financial year and the next </w:t>
+      </w:r>
+      <w:r w:rsidR="007D1632">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117AEA">
+        <w:t xml:space="preserve"> financial years is higher than it would have been </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4250D">
+        <w:t>if not</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4250D" w:rsidRPr="00117AEA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117AEA">
+        <w:t>for that increase</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117AEA">
+        <w:t xml:space="preserve">(see </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_3.4.1_Declaration" w:history="1">
+        <w:r w:rsidR="008C41B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:bCs/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Covered emissions</w:t>
-[...193 lines deleted...]
-        <w:r w:rsidR="00A66AD7" w:rsidRPr="00E944B8">
+          <w:t>d</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00DF3B66">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:bCs/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">Part </w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00DF3B66" w:rsidRPr="00E944B8">
+          <w:t>eclaration</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DF3B66">
+        <w:t xml:space="preserve"> for more information)</w:t>
+      </w:r>
+      <w:r w:rsidR="0015149E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0113E30B" w14:textId="020726E5" w:rsidR="006C1388" w:rsidRDefault="006C1388" w:rsidP="006C1388">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the borrowing adjustment for the facility for the first financial year is zero</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F9C409" w14:textId="755EFFF0" w:rsidR="006C1388" w:rsidRPr="00117AEA" w:rsidRDefault="006C1388" w:rsidP="006C1388">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00117AEA">
+        <w:t>a multi-year monitoring period does not exist in relation to the facility for the first financial year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED279BA" w14:textId="6C2F7EB0" w:rsidR="00D819BB" w:rsidRPr="00CD67AF" w:rsidRDefault="00D819BB" w:rsidP="00CD67AF">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67AF">
+        <w:t xml:space="preserve">the primary production variable for the facility in the first financial year is a trade-exposed production variable (see </w:t>
+      </w:r>
+      <w:r w:rsidDel="00D60A4E">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidDel="00D60A4E">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00F5133A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60A4E" w:rsidRPr="008A6EEF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rimary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6EEF" w:rsidDel="00D60A4E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> production variable</w:t>
+      </w:r>
+      <w:r w:rsidDel="00D60A4E">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD67AF">
+        <w:t xml:space="preserve"> for more information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B94A98A" w14:textId="52E4EA23" w:rsidR="00D819BB" w:rsidRPr="00CD67AF" w:rsidRDefault="00D819BB" w:rsidP="00CD67AF">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67AF">
+        <w:t xml:space="preserve">the assessed cost impact for the facility for the first financial year is greater than 0.03 (see </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_3.87_Assessed_cost" w:history="1">
+        <w:r w:rsidR="00F5133A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:t>3.4.1 Declaration</w:t>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>a</w:t>
+        </w:r>
+        <w:r w:rsidR="00AC6887" w:rsidRPr="008A6EEF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>ssessed cost impact</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DF3B66" w:rsidRPr="00E944B8">
-[...175 lines deleted...]
-    <w:p w14:paraId="2EE63CDE" w14:textId="46101E24" w:rsidR="00717EBB" w:rsidRPr="00FD23F9" w:rsidRDefault="00717EBB" w:rsidP="003C3F96">
+      <w:r w:rsidRPr="00CD67AF">
+        <w:t xml:space="preserve"> for more information). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7138EC38" w14:textId="0D758F8D" w:rsidR="00D819BB" w:rsidRPr="00FD23F9" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2.1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00FD23F9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Application deadlines</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="59"/>
+        <w:t xml:space="preserve">Application </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
-    </w:p>
-    <w:p w14:paraId="6645AF6D" w14:textId="4A6A83C6" w:rsidR="008A2F9B" w:rsidRDefault="003E2EEA" w:rsidP="00997583">
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r w:rsidRPr="00FD23F9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>deadline</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCB1F6C" w14:textId="1F4709AD" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00CD67AF">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
-        <w:rPr>
-[...32 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The deadline to </w:t>
+      </w:r>
+      <w:r w:rsidR="00511DA4">
+        <w:t>apply</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> is the first </w:t>
       </w:r>
-      <w:r w:rsidR="005B03DF" w:rsidRPr="3D844E73">
+      <w:r w:rsidRPr="3D844E73">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...18 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">31 October </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E396B">
         <w:t xml:space="preserve">immediately following the </w:t>
       </w:r>
-      <w:r w:rsidR="005B03DF">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">end of the </w:t>
       </w:r>
-      <w:r w:rsidR="005B03DF" w:rsidRPr="000E396B">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000E396B">
         <w:t xml:space="preserve">first </w:t>
       </w:r>
-      <w:r w:rsidR="005B03DF" w:rsidRPr="008A2F9B">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008A2F9B">
+        <w:t>financial year of the proposed TEBA</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> determination</w:t>
       </w:r>
-      <w:r w:rsidR="005B03DF" w:rsidRPr="008A2F9B">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008A2F9B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="008A2F9B">
-[...17 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>For example, for the 202</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7A23">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2E0E">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7A23">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> financial year, the responsible emitter for a facility must apply by 31 October 202</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7A23">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2F9B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B9CD64" w14:textId="227AC4E1" w:rsidR="00037E0E" w:rsidRDefault="00637475" w:rsidP="00717EBB">
+    <w:p w14:paraId="1E814E79" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00CD67AF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00717EBB" w:rsidRPr="00DF1EFD">
+      <w:r w:rsidRPr="00DF1EFD">
         <w:t xml:space="preserve">f a submission deadline falls on a Saturday, Sunday or Public Holiday then the application can be submitted on the next business day, in accordance with subsection 36(2) of the </w:t>
       </w:r>
-      <w:r w:rsidR="00717EBB" w:rsidRPr="00DB22E8">
+      <w:r w:rsidRPr="00DB22E8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Acts Interpretation Act 1901</w:t>
       </w:r>
-      <w:r w:rsidR="00717EBB" w:rsidRPr="00DF1EFD">
+      <w:r w:rsidRPr="00DF1EFD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2248F37F" w14:textId="2140ABFB" w:rsidR="00A76F85" w:rsidRPr="00E77024" w:rsidRDefault="00A76F85" w:rsidP="00A76F85">
+    <w:p w14:paraId="61AC426F" w14:textId="034AF44B" w:rsidR="00D819BB" w:rsidRPr="00E77024" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77024">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Late applications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D567C5" w14:textId="497F77AA" w:rsidR="00A76F85" w:rsidRPr="006876B4" w:rsidRDefault="00A76F85" w:rsidP="00997583">
-[...1 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p w14:paraId="287D8B4B" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="006876B4" w:rsidRDefault="00D819BB" w:rsidP="00CD67AF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77024">
-        <w:t>The CER expects all responsible emitters to meet the application deadline</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">If you believe that you may </w:t>
+        <w:t xml:space="preserve">The CER expects all responsible emitters to meet the application deadline. If you believe that you may </w:t>
       </w:r>
       <w:r w:rsidRPr="006876B4">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>be unable to meet this deadline, contact the CER as soon as possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FFAD6D9" w14:textId="0F249C2A" w:rsidR="00A76F85" w:rsidRPr="006876B4" w:rsidRDefault="00A76F85" w:rsidP="00E77024">
-      <w:pPr>
+    <w:p w14:paraId="73559675" w14:textId="77676F64" w:rsidR="00D819BB" w:rsidRPr="006876B4" w:rsidRDefault="00D819BB" w:rsidP="00CD67AF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77024">
-        <w:t xml:space="preserve">The Safeguard </w:t>
-[...2 lines deleted...]
-        <w:t>Rule</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00D30FD9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Safeguard Rule</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D227DC">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
       </w:r>
       <w:r w:rsidRPr="00E77024">
         <w:t xml:space="preserve"> gives the CER </w:t>
       </w:r>
       <w:r w:rsidRPr="57B0CE68">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>discretion to accept a</w:t>
       </w:r>
-      <w:r w:rsidR="003B68D5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> TEBA </w:t>
       </w:r>
       <w:r w:rsidRPr="57B0CE68">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>application submitted after the deadline.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2510F3FD" w14:textId="0D8AD4BC" w:rsidR="00A76F85" w:rsidRDefault="00A76F85" w:rsidP="00E77024">
-      <w:pPr>
+    <w:p w14:paraId="3579FB05" w14:textId="3CDEE457" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00CD67AF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77024">
-        <w:lastRenderedPageBreak/>
         <w:t>The CER will consider granting an extension</w:t>
       </w:r>
-      <w:r w:rsidR="008061D9">
-[...6 lines deleted...]
-        <w:t>limited circumstances</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> in very limited circumstances</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7898">
         <w:t>, if the</w:t>
       </w:r>
       <w:r w:rsidRPr="00E77024">
         <w:t xml:space="preserve"> applicant can demonstrate that they have taken </w:t>
       </w:r>
-      <w:r w:rsidR="008061D9">
+      <w:r>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidRPr="00E77024">
         <w:t>reasonable steps to progress their application and have engaged an auditor</w:t>
       </w:r>
-      <w:r w:rsidR="007E24C0">
+      <w:r>
         <w:t xml:space="preserve"> for the purposes of section 40 of the Safeguard Rule</w:t>
       </w:r>
-      <w:r w:rsidR="00C10EF3" w:rsidRPr="00E77024">
+      <w:r w:rsidRPr="00E77024">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008061D9">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E03CD5A" w14:textId="1DF51FB4" w:rsidR="00B402E3" w:rsidRPr="00DF1EFD" w:rsidRDefault="00C10EF3" w:rsidP="00717EBB">
+    <w:p w14:paraId="239FB3AD" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00DF1EFD" w:rsidRDefault="00D819BB" w:rsidP="00CD67AF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
       <w:r w:rsidRPr="00E77024">
         <w:t xml:space="preserve">An extension request </w:t>
       </w:r>
-      <w:r w:rsidR="000E4028">
+      <w:r>
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidRPr="00E77024">
         <w:t xml:space="preserve"> be submitted by the 31 October application deadline. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AE642E" w14:textId="17C3637E" w:rsidR="00717EBB" w:rsidRPr="0098765E" w:rsidRDefault="00717EBB" w:rsidP="0098765E">
+    <w:p w14:paraId="40BCCAEA" w14:textId="46EA1AC1" w:rsidR="00D819BB" w:rsidRPr="0098765E" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="32"/>
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="69" w:name="_Toc203470094"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc138922904"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc138922979"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc138923043"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc138923300"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc143503172"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc147750261"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc203470094"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc237432801"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>2.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="0098765E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Preparing and submitting the application</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
-      <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
-    </w:p>
-[...40 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
+    </w:p>
+    <w:p w14:paraId="25C14F65" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="006E4DB5" w:rsidRDefault="00D819BB" w:rsidP="00CD67AF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>An application for a TEBA determination is submitted online by the responsible emitter for a facility.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560B12">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040FAE1C" w14:textId="12819FE5" w:rsidR="00D819BB" w:rsidRPr="00FD23F9" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="_Toc138922905"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc138922980"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc138923044"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc138923301"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc143503173"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2.2.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FD23F9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Accessing the application form</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="68972888" w14:textId="34089002" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00CD67AF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The application form is accessed through </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:tooltip="A link to the Online Services page on the Clean Energy Regulator's website" w:history="1">
-        <w:r w:rsidRPr="00366EF8">
+      <w:hyperlink r:id="rId31" w:tooltip="A link to the Online Services page on the Clean Energy Regulator's website" w:history="1">
+        <w:r w:rsidRPr="00F84B66">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>O</w:t>
         </w:r>
-        <w:r w:rsidRPr="00366EF8">
+        <w:r w:rsidRPr="00F84B66">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>nline Services</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="0093217B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
       <w:r w:rsidRPr="00812766">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:footnoteReference w:id="18"/>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        </w:numPr>
+    </w:p>
+    <w:p w14:paraId="09FAEABC" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00760670" w:rsidRDefault="00D819BB" w:rsidP="00CD67AF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="008E43E1">
         <w:t>An</w:t>
       </w:r>
       <w:r w:rsidRPr="00565CAC">
         <w:t xml:space="preserve"> Online Services user</w:t>
       </w:r>
-      <w:r w:rsidR="00BC434F">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BC434F" w:rsidRPr="00565CAC">
+      <w:r w:rsidRPr="00565CAC">
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidR="00BC434F">
+      <w:r>
         <w:t xml:space="preserve"> the ‘manage facilities’ permission who is also </w:t>
       </w:r>
       <w:r w:rsidRPr="00565CAC">
         <w:t>linked to the responsible emitter</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00565CAC">
         <w:t>can prepare and edit a draft application</w:t>
       </w:r>
-      <w:r w:rsidR="00C80058">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00565CAC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>The ‘manage facilities’ permission is found in the ‘NGER’ permissions tab within the ‘manage user’ function in Online Services. F</w:t>
-[...8 lines deleted...]
-        <w:t>in</w:t>
+        <w:t>The ‘manage facilities’ permission is found in the ‘NGER’ permissions tab within the ‘manage user’ function in Online Services. Find information on how to update user permissions in</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4ABF">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:tooltip="A link to the NGER Online Services user guide on the Clean Energy Regulator's website" w:history="1">
-        <w:r w:rsidRPr="00366EF8">
+      <w:hyperlink r:id="rId32" w:tooltip="A link to the NGER Online Services user guide on the Clean Energy Regulator's website" w:history="1">
+        <w:r w:rsidRPr="000C767D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">NGER </w:t>
         </w:r>
-        <w:r w:rsidR="00137AE9" w:rsidRPr="00366EF8">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Online Services</w:t>
         </w:r>
-        <w:r w:rsidRPr="00366EF8">
+        <w:r w:rsidRPr="000C767D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> User Guide</w:t>
         </w:r>
       </w:hyperlink>
+      <w:bookmarkStart w:id="78" w:name="_Ref231921394"/>
       <w:r w:rsidRPr="00F619D0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="19"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F619D0">
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+      <w:bookmarkEnd w:id="78"/>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A596C62" w14:textId="77777777" w:rsidR="00DD1B20" w:rsidRPr="008E1601" w:rsidRDefault="00DD1B20" w:rsidP="00DD1B20">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="7A0BF567" w14:textId="55D7CAB3" w:rsidR="00D819BB" w:rsidRPr="008E1601" w:rsidRDefault="00D819BB" w:rsidP="00CD67AF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF6E3B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3699">
         <w:t>application form can</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3699">
         <w:t xml:space="preserve"> save</w:t>
       </w:r>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3699">
         <w:t xml:space="preserve"> at any point and </w:t>
       </w:r>
       <w:r>
         <w:t>continued</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3699">
         <w:t xml:space="preserve"> later</w:t>
       </w:r>
-      <w:r>
-        <w:t>,</w:t>
+      <w:r w:rsidR="00C5708E">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3699">
-        <w:t xml:space="preserve"> and a copy of the application form can be saved as a </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5708E">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3699">
+        <w:t xml:space="preserve"> copy of the application form can be saved as a </w:t>
       </w:r>
       <w:r>
         <w:t>PDF</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3699">
         <w:t xml:space="preserve"> and printed at any stage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD9530F" w14:textId="2C5C6AE5" w:rsidR="00717EBB" w:rsidRPr="00FD23F9" w:rsidRDefault="00717EBB" w:rsidP="003C3F96">
+    <w:p w14:paraId="37D258B8" w14:textId="429E7CA5" w:rsidR="00D819BB" w:rsidRPr="00FD23F9" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2.2.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00FD23F9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Application requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4830870E" w14:textId="63FD7EDB" w:rsidR="000E586E" w:rsidRDefault="000E586E" w:rsidP="005C5190">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p w14:paraId="1BA25EB1" w14:textId="02AA4EF9" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00CD67AF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F50968">
         <w:t xml:space="preserve">A summary of the application requirements </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0078284E" w:rsidDel="002D6549">
+        <w:t>is</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> listed in </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50968">
-        <w:t>the following table</w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">the following </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3617">
+        <w:t>callout box</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Part_3_Detailed" w:history="1">
+        <w:r w:rsidR="001F11C5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>D</w:t>
+        </w:r>
+        <w:r w:rsidR="00D649F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>etailed application requirements</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D649F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Detailed_application_requirements" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
       <w:r w:rsidRPr="003D3699">
         <w:t>provid</w:t>
       </w:r>
       <w:r>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3699">
         <w:t xml:space="preserve"> further details on each application requirement.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="139"/>
         <w:tblW w:w="10176" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10176"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00856D5A" w:rsidRPr="00157AED" w14:paraId="7C5A3875" w14:textId="77777777" w:rsidTr="008D575D">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D819BB" w:rsidRPr="00157AED" w14:paraId="0A3F809D" w14:textId="77777777" w:rsidTr="00861599">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10176" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="70AD47"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="198389A8" w14:textId="65EF8D14" w:rsidR="00856D5A" w:rsidRPr="005D0E97" w:rsidRDefault="00856D5A" w:rsidP="009E43D8">
+          <w:p w14:paraId="3F176998" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="005D0E97" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
             <w:pPr>
-              <w:pStyle w:val="Heading3"/>
-[...11 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Heading4"/>
             </w:pPr>
             <w:r w:rsidRPr="005D0E97">
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t xml:space="preserve">Summary of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00861599">
+              <w:t>application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D0E97">
+              <w:t xml:space="preserve"> form information and data requirements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="003AB607" w14:textId="321C13EA" w:rsidR="00D819BB" w:rsidRPr="00861599" w:rsidRDefault="00D819BB" w:rsidP="000D254F">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00861599">
+              <w:t>The</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00861599" w:rsidDel="005143F4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005143F4">
+              <w:t>responsible emitter</w:t>
+            </w:r>
+            <w:r w:rsidR="005143F4" w:rsidRPr="00861599">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00861599">
+              <w:t xml:space="preserve">is required to provide the following information in the online application form: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59BDD1FE" w14:textId="3083457B" w:rsidR="00D819BB" w:rsidRPr="00950965" w:rsidRDefault="00D819BB" w:rsidP="000D254F">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Summary of application form information and data requirements</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950965" w:rsidDel="00F9776C">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="009E5F30">
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950965">
+              <w:t xml:space="preserve">irst financial year in which the TEBA determination would apply to the facility </w:t>
+            </w:r>
+            <w:r w:rsidR="00D10B47">
+              <w:t xml:space="preserve">(see </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_3.3_First_financial" w:history="1">
+              <w:r w:rsidR="0093217B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>f</w:t>
+              </w:r>
+              <w:r w:rsidR="00D10B47" w:rsidRPr="00D10B47">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>irst financial year</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00D10B47">
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31B622ED" w14:textId="044748F6" w:rsidR="00AA3CE8" w:rsidRPr="00366EF8" w:rsidRDefault="00AA3CE8" w:rsidP="00E77024">
+          <w:p w14:paraId="3BC91B97" w14:textId="11BDEE91" w:rsidR="009A7CCD" w:rsidRPr="00950965" w:rsidRDefault="00913C8C" w:rsidP="009A7CCD">
             <w:pPr>
-              <w:pStyle w:val="subsection"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pStyle w:val="CERbullets"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00366EF8">
-[...82 lines deleted...]
-              <w:r w:rsidRPr="00366EF8">
+            <w:r>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="009A7CCD" w:rsidRPr="00950965">
+              <w:t xml:space="preserve">he </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="009A7CCD" w:rsidRPr="00950965">
+              <w:t>amount</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="009A7CCD" w:rsidRPr="00950965">
+              <w:t xml:space="preserve"> of covered emissions for the facility in the first financial year (see </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_Covered_emissions" w:history="1">
+              <w:r w:rsidR="0093217B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>see Part 3.1 Responsible emitter</w:t>
+                <w:t>c</w:t>
               </w:r>
-            </w:hyperlink>
-[...268 lines deleted...]
-              <w:r w:rsidRPr="00366EF8">
+              <w:r w:rsidR="009A7CCD" w:rsidRPr="00950965">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>Part</w:t>
+                <w:t>overed emissions</w:t>
               </w:r>
-              <w:r w:rsidR="003F6A16" w:rsidRPr="00366EF8">
+            </w:hyperlink>
+            <w:r w:rsidR="009A7CCD" w:rsidRPr="00950965">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C7E2C1A" w14:textId="4EC69AEC" w:rsidR="007527B1" w:rsidRPr="008A6EEF" w:rsidRDefault="00913C8C" w:rsidP="009A7CCD">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="009A7CCD">
+              <w:t xml:space="preserve"> d</w:t>
+            </w:r>
+            <w:r w:rsidR="009A7CCD" w:rsidRPr="00950965">
+              <w:t>eclaration</w:t>
+            </w:r>
+            <w:r w:rsidR="009A7CCD">
+              <w:t xml:space="preserve"> regarding</w:t>
+            </w:r>
+            <w:r w:rsidR="009A7CCD" w:rsidRPr="00950965">
+              <w:t xml:space="preserve"> the facility’s covered emissions in the first financial year </w:t>
+            </w:r>
+            <w:r w:rsidR="009A7CCD">
+              <w:t xml:space="preserve">made by the CFO (however described) </w:t>
+            </w:r>
+            <w:r w:rsidR="009A7CCD" w:rsidRPr="00950965">
+              <w:t xml:space="preserve">(see </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_Total_number_of" w:history="1">
+              <w:r w:rsidR="0093217B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> 3.5 Primary production variable</w:t>
+                <w:t>d</w:t>
               </w:r>
-            </w:hyperlink>
-[...179 lines deleted...]
-              <w:r w:rsidR="00DA47B7" w:rsidRPr="00366EF8">
+              <w:r w:rsidR="009A7CCD" w:rsidRPr="00950965">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part </w:t>
+                <w:t>eclaration</w:t>
               </w:r>
-              <w:r w:rsidR="00EA536B" w:rsidRPr="00366EF8">
+            </w:hyperlink>
+            <w:r w:rsidR="009A7CCD">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="622DF575" w14:textId="196961DA" w:rsidR="00D819BB" w:rsidRPr="00950965" w:rsidRDefault="00913C8C" w:rsidP="009A7CCD">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
+              <w:t xml:space="preserve">he primary production variable for the facility in the first financial year (see </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_Primary_production_variable" w:history="1">
+              <w:r w:rsidR="0093217B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>3.6 Revenue/Earnings before interest and tax (EBIT) information</w:t>
+                <w:t>p</w:t>
               </w:r>
-            </w:hyperlink>
-[...49 lines deleted...]
-              <w:r w:rsidR="00DA47B7" w:rsidRPr="00366EF8">
+              <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part </w:t>
+                <w:t>rimary production variable</w:t>
               </w:r>
-              <w:r w:rsidR="00EA536B" w:rsidRPr="00366EF8">
+            </w:hyperlink>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="182E70D5" w14:textId="4BEBEA05" w:rsidR="00D819BB" w:rsidRPr="00950965" w:rsidRDefault="00913C8C" w:rsidP="000D254F">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
+              <w:t>he facility’s revenue, for a non-manufacturing facility, or</w:t>
+            </w:r>
+            <w:r w:rsidR="0093217B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
+              <w:t xml:space="preserve">EBIT, for a manufacturing facility, in the first financial year (see </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_3.6_Revenue/Earnings_before" w:history="1">
+              <w:r w:rsidR="0093217B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3.6.1 EBIT </w:t>
+                <w:t>r</w:t>
               </w:r>
-              <w:r w:rsidR="00DA47B7" w:rsidRPr="00366EF8">
+              <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>for more information</w:t>
+                <w:t>evenue/</w:t>
               </w:r>
-            </w:hyperlink>
-[...72 lines deleted...]
-              <w:r w:rsidR="00EA536B" w:rsidRPr="00366EF8">
+              <w:r w:rsidR="0093217B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part 3.6.1 EBIT </w:t>
+                <w:t>e</w:t>
               </w:r>
-              <w:r w:rsidR="00DA47B7" w:rsidRPr="00366EF8">
+              <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>for more information</w:t>
+                <w:t>arnings before interest and tax information</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00DA47B7" w:rsidRPr="00366EF8">
-[...6 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00366EF8">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="0EE474D7" w14:textId="4463CDC0" w:rsidR="00AA3CE8" w:rsidRPr="00366EF8" w:rsidRDefault="00AA3CE8" w:rsidP="009324A3">
+          <w:p w14:paraId="08433FF7" w14:textId="39957F61" w:rsidR="00D819BB" w:rsidRPr="00950965" w:rsidRDefault="00913C8C" w:rsidP="00BE0F6F">
             <w:pPr>
-              <w:pStyle w:val="subsection"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pStyle w:val="CERbullets"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00366EF8">
-[...21 lines deleted...]
-              <w:r w:rsidR="00DA47B7" w:rsidRPr="00366EF8">
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
+              <w:t xml:space="preserve">ny assumptions made when working out the value for the revenue or EBIT (as appropriate) for the first financial year (see </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_EBIT" w:history="1">
+              <w:r w:rsidR="0093217B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part </w:t>
+                <w:t>E</w:t>
               </w:r>
-              <w:r w:rsidR="00EA536B" w:rsidRPr="00366EF8">
+              <w:r w:rsidR="003850AF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>3.7 Assessed cost impact</w:t>
+                <w:t>BIT</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00DA47B7" w:rsidRPr="00366EF8">
-[...79 lines deleted...]
-              <w:r w:rsidR="00DA47B7" w:rsidRPr="00366EF8">
+            <w:r w:rsidR="00FD63B3">
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_Revenue" w:history="1">
+              <w:r w:rsidR="0093217B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>r</w:t>
+              </w:r>
+              <w:r w:rsidR="00FD63B3" w:rsidRPr="00FD63B3">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>evenue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00227E5A">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="007807EF">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
+              <w:t xml:space="preserve">For EBIT, each depreciation factor used to calculate the EBIT, and if an accelerated depreciation factor is used, an explanation for why this factor is used (see </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_EBIT" w:history="1">
+              <w:r w:rsidR="002F7717">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part </w:t>
+                <w:t>EBIT</w:t>
               </w:r>
-              <w:r w:rsidR="002B7C0A" w:rsidRPr="00366EF8">
+            </w:hyperlink>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4724E67F" w14:textId="5A5FC45E" w:rsidR="00DA4AA4" w:rsidRPr="00950965" w:rsidRDefault="00913C8C" w:rsidP="00DA4AA4">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA4AA4">
+              <w:t>he h</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA4AA4" w:rsidRPr="00950965">
+              <w:t xml:space="preserve">ypothetical baseline number for the facility for the first financial year (see </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_3.7_Hypothetical_baseline" w:history="1">
+              <w:r w:rsidR="007613CF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>3.4 Covered emissions</w:t>
+                <w:t>h</w:t>
               </w:r>
-            </w:hyperlink>
-[...48 lines deleted...]
-              <w:r w:rsidRPr="00366EF8">
+              <w:r w:rsidR="00DA4AA4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part </w:t>
+                <w:t>ypothetical baseline</w:t>
               </w:r>
-              <w:r w:rsidR="00DE1DA1" w:rsidRPr="00366EF8">
+            </w:hyperlink>
+            <w:r w:rsidR="00DA4AA4" w:rsidRPr="00950965">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16F998A3" w14:textId="755CFA46" w:rsidR="00D819BB" w:rsidRPr="00950965" w:rsidRDefault="00D57911" w:rsidP="00BE0F6F">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="0013783D">
+              <w:t>he a</w:t>
+            </w:r>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
+              <w:t xml:space="preserve">ssessed cost impact for the facility for the first financial year, and information about assumptions made when working out this value (see </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_3.87_Assessed_cost" w:history="1">
+              <w:r w:rsidR="007613CF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>3.4.1 Declaration</w:t>
+                <w:t>a</w:t>
               </w:r>
-            </w:hyperlink>
-[...105 lines deleted...]
-              <w:r w:rsidRPr="00366EF8">
+              <w:r w:rsidR="00ED1B55">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part </w:t>
+                <w:t>ssessed cost impact</w:t>
               </w:r>
-              <w:r w:rsidR="00294058" w:rsidRPr="00366EF8">
+            </w:hyperlink>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D22CF30" w14:textId="62E95F46" w:rsidR="00D819BB" w:rsidRPr="00950965" w:rsidRDefault="00D57911" w:rsidP="00BE0F6F">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
+              <w:t xml:space="preserve">he ERC value and baseline emissions number for the facility for the first financial year if the TEBA determination were made (see </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_3.109_Emissions_reduction" w:history="1">
+              <w:r w:rsidR="007613CF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>3.10 Hypothetical baseline</w:t>
+                <w:t>emissions reduction contribution</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00294058" w:rsidRPr="00366EF8">
-[...47 lines deleted...]
-              <w:r w:rsidRPr="00366EF8">
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_3.11_Baseline_emissions" w:history="1">
+              <w:r w:rsidR="007613CF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part </w:t>
+                <w:t>b</w:t>
               </w:r>
-              <w:r w:rsidR="007E4E12" w:rsidRPr="00366EF8">
+              <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>3.9 Emissions reduction contribution (ERC)</w:t>
+                <w:t>aseline emissions number</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="007E4E12" w:rsidRPr="00366EF8">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B73264D" w14:textId="751C2683" w:rsidR="00D819BB" w:rsidRPr="00950965" w:rsidRDefault="00D57911" w:rsidP="00BE0F6F">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
+              <w:t xml:space="preserve">n estimate of the ERC value for the facility for the second and third financial years in which the TEBA determination would apply to the facility (see </w:t>
+            </w:r>
+            <w:r w:rsidR="00D819BB" w:rsidDel="009C6307">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00D819BB" w:rsidDel="009C6307">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007613CF">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and </w:t>
-[...17 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t>emissions</w:t>
+            </w:r>
+            <w:r w:rsidR="00D819BB" w:rsidDel="00D92A6B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">for more information) </w:t>
+              <w:t xml:space="preserve"> reduction contribution</w:t>
+            </w:r>
+            <w:r w:rsidR="00D819BB" w:rsidDel="009C6307">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FDE264F" w14:textId="0D833BF0" w:rsidR="006B7A28" w:rsidRPr="00366EF8" w:rsidRDefault="006B7A28" w:rsidP="00E34966">
+          <w:p w14:paraId="7B9124D9" w14:textId="1DA93830" w:rsidR="00D819BB" w:rsidRPr="0097379A" w:rsidRDefault="00D57911" w:rsidP="00BE0F6F">
             <w:pPr>
-              <w:pStyle w:val="subsection"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pStyle w:val="CERbullets"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00366EF8">
-[...10 lines deleted...]
-              <w:r w:rsidR="007E4E12" w:rsidRPr="00366EF8">
+            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
+              <w:t>ign-off of the application and declaration by the CFO (</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="79" w:name="_Hlk172120043"/>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
+              <w:t>or person whose duties are equivalent to a CFO</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="79"/>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
+              <w:t xml:space="preserve">) of the responsible emitter of the facility (see </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_2.2.3_Submitting_the" w:history="1">
+              <w:r w:rsidR="007613CF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>Part 3.9 Emissions reduction contribution (ERC)</w:t>
+                <w:t>s</w:t>
               </w:r>
-            </w:hyperlink>
-[...208 lines deleted...]
-              <w:r w:rsidR="00DA47B7" w:rsidRPr="00366EF8">
+              <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-                  <w:b w:val="0"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part </w:t>
-[...9 lines deleted...]
-                <w:t>2.2.3 Submitting the application</w:t>
+                <w:t>ubmitting the application</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00DA47B7" w:rsidRPr="00366EF8">
-[...17 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="00950965">
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08A93642" w14:textId="77777777" w:rsidR="00856D5A" w:rsidRPr="0097379A" w:rsidRDefault="00856D5A" w:rsidP="000E586E">
+    <w:p w14:paraId="4135AA2D" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="0097379A" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EB30F33" w14:textId="17F54FEE" w:rsidR="00717EBB" w:rsidRPr="00FD23F9" w:rsidRDefault="00717EBB" w:rsidP="000B46B1">
+    <w:p w14:paraId="42CE6174" w14:textId="6E797A32" w:rsidR="00D819BB" w:rsidRPr="00FD23F9" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Submitting__the"/>
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkStart w:id="80" w:name="_Submitting__the"/>
+      <w:bookmarkStart w:id="81" w:name="_2.2.3_Submitting_the"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc138922906"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc138922981"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc138923045"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc138923302"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc143503174"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
-    </w:p>
-[...292 lines deleted...]
-        <w:t>Detailed application requirements</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2.2.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FD23F9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Submitting the application</w:t>
       </w:r>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
+    </w:p>
+    <w:p w14:paraId="027D8892" w14:textId="316CB060" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00B22714">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E54FB">
+        <w:t xml:space="preserve">Once all sections of the application are complete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3699">
+        <w:t xml:space="preserve">and the required audit report and supporting information </w:t>
+      </w:r>
+      <w:r>
+        <w:t>has been attached,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3699">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the CFO (however described)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E54FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of the responsible emitter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E54FB">
+        <w:t xml:space="preserve">is required to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>acknowledge and sign the declaration</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90C8E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24ECEBF5" w14:textId="31B71CFB" w:rsidR="00D819BB" w:rsidRPr="002B6F67" w:rsidRDefault="00D819BB" w:rsidP="00B22714">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t xml:space="preserve">There are </w:t>
+      </w:r>
+      <w:r w:rsidR="00D014F0">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t xml:space="preserve"> options to sign and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t>submit an application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t xml:space="preserve"> form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3024E236" w14:textId="7DC67B55" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00FF1B6C">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>An Online Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">user with both the CFO relationship to the responsible emitter, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the ‘manage facilities’ user permission,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t xml:space="preserve"> can log in to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:tooltip="A link to the Online Services page on the Clean Energy Regulator's website">
+        <w:r w:rsidRPr="002B6F67">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>O</w:t>
+        </w:r>
+        <w:r w:rsidRPr="002B6F67">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>nline Services</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="0057114C">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="23"/>
+      </w:r>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t xml:space="preserve">, open </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t xml:space="preserve"> draft version of the application, review the declaration and submit the application directly</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> online</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1206F1AF" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="002B6F67" w:rsidRDefault="00D819BB" w:rsidP="00BE0F6F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7285AA" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00FF1B6C">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t xml:space="preserve">An Online Services </w:t>
+      </w:r>
+      <w:r>
+        <w:t>user with ‘manage facilities’ user access permission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t xml:space="preserve"> for the responsible emitter can open the draft form and print a PDF copy of the application. The person</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with the CFO relationship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to the responsible emitter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t xml:space="preserve"> can then sign the form (electronic signature is </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t>acceptable)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t xml:space="preserve">he signed PDF </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">can then be uploaded </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t>to the online application form</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> by the user with ‘manage facilities’ access permission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6F67" w:rsidDel="00511F8D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04571B50" w14:textId="6837DF40" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00A047C8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7371">
+        <w:t>If you are having difficulty accessing, completing or submitting the online form</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7371">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162DE4">
+        <w:t xml:space="preserve">contact the CER via </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34">
+        <w:r w:rsidRPr="5F77A8D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>cer-safeguardbaselines@cer.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00162DE4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CC1DE9" w14:textId="148BF88A" w:rsidR="00D819BB" w:rsidRPr="009F4403" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="_Part_3_Detailed"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc138922907"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc138922982"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc138923046"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc138923303"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc143503175"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc147750262"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc203470095"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc237432802"/>
       <w:bookmarkEnd w:id="87"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Part 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="29264F97">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Detailed application requirements</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="88"/>
-    </w:p>
-[...19 lines deleted...]
-      <w:bookmarkStart w:id="96" w:name="_Toc203470096"/>
       <w:bookmarkEnd w:id="89"/>
-      <w:r w:rsidRPr="00D6098E">
-[...9 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
+    </w:p>
+    <w:p w14:paraId="46A424DF" w14:textId="133A7FB9" w:rsidR="00D819BB" w:rsidRPr="00D6098E" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="96" w:name="_Responsible__emitter"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc138922909"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc138922984"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc138923048"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc138923305"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc143503177"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc147750264"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc203470096"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc237432803"/>
       <w:bookmarkEnd w:id="96"/>
-    </w:p>
-[...23 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:footnoteReference w:id="21"/>
-[...46 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:footnoteReference w:id="22"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6098E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...71 lines deleted...]
-        <w:t>Facility name</w:t>
+        <w:t>Responsible emitter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="97"/>
-      <w:r w:rsidRPr="00D6098E">
-[...9 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="104"/>
+    </w:p>
+    <w:p w14:paraId="222765D1" w14:textId="00F0D5F1" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00BE0F6F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The application must be submitted by the current responsible emitter for the facility</w:t>
+      </w:r>
+      <w:r w:rsidDel="00251E7F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The responsible emitter for a facility is the person (individual, body corporate, trust, corporation sole, body politic or local governing body) with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:tooltip="A link to the Assess your obligations page of the Clean Energy Regulator's website" w:history="1">
+        <w:r w:rsidRPr="00355D67">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>operational control</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:bookmarkStart w:id="105" w:name="_Ref234314957"/>
+      <w:r w:rsidRPr="00812766">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:footnoteReference w:id="24"/>
+      </w:r>
+      <w:bookmarkEnd w:id="105"/>
+      <w:r>
+        <w:t xml:space="preserve"> of the facility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C79BE7E" w14:textId="517C0B9C" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00BE0F6F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The application form will be pre-filled with responsible emitter details based on the organisation identified in the user and organisation profile icon in the top </w:t>
+      </w:r>
+      <w:r w:rsidDel="00F50905">
+        <w:t>right</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-hand corner of the Online Services page. If an applicant needs to change to a different responsible emitter, click on the user and organisation profile icon and select ‘Switch Organisations’. If the required responsible emitter doesn’t appear, contact someone in the organisation that </w:t>
+      </w:r>
+      <w:r w:rsidR="00460EBA">
+        <w:t xml:space="preserve">has the </w:t>
+      </w:r>
+      <w:r w:rsidR="002F62DA">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00460EBA">
+        <w:t>manage users</w:t>
+      </w:r>
+      <w:r w:rsidR="002F62DA">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00460EBA">
+        <w:t xml:space="preserve"> perm</w:t>
+      </w:r>
+      <w:r w:rsidR="002F62DA">
+        <w:t>issions</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, as they can give access (see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:tooltip="A link to the NGER Online Services user guide on the Clean Energy Regulator's website" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">NGER Online Services </w:t>
+        </w:r>
+        <w:r w:rsidR="007613CF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>u</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ser </w:t>
+        </w:r>
+        <w:r w:rsidR="007613CF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>g</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>uide</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007613CF">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="25"/>
+      </w:r>
+      <w:r w:rsidRPr="00812766">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for more information).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9C7AEF" w14:textId="37ADE70F" w:rsidR="00D819BB" w:rsidRPr="00F902A6" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If a responsible emitter is not already registered under the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00D76E58">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>NGER Act</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005F57B5">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="26"/>
+      </w:r>
+      <w:r>
+        <w:t>, and it is not a controlling corporation, it must apply to register under section 15B of the NGER Act. For more information on how to identify the responsible emitter for a facility and apply for registration, see</w:t>
+      </w:r>
+      <w:r w:rsidR="007903D4">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:tooltip="A link to the NGER reporter registration page on the Clean Energy Regulator website" w:history="1">
+        <w:r w:rsidR="00773C97">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>a</w:t>
+        </w:r>
+        <w:r w:rsidR="007903D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ssess your obligations</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008C18EF">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84E84">
+        <w:t xml:space="preserve"> information on our website</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A251983" w14:textId="726F7ACA" w:rsidR="00D819BB" w:rsidRPr="00D6098E" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="_3.2_Facility_name"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc203470097"/>
+      <w:bookmarkStart w:id="108" w:name="_Ref232000431"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc237432804"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc138922910"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc138922985"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc138923049"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc138923306"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc143503178"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc147750265"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>3.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6098E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Facility name</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:r w:rsidRPr="00D6098E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
+    </w:p>
+    <w:p w14:paraId="0C5085A5" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A34D5B">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>The application form will</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> provide a list of safeguard facilities under the selected responsible emitter for the facility to choose from. If you need to make an application for a facility that is not listed, please contact the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F84B66">
         <w:t>CER</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0823B042" w14:textId="0DA88420" w:rsidR="00D819BB" w:rsidRPr="00993C04" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="116" w:name="_3.3_First_financial"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc203470098"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc237432805"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>3.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00993C04">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>First financial year</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
+      <w:r w:rsidRPr="00993C04">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2D98FC" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00965089" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00965089">
+        <w:t xml:space="preserve">The application must specify the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C756D4">
+        <w:t>first financial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965089">
+        <w:t xml:space="preserve"> year </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965089">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> TEBA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965089">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">determination would apply to the facility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C52E08C" w14:textId="3F60753F" w:rsidR="00D819BB" w:rsidRPr="0090567A" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A new application for a TEBA determination can be made even when it overlaps with an existing TEBA determination. In this case, if the CER makes the new TEBA</w:t>
+      </w:r>
+      <w:r w:rsidR="002565E7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002565E7" w:rsidRPr="002565E7">
+        <w:t>determination</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, the CER must revoke the existing TEBA determination. The new determination would replace the ERC values in the revoked determination from the first financial year </w:t>
+      </w:r>
+      <w:r w:rsidR="002565E7">
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the new TEBA determination would apply to the facility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727D555D" w14:textId="1DE255A3" w:rsidR="00D819BB" w:rsidRPr="00D6098E" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="119" w:name="_Covered_emissions"/>
+      <w:bookmarkStart w:id="120" w:name="_3.4_Covered_emissions"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc148344555"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc151631243"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc203470099"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc237432806"/>
+      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="120"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>3.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6098E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Covered emissions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
+      <w:r w:rsidRPr="00D6098E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D40D050" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The application must specify the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of covered emissions from the operation of the facility in the first financial year of the proposed TEBA determination. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A846CE5" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="0090567A" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00161373">
+        <w:t>This amount should match the amount reported (or expected to be reported) in the facility’s NGER report for the first financial year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5552733E" w14:textId="3AA7147C" w:rsidR="00D819BB" w:rsidRPr="00B06374" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="125" w:name="_Total_number_of"/>
+      <w:bookmarkStart w:id="126" w:name="_Declaration"/>
+      <w:bookmarkStart w:id="127" w:name="_3.4.1_Declaration"/>
+      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.4.1</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B06374">
+        <w:t>Declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571BFA7F" w14:textId="48115561" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The application must include a declaration that the amount of the facility’s covered emissions in the first financial year was not increased for the sole or substantial purpose of</w:t>
+      </w:r>
+      <w:r w:rsidR="006547E0">
+        <w:t xml:space="preserve"> either</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6765C655" w14:textId="727EC26F" w:rsidR="00D819BB" w:rsidRPr="00F902A6" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A6">
+        <w:t>achieving the result that the CER makes the determination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46768FCF" w14:textId="0F7589A0" w:rsidR="00D819BB" w:rsidRPr="00F902A6" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A6">
+        <w:t xml:space="preserve">achieving the result that the </w:t>
+      </w:r>
+      <w:r w:rsidR="006E24F3">
+        <w:t>ERC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A6">
+        <w:t xml:space="preserve"> for the facility for the first financial year and the next </w:t>
+      </w:r>
+      <w:r w:rsidR="00203778">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A6">
+        <w:t xml:space="preserve"> financial years is higher than it would have been but for that increase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D77C560" w14:textId="21D76036" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidDel="0029079F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">declaration is included </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06339">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the application form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06339">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06339" w:rsidDel="0029079F">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06339">
+        <w:t xml:space="preserve"> tick</w:t>
+      </w:r>
+      <w:r w:rsidR="008072C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06339">
+        <w:t>box</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> format. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DBD12A" w14:textId="3B6A0D03" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The declaration must be signed (through completing the tick</w:t>
+      </w:r>
+      <w:r w:rsidR="004459F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">box) by the CFO (however described) of the responsible emitter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F3F134" w14:textId="08AA0292" w:rsidR="00D819BB" w:rsidRPr="00AF74FE" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="128" w:name="_Primary_production_variable"/>
+      <w:bookmarkStart w:id="129" w:name="_3.5_Primary_production"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc203470100"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc237432807"/>
+      <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="129"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>3.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AF74FE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Primary production variable</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="131"/>
+      <w:r w:rsidRPr="00AF74FE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E793387" w14:textId="4DDCB272" w:rsidR="00D819BB" w:rsidRDefault="0039097C" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039097C">
+        <w:t xml:space="preserve">The application must specify the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB">
+        <w:t>primary production variable for the facility in the first financial year</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, which</w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB">
+        <w:t xml:space="preserve"> must also be listed as a trade-exposed production variable in Schedule 2 of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy Reporting (Safeguard Mechanism) Rule 2015" w:history="1">
+        <w:r w:rsidR="00D819BB" w:rsidRPr="00B8529F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Safeguard Rule</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001C50F9">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="27"/>
+      </w:r>
+      <w:r w:rsidR="00D819BB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D29514" w14:textId="18AC7D44" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009754D1">
+        <w:t xml:space="preserve">The primary production variable of the facility establishes whether the facility is a trade-exposed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00583AEA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>manufacturing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE636F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009754D1">
+        <w:t xml:space="preserve">or trade exposed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00583AEA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>non-manufacturing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009754D1">
+        <w:t xml:space="preserve"> facility.</w:t>
+      </w:r>
+      <w:r w:rsidR="00631B9F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Schedule 2 of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F50140">
+        <w:t>Safeguard Rule</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lists </w:t>
+      </w:r>
+      <w:r w:rsidR="00631B9F">
+        <w:t xml:space="preserve">the relevant </w:t>
+      </w:r>
+      <w:r>
+        <w:t>production variables that are either manufacturing or non-manufacturing production variables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DADD11E" w14:textId="0BB01F89" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A primary production variable is defined as</w:t>
+      </w:r>
+      <w:r w:rsidR="00795DB2">
+        <w:t xml:space="preserve"> either</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403C5639" w14:textId="2C4E4E4E" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>if there is only one production variable for the facility — that production variable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BFFFF0B" w14:textId="77777777" w:rsidR="00FA0601" w:rsidRDefault="00D819BB" w:rsidP="00FA0601">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>if there are 2 or more production variables for the facility — the production variable that is most significant for the operation of the facility, having primary regard to the share of revenue and covered emissions directly or indirectly attributable to that production variable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03118F61" w14:textId="7547BD26" w:rsidR="00AA7423" w:rsidRDefault="008D15AF">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where a facility has </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA188B">
+        <w:t xml:space="preserve">multiple </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1523">
+        <w:t xml:space="preserve">production variables that are </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA188B">
+        <w:t xml:space="preserve">significant </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1523">
+        <w:t>to the operation</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7E7F">
+        <w:t xml:space="preserve"> of the facility</w:t>
+      </w:r>
+      <w:r w:rsidR="00325955">
+        <w:t>, the CER requests that the responsible emitter provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6F2A">
+        <w:t xml:space="preserve"> supporting</w:t>
+      </w:r>
+      <w:r w:rsidR="00475086">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D64BF4">
+        <w:t xml:space="preserve">information </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7423">
+        <w:t xml:space="preserve">that demonstrates that the </w:t>
+      </w:r>
+      <w:r w:rsidR="006122C1">
+        <w:t>primary production variable</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27214">
+        <w:t xml:space="preserve"> identified in the application</w:t>
+      </w:r>
+      <w:r w:rsidR="006122C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00440130">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00D912F1">
+        <w:t xml:space="preserve">the most significant for the operation of the facility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422CB716" w14:textId="5663608A" w:rsidR="00D819BB" w:rsidRPr="006560A6" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="132" w:name="_Revenue/Earnings_before_interest"/>
+      <w:bookmarkStart w:id="133" w:name="_3.6_Revenue/Earnings_before"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc203470101"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc237432808"/>
+      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="133"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>3.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Revenue/</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0677">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidDel="00A756AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>arnings before interest and tax (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>EBIT</w:t>
+      </w:r>
+      <w:r w:rsidDel="00A756AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="135"/>
+    </w:p>
+    <w:p w14:paraId="487896CA" w14:textId="43C91C30" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Manufacturing facilities must provide the facility’s EBIT in the first financial year – see </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_EBIT" w:history="1">
+        <w:r w:rsidRPr="00FE1749">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>EBIT</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE6CF2F" w14:textId="5BCF29F4" w:rsidR="0090567A" w:rsidRPr="00993C04" w:rsidRDefault="00721D98" w:rsidP="0090567A">
+    <w:p w14:paraId="553DAE61" w14:textId="0118D608" w:rsidR="00D819BB" w:rsidRPr="00FE3C78" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Non-manufacturing facilities must provide the facility’s revenue in the first financial year – see </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Revenue" w:history="1">
+        <w:r w:rsidR="00A16C38">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>r</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FE1749">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>evenue</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A57A7C4" w14:textId="391A14F4" w:rsidR="00D819BB" w:rsidRPr="00FD23F9" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="136" w:name="_EBIT"/>
+      <w:bookmarkStart w:id="137" w:name="_3.6.1_EBIT"/>
+      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkEnd w:id="137"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>3.6.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FD23F9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>EBIT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCBCC97" w14:textId="28EA445F" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Manufacturing facilities must provide the facility’s EBIT in the first financial year. The EBIT must be calculated for the first financial year in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00204605">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Australian accounting standards</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:bookmarkStart w:id="138" w:name="_Ref234315165"/>
+      <w:r w:rsidR="00562209">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="28"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and any </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:anchor="toc_3" w:tooltip="A link to the EBIT guidelines on the Department of Climate Change, Energy, the Environment and Water's website" w:history="1">
+        <w:r w:rsidRPr="00D47CD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>EBIT guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00DF3311">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="29"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in force at the end of the financial year.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="138"/>
+    </w:p>
+    <w:p w14:paraId="49B96E4D" w14:textId="39DBD1CF" w:rsidR="003409FA" w:rsidRPr="006B16C4" w:rsidRDefault="003409FA" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix A of the EBIT guidelines </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000C15CA">
+        <w:t>provides</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000C15CA">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00111225">
+        <w:t xml:space="preserve"> table </w:t>
+      </w:r>
+      <w:r w:rsidR="003825E9">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="003A53B2">
+        <w:t>help</w:t>
+      </w:r>
+      <w:r w:rsidR="003825E9">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="00403038">
+        <w:t>providing a breakdown of</w:t>
+      </w:r>
+      <w:r w:rsidR="003825E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0035086D">
+        <w:t>a facility’s EBIT</w:t>
+      </w:r>
+      <w:r w:rsidR="008F62D9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0035086D">
+        <w:t>The CER requests that t</w:t>
+      </w:r>
+      <w:r w:rsidR="008F62D9">
+        <w:t xml:space="preserve">he information </w:t>
+      </w:r>
+      <w:r w:rsidR="00B31FAB">
+        <w:t>in that table</w:t>
+      </w:r>
+      <w:r w:rsidR="00404C76">
+        <w:t>, or a similar form,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B31FAB">
+        <w:t xml:space="preserve"> be provided </w:t>
+      </w:r>
+      <w:r w:rsidR="00793099">
+        <w:t>as part of</w:t>
+      </w:r>
+      <w:r w:rsidR="00B31FAB">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="003777BF">
+        <w:t xml:space="preserve"> application for a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B31FAB">
+        <w:t xml:space="preserve"> TEBA </w:t>
+      </w:r>
+      <w:r w:rsidR="003777BF">
+        <w:t>determination</w:t>
+      </w:r>
+      <w:r w:rsidR="00B31FAB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58749425" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where the EBIT guidelines and Australian accounting standards are inconsistent, the EBIT guidelines prevail to the extent of any inconsistency. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6440BD" w14:textId="410CD45B" w:rsidR="00D819BB" w:rsidRPr="00DB41D5" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Any assumptions made when calculating the EBIT value must be explained. This information may be included in the application form or in a supporting document. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2014385A" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40A36">
+        <w:t>ny funding provided to the facility for the financial year under the Powering the Regions Fund must be excluded from the facility’s revenue for the financial year</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> when calculating the EBIT value for that financial year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40A36">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C2962F" w14:textId="243B7EF4" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There are </w:t>
+      </w:r>
+      <w:r w:rsidR="007671D6">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> acceptable depreciation factors which are set out in legislation to use in calculating the EBIT value. These are: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E085979" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615D4CF9" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535EDA60" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78EC809E" w14:textId="7BC4109E" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If the calculation of the EBIT value uses a</w:t>
+      </w:r>
+      <w:r w:rsidR="00675A89">
+        <w:t>n accelerated</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> depreciation factor of 1.1 or 1.2</w:t>
+      </w:r>
+      <w:r w:rsidR="0040648A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2FE1">
+        <w:t xml:space="preserve">then </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the application must justify why this factor was used. This explanation may be provided directly into the online form, or in </w:t>
+      </w:r>
+      <w:r w:rsidR="00A570E1">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">supporting </w:t>
+      </w:r>
+      <w:r w:rsidR="00A570E1">
+        <w:t>document</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240F353F" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00C71772" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Different depreciation factors may be used for different capital expenses of the facility in calculating the EBIT value for the facility for a financial year. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">If using accelerated depreciation factors, an explanation for each accelerated depreciation factor used must be included in the application. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767A717F" w14:textId="690E4AD4" w:rsidR="00D819BB" w:rsidRPr="006E27B6" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="139" w:name="_Revenue"/>
+      <w:bookmarkStart w:id="140" w:name="_3.6.2_Revenue"/>
+      <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="140"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>3.6.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006E27B6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revenue </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52611D81" w14:textId="0F542303" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Non-manufacturing facilities must provide the facility’s revenue for the first financial year, which must be calculated in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:tooltip="A link to the Australia Accounting Standards Board website" w:history="1">
+        <w:r w:rsidRPr="005D7FCC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Australian accounting standards</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008E2170">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="30"/>
+      </w:r>
+      <w:r w:rsidRPr="002054B3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">as in force at the end of that financial year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B5CE2E" w14:textId="1560C9A4" w:rsidR="00D819BB" w:rsidRPr="006E27B6" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Any assumptions made when determining the revenue value must be explained. This information may be included in the application form or in a supporting document. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B39F44" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40A36">
+        <w:t>ny funding provided to the facility for the financial year under the Powering the Regions Fund must be excluded from the facility’s revenue for the financial year</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> when calculating the revenue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40A36">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BAD73D8" w14:textId="528AAF81" w:rsidR="00FF69CB" w:rsidRPr="00D6098E" w:rsidRDefault="00FF69CB" w:rsidP="00FF69CB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="141" w:name="_Assessed_cost_impact"/>
+      <w:bookmarkStart w:id="142" w:name="_3.7_Assessed_cost"/>
+      <w:bookmarkStart w:id="143" w:name="_3.7_Hypothetical_baseline"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc237432809"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc203470102"/>
+      <w:bookmarkEnd w:id="141"/>
+      <w:bookmarkEnd w:id="142"/>
+      <w:bookmarkEnd w:id="143"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>3.7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6098E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Hypothetical baseline</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="144"/>
+    </w:p>
+    <w:p w14:paraId="584208BF" w14:textId="3D2443AA" w:rsidR="00FF69CB" w:rsidRDefault="00FF69CB" w:rsidP="00FF69CB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For a TEBA application, a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986B15">
+        <w:t xml:space="preserve"> facility’s hypothetical baseline is the baseline emissions number</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986B15">
+        <w:t xml:space="preserve"> would apply for </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986B15">
+        <w:t xml:space="preserve">first financial year </w:t>
+      </w:r>
+      <w:r>
+        <w:t>if the TEBA determination was not made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78567B13" w14:textId="55DDB567" w:rsidR="00FF69CB" w:rsidRDefault="00FF69CB" w:rsidP="00FF69CB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The hypothetical baseline number must be calculated with the relevant inputs which would apply to the facility in the first adjusted financial year. The relevant inputs are found from either the </w:t>
+      </w:r>
+      <w:r w:rsidR="006B3380">
+        <w:t xml:space="preserve">baseline </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">calculation in section 11 of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy Reporting (Safeguard Mechanism) Rule 2015" w:history="1">
+        <w:r w:rsidRPr="00F54941">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Safeguard Rule</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008E2170">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="31"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for existing facilities or section 29 for new facilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28BC7320" w14:textId="17F1CECE" w:rsidR="00FF69CB" w:rsidRDefault="007A0B7A" w:rsidP="00FF69CB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The baseline</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF69CB">
+        <w:t xml:space="preserve"> inputs include the quantity of relevant production variables, facility-specific emissions intensity values (if relevant), the transition proportion (if relevant), the default or best practice emissions intensity value (if applicable), and the relevant ERC value for the financial year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609969C4" w14:textId="35851F8A" w:rsidR="00FF69CB" w:rsidRDefault="00FF69CB" w:rsidP="00FF69CB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The relevant ERC value to calculate the hypothetical baseline number will be shown in the ERC schedule available in the responsible emitter’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:tooltip="A link to the Online Services page of the Clean Energy Regulator's website" w:history="1">
+        <w:r w:rsidRPr="00467E49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Online Services</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008E2170">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="32"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> account. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF1C48D" w14:textId="745BC450" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="146" w:name="_3.87_Assessed_cost"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc237432810"/>
+      <w:bookmarkEnd w:id="146"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6098E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Assessed cost impact</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="145"/>
+      <w:bookmarkEnd w:id="147"/>
+      <w:r w:rsidRPr="00D6098E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420E2EB0" w14:textId="5765D830" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00F902A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The assessed cost impact represents the percentage cost impact of the Safeguard Mechanism on a facility, relative to the facility’s EBIT/revenue value in a financial year. A facility may be eligible for a TEBA determination if </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8144D">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8144D" w:rsidRPr="00A8144D">
+        <w:t>he assessed cost impact</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is above the “material cost impact threshold” of 3% (0.03). That is, the calculated cost to the facility of purchasing </w:t>
+      </w:r>
+      <w:r w:rsidR="0024212C" w:rsidRPr="0024212C">
+        <w:t>prescribed carbon unit</w:t>
+      </w:r>
+      <w:r w:rsidR="0024212C">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0024212C" w:rsidRPr="0024212C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0024212C">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ACCUs and/or SMCs</w:t>
+      </w:r>
+      <w:r w:rsidR="0024212C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to surrender </w:t>
+      </w:r>
+      <w:r w:rsidR="005036A6">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avoid an excess emissions situation would be greater than 3% of the facility’s EBIT/revenue. This value is calculated based on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:anchor="toc_3" w:history="1">
+        <w:r w:rsidRPr="006C14A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>default prescribed unit price</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006C14A8">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="33"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> which is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5832">
+        <w:t>an estimate of the average price of a prescribed carbon unit during that financial year</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, set annually by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5832">
+        <w:t xml:space="preserve">the Secretary </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5832">
+        <w:t>publish</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5832">
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r w:rsidR="006C14A8" w:rsidRPr="008A6EEF">
+        <w:t>the department's website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5832">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3521EB22" w14:textId="79238E83" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00513F84">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117AEA">
+        <w:t xml:space="preserve">f </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the assessed cost impact is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117AEA">
+        <w:t>less than</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or equal to 3%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117AEA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117AEA">
+        <w:t>0.03</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00243812">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the facility is not eligible for a TEBA determination. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71463EFB" w14:textId="3D0C2DB2" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00513F84">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The assessed cost impact value is used to inform the ratio of cost impacts calculation (see </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Ratio_of_cost" w:history="1">
+        <w:r w:rsidR="006C14A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>r</w:t>
+        </w:r>
+        <w:r w:rsidR="003349BC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>atio of cost impacts</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">), which in turn informs the ERC calculation (see </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Emissions_reduction_contribution" w:history="1">
+        <w:r w:rsidR="006C14A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidR="002D2370">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>missions reduction contribution</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EEB15E6" w14:textId="1741E1C1" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00513F84">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The assessed cost impact value for the first financial year must be provided in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6720">
+        <w:t xml:space="preserve">application </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">form, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6720">
+        <w:t>including</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> any assumptions made to calculate that value. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB3F5FE" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00513F84">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560B12">
+        <w:t xml:space="preserve">f the number of dollars </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560B12">
+        <w:t>revenue</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of the facility </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560B12">
+        <w:t xml:space="preserve">in the first adjusted financial year for the facility is less than or equal to zero, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C018C">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>assessed cost impact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560B12">
+        <w:t xml:space="preserve"> for the facility for the financial year is </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">equal to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560B12">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C018C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>significant cost impact threshold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560B12">
+        <w:t xml:space="preserve"> for the facility</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, which is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F0D829" w14:textId="6D0EAEE0" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00513F84">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">for a manufacturing facility </w:t>
+      </w:r>
+      <w:r w:rsidR="006C14A8">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 0.10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA149ED" w14:textId="6757C733" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00513F84">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">for a non-manufacturing facility </w:t>
+      </w:r>
+      <w:r w:rsidR="006C14A8">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 0.08.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499DE94E" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="0075620F" w:rsidRDefault="00D819BB" w:rsidP="00513F84">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The formula for determining </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075620F">
+        <w:t xml:space="preserve">the assessed cost impact for a: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0C37DE" w14:textId="159A0CF3" w:rsidR="00D819BB" w:rsidRPr="0075620F" w:rsidRDefault="00D819BB" w:rsidP="00513F84">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0075620F">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...1558 lines deleted...]
-        <w:t xml:space="preserve">The formula for determining </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">non-manufacturing </w:t>
       </w:r>
       <w:r w:rsidRPr="0075620F">
-        <w:rPr>
-[...30 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">facility is </w:t>
+      </w:r>
       <w:r w:rsidRPr="0075620F">
-        <w:rPr>
-[...14 lines deleted...]
-      <w:r w:rsidR="001A4F08" w:rsidRPr="0075620F">
         <w:tab/>
       </w:r>
       <m:oMath>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                    <w:i/>
+                    <w:iCs/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
+                  <m:rPr>
+                    <m:nor/>
+                  </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
+                    <w:iCs/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                   </w:rPr>
                   <m:t>P</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <m:rPr>
                     <m:nor/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
+                    <w:iCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
-                  <m:t>SM</m:t>
+                  <m:t xml:space="preserve">SM </m:t>
                 </m:r>
-                <m:ctrlPr>
-[...5 lines deleted...]
-                </m:ctrlPr>
               </m:sub>
             </m:sSub>
             <m:r>
+              <m:rPr>
+                <m:sty m:val="p"/>
+              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <m:t>×</m:t>
+            </m:r>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="p"/>
+              </m:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <m:t xml:space="preserve"> </m:t>
             </m:r>
             <m:r>
               <m:rPr>
                 <m:nor/>
               </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math"/>
+                <w:iCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <m:t>PE</m:t>
             </m:r>
           </m:num>
           <m:den>
             <m:r>
               <m:rPr>
                 <m:nor/>
               </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math"/>
+                <w:iCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <m:t>RF</m:t>
             </m:r>
           </m:den>
         </m:f>
       </m:oMath>
     </w:p>
-    <w:p w14:paraId="065B0261" w14:textId="39FF8968" w:rsidR="00FC1D88" w:rsidRPr="0075620F" w:rsidRDefault="00FC1D88" w:rsidP="00FC1D88">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="51C81404" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="0075620F" w:rsidRDefault="00D819BB" w:rsidP="0027636E">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="0"/>
         </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B4CB87" w14:textId="1AE168D3" w:rsidR="00D819BB" w:rsidRPr="0075620F" w:rsidRDefault="00D819BB" w:rsidP="00513F84">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="0075620F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">manufacturing </w:t>
       </w:r>
       <w:r w:rsidRPr="0075620F">
         <w:t xml:space="preserve">facility is </w:t>
       </w:r>
-      <w:r w:rsidR="001A4F08" w:rsidRPr="0075620F">
+      <w:r w:rsidRPr="0075620F">
         <w:tab/>
       </w:r>
       <m:oMath>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                    <w:i/>
+                    <w:iCs/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
+                  <m:rPr>
+                    <m:nor/>
+                  </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
+                    <w:iCs/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                   </w:rPr>
                   <m:t>P</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <m:rPr>
                     <m:nor/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
+                    <w:iCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
-                  <m:t>SM</m:t>
+                  <m:t xml:space="preserve">SM </m:t>
                 </m:r>
-                <m:ctrlPr>
-[...5 lines deleted...]
-                </m:ctrlPr>
               </m:sub>
             </m:sSub>
             <m:r>
+              <m:rPr>
+                <m:sty m:val="p"/>
+              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <m:t>×</m:t>
+            </m:r>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="p"/>
+              </m:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <m:t xml:space="preserve"> </m:t>
             </m:r>
             <m:r>
               <m:rPr>
                 <m:nor/>
               </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math"/>
+                <w:iCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <m:t>PE</m:t>
             </m:r>
           </m:num>
           <m:den>
             <m:r>
               <m:rPr>
                 <m:nor/>
               </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math"/>
+                <w:iCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <m:t>EBIT</m:t>
             </m:r>
           </m:den>
         </m:f>
       </m:oMath>
     </w:p>
-    <w:p w14:paraId="29480433" w14:textId="77777777" w:rsidR="00C209F6" w:rsidRPr="0075620F" w:rsidRDefault="00C209F6" w:rsidP="00C209F6">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="49F0A700" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="0075620F" w:rsidRDefault="00D819BB" w:rsidP="0027636E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="0075620F">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>where:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD5EB8C" w14:textId="3A671611" w:rsidR="00C209F6" w:rsidRDefault="00C209F6" w:rsidP="00C209F6">
+    <w:p w14:paraId="3043843E" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="0027636E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A767D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="0048655A">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>SM</w:t>
       </w:r>
-      <w:r w:rsidR="0048655A">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>is the number of dollars in the Safeguard Mechanism default prescribed unit price for the first adjusted financial year for the facility.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EC3031" w14:textId="77777777" w:rsidR="00C209F6" w:rsidRDefault="00C209F6" w:rsidP="00C209F6">
+    <w:p w14:paraId="2934FED0" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="0027636E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A767D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PE</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the number equal to the difference between:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B5337B" w14:textId="31A46780" w:rsidR="00C209F6" w:rsidRPr="00C209F6" w:rsidRDefault="00C209F6" w:rsidP="00E15753">
-[...38 lines deleted...]
-        <w:r w:rsidR="00E10C63" w:rsidRPr="001112BF">
+    <w:p w14:paraId="1889194C" w14:textId="6AE1A871" w:rsidR="00EF7382" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00465300">
+        <w:t xml:space="preserve">facility’s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>covered emissions during the first adjusted financial year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E194A2C" w14:textId="6AD539D9" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">the hypothetical baseline of the facility for the first adjusted financial year (see </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Assessed_cost_impact" w:history="1">
+        <w:r w:rsidR="006C14A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>P</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EB8" w:rsidRPr="001112BF">
+          <w:t>h</w:t>
+        </w:r>
+        <w:r w:rsidR="009D21C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t xml:space="preserve">art 3.10 </w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="002B1500" w:rsidRPr="001112BF">
+          <w:t>ypothetical baseline</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3F8846" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="001A0884" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Therefore, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B260F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">PE </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">value is equal to the facility’s covered emissions minus the hypothetical baseline number for the first adjusted financial year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5BBCDF" w14:textId="409C4110" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00456628">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A767D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is the number of dollars in the revenue of the facility in the first adjusted financial year. This is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A321E4">
+        <w:t xml:space="preserve">relevant for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E3313">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>non-manufacturing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A321E4">
+        <w:t xml:space="preserve"> facilities</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4DDD">
+        <w:t xml:space="preserve"> (see </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_3.6.2_Revenue" w:history="1">
+        <w:r w:rsidR="006C14A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>Hypothetical baseline</w:t>
+          <w:t>r</w:t>
+        </w:r>
+        <w:r w:rsidR="005727F2" w:rsidRPr="005727F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>evenue</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FB6EB8">
+      <w:r w:rsidR="005727F2">
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-      <w:r w:rsidR="003029AA" w:rsidRPr="001B260F">
+      <w:r w:rsidRPr="00A321E4">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D698FE1" w14:textId="00785137" w:rsidR="00D819BB" w:rsidRPr="006F7417" w:rsidRDefault="00D819BB" w:rsidP="00456628">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A767D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">PE </w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="1FE2766C" w14:textId="11571071" w:rsidR="00FD6650" w:rsidRDefault="00C209F6" w:rsidP="00C209F6">
+        <w:t>EBIT</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A767D3">
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidR="00B33B48">
+        <w:t xml:space="preserve"> is the number of dollars that is equal to the earnings before interest and tax of the facility in the first adjusted financial year</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">. This is </w:t>
       </w:r>
-      <w:r w:rsidR="00A321E4" w:rsidRPr="00A321E4">
-[...8 lines deleted...]
-      <w:r w:rsidR="0010104E" w:rsidRPr="008E3313">
+      <w:r w:rsidRPr="00A321E4">
+        <w:t xml:space="preserve">relevant for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E3313">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>non-manufacturing</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>manufacturing</w:t>
       </w:r>
-      <w:r w:rsidR="0010104E" w:rsidRPr="00A321E4">
-[...3 lines deleted...]
-    <w:p w14:paraId="45B2933A" w14:textId="3B734355" w:rsidR="00161686" w:rsidRDefault="00601864" w:rsidP="007A7264">
+      <w:r w:rsidRPr="00A321E4">
+        <w:t xml:space="preserve"> facilities</w:t>
+      </w:r>
+      <w:r w:rsidR="005727F2">
+        <w:t xml:space="preserve"> (see </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_3.6.1_EBIT" w:history="1">
+        <w:r w:rsidR="00542545" w:rsidRPr="00542545">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>EBIT</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00542545">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A321E4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73354D38" w14:textId="1EFEF384" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
       <w:r w:rsidRPr="008D3C5F">
         <w:t xml:space="preserve">The Safeguard Mechanism </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:anchor="toc_4" w:tooltip="A link to the Default prescribed unit price page of the Department of Climate Change, Energy, the Environment and Water's website" w:history="1">
+      <w:hyperlink r:id="rId46" w:anchor="toc_3" w:tooltip="A link to the Default prescribed unit price page of the Department of Climate Change, Energy, the Environment and Water's website" w:history="1">
         <w:r w:rsidRPr="006260A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>default prescribed unit price</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006260A7">
+      <w:r w:rsidR="006C14A8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="28"/>
+        <w:footnoteReference w:id="34"/>
       </w:r>
       <w:r w:rsidRPr="008D3C5F">
-        <w:t xml:space="preserve"> will be set</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> (and published)</w:t>
+        <w:t xml:space="preserve"> will be set (and published) on an annual basis at the conclusion of each financial year by </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5216">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="002D12A3">
+        <w:t>department</w:t>
       </w:r>
       <w:r w:rsidRPr="008D3C5F">
-        <w:t xml:space="preserve"> on an annual basis at the conclusion of each financial year</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(DCCEEW). </w:t>
+        <w:t>. The relevant financial year value must be used in a TEBA application. For example, the Safeguard Mechanism default prescribed unit price set for the 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00323E24">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2E0E">
+        <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="008D3C5F">
-        <w:t xml:space="preserve">The relevant </w:t>
-[...19 lines deleted...]
-      </w:pPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00323E24">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3C5F">
+        <w:t xml:space="preserve"> financial year must be used in TEBA applications which state 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00323E24">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2E0E">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3C5F">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00323E24">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3C5F">
+        <w:t xml:space="preserve"> as the first adjusted financial year.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6207"/>
-        <w:gridCol w:w="3509"/>
+        <w:gridCol w:w="6203"/>
+        <w:gridCol w:w="3507"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E7C2C" w14:paraId="6F6E3519" w14:textId="77777777" w:rsidTr="008D575D">
+      <w:tr w:rsidR="00D819BB" w14:paraId="2B51C290" w14:textId="77777777" w:rsidTr="00456628">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1485"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9716" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="70AD47"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34633CF8" w14:textId="2E7C16E9" w:rsidR="00FC1D88" w:rsidRPr="008E3313" w:rsidRDefault="001E7C2C" w:rsidP="006260A7">
+          <w:p w14:paraId="5EE056E0" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
             <w:pPr>
-              <w:spacing w:beforeAutospacing="0" w:after="0"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Heading4"/>
             </w:pPr>
             <w:r w:rsidRPr="008E3313">
+              <w:lastRenderedPageBreak/>
               <w:t>Example</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AB4EBBC" w14:textId="0A141CC5" w:rsidR="00433318" w:rsidRPr="004F2BB6" w:rsidRDefault="00BF6050" w:rsidP="008E3313">
+          <w:p w14:paraId="2A0D4B45" w14:textId="31B7E993" w:rsidR="00D819BB" w:rsidRPr="003E20C1" w:rsidRDefault="00D819BB" w:rsidP="003E20C1">
             <w:pPr>
-              <w:spacing w:beforeAutospacing="0" w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r w:rsidRPr="004F2BB6">
-              <w:rPr>
-                <w:b w:val="0"/>
+              <w:t xml:space="preserve">In this example a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A6EEF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>manufacturing facility</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F2BB6">
+              <w:t xml:space="preserve"> is applying for a TEBA determination. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B0D6111" w14:textId="57748FC0" w:rsidR="00D819BB" w:rsidRPr="004F2BB6" w:rsidRDefault="00D819BB" w:rsidP="00456628">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...58 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3313">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Assessed cost impact </w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:b w:val="0"/>
                 <w:bCs/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:r w:rsidRPr="004F2BB6">
               <w:rPr>
-                <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <m:oMath>
               <m:f>
                 <m:fPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                      <w:b w:val="0"/>
                       <w:bCs/>
-                      <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="36"/>
                       <w:szCs w:val="36"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:fPr>
                 <m:num>
                   <m:sSub>
                     <m:sSubPr>
                       <m:ctrlPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                          <w:b w:val="0"/>
                           <w:bCs/>
-                          <w:iCs/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSubPr>
                     <m:e>
                       <m:r>
                         <m:rPr>
-                          <m:sty m:val="b"/>
+                          <m:nor/>
                         </m:rPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:bCs/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <m:t>P</m:t>
                       </m:r>
                     </m:e>
                     <m:sub>
                       <m:r>
                         <m:rPr>
                           <m:nor/>
                         </m:rPr>
                         <w:rPr>
-                          <w:b w:val="0"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:bCs/>
-                          <w:iCs/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <m:t>SM</m:t>
                       </m:r>
                     </m:sub>
                   </m:sSub>
                   <m:r>
                     <m:rPr>
-                      <m:sty m:val="b"/>
+                      <m:sty m:val="p"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="36"/>
                       <w:szCs w:val="36"/>
                     </w:rPr>
-                    <m:t>×</m:t>
+                    <m:t xml:space="preserve"> × </m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <w:rPr>
-                      <w:b w:val="0"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:bCs/>
-                      <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="36"/>
                       <w:szCs w:val="36"/>
                     </w:rPr>
                     <m:t>PE</m:t>
                   </m:r>
                 </m:num>
                 <m:den>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <w:rPr>
-                      <w:b w:val="0"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:bCs/>
-                      <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="36"/>
                       <w:szCs w:val="36"/>
                     </w:rPr>
                     <m:t>EBIT</m:t>
                   </m:r>
                 </m:den>
               </m:f>
             </m:oMath>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B7D2D" w14:paraId="66C6609C" w14:textId="77777777" w:rsidTr="008D575D">
+      <w:tr w:rsidR="00D819BB" w14:paraId="4FA1F862" w14:textId="77777777" w:rsidTr="00456628">
         <w:trPr>
           <w:trHeight w:val="1215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6207" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="70AD47"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1132EA42" w14:textId="77777777" w:rsidR="006B7D2D" w:rsidRPr="008E3313" w:rsidRDefault="006B7D2D" w:rsidP="001B5E31">
+          <w:p w14:paraId="7AA1CBAD" w14:textId="6FFD17BA" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
             <w:pPr>
-              <w:spacing w:beforeAutospacing="0" w:after="0"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidRPr="008E3313">
+            <w:r w:rsidR="002F0381" w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
-              <w:t>sm</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>SM</w:t>
+            </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">= $40 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="087724F5" w14:textId="5DD17663" w:rsidR="00546186" w:rsidRPr="008E3313" w:rsidRDefault="00546186" w:rsidP="001B5E31">
+          <w:p w14:paraId="2C0FA2FC" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
             <w:pPr>
-              <w:spacing w:beforeAutospacing="0" w:after="0"/>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F2BB6">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Safeguard Mechanism default prescribed unit price</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5202269B" w14:textId="77777777" w:rsidR="006B7D2D" w:rsidRPr="008E3313" w:rsidRDefault="006B7D2D" w:rsidP="001B5E31">
+          <w:p w14:paraId="6EEC7031" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
             <w:pPr>
-              <w:spacing w:beforeAutospacing="0" w:after="0"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PE</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> = 10,000 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B111C67" w14:textId="1925D8D2" w:rsidR="00546186" w:rsidRPr="008E3313" w:rsidRDefault="00576CC1" w:rsidP="001B5E31">
+          <w:p w14:paraId="7F98EF0C" w14:textId="7550D161" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
             <w:pPr>
-              <w:spacing w:beforeAutospacing="0" w:after="0"/>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F2BB6">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Amount of CO</w:t>
+              <w:t xml:space="preserve">Amount of </w:t>
+            </w:r>
+            <w:r w:rsidR="00B83A15">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">t </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F2BB6">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CO</w:t>
             </w:r>
             <w:r w:rsidRPr="004F2BB6">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="007E2DD3" w:rsidRPr="004F2BB6">
+            <w:r w:rsidRPr="004F2BB6">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-e</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="008C7EED">
+              <w:t>-e emitted above facility’s</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> hypothetical</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004F2BB6">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>baseline</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="378FE06D" w14:textId="272F0733" w:rsidR="006B7D2D" w:rsidRPr="008E3313" w:rsidRDefault="006B7D2D" w:rsidP="001B5E31">
+          <w:p w14:paraId="2917AB41" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
             <w:pPr>
-              <w:spacing w:beforeAutospacing="0" w:after="0"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EBIT</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
-              <w:rPr>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">00,000 </w:t>
+              <w:t xml:space="preserve"> = 5,000,000 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BF2C505" w14:textId="3F835832" w:rsidR="006B7D2D" w:rsidRPr="001D586F" w:rsidRDefault="00576CC1" w:rsidP="001B5E31">
+          <w:p w14:paraId="0C1194E3" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="001D586F" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
             <w:pPr>
-              <w:spacing w:beforeAutospacing="0" w:after="0"/>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F2BB6">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Earnings before interest and</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004F2BB6">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>tax</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="778AA71E" w14:textId="35602254" w:rsidR="001E7C2C" w:rsidRPr="008E3313" w:rsidRDefault="001E7C2C" w:rsidP="00913537">
+          <w:p w14:paraId="19898BC1" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Assessed cost impact</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> =</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A0C71AC" w14:textId="770D0161" w:rsidR="006B7D2D" w:rsidRPr="004D766A" w:rsidRDefault="006D3479" w:rsidP="001B5E31">
+          <w:p w14:paraId="4CC322EF" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="004D766A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMathParaPr>
                 <m:jc m:val="center"/>
               </m:oMathParaPr>
               <m:oMath>
                 <m:f>
                   <m:fPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:i/>
                         <w:color w:val="auto"/>
-                        <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:fPr>
                   <m:num>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:color w:val="auto"/>
-                        <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>40×10,000</m:t>
                     </m:r>
                   </m:num>
                   <m:den>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:color w:val="auto"/>
-                        <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>5,000,000</m:t>
                     </m:r>
                   </m:den>
                 </m:f>
               </m:oMath>
             </m:oMathPara>
           </w:p>
-          <w:p w14:paraId="2701DA2C" w14:textId="77777777" w:rsidR="008B037A" w:rsidRPr="004D766A" w:rsidRDefault="008B037A" w:rsidP="00B8401D">
+          <w:p w14:paraId="75201106" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="004D766A" w:rsidRDefault="00D819BB">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4B17AFF6" w14:textId="5913C38C" w:rsidR="006B7D2D" w:rsidRPr="008E3313" w:rsidRDefault="00913537" w:rsidP="00913537">
+          <w:p w14:paraId="6A3A0A17" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D766A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Assessed cost impa</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ct</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t xml:space="preserve"> = </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A6EEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>= 0.08</w:t>
+              <w:t>0.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61AA9C92" w14:textId="77777777" w:rsidR="00C829C3" w:rsidRPr="00C71772" w:rsidRDefault="00C829C3" w:rsidP="00C71772"/>
-    <w:p w14:paraId="0A8DB162" w14:textId="7B934207" w:rsidR="00DD1FD0" w:rsidRPr="00D6098E" w:rsidRDefault="00DD1FD0" w:rsidP="00C71772">
+    <w:p w14:paraId="2F89BD43" w14:textId="265E88C0" w:rsidR="00D819BB" w:rsidRPr="00D6098E" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="148" w:name="_Ratio_of_cost"/>
+      <w:bookmarkStart w:id="149" w:name="_3.8_Ratio_of"/>
+      <w:bookmarkStart w:id="150" w:name="_3.98_Ratio_of"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc203470103"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc237432811"/>
+      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6098E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Ratio of cost impact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="151"/>
+      <w:bookmarkEnd w:id="152"/>
+      <w:r w:rsidRPr="00D6098E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522E8E27" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The ratio of cost impacts i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213751">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845F02">
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213751">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845F02">
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213751">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845F02">
+        <w:t>to be included in a TEBA determination application. H</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">owever, this value is used to calculate the ERC value, and is calculated based on the assessed cost impact, both of which are required to be included in the application. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F104DB3" w14:textId="7E33795E" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6A03">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D56BA" w:rsidRPr="005D56BA">
+        <w:t>ratio of cost impacts</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> represents a ratio of the assessed cost impacts, calculated according to </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_3.87_Assessed_cost" w:history="1">
+        <w:r w:rsidR="00A533CD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>a</w:t>
+        </w:r>
+        <w:r w:rsidR="002A4033">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>ssessed cost impact</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> above, with both the material cost impact threshold and significant cost impact threshold. These thresholds are legislated in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidRPr="00C301BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Safeguard Rule</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A533CD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="35"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F81BC93" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The material cost impact threshold describes the minimum cost impact that a facility must meet or exceed to be eligible for a TEBA determination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2C0022" w14:textId="3AF6CE03" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The significant cost impact threshold describes the maximum impact threshold for facilities, which results in the lowest possible decline rate. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560B12">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41CD5">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560B12">
+        <w:t>the assessed cost impact for the facility for the financial year is equal to or greater than the significant cost impact threshold for the facility</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4A48">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...274 lines deleted...]
-          <w:bCs/>
         </w:rPr>
         <w:t>CI</w:t>
       </w:r>
-      <w:r w:rsidR="00120203" w:rsidRPr="00CC4A48">
+      <w:r w:rsidRPr="00CC4A48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00120203" w:rsidRPr="007338FD">
+      <w:r w:rsidRPr="007338FD">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00120203" w:rsidRPr="00560B12">
-[...8 lines deleted...]
-      <w:r w:rsidR="00120203">
+      <w:r w:rsidRPr="00560B12">
+        <w:t>, the ratio of cost impacts for the facility for the financial year is 1.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7927C336" w14:textId="77777777" w:rsidR="00EE4558" w:rsidRDefault="00EE4558" w:rsidP="008C28F4">
-      <w:pPr>
+    <w:p w14:paraId="560E030C" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If the assessed cost impact for the facility for the financial year is less than the significant cost impact threshold for the facility: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084D63B1" w14:textId="24E4D0B7" w:rsidR="00B8006E" w:rsidRPr="0075620F" w:rsidRDefault="00B8006E" w:rsidP="008C28F4">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The ratio of cost impact is calculated using the formula: </w:t>
+    <w:p w14:paraId="7297D65F" w14:textId="3D3D77DD" w:rsidR="00D819BB" w:rsidRPr="00047038" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00047038">
+        <w:t>The ratio of cost impact is calculated using the formula:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6EEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <m:oMath>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:iCs/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="36"/>
-                <w:szCs w:val="40"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:r>
               <m:rPr>
                 <m:nor/>
               </m:rPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:sz w:val="36"/>
-                <w:szCs w:val="40"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <m:t>C</m:t>
             </m:r>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                    <w:iCs/>
-                    <w:color w:val="auto"/>
                     <w:sz w:val="36"/>
-                    <w:szCs w:val="40"/>
+                    <w:szCs w:val="36"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
                   <m:rPr>
                     <m:nor/>
                   </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math"/>
-[...1 lines deleted...]
-                    <w:color w:val="auto"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:sz w:val="36"/>
-                    <w:szCs w:val="40"/>
+                    <w:szCs w:val="36"/>
                   </w:rPr>
                   <m:t>I</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="p"/>
                   </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math"/>
-                    <w:color w:val="auto"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:sz w:val="36"/>
-                    <w:szCs w:val="40"/>
+                    <w:szCs w:val="36"/>
                   </w:rPr>
                   <m:t>A</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
             <m:r>
               <m:rPr>
                 <m:sty m:val="p"/>
               </m:rPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:sz w:val="36"/>
-                <w:szCs w:val="40"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <m:t>-</m:t>
             </m:r>
             <m:r>
               <m:rPr>
                 <m:nor/>
               </m:rPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:sz w:val="36"/>
-                <w:szCs w:val="40"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <m:t>C</m:t>
             </m:r>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                    <w:iCs/>
-                    <w:color w:val="auto"/>
                     <w:sz w:val="36"/>
-                    <w:szCs w:val="40"/>
+                    <w:szCs w:val="36"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
                   <m:rPr>
                     <m:nor/>
                   </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math"/>
-[...1 lines deleted...]
-                    <w:color w:val="auto"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:sz w:val="36"/>
-                    <w:szCs w:val="40"/>
+                    <w:szCs w:val="36"/>
                   </w:rPr>
                   <m:t>I</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="p"/>
                   </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math"/>
-                    <w:color w:val="auto"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:sz w:val="36"/>
-                    <w:szCs w:val="40"/>
+                    <w:szCs w:val="36"/>
                   </w:rPr>
                   <m:t>M</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
           </m:num>
           <m:den>
             <m:r>
               <m:rPr>
                 <m:nor/>
               </m:rPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:sz w:val="36"/>
-                <w:szCs w:val="40"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <m:t>C</m:t>
             </m:r>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                    <w:iCs/>
-                    <w:color w:val="auto"/>
                     <w:sz w:val="36"/>
-                    <w:szCs w:val="40"/>
+                    <w:szCs w:val="36"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
                   <m:rPr>
                     <m:nor/>
                   </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math"/>
-[...1 lines deleted...]
-                    <w:color w:val="auto"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:sz w:val="36"/>
-                    <w:szCs w:val="40"/>
+                    <w:szCs w:val="36"/>
                   </w:rPr>
                   <m:t>I</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="p"/>
                   </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math"/>
-                    <w:color w:val="auto"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:sz w:val="36"/>
-                    <w:szCs w:val="40"/>
+                    <w:szCs w:val="36"/>
                   </w:rPr>
                   <m:t>S</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
             <m:r>
               <m:rPr>
                 <m:sty m:val="p"/>
               </m:rPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:sz w:val="36"/>
-                <w:szCs w:val="40"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <m:t>-</m:t>
             </m:r>
             <m:r>
               <m:rPr>
                 <m:nor/>
               </m:rPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:sz w:val="36"/>
-                <w:szCs w:val="40"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <m:t>C</m:t>
             </m:r>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                    <w:iCs/>
-                    <w:color w:val="auto"/>
                     <w:sz w:val="36"/>
-                    <w:szCs w:val="40"/>
+                    <w:szCs w:val="36"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
                   <m:rPr>
                     <m:nor/>
                   </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math"/>
-[...1 lines deleted...]
-                    <w:color w:val="auto"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:sz w:val="36"/>
-                    <w:szCs w:val="40"/>
+                    <w:szCs w:val="36"/>
                   </w:rPr>
                   <m:t>I</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="p"/>
                   </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math"/>
-                    <w:color w:val="auto"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:sz w:val="36"/>
-                    <w:szCs w:val="40"/>
+                    <w:szCs w:val="36"/>
                   </w:rPr>
                   <m:t>M</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
           </m:den>
         </m:f>
       </m:oMath>
     </w:p>
-    <w:p w14:paraId="2702F8A1" w14:textId="77777777" w:rsidR="00CC4A48" w:rsidRPr="0075620F" w:rsidRDefault="00CC4A48" w:rsidP="00CC4A48">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4607F3BF" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="0075620F" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="0075620F">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>where:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38090AC3" w14:textId="40276110" w:rsidR="00CC4A48" w:rsidRDefault="00CC4A48" w:rsidP="00CC4A48">
+    <w:p w14:paraId="3A1EBC55" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
       <w:r w:rsidRPr="00CC4A48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>CI</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC4A48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the assessed cost impact for the facility for the financial year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEE9F40" w14:textId="548B673B" w:rsidR="00CC4A48" w:rsidRDefault="00CC4A48" w:rsidP="00CC4A48">
+    <w:p w14:paraId="482BC978" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
       <w:r w:rsidRPr="00CC4A48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>CI</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC4A48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> is 0.03</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="0550116F" w14:textId="2024D5B8" w:rsidR="00CC4A48" w:rsidRDefault="00CC4A48" w:rsidP="00CC4A48">
+        <w:t xml:space="preserve"> is 0.03 (known as the material cost impact threshold).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DCCA19" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
       <w:r w:rsidRPr="00CC4A48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CI</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC4A48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> is the significant cost impact threshold for the facility</w:t>
-[...53 lines deleted...]
-    <w:p w14:paraId="596AA8AB" w14:textId="69E85523" w:rsidR="00CC1ECA" w:rsidRPr="009600B9" w:rsidRDefault="00CC1ECA" w:rsidP="00427170"/>
+        <w:t xml:space="preserve"> is the significant cost impact threshold for the facility: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B420230" w14:textId="18F4BB1F" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>for a manufacturing facility—0.10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA4EBA3" w14:textId="1975F919" w:rsidR="00D819BB" w:rsidRPr="009600B9" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>for a non-manufacturing facility—0.08.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="9751" w:type="dxa"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5215"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009030C3" w14:paraId="77E84E2A" w14:textId="77777777" w:rsidTr="008D575D">
+      <w:tr w:rsidR="00D819BB" w14:paraId="42FE6982" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="70AD47"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="313A160B" w14:textId="77777777" w:rsidR="00145F92" w:rsidRPr="00396DFD" w:rsidRDefault="009030C3" w:rsidP="003B1034">
+          <w:p w14:paraId="6AF0C5BF" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00396DFD" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
             <w:pPr>
-              <w:spacing w:beforeAutospacing="0" w:after="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Heading4"/>
             </w:pPr>
             <w:r w:rsidRPr="00396DFD">
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Example</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="246839D2" w14:textId="77777777" w:rsidR="00EB29AA" w:rsidRPr="008E3313" w:rsidRDefault="00EB29AA" w:rsidP="008E3313">
+          <w:p w14:paraId="582FFB6F" w14:textId="5817A93B" w:rsidR="00D819BB" w:rsidRPr="00047038" w:rsidRDefault="00D819BB" w:rsidP="00047038">
             <w:pPr>
-              <w:spacing w:beforeAutospacing="0" w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r w:rsidRPr="008E3313">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">In this example a </w:t>
             </w:r>
             <w:r w:rsidRPr="00396DFD">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>manufacturing facility</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> is applying for a TEBA determination. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EA178AE" w14:textId="77777777" w:rsidR="00913537" w:rsidRPr="004F2BB6" w:rsidRDefault="00913537" w:rsidP="00145F92">
+          <w:p w14:paraId="43CDA34C" w14:textId="12FF2F42" w:rsidR="00D819BB" w:rsidRPr="00913537" w:rsidRDefault="00D819BB" w:rsidP="00047038">
             <w:pPr>
-              <w:spacing w:beforeAutospacing="0" w:after="0"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Ratio of cost impacts</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Ratio of cost impacts </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F2BB6">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>=</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:bCs/>
-[...17 lines deleted...]
-                <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <m:oMath>
               <m:f>
                 <m:fPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                      <w:bCs/>
-                      <w:iCs/>
                       <w:sz w:val="36"/>
                       <w:szCs w:val="36"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:fPr>
                 <m:num>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
-[...1 lines deleted...]
-                      <w:iCs/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="36"/>
                       <w:szCs w:val="36"/>
                     </w:rPr>
                     <m:t>C</m:t>
                   </m:r>
                   <m:sSub>
                     <m:sSubPr>
                       <m:ctrlPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                          <w:bCs/>
-                          <w:iCs/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSubPr>
                     <m:e>
                       <m:r>
                         <m:rPr>
                           <m:nor/>
                         </m:rPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math"/>
-[...1 lines deleted...]
-                          <w:iCs/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <m:t>I</m:t>
                       </m:r>
                     </m:e>
                     <m:sub>
                       <m:r>
                         <m:rPr>
-                          <m:sty m:val="bi"/>
+                          <m:sty m:val="p"/>
                         </m:rPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <m:t>A</m:t>
                       </m:r>
                     </m:sub>
                   </m:sSub>
                   <m:r>
                     <m:rPr>
-                      <m:sty m:val="b"/>
+                      <m:sty m:val="p"/>
                     </m:rPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="36"/>
                       <w:szCs w:val="36"/>
                     </w:rPr>
                     <m:t>-</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
-[...1 lines deleted...]
-                      <w:iCs/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="36"/>
                       <w:szCs w:val="36"/>
                     </w:rPr>
                     <m:t>C</m:t>
                   </m:r>
                   <m:sSub>
                     <m:sSubPr>
                       <m:ctrlPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                          <w:bCs/>
-                          <w:iCs/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSubPr>
                     <m:e>
                       <m:r>
                         <m:rPr>
                           <m:nor/>
                         </m:rPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math"/>
-[...1 lines deleted...]
-                          <w:iCs/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <m:t>I</m:t>
                       </m:r>
                     </m:e>
                     <m:sub>
                       <m:r>
                         <m:rPr>
-                          <m:sty m:val="bi"/>
+                          <m:sty m:val="p"/>
                         </m:rPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <m:t>M</m:t>
                       </m:r>
                     </m:sub>
                   </m:sSub>
                 </m:num>
                 <m:den>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
-[...1 lines deleted...]
-                      <w:iCs/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="36"/>
                       <w:szCs w:val="36"/>
                     </w:rPr>
                     <m:t>C</m:t>
                   </m:r>
                   <m:sSub>
                     <m:sSubPr>
                       <m:ctrlPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                          <w:bCs/>
-                          <w:iCs/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSubPr>
                     <m:e>
                       <m:r>
                         <m:rPr>
                           <m:nor/>
                         </m:rPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math"/>
-[...1 lines deleted...]
-                          <w:iCs/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <m:t>I</m:t>
                       </m:r>
                     </m:e>
                     <m:sub>
                       <m:r>
                         <m:rPr>
-                          <m:sty m:val="bi"/>
+                          <m:sty m:val="p"/>
                         </m:rPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <m:t>S</m:t>
                       </m:r>
                     </m:sub>
                   </m:sSub>
                   <m:r>
                     <m:rPr>
-                      <m:sty m:val="b"/>
+                      <m:sty m:val="p"/>
                     </m:rPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="36"/>
                       <w:szCs w:val="36"/>
                     </w:rPr>
                     <m:t>-</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
-[...1 lines deleted...]
-                      <w:iCs/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="36"/>
                       <w:szCs w:val="36"/>
                     </w:rPr>
                     <m:t>C</m:t>
                   </m:r>
                   <m:sSub>
                     <m:sSubPr>
                       <m:ctrlPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                          <w:bCs/>
-                          <w:iCs/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSubPr>
                     <m:e>
                       <m:r>
                         <m:rPr>
                           <m:nor/>
                         </m:rPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math"/>
-[...1 lines deleted...]
-                          <w:iCs/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <m:t>I</m:t>
                       </m:r>
                     </m:e>
                     <m:sub>
                       <m:r>
                         <m:rPr>
-                          <m:sty m:val="bi"/>
+                          <m:sty m:val="p"/>
                         </m:rPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <m:t>M</m:t>
                       </m:r>
                     </m:sub>
                   </m:sSub>
                 </m:den>
               </m:f>
             </m:oMath>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009030C3" w14:paraId="762D1EB8" w14:textId="77777777" w:rsidTr="008D575D">
+      <w:tr w:rsidR="00D819BB" w14:paraId="336DF35B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5215" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="70AD47"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37F4B92B" w14:textId="3E315069" w:rsidR="009030C3" w:rsidRPr="008E3313" w:rsidRDefault="009030C3">
+          <w:p w14:paraId="35228455" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
             <w:pPr>
-              <w:spacing w:beforeAutospacing="0" w:after="0"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CI</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">= 0.08 </w:t>
+              <w:t xml:space="preserve"> = 0.08 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46A11512" w14:textId="1DC22F13" w:rsidR="00913537" w:rsidRPr="00513F63" w:rsidRDefault="00913537">
+          <w:p w14:paraId="083B7E22" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00513F63" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
             <w:pPr>
-              <w:spacing w:beforeAutospacing="0" w:after="0"/>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00513F63">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Assessed cost impact</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ABB7B3F" w14:textId="7A50B2DA" w:rsidR="009030C3" w:rsidRPr="008E3313" w:rsidRDefault="009030C3">
+          <w:p w14:paraId="6D629C3D" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
             <w:pPr>
-              <w:spacing w:beforeAutospacing="0" w:after="0"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CI</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
-              <w:t>M</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009270A8" w:rsidRPr="008E3313">
+              <w:t xml:space="preserve">M </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E3313">
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009270A8" w:rsidRPr="008E3313">
-[...6 lines deleted...]
-            <w:r w:rsidR="009270A8" w:rsidRPr="008E3313">
+            <w:r w:rsidRPr="008E3313">
+              <w:t>0.03</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B10D1B5" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00513F63" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00513F63">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>material cost impact threshold</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F4A0F34" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...33 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>CI</w:t>
+            </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>CI</w:t>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E3313">
+              <w:t>=</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...17 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B44F97" w:rsidRPr="008E3313">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="008E3313">
               <w:t>0.10</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42707645" w14:textId="4C541124" w:rsidR="00913537" w:rsidRPr="00513F63" w:rsidRDefault="00913537">
+          <w:p w14:paraId="673620DE" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00513F63" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
             <w:pPr>
-              <w:spacing w:beforeAutospacing="0" w:after="0"/>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00513F63">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>significant cost impact threshold</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F761220" w14:textId="502263C0" w:rsidR="009030C3" w:rsidRPr="00563162" w:rsidRDefault="0083354B" w:rsidP="00913537">
+          <w:p w14:paraId="2297E2D4" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00563162" w:rsidRDefault="00D819BB">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563162">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>R</w:t>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t>Ratio of cost impacts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00563162">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>atio of cost impact</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> =</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FA24665" w14:textId="4D411DF8" w:rsidR="009030C3" w:rsidRPr="007A1733" w:rsidRDefault="006D3479" w:rsidP="00913537">
+          <w:p w14:paraId="37E5B45C" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008A6EEF" w:rsidRDefault="00000000" w:rsidP="008A6EEF">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
+              <w:ind w:right="1128"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMathParaPr>
                 <m:jc m:val="center"/>
               </m:oMathParaPr>
               <m:oMath>
                 <m:f>
                   <m:fPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:i/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:fPr>
                   <m:num>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>0.08</m:t>
                     </m:r>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>-</m:t>
                     </m:r>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>0.03</m:t>
                     </m:r>
                   </m:num>
                   <m:den>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>0.10</m:t>
                     </m:r>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>-</m:t>
                     </m:r>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>0.03</m:t>
                     </m:r>
                   </m:den>
                 </m:f>
               </m:oMath>
             </m:oMathPara>
           </w:p>
-          <w:p w14:paraId="77D79196" w14:textId="77777777" w:rsidR="008B037A" w:rsidRPr="00513F63" w:rsidRDefault="008B037A" w:rsidP="00913537">
+          <w:p w14:paraId="024502FE" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00513F63" w:rsidRDefault="00D819BB">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A5BC916" w14:textId="77777777" w:rsidR="00913537" w:rsidRPr="008E3313" w:rsidRDefault="00913537" w:rsidP="00913537">
+          <w:p w14:paraId="2C908E63" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ratio of cost impacts</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> =</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F735268" w14:textId="05A9F4C4" w:rsidR="009030C3" w:rsidRPr="00513F63" w:rsidRDefault="008B037A" w:rsidP="00913537">
+          <w:p w14:paraId="40B323B7" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008A6EEF" w:rsidRDefault="00D819BB">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E3313">
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="008A6EEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.71429</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="126834F3" w14:textId="77777777" w:rsidR="00D6098E" w:rsidRDefault="00D6098E" w:rsidP="00D6098E"/>
-    <w:p w14:paraId="0EA7A974" w14:textId="5F71B08A" w:rsidR="001E79F2" w:rsidRPr="00D6098E" w:rsidRDefault="001E79F2" w:rsidP="00C71772">
+    <w:p w14:paraId="3ACEF8CD" w14:textId="5DE1ED53" w:rsidR="00D819BB" w:rsidRPr="00D6098E" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="121"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="153" w:name="_Emissions_reduction_contribution"/>
+      <w:bookmarkStart w:id="154" w:name="_3.109_Emissions_reduction"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc203470104"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc237432812"/>
+      <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkEnd w:id="154"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00D6098E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Emissions reduction contribution </w:t>
       </w:r>
-      <w:r w:rsidR="00FF6BA0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(ERC)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="122"/>
-[...3 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:bookmarkEnd w:id="155"/>
+      <w:bookmarkEnd w:id="156"/>
+    </w:p>
+    <w:p w14:paraId="312B933C" w14:textId="3F5A80AA" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A TEBA application must include the ERC values for each of the </w:t>
       </w:r>
-      <w:r w:rsidR="00076D7F">
-[...68 lines deleted...]
-    <w:p w14:paraId="40F57414" w14:textId="4FEAD7D7" w:rsidR="008A2942" w:rsidRDefault="00D60B65" w:rsidP="000D234F">
+      <w:r w:rsidR="00332ECB">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> financial years to be covered by the determination.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBC3890" w14:textId="0E06C8BC" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A TEBA determination made by the CER will specify the facility-specific ERC values for each of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00332ECB">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> financial years in which the determination would apply to the facility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D2EF5D" w14:textId="1AD35A31" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section 34 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy Reporting (Safeguard Mechanism) Rule 2015" w:history="1">
+      <w:hyperlink r:id="rId48" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy Reporting (Safeguard Mechanism) Rule 2015" w:history="1">
         <w:r w:rsidRPr="00F44849">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Safeguard Rule</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F44849">
+      <w:r w:rsidR="00A533CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="29"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="09F9C171" w14:textId="0C448DD4" w:rsidR="00D73125" w:rsidRPr="00F4396D" w:rsidRDefault="008C28F4" w:rsidP="008C28F4">
+        <w:footnoteReference w:id="36"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> provides the following calculation to determine the ERC value for a TEBA facility in a financial year:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113590CA" w14:textId="4F8340A8" w:rsidR="00D819BB" w:rsidRPr="00262FD9" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:r>
             <m:rPr>
               <m:nor/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <m:t>ER</m:t>
           </m:r>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:sSubPr>
             <m:e>
               <m:r>
                 <m:rPr>
                   <m:nor/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <m:t>C</m:t>
               </m:r>
             </m:e>
             <m:sub>
               <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <m:t>y</m:t>
               </m:r>
-              <m:ctrlPr>
-[...6 lines deleted...]
-              </m:ctrlPr>
             </m:sub>
           </m:sSub>
           <m:r>
+            <m:rPr>
+              <m:sty m:val="p"/>
+            </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <m:t>-</m:t>
           </m:r>
           <m:r>
             <m:rPr>
               <m:nor/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <m:t>DR</m:t>
           </m:r>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <m:t>+</m:t>
           </m:r>
           <m:r>
             <m:rPr>
               <m:nor/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <m:t>RCI</m:t>
           </m:r>
           <m:r>
+            <m:rPr>
+              <m:sty m:val="p"/>
+            </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <m:t>×</m:t>
           </m:r>
           <m:d>
             <m:dPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:dPr>
             <m:e>
               <m:r>
                 <m:rPr>
                   <m:nor/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="28"/>
@@ -17393,6744 +13255,5846 @@
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="32"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="32"/>
                     </w:rPr>
                     <m:t>R</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
+                    <m:rPr>
+                      <m:sty m:val="p"/>
+                    </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="32"/>
                     </w:rPr>
                     <m:t>m</m:t>
                   </m:r>
-                  <m:ctrlPr>
-[...6 lines deleted...]
-                  </m:ctrlPr>
                 </m:sub>
               </m:sSub>
-              <m:ctrlPr>
-[...6 lines deleted...]
-              </m:ctrlPr>
             </m:e>
           </m:d>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="6A5FBBB0" w14:textId="77777777" w:rsidR="00530BCA" w:rsidRDefault="00530BCA" w:rsidP="00530BCA">
+    <w:p w14:paraId="4F004C3B" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
       <w:r>
         <w:t>where:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBAAE2F" w14:textId="77777777" w:rsidR="00EA590F" w:rsidRDefault="00530BCA" w:rsidP="00EA590F">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="59794BC6" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00530BCA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ERC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> is the emissions reduction contribution for the facility for the previous financial year.</w:t>
-[...25 lines deleted...]
-    <w:p w14:paraId="06467BDC" w14:textId="248F0851" w:rsidR="00530BCA" w:rsidRDefault="00530BCA" w:rsidP="00530BCA">
+        <w:t xml:space="preserve"> is the emissions reduction contribution for the facility for the previous financial year.          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD8A106" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
       <w:r w:rsidRPr="00530BCA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>DR</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> is the default decline rate for the financial year.</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="590A5B98" w14:textId="77777777" w:rsidR="00530BCA" w:rsidRDefault="00530BCA" w:rsidP="00530BCA">
+        <w:t xml:space="preserve"> is the default decline rate for the financial year. For financial years ending before 1 July 2030 this is 0.049.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A629EA" w14:textId="02E092C9" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
       <w:r w:rsidRPr="00530BCA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">RCI </w:t>
       </w:r>
       <w:r>
-        <w:t>is the ratio of cost impacts for the facility for the financial year.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+        <w:t>is the ratio of cost impacts for the facility for the financial year</w:t>
+      </w:r>
+      <w:r w:rsidR="00037F7C">
+        <w:t xml:space="preserve"> (see </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_3.98_Ratio_of" w:history="1">
+        <w:r w:rsidR="00A16C77">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>r</w:t>
+        </w:r>
+        <w:r w:rsidR="00CD36C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>atio of cost impacts</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00717713">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A2BB77" w14:textId="45A93A02" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00530BCA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> (known as the minimum decline rate):</w:t>
-[...45 lines deleted...]
-      <w:r w:rsidR="003C2631">
+        <w:t xml:space="preserve"> (known as the minimum decline rate)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5373D">
+        <w:t xml:space="preserve"> is</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AFEACAE" w14:textId="6F593798" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>if the facility is a manufacturing facility</w:t>
+      </w:r>
+      <w:r w:rsidDel="00F5373D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA30F5">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidDel="00F5373D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>0.01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473370FE" w14:textId="5D33425C" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>for a non-manufacturing facility</w:t>
+      </w:r>
+      <w:r w:rsidDel="00915E10">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA30F5">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidDel="00F5373D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>0.02.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B829BC3" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>When calculating the ERC values for the purposes of a TEBA application, the second and third financial year’s ERC</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="003C2631">
-[...64 lines deleted...]
-      <w:r w:rsidR="00AA4AC9">
+      <w:r>
+        <w:t xml:space="preserve"> values should be taken to be the values if the TEBA determination were made. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9E595C" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Therefore, to calculate the ERC value for the second financial year in which the TEBA determination would apply to the facility, the facility-specific ERC value calculated for the first financial year for the purpose of the application should be used as the ERC</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="00AA4AC9">
+      <w:r>
         <w:t xml:space="preserve"> value. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A42D23" w14:textId="194106E8" w:rsidR="003B1034" w:rsidRDefault="003B4673" w:rsidP="0066109E">
-[...7 lines deleted...]
-        <w:t>year’s ERC value should then be used as the ERC</w:t>
+    <w:p w14:paraId="1296CAB5" w14:textId="1B4D1DF7" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Similarly, the second financial year’s ERC value should then be used as the ERC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> value to </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="792DA55F" w14:textId="77777777" w:rsidR="001330DE" w:rsidRDefault="001330DE" w:rsidP="0066109E"/>
+        <w:t xml:space="preserve"> value to calculate the ERC value for the third financial year in which the TEBA determination would apply to the facility. </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="9609" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5454"/>
         <w:gridCol w:w="4155"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00613958" w14:paraId="6FB81765" w14:textId="77777777" w:rsidTr="008D575D">
+      <w:tr w:rsidR="00D819BB" w14:paraId="65CE97BF" w14:textId="77777777" w:rsidTr="00047038">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9609" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="70AD47"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B22D0FB" w14:textId="77777777" w:rsidR="00613958" w:rsidRPr="008E3313" w:rsidRDefault="00613958" w:rsidP="003B1034">
+          <w:p w14:paraId="3DEB2D5D" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
             <w:pPr>
-              <w:spacing w:beforeAutospacing="0" w:after="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:pStyle w:val="Heading4"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B56F2">
               <w:t>Example</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="580B41A7" w14:textId="2938398C" w:rsidR="00EB29AA" w:rsidRPr="008E3313" w:rsidRDefault="00EB29AA" w:rsidP="008E3313">
+          <w:p w14:paraId="3CF178AE" w14:textId="7DC7C75F" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
             <w:pPr>
-              <w:spacing w:beforeAutospacing="0" w:after="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008E3313">
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">In this example a </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE218C">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="008A6EEF">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>manufacturing facility</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> in the 2023-24 financial year</w:t>
+              <w:t xml:space="preserve"> is applying for a TEBA determination in the 202</w:t>
+            </w:r>
+            <w:r w:rsidR="002D0ABC">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="007E2E0E">
+              <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
-              <w:rPr>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="002D0ABC">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E3313">
+              <w:t xml:space="preserve"> financial year. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E23B188" w14:textId="77777777" w:rsidR="00EB29AA" w:rsidRPr="008E3313" w:rsidRDefault="00EB29AA" w:rsidP="00EB29AA">
+          <w:p w14:paraId="64AD421F" w14:textId="2717137C" w:rsidR="00D819BB" w:rsidRPr="004F2BB6" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
             <w:pPr>
-              <w:spacing w:beforeAutospacing="0" w:after="0"/>
-[...15 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008E3313">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Emissions reduction contribution </w:t>
+              <w:t xml:space="preserve">Emissions reduction contribution for a </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">financial </w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">financial </w:t>
+              <w:t>year</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> in which a TEBA determination would apply to the facility</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
-              <w:rPr>
-[...22 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> = </w:t>
             </w:r>
             <m:oMath>
               <m:r>
                 <m:rPr>
                   <m:nor/>
                 </m:rPr>
                 <w:rPr>
-                  <w:b w:val="0"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="32"/>
                 </w:rPr>
                 <m:t>ER</m:t>
               </m:r>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                      <w:b w:val="0"/>
-[...2 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="32"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <w:rPr>
-                      <w:b w:val="0"/>
-[...2 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="32"/>
                     </w:rPr>
                     <m:t>C</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
                     <m:rPr>
-                      <m:sty m:val="bi"/>
+                      <m:sty m:val="p"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                      <w:szCs w:val="22"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="32"/>
                     </w:rPr>
                     <m:t>y</m:t>
                   </m:r>
-                  <m:ctrlPr>
-[...8 lines deleted...]
-                  </m:ctrlPr>
                 </m:sub>
               </m:sSub>
               <m:r>
                 <m:rPr>
-                  <m:sty m:val="bi"/>
+                  <m:sty m:val="p"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                  <w:sz w:val="22"/>
-                  <w:szCs w:val="22"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="32"/>
                 </w:rPr>
                 <m:t>-</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:nor/>
                 </m:rPr>
                 <w:rPr>
-                  <w:b w:val="0"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="32"/>
                 </w:rPr>
                 <m:t>DR</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
-                  <m:sty m:val="b"/>
+                  <m:sty m:val="p"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                  <w:sz w:val="22"/>
-                  <w:szCs w:val="22"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="32"/>
                 </w:rPr>
                 <m:t>+</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:nor/>
                 </m:rPr>
                 <w:rPr>
-                  <w:b w:val="0"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="32"/>
                 </w:rPr>
                 <m:t>RCI</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
-                  <m:sty m:val="bi"/>
+                  <m:sty m:val="p"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                  <w:sz w:val="22"/>
-                  <w:szCs w:val="22"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="32"/>
                 </w:rPr>
                 <m:t>×</m:t>
               </m:r>
               <m:d>
                 <m:dPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                      <w:b w:val="0"/>
-[...2 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="32"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:dPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <w:rPr>
-                      <w:b w:val="0"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="32"/>
                     </w:rPr>
                     <m:t>DR</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
-                      <m:sty m:val="b"/>
+                      <m:sty m:val="p"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                      <w:sz w:val="22"/>
-                      <w:szCs w:val="22"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="32"/>
                     </w:rPr>
                     <m:t>-</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <w:rPr>
-                      <w:b w:val="0"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="32"/>
                     </w:rPr>
                     <m:t>D</m:t>
                   </m:r>
                   <m:sSub>
                     <m:sSubPr>
                       <m:ctrlPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                          <w:b w:val="0"/>
-[...2 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="32"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSubPr>
                     <m:e>
                       <m:r>
                         <m:rPr>
                           <m:nor/>
                         </m:rPr>
                         <w:rPr>
-                          <w:b w:val="0"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="32"/>
                         </w:rPr>
                         <m:t>R</m:t>
                       </m:r>
                     </m:e>
                     <m:sub>
                       <m:r>
                         <m:rPr>
-                          <m:sty m:val="bi"/>
+                          <m:sty m:val="p"/>
                         </m:rPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="32"/>
                         </w:rPr>
                         <m:t>m</m:t>
                       </m:r>
-                      <m:ctrlPr>
-[...8 lines deleted...]
-                      </m:ctrlPr>
                     </m:sub>
                   </m:sSub>
-                  <m:ctrlPr>
-[...8 lines deleted...]
-                  </m:ctrlPr>
                 </m:e>
               </m:d>
             </m:oMath>
           </w:p>
-          <w:p w14:paraId="61B82032" w14:textId="73E2387E" w:rsidR="00BF571E" w:rsidRPr="004F2BB6" w:rsidRDefault="00BF571E" w:rsidP="008E3313">
-[...9 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00613958" w14:paraId="4CBB12CB" w14:textId="77777777" w:rsidTr="008D575D">
+      <w:tr w:rsidR="00D819BB" w14:paraId="67F2D51A" w14:textId="77777777" w:rsidTr="008A6EEF">
         <w:trPr>
-          <w:trHeight w:val="4996"/>
+          <w:trHeight w:val="4518"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5454" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="70AD47"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="046679DA" w14:textId="40F3C238" w:rsidR="00613958" w:rsidRPr="008E3313" w:rsidRDefault="00613958">
+          <w:p w14:paraId="41A05739" w14:textId="3B5330A6" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ERC</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t xml:space="preserve">y </w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>for 1</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> year</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="005744BF">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="002E2BBD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>902</w:t>
+            </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.00000 </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="086D95C9" w14:textId="7493E2A5" w:rsidR="00EB29AA" w:rsidRPr="008E3313" w:rsidRDefault="00653313">
+          <w:p w14:paraId="3F3F0192" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="0"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E3313">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>emissions reduction contribution for the facility for the previous financial year</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F2C0C09" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>emissions reduction contribution for the facility for the previous financial year</w:t>
+              <w:t xml:space="preserve">DR </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E3313">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E3313">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E3313">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.049</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A751804" w14:textId="77777777" w:rsidR="00613958" w:rsidRPr="008E3313" w:rsidRDefault="00613958">
+          <w:p w14:paraId="07D6B8D9" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="0"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E3313">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>default decline rate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="537E0ECF" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">DR </w:t>
+              <w:t xml:space="preserve">RCI </w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>=</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008E3313">
+              <w:t>= 0.71429</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="260AFAF6" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>0.049</w:t>
+              <w:t>ratio of cost impacts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33A20190" w14:textId="73A85ECE" w:rsidR="00EB29AA" w:rsidRPr="008E3313" w:rsidRDefault="00EB29AA">
+          <w:p w14:paraId="0E4A6817" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...58 lines deleted...]
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>= 0.01</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70AAE6CE" w14:textId="77777777" w:rsidR="00EB29AA" w:rsidRPr="008E3313" w:rsidRDefault="00EB29AA" w:rsidP="00EB29AA">
+          <w:p w14:paraId="57880116" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>minimum decline rate</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4195E360" w14:textId="77777777" w:rsidR="00653313" w:rsidRPr="008E3313" w:rsidRDefault="00653313" w:rsidP="00EB29AA">
+          <w:p w14:paraId="179E94D1" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1415FED7" w14:textId="7436AD7F" w:rsidR="00EB29AA" w:rsidRPr="008E3313" w:rsidRDefault="00EB29AA" w:rsidP="00EB29AA">
+          <w:p w14:paraId="39BFD803" w14:textId="017E176A" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ERC</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t xml:space="preserve">y </w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>for 2</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>nd</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> year</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008E3313">
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="00763884" w:rsidRPr="004F2BB6">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.97886 </w:t>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="002070F8">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88086</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ADE3B2C" w14:textId="77777777" w:rsidR="00EB29AA" w:rsidRPr="008E3313" w:rsidRDefault="00EB29AA" w:rsidP="00EB29AA">
+          <w:p w14:paraId="0B96626E" w14:textId="730F13DE" w:rsidR="00D819BB" w:rsidRPr="008E3313" w:rsidRDefault="00D819BB">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ERC</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t xml:space="preserve">y </w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>for 3</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> year</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3313">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008E3313">
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="00763884" w:rsidRPr="004F2BB6">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.95771 </w:t>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="002070F8">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>85971</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="161E1E2D" w14:textId="2E40C28D" w:rsidR="00613958" w:rsidRPr="004F2BB6" w:rsidRDefault="00613958">
+          <w:p w14:paraId="234ABA27" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="004F2BB6" w:rsidRDefault="00D819BB">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F2BB6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ERC </w:t>
             </w:r>
             <w:r w:rsidRPr="004F2BB6">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>in the first adjusted financial year</w:t>
             </w:r>
             <w:r w:rsidRPr="004F2BB6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004F2BB6">
               <w:rPr>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">= </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C787280" w14:textId="77777777" w:rsidR="00613958" w:rsidRPr="004F2BB6" w:rsidRDefault="00613958">
+          <w:p w14:paraId="04D439BF" w14:textId="247A17EC" w:rsidR="00D819BB" w:rsidRPr="008A6EEF" w:rsidRDefault="00700AA7">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A6EEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.9</w:t>
+            </w:r>
+            <w:r w:rsidR="007C7CCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="008A6EEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 0.049 + 0.71429 × (0.049 – 0.01) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CB8041D" w14:textId="7AF47E57" w:rsidR="00D819BB" w:rsidRPr="004F2BB6" w:rsidRDefault="00D819BB">
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="0" w:after="0"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A6EEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>= 0.</w:t>
+            </w:r>
+            <w:r w:rsidR="007C7CCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88086</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F2BB6">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A82C16D" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="004F2BB6" w:rsidRDefault="00D819BB">
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="0" w:after="0"/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F2BB6">
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 – 0.049 + 0.71429 × (0.049 – 0.01) </w:t>
+              <w:t xml:space="preserve">ERC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F2BB6">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in the second TEBA year</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F2BB6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F2BB6">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">= </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53CD5D49" w14:textId="48F981A2" w:rsidR="00613958" w:rsidRPr="004F2BB6" w:rsidRDefault="00613958">
+          <w:p w14:paraId="254333DD" w14:textId="109FC5FF" w:rsidR="00D819BB" w:rsidRPr="008A6EEF" w:rsidRDefault="0005729F">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A6EEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="007C7CCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88086</w:t>
+            </w:r>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="008A6EEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 0.049 + 0.71429 × (0.049 – 0.01) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E2960C8" w14:textId="082359BA" w:rsidR="00D819BB" w:rsidRPr="004F2BB6" w:rsidRDefault="00D819BB">
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="0" w:after="0"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A6EEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>= 0.</w:t>
+            </w:r>
+            <w:r w:rsidR="00332E49">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>85971</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F2BB6">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="347294AD" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="004F2BB6" w:rsidRDefault="00D819BB">
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="0" w:after="0"/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F2BB6">
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>= 0.97886</w:t>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t xml:space="preserve">ERC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F2BB6">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:br/>
+              <w:t xml:space="preserve">in the third TEBA year = </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0880899F" w14:textId="5E4EA8E8" w:rsidR="00613958" w:rsidRPr="004F2BB6" w:rsidRDefault="00613958">
+          <w:p w14:paraId="2ABE7748" w14:textId="647B0A5B" w:rsidR="00D819BB" w:rsidRPr="008A6EEF" w:rsidRDefault="00165A83">
             <w:pPr>
               <w:spacing w:beforeAutospacing="0" w:after="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F2BB6">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="008A6EEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERC </w:t>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="00332E49">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>in the second TEBA year</w:t>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t>85971</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A6EEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004F2BB6">
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="008A6EEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">= </w:t>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t xml:space="preserve">– 0.049 + 0.71429 × (0.049 – 0.01) </w:t>
+            </w:r>
+            <w:r w:rsidR="00D819BB" w:rsidRPr="008A6EEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:br/>
+              <w:t>= 0.</w:t>
+            </w:r>
+            <w:r w:rsidR="002070F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.97886 – 0.049 + 0.71429 × (0.049 – 0.01) </w:t>
-[...77 lines deleted...]
-              <w:t>= 0.93657</w:t>
+              <w:t>83857</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C242FE7" w14:textId="04594E8E" w:rsidR="002C47E9" w:rsidRPr="006E3525" w:rsidRDefault="002C47E9" w:rsidP="008E3313">
+    <w:p w14:paraId="69E63F61" w14:textId="5F491EE5" w:rsidR="00D819BB" w:rsidRPr="006E3525" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1C1A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="006E3525">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ERC value when a TEBA determination expires </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6B0DCB" w14:textId="23772EB3" w:rsidR="00181613" w:rsidRDefault="00181613" w:rsidP="00B27526">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> of the Safeguard Rule</w:t>
+    <w:p w14:paraId="411A4C85" w14:textId="2D227EE9" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Once a TEBA determination expires, the ERC value for a financial year will be calculated using the formula for a regular facility which was previously a TEBA facility, set out in section 33(2) of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidRPr="00C301BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Safeguard Rule</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A16C77">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="37"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA124EE" w14:textId="66C26A59" w:rsidR="00181613" w:rsidRDefault="008C28F4" w:rsidP="008C28F4">
+    <w:p w14:paraId="28F673D1" w14:textId="6A788FDC" w:rsidR="00D819BB" w:rsidRPr="008A6EEF" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:r>
             <m:rPr>
               <m:nor/>
             </m:rPr>
             <w:rPr>
-              <w:rFonts w:ascii="Cambria Math"/>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
             <m:t>ER</m:t>
           </m:r>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:sSubPr>
             <m:e>
               <m:r>
                 <m:rPr>
                   <m:nor/>
                 </m:rPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria Math"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
                 </w:rPr>
                 <m:t>C</m:t>
               </m:r>
             </m:e>
             <m:sub>
               <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria Math"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
                 </w:rPr>
                 <m:t>y</m:t>
               </m:r>
-              <m:ctrlPr>
-[...4 lines deleted...]
-              </m:ctrlPr>
             </m:sub>
           </m:sSub>
           <m:r>
+            <m:rPr>
+              <m:sty m:val="p"/>
+            </m:rPr>
             <w:rPr>
-              <w:rFonts w:ascii="Cambria Math"/>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
             <m:t>-</m:t>
           </m:r>
           <m:r>
             <m:rPr>
               <m:nor/>
             </m:rPr>
             <w:rPr>
-              <w:rFonts w:ascii="Cambria Math"/>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
             <m:t>DR</m:t>
           </m:r>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="7FB11BAB" w14:textId="6C6A1F8C" w:rsidR="00A93A51" w:rsidRPr="00A93A51" w:rsidRDefault="00A93A51" w:rsidP="00A93A51">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="11C5E92D" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00A93A51" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A93A51">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>where:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487F722C" w14:textId="77777777" w:rsidR="00A93A51" w:rsidRPr="00A93A51" w:rsidRDefault="00A93A51" w:rsidP="006E3525">
+    <w:p w14:paraId="708F2B6D" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00A93A51" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
-      </w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ERC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6EEF">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392F37">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A93A51">
+        <w:t>is the emissions reduction contribution for the facility for the financial year ending immediately before the relevant financial year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F81EAC3" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00A93A51" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:b/>
-          <w:i/>
-        </w:rPr>
+        </w:rPr>
+        <w:t>DR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392F37">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A93A51">
+        <w:t>is the default decline rate for the relevant financial year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7617FF8C" w14:textId="12508618" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This means that once a TEBA determination has expired for a facility, the ERC value for the annual baseline emissions number calculation will not return to the default </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC71F5">
         <w:t>ERC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93A51">
-[...31 lines deleted...]
-    <w:p w14:paraId="3D54DEF0" w14:textId="7CF3B032" w:rsidR="008F00FC" w:rsidRPr="00D6098E" w:rsidRDefault="008F00FC" w:rsidP="008F00FC">
+      <w:r>
+        <w:t xml:space="preserve">. Rather, the default decline rate will be applied to the previous financial year’s ERC value to determine the ERC value for a particular financial year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1684C1AF" w14:textId="76E1AEA9" w:rsidR="00D819BB" w:rsidRPr="00D6098E" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="32"/>
-[...1558 lines deleted...]
-      <w:bookmarkEnd w:id="156"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="157" w:name="_Hypothetical_baseline"/>
+      <w:bookmarkStart w:id="158" w:name="_Baseline_emissions_number"/>
+      <w:bookmarkStart w:id="159" w:name="_3.11_Baseline_emissions"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc203470106"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc237432813"/>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
-    </w:p>
-[...34 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>CER</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>3.11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6098E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Baseline emissions number</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="160"/>
+      <w:bookmarkEnd w:id="161"/>
+      <w:r w:rsidRPr="00D6098E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="7E07155C" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00B5659F" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An application must provide the facility’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5659F">
+        <w:t>baseline emissions number in the first financial year:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CB72DD" w14:textId="510224B6" w:rsidR="00D819BB" w:rsidRPr="00B5659F" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>assuming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5659F">
+        <w:t xml:space="preserve"> the TEBA determination is made</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48027FA5" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5659F">
+        <w:t>using the facility’s assessed cost impact for the first financial year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E7C46B" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The baseline emissions number is calculated using the ERC value for the first financial year of the proposed TEBA determination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306710CB" w14:textId="1F6B81F2" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The baseline emissions number must be calculated with the relevant inputs which would apply to the facility in the first financial year. The relevant inputs are found in either the calculation in section 11</w:t>
+      </w:r>
+      <w:r w:rsidR="00461992">
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16C77" w:rsidRPr="008A6EEF">
+        <w:t>Safeguard Rule</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for existing facilities or section 29 for new facilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFC0001" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>These inputs include the:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A991268" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>quantity of relevant production variables</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D641D4A" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>facility-specific emissions intensity (if relevant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C45CE0" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>transition proportion (if relevant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2BD1AC" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>default or best practice emissions intensity value as relevant for each production variable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0817743A" w14:textId="0DBA66B8" w:rsidR="00D819BB" w:rsidRPr="00D6098E" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...617 lines deleted...]
-      <w:bookmarkEnd w:id="161"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="162" w:name="_Audit_report"/>
+      <w:bookmarkStart w:id="163" w:name="_3.12_Audit_report"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc138919014"/>
+      <w:bookmarkStart w:id="165" w:name="_Toc138922928"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc138923003"/>
+      <w:bookmarkStart w:id="167" w:name="_Toc138923067"/>
+      <w:bookmarkStart w:id="168" w:name="_Toc138923324"/>
+      <w:bookmarkStart w:id="169" w:name="_Toc143503197"/>
+      <w:bookmarkStart w:id="170" w:name="_Toc147750270"/>
+      <w:bookmarkStart w:id="171" w:name="_Toc203470107"/>
+      <w:bookmarkStart w:id="172" w:name="_Toc237432814"/>
       <w:bookmarkEnd w:id="162"/>
       <w:bookmarkEnd w:id="163"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>3.12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6098E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Audit report</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="164"/>
       <w:bookmarkEnd w:id="165"/>
-    </w:p>
-[...60 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
       <w:bookmarkEnd w:id="168"/>
       <w:bookmarkEnd w:id="169"/>
       <w:bookmarkEnd w:id="170"/>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:bookmarkEnd w:id="171"/>
+      <w:bookmarkEnd w:id="172"/>
+    </w:p>
+    <w:p w14:paraId="06D28627" w14:textId="0C420AC6" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An application must be accompanied by an audit report, in accordance with section 40 of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16C77" w:rsidRPr="008A6EEF">
+        <w:t>Safeguard Rule</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, which can be attached to the application form in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:tooltip="A link to the Online Services page of the Clean Energy Regulator's website" w:history="1">
+        <w:r w:rsidRPr="00F84B66">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>O</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F84B66">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>nline Services</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A16C77">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="38"/>
+      </w:r>
+      <w:r w:rsidRPr="006B1C45">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557138AB" w14:textId="096F6F79" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>The audit must be carried out by an audit team registered under sub</w:t>
+      </w:r>
+      <w:r w:rsidR="00A80F46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regulation 6.25(3) of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidRPr="00D77445">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>NGER Regulations</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A16C77">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="39"/>
+      </w:r>
+      <w:r>
+        <w:t>. See</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84EA2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidR="00A9445A" w:rsidRPr="00A9445A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Register of Auditors</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0004553A">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="40"/>
+      </w:r>
+      <w:r w:rsidR="00072C6F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466924">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> a list of accredited Greenhouse and Energy auditors and information on engaging an audit team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7397E24B" w14:textId="56B3C8A0" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The NGER Regulations requires that audit team leaders must ensure that the audit team has a suitable and appropriate skillset to complete the required audit. </w:t>
+      </w:r>
+      <w:r w:rsidR="004925D8">
+        <w:t>As t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>he TEBA determination application includes financial information such as revenue and EBIT</w:t>
+      </w:r>
+      <w:r w:rsidR="004925D8">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004925D8">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">t is expected that appropriate financial audit team members are involved in a TEBA determination application audit to ensure compliance with revenue and EBIT calculation requirements.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D13FD9" w14:textId="4A24834F" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The matters to be audited and covered by the audit report are the reasonable assurance matters outlined below. The audit report must also comply with the relevant requirements for reasonable assurance engagements under the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r w:rsidRPr="007D1C4B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>National Greenhouse and Energy (Audit) Determination 2009</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00AC4B2B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="41"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8B3131" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A53F0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The audit report should also contain details of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965B67">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the material considered by the auditor and the analysis conducted to assess that material</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. It should also contain details</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A53F0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of any issues with the application that were identified and investigated or corrected by the auditor in the process of preparing the report.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="173" w:name="_Toc138922929"/>
+      <w:bookmarkStart w:id="174" w:name="_Toc138923004"/>
+      <w:bookmarkStart w:id="175" w:name="_Toc138923068"/>
+      <w:bookmarkStart w:id="176" w:name="_Toc138923325"/>
+      <w:bookmarkStart w:id="177" w:name="_Toc143503198"/>
+    </w:p>
+    <w:p w14:paraId="18EAD19C" w14:textId="2ECDAC4D" w:rsidR="00D819BB" w:rsidRPr="008A6EEF" w:rsidRDefault="00885F36" w:rsidP="008A6EEF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.12.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72E44">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="008A6EEF">
+        <w:t>Reasonable assurance matters</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="173"/>
+      <w:bookmarkEnd w:id="174"/>
+      <w:bookmarkEnd w:id="175"/>
+      <w:bookmarkEnd w:id="176"/>
+      <w:bookmarkEnd w:id="177"/>
+    </w:p>
+    <w:p w14:paraId="037818FB" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00730A65" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00730A65">
+        <w:t>The audit report must include a conclusion in relation to each of the following matters:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3162F75A" w14:textId="75CE37BA" w:rsidR="00D819BB" w:rsidRPr="002C401C" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C401C">
+        <w:t>whether, in all material respects, the information included in the application is correct</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB80AF1" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="004A4000" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C401C">
+        <w:t xml:space="preserve">whether, in all material respects, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4000">
+        <w:t xml:space="preserve">facility </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004050AF">
+        <w:t xml:space="preserve">satisfies the criteria </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8891D2" w14:textId="4D88535F" w:rsidR="00D819BB" w:rsidRPr="002C401C" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C401C">
+        <w:t>the primary production variable for the facility in the first financial year is a trade</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0D2D">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C401C">
+        <w:t>exposed production variable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414F1010" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00047038">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C401C">
+        <w:t>the assessed cost impact for the facility for the first financial year is greater than 0.03 (known as the material cost impact threshold)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480195F2" w14:textId="3CC1AEF0" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The audit matter ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C401C">
+        <w:t>whether, in all material respects, the information included in the application is correct</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">’ covers all the information provided in the application (summarised below) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00203778">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> other specific matters (i.e. primary production variable and assessed cost impact).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE236F5" w14:textId="3A2E47F7" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61EE2">
+        <w:t>The information</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> which must receive a reasonable assurance conclusion </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61EE2">
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidR="00412DA9">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61EE2">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2463513D" w14:textId="15122C17" w:rsidR="00D819BB" w:rsidRDefault="006D5CEF" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00D820D2">
+        <w:t>he revenue or EBIT (earnings before interest or tax) of the facility in the first financial year, including assumptions made in determining the relevant figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11304AEF" w14:textId="216241DE" w:rsidR="00D819BB" w:rsidRDefault="006D5CEF" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB">
+        <w:t>he assessed cost impact for the facility in the first financial year and information about assumptions made when working out that value</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B76807" w14:textId="11E6C28D" w:rsidR="00D819BB" w:rsidRDefault="006D5CEF" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00D820D2">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB">
+        <w:t>facility’s covered emissions</w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00D820D2">
+        <w:t xml:space="preserve"> during the proposed first financial year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1E86AC" w14:textId="13D74269" w:rsidR="00D819BB" w:rsidRDefault="006D5CEF" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00D820D2">
+        <w:t xml:space="preserve">declaration </w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB">
+        <w:t xml:space="preserve">in the application </w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00D820D2">
+        <w:t xml:space="preserve">that the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00D820D2">
+        <w:t>amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00D820D2">
+        <w:t xml:space="preserve"> of covered emissions</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC17A6">
+        <w:t xml:space="preserve"> fr</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0F99">
+        <w:t>om the operation of the facility</w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00D820D2" w:rsidDel="00CF30F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00D820D2">
+        <w:t>in the first financial year was not increased for the sole or substantial purpose of</w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB">
+        <w:t xml:space="preserve"> either</w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00D820D2">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D213BD1" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D820D2">
+        <w:t xml:space="preserve">achieving the result that the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">CER </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D820D2">
+        <w:t>makes the determination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0097C4" w14:textId="441B5FBB" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D820D2">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">achieving the result that the emissions reduction contribution for the facility for the first financial year and the next </w:t>
+      </w:r>
+      <w:r w:rsidR="000D1EB7">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D820D2">
+        <w:t xml:space="preserve"> financial years is higher than it would have been but for that increase. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CB280D" w14:textId="63EE28F0" w:rsidR="00D819BB" w:rsidRDefault="006D5CEF" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00D820D2">
+        <w:t>he hypothetical baseline for the first financial year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CC394B" w14:textId="35397463" w:rsidR="00D819BB" w:rsidRDefault="006D5CEF" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00D820D2">
+        <w:t xml:space="preserve">he baseline </w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB">
+        <w:t xml:space="preserve">emissions </w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00D820D2">
+        <w:t>number for the facility for the first financial year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35BE990F" w14:textId="4DC6DC1B" w:rsidR="00D819BB" w:rsidRPr="00D820D2" w:rsidRDefault="006D5CEF" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00D820D2">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB">
+        <w:t>ERC value</w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00D820D2">
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB">
+        <w:t xml:space="preserve">the first financial year and estimates of the ERC values for the next </w:t>
+      </w:r>
+      <w:r w:rsidR="00203778">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D819BB">
+        <w:t xml:space="preserve"> financial years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CF261D" w14:textId="00437059" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54" w:tooltip="A link to the TEBA determination application audit template on the Clean Energy Regulator website" w:history="1">
+        <w:r w:rsidRPr="003547FD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>TEBA determination application audit template</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="42"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is available on the CER’s website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A1DB28" w14:textId="1EC09C21" w:rsidR="00D819BB" w:rsidRPr="00D6098E" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="178" w:name="_Toc237432815"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Part 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="29264F97">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Other matters</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="178"/>
+    </w:p>
+    <w:p w14:paraId="26615F81" w14:textId="50BA4BCA" w:rsidR="00D819BB" w:rsidRPr="00D6098E" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="179" w:name="_Toc138922932"/>
+      <w:bookmarkStart w:id="180" w:name="_Toc138923007"/>
+      <w:bookmarkStart w:id="181" w:name="_Toc138923071"/>
+      <w:bookmarkStart w:id="182" w:name="_Toc138923328"/>
+      <w:bookmarkStart w:id="183" w:name="_Toc143503201"/>
+      <w:bookmarkStart w:id="184" w:name="_Toc147750272"/>
+      <w:bookmarkStart w:id="185" w:name="_Toc203470109"/>
+      <w:bookmarkStart w:id="186" w:name="_Toc237432816"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6098E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Processing, decision-making and publication</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="179"/>
+      <w:bookmarkEnd w:id="180"/>
+      <w:bookmarkEnd w:id="181"/>
+      <w:bookmarkEnd w:id="182"/>
+      <w:bookmarkEnd w:id="183"/>
+      <w:bookmarkEnd w:id="184"/>
+      <w:bookmarkEnd w:id="185"/>
+      <w:bookmarkEnd w:id="186"/>
+      <w:r w:rsidRPr="00D6098E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0099A6C4" w14:textId="2F08CC03" w:rsidR="00D819BB" w:rsidRPr="00962237" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="187" w:name="_Toc138922933"/>
+      <w:bookmarkStart w:id="188" w:name="_Toc138923008"/>
+      <w:bookmarkStart w:id="189" w:name="_Toc138923072"/>
+      <w:bookmarkStart w:id="190" w:name="_Toc138923329"/>
+      <w:bookmarkStart w:id="191" w:name="_Toc143503202"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>4.1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00962237">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Application receipt and processing timeframes</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="187"/>
+      <w:bookmarkEnd w:id="188"/>
+      <w:bookmarkEnd w:id="189"/>
+      <w:bookmarkEnd w:id="190"/>
+      <w:bookmarkEnd w:id="191"/>
+    </w:p>
+    <w:p w14:paraId="219F6AF2" w14:textId="0F2CB7B9" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">On receipt of the application, the CER will check the application to ensure that it is complete. If the application is not complete, the CER may give the responsible emitter a notice to provide further information, so that a formal assessment of the application can </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>begin</w:t>
+      </w:r>
+      <w:r w:rsidR="005120AB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> may find the application ineligible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5441">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD6932A" w14:textId="46117D1F" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Once the application is complete, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>CER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3FB6375E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921351">
+        <w:t xml:space="preserve">take all reasonable steps to ensure a decision is made </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1316">
+        <w:t xml:space="preserve">within </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">60 days </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1316">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">receiving the application or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921351">
+        <w:t xml:space="preserve">60 days </w:t>
+      </w:r>
+      <w:r w:rsidR="0001210C">
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidR="0001210C" w:rsidRPr="00921351">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921351">
+        <w:t xml:space="preserve">the end of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the specified period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921351">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in the notice </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921351">
+        <w:t>to provide additional information</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> if a request for further information was </w:t>
+      </w:r>
+      <w:r w:rsidR="0001210C">
+        <w:t>issued</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921351">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D8A203" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00251013">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsible emitter may, by written notice to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>CER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00251013">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>, withdraw an application at any time before a decision is made on the application.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECC36F7" w14:textId="42403A53" w:rsidR="00D819BB" w:rsidRPr="00962237" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="192" w:name="_Requests_for_further"/>
+      <w:bookmarkEnd w:id="192"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>4.1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00962237">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Requests for further information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B656E89" w14:textId="3BE9FEE1" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If additional information </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4F76">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00574ED9" w:rsidRPr="00574ED9">
+        <w:t>required at any point to inform the decision-making process</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5EF1">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>CER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3FB6375E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">may request </w:t>
+      </w:r>
+      <w:r w:rsidR="00574ED9">
+        <w:t>the responsible emitter provide</w:t>
+      </w:r>
+      <w:r w:rsidR="007457B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">more information. The request may be made through an informal request or through a formal request made under section 41 of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidRPr="00653C95">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Safeguard Rule</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003A2E9F">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="43"/>
+      </w:r>
+      <w:r>
+        <w:t>. The request will specify the period in which the information must be provided, which is typically within 14 days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4E3837" w14:textId="52BC9276" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the requested information is not provided within the specified period, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>CER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3FB6375E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidR="00E75AE6">
+        <w:t xml:space="preserve">refuse to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>consider the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCF6388" w14:textId="5FD00779" w:rsidR="00D819BB" w:rsidRPr="00962237" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>4.1.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00962237">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decision to make a TEBA determination  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2A322C" w14:textId="306DAA7A" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The CER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3FB6375E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">can only make a TEBA determination under section 42 of the </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2E9F" w:rsidRPr="008A6EEF">
+        <w:t>Safeguard Rule</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> if reasonably satisfied, having regard to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56" w:anchor="toc_3" w:history="1">
+        <w:r w:rsidRPr="00C15AD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>EBIT guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003A2E9F">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="44"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in force at the end of the first financial year and any other matter that the CER considers relevant, that the following criteria have been met:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD38CB0" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00ED48D8" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED48D8">
+        <w:t>the information included in the application is correct</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC91973" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00ED48D8" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED48D8">
+        <w:lastRenderedPageBreak/>
+        <w:t>the borrowing adjustment for the facility for the first financial year is zero</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE21EA1" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00ED48D8" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED48D8">
+        <w:t>the first financial year is not included in a multi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED48D8">
+        <w:t>year period declaration that is in force in relation to the facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BDD5C4" w14:textId="40BC17A8" w:rsidR="00D819BB" w:rsidRPr="00ED48D8" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED48D8">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A52AD">
+        <w:t xml:space="preserve">covered emissions of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>greenhouse gases from the operation of the facility during the first financial year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED48D8">
+        <w:t xml:space="preserve"> is greater than the hypothetical baseline of the facility for that </w:t>
+      </w:r>
+      <w:r w:rsidR="00267EB6">
+        <w:t xml:space="preserve">financial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED48D8">
+        <w:t>year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBE7A6C" w14:textId="5D0564A8" w:rsidR="00D819BB" w:rsidRPr="00117AEA" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3D844E73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>the facility’s covered emissions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D844E73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D844E73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the first financial year </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3D844E73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3D844E73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not increased for the sole or substantial purpose of achieving the result that</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5703F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> either</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D844E73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6B603E" w14:textId="0AE456C9" w:rsidR="00D819BB" w:rsidRPr="00117AEA" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00117AEA">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117AEA">
+        <w:t xml:space="preserve"> makes the determination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055810A8" w14:textId="1F12D026" w:rsidR="00D819BB" w:rsidRPr="00117AEA" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00117AEA">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00444D87">
+        <w:t>ERC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117AEA">
+        <w:t xml:space="preserve"> for the facility for the first financial year and the next </w:t>
+      </w:r>
+      <w:r w:rsidR="00203778">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117AEA">
+        <w:t xml:space="preserve"> financial years is higher than it would have been but for that increase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E83A053" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00ED48D8" w:rsidRDefault="00D819BB" w:rsidP="00FF1B6C">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED48D8">
+        <w:t>the primary production variable for the facility in the first financial year is a trade</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED48D8">
+        <w:t>exposed production variable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AAA58D5" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00ED48D8" w:rsidRDefault="00D819BB" w:rsidP="00FF1B6C">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED48D8">
+        <w:t>the assessed cost impact for the facility for the first financial year is greater than 0.03 (known as the material cost impact threshold)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341EC490" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="003B400C" w:rsidRDefault="00D819BB" w:rsidP="00FF1B6C">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B400C">
+        <w:t>the audit report accompanying the application includes a reasonable assurance conclusion, or a qualified reasonable assurance conclusion, in relation to each of the matters specified in subsection 40(3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B679258" w14:textId="2FC7FF06" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the CER decides to make the TEBA determination, the responsible emitter will be notified by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00251013">
+        <w:t>email</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> after the decision has been made</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00251013">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The notification will include the following details of the determination:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F65FF20" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">first financial year to which the determination will apply </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F96191" w14:textId="62641031" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the facility</w:t>
+      </w:r>
+      <w:r w:rsidR="005F40CD">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">specific ERC values for the </w:t>
+      </w:r>
+      <w:r w:rsidR="008B0488">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> financial years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1820C3BB" w14:textId="19522CE4" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The notification will also explain what</w:t>
+      </w:r>
+      <w:r w:rsidDel="00F34262">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">information about the TEBA determination will be published on CER’s website (see </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_4.1.6_Publication_of" w:history="1">
+        <w:r w:rsidR="003A2E9F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>p</w:t>
+        </w:r>
+        <w:r w:rsidR="00AC494B" w:rsidRPr="00AC494B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>ublication of the determination</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidDel="0016488C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C019E6C" w14:textId="0EF069AD" w:rsidR="00D819BB" w:rsidRPr="00067F7F" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>4.1.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00067F7F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decision to refuse to make a TEBA </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="193" w:name="_Toc138922936"/>
+      <w:bookmarkStart w:id="194" w:name="_Toc138923011"/>
+      <w:bookmarkStart w:id="195" w:name="_Toc138923075"/>
+      <w:bookmarkStart w:id="196" w:name="_Toc138923332"/>
+      <w:bookmarkStart w:id="197" w:name="_Toc143503205"/>
+      <w:r w:rsidRPr="00067F7F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">determination </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252765A2" w14:textId="1F687306" w:rsidR="00D819BB" w:rsidRPr="0021145B" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Before </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2412" w:rsidRPr="00BB2412">
+        <w:t xml:space="preserve">a decision </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to refuse to make a TEBA determination</w:t>
+      </w:r>
+      <w:r w:rsidR="00951C36">
+        <w:t xml:space="preserve"> is made</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, the CER will notify the responsible emitter </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0E9A" w:rsidRPr="00EF0E9A">
+        <w:t xml:space="preserve">in writing that it intends to refuse the application </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and provide reasons for the proposed decision. The responsible emitter will have an opportunity to respond to the proposed reasons. If </w:t>
+      </w:r>
+      <w:r w:rsidR="005B619E">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">CER subsequently decides to refuse to make </w:t>
+      </w:r>
+      <w:r w:rsidR="0038301C">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">TEBA determination, it will provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00955993" w:rsidRPr="00955993">
+        <w:t xml:space="preserve">the responsible emitter with </w:t>
+      </w:r>
+      <w:r>
+        <w:t>written notice of the decision, including reasons for the decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7372CDDE" w14:textId="270ABC92" w:rsidR="00D819BB" w:rsidRPr="00067F7F" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>4.1.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00067F7F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Review rights</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="193"/>
+      <w:bookmarkEnd w:id="194"/>
+      <w:bookmarkEnd w:id="195"/>
+      <w:bookmarkEnd w:id="196"/>
+      <w:bookmarkEnd w:id="197"/>
+    </w:p>
+    <w:p w14:paraId="1650AB92" w14:textId="05118261" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A person whose interests are affected by a decision of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>CER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3FB6375E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to make or refuse to make a TEBA determination and is not satisfied with the decision may apply to the Administrative </w:t>
+      </w:r>
+      <w:r w:rsidR="0019264B">
+        <w:t xml:space="preserve">Review </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tribunal for review of the decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD2C580" w14:textId="7A31C9A2" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The CER will notify the responsible emitter of their review rights in the notice of decision (refer to section 56 of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r w:rsidRPr="00485D11">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>NGER Act</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003A2E9F">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="45"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for more details). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43EF8196" w14:textId="0131BC20" w:rsidR="00D819BB" w:rsidRPr="00067F7F" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="198" w:name="_4.1.6_Publication_of"/>
+      <w:bookmarkStart w:id="199" w:name="_Toc138922937"/>
+      <w:bookmarkStart w:id="200" w:name="_Toc138923012"/>
+      <w:bookmarkStart w:id="201" w:name="_Toc138923076"/>
+      <w:bookmarkStart w:id="202" w:name="_Toc138923333"/>
+      <w:bookmarkStart w:id="203" w:name="_Toc143503206"/>
+      <w:bookmarkEnd w:id="198"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4.1.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00067F7F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Publication of the determination</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="199"/>
+      <w:bookmarkEnd w:id="200"/>
+      <w:bookmarkEnd w:id="201"/>
+      <w:bookmarkEnd w:id="202"/>
+      <w:bookmarkEnd w:id="203"/>
+    </w:p>
+    <w:p w14:paraId="564B3946" w14:textId="1DAAD0A0" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="3FB6375E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">is required </w:t>
-[...23 lines deleted...]
-        <w:t>determination on its website.</w:t>
+        <w:t xml:space="preserve">is required under paragraph 42(5)(b) of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58" w:history="1">
+        <w:r w:rsidRPr="00653C95">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Safeguard Rule</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003A2E9F">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="46"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to publish the TEBA determination on its website.</w:t>
       </w:r>
       <w:r w:rsidDel="00232C9F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:t>The details of the TEBA determination will be published as soon as practical to do so and will include the following information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE10DD8" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">type of determination  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADCE206" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>facility name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D7CFC1" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>responsible emitter for the facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6049F534" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">start and end date of the TEBA determination </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1050C0C8" w14:textId="3ACFBE28" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">facility-specific </w:t>
+      </w:r>
+      <w:r w:rsidR="00846FAB">
+        <w:t>ERC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for each of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00332ECB">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> financial years in which the TEBA determination would apply to the facility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050079EC" w14:textId="56D22CB5" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the determination is varied in any way (see </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_4.3_Variation_of" w:history="1">
+        <w:r w:rsidR="00615115">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>v</w:t>
+        </w:r>
+        <w:r w:rsidR="00B72191" w:rsidRPr="00B72191">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>ariation of a TEBA determination by the CER</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">), the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74AD8">
+        <w:t xml:space="preserve">varied </w:t>
+      </w:r>
+      <w:r>
+        <w:t>TEBA determination will also be published.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E520E39" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00846FA9" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00EE4272">
-[...23 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>CER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3FB6375E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...80 lines deleted...]
-      <w:r w:rsidR="00B82FFB">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must also publish a range of information about facilities specified under section 72 of the Safeguard Rule, including the annual baseline emissions number, covered emissions of facilities, and information on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846FA9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">units issued or surrendered under the scheme. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF8A974" w14:textId="1BBA73DD" w:rsidR="00D819BB" w:rsidRPr="00846FA9" w:rsidRDefault="00911000" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>4.1.6.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00854490">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00071752">
-[...58 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+      <w:r w:rsidR="00D819BB" w:rsidRPr="00846FA9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
-      </w:pPr>
-[...33 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:t>Request not to publish information in a TEBA determination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A898DA6" w14:textId="3D12428C" w:rsidR="00D819BB" w:rsidRPr="00846FA9" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00846FA9">
         <w:t>Under specific circumstances</w:t>
       </w:r>
       <w:r w:rsidRPr="00846FA9" w:rsidDel="002577D6">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00846FA9">
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> TEBA determination </w:t>
+        <w:t xml:space="preserve">responsible emitters can apply under section 25 of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59" w:history="1">
+        <w:r w:rsidRPr="00562633">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>NGER Act</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00615115">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="47"/>
       </w:r>
       <w:r w:rsidRPr="00846FA9">
-        <w:rPr>
-[...7 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:t xml:space="preserve"> to request that some information included in a TEBA determination not be published. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0BF038" w14:textId="7C4AF79A" w:rsidR="00D819BB" w:rsidRPr="00846FA9" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00846FA9">
-        <w:t>A request can only be made in relation to information which reveals or could be capable of revealing:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="49D1A987" w14:textId="77777777" w:rsidR="00F06781" w:rsidRPr="00846FA9" w:rsidRDefault="00F06781" w:rsidP="00F06781">
+        <w:t>A request can only be made in relation to information which reveals or could be capable of revealing</w:t>
+      </w:r>
+      <w:r w:rsidR="00F154FE">
+        <w:t xml:space="preserve"> either</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846FA9">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670B8928" w14:textId="32C28397" w:rsidR="00D819BB" w:rsidRPr="00846FA9" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00846FA9">
-        <w:t>trade secrets, or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0B618D38" w14:textId="2859254A" w:rsidR="00F06781" w:rsidRPr="00846FA9" w:rsidRDefault="00F06781" w:rsidP="00B94139">
+        <w:t>trade secrets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4099A430" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00846FA9" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00846FA9">
         <w:t>any other matter having a commercial value that would be, or could reasonably be expected to be, destroyed or diminished if the information were disclosed</w:t>
       </w:r>
-      <w:r w:rsidR="00752893">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00846FA9">
         <w:t>about a specific facility, technology or corporate initiative relating to the corporation or person.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38734368" w14:textId="77777777" w:rsidR="00F06781" w:rsidRPr="00846FA9" w:rsidRDefault="00F06781" w:rsidP="00F06781">
+    <w:p w14:paraId="613CAB6A" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00846FA9" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
       <w:r w:rsidRPr="00846FA9">
         <w:t xml:space="preserve">In assessing an application, the </w:t>
       </w:r>
       <w:r w:rsidRPr="00846FA9">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">CER </w:t>
       </w:r>
       <w:r w:rsidRPr="00846FA9">
         <w:t>will consider whether the applicant has demonstrated that there are real and substantial grounds to find that publishing the information will (or could reasonably) reveal a trade secret or affect the commercial value of a specific facility, technology, or corporate initiative. Grounds that are speculative, hypothetical, or theoretical will not be sufficient.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1C2788" w14:textId="7B2D1F58" w:rsidR="00AC3A03" w:rsidRDefault="00F06781" w:rsidP="00AC3A03">
+    <w:p w14:paraId="6F88E383" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
       <w:r w:rsidRPr="00846FA9">
         <w:t xml:space="preserve">For more information about how to make a request for information not to be published </w:t>
       </w:r>
       <w:r w:rsidRPr="00846FA9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:anchor=":~:text=Application%20for%20information%20not%20to%20be%20published" w:tooltip="A link to the Application for information not to be published form on the Clean Energy Regulator website" w:history="1">
-        <w:r w:rsidR="00840ABB" w:rsidRPr="00D4433D">
+      <w:hyperlink r:id="rId60" w:anchor=":~:text=Application%20for%20information%20not%20to%20be%20published" w:tooltip="A link to the Application for information not to be published form on the Clean Energy Regulator website" w:history="1">
+        <w:r w:rsidRPr="00D4433D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>application for information not to be published</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00840ABB" w:rsidRPr="00D4433D">
+      <w:r w:rsidRPr="00D4433D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="36"/>
+        <w:footnoteReference w:id="48"/>
       </w:r>
       <w:r w:rsidRPr="00846FA9">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="171" w:name="_Toc148344560"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="052EF50F" w14:textId="1A3D4FED" w:rsidR="00AC3A03" w:rsidRPr="00D6098E" w:rsidRDefault="002D4C7F" w:rsidP="00C71772">
+      <w:bookmarkStart w:id="204" w:name="_Toc148344560"/>
+    </w:p>
+    <w:p w14:paraId="718D08E8" w14:textId="30034FA7" w:rsidR="00D819BB" w:rsidRPr="00D6098E" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="171"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="205" w:name="_Toc203470110"/>
+      <w:bookmarkStart w:id="206" w:name="_Toc237432817"/>
+      <w:bookmarkEnd w:id="204"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00D6098E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="32"/>
-[...8 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revocation of a TEBA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="32"/>
-[...8 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">determination </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6098E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="32"/>
-[...8 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+        <w:t>by the responsible emitter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="205"/>
+      <w:bookmarkEnd w:id="206"/>
+    </w:p>
+    <w:p w14:paraId="4A9B90E9" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705B0F">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> TEBA determination</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705B0F">
+        <w:t xml:space="preserve"> has been </w:t>
+      </w:r>
+      <w:r>
+        <w:t>made</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705B0F">
+        <w:t xml:space="preserve"> by the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">CER, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705B0F">
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705B0F">
+        <w:t xml:space="preserve"> responsible emitter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">for a facility </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705B0F">
+        <w:t xml:space="preserve">may apply to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>revoke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705B0F">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">TEBA determination. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D131263" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This request must be made in writing before the end of the first 31 October after one of the financial years which is included in the TEBA determination for the facility. If the responsible emitter makes this request, the CER must revoke the determination and notify the responsible emitter in writing that it has done so. The revocation will take effect at the start of the financial year in which the request was made. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB52E56" w14:textId="26AEE993" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If a TEBA determination is revoked at the request of the responsible emitter, and the responsible emitter applies for another TEBA determination</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15A96" w:rsidRPr="00B15A96">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15A96">
+        <w:t xml:space="preserve">under section 39 of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r w:rsidR="00B15A96" w:rsidRPr="00653C95">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Safeguard Rule</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00EA2239">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="49"/>
+      </w:r>
+      <w:r>
+        <w:t>, the CER will not make that determination unless the facility has been a regular facility for at least one financial year during the period between the start of the first of the financial years included in the revoked determination, and the start of the first financial year of the proposed new TEBA determination.</w:t>
+      </w:r>
+      <w:r w:rsidR="0059247B">
+        <w:t xml:space="preserve"> This means that</w:t>
+      </w:r>
+      <w:r w:rsidR="00B35E54">
+        <w:t xml:space="preserve"> there must be a gap of at least one financial year between the </w:t>
+      </w:r>
+      <w:r w:rsidR="005A561B">
+        <w:t xml:space="preserve">revoked and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D324D4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="005A561B">
+        <w:t>new</w:t>
+      </w:r>
+      <w:r w:rsidR="00D324D4">
+        <w:t xml:space="preserve"> TEBA</w:t>
+      </w:r>
+      <w:r w:rsidR="005A561B">
+        <w:t xml:space="preserve"> determination</w:t>
+      </w:r>
+      <w:r w:rsidR="00D324D4">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="005A561B">
+        <w:t xml:space="preserve"> where the</w:t>
+      </w:r>
+      <w:r w:rsidR="0059247B">
+        <w:t xml:space="preserve"> facility </w:t>
+      </w:r>
+      <w:r w:rsidR="005A561B">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1412">
+        <w:t xml:space="preserve"> not be a TEBA facility</w:t>
+      </w:r>
+      <w:r w:rsidR="008B4137">
+        <w:t xml:space="preserve"> for that financial year if the original TEBA </w:t>
+      </w:r>
+      <w:r w:rsidR="009524D9">
+        <w:t xml:space="preserve">determination </w:t>
+      </w:r>
+      <w:r w:rsidR="008B4137">
+        <w:t>was revoked at the request of the responsible emitter.</w:t>
+      </w:r>
+      <w:r w:rsidR="009524D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Please see section 46 of the Safeguard Rule. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BF994C" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="207" w:name="_Variation_by_the"/>
+      <w:bookmarkEnd w:id="207"/>
+      <w:r>
+        <w:t xml:space="preserve">Please contact the CER if you wish to apply for the revocation of a TEBA determination. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1568BC6C" w14:textId="49783AD6" w:rsidR="00D819BB" w:rsidRPr="00D6098E" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="208" w:name="_4.3_Variation_of"/>
+      <w:bookmarkStart w:id="209" w:name="_Toc203470111"/>
+      <w:bookmarkStart w:id="210" w:name="_Toc237432818"/>
+      <w:bookmarkEnd w:id="208"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6098E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variation of a TEBA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">determination </w:t>
       </w:r>
-      <w:r w:rsidR="00AC3A03" w:rsidRPr="00D6098E">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00D6098E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="32"/>
-[...335 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>by the CER</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="174"/>
-[...4 lines deleted...]
-        <w:spacing w:before="240" w:after="200"/>
+      <w:bookmarkStart w:id="211" w:name="_Toc99649931"/>
+      <w:bookmarkEnd w:id="209"/>
+      <w:bookmarkEnd w:id="210"/>
+    </w:p>
+    <w:p w14:paraId="6E113D78" w14:textId="02A33592" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00A55246">
         <w:t xml:space="preserve">he CER may </w:t>
       </w:r>
       <w:r>
         <w:t>unilaterally</w:t>
       </w:r>
       <w:r w:rsidRPr="00A55246">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007F45EE">
-[...13 lines deleted...]
-        <w:spacing w:before="200"/>
+      <w:r>
+        <w:t>vary a TEBA determination if satisfied that</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6DDE">
+        <w:t xml:space="preserve"> either</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26701450" w14:textId="055500F6" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>the assessed cost impact for the facility for the first financial year was incorrectly calculated</w:t>
       </w:r>
-      <w:r w:rsidR="00D855F9">
-[...117 lines deleted...]
-        <w:t xml:space="preserve">prior to </w:t>
+    </w:p>
+    <w:p w14:paraId="34C8144F" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="008A6EEF">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">information provided to the CER in connection with the application for the determination was false or misleading in a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00206C36">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> decision</w:t>
+      <w:r>
+        <w:t>material particular</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00206C36">
-[...70 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABFECF8" w14:textId="1B78A60C" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the CER is considering varying a TEBA determination, the CER will provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00596B48">
+        <w:t xml:space="preserve">the responsible emitter </w:t>
+      </w:r>
+      <w:r w:rsidR="00235DFA">
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F90577">
+        <w:t>written</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> notice of intent to </w:t>
+      </w:r>
+      <w:r w:rsidR="00596B48">
+        <w:t xml:space="preserve">vary the determination </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">specifying the ERC that would apply to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00476597">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> financial years included in the TEBA determination if the variation were made. The notice will also include an opportunity for the responsible emitter </w:t>
+      </w:r>
+      <w:r w:rsidR="00596B48">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the facility to provide a written response to the proposed variation within the period specified in the notice. The CER will consider the responsible emitter’s response (if any) prior to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>making a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to vary or not vary the TEBA determination. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF2D0DE" w14:textId="15B88F3A" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the CER decides to vary the TEBA determination, it will give the responsible emitter written notice of the decision, including the reasons for the decision. Once varied, the TEBA determination, including the varied ERC values specified, will apply to the facility for all </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2921">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> financial years included in the TEBA determination. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB5E84F" w14:textId="0F13D8CC" w:rsidR="00D819BB" w:rsidRPr="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00126A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">If the CER decides not to vary the determination, it will notify the responsible emitter of that decision in writing. </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:bookmarkEnd w:id="211"/>
+    </w:p>
+    <w:sectPr w:rsidR="00D819BB" w:rsidRPr="00D819BB" w:rsidSect="00E349EF">
+      <w:headerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="even" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:headerReference w:type="first" r:id="rId65"/>
+      <w:footerReference w:type="first" r:id="rId66"/>
+      <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41D6D72C" w14:textId="77777777" w:rsidR="00B06F17" w:rsidRDefault="00B06F17" w:rsidP="00717EBB">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1065FA8B" w14:textId="77777777" w:rsidR="00BA5930" w:rsidRDefault="00BA5930" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="33496F07" w14:textId="77777777" w:rsidR="00BA5930" w:rsidRDefault="00BA5930"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C18C491" w14:textId="77777777" w:rsidR="00B06F17" w:rsidRDefault="00B06F17" w:rsidP="00717EBB">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4AEA41A7" w14:textId="77777777" w:rsidR="00BA5930" w:rsidRDefault="00BA5930" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...5 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="17E58E72" w14:textId="77777777" w:rsidR="00BA5930" w:rsidRDefault="00BA5930"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Malgun Gothic">
+    <w:panose1 w:val="020B0503020000020004"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri (Body)">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Headings CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
-      <w:id w:val="1023128135"/>
+      <w:id w:val="89826918"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="5B98877A" w14:textId="5E0D3C4B" w:rsidR="00717EBB" w:rsidRPr="00717EBB" w:rsidRDefault="00717EBB" w:rsidP="00717EBB">
+      <w:p w14:paraId="54221ED7" w14:textId="77777777" w:rsidR="009633DE" w:rsidRDefault="009633DE">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:rPr>
-[...1 lines deleted...]
-            <w:szCs w:val="20"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
       </w:p>
-      <w:p w14:paraId="199851A5" w14:textId="0C3FA8A4" w:rsidR="00717EBB" w:rsidRPr="00717EBB" w:rsidRDefault="00717EBB" w:rsidP="00717EBB">
-[...37 lines deleted...]
-        <w:r w:rsidRPr="00717EBB">
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="3C05FA31" w14:textId="77777777" w:rsidR="00977234" w:rsidRDefault="00977234" w:rsidP="009633DE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="4C5C0CB5" w14:textId="77777777" w:rsidR="00977234" w:rsidRDefault="00977234" w:rsidP="009633DE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="02604C9B" w14:textId="77777777" w:rsidR="006C58B9" w:rsidRDefault="006C58B9"/>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="760F5656" w14:textId="17442E7F" w:rsidR="00F76419" w:rsidRPr="002761BC" w:rsidRDefault="002D18F3" w:rsidP="002761BC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="2694"/>
+        <w:tab w:val="clear" w:pos="3969"/>
+        <w:tab w:val="clear" w:pos="6946"/>
+        <w:tab w:val="clear" w:pos="9498"/>
+        <w:tab w:val="center" w:pos="9639"/>
+      </w:tabs>
+      <w:spacing w:before="360" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:rPr>
+        <w:rStyle w:val="Protectivemarker"/>
+        <w:b w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002D18F3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>W:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D18F3">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="006E3CA9" w:rsidRPr="002D18F3">
+      <w:t>www.</w:t>
+    </w:r>
+    <w:r w:rsidR="00A5736E">
+      <w:t>cer</w:t>
+    </w:r>
+    <w:r w:rsidR="006E3CA9" w:rsidRPr="002D18F3">
+      <w:t>.gov.au</w:t>
+    </w:r>
+    <w:r w:rsidR="006E3CA9" w:rsidRPr="002D18F3">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00223676" w:rsidRPr="002D18F3">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:t xml:space="preserve">| </w:t>
+    </w:r>
+    <w:r w:rsidR="00223676" w:rsidRPr="002D18F3">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>T:</w:t>
+    </w:r>
+    <w:r w:rsidR="00223676" w:rsidRPr="002D18F3">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1300 553 542</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D18F3">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D18F3">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>E:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D18F3">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="006839CF">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:t>cer-</w:t>
+    </w:r>
+    <w:r w:rsidR="004E26E4">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:t>enquiries</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D18F3">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:t>@</w:t>
+    </w:r>
+    <w:r w:rsidR="00A5736E">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:t>cer</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D18F3">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:t>.gov.au</w:t>
+    </w:r>
+    <w:r w:rsidR="006E3CA9">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+        </w:rPr>
+        <w:id w:val="1597057790"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidR="006E3CA9" w:rsidRPr="00E349EF">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve"> | </w:t>
-[...11 lines deleted...]
-        <w:r w:rsidRPr="00717EBB">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="006E3CA9" w:rsidRPr="00E349EF">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve"> 1300 553 542 | </w:t>
-[...11 lines deleted...]
-        <w:r w:rsidRPr="00717EBB">
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidR="006E3CA9" w:rsidRPr="00E349EF">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:r w:rsidRPr="00717EBB">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="006E3CA9">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">                  </w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="006E3CA9" w:rsidRPr="00E349EF">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...28 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...2 lines deleted...]
-  <w:p w14:paraId="72F84617" w14:textId="59FBEBB4" w:rsidR="00717EBB" w:rsidRPr="00717EBB" w:rsidRDefault="00717EBB">
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="4570263D" w14:textId="721CE593" w:rsidR="00F76419" w:rsidRPr="009633DE" w:rsidRDefault="00F76419" w:rsidP="00E349EF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:spacing w:before="60"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rStyle w:val="Protectivemarker"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="3289C4A2" w14:textId="36A60F64" w:rsidR="00717EBB" w:rsidRDefault="00717EBB">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="311C6254" w14:textId="77777777" w:rsidR="0065750A" w:rsidRPr="009C30B4" w:rsidRDefault="00CA2954" w:rsidP="00AA2792">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2694"/>
+        <w:tab w:val="left" w:pos="3969"/>
+        <w:tab w:val="left" w:pos="6946"/>
+        <w:tab w:val="right" w:pos="9498"/>
+      </w:tabs>
+      <w:spacing w:after="720"/>
+      <w:ind w:right="242"/>
+      <w:rPr>
+        <w:color w:val="005874"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BA948DF" wp14:editId="485D48CF">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="556CA7DE" wp14:editId="4470D2DB">
           <wp:extent cx="2133416" cy="648000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="11" name="Picture 11" descr="A black background with a black square&#10;&#10;Description automatically generated with medium confidence"/>
+          <wp:docPr id="5" name="Picture 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="11" name="Picture 11" descr="A black background with a black square&#10;&#10;Description automatically generated with medium confidence"/>
+                  <pic:cNvPr id="5" name="Picture 5"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2133416" cy="648000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="789E6C5A" w14:textId="77777777" w:rsidR="00B06F17" w:rsidRDefault="00B06F17" w:rsidP="00717EBB">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5299ACF2" w14:textId="77777777" w:rsidR="00BA5930" w:rsidRDefault="00BA5930" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6C8C9BD9" w14:textId="77777777" w:rsidR="00BA5930" w:rsidRDefault="00BA5930"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20917E83" w14:textId="77777777" w:rsidR="00B06F17" w:rsidRDefault="00B06F17" w:rsidP="00717EBB">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="696F577F" w14:textId="77777777" w:rsidR="00BA5930" w:rsidRDefault="00BA5930" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6F7C89C9" w14:textId="77777777" w:rsidR="00BA5930" w:rsidRDefault="00BA5930"/>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...7 lines deleted...]
-    <w:p w14:paraId="6ED19E0C" w14:textId="7B74AB98" w:rsidR="00717EBB" w:rsidRPr="00FF5AB9" w:rsidRDefault="00717EBB" w:rsidP="00717EBB">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="3D067611" w14:textId="4A957820" w:rsidR="00D819BB" w:rsidRPr="002F287E" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF5AB9">
+      <w:r w:rsidRPr="002F287E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FF5AB9">
+      <w:r w:rsidRPr="002F287E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF4832" w:rsidRPr="00393A37">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FF5AB9">
+      <w:r w:rsidR="003C1675" w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+        <w:t>https://www.legislation.gov.au/F2015L01637</w:t>
+      </w:r>
+      <w:r w:rsidR="0093591B" w:rsidRPr="0093591B" w:rsidDel="0093591B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00FF5AB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="3BEC3BB3" w14:textId="112B82C6" w:rsidR="00D819BB" w:rsidRPr="002F287E" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F287E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FF5AB9">
+      <w:r w:rsidRPr="002F287E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF4832" w:rsidRPr="00393A37">
-[...4 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidR="0055480B" w:rsidRPr="008A6EEF">
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+        <w:t>https://www.legislation.gov.au/C2007A00175</w:t>
+      </w:r>
+      <w:r w:rsidR="0093591B" w:rsidRPr="0093591B" w:rsidDel="0093591B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00FF5AB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="70BB0D7A" w14:textId="3A566127" w:rsidR="00D819BB" w:rsidRPr="002F287E" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F287E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FF5AB9">
+      <w:r w:rsidRPr="002F287E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF4832" w:rsidRPr="00393A37">
-[...4 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidR="003A681A" w:rsidRPr="008A6EEF">
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...25 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+        <w:t>https://www.legislation.gov.au/F2008L02230</w:t>
+      </w:r>
+      <w:r w:rsidR="0093591B" w:rsidRPr="0093591B" w:rsidDel="0093591B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00053572">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="0B834EA5" w14:textId="1ED9E8CA" w:rsidR="003A681A" w:rsidRDefault="003A681A">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00053572">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> https://www.legislation.gov.au/C2007A00175/latest/versions</w:t>
-[...6 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0026B" w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00053572">
+        <w:t>https://www.legislation.gov.au/F2008L02309</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="00C02865" w14:textId="77777777" w:rsidR="00E218AD" w:rsidRPr="008A6EEF" w:rsidRDefault="00E218AD">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00053572">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism#toc_4</w:t>
+        <w:t xml:space="preserve"> https://www.legislation.gov.au/C2007A00175</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="8">
-    <w:p w14:paraId="06E09AEB" w14:textId="4AC919E6" w:rsidR="00DA67E6" w:rsidRDefault="00DA67E6">
+  <w:footnote w:id="6">
+    <w:p w14:paraId="66DA5061" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="00E218AD" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00053572">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E218AD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00053572">
+      <w:r w:rsidRPr="00E218AD">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> https://www.legislation.gov.au/F2015L01637/latest/versions</w:t>
-[...6 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+        <w:t xml:space="preserve"> https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism#toc_</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87AA9" w:rsidRPr="00E218AD">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00053572">
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="604A8117" w14:textId="77777777" w:rsidR="00E218AD" w:rsidRDefault="00E218AD">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00053572">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> https://www.legislation.gov.au/F2015L01637/latest/versions</w:t>
+        <w:t xml:space="preserve"> https://www.legislation.gov.au/F2015L01637</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="10">
-    <w:p w14:paraId="3335DAD1" w14:textId="7AFEA6BD" w:rsidR="00742173" w:rsidRPr="00053572" w:rsidRDefault="00742173">
+  <w:footnote w:id="8">
+    <w:p w14:paraId="7745BEA3" w14:textId="77777777" w:rsidR="00E218AD" w:rsidRDefault="00E218AD">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00053572">
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00053572">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> https://www.legislation.gov.au/C2007A00175/latest/versions</w:t>
+        <w:t xml:space="preserve"> https://www.legislation.gov.au/F2015L01637</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="11">
-    <w:p w14:paraId="56D32B4D" w14:textId="099F421B" w:rsidR="00742173" w:rsidRDefault="00742173">
+  <w:footnote w:id="9">
+    <w:p w14:paraId="677089B5" w14:textId="77777777" w:rsidR="0060215E" w:rsidRPr="008A6EEF" w:rsidRDefault="0060215E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00053572">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00053572">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> https://www.legislation.gov.au/F2008L02230/latest/text</w:t>
+        <w:t xml:space="preserve"> https://www.legislation.gov.au/C2007A00175</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="12">
-    <w:p w14:paraId="55497135" w14:textId="5BF684A8" w:rsidR="00375BE2" w:rsidRPr="00053572" w:rsidRDefault="00375BE2">
+  <w:footnote w:id="10">
+    <w:p w14:paraId="635FD0A6" w14:textId="77777777" w:rsidR="0060215E" w:rsidRDefault="0060215E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00053572">
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00053572">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> https://www.legislation.gov.au/C2007A00175/latest/versions</w:t>
+        <w:t xml:space="preserve"> https://www.legislation.gov.au/F2008L02230</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="13">
-    <w:p w14:paraId="6F2F5B82" w14:textId="6640E745" w:rsidR="004A2CE0" w:rsidRDefault="004A2CE0">
+  <w:footnote w:id="11">
+    <w:p w14:paraId="076919DF" w14:textId="77777777" w:rsidR="001A1254" w:rsidRPr="008A6EEF" w:rsidRDefault="001A1254">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00053572">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00053572">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> https://www.legislation.gov.au/F2015L01637/latest/versions</w:t>
+        <w:t xml:space="preserve"> https://www.legislation.gov.au/F2015L01637</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="14">
-    <w:p w14:paraId="344D67CD" w14:textId="38EAAC7A" w:rsidR="00EC769D" w:rsidRPr="00053572" w:rsidRDefault="00EC769D">
+  <w:footnote w:id="12">
+    <w:p w14:paraId="639E9076" w14:textId="77777777" w:rsidR="001A1254" w:rsidRDefault="001A1254">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00053572">
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00053572">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/about-emissions-and-energy-data/emissions#types-of-emissions</w:t>
+        <w:t xml:space="preserve"> https://www.legislation.gov.au/C2007A00175</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="15">
-    <w:p w14:paraId="7412463D" w14:textId="7405B550" w:rsidR="001E7626" w:rsidRPr="00FF5AB9" w:rsidRDefault="001E7626">
+  <w:footnote w:id="13">
+    <w:p w14:paraId="2E8CC061" w14:textId="77777777" w:rsidR="00F47D71" w:rsidRDefault="00F47D71">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00FF5AB9">
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FF5AB9">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009624DC" w:rsidRPr="001D76A8">
+        <w:t xml:space="preserve"> https://www.legislation.gov.au/F2015L01637</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="05C5794C" w14:textId="100F5A86" w:rsidR="00815AFD" w:rsidRPr="00053572" w:rsidRDefault="00815AFD" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism#toc_4</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00FF5AB9">
+      </w:pPr>
+      <w:r w:rsidRPr="00053572">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FF5AB9">
+      <w:r w:rsidRPr="00053572">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009624DC" w:rsidRPr="001D76A8">
+      <w:r w:rsidR="007649E1" w:rsidRPr="007649E1">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>https://onlineservices.cer.gov.au/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009624DC">
+        <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/about-emissions-and-energy-data/emissions-and-energy-types#types-of-emissions</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="6A3750B8" w14:textId="7F0DBCAC" w:rsidR="00433B79" w:rsidRDefault="00433B79">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>https://www.legislation.gov.au/F2015L01637</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="17">
-    <w:p w14:paraId="513DDE93" w14:textId="1A22E6A1" w:rsidR="00984C7E" w:rsidRPr="00A472A3" w:rsidRDefault="00984C7E">
+  <w:footnote w:id="16">
+    <w:p w14:paraId="50A10247" w14:textId="11A8E5F8" w:rsidR="00C92532" w:rsidRDefault="00C92532">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A472A3">
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A472A3">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve"> https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism#toc_3</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="17">
+    <w:p w14:paraId="749F1F93" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF5AB9">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00FF5AB9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D76A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://onlineservices.cer.gov.au/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="18">
+    <w:p w14:paraId="142645DC" w14:textId="77777777" w:rsidR="00080CC0" w:rsidRDefault="00080CC0">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6EEF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://www.legislation.gov.au/F2015L01637</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="19">
+    <w:p w14:paraId="1DF8A8EC" w14:textId="04B2CA28" w:rsidR="008C41B7" w:rsidRDefault="008C41B7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C093F">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005C093F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://onlineservices.cer.gov.au/</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="20">
+    <w:p w14:paraId="393B8F2C" w14:textId="77777777" w:rsidR="00D227DC" w:rsidRDefault="00D227DC">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6EEF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://www.legislation.gov.au/F2015L01637</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="21">
+    <w:p w14:paraId="427B5754" w14:textId="7B673FE2" w:rsidR="0093217B" w:rsidRDefault="0093217B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6EEF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://onlineservices.cer.gov.au/</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="22">
+    <w:p w14:paraId="26722CCF" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56463">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C7639F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009125EC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>https://onlineservices.cer.gov.au</w:t>
+        <w:t>https://cer.gov.au/document_page/nger-online-services-user-guide</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="18">
-    <w:p w14:paraId="01EC6199" w14:textId="4859FA1A" w:rsidR="00717EBB" w:rsidRPr="00D47CD2" w:rsidRDefault="00717EBB" w:rsidP="00717EBB">
+  <w:footnote w:id="23">
+    <w:p w14:paraId="052DBCB2" w14:textId="77777777" w:rsidR="00D819BB" w:rsidDel="0057114C" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidDel="0057114C">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidDel="0057114C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6A8D" w:rsidDel="0057114C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D47CD2">
+        <w:t>https://onlineservices.cer.gov.au</w:t>
+      </w:r>
+      <w:r w:rsidR="007613CF" w:rsidRPr="008A6EEF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="24">
+    <w:p w14:paraId="6C30DA3B" w14:textId="6A8469B4" w:rsidR="00D819BB" w:rsidRPr="002F287E" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F287E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D47CD2">
+      <w:r w:rsidRPr="002F287E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB690E" w:rsidRPr="009125EC">
+      <w:r w:rsidR="003273E7" w:rsidRPr="002F287E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>https://onlineservices.cer.gov.au</w:t>
+        <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="19">
-    <w:p w14:paraId="2C109330" w14:textId="2E56F3D9" w:rsidR="00DD1B20" w:rsidRDefault="00DD1B20" w:rsidP="00DD1B20">
+  <w:footnote w:id="25">
+    <w:p w14:paraId="36DEDC4C" w14:textId="77777777" w:rsidR="007613CF" w:rsidRDefault="007613CF">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D56463">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6EEF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://cer.gov.au/document_page/nger-online-services-user-guide</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="26">
+    <w:p w14:paraId="1B958CBC" w14:textId="2490654D" w:rsidR="005F57B5" w:rsidRDefault="005F57B5">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6EEF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://www.legislation.gov.au/C2007A00175</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="27">
+    <w:p w14:paraId="702C3A28" w14:textId="77777777" w:rsidR="001C50F9" w:rsidRPr="008A6EEF" w:rsidRDefault="001C50F9">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C7639F">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve"> https://www.legislation.gov.au/F2015L01637</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="28">
+    <w:p w14:paraId="068F0B28" w14:textId="77777777" w:rsidR="00562209" w:rsidRPr="008A6EEF" w:rsidRDefault="00562209">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>https://cer.gov.au/document_page/nger-online-services-user-guide</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="007D6A8D">
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007D6A8D">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> https://onlineservices.cer.gov.au</w:t>
-[...6 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA63AB" w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D47CD2">
+        <w:t>https://www.aasb.gov.au/</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="29">
+    <w:p w14:paraId="38ABB341" w14:textId="77777777" w:rsidR="00DF3311" w:rsidRDefault="00DF3311">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D47CD2">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve"> https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism#toc_3</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="30">
+    <w:p w14:paraId="44380140" w14:textId="677501FB" w:rsidR="008E2170" w:rsidRPr="008A6EEF" w:rsidRDefault="008E2170">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>https://www.cleanenergyregulator.gov.au/NGER/Reporting-cycle/Assess-your-obligations/Reporting-thresholds#n3-2</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00D47CD2">
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D47CD2">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0024645F" w:rsidRPr="0024645F">
+        <w:t xml:space="preserve"> https://www.aasb.gov.au/</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="31">
+    <w:p w14:paraId="5405C048" w14:textId="77777777" w:rsidR="008E2170" w:rsidRPr="008A6EEF" w:rsidRDefault="008E2170">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>https://cer.gov.au/document_page/nger-online-services-user-guide</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00D47CD2">
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D47CD2">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0024645F" w:rsidRPr="0024645F">
+        <w:t xml:space="preserve"> https://www.legislation.gov.au/F2015L01637</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="32">
+    <w:p w14:paraId="1A9FE6C3" w14:textId="13EC25AA" w:rsidR="008E2170" w:rsidRPr="008A6EEF" w:rsidRDefault="008E2170">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/register-nger-reporter</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00B8529F">
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B8529F">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> https://onlineservices.cer.gov.au/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="25">
-    <w:p w14:paraId="78776B40" w14:textId="247CA8F5" w:rsidR="00D47CD2" w:rsidRPr="00D47CD2" w:rsidRDefault="00D47CD2">
+  <w:footnote w:id="33">
+    <w:p w14:paraId="59B113C7" w14:textId="2DDE4E0C" w:rsidR="006C14A8" w:rsidRDefault="006C14A8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D47CD2">
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D47CD2">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve"> https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism#toc_3</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="34">
+    <w:p w14:paraId="63DF4361" w14:textId="77777777" w:rsidR="006C14A8" w:rsidRDefault="006C14A8">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009125EC">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism#toc_4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D47CD2">
+        <w:t>https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism#toc_3</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="35">
+    <w:p w14:paraId="4EEAF1BC" w14:textId="77777777" w:rsidR="00A533CD" w:rsidRDefault="00A533CD">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>https://www.legislation.gov.au/F2015L01637</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="36">
+    <w:p w14:paraId="50119550" w14:textId="77777777" w:rsidR="00A533CD" w:rsidRDefault="00A533CD">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F642E5">
+        <w:t>https://www.legislation.gov.au/F2015L01637</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="37">
+    <w:p w14:paraId="501CAA1B" w14:textId="54EED457" w:rsidR="00A16C77" w:rsidRPr="008A6EEF" w:rsidRDefault="00A16C77">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F642E5">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> https://www.legislation.gov.au/F2015L01637</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="27">
-    <w:p w14:paraId="5CF8698F" w14:textId="410EDC35" w:rsidR="005D69D1" w:rsidRDefault="005D69D1">
+  <w:footnote w:id="38">
+    <w:p w14:paraId="46451D56" w14:textId="425F58D0" w:rsidR="00A16C77" w:rsidRDefault="00A16C77">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F642E5">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F642E5">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00053572" w:rsidRPr="009125EC">
+        <w:t xml:space="preserve"> https://onlineservices.cer.gov.au/</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="39">
+    <w:p w14:paraId="668DACB5" w14:textId="77777777" w:rsidR="00A16C77" w:rsidRPr="008A6EEF" w:rsidRDefault="00A16C77">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism#toc_4</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="006260A7">
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006260A7">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009125EC">
+        <w:t xml:space="preserve"> https://www.legislation.gov.au/F2008L02230</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="40">
+    <w:p w14:paraId="6427845A" w14:textId="77777777" w:rsidR="0004553A" w:rsidRPr="008A6EEF" w:rsidRDefault="0004553A">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism#toc_4</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00997B76">
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00997B76">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E52DD" w:rsidRPr="009125EC">
+      <w:r w:rsidR="00B40E9A" w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>https://www.legislation.gov.au/F2015L01637/latest/versions</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>https://cer.gov.au/schemes/audits-our-schemes/find-auditor</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="30">
-    <w:p w14:paraId="609F6EF0" w14:textId="4A314855" w:rsidR="00F54941" w:rsidRPr="00F54941" w:rsidRDefault="00F54941">
+  <w:footnote w:id="41">
+    <w:p w14:paraId="27FB3A31" w14:textId="1D9CB2A0" w:rsidR="00AC4B2B" w:rsidRDefault="00AC4B2B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F54941">
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F54941">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009125EC">
+      <w:r w:rsidR="007C7EEB" w:rsidRPr="007C7EEB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>https://www.legislation.gov.au/F2015L01637/latest/versions</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>https://www.legislation.gov.au/F2010L00053</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="31">
-    <w:p w14:paraId="39EBA1E6" w14:textId="1CED0F5C" w:rsidR="00467E49" w:rsidRPr="003B1034" w:rsidRDefault="00467E49">
+  <w:footnote w:id="42">
+    <w:p w14:paraId="572B3C84" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003B1034">
+      </w:pPr>
+      <w:r w:rsidRPr="00F047EC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003B1034">
+      <w:r w:rsidRPr="00F047EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve"> https://cer.gov.au/document_page/trade-exposed-baseline-adjusted-audit-template</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="43">
+    <w:p w14:paraId="30F47457" w14:textId="1623FC5C" w:rsidR="003A2E9F" w:rsidRPr="008A6EEF" w:rsidRDefault="003A2E9F">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>https://onlineservices.cer.gov.au</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="000F5BDA">
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000F5BDA">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> https://www.legislation.gov.au/F2015L01637</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="33">
-    <w:p w14:paraId="3CAC1979" w14:textId="6D8C8387" w:rsidR="00F06781" w:rsidRPr="006B1C45" w:rsidRDefault="00F06781" w:rsidP="00F06781">
+  <w:footnote w:id="44">
+    <w:p w14:paraId="2E9D7A0A" w14:textId="388B8101" w:rsidR="003A2E9F" w:rsidRDefault="003A2E9F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003B1034">
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003B1034">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C4707A" w:rsidRPr="00C4707A">
+        <w:t xml:space="preserve"> https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism#toc_3</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="45">
+    <w:p w14:paraId="16675A65" w14:textId="12B3FD9A" w:rsidR="003A2E9F" w:rsidRPr="008A6EEF" w:rsidRDefault="003A2E9F">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>https://onlineservices.cer.gov.au</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C4707A">
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C4707A">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-        <w:t>https://cer.gov.au/schemes/audits-our-schemes/find-auditor</w:t>
+        <w:t xml:space="preserve"> https://www.legislation.gov.au/C2007A00175</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="35">
-    <w:p w14:paraId="26FA0440" w14:textId="38A29058" w:rsidR="003547FD" w:rsidRDefault="003547FD">
+  <w:footnote w:id="46">
+    <w:p w14:paraId="158E5B4A" w14:textId="77777777" w:rsidR="003A2E9F" w:rsidRDefault="003A2E9F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F047EC">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F047EC">
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F047EC" w:rsidRPr="00F047EC">
+        <w:t xml:space="preserve"> https://www.legislation.gov.au/F2015L01637</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="47">
+    <w:p w14:paraId="0D5429F5" w14:textId="1DBC452F" w:rsidR="00615115" w:rsidRPr="008A6EEF" w:rsidRDefault="00615115">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>https://cer.gov.au/document_page/trade-exposed-baseline-adjusted-audit-template</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002F648B">
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007F352F">
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="008A6EEF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/about-emissions-and-energy-data#:~:text=Application%20for%20information%20not%20to%20be%20published</w:t>
+        <w:t xml:space="preserve"> https://www.legislation.gov.au/C2007A00175</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="48">
+    <w:p w14:paraId="6B9E0DAF" w14:textId="77777777" w:rsidR="00D819BB" w:rsidRPr="008A6EEF" w:rsidRDefault="00D819BB" w:rsidP="00D819BB">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002F287E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/about-emissions-and-energy-data#:~:text=Application%20for%20information%20not%20to%20be%20published</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="49">
+    <w:p w14:paraId="5D1E5320" w14:textId="758405C3" w:rsidR="00EA2239" w:rsidRDefault="00EA2239">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A6EEF">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="008A6EEF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://www.legislation.gov.au/F2015L01637</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="578452E6" w14:textId="6D457AA8" w:rsidR="00717EBB" w:rsidRDefault="00717EBB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3659ACA4" w14:textId="47967540" w:rsidR="00D81782" w:rsidRDefault="00D81782" w:rsidP="00977234">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Heading5"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4870"/>
+        <w:tab w:val="left" w:pos="8745"/>
+      </w:tabs>
+      <w:spacing w:before="200" w:after="60"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2940EC31" w14:textId="77777777" w:rsidR="00D81782" w:rsidRPr="00BE0DA3" w:rsidRDefault="00407A97" w:rsidP="00E349EF">
+    <w:pPr>
+      <w:pStyle w:val="LegislativesecrecyACT"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4614C6E2" wp14:editId="10DADCE1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77FDAE63" wp14:editId="5A17F743">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4817496</wp:posOffset>
+            <wp:posOffset>4706474</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>7730</wp:posOffset>
+            <wp:posOffset>-190500</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1424451" cy="469454"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Picture 9">
+          <wp:docPr id="6" name="Picture 6">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="6" name="Picture 6">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1424451" cy="469454"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-[...43 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="34EC96A6" w14:textId="0710E194" w:rsidR="00717EBB" w:rsidRDefault="00717EBB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="633B5241" w14:textId="77777777" w:rsidR="00CA2954" w:rsidRDefault="008352D1" w:rsidP="00E349EF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:spacing w:before="600"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="00CA2954">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DAAAD14" wp14:editId="07BEA898">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6475A35F" wp14:editId="10097225">
           <wp:extent cx="2628000" cy="617737"/>
           <wp:effectExtent l="0" t="0" r="1270" b="5080"/>
-          <wp:docPr id="8" name="Picture 8" descr="Australian Government Crest - Clean Energy Regulator"/>
+          <wp:docPr id="4" name="Picture 4" descr="Australian Government Crest - Clean Energy Regulator"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Picture 4" descr="Australian Government Crest - Clean Energy Regulator"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2628000" cy="617737"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="059E3489"/>
+    <w:nsid w:val="160C0249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6ADA9084"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="A20E63EC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="006C93" w:themeColor="accent3"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BE84630"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C1427E6"/>
+    <w:lvl w:ilvl="0" w:tplc="E6E0D6AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="9FB76F" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -24186,271 +19150,68 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06BF78D9"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22524A47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6A2E01DE"/>
-[...89 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="6ABE5874">
+    <w:tmpl w:val="CCA0A82C"/>
+    <w:lvl w:ilvl="0" w:tplc="324AD11A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="006EA6"/>
+        <w:color w:val="9FB76F" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
-[...113 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -24503,177 +19264,381 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23180238"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A126BEAA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="106F1A53"/>
+    <w:nsid w:val="24CF5024"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2E3E71DE"/>
-    <w:lvl w:ilvl="0" w:tplc="CECC1484">
+    <w:tmpl w:val="604EF1D0"/>
+    <w:lvl w:ilvl="0" w:tplc="65C2430E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="4BA6AD9E">
+    <w:lvl w:ilvl="1" w:tplc="BA4EF8E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="1AF46102">
+    <w:lvl w:ilvl="2" w:tplc="4BB026C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23747CA4">
+    <w:lvl w:ilvl="3" w:tplc="40DE06D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3B463AFA">
+    <w:lvl w:ilvl="4" w:tplc="40127D56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="EC8C5BFA">
+    <w:lvl w:ilvl="5" w:tplc="D75C9BCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="DCBCD33A">
+    <w:lvl w:ilvl="6" w:tplc="414EC64E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E9CCE472">
+    <w:lvl w:ilvl="7" w:tplc="302C94CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68F870BA">
+    <w:lvl w:ilvl="8" w:tplc="B480160C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1654526A"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:nsid w:val="29706B91"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F3BAC700"/>
+    <w:name w:val="CERBullets22"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="006EA6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="»"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="006EA6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="›"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="006EA6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30195E96"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A09E6F68"/>
+    <w:lvl w:ilvl="0" w:tplc="4AA4CCC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="9FB76F" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -24729,1922 +19694,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BE42224"/>
-[...1755 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34F31DE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C52DE68"/>
     <w:lvl w:ilvl="0" w:tplc="FBCC6DF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:color w:val="006EA6"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -26718,51 +19812,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39C612E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A09AB776"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -26832,171 +19926,59 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A7A0D61"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F5A1BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FB5486C6"/>
-    <w:lvl w:ilvl="0" w:tplc="EACC3E9E">
+    <w:tmpl w:val="EB304E1A"/>
+    <w:name w:val="CERBullets2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...113 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -27031,279 +20013,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45D0060C"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="424510FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="276A5616"/>
-    <w:lvl w:ilvl="0" w:tplc="E622434E">
+    <w:tmpl w:val="FAB802CC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="770" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="4472C4" w:themeColor="accent1"/>
+        <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1490" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2210" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2930" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3650" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4370" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...31 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A2542DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA7498A0"/>
     <w:lvl w:ilvl="0" w:tplc="504A93CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -27373,51 +20216,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AA02226"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC92007C"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="504A93CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -27490,51 +20333,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D782988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B0881A0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27576,65 +20419,65 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FCB6554"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87568794"/>
     <w:lvl w:ilvl="0" w:tplc="D424F4E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="4472C4" w:themeColor="accent1"/>
+        <w:color w:val="9FB76F" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -27690,65 +20533,65 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="507261B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D49878C8"/>
     <w:lvl w:ilvl="0" w:tplc="3308486C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="4472C4" w:themeColor="accent1"/>
+        <w:color w:val="9FB76F" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -27804,250 +20647,141 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="516427C4"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51394C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F19473F2"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:tmpl w:val="8E7A8B00"/>
+    <w:lvl w:ilvl="0" w:tplc="25769398">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="CERnumbering"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="006C93" w:themeColor="accent3"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C09001B">
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603170C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F60CB0DA"/>
     <w:lvl w:ilvl="0" w:tplc="504A93CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-372" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="348" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -28117,207 +20851,93 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4668" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="615E1A0F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AD84395C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-        <w:color w:val="A5A5A5" w:themeColor="accent3"/>
+        <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="›"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-        <w:color w:val="A5A5A5" w:themeColor="accent3"/>
+        <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -28349,51 +20969,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6198558F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70D64B0A"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="504A93CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
@@ -28467,1095 +21087,297 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...149 lines deleted...]
-    <w:nsid w:val="67C53685"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71F627EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AF90A686"/>
-[...680 lines deleted...]
-    <w:tmpl w:val="C90A1F94"/>
+    <w:tmpl w:val="3DC03778"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79DB23C0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="11A43BFC"/>
+    <w:name w:val="CERBullets22"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="CERbullets"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="006C93" w:themeColor="accent3"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="»"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="006C93" w:themeColor="accent3"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="›"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="006C93" w:themeColor="accent3"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
-[...26 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...2 lines deleted...]
-      </w:pPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71F627EB"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A416F69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3DC03778"/>
-    <w:lvl w:ilvl="0" w:tplc="6ABE5874">
+    <w:tmpl w:val="5C80F00E"/>
+    <w:lvl w:ilvl="0" w:tplc="11B0D326">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="006EA6"/>
+        <w:color w:val="9FB76F" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -29611,7056 +21433,2005 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73AB40B5"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E217CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="24AC1D12"/>
-    <w:lvl w:ilvl="0" w:tplc="6ABE5874">
+    <w:tmpl w:val="4858BDB4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-        <w:color w:val="006EA6"/>
+        <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-[...572 lines deleted...]
-    <w:abstractNumId w:val="54"/>
+  <w:num w:numId="1" w16cid:durableId="464278856">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1335493031">
+  <w:num w:numId="2" w16cid:durableId="1824008234">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="438329522">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1372151195">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2091151675">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="856192276">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1597404606">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="108667212">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1763261097">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="199519568">
+  <w:num w:numId="10" w16cid:durableId="1444614733">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1942180901">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1541436487">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1604190814">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="974219888">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1087077939">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1104423806">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="483860569">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="940720350">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="383869348">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="339551695">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="345639228">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="697852548">
-[...179 lines deleted...]
-  <w:num w:numId="64" w16cid:durableId="1206216553">
+  <w:num w:numId="22" w16cid:durableId="1322925645">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="65" w16cid:durableId="1544823816">
-[...5 lines deleted...]
-  <w:numIdMacAtCleanup w:val="62"/>
+  <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:revisionView w:inkAnnotations="0"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:spinCount="100000" w:hashValue="FaButkaSmt9vE9sWEBLFiwP3O+9Zjt0pANp3dFOXyls=" w:saltValue="1jrBLSWadEc4k7DTyFn+Gg==" w:algorithmName="SHA-256"/>
+  <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneSortMethod w:val="0000"/>
+  <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="360"/>
+  <w:drawingGridVerticalSpacing w:val="360"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00717EBB"/>
-[...5792 lines deleted...]
-    <w:rsid w:val="7935B7BF"/>
+    <w:rsidRoot w:val="00AB2EAF"/>
+    <w:rsid w:val="00001C5B"/>
+    <w:rsid w:val="00002A74"/>
+    <w:rsid w:val="00004AC9"/>
+    <w:rsid w:val="000120B6"/>
+    <w:rsid w:val="0001210C"/>
+    <w:rsid w:val="00013A33"/>
+    <w:rsid w:val="00013CAA"/>
+    <w:rsid w:val="0001508E"/>
+    <w:rsid w:val="000150A8"/>
+    <w:rsid w:val="00015197"/>
+    <w:rsid w:val="00016FF3"/>
+    <w:rsid w:val="00017DF4"/>
+    <w:rsid w:val="000244E1"/>
+    <w:rsid w:val="00024B6B"/>
+    <w:rsid w:val="0002593C"/>
+    <w:rsid w:val="000262BC"/>
+    <w:rsid w:val="000276BB"/>
+    <w:rsid w:val="00030CA2"/>
+    <w:rsid w:val="00031090"/>
+    <w:rsid w:val="000331D6"/>
+    <w:rsid w:val="0003423D"/>
+    <w:rsid w:val="00035321"/>
+    <w:rsid w:val="0003582F"/>
+    <w:rsid w:val="000378B6"/>
+    <w:rsid w:val="00037F7C"/>
+    <w:rsid w:val="0004240E"/>
+    <w:rsid w:val="00042F45"/>
+    <w:rsid w:val="000442F7"/>
+    <w:rsid w:val="000450CB"/>
+    <w:rsid w:val="0004553A"/>
+    <w:rsid w:val="00045E80"/>
+    <w:rsid w:val="0004607A"/>
+    <w:rsid w:val="00047038"/>
+    <w:rsid w:val="00050C09"/>
+    <w:rsid w:val="0005200D"/>
+    <w:rsid w:val="000530C0"/>
+    <w:rsid w:val="000531DB"/>
+    <w:rsid w:val="00056FF0"/>
+    <w:rsid w:val="0005729F"/>
+    <w:rsid w:val="00064BEB"/>
+    <w:rsid w:val="00065D77"/>
+    <w:rsid w:val="00067180"/>
+    <w:rsid w:val="000678AA"/>
+    <w:rsid w:val="00070D6D"/>
+    <w:rsid w:val="00071E17"/>
+    <w:rsid w:val="00072C6F"/>
+    <w:rsid w:val="000744AD"/>
+    <w:rsid w:val="00074C9D"/>
+    <w:rsid w:val="00077333"/>
+    <w:rsid w:val="00080CC0"/>
+    <w:rsid w:val="0008379E"/>
+    <w:rsid w:val="00083A3B"/>
+    <w:rsid w:val="00083FFC"/>
+    <w:rsid w:val="0008636B"/>
+    <w:rsid w:val="00086683"/>
+    <w:rsid w:val="000873E6"/>
+    <w:rsid w:val="00087713"/>
+    <w:rsid w:val="000906DE"/>
+    <w:rsid w:val="00090876"/>
+    <w:rsid w:val="00091987"/>
+    <w:rsid w:val="000924EF"/>
+    <w:rsid w:val="00092A14"/>
+    <w:rsid w:val="00093EE0"/>
+    <w:rsid w:val="000957B5"/>
+    <w:rsid w:val="00096878"/>
+    <w:rsid w:val="00097F99"/>
+    <w:rsid w:val="000A0A27"/>
+    <w:rsid w:val="000A0DD5"/>
+    <w:rsid w:val="000A101B"/>
+    <w:rsid w:val="000A1876"/>
+    <w:rsid w:val="000A310C"/>
+    <w:rsid w:val="000A434D"/>
+    <w:rsid w:val="000A52AD"/>
+    <w:rsid w:val="000A5CD5"/>
+    <w:rsid w:val="000B2225"/>
+    <w:rsid w:val="000B372B"/>
+    <w:rsid w:val="000B3939"/>
+    <w:rsid w:val="000B6029"/>
+    <w:rsid w:val="000B77D3"/>
+    <w:rsid w:val="000B77EB"/>
+    <w:rsid w:val="000B7AC0"/>
+    <w:rsid w:val="000C018F"/>
+    <w:rsid w:val="000C15CA"/>
+    <w:rsid w:val="000C289D"/>
+    <w:rsid w:val="000C5443"/>
+    <w:rsid w:val="000C5BF7"/>
+    <w:rsid w:val="000D1594"/>
+    <w:rsid w:val="000D1EB7"/>
+    <w:rsid w:val="000D254F"/>
+    <w:rsid w:val="000D401E"/>
+    <w:rsid w:val="000D7360"/>
+    <w:rsid w:val="000E027F"/>
+    <w:rsid w:val="000E5A13"/>
+    <w:rsid w:val="000F4729"/>
+    <w:rsid w:val="000F6B44"/>
+    <w:rsid w:val="0010219A"/>
+    <w:rsid w:val="0010340C"/>
+    <w:rsid w:val="00104EDE"/>
+    <w:rsid w:val="00111225"/>
+    <w:rsid w:val="001113F8"/>
+    <w:rsid w:val="00112E29"/>
+    <w:rsid w:val="00112F66"/>
+    <w:rsid w:val="001140DE"/>
+    <w:rsid w:val="00121B28"/>
+    <w:rsid w:val="00125524"/>
+    <w:rsid w:val="00125A9A"/>
+    <w:rsid w:val="00126A2D"/>
+    <w:rsid w:val="00127399"/>
+    <w:rsid w:val="001276AA"/>
+    <w:rsid w:val="00133D35"/>
+    <w:rsid w:val="00133D86"/>
+    <w:rsid w:val="0013783D"/>
+    <w:rsid w:val="001407B8"/>
+    <w:rsid w:val="00140F17"/>
+    <w:rsid w:val="0014174A"/>
+    <w:rsid w:val="00142CE1"/>
+    <w:rsid w:val="001432C9"/>
+    <w:rsid w:val="00146ABD"/>
+    <w:rsid w:val="001477EC"/>
+    <w:rsid w:val="00150D78"/>
+    <w:rsid w:val="00150FDF"/>
+    <w:rsid w:val="001512C0"/>
+    <w:rsid w:val="0015149E"/>
+    <w:rsid w:val="00151BF9"/>
+    <w:rsid w:val="001545EB"/>
+    <w:rsid w:val="00157175"/>
+    <w:rsid w:val="00162C48"/>
+    <w:rsid w:val="001643D8"/>
+    <w:rsid w:val="001651F7"/>
+    <w:rsid w:val="0016585E"/>
+    <w:rsid w:val="00165A83"/>
+    <w:rsid w:val="00166C48"/>
+    <w:rsid w:val="00167F68"/>
+    <w:rsid w:val="00173768"/>
+    <w:rsid w:val="00176871"/>
+    <w:rsid w:val="00176C28"/>
+    <w:rsid w:val="0018435B"/>
+    <w:rsid w:val="0018616B"/>
+    <w:rsid w:val="00190408"/>
+    <w:rsid w:val="0019061E"/>
+    <w:rsid w:val="00191DB9"/>
+    <w:rsid w:val="0019264B"/>
+    <w:rsid w:val="00193A6C"/>
+    <w:rsid w:val="00194E5E"/>
+    <w:rsid w:val="00196CEA"/>
+    <w:rsid w:val="00197760"/>
+    <w:rsid w:val="00197F43"/>
+    <w:rsid w:val="001A1254"/>
+    <w:rsid w:val="001A3275"/>
+    <w:rsid w:val="001A6A91"/>
+    <w:rsid w:val="001A73B8"/>
+    <w:rsid w:val="001A7A06"/>
+    <w:rsid w:val="001B3617"/>
+    <w:rsid w:val="001B3DF0"/>
+    <w:rsid w:val="001B4A24"/>
+    <w:rsid w:val="001B4AB8"/>
+    <w:rsid w:val="001B66AA"/>
+    <w:rsid w:val="001C1523"/>
+    <w:rsid w:val="001C191F"/>
+    <w:rsid w:val="001C26F3"/>
+    <w:rsid w:val="001C3D20"/>
+    <w:rsid w:val="001C4070"/>
+    <w:rsid w:val="001C50F9"/>
+    <w:rsid w:val="001C6D4C"/>
+    <w:rsid w:val="001C75DA"/>
+    <w:rsid w:val="001D13F2"/>
+    <w:rsid w:val="001D2DB3"/>
+    <w:rsid w:val="001D5E01"/>
+    <w:rsid w:val="001D673E"/>
+    <w:rsid w:val="001E282C"/>
+    <w:rsid w:val="001E6548"/>
+    <w:rsid w:val="001E666A"/>
+    <w:rsid w:val="001E6DEC"/>
+    <w:rsid w:val="001F11C5"/>
+    <w:rsid w:val="001F363F"/>
+    <w:rsid w:val="001F370C"/>
+    <w:rsid w:val="001F4BB7"/>
+    <w:rsid w:val="001F5C70"/>
+    <w:rsid w:val="001F7465"/>
+    <w:rsid w:val="002013EA"/>
+    <w:rsid w:val="00203778"/>
+    <w:rsid w:val="002037C7"/>
+    <w:rsid w:val="002038E9"/>
+    <w:rsid w:val="00204605"/>
+    <w:rsid w:val="0020463C"/>
+    <w:rsid w:val="00205588"/>
+    <w:rsid w:val="002066B5"/>
+    <w:rsid w:val="00207009"/>
+    <w:rsid w:val="002070F8"/>
+    <w:rsid w:val="002071D9"/>
+    <w:rsid w:val="00207D2B"/>
+    <w:rsid w:val="00207E7D"/>
+    <w:rsid w:val="0021070C"/>
+    <w:rsid w:val="002118E5"/>
+    <w:rsid w:val="00213436"/>
+    <w:rsid w:val="00215406"/>
+    <w:rsid w:val="00216E5D"/>
+    <w:rsid w:val="0021763E"/>
+    <w:rsid w:val="0021782A"/>
+    <w:rsid w:val="00220E79"/>
+    <w:rsid w:val="00223676"/>
+    <w:rsid w:val="002237B0"/>
+    <w:rsid w:val="00224615"/>
+    <w:rsid w:val="00227E5A"/>
+    <w:rsid w:val="00231820"/>
+    <w:rsid w:val="00232E8A"/>
+    <w:rsid w:val="00235B98"/>
+    <w:rsid w:val="00235DFA"/>
+    <w:rsid w:val="00236A4F"/>
+    <w:rsid w:val="00236B48"/>
+    <w:rsid w:val="002375A7"/>
+    <w:rsid w:val="00241741"/>
+    <w:rsid w:val="0024212C"/>
+    <w:rsid w:val="00243812"/>
+    <w:rsid w:val="002450CE"/>
+    <w:rsid w:val="00245660"/>
+    <w:rsid w:val="00250FA8"/>
+    <w:rsid w:val="00252A95"/>
+    <w:rsid w:val="002537CF"/>
+    <w:rsid w:val="00253FFC"/>
+    <w:rsid w:val="002565E7"/>
+    <w:rsid w:val="00257E91"/>
+    <w:rsid w:val="00257FEE"/>
+    <w:rsid w:val="002622E9"/>
+    <w:rsid w:val="00262FD9"/>
+    <w:rsid w:val="002642EA"/>
+    <w:rsid w:val="00264D3E"/>
+    <w:rsid w:val="00267460"/>
+    <w:rsid w:val="00267EB6"/>
+    <w:rsid w:val="0027164F"/>
+    <w:rsid w:val="0027319B"/>
+    <w:rsid w:val="002756F5"/>
+    <w:rsid w:val="00275822"/>
+    <w:rsid w:val="0027585E"/>
+    <w:rsid w:val="002761BC"/>
+    <w:rsid w:val="0027636E"/>
+    <w:rsid w:val="00276DD9"/>
+    <w:rsid w:val="00276FEB"/>
+    <w:rsid w:val="0028224C"/>
+    <w:rsid w:val="002840C1"/>
+    <w:rsid w:val="00285332"/>
+    <w:rsid w:val="00290E3D"/>
+    <w:rsid w:val="00292368"/>
+    <w:rsid w:val="0029262D"/>
+    <w:rsid w:val="002950DE"/>
+    <w:rsid w:val="002960E0"/>
+    <w:rsid w:val="002A11B7"/>
+    <w:rsid w:val="002A1DA6"/>
+    <w:rsid w:val="002A3B09"/>
+    <w:rsid w:val="002A3C80"/>
+    <w:rsid w:val="002A4033"/>
+    <w:rsid w:val="002A5102"/>
+    <w:rsid w:val="002A6A03"/>
+    <w:rsid w:val="002A7A23"/>
+    <w:rsid w:val="002A7EA6"/>
+    <w:rsid w:val="002B4AA8"/>
+    <w:rsid w:val="002B4F2A"/>
+    <w:rsid w:val="002B5FB4"/>
+    <w:rsid w:val="002C3883"/>
+    <w:rsid w:val="002C427B"/>
+    <w:rsid w:val="002C4A2D"/>
+    <w:rsid w:val="002C702A"/>
+    <w:rsid w:val="002D0ABC"/>
+    <w:rsid w:val="002D0DEB"/>
+    <w:rsid w:val="002D12A3"/>
+    <w:rsid w:val="002D1798"/>
+    <w:rsid w:val="002D18F3"/>
+    <w:rsid w:val="002D2370"/>
+    <w:rsid w:val="002D2E07"/>
+    <w:rsid w:val="002D30B2"/>
+    <w:rsid w:val="002D5801"/>
+    <w:rsid w:val="002D6549"/>
+    <w:rsid w:val="002D6EB3"/>
+    <w:rsid w:val="002E0154"/>
+    <w:rsid w:val="002E1412"/>
+    <w:rsid w:val="002E2BBD"/>
+    <w:rsid w:val="002E4148"/>
+    <w:rsid w:val="002E4F70"/>
+    <w:rsid w:val="002E560E"/>
+    <w:rsid w:val="002E5619"/>
+    <w:rsid w:val="002E5B55"/>
+    <w:rsid w:val="002E6630"/>
+    <w:rsid w:val="002F0381"/>
+    <w:rsid w:val="002F1986"/>
+    <w:rsid w:val="002F1E8B"/>
+    <w:rsid w:val="002F2744"/>
+    <w:rsid w:val="002F287E"/>
+    <w:rsid w:val="002F609A"/>
+    <w:rsid w:val="002F62DA"/>
+    <w:rsid w:val="002F6700"/>
+    <w:rsid w:val="002F7717"/>
+    <w:rsid w:val="00301363"/>
+    <w:rsid w:val="00301A8A"/>
+    <w:rsid w:val="003067FD"/>
+    <w:rsid w:val="00311236"/>
+    <w:rsid w:val="003117BA"/>
+    <w:rsid w:val="00312AE4"/>
+    <w:rsid w:val="003138F8"/>
+    <w:rsid w:val="0031404F"/>
+    <w:rsid w:val="003145AB"/>
+    <w:rsid w:val="003162F7"/>
+    <w:rsid w:val="00323E24"/>
+    <w:rsid w:val="0032591C"/>
+    <w:rsid w:val="00325955"/>
+    <w:rsid w:val="00325DAA"/>
+    <w:rsid w:val="00325EA9"/>
+    <w:rsid w:val="00326E63"/>
+    <w:rsid w:val="0032701E"/>
+    <w:rsid w:val="003273E7"/>
+    <w:rsid w:val="0033218E"/>
+    <w:rsid w:val="003327AF"/>
+    <w:rsid w:val="00332E49"/>
+    <w:rsid w:val="00332ECB"/>
+    <w:rsid w:val="003349BC"/>
+    <w:rsid w:val="003373F0"/>
+    <w:rsid w:val="00337CCB"/>
+    <w:rsid w:val="003409FA"/>
+    <w:rsid w:val="00341ED9"/>
+    <w:rsid w:val="00341FBB"/>
+    <w:rsid w:val="003425AC"/>
+    <w:rsid w:val="0034262A"/>
+    <w:rsid w:val="00343104"/>
+    <w:rsid w:val="003444B8"/>
+    <w:rsid w:val="00345115"/>
+    <w:rsid w:val="003456B2"/>
+    <w:rsid w:val="003462BE"/>
+    <w:rsid w:val="0034710F"/>
+    <w:rsid w:val="0035086D"/>
+    <w:rsid w:val="00351EDA"/>
+    <w:rsid w:val="003533AA"/>
+    <w:rsid w:val="00362974"/>
+    <w:rsid w:val="00364E9E"/>
+    <w:rsid w:val="00364F34"/>
+    <w:rsid w:val="00365CD3"/>
+    <w:rsid w:val="00366D57"/>
+    <w:rsid w:val="00370CE8"/>
+    <w:rsid w:val="00371059"/>
+    <w:rsid w:val="003749A6"/>
+    <w:rsid w:val="00375094"/>
+    <w:rsid w:val="003752A5"/>
+    <w:rsid w:val="003777BF"/>
+    <w:rsid w:val="0038204E"/>
+    <w:rsid w:val="003821C0"/>
+    <w:rsid w:val="003825E9"/>
+    <w:rsid w:val="0038301C"/>
+    <w:rsid w:val="00383FB1"/>
+    <w:rsid w:val="003850AF"/>
+    <w:rsid w:val="00385F55"/>
+    <w:rsid w:val="003906E2"/>
+    <w:rsid w:val="0039097C"/>
+    <w:rsid w:val="003909CD"/>
+    <w:rsid w:val="00391DEB"/>
+    <w:rsid w:val="0039218D"/>
+    <w:rsid w:val="00392F37"/>
+    <w:rsid w:val="00395463"/>
+    <w:rsid w:val="003955ED"/>
+    <w:rsid w:val="003974C7"/>
+    <w:rsid w:val="00397E8F"/>
+    <w:rsid w:val="003A0D22"/>
+    <w:rsid w:val="003A1316"/>
+    <w:rsid w:val="003A2E9F"/>
+    <w:rsid w:val="003A3050"/>
+    <w:rsid w:val="003A3B09"/>
+    <w:rsid w:val="003A4671"/>
+    <w:rsid w:val="003A47DD"/>
+    <w:rsid w:val="003A5080"/>
+    <w:rsid w:val="003A53B2"/>
+    <w:rsid w:val="003A5739"/>
+    <w:rsid w:val="003A681A"/>
+    <w:rsid w:val="003A760B"/>
+    <w:rsid w:val="003A7EC2"/>
+    <w:rsid w:val="003B2D4D"/>
+    <w:rsid w:val="003B4DDD"/>
+    <w:rsid w:val="003B5900"/>
+    <w:rsid w:val="003B5B64"/>
+    <w:rsid w:val="003B5C0A"/>
+    <w:rsid w:val="003B755E"/>
+    <w:rsid w:val="003B76FD"/>
+    <w:rsid w:val="003C0442"/>
+    <w:rsid w:val="003C075C"/>
+    <w:rsid w:val="003C1675"/>
+    <w:rsid w:val="003C2D54"/>
+    <w:rsid w:val="003C6C12"/>
+    <w:rsid w:val="003D2F8C"/>
+    <w:rsid w:val="003D3273"/>
+    <w:rsid w:val="003D5AFB"/>
+    <w:rsid w:val="003D736E"/>
+    <w:rsid w:val="003E20C1"/>
+    <w:rsid w:val="003E3931"/>
+    <w:rsid w:val="003E70FF"/>
+    <w:rsid w:val="003F191D"/>
+    <w:rsid w:val="003F1ADB"/>
+    <w:rsid w:val="003F3570"/>
+    <w:rsid w:val="003F42EE"/>
+    <w:rsid w:val="00400BA0"/>
+    <w:rsid w:val="00400D4D"/>
+    <w:rsid w:val="00402D2A"/>
+    <w:rsid w:val="00403038"/>
+    <w:rsid w:val="00403551"/>
+    <w:rsid w:val="00403A40"/>
+    <w:rsid w:val="00404C76"/>
+    <w:rsid w:val="0040648A"/>
+    <w:rsid w:val="00407A97"/>
+    <w:rsid w:val="00407AB2"/>
+    <w:rsid w:val="00410EE6"/>
+    <w:rsid w:val="00412047"/>
+    <w:rsid w:val="00412DA9"/>
+    <w:rsid w:val="004148B4"/>
+    <w:rsid w:val="00416F2A"/>
+    <w:rsid w:val="00416FAD"/>
+    <w:rsid w:val="00420BF6"/>
+    <w:rsid w:val="00421151"/>
+    <w:rsid w:val="00422154"/>
+    <w:rsid w:val="00424CC6"/>
+    <w:rsid w:val="00426275"/>
+    <w:rsid w:val="00427B1A"/>
+    <w:rsid w:val="00430F4D"/>
+    <w:rsid w:val="00433B79"/>
+    <w:rsid w:val="00437B18"/>
+    <w:rsid w:val="00440130"/>
+    <w:rsid w:val="00442EF8"/>
+    <w:rsid w:val="00444D87"/>
+    <w:rsid w:val="004458B4"/>
+    <w:rsid w:val="004459F8"/>
+    <w:rsid w:val="00446CBB"/>
+    <w:rsid w:val="00455455"/>
+    <w:rsid w:val="004559EF"/>
+    <w:rsid w:val="00456628"/>
+    <w:rsid w:val="00456F48"/>
+    <w:rsid w:val="00460EBA"/>
+    <w:rsid w:val="00461867"/>
+    <w:rsid w:val="00461992"/>
+    <w:rsid w:val="00464445"/>
+    <w:rsid w:val="00465287"/>
+    <w:rsid w:val="00465300"/>
+    <w:rsid w:val="004669E1"/>
+    <w:rsid w:val="004673A1"/>
+    <w:rsid w:val="00471682"/>
+    <w:rsid w:val="004717F6"/>
+    <w:rsid w:val="00472C63"/>
+    <w:rsid w:val="00472E49"/>
+    <w:rsid w:val="00475086"/>
+    <w:rsid w:val="00476597"/>
+    <w:rsid w:val="004766BB"/>
+    <w:rsid w:val="00480154"/>
+    <w:rsid w:val="00483E18"/>
+    <w:rsid w:val="0048492E"/>
+    <w:rsid w:val="00485D11"/>
+    <w:rsid w:val="00487982"/>
+    <w:rsid w:val="004911A3"/>
+    <w:rsid w:val="004923C8"/>
+    <w:rsid w:val="004925D8"/>
+    <w:rsid w:val="00493D2B"/>
+    <w:rsid w:val="00494F07"/>
+    <w:rsid w:val="004A15E1"/>
+    <w:rsid w:val="004A2058"/>
+    <w:rsid w:val="004A2B37"/>
+    <w:rsid w:val="004A3167"/>
+    <w:rsid w:val="004A581F"/>
+    <w:rsid w:val="004A5F95"/>
+    <w:rsid w:val="004B0D3D"/>
+    <w:rsid w:val="004B3FE5"/>
+    <w:rsid w:val="004B58BF"/>
+    <w:rsid w:val="004B648B"/>
+    <w:rsid w:val="004B6AF5"/>
+    <w:rsid w:val="004C0653"/>
+    <w:rsid w:val="004C08F4"/>
+    <w:rsid w:val="004C1363"/>
+    <w:rsid w:val="004C1E9D"/>
+    <w:rsid w:val="004C547B"/>
+    <w:rsid w:val="004C6DF4"/>
+    <w:rsid w:val="004C7BB5"/>
+    <w:rsid w:val="004D0162"/>
+    <w:rsid w:val="004D01DE"/>
+    <w:rsid w:val="004D028F"/>
+    <w:rsid w:val="004D30EA"/>
+    <w:rsid w:val="004D3F8B"/>
+    <w:rsid w:val="004D70CF"/>
+    <w:rsid w:val="004E1ABA"/>
+    <w:rsid w:val="004E26E4"/>
+    <w:rsid w:val="004E3EDC"/>
+    <w:rsid w:val="004E47D4"/>
+    <w:rsid w:val="004E5FA8"/>
+    <w:rsid w:val="004F1E39"/>
+    <w:rsid w:val="004F4271"/>
+    <w:rsid w:val="005026A7"/>
+    <w:rsid w:val="00502DDC"/>
+    <w:rsid w:val="0050356E"/>
+    <w:rsid w:val="005036A6"/>
+    <w:rsid w:val="00504765"/>
+    <w:rsid w:val="00510890"/>
+    <w:rsid w:val="0051129F"/>
+    <w:rsid w:val="00511DA4"/>
+    <w:rsid w:val="005120AB"/>
+    <w:rsid w:val="00513F84"/>
+    <w:rsid w:val="005143F4"/>
+    <w:rsid w:val="00514E43"/>
+    <w:rsid w:val="00516089"/>
+    <w:rsid w:val="005179BA"/>
+    <w:rsid w:val="005202D6"/>
+    <w:rsid w:val="00521016"/>
+    <w:rsid w:val="005230BD"/>
+    <w:rsid w:val="0052457E"/>
+    <w:rsid w:val="00526622"/>
+    <w:rsid w:val="00527F84"/>
+    <w:rsid w:val="005312E9"/>
+    <w:rsid w:val="00531521"/>
+    <w:rsid w:val="00531F3B"/>
+    <w:rsid w:val="005322B7"/>
+    <w:rsid w:val="00532A1D"/>
+    <w:rsid w:val="0054032E"/>
+    <w:rsid w:val="005412FA"/>
+    <w:rsid w:val="0054199F"/>
+    <w:rsid w:val="00541EC3"/>
+    <w:rsid w:val="00542545"/>
+    <w:rsid w:val="005430A4"/>
+    <w:rsid w:val="00543372"/>
+    <w:rsid w:val="00544FFB"/>
+    <w:rsid w:val="00551C8E"/>
+    <w:rsid w:val="00552CBC"/>
+    <w:rsid w:val="0055480B"/>
+    <w:rsid w:val="005558CD"/>
+    <w:rsid w:val="005569C2"/>
+    <w:rsid w:val="00557A97"/>
+    <w:rsid w:val="00560F0C"/>
+    <w:rsid w:val="00562209"/>
+    <w:rsid w:val="00562633"/>
+    <w:rsid w:val="00563CEB"/>
+    <w:rsid w:val="0057114C"/>
+    <w:rsid w:val="005713CE"/>
+    <w:rsid w:val="005727F2"/>
+    <w:rsid w:val="00572CDB"/>
+    <w:rsid w:val="005744BF"/>
+    <w:rsid w:val="0057489C"/>
+    <w:rsid w:val="00574ED9"/>
+    <w:rsid w:val="005819D3"/>
+    <w:rsid w:val="005844C0"/>
+    <w:rsid w:val="00585BA6"/>
+    <w:rsid w:val="00585D42"/>
+    <w:rsid w:val="00587327"/>
+    <w:rsid w:val="0059007B"/>
+    <w:rsid w:val="005922AB"/>
+    <w:rsid w:val="0059247B"/>
+    <w:rsid w:val="00593294"/>
+    <w:rsid w:val="00596B48"/>
+    <w:rsid w:val="005A1BE2"/>
+    <w:rsid w:val="005A266D"/>
+    <w:rsid w:val="005A2DF5"/>
+    <w:rsid w:val="005A4DCE"/>
+    <w:rsid w:val="005A561B"/>
+    <w:rsid w:val="005B2333"/>
+    <w:rsid w:val="005B3E6E"/>
+    <w:rsid w:val="005B542C"/>
+    <w:rsid w:val="005B5BFF"/>
+    <w:rsid w:val="005B619E"/>
+    <w:rsid w:val="005B7429"/>
+    <w:rsid w:val="005B7C0E"/>
+    <w:rsid w:val="005C093F"/>
+    <w:rsid w:val="005C0A94"/>
+    <w:rsid w:val="005C11D0"/>
+    <w:rsid w:val="005C27B0"/>
+    <w:rsid w:val="005C3650"/>
+    <w:rsid w:val="005C4B85"/>
+    <w:rsid w:val="005D0180"/>
+    <w:rsid w:val="005D177B"/>
+    <w:rsid w:val="005D4D95"/>
+    <w:rsid w:val="005D5607"/>
+    <w:rsid w:val="005D56BA"/>
+    <w:rsid w:val="005D6BB1"/>
+    <w:rsid w:val="005D7FE4"/>
+    <w:rsid w:val="005E0E74"/>
+    <w:rsid w:val="005E20DC"/>
+    <w:rsid w:val="005E2F07"/>
+    <w:rsid w:val="005E3C6D"/>
+    <w:rsid w:val="005E4B86"/>
+    <w:rsid w:val="005E6ACD"/>
+    <w:rsid w:val="005F33C6"/>
+    <w:rsid w:val="005F3681"/>
+    <w:rsid w:val="005F3D68"/>
+    <w:rsid w:val="005F40CD"/>
+    <w:rsid w:val="005F4BE4"/>
+    <w:rsid w:val="005F57B5"/>
+    <w:rsid w:val="00600B63"/>
+    <w:rsid w:val="0060215E"/>
+    <w:rsid w:val="00602E93"/>
+    <w:rsid w:val="0061010A"/>
+    <w:rsid w:val="00610CFE"/>
+    <w:rsid w:val="006119A7"/>
+    <w:rsid w:val="006122C1"/>
+    <w:rsid w:val="00615115"/>
+    <w:rsid w:val="006160DB"/>
+    <w:rsid w:val="0061613C"/>
+    <w:rsid w:val="00617180"/>
+    <w:rsid w:val="0062080A"/>
+    <w:rsid w:val="00622DA5"/>
+    <w:rsid w:val="0062479C"/>
+    <w:rsid w:val="00625DEE"/>
+    <w:rsid w:val="00626AF6"/>
+    <w:rsid w:val="00631B9F"/>
+    <w:rsid w:val="00632E89"/>
+    <w:rsid w:val="006336EC"/>
+    <w:rsid w:val="006422DE"/>
+    <w:rsid w:val="006423DF"/>
+    <w:rsid w:val="00646996"/>
+    <w:rsid w:val="006475F8"/>
+    <w:rsid w:val="00647C94"/>
+    <w:rsid w:val="006500F2"/>
+    <w:rsid w:val="006502D2"/>
+    <w:rsid w:val="006530B0"/>
+    <w:rsid w:val="00653C95"/>
+    <w:rsid w:val="006547E0"/>
+    <w:rsid w:val="0065750A"/>
+    <w:rsid w:val="00662ED8"/>
+    <w:rsid w:val="00664113"/>
+    <w:rsid w:val="00672289"/>
+    <w:rsid w:val="00673EED"/>
+    <w:rsid w:val="006745B8"/>
+    <w:rsid w:val="00674932"/>
+    <w:rsid w:val="00675A89"/>
+    <w:rsid w:val="0067670A"/>
+    <w:rsid w:val="00680B5A"/>
+    <w:rsid w:val="00680BAA"/>
+    <w:rsid w:val="006811E6"/>
+    <w:rsid w:val="006839CF"/>
+    <w:rsid w:val="00686BBE"/>
+    <w:rsid w:val="006914D1"/>
+    <w:rsid w:val="00691C07"/>
+    <w:rsid w:val="00694CD7"/>
+    <w:rsid w:val="0069692A"/>
+    <w:rsid w:val="00696C98"/>
+    <w:rsid w:val="006A1906"/>
+    <w:rsid w:val="006A3463"/>
+    <w:rsid w:val="006A37D7"/>
+    <w:rsid w:val="006A4A04"/>
+    <w:rsid w:val="006A62B4"/>
+    <w:rsid w:val="006A7A4E"/>
+    <w:rsid w:val="006B215D"/>
+    <w:rsid w:val="006B2A4C"/>
+    <w:rsid w:val="006B3380"/>
+    <w:rsid w:val="006C121A"/>
+    <w:rsid w:val="006C1388"/>
+    <w:rsid w:val="006C14A8"/>
+    <w:rsid w:val="006C1C1A"/>
+    <w:rsid w:val="006C33A5"/>
+    <w:rsid w:val="006C3BBE"/>
+    <w:rsid w:val="006C4962"/>
+    <w:rsid w:val="006C58B9"/>
+    <w:rsid w:val="006D2FD5"/>
+    <w:rsid w:val="006D37F1"/>
+    <w:rsid w:val="006D5CEF"/>
+    <w:rsid w:val="006D6E1D"/>
+    <w:rsid w:val="006E0F36"/>
+    <w:rsid w:val="006E16A3"/>
+    <w:rsid w:val="006E20EA"/>
+    <w:rsid w:val="006E24F3"/>
+    <w:rsid w:val="006E3CA9"/>
+    <w:rsid w:val="006E5FBE"/>
+    <w:rsid w:val="006F03D2"/>
+    <w:rsid w:val="006F1B21"/>
+    <w:rsid w:val="006F1E3D"/>
+    <w:rsid w:val="006F42B0"/>
+    <w:rsid w:val="006F63AF"/>
+    <w:rsid w:val="006F7CD9"/>
+    <w:rsid w:val="00700AA7"/>
+    <w:rsid w:val="00700F70"/>
+    <w:rsid w:val="0070387D"/>
+    <w:rsid w:val="00703E8D"/>
+    <w:rsid w:val="00704B5A"/>
+    <w:rsid w:val="00716A24"/>
+    <w:rsid w:val="00717713"/>
+    <w:rsid w:val="00717E69"/>
+    <w:rsid w:val="00722206"/>
+    <w:rsid w:val="007247B2"/>
+    <w:rsid w:val="00724B10"/>
+    <w:rsid w:val="007270A5"/>
+    <w:rsid w:val="00727831"/>
+    <w:rsid w:val="00730F0D"/>
+    <w:rsid w:val="00731B64"/>
+    <w:rsid w:val="007324D7"/>
+    <w:rsid w:val="00733C45"/>
+    <w:rsid w:val="00735167"/>
+    <w:rsid w:val="007407C3"/>
+    <w:rsid w:val="00741F87"/>
+    <w:rsid w:val="0074479D"/>
+    <w:rsid w:val="007457B5"/>
+    <w:rsid w:val="007527B1"/>
+    <w:rsid w:val="00752F7F"/>
+    <w:rsid w:val="00754BE8"/>
+    <w:rsid w:val="007613CF"/>
+    <w:rsid w:val="007637F5"/>
+    <w:rsid w:val="00763884"/>
+    <w:rsid w:val="0076397A"/>
+    <w:rsid w:val="00763CF1"/>
+    <w:rsid w:val="007642AC"/>
+    <w:rsid w:val="007649E1"/>
+    <w:rsid w:val="00766280"/>
+    <w:rsid w:val="007671D6"/>
+    <w:rsid w:val="00767FAB"/>
+    <w:rsid w:val="007712C2"/>
+    <w:rsid w:val="00771337"/>
+    <w:rsid w:val="00773502"/>
+    <w:rsid w:val="00773B19"/>
+    <w:rsid w:val="00773C97"/>
+    <w:rsid w:val="00775554"/>
+    <w:rsid w:val="007773D1"/>
+    <w:rsid w:val="00780266"/>
+    <w:rsid w:val="007807EF"/>
+    <w:rsid w:val="0078083B"/>
+    <w:rsid w:val="007813EC"/>
+    <w:rsid w:val="00781AF3"/>
+    <w:rsid w:val="0078284E"/>
+    <w:rsid w:val="00782A43"/>
+    <w:rsid w:val="00782C5A"/>
+    <w:rsid w:val="007903D4"/>
+    <w:rsid w:val="00790E79"/>
+    <w:rsid w:val="0079213E"/>
+    <w:rsid w:val="00793099"/>
+    <w:rsid w:val="00793AE5"/>
+    <w:rsid w:val="00795B52"/>
+    <w:rsid w:val="00795DB2"/>
+    <w:rsid w:val="00796201"/>
+    <w:rsid w:val="00797BF6"/>
+    <w:rsid w:val="007A06BE"/>
+    <w:rsid w:val="007A0B7A"/>
+    <w:rsid w:val="007A1C97"/>
+    <w:rsid w:val="007A2B76"/>
+    <w:rsid w:val="007A5CF8"/>
+    <w:rsid w:val="007A6137"/>
+    <w:rsid w:val="007A645F"/>
+    <w:rsid w:val="007B142C"/>
+    <w:rsid w:val="007B1608"/>
+    <w:rsid w:val="007B1C04"/>
+    <w:rsid w:val="007B2652"/>
+    <w:rsid w:val="007B31E7"/>
+    <w:rsid w:val="007B6EED"/>
+    <w:rsid w:val="007B78E6"/>
+    <w:rsid w:val="007C033C"/>
+    <w:rsid w:val="007C310C"/>
+    <w:rsid w:val="007C3316"/>
+    <w:rsid w:val="007C6124"/>
+    <w:rsid w:val="007C7046"/>
+    <w:rsid w:val="007C756B"/>
+    <w:rsid w:val="007C7CCC"/>
+    <w:rsid w:val="007C7EEB"/>
+    <w:rsid w:val="007D0F99"/>
+    <w:rsid w:val="007D1632"/>
+    <w:rsid w:val="007D1C4B"/>
+    <w:rsid w:val="007D40F4"/>
+    <w:rsid w:val="007D44DB"/>
+    <w:rsid w:val="007D4649"/>
+    <w:rsid w:val="007D5DA3"/>
+    <w:rsid w:val="007E0647"/>
+    <w:rsid w:val="007E1FDF"/>
+    <w:rsid w:val="007E2CFC"/>
+    <w:rsid w:val="007E2E0E"/>
+    <w:rsid w:val="007E5B50"/>
+    <w:rsid w:val="007F3928"/>
+    <w:rsid w:val="007F58A4"/>
+    <w:rsid w:val="00801EDE"/>
+    <w:rsid w:val="00804491"/>
+    <w:rsid w:val="00805956"/>
+    <w:rsid w:val="008072C9"/>
+    <w:rsid w:val="008111A4"/>
+    <w:rsid w:val="008140AF"/>
+    <w:rsid w:val="00815AFD"/>
+    <w:rsid w:val="00816D8B"/>
+    <w:rsid w:val="00817934"/>
+    <w:rsid w:val="00817CE3"/>
+    <w:rsid w:val="0082027C"/>
+    <w:rsid w:val="0082547A"/>
+    <w:rsid w:val="00825AB9"/>
+    <w:rsid w:val="008264AE"/>
+    <w:rsid w:val="00826A84"/>
+    <w:rsid w:val="0083023B"/>
+    <w:rsid w:val="00831E04"/>
+    <w:rsid w:val="00831E33"/>
+    <w:rsid w:val="0083473E"/>
+    <w:rsid w:val="008352D1"/>
+    <w:rsid w:val="0084207A"/>
+    <w:rsid w:val="008444A8"/>
+    <w:rsid w:val="00844B0D"/>
+    <w:rsid w:val="00846FAB"/>
+    <w:rsid w:val="00854490"/>
+    <w:rsid w:val="00854CE8"/>
+    <w:rsid w:val="00855141"/>
+    <w:rsid w:val="008552FA"/>
+    <w:rsid w:val="00856D20"/>
+    <w:rsid w:val="0086077B"/>
+    <w:rsid w:val="00861599"/>
+    <w:rsid w:val="008628AA"/>
+    <w:rsid w:val="00871F9A"/>
+    <w:rsid w:val="00872275"/>
+    <w:rsid w:val="008724F2"/>
+    <w:rsid w:val="0087320B"/>
+    <w:rsid w:val="008801D2"/>
+    <w:rsid w:val="00881580"/>
+    <w:rsid w:val="008842FC"/>
+    <w:rsid w:val="008849E3"/>
+    <w:rsid w:val="00885AB6"/>
+    <w:rsid w:val="00885B0C"/>
+    <w:rsid w:val="00885F36"/>
+    <w:rsid w:val="00886F67"/>
+    <w:rsid w:val="008877C6"/>
+    <w:rsid w:val="00890472"/>
+    <w:rsid w:val="00891E05"/>
+    <w:rsid w:val="008925E2"/>
+    <w:rsid w:val="008960D7"/>
+    <w:rsid w:val="00897C12"/>
+    <w:rsid w:val="008A070E"/>
+    <w:rsid w:val="008A1A53"/>
+    <w:rsid w:val="008A1C6C"/>
+    <w:rsid w:val="008A23CC"/>
+    <w:rsid w:val="008A2465"/>
+    <w:rsid w:val="008A320C"/>
+    <w:rsid w:val="008A4F2A"/>
+    <w:rsid w:val="008A6EEF"/>
+    <w:rsid w:val="008A74E9"/>
+    <w:rsid w:val="008B0488"/>
+    <w:rsid w:val="008B0D79"/>
+    <w:rsid w:val="008B3133"/>
+    <w:rsid w:val="008B4137"/>
+    <w:rsid w:val="008B434A"/>
+    <w:rsid w:val="008C01B0"/>
+    <w:rsid w:val="008C18EF"/>
+    <w:rsid w:val="008C41B7"/>
+    <w:rsid w:val="008C5CE0"/>
+    <w:rsid w:val="008C63A1"/>
+    <w:rsid w:val="008C717B"/>
+    <w:rsid w:val="008C74ED"/>
+    <w:rsid w:val="008D15AF"/>
+    <w:rsid w:val="008D2287"/>
+    <w:rsid w:val="008D43A0"/>
+    <w:rsid w:val="008E15DF"/>
+    <w:rsid w:val="008E194A"/>
+    <w:rsid w:val="008E2170"/>
+    <w:rsid w:val="008E378D"/>
+    <w:rsid w:val="008E410D"/>
+    <w:rsid w:val="008E6CE0"/>
+    <w:rsid w:val="008F1B07"/>
+    <w:rsid w:val="008F3BA7"/>
+    <w:rsid w:val="008F548E"/>
+    <w:rsid w:val="008F5526"/>
+    <w:rsid w:val="008F56E0"/>
+    <w:rsid w:val="008F62D9"/>
+    <w:rsid w:val="008F6BA7"/>
+    <w:rsid w:val="008F7A8F"/>
+    <w:rsid w:val="00902F58"/>
+    <w:rsid w:val="00904712"/>
+    <w:rsid w:val="0090639E"/>
+    <w:rsid w:val="00906DED"/>
+    <w:rsid w:val="00910339"/>
+    <w:rsid w:val="00910FF2"/>
+    <w:rsid w:val="00911000"/>
+    <w:rsid w:val="00911EA9"/>
+    <w:rsid w:val="00912AB6"/>
+    <w:rsid w:val="00913C8C"/>
+    <w:rsid w:val="00915E10"/>
+    <w:rsid w:val="009172B2"/>
+    <w:rsid w:val="0092049E"/>
+    <w:rsid w:val="0092501D"/>
+    <w:rsid w:val="0092568B"/>
+    <w:rsid w:val="0092756B"/>
+    <w:rsid w:val="00930D2E"/>
+    <w:rsid w:val="0093217B"/>
+    <w:rsid w:val="0093226C"/>
+    <w:rsid w:val="00932C35"/>
+    <w:rsid w:val="0093591B"/>
+    <w:rsid w:val="009360AF"/>
+    <w:rsid w:val="00942973"/>
+    <w:rsid w:val="00943ABB"/>
+    <w:rsid w:val="00945DAC"/>
+    <w:rsid w:val="0094615A"/>
+    <w:rsid w:val="009465EE"/>
+    <w:rsid w:val="00951C36"/>
+    <w:rsid w:val="009524D9"/>
+    <w:rsid w:val="00955993"/>
+    <w:rsid w:val="00960DC0"/>
+    <w:rsid w:val="009633DE"/>
+    <w:rsid w:val="009639A8"/>
+    <w:rsid w:val="00963FD1"/>
+    <w:rsid w:val="00964C42"/>
+    <w:rsid w:val="00965DA0"/>
+    <w:rsid w:val="00966621"/>
+    <w:rsid w:val="009678D6"/>
+    <w:rsid w:val="00970DF2"/>
+    <w:rsid w:val="009728FF"/>
+    <w:rsid w:val="009757EB"/>
+    <w:rsid w:val="00977234"/>
+    <w:rsid w:val="009801E4"/>
+    <w:rsid w:val="00980C91"/>
+    <w:rsid w:val="009835A4"/>
+    <w:rsid w:val="00984881"/>
+    <w:rsid w:val="00990C52"/>
+    <w:rsid w:val="009939F4"/>
+    <w:rsid w:val="009956EA"/>
+    <w:rsid w:val="009A2199"/>
+    <w:rsid w:val="009A2E7F"/>
+    <w:rsid w:val="009A7CCD"/>
+    <w:rsid w:val="009B584F"/>
+    <w:rsid w:val="009B5E8D"/>
+    <w:rsid w:val="009B7520"/>
+    <w:rsid w:val="009B7C62"/>
+    <w:rsid w:val="009C094A"/>
+    <w:rsid w:val="009C214B"/>
+    <w:rsid w:val="009C30B4"/>
+    <w:rsid w:val="009C3F09"/>
+    <w:rsid w:val="009C6307"/>
+    <w:rsid w:val="009C759A"/>
+    <w:rsid w:val="009D01EB"/>
+    <w:rsid w:val="009D100B"/>
+    <w:rsid w:val="009D117A"/>
+    <w:rsid w:val="009D21C6"/>
+    <w:rsid w:val="009D4D75"/>
+    <w:rsid w:val="009D5562"/>
+    <w:rsid w:val="009D7F77"/>
+    <w:rsid w:val="009E5BF9"/>
+    <w:rsid w:val="009E5F30"/>
+    <w:rsid w:val="009E66C4"/>
+    <w:rsid w:val="009E75EA"/>
+    <w:rsid w:val="009F05F0"/>
+    <w:rsid w:val="009F1EF1"/>
+    <w:rsid w:val="009F40D7"/>
+    <w:rsid w:val="009F435D"/>
+    <w:rsid w:val="009F4AB1"/>
+    <w:rsid w:val="009F6A9F"/>
+    <w:rsid w:val="009F7490"/>
+    <w:rsid w:val="00A047C8"/>
+    <w:rsid w:val="00A07DAF"/>
+    <w:rsid w:val="00A114F2"/>
+    <w:rsid w:val="00A119BF"/>
+    <w:rsid w:val="00A11A83"/>
+    <w:rsid w:val="00A13BD9"/>
+    <w:rsid w:val="00A16C38"/>
+    <w:rsid w:val="00A16C77"/>
+    <w:rsid w:val="00A23C1D"/>
+    <w:rsid w:val="00A325FC"/>
+    <w:rsid w:val="00A33699"/>
+    <w:rsid w:val="00A3439E"/>
+    <w:rsid w:val="00A34EC1"/>
+    <w:rsid w:val="00A35FD2"/>
+    <w:rsid w:val="00A36ABB"/>
+    <w:rsid w:val="00A41A11"/>
+    <w:rsid w:val="00A4465F"/>
+    <w:rsid w:val="00A44C0C"/>
+    <w:rsid w:val="00A464F2"/>
+    <w:rsid w:val="00A47C57"/>
+    <w:rsid w:val="00A50A9D"/>
+    <w:rsid w:val="00A50C3C"/>
+    <w:rsid w:val="00A533CD"/>
+    <w:rsid w:val="00A541B3"/>
+    <w:rsid w:val="00A55E97"/>
+    <w:rsid w:val="00A5703F"/>
+    <w:rsid w:val="00A570E1"/>
+    <w:rsid w:val="00A5736E"/>
+    <w:rsid w:val="00A60415"/>
+    <w:rsid w:val="00A62941"/>
+    <w:rsid w:val="00A70083"/>
+    <w:rsid w:val="00A7147D"/>
+    <w:rsid w:val="00A71FA9"/>
+    <w:rsid w:val="00A729A3"/>
+    <w:rsid w:val="00A72C5D"/>
+    <w:rsid w:val="00A732E3"/>
+    <w:rsid w:val="00A74812"/>
+    <w:rsid w:val="00A74AD8"/>
+    <w:rsid w:val="00A80F46"/>
+    <w:rsid w:val="00A8144D"/>
+    <w:rsid w:val="00A867D4"/>
+    <w:rsid w:val="00A86C98"/>
+    <w:rsid w:val="00A9445A"/>
+    <w:rsid w:val="00A951C9"/>
+    <w:rsid w:val="00A9543D"/>
+    <w:rsid w:val="00AA0D2D"/>
+    <w:rsid w:val="00AA2792"/>
+    <w:rsid w:val="00AA4238"/>
+    <w:rsid w:val="00AA574B"/>
+    <w:rsid w:val="00AA6F2A"/>
+    <w:rsid w:val="00AA705A"/>
+    <w:rsid w:val="00AA7423"/>
+    <w:rsid w:val="00AB04A4"/>
+    <w:rsid w:val="00AB0A90"/>
+    <w:rsid w:val="00AB1D66"/>
+    <w:rsid w:val="00AB2EAF"/>
+    <w:rsid w:val="00AB3492"/>
+    <w:rsid w:val="00AB6DDE"/>
+    <w:rsid w:val="00AB72E5"/>
+    <w:rsid w:val="00AC0139"/>
+    <w:rsid w:val="00AC1B9A"/>
+    <w:rsid w:val="00AC3EC0"/>
+    <w:rsid w:val="00AC494B"/>
+    <w:rsid w:val="00AC4B2B"/>
+    <w:rsid w:val="00AC6305"/>
+    <w:rsid w:val="00AC6887"/>
+    <w:rsid w:val="00AC71F5"/>
+    <w:rsid w:val="00AC7DB1"/>
+    <w:rsid w:val="00AD1541"/>
+    <w:rsid w:val="00AD16CE"/>
+    <w:rsid w:val="00AD3339"/>
+    <w:rsid w:val="00AD3999"/>
+    <w:rsid w:val="00AD40B6"/>
+    <w:rsid w:val="00AD4BC4"/>
+    <w:rsid w:val="00AD649E"/>
+    <w:rsid w:val="00AE1A62"/>
+    <w:rsid w:val="00AE4223"/>
+    <w:rsid w:val="00AE5EF1"/>
+    <w:rsid w:val="00AE6B2A"/>
+    <w:rsid w:val="00AF13F2"/>
+    <w:rsid w:val="00AF17B0"/>
+    <w:rsid w:val="00AF19C6"/>
+    <w:rsid w:val="00AF21EC"/>
+    <w:rsid w:val="00AF2A69"/>
+    <w:rsid w:val="00AF3358"/>
+    <w:rsid w:val="00AF5F77"/>
+    <w:rsid w:val="00B00421"/>
+    <w:rsid w:val="00B127EE"/>
+    <w:rsid w:val="00B12C57"/>
+    <w:rsid w:val="00B133CA"/>
+    <w:rsid w:val="00B1397C"/>
+    <w:rsid w:val="00B15A96"/>
+    <w:rsid w:val="00B15CBD"/>
+    <w:rsid w:val="00B15FF4"/>
+    <w:rsid w:val="00B169DA"/>
+    <w:rsid w:val="00B16F06"/>
+    <w:rsid w:val="00B223F0"/>
+    <w:rsid w:val="00B22714"/>
+    <w:rsid w:val="00B25667"/>
+    <w:rsid w:val="00B25D56"/>
+    <w:rsid w:val="00B27214"/>
+    <w:rsid w:val="00B30C5A"/>
+    <w:rsid w:val="00B31FAB"/>
+    <w:rsid w:val="00B35E54"/>
+    <w:rsid w:val="00B362B6"/>
+    <w:rsid w:val="00B36FB0"/>
+    <w:rsid w:val="00B376DB"/>
+    <w:rsid w:val="00B4039B"/>
+    <w:rsid w:val="00B40E9A"/>
+    <w:rsid w:val="00B42777"/>
+    <w:rsid w:val="00B42957"/>
+    <w:rsid w:val="00B44479"/>
+    <w:rsid w:val="00B446CB"/>
+    <w:rsid w:val="00B44BDB"/>
+    <w:rsid w:val="00B451E8"/>
+    <w:rsid w:val="00B51320"/>
+    <w:rsid w:val="00B513AB"/>
+    <w:rsid w:val="00B51D9C"/>
+    <w:rsid w:val="00B531D4"/>
+    <w:rsid w:val="00B53BE0"/>
+    <w:rsid w:val="00B54BE2"/>
+    <w:rsid w:val="00B60321"/>
+    <w:rsid w:val="00B63FD6"/>
+    <w:rsid w:val="00B64D04"/>
+    <w:rsid w:val="00B66136"/>
+    <w:rsid w:val="00B72191"/>
+    <w:rsid w:val="00B727F0"/>
+    <w:rsid w:val="00B728A5"/>
+    <w:rsid w:val="00B738F3"/>
+    <w:rsid w:val="00B73B01"/>
+    <w:rsid w:val="00B7512A"/>
+    <w:rsid w:val="00B75EA3"/>
+    <w:rsid w:val="00B768E1"/>
+    <w:rsid w:val="00B77886"/>
+    <w:rsid w:val="00B82180"/>
+    <w:rsid w:val="00B82F3A"/>
+    <w:rsid w:val="00B832A4"/>
+    <w:rsid w:val="00B83A15"/>
+    <w:rsid w:val="00B85D36"/>
+    <w:rsid w:val="00B86199"/>
+    <w:rsid w:val="00B92282"/>
+    <w:rsid w:val="00B92E77"/>
+    <w:rsid w:val="00B92FB3"/>
+    <w:rsid w:val="00B94DA9"/>
+    <w:rsid w:val="00B9515A"/>
+    <w:rsid w:val="00B95C1E"/>
+    <w:rsid w:val="00B96D23"/>
+    <w:rsid w:val="00BA1411"/>
+    <w:rsid w:val="00BA3D6B"/>
+    <w:rsid w:val="00BA4F89"/>
+    <w:rsid w:val="00BA5216"/>
+    <w:rsid w:val="00BA5930"/>
+    <w:rsid w:val="00BA6B1C"/>
+    <w:rsid w:val="00BB2412"/>
+    <w:rsid w:val="00BB2A88"/>
+    <w:rsid w:val="00BB2EE2"/>
+    <w:rsid w:val="00BB364B"/>
+    <w:rsid w:val="00BB6CA5"/>
+    <w:rsid w:val="00BC0677"/>
+    <w:rsid w:val="00BC29B8"/>
+    <w:rsid w:val="00BC35B4"/>
+    <w:rsid w:val="00BD077B"/>
+    <w:rsid w:val="00BD2FE1"/>
+    <w:rsid w:val="00BD3A93"/>
+    <w:rsid w:val="00BD5ED5"/>
+    <w:rsid w:val="00BD728E"/>
+    <w:rsid w:val="00BE0F6F"/>
+    <w:rsid w:val="00BE10B0"/>
+    <w:rsid w:val="00BE1775"/>
+    <w:rsid w:val="00BE2921"/>
+    <w:rsid w:val="00BE32FD"/>
+    <w:rsid w:val="00BE4B4A"/>
+    <w:rsid w:val="00BE5AF0"/>
+    <w:rsid w:val="00BE6F4D"/>
+    <w:rsid w:val="00BF048C"/>
+    <w:rsid w:val="00BF196D"/>
+    <w:rsid w:val="00BF2B2E"/>
+    <w:rsid w:val="00BF6B7A"/>
+    <w:rsid w:val="00BF755A"/>
+    <w:rsid w:val="00C01DC1"/>
+    <w:rsid w:val="00C033D8"/>
+    <w:rsid w:val="00C062A1"/>
+    <w:rsid w:val="00C0651B"/>
+    <w:rsid w:val="00C067A3"/>
+    <w:rsid w:val="00C06FDE"/>
+    <w:rsid w:val="00C126CA"/>
+    <w:rsid w:val="00C12BA3"/>
+    <w:rsid w:val="00C13A44"/>
+    <w:rsid w:val="00C13A5D"/>
+    <w:rsid w:val="00C15AD2"/>
+    <w:rsid w:val="00C21F61"/>
+    <w:rsid w:val="00C236FD"/>
+    <w:rsid w:val="00C24256"/>
+    <w:rsid w:val="00C248C3"/>
+    <w:rsid w:val="00C27341"/>
+    <w:rsid w:val="00C301BD"/>
+    <w:rsid w:val="00C3122E"/>
+    <w:rsid w:val="00C31DDB"/>
+    <w:rsid w:val="00C33420"/>
+    <w:rsid w:val="00C371E3"/>
+    <w:rsid w:val="00C37CE1"/>
+    <w:rsid w:val="00C40CF0"/>
+    <w:rsid w:val="00C446A2"/>
+    <w:rsid w:val="00C47609"/>
+    <w:rsid w:val="00C513EC"/>
+    <w:rsid w:val="00C51C79"/>
+    <w:rsid w:val="00C52D7C"/>
+    <w:rsid w:val="00C534C6"/>
+    <w:rsid w:val="00C542A8"/>
+    <w:rsid w:val="00C55F53"/>
+    <w:rsid w:val="00C56BB6"/>
+    <w:rsid w:val="00C5708E"/>
+    <w:rsid w:val="00C572B7"/>
+    <w:rsid w:val="00C57BE9"/>
+    <w:rsid w:val="00C60272"/>
+    <w:rsid w:val="00C6534C"/>
+    <w:rsid w:val="00C65E8C"/>
+    <w:rsid w:val="00C70302"/>
+    <w:rsid w:val="00C73199"/>
+    <w:rsid w:val="00C75B02"/>
+    <w:rsid w:val="00C75C43"/>
+    <w:rsid w:val="00C77EEC"/>
+    <w:rsid w:val="00C82D5B"/>
+    <w:rsid w:val="00C86B48"/>
+    <w:rsid w:val="00C90C8E"/>
+    <w:rsid w:val="00C91379"/>
+    <w:rsid w:val="00C91C17"/>
+    <w:rsid w:val="00C91EF2"/>
+    <w:rsid w:val="00C92532"/>
+    <w:rsid w:val="00C9551A"/>
+    <w:rsid w:val="00CA0BB0"/>
+    <w:rsid w:val="00CA1315"/>
+    <w:rsid w:val="00CA22A0"/>
+    <w:rsid w:val="00CA2954"/>
+    <w:rsid w:val="00CA3DBC"/>
+    <w:rsid w:val="00CA4CD6"/>
+    <w:rsid w:val="00CA63D2"/>
+    <w:rsid w:val="00CA7E7F"/>
+    <w:rsid w:val="00CB12D4"/>
+    <w:rsid w:val="00CB4464"/>
+    <w:rsid w:val="00CB7ED6"/>
+    <w:rsid w:val="00CC146F"/>
+    <w:rsid w:val="00CC182A"/>
+    <w:rsid w:val="00CC4308"/>
+    <w:rsid w:val="00CC4748"/>
+    <w:rsid w:val="00CC4F76"/>
+    <w:rsid w:val="00CC6053"/>
+    <w:rsid w:val="00CC6720"/>
+    <w:rsid w:val="00CD07B4"/>
+    <w:rsid w:val="00CD13BB"/>
+    <w:rsid w:val="00CD36C3"/>
+    <w:rsid w:val="00CD41FB"/>
+    <w:rsid w:val="00CD5837"/>
+    <w:rsid w:val="00CD67AF"/>
+    <w:rsid w:val="00CD7A4C"/>
+    <w:rsid w:val="00CE290F"/>
+    <w:rsid w:val="00CE3E30"/>
+    <w:rsid w:val="00CE6305"/>
+    <w:rsid w:val="00CE6E9A"/>
+    <w:rsid w:val="00CF18F4"/>
+    <w:rsid w:val="00CF30F2"/>
+    <w:rsid w:val="00CF62C0"/>
+    <w:rsid w:val="00D0026B"/>
+    <w:rsid w:val="00D00D62"/>
+    <w:rsid w:val="00D0131D"/>
+    <w:rsid w:val="00D014F0"/>
+    <w:rsid w:val="00D02704"/>
+    <w:rsid w:val="00D03820"/>
+    <w:rsid w:val="00D04E8F"/>
+    <w:rsid w:val="00D05187"/>
+    <w:rsid w:val="00D07937"/>
+    <w:rsid w:val="00D102D0"/>
+    <w:rsid w:val="00D10B47"/>
+    <w:rsid w:val="00D11683"/>
+    <w:rsid w:val="00D126C3"/>
+    <w:rsid w:val="00D12FB4"/>
+    <w:rsid w:val="00D15B80"/>
+    <w:rsid w:val="00D177C3"/>
+    <w:rsid w:val="00D221FD"/>
+    <w:rsid w:val="00D226A2"/>
+    <w:rsid w:val="00D227DC"/>
+    <w:rsid w:val="00D30B5A"/>
+    <w:rsid w:val="00D30FD9"/>
+    <w:rsid w:val="00D324D4"/>
+    <w:rsid w:val="00D37412"/>
+    <w:rsid w:val="00D3792F"/>
+    <w:rsid w:val="00D4038D"/>
+    <w:rsid w:val="00D41CD5"/>
+    <w:rsid w:val="00D4250D"/>
+    <w:rsid w:val="00D435BB"/>
+    <w:rsid w:val="00D438AF"/>
+    <w:rsid w:val="00D43F95"/>
+    <w:rsid w:val="00D44130"/>
+    <w:rsid w:val="00D446C9"/>
+    <w:rsid w:val="00D44D54"/>
+    <w:rsid w:val="00D45163"/>
+    <w:rsid w:val="00D4523E"/>
+    <w:rsid w:val="00D5130D"/>
+    <w:rsid w:val="00D51A19"/>
+    <w:rsid w:val="00D51C53"/>
+    <w:rsid w:val="00D521C8"/>
+    <w:rsid w:val="00D55290"/>
+    <w:rsid w:val="00D57911"/>
+    <w:rsid w:val="00D60A4E"/>
+    <w:rsid w:val="00D60A97"/>
+    <w:rsid w:val="00D63071"/>
+    <w:rsid w:val="00D649F6"/>
+    <w:rsid w:val="00D64BF4"/>
+    <w:rsid w:val="00D65BAE"/>
+    <w:rsid w:val="00D7301E"/>
+    <w:rsid w:val="00D7610D"/>
+    <w:rsid w:val="00D7659B"/>
+    <w:rsid w:val="00D76663"/>
+    <w:rsid w:val="00D76CE5"/>
+    <w:rsid w:val="00D76E58"/>
+    <w:rsid w:val="00D77445"/>
+    <w:rsid w:val="00D81782"/>
+    <w:rsid w:val="00D819BB"/>
+    <w:rsid w:val="00D847D0"/>
+    <w:rsid w:val="00D84EA2"/>
+    <w:rsid w:val="00D912F1"/>
+    <w:rsid w:val="00D91D52"/>
+    <w:rsid w:val="00D92A6B"/>
+    <w:rsid w:val="00D93EF4"/>
+    <w:rsid w:val="00D93F10"/>
+    <w:rsid w:val="00DA271F"/>
+    <w:rsid w:val="00DA448B"/>
+    <w:rsid w:val="00DA4AA4"/>
+    <w:rsid w:val="00DA73C6"/>
+    <w:rsid w:val="00DB05B1"/>
+    <w:rsid w:val="00DB0CC9"/>
+    <w:rsid w:val="00DB16FB"/>
+    <w:rsid w:val="00DB1F97"/>
+    <w:rsid w:val="00DB7000"/>
+    <w:rsid w:val="00DC03FE"/>
+    <w:rsid w:val="00DC17A6"/>
+    <w:rsid w:val="00DC2893"/>
+    <w:rsid w:val="00DC2B29"/>
+    <w:rsid w:val="00DC3A30"/>
+    <w:rsid w:val="00DC491A"/>
+    <w:rsid w:val="00DC50E1"/>
+    <w:rsid w:val="00DC5801"/>
+    <w:rsid w:val="00DD162A"/>
+    <w:rsid w:val="00DD2E6A"/>
+    <w:rsid w:val="00DD33A5"/>
+    <w:rsid w:val="00DD61F7"/>
+    <w:rsid w:val="00DD79B8"/>
+    <w:rsid w:val="00DD7EA9"/>
+    <w:rsid w:val="00DE121C"/>
+    <w:rsid w:val="00DE583C"/>
+    <w:rsid w:val="00DE6131"/>
+    <w:rsid w:val="00DF0F4C"/>
+    <w:rsid w:val="00DF143A"/>
+    <w:rsid w:val="00DF2629"/>
+    <w:rsid w:val="00DF3311"/>
+    <w:rsid w:val="00DF45F6"/>
+    <w:rsid w:val="00DF4814"/>
+    <w:rsid w:val="00DF5C70"/>
+    <w:rsid w:val="00DF6398"/>
+    <w:rsid w:val="00DF6CA3"/>
+    <w:rsid w:val="00E07975"/>
+    <w:rsid w:val="00E12286"/>
+    <w:rsid w:val="00E13185"/>
+    <w:rsid w:val="00E1397C"/>
+    <w:rsid w:val="00E1435D"/>
+    <w:rsid w:val="00E17A35"/>
+    <w:rsid w:val="00E17F36"/>
+    <w:rsid w:val="00E218AD"/>
+    <w:rsid w:val="00E23ACE"/>
+    <w:rsid w:val="00E2548C"/>
+    <w:rsid w:val="00E31AD5"/>
+    <w:rsid w:val="00E3465E"/>
+    <w:rsid w:val="00E349EF"/>
+    <w:rsid w:val="00E36886"/>
+    <w:rsid w:val="00E42C00"/>
+    <w:rsid w:val="00E51A07"/>
+    <w:rsid w:val="00E53B52"/>
+    <w:rsid w:val="00E55A18"/>
+    <w:rsid w:val="00E578D2"/>
+    <w:rsid w:val="00E63611"/>
+    <w:rsid w:val="00E655D5"/>
+    <w:rsid w:val="00E71BAE"/>
+    <w:rsid w:val="00E7202D"/>
+    <w:rsid w:val="00E72E44"/>
+    <w:rsid w:val="00E75AE6"/>
+    <w:rsid w:val="00E770EC"/>
+    <w:rsid w:val="00E81099"/>
+    <w:rsid w:val="00E83158"/>
+    <w:rsid w:val="00E83DF9"/>
+    <w:rsid w:val="00E85BF6"/>
+    <w:rsid w:val="00E86F86"/>
+    <w:rsid w:val="00E92D8C"/>
+    <w:rsid w:val="00E93C6F"/>
+    <w:rsid w:val="00E94FFF"/>
+    <w:rsid w:val="00E95175"/>
+    <w:rsid w:val="00E956A9"/>
+    <w:rsid w:val="00E95E64"/>
+    <w:rsid w:val="00E96756"/>
+    <w:rsid w:val="00EA2239"/>
+    <w:rsid w:val="00EA253B"/>
+    <w:rsid w:val="00EA645B"/>
+    <w:rsid w:val="00EA7A28"/>
+    <w:rsid w:val="00EB0257"/>
+    <w:rsid w:val="00EB1C80"/>
+    <w:rsid w:val="00EB24C5"/>
+    <w:rsid w:val="00EB2C28"/>
+    <w:rsid w:val="00EB7F5F"/>
+    <w:rsid w:val="00EC0480"/>
+    <w:rsid w:val="00EC2542"/>
+    <w:rsid w:val="00EC2777"/>
+    <w:rsid w:val="00EC3124"/>
+    <w:rsid w:val="00EC313B"/>
+    <w:rsid w:val="00EC45CF"/>
+    <w:rsid w:val="00ED0CCB"/>
+    <w:rsid w:val="00ED1B55"/>
+    <w:rsid w:val="00EE1F54"/>
+    <w:rsid w:val="00EE3A5F"/>
+    <w:rsid w:val="00EE76B3"/>
+    <w:rsid w:val="00EF0E9A"/>
+    <w:rsid w:val="00EF35FB"/>
+    <w:rsid w:val="00EF4289"/>
+    <w:rsid w:val="00EF4470"/>
+    <w:rsid w:val="00EF7382"/>
+    <w:rsid w:val="00F0191E"/>
+    <w:rsid w:val="00F0489D"/>
+    <w:rsid w:val="00F10775"/>
+    <w:rsid w:val="00F1084B"/>
+    <w:rsid w:val="00F13396"/>
+    <w:rsid w:val="00F143E3"/>
+    <w:rsid w:val="00F154FE"/>
+    <w:rsid w:val="00F26F24"/>
+    <w:rsid w:val="00F2767A"/>
+    <w:rsid w:val="00F32404"/>
+    <w:rsid w:val="00F33751"/>
+    <w:rsid w:val="00F3522B"/>
+    <w:rsid w:val="00F3524C"/>
+    <w:rsid w:val="00F40064"/>
+    <w:rsid w:val="00F403B4"/>
+    <w:rsid w:val="00F444F5"/>
+    <w:rsid w:val="00F45D07"/>
+    <w:rsid w:val="00F463E6"/>
+    <w:rsid w:val="00F47D71"/>
+    <w:rsid w:val="00F47ECE"/>
+    <w:rsid w:val="00F50866"/>
+    <w:rsid w:val="00F5133A"/>
+    <w:rsid w:val="00F51BF2"/>
+    <w:rsid w:val="00F536EA"/>
+    <w:rsid w:val="00F5373D"/>
+    <w:rsid w:val="00F55810"/>
+    <w:rsid w:val="00F60BE5"/>
+    <w:rsid w:val="00F62FA5"/>
+    <w:rsid w:val="00F65590"/>
+    <w:rsid w:val="00F67F4E"/>
+    <w:rsid w:val="00F70B17"/>
+    <w:rsid w:val="00F71D97"/>
+    <w:rsid w:val="00F71FC8"/>
+    <w:rsid w:val="00F7236D"/>
+    <w:rsid w:val="00F73B24"/>
+    <w:rsid w:val="00F73B4F"/>
+    <w:rsid w:val="00F76419"/>
+    <w:rsid w:val="00F8070C"/>
+    <w:rsid w:val="00F82034"/>
+    <w:rsid w:val="00F831A1"/>
+    <w:rsid w:val="00F84146"/>
+    <w:rsid w:val="00F843CB"/>
+    <w:rsid w:val="00F84E84"/>
+    <w:rsid w:val="00F87AA9"/>
+    <w:rsid w:val="00F902A6"/>
+    <w:rsid w:val="00F90577"/>
+    <w:rsid w:val="00F94571"/>
+    <w:rsid w:val="00F94E76"/>
+    <w:rsid w:val="00F9742D"/>
+    <w:rsid w:val="00F9776C"/>
+    <w:rsid w:val="00F977E0"/>
+    <w:rsid w:val="00FA0601"/>
+    <w:rsid w:val="00FA188B"/>
+    <w:rsid w:val="00FA30F5"/>
+    <w:rsid w:val="00FA63AB"/>
+    <w:rsid w:val="00FA7635"/>
+    <w:rsid w:val="00FB21E4"/>
+    <w:rsid w:val="00FB26CE"/>
+    <w:rsid w:val="00FB5469"/>
+    <w:rsid w:val="00FB6C07"/>
+    <w:rsid w:val="00FC02F4"/>
+    <w:rsid w:val="00FC0CE2"/>
+    <w:rsid w:val="00FC20CB"/>
+    <w:rsid w:val="00FC3CD6"/>
+    <w:rsid w:val="00FC3EED"/>
+    <w:rsid w:val="00FC5CAA"/>
+    <w:rsid w:val="00FC6233"/>
+    <w:rsid w:val="00FC7258"/>
+    <w:rsid w:val="00FD0008"/>
+    <w:rsid w:val="00FD0102"/>
+    <w:rsid w:val="00FD1290"/>
+    <w:rsid w:val="00FD2635"/>
+    <w:rsid w:val="00FD2B8E"/>
+    <w:rsid w:val="00FD4F4F"/>
+    <w:rsid w:val="00FD4FE1"/>
+    <w:rsid w:val="00FD63B3"/>
+    <w:rsid w:val="00FD6FAA"/>
+    <w:rsid w:val="00FE02E2"/>
+    <w:rsid w:val="00FE0414"/>
+    <w:rsid w:val="00FE0716"/>
+    <w:rsid w:val="00FE07BB"/>
+    <w:rsid w:val="00FE08CE"/>
+    <w:rsid w:val="00FE1090"/>
+    <w:rsid w:val="00FE1727"/>
+    <w:rsid w:val="00FE1927"/>
+    <w:rsid w:val="00FE2F68"/>
+    <w:rsid w:val="00FE4802"/>
+    <w:rsid w:val="00FE543A"/>
+    <w:rsid w:val="00FE5A69"/>
+    <w:rsid w:val="00FF17B3"/>
+    <w:rsid w:val="00FF1B6C"/>
+    <w:rsid w:val="00FF3C92"/>
+    <w:rsid w:val="00FF69CB"/>
+    <w:rsid w:val="1239F180"/>
+    <w:rsid w:val="22A6E427"/>
+    <w:rsid w:val="2EF2E5B0"/>
+    <w:rsid w:val="3BDB6955"/>
+    <w:rsid w:val="4A603510"/>
+    <w:rsid w:val="4B9B0956"/>
+    <w:rsid w:val="4F76FA5C"/>
+    <w:rsid w:val="76689853"/>
+    <w:rsid w:val="7AF0ADD1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
-    <m:dispDef/>
+    <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapIndent m:val="1440"/>
+    <m:wrapRight/>
     <m:intLim m:val="subSup"/>
-    <m:naryLim m:val="undOvr"/>
+    <m:naryLim m:val="subSup"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="40D02B49"/>
-  <w15:chartTrackingRefBased/>
+  <w14:docId w14:val="38AE251F"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...4 lines deleted...]
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="6" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...11 lines deleted...]
-    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...50 lines deleted...]
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:uiPriority="99"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:uiPriority="99"/>
+    <w:lsdException w:name="List 5" w:uiPriority="99"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="99"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="99"/>
+    <w:lsdException w:name="Salutation" w:uiPriority="99"/>
+    <w:lsdException w:name="Date" w:uiPriority="99"/>
+    <w:lsdException w:name="Body Text First Indent" w:uiPriority="99"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="99"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...9 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
-    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
-[...18 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Light List Accent 1"/>
+    <w:lsdException w:name="Light Grid Accent 1"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-[...85 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="99"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
+    <w:lsdException w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:name="Dark List Accent 6"/>
+    <w:lsdException w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:name="Colorful List Accent 6"/>
+    <w:lsdException w:name="Colorful Grid Accent 6"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="99"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="99"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="99"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="99"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="99"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -36721,3721 +23492,1760 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
-    <w:rsid w:val="00717EBB"/>
+    <w:rsid w:val="00F73B24"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="CER Heading 1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Contents"/>
     <w:next w:val="Heading2"/>
     <w:link w:val="Heading1Char"/>
-    <w:uiPriority w:val="9"/>
+    <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00717EBB"/>
+    <w:rsid w:val="00D819BB"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:before="360" w:after="120"/>
+      <w:spacing w:before="360" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="FFC000" w:themeColor="accent4"/>
-[...1 lines deleted...]
-      <w:sz w:val="40"/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="CER Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00717EBB"/>
+    <w:rsid w:val="002D18F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="280" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="CER Heading 3"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
-    <w:uiPriority w:val="9"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00684A9E"/>
+    <w:rsid w:val="005C0A94"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="240"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorHAnsi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="CER Heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
-    <w:uiPriority w:val="9"/>
+    <w:uiPriority w:val="5"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007853F1"/>
+    <w:rsid w:val="005C0A94"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:aliases w:val="CER Heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="6"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00717EBB"/>
+    <w:rsid w:val="00FA7635"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:aliases w:val="CER Heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00717EBB"/>
+    <w:rsid w:val="00674932"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1633"/>
       </w:tabs>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00717EBB"/>
+    <w:rsid w:val="00521016"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:aliases w:val="CER Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="002D18F3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:aliases w:val="CER Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00D819BB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:aliases w:val="CER Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="4"/>
+    <w:rsid w:val="005C0A94"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:aliases w:val="CER Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="5"/>
+    <w:rsid w:val="005C0A94"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:aliases w:val="CER Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00674932"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00717EBB"/>
+    <w:rsid w:val="00471682"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00717EBB"/>
+    <w:rsid w:val="002C427B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00717EBB"/>
+    <w:rsid w:val="009633DE"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="2694"/>
+        <w:tab w:val="left" w:pos="3969"/>
+        <w:tab w:val="left" w:pos="6946"/>
+        <w:tab w:val="right" w:pos="9498"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="284" w:right="242"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Calibri (Body)"/>
+      <w:spacing w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00717EBB"/>
-[...10 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="009633DE"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman (Headings CS)"/>
-[...17 lines deleted...]
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri (Body)"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:spacing w:val="0"/>
-[...108 lines deleted...]
-      <w:spacing w:val="15"/>
+      <w:spacing w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009076B9"/>
+    <w:rsid w:val="00521016"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-      <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
+      <w:color w:val="006C93" w:themeColor="accent3"/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...169 lines deleted...]
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CERbullets">
     <w:name w:val="CER bullets"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CERbulletsChar"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
-    <w:rsid w:val="00717EBB"/>
+    <w:rsid w:val="004458B4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CERbulletsChar">
     <w:name w:val="CER bullets Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CERbullets"/>
     <w:uiPriority w:val="7"/>
-    <w:rsid w:val="00717EBB"/>
+    <w:rsid w:val="004458B4"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="CERTable">
     <w:name w:val="CER Table"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00717EBB"/>
+    <w:rsid w:val="004458B4"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="2"/>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FCBA5C" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FCBA5C" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="E8E8E8" w:themeColor="background2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:beforeLines="0" w:before="120" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="0" w:rightChars="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:mirrorIndents w:val="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FCBA5C" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:beforeLines="0" w:before="10" w:beforeAutospacing="0" w:afterLines="0" w:after="10" w:afterAutospacing="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:vAlign w:val="center"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:wordWrap/>
         <w:ind w:leftChars="0" w:left="0" w:rightChars="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:aliases w:val="CER Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="6"/>
+    <w:rsid w:val="00FA7635"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="00A41A11"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="CERCallout">
     <w:name w:val="CER Callout"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00717EBB"/>
+    <w:rsid w:val="00C13A44"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
       <w:ind w:left="284" w:right="284"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Cambria" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-AU"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:left w:val="single" w:sz="24" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="9FB76F" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
       <w:tcMar>
         <w:top w:w="284" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="284" w:type="dxa"/>
         <w:right w:w="284" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:beforeLines="0" w:afterLines="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:cantSplit w:val="0"/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="24" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="9FB76F" w:themeColor="accent1"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:noWrap/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00521016"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002537CF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      <w:sz w:val="22"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CERcovertitle">
+    <w:name w:val="CER cover title"/>
+    <w:basedOn w:val="Title"/>
+    <w:link w:val="CERcovertitleChar"/>
+    <w:uiPriority w:val="8"/>
+    <w:rsid w:val="00521016"/>
+    <w:pPr>
+      <w:spacing w:before="2760"/>
+      <w:ind w:right="5204"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman (Headings CS)"/>
+      <w:b/>
+      <w:noProof/>
+      <w:spacing w:val="0"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CERcoversubtitle">
+    <w:name w:val="CER cover subtitle"/>
+    <w:basedOn w:val="Subtitle"/>
+    <w:link w:val="CERcoversubtitleChar"/>
+    <w:uiPriority w:val="8"/>
+    <w:rsid w:val="00253FFC"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:right="5062"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CERcovertitleChar">
+    <w:name w:val="CER cover title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CERcovertitle"/>
+    <w:uiPriority w:val="8"/>
+    <w:rsid w:val="00521016"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Headings CS)"/>
+      <w:b/>
+      <w:noProof/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CERnumbering">
+    <w:name w:val="CER numbering"/>
+    <w:basedOn w:val="BodyText1"/>
+    <w:link w:val="CERnumberingChar"/>
+    <w:uiPriority w:val="8"/>
+    <w:qFormat/>
+    <w:rsid w:val="00241741"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CERcoversubtitleChar">
+    <w:name w:val="CER cover subtitle Char"/>
+    <w:basedOn w:val="Heading2Char"/>
+    <w:link w:val="CERcoversubtitle"/>
+    <w:uiPriority w:val="8"/>
+    <w:rsid w:val="00253FFC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CERnumberingChar">
+    <w:name w:val="CER numbering Char"/>
+    <w:basedOn w:val="CERbulletsChar"/>
+    <w:link w:val="CERnumbering"/>
+    <w:uiPriority w:val="8"/>
+    <w:rsid w:val="00241741"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00930D2E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Protectivemarker">
+    <w:name w:val="Protective marker"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00F73B24"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LegislativesecrecyACT">
+    <w:name w:val="Legislative secrecy ACT"/>
+    <w:basedOn w:val="Heading5"/>
+    <w:uiPriority w:val="8"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F76419"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4870"/>
+        <w:tab w:val="left" w:pos="8745"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="120"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00977234"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00977234"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00977234"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00056FF0"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D819BB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007270A5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EB7F5F"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="660"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002C702A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002C702A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D0162"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contents">
+    <w:name w:val="Contents"/>
+    <w:uiPriority w:val="8"/>
+    <w:qFormat/>
+    <w:rsid w:val="00521016"/>
+    <w:pPr>
+      <w:spacing w:after="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText1">
+    <w:name w:val="Body Text1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="8"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D18F3"/>
+    <w:pPr>
+      <w:spacing w:before="200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E12286"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006839CF"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006839CF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006839CF"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006839CF"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006839CF"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006839CF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="List Paragraph1,Recommendation,List Paragraph11,L,Numbered paragraph,Bulleted Para,CV text,Dot pt,F5 List Paragraph,FooterText,List Paragraph111,List Paragraph2,Medium Grid 1 - Accent 21,NFP GP Bulleted List,Numbered Paragraph,Rec para,列出"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00717EBB"/>
+    <w:rsid w:val="006839CF"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="auto"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00717EBB"/>
+    <w:rsid w:val="006839CF"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00717EBB"/>
+    <w:rsid w:val="006839CF"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="List Paragraph1 Char,Recommendation Char,List Paragraph11 Char,L Char,Numbered paragraph Char,Bulleted Para Char,CV text Char,Dot pt Char,F5 List Paragraph Char,FooterText Char,List Paragraph111 Char,List Paragraph2 Char,列出 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00717EBB"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00717EBB"/>
+    <w:rsid w:val="006839CF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
-[...141 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="subsection">
     <w:name w:val="subsection"/>
     <w:aliases w:val="ss,t_Main,Subsection"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="subsectionChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00730A65"/>
+    <w:rsid w:val="00D819BB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1021"/>
       </w:tabs>
       <w:spacing w:before="180" w:after="0"/>
       <w:ind w:left="1134" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="subsectionChar">
+    <w:name w:val="subsection Char"/>
+    <w:aliases w:val="ss Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="subsection"/>
+    <w:locked/>
+    <w:rsid w:val="00D819BB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D819BB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D819BB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:aliases w:val="a,t_Para"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="paragraphChar"/>
-    <w:rsid w:val="00730A65"/>
+    <w:rsid w:val="00D819BB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1531"/>
       </w:tabs>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="1644" w:hanging="1644"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="subsectionChar">
-[...11 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="paragraphChar">
     <w:name w:val="paragraph Char"/>
     <w:aliases w:val="a Char"/>
     <w:link w:val="paragraph"/>
-    <w:rsid w:val="00730A65"/>
+    <w:rsid w:val="00D819BB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...165 lines deleted...]
-      <w:lang w:eastAsia="en-AU"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="subsection2">
     <w:name w:val="subsection2"/>
     <w:aliases w:val="ss2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="subsection"/>
-    <w:rsid w:val="00A93A51"/>
+    <w:rsid w:val="00D819BB"/>
     <w:pPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="1134"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
-    <w:name w:val="TOC Heading"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
+    <w:name w:val="ui-provider"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00D819BB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contentsheading">
+    <w:name w:val="Contents heading"/>
     <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
-[...12 lines deleted...]
-    </w:pPr>
+    <w:link w:val="ContentsheadingChar"/>
+    <w:uiPriority w:val="8"/>
+    <w:rsid w:val="00D819BB"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ContentsheadingChar">
+    <w:name w:val="Contents heading Char"/>
+    <w:basedOn w:val="Heading1Char"/>
+    <w:link w:val="Contentsheading"/>
+    <w:uiPriority w:val="8"/>
+    <w:rsid w:val="00D819BB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...66 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DD5CB5"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00030CA2"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf1">
-[...56 lines deleted...]
-    <w:link w:val="EndnoteTextChar"/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003547FD"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="007C6124"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="EndnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003547FD"/>
+    <w:rsid w:val="007C6124"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
-    <w:name w:val="endnote reference"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003547FD"/>
+    <w:rsid w:val="00965DA0"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="13924786">
+    <w:div w:id="959342230">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="604731819">
+    <w:div w:id="1429352936">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1254900168">
-[...51 lines deleted...]
-    <w:div w:id="2119786594">
+    <w:div w:id="1760566516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+  <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230/latest/text" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineservices.cer.gov.au/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/register-nger-reporter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineservices.cer.gov.au/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/about-emissions-and-energy-data" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/nger-online-services-user-guide" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02230" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/NGER/Reporting-cycle/Assess-your-obligations/Reporting-thresholds" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aasb.gov.au/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/audits-our-schemes/find-auditor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2007A00175" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230/latest/text" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-safeguardbaselines@cer.gov.au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineservices.cer.gov.au/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cergovau.sharepoint.com/sites/EDi-Safeguard/Knowledge/J.E.T.%20sub-team/Tarni/Guidelines%20-%20updates%20in%20prog/Borrowing%20Adjustment%20application%20guideline%20final%20version_v2.0.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineservices.cer.gov.au/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/OSR/online-services" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02309" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/nger-online-services-user-guide" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/trade-exposed-baseline-adjusted-audit-template" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/about-emissions-and-energy-data/emissions" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineservices.cer.gov.au/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-safeguardbaselines@cer.gov.au" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aasb.gov.au/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineservices.cer.gov.au/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineservices.cer.gov.au/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/nger-online-services-user-guide" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aasb.gov.au/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2010L00053" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineservices.cer.gov.au/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineservices.cer.gov.au/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/trade-exposed-baseline-adjusted-audit-template" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/emissions-reporting/national-greenhouse-energy-reporting-scheme/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/about-emissions-and-energy-data/emissions-and-energy-types" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/nger-online-services-user-guide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineservices.cer.gov.au/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineservices.cer.gov.au/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/audits-our-schemes/find-auditor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/about-emissions-and-energy-data" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02309" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER - 2022 theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="CER 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="454743"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="9FB76F"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="FCBA5C"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="006C93"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="4FC2CC"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="C34D33"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="969696"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="00516E"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="747474"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Calibri">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...50 lines deleted...]
-      <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="メイリオ"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Viet" typeface="Tahoma"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="CER-updated fonts and colours" id="{D0ED4916-A0D3-4FB3-9E63-AD9D1DD4368E}" vid="{A1269B48-6600-4777-8E01-42A1278B1AAE}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
+  <PublishDate/>
+  <Abstract/>
+  <CompanyAddress/>
+  <CompanyPhone/>
+  <CompanyFax/>
+  <CompanyEmail/>
+</CoverPageProperties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{936C1CC8-94C5-46A6-B624-4C43CDB0BCB9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F638C8EA-97C5-4F12-9C86-4F8F76197E92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>30</Pages>
-[...1 lines deleted...]
-  <Characters>55681</Characters>
+  <Pages>27</Pages>
+  <Words>9459</Words>
+  <Characters>53918</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>130</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>449</Lines>
+  <Paragraphs>126</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>TEBA determination application guideline</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>65319</CharactersWithSpaces>
+  <CharactersWithSpaces>63251</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...1694 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>TEBA determination application guideline</dc:title>
+  <dc:title>Trade-exposed baseline-adjusted determination application guideline</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>