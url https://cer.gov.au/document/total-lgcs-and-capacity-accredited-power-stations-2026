--- v0 (2026-02-19)
+++ v1 (2026-04-01)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{24F38BFC-F8F7-4EF5-B72A-60EAEA32EDF3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E20191E4-72F0-40A4-B4D9-8F448486B6AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-57720" yWindow="-9675" windowWidth="57840" windowHeight="31920" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Total LGCs and capacity" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>Total LGCs in the REC Registry</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Total LGCs and capacity of approved power stations in 2026</t>
   </si>
   <si>
-    <t>Data as at 31/01/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>MW of approved power stations (since 1 Jan 2026)</t>
   </si>
   <si>
     <t>Approved power stations (since 1 Jan 2026)</t>
+  </si>
+  <si>
+    <t>Data as at 28/02/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -122,66 +122,74 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="50">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
@@ -262,51 +270,50 @@
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
-          <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
@@ -926,59 +933,59 @@
     </tableStyle>
     <tableStyle name="CER Table 9" pivot="0" count="4" xr9:uid="{73158763-66F6-4BCB-9375-A0FBFF500F9E}">
       <tableStyleElement type="wholeTable" dxfId="9"/>
       <tableStyleElement type="headerRow" dxfId="8"/>
       <tableStyleElement type="firstColumn" dxfId="7"/>
       <tableStyleElement type="firstRowStripe" dxfId="6"/>
     </tableStyle>
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{B0BAD24F-6BCF-4A75-A2DF-A104497362F9}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}" name="data_Total_LGCs_and_capacity" displayName="data_Total_LGCs_and_capacity" ref="A3:D4" totalsRowShown="0" headerRowDxfId="5" dataDxfId="0">
-  <autoFilter ref="A3:D4" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}" name="data_Total_LGCs_and_capacity" displayName="data_Total_LGCs_and_capacity" ref="A3:D5" totalsRowShown="0" headerRowDxfId="5" dataDxfId="0">
+  <autoFilter ref="A3:D5" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}"/>
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{900381A5-7BD3-4BF7-AB15-DD453E155A53}" name="Total LGCs in the REC Registry" dataDxfId="4"/>
     <tableColumn id="4" xr3:uid="{E753D475-F2B3-42EF-906A-6FC08188A9E8}" name="MW of approved power stations (since 1 Jan 2026)" dataDxfId="3" dataCellStyle="Comma"/>
     <tableColumn id="2" xr3:uid="{7E2E9852-F40F-4662-AA7D-0733D368F149}" name="Approved power stations (since 1 Jan 2026)" dataDxfId="2"/>
     <tableColumn id="3" xr3:uid="{733A236D-BE86-432D-8AF5-740E7DD5FC64}" name="As of" dataDxfId="1"/>
   </tableColumns>
-  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="CER Table" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -1205,107 +1212,120 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D4"/>
+  <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="22.81640625" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.7265625" style="2"/>
+    <col min="1" max="1" width="22.84375" customWidth="1"/>
+    <col min="2" max="2" width="31.84375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="26.15234375" customWidth="1"/>
+    <col min="4" max="4" width="21.15234375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.6">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.7">
+      <c r="A1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="1"/>
-[...1 lines deleted...]
-      <c r="D1" s="1"/>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
     </row>
-    <row r="2" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="3" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
     </row>
-    <row r="3" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="4" t="s">
+    <row r="3" spans="1:4" ht="39.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="B3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="4" t="s">
+      <c r="D3" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A4" s="5">
+    <row r="4" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A4" s="4">
         <v>61209937</v>
       </c>
-      <c r="B4" s="6">
+      <c r="B4" s="5">
         <v>14.845599999999999</v>
       </c>
-      <c r="C4" s="7">
+      <c r="C4" s="6">
         <v>20</v>
       </c>
-      <c r="D4" s="8">
+      <c r="D4" s="7">
         <v>46053</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A5" s="4">
+        <v>29791229</v>
+      </c>
+      <c r="B5" s="8">
+        <v>27.182599999999997</v>
+      </c>
+      <c r="C5" s="9">
+        <v>36</v>
+      </c>
+      <c r="D5" s="10">
+        <v>46081</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>