--- v1 (2026-04-01)
+++ v2 (2026-04-21)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E20191E4-72F0-40A4-B4D9-8F448486B6AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73396748-2C43-4149-A15F-94A25E566E7B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Total LGCs and capacity" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>Total LGCs in the REC Registry</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Total LGCs and capacity of approved power stations in 2026</t>
   </si>
   <si>
     <t>MW of approved power stations (since 1 Jan 2026)</t>
   </si>
   <si>
     <t>Approved power stations (since 1 Jan 2026)</t>
   </si>
   <si>
-    <t>Data as at 28/02/2026</t>
+    <t>Data as at 31/03/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -127,83 +127,83 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="50">
+  <dxfs count="51">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
@@ -259,60 +259,79 @@
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
+        <patternFill>
+          <bgColor theme="9" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -850,135 +869,135 @@
     <dxf>
       <border>
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
         <vertical style="thin">
           <color rgb="FFC0C2C4"/>
         </vertical>
         <horizontal style="thin">
           <color rgb="FFC0C2C4"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="12" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" dxfId="49"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="46"/>
+      <tableStyleElement type="wholeTable" dxfId="50"/>
+      <tableStyleElement type="headerRow" dxfId="49"/>
+      <tableStyleElement type="firstColumn" dxfId="48"/>
+      <tableStyleElement type="firstRowStripe" dxfId="47"/>
     </tableStyle>
     <tableStyle name="CER Table 10" pivot="0" count="4" xr9:uid="{3AB7C4CC-55D6-4CEA-9F1C-86182D15F7B5}">
-      <tableStyleElement type="wholeTable" dxfId="45"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="42"/>
+      <tableStyleElement type="wholeTable" dxfId="46"/>
+      <tableStyleElement type="headerRow" dxfId="45"/>
+      <tableStyleElement type="firstColumn" dxfId="44"/>
+      <tableStyleElement type="firstRowStripe" dxfId="43"/>
     </tableStyle>
     <tableStyle name="CER Table 11" pivot="0" count="4" xr9:uid="{ACD45889-7632-42B1-B564-A682D5B79D1A}">
-      <tableStyleElement type="wholeTable" dxfId="41"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="38"/>
+      <tableStyleElement type="wholeTable" dxfId="42"/>
+      <tableStyleElement type="headerRow" dxfId="41"/>
+      <tableStyleElement type="firstColumn" dxfId="40"/>
+      <tableStyleElement type="firstRowStripe" dxfId="39"/>
     </tableStyle>
     <tableStyle name="CER Table 2" pivot="0" count="4" xr9:uid="{215999EB-04BC-4F9D-BE01-9F8077C8C5CE}">
-      <tableStyleElement type="wholeTable" dxfId="37"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="34"/>
+      <tableStyleElement type="wholeTable" dxfId="38"/>
+      <tableStyleElement type="headerRow" dxfId="37"/>
+      <tableStyleElement type="firstColumn" dxfId="36"/>
+      <tableStyleElement type="firstRowStripe" dxfId="35"/>
     </tableStyle>
     <tableStyle name="CER Table 3" pivot="0" count="4" xr9:uid="{C5BC8420-2281-43ED-80A9-A49E3469687A}">
-      <tableStyleElement type="wholeTable" dxfId="33"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="30"/>
+      <tableStyleElement type="wholeTable" dxfId="34"/>
+      <tableStyleElement type="headerRow" dxfId="33"/>
+      <tableStyleElement type="firstColumn" dxfId="32"/>
+      <tableStyleElement type="firstRowStripe" dxfId="31"/>
     </tableStyle>
     <tableStyle name="CER Table 4" pivot="0" count="4" xr9:uid="{3AB6F6C7-7210-48A6-A0AB-94B2D6F9D1B8}">
-      <tableStyleElement type="wholeTable" dxfId="29"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="26"/>
+      <tableStyleElement type="wholeTable" dxfId="30"/>
+      <tableStyleElement type="headerRow" dxfId="29"/>
+      <tableStyleElement type="firstColumn" dxfId="28"/>
+      <tableStyleElement type="firstRowStripe" dxfId="27"/>
     </tableStyle>
     <tableStyle name="CER Table 5" pivot="0" count="4" xr9:uid="{C79287FF-4E0D-4F2E-B632-385977265967}">
-      <tableStyleElement type="wholeTable" dxfId="25"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="22"/>
+      <tableStyleElement type="wholeTable" dxfId="26"/>
+      <tableStyleElement type="headerRow" dxfId="25"/>
+      <tableStyleElement type="firstColumn" dxfId="24"/>
+      <tableStyleElement type="firstRowStripe" dxfId="23"/>
     </tableStyle>
     <tableStyle name="CER Table 6" pivot="0" count="4" xr9:uid="{01D93633-69C8-4BD1-A3C6-0A758EBB2505}">
-      <tableStyleElement type="wholeTable" dxfId="21"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="18"/>
+      <tableStyleElement type="wholeTable" dxfId="22"/>
+      <tableStyleElement type="headerRow" dxfId="21"/>
+      <tableStyleElement type="firstColumn" dxfId="20"/>
+      <tableStyleElement type="firstRowStripe" dxfId="19"/>
     </tableStyle>
     <tableStyle name="CER Table 7" pivot="0" count="4" xr9:uid="{7630B254-2FC2-46F1-96AB-BA2C8ADF9699}">
-      <tableStyleElement type="wholeTable" dxfId="17"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="14"/>
+      <tableStyleElement type="wholeTable" dxfId="18"/>
+      <tableStyleElement type="headerRow" dxfId="17"/>
+      <tableStyleElement type="firstColumn" dxfId="16"/>
+      <tableStyleElement type="firstRowStripe" dxfId="15"/>
     </tableStyle>
     <tableStyle name="CER Table 8" pivot="0" count="4" xr9:uid="{E7FAE3FE-4F7F-4807-8B05-49B02CB1836E}">
-      <tableStyleElement type="wholeTable" dxfId="13"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="10"/>
+      <tableStyleElement type="wholeTable" dxfId="14"/>
+      <tableStyleElement type="headerRow" dxfId="13"/>
+      <tableStyleElement type="firstColumn" dxfId="12"/>
+      <tableStyleElement type="firstRowStripe" dxfId="11"/>
     </tableStyle>
     <tableStyle name="CER Table 9" pivot="0" count="4" xr9:uid="{73158763-66F6-4BCB-9375-A0FBFF500F9E}">
-      <tableStyleElement type="wholeTable" dxfId="9"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="6"/>
+      <tableStyleElement type="wholeTable" dxfId="10"/>
+      <tableStyleElement type="headerRow" dxfId="9"/>
+      <tableStyleElement type="firstColumn" dxfId="8"/>
+      <tableStyleElement type="firstRowStripe" dxfId="7"/>
     </tableStyle>
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{B0BAD24F-6BCF-4A75-A2DF-A104497362F9}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}" name="data_Total_LGCs_and_capacity" displayName="data_Total_LGCs_and_capacity" ref="A3:D5" totalsRowShown="0" headerRowDxfId="5" dataDxfId="0">
-  <autoFilter ref="A3:D5" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}" name="data_Total_LGCs_and_capacity" displayName="data_Total_LGCs_and_capacity" ref="A3:D6" totalsRowShown="0" headerRowDxfId="6" dataDxfId="0">
+  <autoFilter ref="A3:D6" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}"/>
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{900381A5-7BD3-4BF7-AB15-DD453E155A53}" name="Total LGCs in the REC Registry" dataDxfId="4"/>
     <tableColumn id="4" xr3:uid="{E753D475-F2B3-42EF-906A-6FC08188A9E8}" name="MW of approved power stations (since 1 Jan 2026)" dataDxfId="3" dataCellStyle="Comma"/>
     <tableColumn id="2" xr3:uid="{7E2E9852-F40F-4662-AA7D-0733D368F149}" name="Approved power stations (since 1 Jan 2026)" dataDxfId="2"/>
     <tableColumn id="3" xr3:uid="{733A236D-BE86-432D-8AF5-740E7DD5FC64}" name="As of" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -1212,120 +1231,134 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D5"/>
+  <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="22.84375" customWidth="1"/>
     <col min="2" max="2" width="31.84375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.15234375" customWidth="1"/>
     <col min="4" max="4" width="21.15234375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.7">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="2"/>
-[...1 lines deleted...]
-      <c r="D1" s="2"/>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="3"/>
-[...1 lines deleted...]
-      <c r="D2" s="3"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
     </row>
     <row r="3" spans="1:4" ht="39.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A4" s="4">
+      <c r="A4" s="6">
         <v>61209937</v>
       </c>
       <c r="B4" s="5">
         <v>14.845599999999999</v>
       </c>
-      <c r="C4" s="6">
+      <c r="C4" s="7">
         <v>20</v>
       </c>
-      <c r="D4" s="7">
+      <c r="D4" s="8">
         <v>46053</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A5" s="4">
+      <c r="A5" s="6">
         <v>29791229</v>
       </c>
-      <c r="B5" s="8">
+      <c r="B5" s="2">
         <v>27.182599999999997</v>
       </c>
       <c r="C5" s="9">
         <v>36</v>
       </c>
       <c r="D5" s="10">
         <v>46081</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="6">
+        <v>35866782</v>
+      </c>
+      <c r="B6" s="2">
+        <v>1086.3095000000001</v>
+      </c>
+      <c r="C6" s="9">
+        <v>57</v>
+      </c>
+      <c r="D6" s="10">
+        <v>46112</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>