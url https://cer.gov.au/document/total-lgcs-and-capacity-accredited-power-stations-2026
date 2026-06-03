--- v2 (2026-04-21)
+++ v3 (2026-06-03)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73396748-2C43-4149-A15F-94A25E566E7B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F82F495A-BE80-4899-A1D1-EB1DD7AF5B2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-29297" yWindow="-3626" windowWidth="27780" windowHeight="15523" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Total LGCs and capacity" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>Total LGCs in the REC Registry</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Total LGCs and capacity of approved power stations in 2026</t>
   </si>
   <si>
     <t>MW of approved power stations (since 1 Jan 2026)</t>
   </si>
   <si>
     <t>Approved power stations (since 1 Jan 2026)</t>
   </si>
   <si>
-    <t>Data as at 31/03/2026</t>
+    <t>Data as at 30/04/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -122,88 +122,92 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="51">
+  <dxfs count="52">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
@@ -259,71 +263,69 @@
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <font>
-[...10 lines deleted...]
-      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
@@ -869,135 +871,135 @@
     <dxf>
       <border>
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
         <vertical style="thin">
           <color rgb="FFC0C2C4"/>
         </vertical>
         <horizontal style="thin">
           <color rgb="FFC0C2C4"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="12" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" dxfId="50"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="47"/>
+      <tableStyleElement type="wholeTable" dxfId="51"/>
+      <tableStyleElement type="headerRow" dxfId="50"/>
+      <tableStyleElement type="firstColumn" dxfId="49"/>
+      <tableStyleElement type="firstRowStripe" dxfId="48"/>
     </tableStyle>
     <tableStyle name="CER Table 10" pivot="0" count="4" xr9:uid="{3AB7C4CC-55D6-4CEA-9F1C-86182D15F7B5}">
-      <tableStyleElement type="wholeTable" dxfId="46"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="43"/>
+      <tableStyleElement type="wholeTable" dxfId="47"/>
+      <tableStyleElement type="headerRow" dxfId="46"/>
+      <tableStyleElement type="firstColumn" dxfId="45"/>
+      <tableStyleElement type="firstRowStripe" dxfId="44"/>
     </tableStyle>
     <tableStyle name="CER Table 11" pivot="0" count="4" xr9:uid="{ACD45889-7632-42B1-B564-A682D5B79D1A}">
-      <tableStyleElement type="wholeTable" dxfId="42"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="39"/>
+      <tableStyleElement type="wholeTable" dxfId="43"/>
+      <tableStyleElement type="headerRow" dxfId="42"/>
+      <tableStyleElement type="firstColumn" dxfId="41"/>
+      <tableStyleElement type="firstRowStripe" dxfId="40"/>
     </tableStyle>
     <tableStyle name="CER Table 2" pivot="0" count="4" xr9:uid="{215999EB-04BC-4F9D-BE01-9F8077C8C5CE}">
-      <tableStyleElement type="wholeTable" dxfId="38"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="35"/>
+      <tableStyleElement type="wholeTable" dxfId="39"/>
+      <tableStyleElement type="headerRow" dxfId="38"/>
+      <tableStyleElement type="firstColumn" dxfId="37"/>
+      <tableStyleElement type="firstRowStripe" dxfId="36"/>
     </tableStyle>
     <tableStyle name="CER Table 3" pivot="0" count="4" xr9:uid="{C5BC8420-2281-43ED-80A9-A49E3469687A}">
-      <tableStyleElement type="wholeTable" dxfId="34"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="31"/>
+      <tableStyleElement type="wholeTable" dxfId="35"/>
+      <tableStyleElement type="headerRow" dxfId="34"/>
+      <tableStyleElement type="firstColumn" dxfId="33"/>
+      <tableStyleElement type="firstRowStripe" dxfId="32"/>
     </tableStyle>
     <tableStyle name="CER Table 4" pivot="0" count="4" xr9:uid="{3AB6F6C7-7210-48A6-A0AB-94B2D6F9D1B8}">
-      <tableStyleElement type="wholeTable" dxfId="30"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="27"/>
+      <tableStyleElement type="wholeTable" dxfId="31"/>
+      <tableStyleElement type="headerRow" dxfId="30"/>
+      <tableStyleElement type="firstColumn" dxfId="29"/>
+      <tableStyleElement type="firstRowStripe" dxfId="28"/>
     </tableStyle>
     <tableStyle name="CER Table 5" pivot="0" count="4" xr9:uid="{C79287FF-4E0D-4F2E-B632-385977265967}">
-      <tableStyleElement type="wholeTable" dxfId="26"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="23"/>
+      <tableStyleElement type="wholeTable" dxfId="27"/>
+      <tableStyleElement type="headerRow" dxfId="26"/>
+      <tableStyleElement type="firstColumn" dxfId="25"/>
+      <tableStyleElement type="firstRowStripe" dxfId="24"/>
     </tableStyle>
     <tableStyle name="CER Table 6" pivot="0" count="4" xr9:uid="{01D93633-69C8-4BD1-A3C6-0A758EBB2505}">
-      <tableStyleElement type="wholeTable" dxfId="22"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="19"/>
+      <tableStyleElement type="wholeTable" dxfId="23"/>
+      <tableStyleElement type="headerRow" dxfId="22"/>
+      <tableStyleElement type="firstColumn" dxfId="21"/>
+      <tableStyleElement type="firstRowStripe" dxfId="20"/>
     </tableStyle>
     <tableStyle name="CER Table 7" pivot="0" count="4" xr9:uid="{7630B254-2FC2-46F1-96AB-BA2C8ADF9699}">
-      <tableStyleElement type="wholeTable" dxfId="18"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="15"/>
+      <tableStyleElement type="wholeTable" dxfId="19"/>
+      <tableStyleElement type="headerRow" dxfId="18"/>
+      <tableStyleElement type="firstColumn" dxfId="17"/>
+      <tableStyleElement type="firstRowStripe" dxfId="16"/>
     </tableStyle>
     <tableStyle name="CER Table 8" pivot="0" count="4" xr9:uid="{E7FAE3FE-4F7F-4807-8B05-49B02CB1836E}">
-      <tableStyleElement type="wholeTable" dxfId="14"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="11"/>
+      <tableStyleElement type="wholeTable" dxfId="15"/>
+      <tableStyleElement type="headerRow" dxfId="14"/>
+      <tableStyleElement type="firstColumn" dxfId="13"/>
+      <tableStyleElement type="firstRowStripe" dxfId="12"/>
     </tableStyle>
     <tableStyle name="CER Table 9" pivot="0" count="4" xr9:uid="{73158763-66F6-4BCB-9375-A0FBFF500F9E}">
-      <tableStyleElement type="wholeTable" dxfId="10"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="7"/>
+      <tableStyleElement type="wholeTable" dxfId="11"/>
+      <tableStyleElement type="headerRow" dxfId="10"/>
+      <tableStyleElement type="firstColumn" dxfId="9"/>
+      <tableStyleElement type="firstRowStripe" dxfId="8"/>
     </tableStyle>
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{B0BAD24F-6BCF-4A75-A2DF-A104497362F9}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}" name="data_Total_LGCs_and_capacity" displayName="data_Total_LGCs_and_capacity" ref="A3:D6" totalsRowShown="0" headerRowDxfId="6" dataDxfId="0">
-  <autoFilter ref="A3:D6" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}" name="data_Total_LGCs_and_capacity" displayName="data_Total_LGCs_and_capacity" ref="A3:D7" totalsRowShown="0" headerRowDxfId="7" dataDxfId="0">
+  <autoFilter ref="A3:D7" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}"/>
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{900381A5-7BD3-4BF7-AB15-DD453E155A53}" name="Total LGCs in the REC Registry" dataDxfId="4"/>
     <tableColumn id="4" xr3:uid="{E753D475-F2B3-42EF-906A-6FC08188A9E8}" name="MW of approved power stations (since 1 Jan 2026)" dataDxfId="3" dataCellStyle="Comma"/>
     <tableColumn id="2" xr3:uid="{7E2E9852-F40F-4662-AA7D-0733D368F149}" name="Approved power stations (since 1 Jan 2026)" dataDxfId="2"/>
     <tableColumn id="3" xr3:uid="{733A236D-BE86-432D-8AF5-740E7DD5FC64}" name="As of" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -1231,134 +1233,148 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="22.84375" customWidth="1"/>
     <col min="2" max="2" width="31.84375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.15234375" customWidth="1"/>
     <col min="4" max="4" width="21.15234375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.7">
       <c r="A1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
-    <row r="2" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:4" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
     </row>
     <row r="3" spans="1:4" ht="39.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A4" s="6">
         <v>61209937</v>
       </c>
-      <c r="B4" s="5">
+      <c r="B4" s="7">
         <v>14.845599999999999</v>
       </c>
-      <c r="C4" s="7">
+      <c r="C4" s="8">
         <v>20</v>
       </c>
-      <c r="D4" s="8">
+      <c r="D4" s="9">
         <v>46053</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A5" s="6">
         <v>29791229</v>
       </c>
       <c r="B5" s="2">
         <v>27.182599999999997</v>
       </c>
-      <c r="C5" s="9">
+      <c r="C5" s="10">
         <v>36</v>
       </c>
-      <c r="D5" s="10">
+      <c r="D5" s="11">
         <v>46081</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A6" s="6">
         <v>35866782</v>
       </c>
-      <c r="B6" s="2">
+      <c r="B6" s="12">
         <v>1086.3095000000001</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6" s="6">
         <v>57</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D6" s="11">
         <v>46112</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="6">
+        <v>39639422</v>
+      </c>
+      <c r="B7" s="2">
+        <v>1100.8322999999998</v>
+      </c>
+      <c r="C7" s="10">
+        <v>67</v>
+      </c>
+      <c r="D7" s="11">
+        <v>46142</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>