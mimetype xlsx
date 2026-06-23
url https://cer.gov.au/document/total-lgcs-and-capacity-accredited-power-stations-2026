--- v3 (2026-06-03)
+++ v4 (2026-06-23)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F82F495A-BE80-4899-A1D1-EB1DD7AF5B2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BD3915F1-8E26-48E5-BE4D-02D17B22D2F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-29297" yWindow="-3626" windowWidth="27780" windowHeight="15523" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Total LGCs and capacity" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>Total LGCs in the REC Registry</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Total LGCs and capacity of approved power stations in 2026</t>
   </si>
   <si>
     <t>MW of approved power stations (since 1 Jan 2026)</t>
   </si>
   <si>
     <t>Approved power stations (since 1 Jan 2026)</t>
   </si>
   <si>
-    <t>Data as at 30/04/2026</t>
+    <t>Data as at 31/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -124,111 +124,120 @@
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="52">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
@@ -272,73 +281,65 @@
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="9" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
-    </dxf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="0"/>
       </font>
@@ -954,57 +955,57 @@
     </tableStyle>
     <tableStyle name="CER Table 9" pivot="0" count="4" xr9:uid="{73158763-66F6-4BCB-9375-A0FBFF500F9E}">
       <tableStyleElement type="wholeTable" dxfId="11"/>
       <tableStyleElement type="headerRow" dxfId="10"/>
       <tableStyleElement type="firstColumn" dxfId="9"/>
       <tableStyleElement type="firstRowStripe" dxfId="8"/>
     </tableStyle>
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{B0BAD24F-6BCF-4A75-A2DF-A104497362F9}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}" name="data_Total_LGCs_and_capacity" displayName="data_Total_LGCs_and_capacity" ref="A3:D7" totalsRowShown="0" headerRowDxfId="7" dataDxfId="0">
-  <autoFilter ref="A3:D7" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}" name="data_Total_LGCs_and_capacity" displayName="data_Total_LGCs_and_capacity" ref="A3:D8" totalsRowShown="0" headerRowDxfId="1" dataDxfId="0">
+  <autoFilter ref="A3:D8" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{900381A5-7BD3-4BF7-AB15-DD453E155A53}" name="Total LGCs in the REC Registry" dataDxfId="4"/>
-[...2 lines deleted...]
-    <tableColumn id="3" xr3:uid="{733A236D-BE86-432D-8AF5-740E7DD5FC64}" name="As of" dataDxfId="1"/>
+    <tableColumn id="1" xr3:uid="{900381A5-7BD3-4BF7-AB15-DD453E155A53}" name="Total LGCs in the REC Registry" dataDxfId="5"/>
+    <tableColumn id="4" xr3:uid="{E753D475-F2B3-42EF-906A-6FC08188A9E8}" name="MW of approved power stations (since 1 Jan 2026)" dataDxfId="4" dataCellStyle="Comma"/>
+    <tableColumn id="2" xr3:uid="{7E2E9852-F40F-4662-AA7D-0733D368F149}" name="Approved power stations (since 1 Jan 2026)" dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{733A236D-BE86-432D-8AF5-740E7DD5FC64}" name="As of" dataDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1233,148 +1234,162 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D7"/>
+  <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="22.84375" customWidth="1"/>
     <col min="2" max="2" width="31.84375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.15234375" customWidth="1"/>
     <col min="4" max="4" width="21.15234375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.7">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:4" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.7">
+      <c r="A1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="3"/>
-[...1 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
     </row>
-    <row r="2" spans="1:4" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:4" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
     </row>
-    <row r="3" spans="1:4" ht="39.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="1" t="s">
+    <row r="3" spans="1:4" s="3" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="B3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="C3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:4" s="3" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A4" s="6">
         <v>61209937</v>
       </c>
       <c r="B4" s="7">
         <v>14.845599999999999</v>
       </c>
       <c r="C4" s="8">
         <v>20</v>
       </c>
       <c r="D4" s="9">
         <v>46053</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:4" s="3" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A5" s="6">
         <v>29791229</v>
       </c>
-      <c r="B5" s="2">
+      <c r="B5" s="1">
         <v>27.182599999999997</v>
       </c>
       <c r="C5" s="10">
         <v>36</v>
       </c>
       <c r="D5" s="11">
         <v>46081</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:4" s="3" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A6" s="6">
         <v>35866782</v>
       </c>
       <c r="B6" s="12">
         <v>1086.3095000000001</v>
       </c>
       <c r="C6" s="6">
         <v>57</v>
       </c>
       <c r="D6" s="11">
         <v>46112</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:4" s="3" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A7" s="6">
         <v>39639422</v>
       </c>
-      <c r="B7" s="2">
+      <c r="B7" s="1">
         <v>1100.8322999999998</v>
       </c>
       <c r="C7" s="10">
         <v>67</v>
       </c>
       <c r="D7" s="11">
         <v>46142</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="3" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="6">
+        <v>43621669</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1455.6619000000001</v>
+      </c>
+      <c r="C8" s="10">
+        <v>85</v>
+      </c>
+      <c r="D8" s="11">
+        <v>46173</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>