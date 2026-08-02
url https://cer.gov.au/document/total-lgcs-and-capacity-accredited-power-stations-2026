--- v4 (2026-06-23)
+++ v5 (2026-08-02)
@@ -1,96 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BD3915F1-8E26-48E5-BE4D-02D17B22D2F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DD324004-D3FD-461E-8D77-EE084C1816CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-30828" yWindow="-120" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Total LGCs and capacity" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="ReportingPeriod">#REF!</definedName>
+  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>Total LGCs in the REC Registry</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Total LGCs and capacity of approved power stations in 2026</t>
   </si>
   <si>
     <t>MW of approved power stations (since 1 Jan 2026)</t>
   </si>
   <si>
     <t>Approved power stations (since 1 Jan 2026)</t>
   </si>
   <si>
-    <t>Data as at 31/05/2026</t>
+    <t>Data as at 30/06/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -122,224 +125,220 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="52">
-[...28 lines deleted...]
-    </dxf>
+  <dxfs count="50">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
+      <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <numFmt numFmtId="0" formatCode="General"/>
+      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...16 lines deleted...]
-      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="0"/>
       </font>
@@ -872,142 +871,142 @@
     <dxf>
       <border>
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
         <vertical style="thin">
           <color rgb="FFC0C2C4"/>
         </vertical>
         <horizontal style="thin">
           <color rgb="FFC0C2C4"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="12" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" dxfId="51"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="48"/>
+      <tableStyleElement type="wholeTable" dxfId="49"/>
+      <tableStyleElement type="headerRow" dxfId="48"/>
+      <tableStyleElement type="firstColumn" dxfId="47"/>
+      <tableStyleElement type="firstRowStripe" dxfId="46"/>
     </tableStyle>
     <tableStyle name="CER Table 10" pivot="0" count="4" xr9:uid="{3AB7C4CC-55D6-4CEA-9F1C-86182D15F7B5}">
-      <tableStyleElement type="wholeTable" dxfId="47"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="44"/>
+      <tableStyleElement type="wholeTable" dxfId="45"/>
+      <tableStyleElement type="headerRow" dxfId="44"/>
+      <tableStyleElement type="firstColumn" dxfId="43"/>
+      <tableStyleElement type="firstRowStripe" dxfId="42"/>
     </tableStyle>
     <tableStyle name="CER Table 11" pivot="0" count="4" xr9:uid="{ACD45889-7632-42B1-B564-A682D5B79D1A}">
-      <tableStyleElement type="wholeTable" dxfId="43"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="40"/>
+      <tableStyleElement type="wholeTable" dxfId="41"/>
+      <tableStyleElement type="headerRow" dxfId="40"/>
+      <tableStyleElement type="firstColumn" dxfId="39"/>
+      <tableStyleElement type="firstRowStripe" dxfId="38"/>
     </tableStyle>
     <tableStyle name="CER Table 2" pivot="0" count="4" xr9:uid="{215999EB-04BC-4F9D-BE01-9F8077C8C5CE}">
-      <tableStyleElement type="wholeTable" dxfId="39"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="36"/>
+      <tableStyleElement type="wholeTable" dxfId="37"/>
+      <tableStyleElement type="headerRow" dxfId="36"/>
+      <tableStyleElement type="firstColumn" dxfId="35"/>
+      <tableStyleElement type="firstRowStripe" dxfId="34"/>
     </tableStyle>
     <tableStyle name="CER Table 3" pivot="0" count="4" xr9:uid="{C5BC8420-2281-43ED-80A9-A49E3469687A}">
-      <tableStyleElement type="wholeTable" dxfId="35"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="32"/>
+      <tableStyleElement type="wholeTable" dxfId="33"/>
+      <tableStyleElement type="headerRow" dxfId="32"/>
+      <tableStyleElement type="firstColumn" dxfId="31"/>
+      <tableStyleElement type="firstRowStripe" dxfId="30"/>
     </tableStyle>
     <tableStyle name="CER Table 4" pivot="0" count="4" xr9:uid="{3AB6F6C7-7210-48A6-A0AB-94B2D6F9D1B8}">
-      <tableStyleElement type="wholeTable" dxfId="31"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="28"/>
+      <tableStyleElement type="wholeTable" dxfId="29"/>
+      <tableStyleElement type="headerRow" dxfId="28"/>
+      <tableStyleElement type="firstColumn" dxfId="27"/>
+      <tableStyleElement type="firstRowStripe" dxfId="26"/>
     </tableStyle>
     <tableStyle name="CER Table 5" pivot="0" count="4" xr9:uid="{C79287FF-4E0D-4F2E-B632-385977265967}">
-      <tableStyleElement type="wholeTable" dxfId="27"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="24"/>
+      <tableStyleElement type="wholeTable" dxfId="25"/>
+      <tableStyleElement type="headerRow" dxfId="24"/>
+      <tableStyleElement type="firstColumn" dxfId="23"/>
+      <tableStyleElement type="firstRowStripe" dxfId="22"/>
     </tableStyle>
     <tableStyle name="CER Table 6" pivot="0" count="4" xr9:uid="{01D93633-69C8-4BD1-A3C6-0A758EBB2505}">
-      <tableStyleElement type="wholeTable" dxfId="23"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="20"/>
+      <tableStyleElement type="wholeTable" dxfId="21"/>
+      <tableStyleElement type="headerRow" dxfId="20"/>
+      <tableStyleElement type="firstColumn" dxfId="19"/>
+      <tableStyleElement type="firstRowStripe" dxfId="18"/>
     </tableStyle>
     <tableStyle name="CER Table 7" pivot="0" count="4" xr9:uid="{7630B254-2FC2-46F1-96AB-BA2C8ADF9699}">
-      <tableStyleElement type="wholeTable" dxfId="19"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="16"/>
+      <tableStyleElement type="wholeTable" dxfId="17"/>
+      <tableStyleElement type="headerRow" dxfId="16"/>
+      <tableStyleElement type="firstColumn" dxfId="15"/>
+      <tableStyleElement type="firstRowStripe" dxfId="14"/>
     </tableStyle>
     <tableStyle name="CER Table 8" pivot="0" count="4" xr9:uid="{E7FAE3FE-4F7F-4807-8B05-49B02CB1836E}">
-      <tableStyleElement type="wholeTable" dxfId="15"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="12"/>
+      <tableStyleElement type="wholeTable" dxfId="13"/>
+      <tableStyleElement type="headerRow" dxfId="12"/>
+      <tableStyleElement type="firstColumn" dxfId="11"/>
+      <tableStyleElement type="firstRowStripe" dxfId="10"/>
     </tableStyle>
     <tableStyle name="CER Table 9" pivot="0" count="4" xr9:uid="{73158763-66F6-4BCB-9375-A0FBFF500F9E}">
-      <tableStyleElement type="wholeTable" dxfId="11"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="8"/>
+      <tableStyleElement type="wholeTable" dxfId="9"/>
+      <tableStyleElement type="headerRow" dxfId="8"/>
+      <tableStyleElement type="firstColumn" dxfId="7"/>
+      <tableStyleElement type="firstRowStripe" dxfId="6"/>
     </tableStyle>
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{B0BAD24F-6BCF-4A75-A2DF-A104497362F9}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}" name="data_Total_LGCs_and_capacity" displayName="data_Total_LGCs_and_capacity" ref="A3:D8" totalsRowShown="0" headerRowDxfId="1" dataDxfId="0">
-  <autoFilter ref="A3:D8" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}" name="Table162" displayName="Table162" ref="A3:D9" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4">
+  <autoFilter ref="A3:D9" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{900381A5-7BD3-4BF7-AB15-DD453E155A53}" name="Total LGCs in the REC Registry" dataDxfId="5"/>
-[...2 lines deleted...]
-    <tableColumn id="3" xr3:uid="{733A236D-BE86-432D-8AF5-740E7DD5FC64}" name="As of" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{900381A5-7BD3-4BF7-AB15-DD453E155A53}" name="Total LGCs in the REC Registry" dataDxfId="3"/>
+    <tableColumn id="4" xr3:uid="{E753D475-F2B3-42EF-906A-6FC08188A9E8}" name="MW of approved power stations (since 1 Jan 2026)" dataDxfId="2" dataCellStyle="Comma"/>
+    <tableColumn id="2" xr3:uid="{7E2E9852-F40F-4662-AA7D-0733D368F149}" name="Approved power stations (since 1 Jan 2026)" dataDxfId="0"/>
+    <tableColumn id="3" xr3:uid="{733A236D-BE86-432D-8AF5-740E7DD5FC64}" name="As of" dataDxfId="1"/>
   </tableColumns>
-  <tableStyleInfo name="CER Table" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -1234,162 +1233,179 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D8"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="22.84375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="21.15234375" customWidth="1"/>
+    <col min="1" max="1" width="23.21875" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="33" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="26.88671875" style="8" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.5546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="8.88671875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.7">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="2"/>
-[...1 lines deleted...]
-      <c r="D1" s="2"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="2"/>
     </row>
-    <row r="2" spans="1:4" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
+      <c r="E2" s="2"/>
     </row>
-    <row r="3" spans="1:4" s="3" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:5" s="6" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:4" s="3" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A4" s="6">
+    <row r="4" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="10">
         <v>61209937</v>
       </c>
-      <c r="B4" s="7">
+      <c r="B4" s="11">
         <v>14.845599999999999</v>
       </c>
-      <c r="C4" s="8">
+      <c r="C4" s="12">
         <v>20</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D4" s="7">
         <v>46053</v>
       </c>
     </row>
-    <row r="5" spans="1:4" s="3" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A5" s="6">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="10">
         <v>29791229</v>
       </c>
-      <c r="B5" s="1">
+      <c r="B5" s="13">
         <v>27.182599999999997</v>
       </c>
-      <c r="C5" s="10">
+      <c r="C5" s="14">
         <v>36</v>
       </c>
-      <c r="D5" s="11">
+      <c r="D5" s="9">
         <v>46081</v>
       </c>
     </row>
-    <row r="6" spans="1:4" s="3" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A6" s="6">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="10">
         <v>35866782</v>
       </c>
-      <c r="B6" s="12">
+      <c r="B6" s="15">
         <v>1086.3095000000001</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C6" s="10">
         <v>57</v>
       </c>
-      <c r="D6" s="11">
+      <c r="D6" s="9">
         <v>46112</v>
       </c>
     </row>
-    <row r="7" spans="1:4" s="3" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A7" s="6">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="10">
         <v>39639422</v>
       </c>
-      <c r="B7" s="1">
+      <c r="B7" s="13">
         <v>1100.8322999999998</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="14">
         <v>67</v>
       </c>
-      <c r="D7" s="11">
+      <c r="D7" s="9">
         <v>46142</v>
       </c>
     </row>
-    <row r="8" spans="1:4" s="3" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A8" s="6">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="10">
         <v>43621669</v>
       </c>
-      <c r="B8" s="1">
+      <c r="B8" s="13">
         <v>1455.6619000000001</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="14">
         <v>85</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="9">
         <v>46173</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="16">
+        <v>44380525</v>
+      </c>
+      <c r="B9" s="13">
+        <v>1477.1864000000005</v>
+      </c>
+      <c r="C9" s="14">
+        <v>101</v>
+      </c>
+      <c r="D9" s="9">
+        <v>46203</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>