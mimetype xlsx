--- v5 (2026-08-02)
+++ v6 (2026-08-22)
@@ -1,99 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DD324004-D3FD-461E-8D77-EE084C1816CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="260" documentId="8_{4EE29809-BB6F-4070-8845-3DB521E1BB4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4CB938CD-CDA3-41A0-96BD-591F0F1AB461}"/>
   <bookViews>
-    <workbookView xWindow="-30828" yWindow="-120" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="23260" windowHeight="14860" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Total LGCs and capacity" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ReportingPeriod">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>Total LGCs in the REC Registry</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Total LGCs and capacity of approved power stations in 2026</t>
   </si>
   <si>
     <t>MW of approved power stations (since 1 Jan 2026)</t>
   </si>
   <si>
     <t>Approved power stations (since 1 Jan 2026)</t>
   </si>
   <si>
-    <t>Data as at 30/06/2026</t>
+    <t>Data as at 31/07/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -152,157 +157,159 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...2 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="50">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <numFmt numFmtId="0" formatCode="General"/>
+      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
+      <numFmt numFmtId="164" formatCode="#,##0.0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <numFmt numFmtId="164" formatCode="#,##0.0"/>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
@@ -950,61 +957,61 @@
       <tableStyleElement type="wholeTable" dxfId="13"/>
       <tableStyleElement type="headerRow" dxfId="12"/>
       <tableStyleElement type="firstColumn" dxfId="11"/>
       <tableStyleElement type="firstRowStripe" dxfId="10"/>
     </tableStyle>
     <tableStyle name="CER Table 9" pivot="0" count="4" xr9:uid="{73158763-66F6-4BCB-9375-A0FBFF500F9E}">
       <tableStyleElement type="wholeTable" dxfId="9"/>
       <tableStyleElement type="headerRow" dxfId="8"/>
       <tableStyleElement type="firstColumn" dxfId="7"/>
       <tableStyleElement type="firstRowStripe" dxfId="6"/>
     </tableStyle>
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{B0BAD24F-6BCF-4A75-A2DF-A104497362F9}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}" name="Table162" displayName="Table162" ref="A3:D9" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4">
-  <autoFilter ref="A3:D9" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}" name="Table162" displayName="Table162" ref="A3:D10" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4">
+  <autoFilter ref="A3:D10" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}"/>
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{900381A5-7BD3-4BF7-AB15-DD453E155A53}" name="Total LGCs in the REC Registry" dataDxfId="3"/>
-    <tableColumn id="4" xr3:uid="{E753D475-F2B3-42EF-906A-6FC08188A9E8}" name="MW of approved power stations (since 1 Jan 2026)" dataDxfId="2" dataCellStyle="Comma"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{733A236D-BE86-432D-8AF5-740E7DD5FC64}" name="As of" dataDxfId="1"/>
+    <tableColumn id="4" xr3:uid="{E753D475-F2B3-42EF-906A-6FC08188A9E8}" name="MW of approved power stations (since 1 Jan 2026)" dataDxfId="1" dataCellStyle="Comma"/>
+    <tableColumn id="2" xr3:uid="{7E2E9852-F40F-4662-AA7D-0733D368F149}" name="Approved power stations (since 1 Jan 2026)" dataDxfId="2"/>
+    <tableColumn id="3" xr3:uid="{733A236D-BE86-432D-8AF5-740E7DD5FC64}" name="As of" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1233,215 +1240,852 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E9"/>
+  <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="23.21875" style="3" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.88671875" style="3"/>
+    <col min="1" max="1" width="23.1796875" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="32.90625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="26.81640625" style="8" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="8.7265625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="2"/>
     </row>
-    <row r="2" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="2"/>
     </row>
-    <row r="3" spans="1:5" s="6" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:5" s="6" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="10">
+    <row r="4" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="12">
         <v>61209937</v>
       </c>
-      <c r="B4" s="11">
+      <c r="B4" s="14">
         <v>14.845599999999999</v>
       </c>
-      <c r="C4" s="12">
+      <c r="C4" s="11">
         <v>20</v>
       </c>
       <c r="D4" s="7">
         <v>46053</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A5" s="10">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A5" s="12">
         <v>29791229</v>
       </c>
-      <c r="B5" s="13">
+      <c r="B5" s="15">
         <v>27.182599999999997</v>
       </c>
-      <c r="C5" s="14">
+      <c r="C5" s="12">
         <v>36</v>
       </c>
       <c r="D5" s="9">
         <v>46081</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A6" s="10">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A6" s="12">
         <v>35866782</v>
       </c>
-      <c r="B6" s="15">
+      <c r="B6" s="16">
         <v>1086.3095000000001</v>
       </c>
-      <c r="C6" s="10">
+      <c r="C6" s="12">
         <v>57</v>
       </c>
       <c r="D6" s="9">
         <v>46112</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A7" s="10">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A7" s="12">
         <v>39639422</v>
       </c>
-      <c r="B7" s="13">
+      <c r="B7" s="15">
         <v>1100.8322999999998</v>
       </c>
-      <c r="C7" s="14">
+      <c r="C7" s="12">
         <v>67</v>
       </c>
       <c r="D7" s="9">
         <v>46142</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A8" s="10">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A8" s="12">
         <v>43621669</v>
       </c>
-      <c r="B8" s="13">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="B8" s="15">
+        <v>1456.0971</v>
+      </c>
+      <c r="C8" s="12">
+        <v>86</v>
       </c>
       <c r="D8" s="9">
         <v>46173</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A9" s="16">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A9" s="13">
         <v>44380525</v>
       </c>
-      <c r="B9" s="13">
-[...3 lines deleted...]
-        <v>101</v>
+      <c r="B9" s="15">
+        <v>1477.6216000000004</v>
+      </c>
+      <c r="C9" s="12">
+        <v>102</v>
       </c>
       <c r="D9" s="9">
         <v>46203</v>
       </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A10" s="13">
+        <v>45516746</v>
+      </c>
+      <c r="B10" s="15">
+        <v>1702.6467999999995</v>
+      </c>
+      <c r="C10" s="12">
+        <v>129</v>
+      </c>
+      <c r="D10" s="9">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A11" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="EDi Document" ma:contentTypeID="0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D50080BF6C01A073FA4F8C10610CFBCF7015" ma:contentTypeVersion="861" ma:contentTypeDescription="Any document other than an email or document link" ma:contentTypeScope="" ma:versionID="79d00fca72bde5db372f25aa9c6110d4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xmlns:ns3="fea560b0-206f-46eb-a9d8-4504da3da1d2" xmlns:ns4="a0c6edd1-3628-439e-ae10-56235e7a9ecd" xmlns:ns5="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xmlns:ns6="24aa14e1-d4f8-4fd7-87fd-92df26ed6048" xmlns:ns7="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8487099320925c2828261db25e76c4e8" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
+    <xsd:import namespace="35d7dce1-22dc-4c3f-bf90-aebce6a2395f"/>
+    <xsd:import namespace="fea560b0-206f-46eb-a9d8-4504da3da1d2"/>
+    <xsd:import namespace="a0c6edd1-3628-439e-ae10-56235e7a9ecd"/>
+    <xsd:import namespace="dd6704dc-e03f-401a-ab22-0d2e978dbd2d"/>
+    <xsd:import namespace="24aa14e1-d4f8-4fd7-87fd-92df26ed6048"/>
+    <xsd:import namespace="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_DocumentDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:c275726743ff40b1bd16afcbde5101e0" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_DocumentDate" minOccurs="0"/>
+                <xsd:element ref="ns2:m580224f57af48d5998ad1d627b3f8a6" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_VitalDocument" minOccurs="0"/>
+                <xsd:element ref="ns4:EDi_BCPDocument" minOccurs="0"/>
+                <xsd:element ref="ns4:CER_DocumentGUID" minOccurs="0"/>
+                <xsd:element ref="ns5:EDi1_DocID" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_RecordNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_DLM" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_FileClassification" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_FileStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:aa7cfb7b7c8a4cdc88e464a139bfbbb5" minOccurs="0"/>
+                <xsd:element ref="ns2:jfdbf192cf3e432bae7ead6b01437832" minOccurs="0"/>
+                <xsd:element ref="ns2:g1c5c8a5ed744825af876dc81dccc5dd" minOccurs="0"/>
+                <xsd:element ref="ns2:fbf5ba1606af44cc8a6bbbd47132b0ab" minOccurs="0"/>
+                <xsd:element ref="ns2:i0f84bba906045b4af568ee102a52dcb" minOccurs="0"/>
+                <xsd:element ref="ns7:Documenttype" minOccurs="0"/>
+                <xsd:element ref="ns7:Segment" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns7:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EDi_DocumentDescription" ma:index="11" nillable="true" ma:displayName="Document Description" ma:default="" ma:description="Document Description." ma:internalName="EDi_DocumentDescription" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="c275726743ff40b1bd16afcbde5101e0" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="c275726743ff40b1bd16afcbde5101e0" ma:taxonomyFieldName="EDi_DocumentKeywords" ma:displayName="Document Keywords" ma:readOnly="false" ma:default="" ma:fieldId="{c2757267-43ff-40b1-bd16-afcbde5101e0}" ma:taxonomyMulti="true" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="0e50b7a3-a264-430c-a2e5-e8cb190c5cdc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="EDi_DocumentDate" ma:index="16" nillable="true" ma:displayName="Document Date" ma:default="[today]" ma:description="Original Date of the Document." ma:format="DateOnly" ma:internalName="EDi_DocumentDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="m580224f57af48d5998ad1d627b3f8a6" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="m580224f57af48d5998ad1d627b3f8a6" ma:taxonomyFieldName="CER_Agency" ma:displayName="Agency" ma:readOnly="false" ma:default="" ma:fieldId="{6580224f-57af-48d5-998a-d1d627b3f8a6}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="0f908e50-4941-4432-a5bc-5464d577a362" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="EDi_VitalDocument" ma:index="19" nillable="true" ma:displayName="Vital Document" ma:default="No" ma:description="Is this a vital business document?" ma:format="Dropdown" ma:internalName="EDi_VitalDocument" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EDi_RecordNumber" ma:index="24" nillable="true" ma:displayName="Record Number" ma:default="" ma:description="Enter any external reference numbers." ma:internalName="EDi_RecordNumber">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_DLM" ma:index="26" nillable="true" ma:displayName="File DLM" ma:default="None" ma:description="Information management markers and caveats can only be applied to OFFICIAL: Sensitive or PROTECTED information, when necessary." ma:format="RadioButtons" ma:internalName="CER_DLM">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="None"/>
+          <xsd:enumeration value="Personal privacy"/>
+          <xsd:enumeration value="Legal privilege"/>
+          <xsd:enumeration value="Legislative secrecy"/>
+          <xsd:enumeration value="Cabinet"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_FileClassification" ma:index="27" nillable="true" ma:displayName="File Classification" ma:default="OFFICIAL" ma:description="Select the appropriate security classification. The system is rated to maximum of PROTECTED." ma:format="RadioButtons" ma:internalName="CER_FileClassification">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="OFFICIAL"/>
+          <xsd:enumeration value="OFFICIAL: Sensitive"/>
+          <xsd:enumeration value="PROTECTED"/>
+          <xsd:enumeration value="UNOFFICIAL"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_FileStatus" ma:index="28" nillable="true" ma:displayName="File Status" ma:default="Open" ma:format="RadioButtons" ma:internalName="CER_FileStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Open"/>
+          <xsd:enumeration value="Closed"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="aa7cfb7b7c8a4cdc88e464a139bfbbb5" ma:index="32" nillable="true" ma:taxonomy="true" ma:internalName="aa7cfb7b7c8a4cdc88e464a139bfbbb5" ma:taxonomyFieldName="CER_Client" ma:displayName="Client" ma:default="" ma:fieldId="{aa7cfb7b-7c8a-4cdc-88e4-64a139bfbbb5}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="19a43a92-e145-45da-907d-30d9c1c24101" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="jfdbf192cf3e432bae7ead6b01437832" ma:index="33" nillable="true" ma:taxonomy="true" ma:internalName="jfdbf192cf3e432bae7ead6b01437832" ma:taxonomyFieldName="CER_FileKeywords" ma:displayName="File Keywords" ma:default="" ma:fieldId="{3fdbf192-cf3e-432b-ae7e-ad6b01437832}" ma:taxonomyMulti="true" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="0e50b7a3-a264-430c-a2e5-e8cb190c5cdc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="g1c5c8a5ed744825af876dc81dccc5dd" ma:index="34" nillable="true" ma:taxonomy="true" ma:internalName="g1c5c8a5ed744825af876dc81dccc5dd" ma:taxonomyFieldName="CER_State" ma:displayName="State" ma:default="" ma:fieldId="{01c5c8a5-ed74-4825-af87-6dc81dccc5dd}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="a9130a4c-2414-44de-bf19-0a462096b5ec" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="fbf5ba1606af44cc8a6bbbd47132b0ab" ma:index="35" nillable="true" ma:taxonomy="true" ma:internalName="fbf5ba1606af44cc8a6bbbd47132b0ab" ma:taxonomyFieldName="CER_Scheme" ma:displayName="Scheme" ma:default="" ma:fieldId="{fbf5ba16-06af-44cc-8a6b-bbd47132b0ab}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="7ff3da5f-6c54-49cc-aabb-e0080ce1ebed" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="i0f84bba906045b4af568ee102a52dcb" ma:index="37" nillable="true" ma:taxonomy="true" ma:internalName="i0f84bba906045b4af568ee102a52dcb" ma:taxonomyFieldName="RevIMBCS" ma:displayName="Business Activity" ma:indexed="true" ma:default="" ma:fieldId="{20f84bba-9060-45b4-af56-8ee102a52dcb}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="cb773ad8-1bb2-40a7-b425-e5f5ef8677fd" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fea560b0-206f-46eb-a9d8-4504da3da1d2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{efcd83ed-bc5f-4638-9385-c030f0955f9f}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="fea560b0-206f-46eb-a9d8-4504da3da1d2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{efcd83ed-bc5f-4638-9385-c030f0955f9f}" ma:internalName="TaxCatchAllLabel" ma:readOnly="false" ma:showField="CatchAllDataLabel" ma:web="fea560b0-206f-46eb-a9d8-4504da3da1d2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a0c6edd1-3628-439e-ae10-56235e7a9ecd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="EDi_BCPDocument" ma:index="20" nillable="true" ma:displayName="BCP Document" ma:default="No" ma:description="Is this document required as part of the Business Continuity Plan or Disaster Recovery Strategy?&lt;!-- Field: EDi --&gt;" ma:format="Dropdown" ma:internalName="EDi_BCPDocument" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_DocumentGUID" ma:index="21" nillable="true" ma:displayName="Document GUID" ma:description="CRM Document GUID" ma:hidden="true" ma:internalName="CER_DocumentGUID" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="EDi1_DocID" ma:index="22" nillable="true" ma:displayName="EDi1_DocID" ma:description="Document ID from EDi v1" ma:hidden="true" ma:internalName="EDi1_DocID" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="24aa14e1-d4f8-4fd7-87fd-92df26ed6048" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="23" nillable="true" ma:displayName="EDi1_DocID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl0" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Documenttype" ma:index="38" nillable="true" ma:displayName="Document type" ma:format="Dropdown" ma:internalName="Documenttype">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Meeting minutes"/>
+          <xsd:enumeration value="Templates"/>
+          <xsd:enumeration value="Evaluation"/>
+          <xsd:enumeration value="HR"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Segment" ma:index="39" nillable="true" ma:displayName="Category" ma:format="Dropdown" ma:internalName="Segment">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="ACCU"/>
+          <xsd:enumeration value="Carbon Markets"/>
+          <xsd:enumeration value="Compliance"/>
+          <xsd:enumeration value="Corporate, Legal and CEO"/>
+          <xsd:enumeration value="Digital Services"/>
+          <xsd:enumeration value="NGER and Safeguard"/>
+          <xsd:enumeration value="NRM"/>
+          <xsd:enumeration value="PGO"/>
+          <xsd:enumeration value="RET and REGO"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="40" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="41" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="43" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="44" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="45" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="46" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="47" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <m580224f57af48d5998ad1d627b3f8a6 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </m580224f57af48d5998ad1d627b3f8a6>
+    <CER_DLM xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">None</CER_DLM>
+    <EDi_BCPDocument xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd">No</EDi_BCPDocument>
+    <g1c5c8a5ed744825af876dc81dccc5dd xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </g1c5c8a5ed744825af876dc81dccc5dd>
+    <EDi_DocumentDescription xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <_dlc_DocId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">EDICOMMS-978595777-834</_dlc_DocId>
+    <aa7cfb7b7c8a4cdc88e464a139bfbbb5 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </aa7cfb7b7c8a4cdc88e464a139bfbbb5>
+    <Documenttype xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
+    <EDi1_DocID xmlns="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xsi:nil="true"/>
+    <jfdbf192cf3e432bae7ead6b01437832 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">LRET</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d2fb7dd3-b0cf-409c-b56b-719140036095</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Website</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">de827eaf-f7a3-4176-8f93-379c9f475bb6</TermId>
+        </TermInfo>
+      </Terms>
+    </jfdbf192cf3e432bae7ead6b01437832>
+    <fbf5ba1606af44cc8a6bbbd47132b0ab xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">RET</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">a9e05a0d-e9cf-41f9-8c8f-424688151957</TermId>
+        </TermInfo>
+      </Terms>
+    </fbf5ba1606af44cc8a6bbbd47132b0ab>
+    <Segment xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
+    <i0f84bba906045b4af568ee102a52dcb xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </i0f84bba906045b4af568ee102a52dcb>
+    <_dlc_DocIdUrl xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Url>https://cergovau.sharepoint.com/sites/EDi-Communications/_layouts/15/DocIdRedir.aspx?ID=EDICOMMS-978595777-834</Url>
+      <Description>EDICOMMS-978595777-834</Description>
+    </_dlc_DocIdUrl>
+    <EDi_RecordNumber xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <EDi_VitalDocument xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">No</EDi_VitalDocument>
+    <TaxCatchAllLabel xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2" xsi:nil="true"/>
+    <c275726743ff40b1bd16afcbde5101e0 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </c275726743ff40b1bd16afcbde5101e0>
+    <CER_FileStatus xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">Open</CER_FileStatus>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2">
+      <Value>34</Value>
+      <Value>66</Value>
+      <Value>105</Value>
+    </TaxCatchAll>
+    <CER_DocumentGUID xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd" xsi:nil="true"/>
+    <CER_FileClassification xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">OFFICIAL</CER_FileClassification>
+    <EDi_DocumentDate xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">2026-08-13T01:51:07+00:00</EDi_DocumentDate>
+    <_dlc_DocIdPersistId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69D7B460-33EE-40C4-A201-3E588A3F50BF}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4624CB2-09A7-49A0-81B0-31285B7E0280}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99E43A7D-44F1-4D5F-A624-69482FD1C2F4}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE182E01-77A1-4B32-93FC-1916A1AD98CB}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Total LGCs and capacity</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D50080BF6C01A073FA4F8C10610CFBCF7015</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CER_Scheme">
+    <vt:lpwstr>66;#RET|a9e05a0d-e9cf-41f9-8c8f-424688151957</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="RevIMBCS">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="CER_Client">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_docset_NoMedatataSyncRequired">
+    <vt:lpwstr>False</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="CER_FileKeywords">
+    <vt:lpwstr>105;#LRET|d2fb7dd3-b0cf-409c-b56b-719140036095;#34;#Website|de827eaf-f7a3-4176-8f93-379c9f475bb6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EDi_DocumentKeywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>6128726f-afde-481e-85ae-e748d21b1132</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="CER_State">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="CER_Agency">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>