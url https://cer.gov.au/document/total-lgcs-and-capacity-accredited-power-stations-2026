--- v6 (2026-08-22)
+++ v7 (2026-09-25)
@@ -4,348 +4,367 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="260" documentId="8_{4EE29809-BB6F-4070-8845-3DB521E1BB4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4CB938CD-CDA3-41A0-96BD-591F0F1AB461}"/>
+  <xr:revisionPtr revIDLastSave="262" documentId="8_{4EE29809-BB6F-4070-8845-3DB521E1BB4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{35C3FBE8-C719-41D2-B2F9-D38D2F87CCFC}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="23260" windowHeight="14860" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Total LGCs and capacity" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ReportingPeriod">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>Total LGCs in the REC Registry</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Total LGCs and capacity of approved power stations in 2026</t>
   </si>
   <si>
     <t>MW of approved power stations (since 1 Jan 2026)</t>
   </si>
   <si>
     <t>Approved power stations (since 1 Jan 2026)</t>
   </si>
   <si>
-    <t>Data as at 31/07/2026</t>
+    <t>Data as at 31/08/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="12.5"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...22 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="50">
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <numFmt numFmtId="164" formatCode="#,##0.0"/>
+      <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
-[...9 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <numFmt numFmtId="164" formatCode="#,##0.0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="11"/>
-        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-    </dxf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="0"/>
       </font>
@@ -961,57 +980,57 @@
     </tableStyle>
     <tableStyle name="CER Table 9" pivot="0" count="4" xr9:uid="{73158763-66F6-4BCB-9375-A0FBFF500F9E}">
       <tableStyleElement type="wholeTable" dxfId="9"/>
       <tableStyleElement type="headerRow" dxfId="8"/>
       <tableStyleElement type="firstColumn" dxfId="7"/>
       <tableStyleElement type="firstRowStripe" dxfId="6"/>
     </tableStyle>
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{B0BAD24F-6BCF-4A75-A2DF-A104497362F9}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}" name="Table162" displayName="Table162" ref="A3:D10" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4">
-  <autoFilter ref="A3:D10" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}" name="Table162" displayName="Table162" ref="A3:D11" totalsRowShown="0" headerRowDxfId="1" dataDxfId="0">
+  <autoFilter ref="A3:D11" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{900381A5-7BD3-4BF7-AB15-DD453E155A53}" name="Total LGCs in the REC Registry" dataDxfId="3"/>
-[...2 lines deleted...]
-    <tableColumn id="3" xr3:uid="{733A236D-BE86-432D-8AF5-740E7DD5FC64}" name="As of" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{900381A5-7BD3-4BF7-AB15-DD453E155A53}" name="Total LGCs in the REC Registry" dataDxfId="5"/>
+    <tableColumn id="4" xr3:uid="{E753D475-F2B3-42EF-906A-6FC08188A9E8}" name="MW of approved power stations (since 1 Jan 2026)" dataDxfId="4" dataCellStyle="Comma"/>
+    <tableColumn id="2" xr3:uid="{7E2E9852-F40F-4662-AA7D-0733D368F149}" name="Approved power stations (since 1 Jan 2026)" dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{733A236D-BE86-432D-8AF5-740E7DD5FC64}" name="As of" dataDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1246,198 +1265,209 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="23.1796875" style="3" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.7265625" style="3"/>
+    <col min="1" max="1" width="23.6640625" style="7" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="33.44140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="27.33203125" style="16" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.5546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="8.88671875" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.6">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A1" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="1"/>
-[...2 lines deleted...]
-      <c r="E1" s="2"/>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="6"/>
     </row>
-    <row r="2" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="4" t="s">
+    <row r="2" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="4"/>
-[...2 lines deleted...]
-      <c r="E2" s="2"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="6"/>
     </row>
-    <row r="3" spans="1:5" s="6" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="5" t="s">
+    <row r="3" spans="1:5" s="8" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="D3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="12">
+    <row r="4" spans="1:5" s="8" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="9">
         <v>61209937</v>
       </c>
-      <c r="B4" s="14">
+      <c r="B4" s="3">
         <v>14.845599999999999</v>
       </c>
-      <c r="C4" s="11">
+      <c r="C4" s="10">
         <v>20</v>
       </c>
-      <c r="D4" s="7">
+      <c r="D4" s="11">
         <v>46053</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A5" s="12">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="9">
         <v>29791229</v>
       </c>
-      <c r="B5" s="15">
+      <c r="B5" s="4">
         <v>27.182599999999997</v>
       </c>
       <c r="C5" s="12">
         <v>36</v>
       </c>
-      <c r="D5" s="9">
+      <c r="D5" s="13">
         <v>46081</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A6" s="12">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="9">
         <v>35866782</v>
       </c>
-      <c r="B6" s="16">
+      <c r="B6" s="14">
         <v>1086.3095000000001</v>
       </c>
-      <c r="C6" s="12">
+      <c r="C6" s="9">
         <v>57</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D6" s="13">
         <v>46112</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A7" s="12">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="9">
         <v>39639422</v>
       </c>
-      <c r="B7" s="15">
+      <c r="B7" s="4">
         <v>1100.8322999999998</v>
       </c>
       <c r="C7" s="12">
         <v>67</v>
       </c>
-      <c r="D7" s="9">
+      <c r="D7" s="13">
         <v>46142</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A8" s="12">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="9">
         <v>43621669</v>
       </c>
-      <c r="B8" s="15">
+      <c r="B8" s="4">
         <v>1456.0971</v>
       </c>
       <c r="C8" s="12">
         <v>86</v>
       </c>
-      <c r="D8" s="9">
+      <c r="D8" s="13">
         <v>46173</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A9" s="13">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="15">
         <v>44380525</v>
       </c>
-      <c r="B9" s="15">
+      <c r="B9" s="4">
         <v>1477.6216000000004</v>
       </c>
       <c r="C9" s="12">
         <v>102</v>
       </c>
-      <c r="D9" s="9">
+      <c r="D9" s="13">
         <v>46203</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A10" s="13">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="15">
         <v>45516746</v>
       </c>
-      <c r="B10" s="15">
+      <c r="B10" s="4">
         <v>1702.6467999999995</v>
       </c>
       <c r="C10" s="12">
         <v>129</v>
       </c>
-      <c r="D10" s="9">
+      <c r="D10" s="13">
         <v>46234</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A11" s="10"/>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="15">
+        <v>47678482</v>
+      </c>
+      <c r="B11" s="4">
+        <v>1995.9386</v>
+      </c>
+      <c r="C11" s="12">
+        <v>143</v>
+      </c>
+      <c r="D11" s="13">
+        <v>46265</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
-  <phoneticPr fontId="4" type="noConversion"/>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1911,121 +1941,121 @@
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <m580224f57af48d5998ad1d627b3f8a6 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </m580224f57af48d5998ad1d627b3f8a6>
     <CER_DLM xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">None</CER_DLM>
     <EDi_BCPDocument xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd">No</EDi_BCPDocument>
     <g1c5c8a5ed744825af876dc81dccc5dd xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </g1c5c8a5ed744825af876dc81dccc5dd>
     <EDi_DocumentDescription xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
-    <_dlc_DocId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">EDICOMMS-978595777-834</_dlc_DocId>
+    <_dlc_DocId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">EDICOMMS-978595777-5927</_dlc_DocId>
     <aa7cfb7b7c8a4cdc88e464a139bfbbb5 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </aa7cfb7b7c8a4cdc88e464a139bfbbb5>
     <Documenttype xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
     <EDi1_DocID xmlns="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xsi:nil="true"/>
     <jfdbf192cf3e432bae7ead6b01437832 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">LRET</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d2fb7dd3-b0cf-409c-b56b-719140036095</TermId>
         </TermInfo>
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Website</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">de827eaf-f7a3-4176-8f93-379c9f475bb6</TermId>
         </TermInfo>
       </Terms>
     </jfdbf192cf3e432bae7ead6b01437832>
     <fbf5ba1606af44cc8a6bbbd47132b0ab xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">RET</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">a9e05a0d-e9cf-41f9-8c8f-424688151957</TermId>
         </TermInfo>
       </Terms>
     </fbf5ba1606af44cc8a6bbbd47132b0ab>
     <Segment xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
     <i0f84bba906045b4af568ee102a52dcb xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </i0f84bba906045b4af568ee102a52dcb>
     <_dlc_DocIdUrl xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
-      <Url>https://cergovau.sharepoint.com/sites/EDi-Communications/_layouts/15/DocIdRedir.aspx?ID=EDICOMMS-978595777-834</Url>
-      <Description>EDICOMMS-978595777-834</Description>
+      <Url>https://cergovau.sharepoint.com/sites/EDi-Communications/_layouts/15/DocIdRedir.aspx?ID=EDICOMMS-978595777-5927</Url>
+      <Description>EDICOMMS-978595777-5927</Description>
     </_dlc_DocIdUrl>
     <EDi_RecordNumber xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
     <EDi_VitalDocument xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">No</EDi_VitalDocument>
     <TaxCatchAllLabel xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2" xsi:nil="true"/>
     <c275726743ff40b1bd16afcbde5101e0 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </c275726743ff40b1bd16afcbde5101e0>
     <CER_FileStatus xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">Open</CER_FileStatus>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2">
       <Value>34</Value>
       <Value>66</Value>
       <Value>105</Value>
     </TaxCatchAll>
     <CER_DocumentGUID xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd" xsi:nil="true"/>
     <CER_FileClassification xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">OFFICIAL</CER_FileClassification>
-    <EDi_DocumentDate xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">2026-08-13T01:51:07+00:00</EDi_DocumentDate>
+    <EDi_DocumentDate xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">2026-09-21T05:54:14+00:00</EDi_DocumentDate>
     <_dlc_DocIdPersistId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69D7B460-33EE-40C4-A201-3E588A3F50BF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C59271BA-AD03-42AF-B64C-CAA7655D1D7F}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4624CB2-09A7-49A0-81B0-31285B7E0280}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{008F3CC5-A2E3-48A6-8542-00606E10DB1C}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99E43A7D-44F1-4D5F-A624-69482FD1C2F4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C3B7D7D-CB73-4278-8229-1015BF522CD7}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE182E01-77A1-4B32-93FC-1916A1AD98CB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{498A49F2-FA3B-4B19-A708-B8FDAB6BD1EC}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Total LGCs and capacity</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
@@ -2057,35 +2087,35 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D50080BF6C01A073FA4F8C10610CFBCF7015</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CER_Scheme">
     <vt:lpwstr>66;#RET|a9e05a0d-e9cf-41f9-8c8f-424688151957</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="RevIMBCS">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="CER_Client">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_docset_NoMedatataSyncRequired">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="CER_FileKeywords">
     <vt:lpwstr>105;#LRET|d2fb7dd3-b0cf-409c-b56b-719140036095;#34;#Website|de827eaf-f7a3-4176-8f93-379c9f475bb6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EDi_DocumentKeywords">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>6128726f-afde-481e-85ae-e748d21b1132</vt:lpwstr>
+    <vt:lpwstr>234fc84b-8cd5-452b-b140-7e2e8dfdcfff</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="CER_State">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="CER_Agency">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>