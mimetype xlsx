--- v7 (2026-09-25)
+++ v8 (2026-10-15)
@@ -6,268 +6,235 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="262" documentId="8_{4EE29809-BB6F-4070-8845-3DB521E1BB4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{35C3FBE8-C719-41D2-B2F9-D38D2F87CCFC}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{8C7588E1-52CE-4B41-83DB-CEA5C546D0E4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A6DFB68D-628D-4FE9-BA1E-838A0537EE04}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Total LGCs and capacity" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>Total LGCs in the REC Registry</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Total LGCs and capacity of approved power stations in 2026</t>
   </si>
   <si>
     <t>MW of approved power stations (since 1 Jan 2026)</t>
   </si>
   <si>
     <t>Approved power stations (since 1 Jan 2026)</t>
   </si>
   <si>
-    <t>Data as at 31/08/2026</t>
+    <t>Data as at 30/09/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FF005874"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="12.5"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="50">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-    </dxf>
-[...17 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
@@ -275,96 +242,94 @@
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...11 lines deleted...]
-      </font>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="0"/>
       </font>
@@ -980,59 +945,59 @@
     </tableStyle>
     <tableStyle name="CER Table 9" pivot="0" count="4" xr9:uid="{73158763-66F6-4BCB-9375-A0FBFF500F9E}">
       <tableStyleElement type="wholeTable" dxfId="9"/>
       <tableStyleElement type="headerRow" dxfId="8"/>
       <tableStyleElement type="firstColumn" dxfId="7"/>
       <tableStyleElement type="firstRowStripe" dxfId="6"/>
     </tableStyle>
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{B0BAD24F-6BCF-4A75-A2DF-A104497362F9}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}" name="Table162" displayName="Table162" ref="A3:D11" totalsRowShown="0" headerRowDxfId="1" dataDxfId="0">
-  <autoFilter ref="A3:D11" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}" name="data_Total_LGCs_and_capacity" displayName="data_Total_LGCs_and_capacity" ref="A3:D12" totalsRowShown="0" headerRowDxfId="5" dataDxfId="0">
+  <autoFilter ref="A3:D12" xr:uid="{3D1E278F-6499-4494-AF59-CB88DE9CF98B}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{900381A5-7BD3-4BF7-AB15-DD453E155A53}" name="Total LGCs in the REC Registry" dataDxfId="5"/>
-[...2 lines deleted...]
-    <tableColumn id="3" xr3:uid="{733A236D-BE86-432D-8AF5-740E7DD5FC64}" name="As of" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{900381A5-7BD3-4BF7-AB15-DD453E155A53}" name="Total LGCs in the REC Registry" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{E753D475-F2B3-42EF-906A-6FC08188A9E8}" name="MW of approved power stations (since 1 Jan 2026)" dataDxfId="3" dataCellStyle="Comma"/>
+    <tableColumn id="2" xr3:uid="{7E2E9852-F40F-4662-AA7D-0733D368F149}" name="Approved power stations (since 1 Jan 2026)" dataDxfId="2"/>
+    <tableColumn id="3" xr3:uid="{733A236D-BE86-432D-8AF5-740E7DD5FC64}" name="As of" dataDxfId="1"/>
   </tableColumns>
-  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="CER Table" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -1259,215 +1224,226 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E11"/>
+  <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="23.6640625" style="7" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.88671875" style="7"/>
+    <col min="1" max="1" width="22.84375" customWidth="1"/>
+    <col min="2" max="2" width="31.84375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="26.15234375" customWidth="1"/>
+    <col min="4" max="4" width="21.15234375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A1" s="5" t="s">
+    <row r="1" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.7">
+      <c r="A1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="5"/>
-[...2 lines deleted...]
-      <c r="E1" s="6"/>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
-    <row r="2" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="1" t="s">
+    <row r="2" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="1"/>
-[...2 lines deleted...]
-      <c r="E2" s="6"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
     </row>
-    <row r="3" spans="1:5" s="8" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="2" t="s">
+    <row r="3" spans="1:4" ht="39.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="C3" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D3" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="8" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="9">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A4" s="6">
         <v>61209937</v>
       </c>
       <c r="B4" s="3">
         <v>14.845599999999999</v>
       </c>
-      <c r="C4" s="10">
+      <c r="C4" s="7">
         <v>20</v>
       </c>
-      <c r="D4" s="11">
+      <c r="D4" s="8">
         <v>46053</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A5" s="9">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A5" s="6">
         <v>29791229</v>
       </c>
-      <c r="B5" s="4">
+      <c r="B5" s="2">
         <v>27.182599999999997</v>
       </c>
-      <c r="C5" s="12">
+      <c r="C5" s="9">
         <v>36</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D5" s="10">
         <v>46081</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A6" s="9">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A6" s="6">
         <v>35866782</v>
       </c>
-      <c r="B6" s="14">
+      <c r="B6" s="11">
         <v>1086.3095000000001</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6" s="6">
         <v>57</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="10">
         <v>46112</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A7" s="9">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A7" s="6">
         <v>39639422</v>
       </c>
-      <c r="B7" s="4">
+      <c r="B7" s="2">
         <v>1100.8322999999998</v>
       </c>
-      <c r="C7" s="12">
+      <c r="C7" s="9">
         <v>67</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D7" s="10">
         <v>46142</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A8" s="9">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A8" s="6">
         <v>43621669</v>
       </c>
-      <c r="B8" s="4">
+      <c r="B8" s="2">
         <v>1456.0971</v>
       </c>
-      <c r="C8" s="12">
+      <c r="C8" s="9">
         <v>86</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="10">
         <v>46173</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A9" s="15">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A9" s="12">
         <v>44380525</v>
       </c>
-      <c r="B9" s="4">
+      <c r="B9" s="2">
         <v>1477.6216000000004</v>
       </c>
-      <c r="C9" s="12">
+      <c r="C9" s="9">
         <v>102</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="10">
         <v>46203</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A10" s="15">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A10" s="12">
         <v>45516746</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="2">
         <v>1702.6467999999995</v>
       </c>
-      <c r="C10" s="12">
+      <c r="C10" s="9">
         <v>129</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="10">
         <v>46234</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A11" s="15">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A11" s="12">
         <v>47678482</v>
       </c>
-      <c r="B11" s="4">
-[...5 lines deleted...]
-      <c r="D11" s="13">
+      <c r="B11" s="2">
+        <v>1996.3379</v>
+      </c>
+      <c r="C11" s="9">
+        <v>144</v>
+      </c>
+      <c r="D11" s="10">
         <v>46265</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A12" s="12">
+        <v>48815013</v>
+      </c>
+      <c r="B12" s="2">
+        <v>2064.1956999999998</v>
+      </c>
+      <c r="C12" s="9">
+        <v>167</v>
+      </c>
+      <c r="D12" s="10">
+        <v>46295</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1941,121 +1917,121 @@
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <m580224f57af48d5998ad1d627b3f8a6 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </m580224f57af48d5998ad1d627b3f8a6>
     <CER_DLM xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">None</CER_DLM>
     <EDi_BCPDocument xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd">No</EDi_BCPDocument>
     <g1c5c8a5ed744825af876dc81dccc5dd xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </g1c5c8a5ed744825af876dc81dccc5dd>
     <EDi_DocumentDescription xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
-    <_dlc_DocId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">EDICOMMS-978595777-5927</_dlc_DocId>
+    <_dlc_DocId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">EDICOMMS-978595777-6504</_dlc_DocId>
     <aa7cfb7b7c8a4cdc88e464a139bfbbb5 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </aa7cfb7b7c8a4cdc88e464a139bfbbb5>
     <Documenttype xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
     <EDi1_DocID xmlns="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xsi:nil="true"/>
     <jfdbf192cf3e432bae7ead6b01437832 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">LRET</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d2fb7dd3-b0cf-409c-b56b-719140036095</TermId>
         </TermInfo>
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Website</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">de827eaf-f7a3-4176-8f93-379c9f475bb6</TermId>
         </TermInfo>
       </Terms>
     </jfdbf192cf3e432bae7ead6b01437832>
     <fbf5ba1606af44cc8a6bbbd47132b0ab xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">RET</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">a9e05a0d-e9cf-41f9-8c8f-424688151957</TermId>
         </TermInfo>
       </Terms>
     </fbf5ba1606af44cc8a6bbbd47132b0ab>
     <Segment xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
     <i0f84bba906045b4af568ee102a52dcb xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </i0f84bba906045b4af568ee102a52dcb>
     <_dlc_DocIdUrl xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
-      <Url>https://cergovau.sharepoint.com/sites/EDi-Communications/_layouts/15/DocIdRedir.aspx?ID=EDICOMMS-978595777-5927</Url>
-      <Description>EDICOMMS-978595777-5927</Description>
+      <Url>https://cergovau.sharepoint.com/sites/EDi-Communications/_layouts/15/DocIdRedir.aspx?ID=EDICOMMS-978595777-6504</Url>
+      <Description>EDICOMMS-978595777-6504</Description>
     </_dlc_DocIdUrl>
     <EDi_RecordNumber xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
     <EDi_VitalDocument xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">No</EDi_VitalDocument>
     <TaxCatchAllLabel xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2" xsi:nil="true"/>
     <c275726743ff40b1bd16afcbde5101e0 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </c275726743ff40b1bd16afcbde5101e0>
     <CER_FileStatus xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">Open</CER_FileStatus>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2">
       <Value>34</Value>
       <Value>66</Value>
       <Value>105</Value>
     </TaxCatchAll>
     <CER_DocumentGUID xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd" xsi:nil="true"/>
     <CER_FileClassification xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">OFFICIAL</CER_FileClassification>
-    <EDi_DocumentDate xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">2026-09-21T05:54:14+00:00</EDi_DocumentDate>
+    <EDi_DocumentDate xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">2026-10-14T00:01:21+00:00</EDi_DocumentDate>
     <_dlc_DocIdPersistId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C59271BA-AD03-42AF-B64C-CAA7655D1D7F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F91C7384-CE2F-4B1F-97B9-C37D9FB9B5CA}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{008F3CC5-A2E3-48A6-8542-00606E10DB1C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30028F73-3A16-43A4-B38A-3416532D1722}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C3B7D7D-CB73-4278-8229-1015BF522CD7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AAEBEC8-C3AB-4AF6-A0A3-5D7149EB07C5}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{498A49F2-FA3B-4B19-A708-B8FDAB6BD1EC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{892CF18D-0981-45DE-B5A6-AEBA92934305}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Total LGCs and capacity</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
@@ -2087,35 +2063,35 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D50080BF6C01A073FA4F8C10610CFBCF7015</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CER_Scheme">
     <vt:lpwstr>66;#RET|a9e05a0d-e9cf-41f9-8c8f-424688151957</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="RevIMBCS">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="CER_Client">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_docset_NoMedatataSyncRequired">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="CER_FileKeywords">
     <vt:lpwstr>105;#LRET|d2fb7dd3-b0cf-409c-b56b-719140036095;#34;#Website|de827eaf-f7a3-4176-8f93-379c9f475bb6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EDi_DocumentKeywords">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>234fc84b-8cd5-452b-b140-7e2e8dfdcfff</vt:lpwstr>
+    <vt:lpwstr>2df0c695-6b07-41c2-8612-ec9148a33df3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="CER_State">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="CER_Agency">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>