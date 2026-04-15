--- v0 (2026-01-25)
+++ v1 (2026-04-15)
@@ -1,92 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06303A43-2DAB-4A12-A3AD-9252A76EDD50}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73CB018A-82A9-4981-946B-E5C951A4BA68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-30828" yWindow="-300" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-31389" yWindow="-4860" windowWidth="30883" windowHeight="17426" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Certificate shortfall register" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="62">
   <si>
     <t>STC certificate shortfall register</t>
   </si>
   <si>
-    <t>The register includes shortfall figures following assessment for all years</t>
+    <t>For the 2024 assessment year and earlier, the register includes shortfalls following assessment. For the 2025 assessment year, the register includes shortfalls as reported by liable entities and shortfalls following assessment.</t>
+  </si>
+  <si>
+    <t>Data as at 11/03/2026</t>
   </si>
   <si>
     <t>Liable entity</t>
   </si>
   <si>
     <t>Assessment year</t>
   </si>
   <si>
+    <t>STC Shortfall (Number of Certificates)</t>
+  </si>
+  <si>
     <t>Value of STC Shortfall charge ($)</t>
   </si>
   <si>
     <t>Alcan Gove Pty Limited</t>
   </si>
   <si>
     <t>Alinta Energy Retail Sales Pty. Ltd.</t>
   </si>
   <si>
     <t>Bluewaters Power 2 Pty Ltd</t>
   </si>
   <si>
     <t>Independent Electricity Retail Solutions Pty Ltd</t>
   </si>
   <si>
     <t>Sanctuary Energy Pty Ltd</t>
   </si>
   <si>
     <t>Blair Fox Pty Ltd ATF The Blair Fox Trust</t>
   </si>
   <si>
     <t>GoEnergy Pty Ltd</t>
   </si>
   <si>
     <t>Karara Energy Pty Ltd</t>
@@ -169,119 +175,101 @@
   <si>
     <t>Primary Growth Pty Ltd t/a Jasper Farms</t>
   </si>
   <si>
     <t>Amanda Energy Pty Ltd</t>
   </si>
   <si>
     <t>Blue NRG Pty. Ltd.</t>
   </si>
   <si>
     <t>Mojo Power Pty Ltd (Receivers and Managers Appointed) (In Liquidation)</t>
   </si>
   <si>
     <t>Qenergy Limited - (Receivers and Managers Appointed) (In Liquidation)</t>
   </si>
   <si>
     <t>Sanctuary Energy Pty Ltd (Receivers and Managers Appointed)</t>
   </si>
   <si>
     <t>Y.E.S Energy (SA) Pty Ltd</t>
   </si>
   <si>
     <t>ELYSIAN ENERGY PTY. LTD.</t>
   </si>
   <si>
+    <t>Mojo Power Pty Ltd (Receivers and Managers Appointed) (External Administration))</t>
+  </si>
+  <si>
     <t>Neoen Australia Pty Ltd</t>
   </si>
   <si>
     <t>PEEL RENEWABLE ENERGY PTY LTD</t>
   </si>
   <si>
+    <t>Qenergy Limited - (Receivers and Managers Appointed) (External Administration))</t>
+  </si>
+  <si>
     <t>SMART ENERGY RETAIL PTY LTD</t>
   </si>
   <si>
     <t>AMPOL ENERGY (RETAIL) PTY LTD</t>
   </si>
   <si>
     <t>BRIGHT SPARK POWER PTY LIMITED - Under administration</t>
   </si>
   <si>
     <t>GEE POWER &amp; GAS PTY LTD</t>
   </si>
   <si>
     <t>MAXIMUM ENERGY RETAIL PTY LTD</t>
   </si>
   <si>
     <t>SOCIAL ENERGY AUSTRALIA PTY LTD - Under administration</t>
   </si>
   <si>
     <t>DISCOVER ENERGY PTY LTD</t>
   </si>
   <si>
     <t>MONDO METERING PTY LTD</t>
   </si>
   <si>
     <t>Water Corporation</t>
   </si>
   <si>
     <t>Locality Planning Energy Pty Ltd</t>
-  </si>
-[...22 lines deleted...]
-    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0_ ;\-#,##0\ "/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -404,57 +392,50 @@
       <sz val="20"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12.5"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -757,306 +738,323 @@
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...29 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="44">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Comma" xfId="43" builtinId="3"/>
     <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="42" xr:uid="{5F353C50-3418-4118-919D-542CD87C9724}"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="14">
+  <dxfs count="16">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="9" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="#,##0_ ;\-#,##0\ "/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <numFmt numFmtId="164" formatCode="#,##0_ ;\-#,##0\ "/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-    </dxf>
-[...76 lines deleted...]
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="0"/>
       </font>
@@ -1069,79 +1067,79 @@
     <dxf>
       <border>
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
         <vertical style="thin">
           <color rgb="FFC0C2C4"/>
         </vertical>
         <horizontal style="thin">
           <color rgb="FFC0C2C4"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{1C665A9D-1021-4FCB-A621-DAD9B8F0D460}">
-      <tableStyleElement type="wholeTable" dxfId="13"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="10"/>
+      <tableStyleElement type="wholeTable" dxfId="15"/>
+      <tableStyleElement type="headerRow" dxfId="14"/>
+      <tableStyleElement type="firstColumn" dxfId="13"/>
+      <tableStyleElement type="firstRowStripe" dxfId="12"/>
     </tableStyle>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{10F1DE7A-E9FD-414D-BDA7-67014D681777}" name="Table1" displayName="Table1" ref="A4:D92" totalsRowShown="0" headerRowDxfId="3" dataDxfId="2">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{10F1DE7A-E9FD-414D-BDA7-67014D681777}" name="data_Certificate_shortfall_register" displayName="data_Certificate_shortfall_register" ref="A4:D92" totalsRowShown="0" headerRowDxfId="11" dataDxfId="10">
   <autoFilter ref="A4:D92" xr:uid="{10F1DE7A-E9FD-414D-BDA7-67014D681777}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{10A10618-D6C2-420F-8C12-53B2DCFFB022}" name="Liable entity" dataDxfId="5" totalsRowDxfId="9"/>
-[...2 lines deleted...]
-    <tableColumn id="9" xr3:uid="{260FACF1-3DAD-4C78-A562-E103496C9F3B}" name="Value of STC Shortfall charge ($)" dataDxfId="1" totalsRowDxfId="6"/>
+    <tableColumn id="1" xr3:uid="{10A10618-D6C2-420F-8C12-53B2DCFFB022}" name="Liable entity" dataDxfId="9" totalsRowDxfId="8"/>
+    <tableColumn id="2" xr3:uid="{B8D51BB6-D494-4234-A305-983E37CEC2B0}" name="Assessment year" dataDxfId="7" totalsRowDxfId="6"/>
+    <tableColumn id="8" xr3:uid="{E5142CF3-0A09-42BF-84A9-DAD5D68A4D24}" name="STC Shortfall (Number of Certificates)" dataDxfId="5" totalsRowDxfId="4"/>
+    <tableColumn id="9" xr3:uid="{260FACF1-3DAD-4C78-A562-E103496C9F3B}" name="Value of STC Shortfall charge ($)" dataDxfId="3" totalsRowDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -1410,1326 +1408,1325 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:D92"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="12.6" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="98.77734375" style="7" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.6640625" style="7"/>
+    <col min="1" max="1" width="98.69140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.15234375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="39.53515625" customWidth="1"/>
+    <col min="4" max="4" width="34.53515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="4" t="s">
+    <row r="1" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="4"/>
-[...4 lines deleted...]
-      <c r="A2" s="6" t="s">
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+    </row>
+    <row r="2" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="6"/>
-[...12 lines deleted...]
-      <c r="A4" s="8" t="s">
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+    </row>
+    <row r="3" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="9" t="s">
+      <c r="B3" s="18"/>
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
+    </row>
+    <row r="4" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="10" t="s">
+      <c r="B4" s="4" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="7" t="s">
+      <c r="C4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="11">
+      <c r="D4" s="5" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A5" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="10">
         <v>2011</v>
       </c>
-      <c r="C5" s="12">
+      <c r="C5" s="11">
         <v>13159</v>
       </c>
-      <c r="D5" s="16">
+      <c r="D5" s="12">
         <v>855335</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A6" s="7" t="s">
+    <row r="6" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="10">
+        <v>2011</v>
+      </c>
+      <c r="C6" s="11">
+        <v>25</v>
+      </c>
+      <c r="D6" s="12">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="10">
+        <v>2011</v>
+      </c>
+      <c r="C7" s="11">
+        <v>197</v>
+      </c>
+      <c r="D7" s="12">
+        <v>12805</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="10">
+        <v>2011</v>
+      </c>
+      <c r="C8" s="11">
+        <v>3</v>
+      </c>
+      <c r="D8" s="12">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A9" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="10">
+        <v>2011</v>
+      </c>
+      <c r="C9" s="11">
+        <v>6388</v>
+      </c>
+      <c r="D9" s="12">
+        <v>415220</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="10">
+        <v>2012</v>
+      </c>
+      <c r="C10" s="11">
+        <v>692</v>
+      </c>
+      <c r="D10" s="12">
+        <v>44980</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="10">
+        <v>2012</v>
+      </c>
+      <c r="C11" s="11">
+        <v>428</v>
+      </c>
+      <c r="D11" s="12">
+        <v>27820</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="10">
+        <v>2012</v>
+      </c>
+      <c r="C12" s="11">
+        <v>1</v>
+      </c>
+      <c r="D12" s="12">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A13" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="10">
+        <v>2012</v>
+      </c>
+      <c r="C13" s="11">
+        <v>539</v>
+      </c>
+      <c r="D13" s="12">
+        <v>35035</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A14" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="10">
+        <v>2012</v>
+      </c>
+      <c r="C14" s="11">
+        <v>7867</v>
+      </c>
+      <c r="D14" s="12">
+        <v>511355</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="10">
+        <v>2012</v>
+      </c>
+      <c r="C15" s="11">
+        <v>3774</v>
+      </c>
+      <c r="D15" s="12">
+        <v>245310</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A16" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="10">
+        <v>2012</v>
+      </c>
+      <c r="C16" s="11">
+        <v>2</v>
+      </c>
+      <c r="D16" s="12">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A17" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="10">
+        <v>2012</v>
+      </c>
+      <c r="C17" s="11">
+        <v>1</v>
+      </c>
+      <c r="D17" s="12">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A18" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="10">
+        <v>2013</v>
+      </c>
+      <c r="C18" s="11">
+        <v>103</v>
+      </c>
+      <c r="D18" s="12">
+        <v>6695</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="10">
+        <v>2013</v>
+      </c>
+      <c r="C19" s="11">
+        <v>310</v>
+      </c>
+      <c r="D19" s="12">
+        <v>20150</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A20" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="10">
+        <v>2013</v>
+      </c>
+      <c r="C20" s="11">
+        <v>1476</v>
+      </c>
+      <c r="D20" s="12">
+        <v>95940</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A21" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="10">
+        <v>2013</v>
+      </c>
+      <c r="C21" s="11">
+        <v>769</v>
+      </c>
+      <c r="D21" s="12">
+        <v>49985</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A22" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="10">
+        <v>2013</v>
+      </c>
+      <c r="C22" s="11">
+        <v>8</v>
+      </c>
+      <c r="D22" s="12">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A23" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="10">
+        <v>2013</v>
+      </c>
+      <c r="C23" s="11">
+        <v>14</v>
+      </c>
+      <c r="D23" s="12">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A24" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="10">
+        <v>2013</v>
+      </c>
+      <c r="C24" s="11">
+        <v>1</v>
+      </c>
+      <c r="D24" s="12">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A25" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="10">
+        <v>2013</v>
+      </c>
+      <c r="C25" s="11">
+        <v>442</v>
+      </c>
+      <c r="D25" s="12">
+        <v>28730</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A26" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B26" s="10">
+        <v>2013</v>
+      </c>
+      <c r="C26" s="11">
+        <v>1219</v>
+      </c>
+      <c r="D26" s="12">
+        <v>79235</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A27" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="10">
+        <v>2014</v>
+      </c>
+      <c r="C27" s="11">
+        <v>20520</v>
+      </c>
+      <c r="D27" s="12">
+        <v>1333800</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A28" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="10">
+        <v>2014</v>
+      </c>
+      <c r="C28" s="11">
+        <v>133</v>
+      </c>
+      <c r="D28" s="12">
+        <v>8645</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A29" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B29" s="10">
+        <v>2014</v>
+      </c>
+      <c r="C29" s="11">
+        <v>2970</v>
+      </c>
+      <c r="D29" s="12">
+        <v>193050</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A30" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B30" s="10">
+        <v>2015</v>
+      </c>
+      <c r="C30" s="11">
+        <v>262</v>
+      </c>
+      <c r="D30" s="12">
+        <v>17030</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A31" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B31" s="10">
+        <v>2015</v>
+      </c>
+      <c r="C31" s="11">
+        <v>357</v>
+      </c>
+      <c r="D31" s="12">
+        <v>23205</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A32" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="10">
+        <v>2015</v>
+      </c>
+      <c r="C32" s="11">
+        <v>82</v>
+      </c>
+      <c r="D32" s="12">
+        <v>5330</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A33" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B33" s="10">
+        <v>2015</v>
+      </c>
+      <c r="C33" s="11">
+        <v>2142</v>
+      </c>
+      <c r="D33" s="12">
+        <v>139230</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A34" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B34" s="10">
+        <v>2015</v>
+      </c>
+      <c r="C34" s="11">
+        <v>4</v>
+      </c>
+      <c r="D34" s="12">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A35" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B35" s="10">
+        <v>2016</v>
+      </c>
+      <c r="C35" s="11">
+        <v>2273</v>
+      </c>
+      <c r="D35" s="12">
+        <v>147745</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A36" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B36" s="10">
+        <v>2016</v>
+      </c>
+      <c r="C36" s="11">
+        <v>10997</v>
+      </c>
+      <c r="D36" s="12">
+        <v>714805</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A37" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B37" s="10">
+        <v>2016</v>
+      </c>
+      <c r="C37" s="11">
+        <v>178</v>
+      </c>
+      <c r="D37" s="12">
+        <v>11570</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A38" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="10">
+        <v>2016</v>
+      </c>
+      <c r="C38" s="11">
+        <v>1353</v>
+      </c>
+      <c r="D38" s="12">
+        <v>87945</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A39" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B39" s="10">
+        <v>2017</v>
+      </c>
+      <c r="C39" s="11">
+        <v>1032</v>
+      </c>
+      <c r="D39" s="12">
+        <v>67080</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A40" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" s="10">
+        <v>2017</v>
+      </c>
+      <c r="C40" s="11">
+        <v>1267</v>
+      </c>
+      <c r="D40" s="12">
+        <v>82355</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A41" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B41" s="10">
+        <v>2017</v>
+      </c>
+      <c r="C41" s="11">
+        <v>3107</v>
+      </c>
+      <c r="D41" s="12">
+        <v>201955</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A42" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B42" s="10">
+        <v>2017</v>
+      </c>
+      <c r="C42" s="11">
+        <v>710</v>
+      </c>
+      <c r="D42" s="12">
+        <v>46150</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A43" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" s="10">
+        <v>2017</v>
+      </c>
+      <c r="C43" s="11">
+        <v>678</v>
+      </c>
+      <c r="D43" s="12">
+        <v>44070</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A44" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B44" s="10">
+        <v>2017</v>
+      </c>
+      <c r="C44" s="11">
+        <v>245</v>
+      </c>
+      <c r="D44" s="12">
+        <v>15925</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A45" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B45" s="10">
+        <v>2018</v>
+      </c>
+      <c r="C45" s="11">
+        <v>189</v>
+      </c>
+      <c r="D45" s="12">
+        <v>12285</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A46" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B46" s="10">
+        <v>2018</v>
+      </c>
+      <c r="C46" s="11">
+        <v>57</v>
+      </c>
+      <c r="D46" s="12">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A47" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" s="10">
+        <v>2018</v>
+      </c>
+      <c r="C47" s="11">
+        <v>447</v>
+      </c>
+      <c r="D47" s="12">
+        <v>29055</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A48" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="10">
+        <v>2018</v>
+      </c>
+      <c r="C48" s="11">
+        <v>2</v>
+      </c>
+      <c r="D48" s="8">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A49" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B49" s="10">
+        <v>2018</v>
+      </c>
+      <c r="C49" s="11">
+        <v>1</v>
+      </c>
+      <c r="D49" s="8">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A50" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B50" s="10">
+        <v>2018</v>
+      </c>
+      <c r="C50" s="11">
         <v>6</v>
       </c>
-      <c r="B6" s="11">
-[...30 lines deleted...]
-      <c r="C8" s="12">
+      <c r="D50" s="8">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A51" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B51" s="14">
+        <v>2019</v>
+      </c>
+      <c r="C51" s="6">
+        <v>3145</v>
+      </c>
+      <c r="D51" s="9">
+        <v>204425</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A52" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B52" s="14">
+        <v>2019</v>
+      </c>
+      <c r="C52" s="1">
+        <v>104</v>
+      </c>
+      <c r="D52" s="9">
+        <v>6760</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A53" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" s="14">
+        <v>2019</v>
+      </c>
+      <c r="C53" s="1">
         <v>3</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D53" s="9">
         <v>195</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...48 lines deleted...]
-      <c r="C12" s="12">
+    <row r="54" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A54" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B54" s="14">
+        <v>2019</v>
+      </c>
+      <c r="C54" s="1">
+        <v>507</v>
+      </c>
+      <c r="D54" s="9">
+        <v>32955</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A55" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B55" s="14">
+        <v>2019</v>
+      </c>
+      <c r="C55" s="1">
+        <v>232</v>
+      </c>
+      <c r="D55" s="9">
+        <v>15080</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A56" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B56" s="14">
+        <v>2019</v>
+      </c>
+      <c r="C56" s="1">
+        <v>55</v>
+      </c>
+      <c r="D56" s="9">
+        <v>3575</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A57" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B57" s="10">
+        <v>2020</v>
+      </c>
+      <c r="C57" s="11">
+        <v>974</v>
+      </c>
+      <c r="D57" s="12">
+        <v>63310</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A58" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B58" s="10">
+        <v>2020</v>
+      </c>
+      <c r="C58" s="7">
+        <v>27689</v>
+      </c>
+      <c r="D58" s="12">
+        <v>1799785</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A59" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B59" s="10">
+        <v>2020</v>
+      </c>
+      <c r="C59" s="11">
+        <v>35</v>
+      </c>
+      <c r="D59" s="12">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A60" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B60" s="10">
+        <v>2020</v>
+      </c>
+      <c r="C60" s="11">
+        <v>6558</v>
+      </c>
+      <c r="D60" s="12">
+        <v>426270</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A61" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B61" s="10">
+        <v>2020</v>
+      </c>
+      <c r="C61" s="11">
+        <v>4413</v>
+      </c>
+      <c r="D61" s="12">
+        <v>286845</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A62" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B62" s="10">
+        <v>2020</v>
+      </c>
+      <c r="C62" s="11">
+        <v>23</v>
+      </c>
+      <c r="D62" s="12">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A63" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B63" s="10">
+        <v>2020</v>
+      </c>
+      <c r="C63" s="11">
+        <v>18703</v>
+      </c>
+      <c r="D63" s="12">
+        <v>1215695</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A64" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B64" s="10">
+        <v>2020</v>
+      </c>
+      <c r="C64" s="11">
+        <v>151</v>
+      </c>
+      <c r="D64" s="12">
+        <v>9815</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A65" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B65" s="10">
+        <v>2020</v>
+      </c>
+      <c r="C65" s="11">
         <v>1</v>
       </c>
-      <c r="D12" s="16">
+      <c r="D65" s="12">
         <v>65</v>
       </c>
     </row>
-    <row r="13" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...745 lines deleted...]
-      <c r="B66" s="7">
+    <row r="66" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A66" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B66" s="2">
         <v>2021</v>
       </c>
       <c r="C66" s="15">
         <v>676</v>
       </c>
-      <c r="D66" s="19">
+      <c r="D66" s="16">
         <v>43940</v>
       </c>
     </row>
-    <row r="67" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B67" s="7">
+    <row r="67" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A67" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B67" s="2">
         <v>2021</v>
       </c>
       <c r="C67" s="15">
         <v>2879</v>
       </c>
-      <c r="D67" s="19">
+      <c r="D67" s="16">
         <v>187135</v>
       </c>
     </row>
-    <row r="68" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B68" s="7">
+    <row r="68" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A68" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B68" s="2">
         <v>2021</v>
       </c>
       <c r="C68" s="15">
         <v>2415</v>
       </c>
-      <c r="D68" s="19">
+      <c r="D68" s="16">
         <v>156975</v>
       </c>
     </row>
-    <row r="69" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B69" s="7">
+    <row r="69" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A69" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B69" s="2">
         <v>2021</v>
       </c>
       <c r="C69" s="15">
         <v>82</v>
       </c>
-      <c r="D69" s="19">
+      <c r="D69" s="16">
         <v>5330</v>
       </c>
     </row>
-    <row r="70" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B70" s="7">
+    <row r="70" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A70" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B70" s="2">
         <v>2021</v>
       </c>
       <c r="C70" s="15">
         <v>16</v>
       </c>
-      <c r="D70" s="19">
+      <c r="D70" s="16">
         <v>1040</v>
       </c>
     </row>
-    <row r="71" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B71" s="7">
+    <row r="71" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A71" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B71" s="2">
         <v>2021</v>
       </c>
       <c r="C71" s="15">
         <v>13882</v>
       </c>
-      <c r="D71" s="19">
+      <c r="D71" s="16">
         <v>902330</v>
       </c>
     </row>
-    <row r="72" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B72" s="7">
+    <row r="72" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A72" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B72" s="2">
         <v>2021</v>
       </c>
       <c r="C72" s="15">
         <v>4</v>
       </c>
-      <c r="D72" s="19">
+      <c r="D72" s="16">
         <v>260</v>
       </c>
     </row>
-    <row r="73" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B73" s="7">
+    <row r="73" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A73" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="B73" s="2">
         <v>2022</v>
       </c>
       <c r="C73" s="15">
         <v>8</v>
       </c>
-      <c r="D73" s="19">
+      <c r="D73" s="16">
         <v>520</v>
       </c>
     </row>
-    <row r="74" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B74" s="7">
+    <row r="74" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A74" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B74" s="2">
         <v>2022</v>
       </c>
       <c r="C74" s="15">
         <v>34</v>
       </c>
-      <c r="D74" s="19">
+      <c r="D74" s="16">
         <v>2210</v>
       </c>
     </row>
-    <row r="75" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B75" s="7">
+    <row r="75" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A75" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B75" s="2">
         <v>2022</v>
       </c>
       <c r="C75" s="15">
         <v>7212</v>
       </c>
-      <c r="D75" s="19">
+      <c r="D75" s="16">
         <v>468780</v>
       </c>
     </row>
-    <row r="76" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B76" s="7">
+    <row r="76" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A76" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B76" s="2">
         <v>2022</v>
       </c>
       <c r="C76" s="15">
         <v>686</v>
       </c>
-      <c r="D76" s="19">
+      <c r="D76" s="16">
         <v>44590</v>
       </c>
     </row>
-    <row r="77" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B77" s="7">
+    <row r="77" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A77" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B77" s="2">
         <v>2022</v>
       </c>
       <c r="C77" s="15">
         <v>186</v>
       </c>
-      <c r="D77" s="19">
+      <c r="D77" s="16">
         <v>12090</v>
       </c>
     </row>
-    <row r="78" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B78" s="7">
+    <row r="78" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A78" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B78" s="2">
         <v>2022</v>
       </c>
       <c r="C78" s="15">
         <v>20943</v>
       </c>
-      <c r="D78" s="19">
+      <c r="D78" s="16">
         <v>1361295</v>
       </c>
     </row>
-    <row r="79" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B79" s="7">
+    <row r="79" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A79" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B79" s="2">
         <v>2022</v>
       </c>
       <c r="C79" s="15">
         <v>16435</v>
       </c>
-      <c r="D79" s="19">
+      <c r="D79" s="16">
         <v>1068275</v>
       </c>
     </row>
-    <row r="80" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B80" s="7">
+    <row r="80" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A80" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B80" s="2">
         <v>2022</v>
       </c>
       <c r="C80" s="15">
         <v>45</v>
       </c>
-      <c r="D80" s="19">
+      <c r="D80" s="16">
         <v>2925</v>
       </c>
     </row>
-    <row r="81" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B81" s="7">
+    <row r="81" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A81" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B81" s="2">
         <v>2022</v>
       </c>
       <c r="C81" s="15">
         <v>2157</v>
       </c>
-      <c r="D81" s="19">
+      <c r="D81" s="16">
         <v>140205</v>
       </c>
     </row>
-    <row r="82" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B82" s="7">
+    <row r="82" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A82" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B82" s="2">
         <v>2022</v>
       </c>
       <c r="C82" s="15">
         <v>58236</v>
       </c>
-      <c r="D82" s="19">
+      <c r="D82" s="16">
         <v>3785340</v>
       </c>
     </row>
-    <row r="83" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B83" s="7">
+    <row r="83" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A83" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B83" s="2">
         <v>2022</v>
       </c>
       <c r="C83" s="15">
         <v>163</v>
       </c>
-      <c r="D83" s="19">
+      <c r="D83" s="16">
         <v>10595</v>
       </c>
     </row>
-    <row r="84" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B84" s="7">
+    <row r="84" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A84" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B84" s="2">
         <v>2023</v>
       </c>
       <c r="C84" s="15">
         <v>459</v>
       </c>
-      <c r="D84" s="19">
+      <c r="D84" s="16">
         <v>29835</v>
       </c>
     </row>
-    <row r="85" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B85" s="7">
+    <row r="85" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A85" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B85" s="2">
         <v>2023</v>
       </c>
       <c r="C85" s="15">
         <v>946</v>
       </c>
-      <c r="D85" s="19">
+      <c r="D85" s="16">
         <v>61490</v>
       </c>
     </row>
-    <row r="86" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B86" s="7">
+    <row r="86" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A86" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B86" s="2">
         <v>2023</v>
       </c>
       <c r="C86" s="15">
         <v>1568</v>
       </c>
-      <c r="D86" s="19">
+      <c r="D86" s="16">
         <v>101920</v>
       </c>
     </row>
-    <row r="87" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B87" s="7">
+    <row r="87" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A87" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B87" s="2">
         <v>2023</v>
       </c>
       <c r="C87" s="15">
         <v>2899</v>
       </c>
-      <c r="D87" s="19">
+      <c r="D87" s="16">
         <v>188435</v>
       </c>
     </row>
-    <row r="88" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B88" s="7">
+    <row r="88" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A88" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B88" s="2">
         <v>2023</v>
       </c>
       <c r="C88" s="15">
         <v>16</v>
       </c>
-      <c r="D88" s="19">
+      <c r="D88" s="16">
         <v>1040</v>
       </c>
     </row>
-    <row r="89" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B89" s="7">
+    <row r="89" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A89" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B89" s="2">
         <v>2023</v>
       </c>
       <c r="C89" s="15">
         <v>10668</v>
       </c>
-      <c r="D89" s="19">
+      <c r="D89" s="16">
         <v>693420</v>
       </c>
     </row>
-    <row r="90" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B90" s="7">
+    <row r="90" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A90" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B90" s="2">
         <v>2023</v>
       </c>
       <c r="C90" s="15">
         <v>58</v>
       </c>
-      <c r="D90" s="19">
+      <c r="D90" s="16">
         <v>3770</v>
       </c>
     </row>
-    <row r="91" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B91" s="7">
+    <row r="91" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A91" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="B91" s="2">
         <v>2024</v>
       </c>
       <c r="C91" s="15">
         <v>11</v>
       </c>
-      <c r="D91" s="19">
+      <c r="D91" s="16">
         <v>715</v>
       </c>
     </row>
-    <row r="92" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B92" s="7">
+    <row r="92" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A92" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B92" s="2">
         <v>2024</v>
       </c>
       <c r="C92" s="15">
         <v>1706</v>
       </c>
-      <c r="D92" s="19">
+      <c r="D92" s="16">
         <v>110890</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">