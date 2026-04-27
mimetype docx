--- v0 (2026-01-28)
+++ v1 (2026-04-27)
@@ -1,55 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4FC2BDCC" w14:textId="4A418E6B" w:rsidR="00977234" w:rsidRDefault="00A50227" w:rsidP="00521016">
       <w:pPr>
         <w:pStyle w:val="CERcovertitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00E12286">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FBC1B1C" wp14:editId="1259DB98">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4660900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>796496</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1518920" cy="1518920"/>
@@ -167,97 +172,97 @@
                         <a:solidFill>
                           <a:schemeClr val="accent2"/>
                         </a:solidFill>
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="accent2"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="none" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7BD50F61" id="Freeform 2" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367pt;margin-top:62.7pt;width:119.6pt;height:119.6pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5125" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEW6CgEAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVttunDAQfa/Uf7B4rNSwJkuyQWGjKlH6&#10;kjaVsv0ArzELKtjIdpbN33fGXOpswwZVfeHm4zOXM4Pn+uZQV2QvtCmVTAN6tgiIkFxlpdylwc/N&#10;/edVQIxlMmOVkiINXoQJbtYfP1y3TSIiVagqE5oAiTRJ26RBYW2ThKHhhaiZOVONkLCYK10zC696&#10;F2aatcBeV2G0WFyErdJZoxUXxsDXu24xWDv+PBfcPua5EZZUaQC+WXfV7rrFa7i+ZslOs6Yoee8G&#10;+wcvalZKMDpS3THLyLMu/6KqS66VUbk946oOVZ6XXLgYIBq6OIrmqWCNcLFAckwzpsn8P1r+ff/U&#10;/NDoumkeFP9liFS3BZM78UVr1RaCZWCOYqLCtjHJuAFfDGwl2/abykBa9myVy8Eh1zUSQnTk4FL9&#10;MqZaHCzh8JHGdHUVgSIc1oYXtMGSYTt/NvarUI6K7R+M7bTK4MllOiOS1WB3Ayx5XYFsn0IS0ygm&#10;Ld4uem1HGPVgy9XynBQOfQyLPNgJtnMPFq3oBNnSQ4HN5YRrsQdbTFBdeJgoXkwwXXqoKSZoyTFf&#10;UzxXHmY6POqnfoqKzkw89TM/HSH1Mw8CLSfyRWfmnvrJP8XnC3CiMKgvwVGdQXXvhvplxVDS/CD7&#10;moYnAq2H3YIl3iiDDYQFDl2y6ZqQJYDC1QkwZBHB565j3wNDjhAczwJDAhB8OQsMRYbgq1lgrCNE&#10;Q6l0/4DTIWKlOPi8ILESHHxemLSPE4T0nAHpwKleJw3nyvGJogMCJ8oW94ByzKK8wyNp0wBKBogL&#10;9xA7eWu1FxvlMBZ1xqJynmLV9Lb/YCr5Jhaas4cOgOHeOFL86zhSd9ZBFMPycO9g0G8zUB3mPZMd&#10;ygtiMDXcX5vEnpsXwrvItzLYGYXAURN3wIzioKbeIWNUVWb3ZVWhJG4CEbeVJnsGswPjXEgb9X6+&#10;QlauG199mrvZyYHWhBtVuh+CO2bxZMUhxiRblb3AKdvCjJIGEoaoAH4RvFAwxHCrnUMIg/nABdfP&#10;MjiA+O/w7E9c698AAAD//wMAUEsDBBQABgAIAAAAIQDrZ7MG4gAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAFITvgv9heYI3uzGJSRuzKSIUFFG0LXh9yW6TkOzbuLtt4793PelxmGHmm3I9&#10;65GdlHW9IQG3iwiYosbInloB+93mZgnMeSSJoyEl4Fs5WFeXFyUW0pzpQ522vmWhhFyBAjrvp4Jz&#10;13RKo1uYSVHwDsZq9EHalkuL51CuRx5HUcY19hQWOpzUY6eaYXvUAjavw9MKn63Ohy9N72Zff74d&#10;XoS4vpof7oF5Nfu/MPziB3SoAlNtjiQdGwXkSRq++GDEdymwkFjlSQysFpBkaQa8Kvn/D9UPAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIRboKAQAwAAuQkAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOtnswbiAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;agUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB5BgAAAAA=&#10;" path="m5125,4843r,-4562l4844,,250,,,281,,4843r250,281l4844,5124r281,-281e" fillcolor="#fcba5c [3205]" strokecolor="#fcba5c [3205]">
+              <v:shape w14:anchorId="004BF6D3" id="Freeform 2" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367pt;margin-top:62.7pt;width:119.6pt;height:119.6pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5125" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEW6CgEAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVttunDAQfa/Uf7B4rNSwJkuyQWGjKlH6&#10;kjaVsv0ArzELKtjIdpbN33fGXOpswwZVfeHm4zOXM4Pn+uZQV2QvtCmVTAN6tgiIkFxlpdylwc/N&#10;/edVQIxlMmOVkiINXoQJbtYfP1y3TSIiVagqE5oAiTRJ26RBYW2ThKHhhaiZOVONkLCYK10zC696&#10;F2aatcBeV2G0WFyErdJZoxUXxsDXu24xWDv+PBfcPua5EZZUaQC+WXfV7rrFa7i+ZslOs6Yoee8G&#10;+wcvalZKMDpS3THLyLMu/6KqS66VUbk946oOVZ6XXLgYIBq6OIrmqWCNcLFAckwzpsn8P1r+ff/U&#10;/NDoumkeFP9liFS3BZM78UVr1RaCZWCOYqLCtjHJuAFfDGwl2/abykBa9myVy8Eh1zUSQnTk4FL9&#10;MqZaHCzh8JHGdHUVgSIc1oYXtMGSYTt/NvarUI6K7R+M7bTK4MllOiOS1WB3Ayx5XYFsn0IS0ygm&#10;Ld4uem1HGPVgy9XynBQOfQyLPNgJtnMPFq3oBNnSQ4HN5YRrsQdbTFBdeJgoXkwwXXqoKSZoyTFf&#10;UzxXHmY6POqnfoqKzkw89TM/HSH1Mw8CLSfyRWfmnvrJP8XnC3CiMKgvwVGdQXXvhvplxVDS/CD7&#10;moYnAq2H3YIl3iiDDYQFDl2y6ZqQJYDC1QkwZBHB565j3wNDjhAczwJDAhB8OQsMRYbgq1lgrCNE&#10;Q6l0/4DTIWKlOPi8ILESHHxemLSPE4T0nAHpwKleJw3nyvGJogMCJ8oW94ByzKK8wyNp0wBKBogL&#10;9xA7eWu1FxvlMBZ1xqJynmLV9Lb/YCr5Jhaas4cOgOHeOFL86zhSd9ZBFMPycO9g0G8zUB3mPZMd&#10;ygtiMDXcX5vEnpsXwrvItzLYGYXAURN3wIzioKbeIWNUVWb3ZVWhJG4CEbeVJnsGswPjXEgb9X6+&#10;QlauG199mrvZyYHWhBtVuh+CO2bxZMUhxiRblb3AKdvCjJIGEoaoAH4RvFAwxHCrnUMIg/nABdfP&#10;MjiA+O/w7E9c698AAAD//wMAUEsDBBQABgAIAAAAIQDrZ7MG4gAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAFITvgv9heYI3uzGJSRuzKSIUFFG0LXh9yW6TkOzbuLtt4793PelxmGHmm3I9&#10;65GdlHW9IQG3iwiYosbInloB+93mZgnMeSSJoyEl4Fs5WFeXFyUW0pzpQ522vmWhhFyBAjrvp4Jz&#10;13RKo1uYSVHwDsZq9EHalkuL51CuRx5HUcY19hQWOpzUY6eaYXvUAjavw9MKn63Ohy9N72Zff74d&#10;XoS4vpof7oF5Nfu/MPziB3SoAlNtjiQdGwXkSRq++GDEdymwkFjlSQysFpBkaQa8Kvn/D9UPAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIRboKAQAwAAuQkAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOtnswbiAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;agUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB5BgAAAAA=&#10;" path="m5125,4843r,-4562l4844,,250,,,281,,4843r250,281l4844,5124r281,-281e" fillcolor="#fcba5c [3205]" strokecolor="#fcba5c [3205]">
                 <v:path o:connecttype="custom" o:connectlocs="1518624,1435342;1518624,83281;1435359,0;74079,0;0,83281;0,1435342;74079,1518624;1435359,1518624;1518624,1435342" o:connectangles="0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BA1411" w:rsidRPr="00E12286">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A293F16" wp14:editId="796CFF0D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A293F16" wp14:editId="2D5FA3D9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1321</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>2345914</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6184900" cy="4123266"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="36" name="Picture Placeholder 35">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D888A290-A10E-4F45-F46F-EC8230CE35CC}"/>
                 </a:ext>
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="36" name="Picture Placeholder 35">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D888A290-A10E-4F45-F46F-EC8230CE35CC}"/>
                         </a:ext>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noGrp="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6184900" cy="4123266"/>
                     </a:xfrm>
                     <a:custGeom>
                       <a:avLst/>
                       <a:gdLst>
                         <a:gd name="connsiteX0" fmla="*/ 4775925 w 6233979"/>
                         <a:gd name="connsiteY0" fmla="*/ 3123962 h 4656788"/>
                         <a:gd name="connsiteX1" fmla="*/ 6149935 w 6233979"/>
                         <a:gd name="connsiteY1" fmla="*/ 3123962 h 4656788"/>
@@ -818,56 +823,68 @@
                       </a:pathLst>
                     </a:custGeom>
                     <a:solidFill>
                       <a:schemeClr val="bg2"/>
                     </a:solidFill>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="007768DC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Solar battery inspection checklist</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56032C08" w14:textId="3187801A" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="00804638" w:rsidP="002D18F3">
+    <w:p w14:paraId="56032C08" w14:textId="7E1BD302" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="00804638" w:rsidP="002D18F3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
-        <w:t>Version 1.0 January 2026</w:t>
+        <w:t>Version 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F60312">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F60312">
+        <w:t>March</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52BD19D4" w14:textId="42B0E326" w:rsidR="0021782A" w:rsidRPr="00531F3B" w:rsidRDefault="00A50227" w:rsidP="0021782A">
       <w:r w:rsidRPr="00E12286">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0705DB02" wp14:editId="6D5D3358">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4662170</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3019425</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1518920" cy="1515745"/>
                 <wp:effectExtent l="0" t="0" r="5080" b="8255"/>
                 <wp:wrapNone/>
                 <wp:docPr id="19" name="Freeform 4">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E301F51A-6C48-8D6A-18DE-24EEB5616D5D}"/>
@@ -977,51 +994,51 @@
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent3"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="none" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1AE44B93" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367.1pt;margin-top:237.75pt;width:119.6pt;height:119.35pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNnr+tDAMAAI0JAAAOAAAAZHJzL2Uyb0RvYy54bWysVslu2zAQvRfoPxA6FmhkOlYSC5aDIkF6&#10;SRcg7gfQFGUJlUiBZCzn7ztDLWVdyxaKXrTx8c3yZsRZ3R+qkuyFNoWSSUCvZgERkqu0kLsk+LF5&#10;+ngXEGOZTFmppEiCN2GC+/X7d6umjsVc5apMhSZAIk3c1EmQW1vHYWh4LipmrlQtJCxmSlfMwqve&#10;halmDbBXZTifzW7CRum01ooLY+DrY7sYrB1/lgluv2WZEZaUSQC+WXfV7rrFa7hesXinWZ0XvHOD&#10;/YMXFSskGB2oHpll5FUXf1FVBdfKqMxecVWFKssKLlwMEA2dHUXzkrNauFggOaYe0mT+Hy3/un+p&#10;v2t03dTPiv80RKqHnMmd+KS1anLBUjBHMVFhU5t42IAvBraSbfNFpSAte7XK5eCQ6QoJITpycKl+&#10;G1ItDpZw+EgjerecgyIc1uAlul1EzgaL++381djPQjkqtn82ttUqhSeX6ZRIVoHdDbBkVQmyfQhJ&#10;ROcRafB202k7wKgHW9wtFiQn0WzprIJuA2zuwc6wXXuweTQbIVt4KGfztGuRBxujuvEwaPA0062H&#10;GmOClhzyNcaz9DDj4VE/9WNUdGLiqZ/58Qipn3kQcExHOjH31E/+OT5fgDOFQX0JjuosxELr6pfl&#10;fUnzg+y+wROB1sNuwRKvlcEGwgKHLtm0TchiQOHqCBiyiODrrpvOgyFHCO5b7zwYEoDg20nMUGQI&#10;Xk4CYx0hGkoF/zOXQsRKcfBpQWIlOPi0MGkXJwjpOdM61emk4Vw5PlF0QOBE2eIeUI5ZlLd/JE0S&#10;uF8SyeEBfzq4Uqm92CiHsagzFpXzFKums/0bU8qTWGiUDtoD+nvtSB0Xhn8ehjSXUS3mkskW5QXR&#10;e9TfW896k9hz00K4iDyVwdYoyIeauOIaxEFNvUPGqLJIn4qyREncBCIeSk32DGYHxrmQtq+3P5Cl&#10;60apcGdbMO0X4caPtsnd0YmnJQ4mJt6q9A1OzgbmjiSQMBgF0PY8VzCYcKtdMhAGZ75zuJtPcKjw&#10;3+HZn6LWvwAAAP//AwBQSwMEFAAGAAgAAAAhAC4jj2TgAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJC5oSzc2BqXpBJOAAxPSBkgc08Y0FY1TJelW3h5zgqP9/fr9uViPrhMH&#10;DLH1pGA2zUAg1d601Ch4e32YXIOISZPRnSdU8I0R1uXpSaFz44+0w8M+NYJLKOZagU2pz6WMtUWn&#10;49T3SMw+fXA68RgaaYI+crnr5DzLrqTTLfEFq3vcWKy/9oNTUNkL9y6fw/Z++xQ+Rtq8PFo7KHV+&#10;Nt7dgkg4pr8w/OqzOpTsVPmBTBSdgtXlYs5RBYvVcgmCEze8AlExmjGSZSH//1D+AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAE2ev60MAwAAjQkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC4jj2TgAAAACwEAAA8AAAAAAAAAAAAAAAAAZgUAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABzBgAAAAA=&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#006c93 [3206]" stroked="f">
+              <v:shape w14:anchorId="6B6F2225" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367.1pt;margin-top:237.75pt;width:119.6pt;height:119.35pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNnr+tDAMAAI0JAAAOAAAAZHJzL2Uyb0RvYy54bWysVslu2zAQvRfoPxA6FmhkOlYSC5aDIkF6&#10;SRcg7gfQFGUJlUiBZCzn7ztDLWVdyxaKXrTx8c3yZsRZ3R+qkuyFNoWSSUCvZgERkqu0kLsk+LF5&#10;+ngXEGOZTFmppEiCN2GC+/X7d6umjsVc5apMhSZAIk3c1EmQW1vHYWh4LipmrlQtJCxmSlfMwqve&#10;halmDbBXZTifzW7CRum01ooLY+DrY7sYrB1/lgluv2WZEZaUSQC+WXfV7rrFa7hesXinWZ0XvHOD&#10;/YMXFSskGB2oHpll5FUXf1FVBdfKqMxecVWFKssKLlwMEA2dHUXzkrNauFggOaYe0mT+Hy3/un+p&#10;v2t03dTPiv80RKqHnMmd+KS1anLBUjBHMVFhU5t42IAvBraSbfNFpSAte7XK5eCQ6QoJITpycKl+&#10;G1ItDpZw+EgjerecgyIc1uAlul1EzgaL++381djPQjkqtn82ttUqhSeX6ZRIVoHdDbBkVQmyfQhJ&#10;ROcRafB202k7wKgHW9wtFiQn0WzprIJuA2zuwc6wXXuweTQbIVt4KGfztGuRBxujuvEwaPA0062H&#10;GmOClhzyNcaz9DDj4VE/9WNUdGLiqZ/58Qipn3kQcExHOjH31E/+OT5fgDOFQX0JjuosxELr6pfl&#10;fUnzg+y+wROB1sNuwRKvlcEGwgKHLtm0TchiQOHqCBiyiODrrpvOgyFHCO5b7zwYEoDg20nMUGQI&#10;Xk4CYx0hGkoF/zOXQsRKcfBpQWIlOPi0MGkXJwjpOdM61emk4Vw5PlF0QOBE2eIeUI5ZlLd/JE0S&#10;uF8SyeEBfzq4Uqm92CiHsagzFpXzFKums/0bU8qTWGiUDtoD+nvtSB0Xhn8ehjSXUS3mkskW5QXR&#10;e9TfW896k9hz00K4iDyVwdYoyIeauOIaxEFNvUPGqLJIn4qyREncBCIeSk32DGYHxrmQtq+3P5Cl&#10;60apcGdbMO0X4caPtsnd0YmnJQ4mJt6q9A1OzgbmjiSQMBgF0PY8VzCYcKtdMhAGZ75zuJtPcKjw&#10;3+HZn6LWvwAAAP//AwBQSwMEFAAGAAgAAAAhAC4jj2TgAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJC5oSzc2BqXpBJOAAxPSBkgc08Y0FY1TJelW3h5zgqP9/fr9uViPrhMH&#10;DLH1pGA2zUAg1d601Ch4e32YXIOISZPRnSdU8I0R1uXpSaFz44+0w8M+NYJLKOZagU2pz6WMtUWn&#10;49T3SMw+fXA68RgaaYI+crnr5DzLrqTTLfEFq3vcWKy/9oNTUNkL9y6fw/Z++xQ+Rtq8PFo7KHV+&#10;Nt7dgkg4pr8w/OqzOpTsVPmBTBSdgtXlYs5RBYvVcgmCEze8AlExmjGSZSH//1D+AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAE2ev60MAwAAjQkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC4jj2TgAAAACwEAAA8AAAAAAAAAAAAAAAAAZgUAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABzBgAAAAA=&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#006c93 [3206]" stroked="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="1518624,1441073;1518624,74374;1435359,0;74079,0;0,74374;0,1441073;74079,1515448;1435359,1515448;1518624,1441073" o:connectangles="0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E12286">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="181B4F4E" wp14:editId="0D616B47">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3114040</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3019854</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1518920" cy="1518920"/>
                 <wp:effectExtent l="0" t="0" r="24130" b="24130"/>
                 <wp:wrapNone/>
                 <wp:docPr id="29" name="Freeform 4">
@@ -1136,51 +1153,51 @@
                         <a:solidFill>
                           <a:schemeClr val="accent1"/>
                         </a:solidFill>
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="accent1"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="none" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="18510C78" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:245.2pt;margin-top:237.8pt;width:119.6pt;height:119.6pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDz483/DAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVm1vmzAQ/j5p/8Hi46SVOA1tg0qqqVX3&#10;pVsnNfsBjjEBDWxkuyH997szL3OzkKBpX8Dgx4/vnruz7/ZuX5VkJ7QplEwCejELiJBcpYXcJsHP&#10;9ePnm4AYy2TKSiVFErwJE9ytPn64bepYzFWuylRoAiTSxE2dBLm1dRyGhueiYuZC1ULCZKZ0xSx8&#10;6m2YatYAe1WG89nsKmyUTmutuDAG/j60k8HK8WeZ4PY5y4ywpEwCsM26p3bPDT7D1S2Lt5rVecE7&#10;M9g/WFGxQsKmA9UDs4y86uIvqqrgWhmV2QuuqlBlWcGF8wG8obMDb15yVgvnC4hj6kEm8/9o+ffd&#10;S/1Do+mmflL8lyFS3edMbsUXrVWTC5bCdhSFCpvaxMMC/DCwlGyabyqF0LJXq5wG+0xXSAjekb2T&#10;+m2QWuwt4fCTRvRmOYeIcJjrP3APFvfL+auxX4VyVGz3ZGwbqxRGTumUSFbBvmtgyaoSwvYpJBGd&#10;R6TB11UX2wFGPdjiZrEgOYlmy+gQNvdgJ9guPdg8mo2QLTyU2/O4aZEHG6O68jC44XGmaw81xgQl&#10;Oeg1xrP0MOPuUV/6MSo6UXjqKz/uIfWVhwCOxZFO1J764p/i8wNwIjGoH4KDPIPs3vb5y/I+pfle&#10;djkNIwKlh9WCKV4rgwWECQ5Vsm6LkMWAwtkRMKiI4EtXsefAoBGCXRGAcaeZQQAEX09ihiRD8HIS&#10;GPMI0ZAq7Rlw2hDMFAef5iRmgoNPc5N2fkIgPWNadbo4abhXDm8UHRC4UTa4BiLHLIa3H5ImCdyR&#10;RHIY4KGDM5XaibVyGItxxqRylmLWdHv/wZTyKBYKpYP2gP5dO1LHhe6fhiHNeVSLObdli/Kc6C3q&#10;361l/ZZYc9NcOIs8pmC7KYQPY+IumCE4GFPvkjGqLNLHoiwxJK4DEfelJjsGvQPjXEjbp+c7ZOmq&#10;8d2vqYvBgHa1cK1KeyC4axZvVmxiTLxR6Rvcsg30KEkgoYkK4IjguYImhlvthEMY9AfOua6XwQbE&#10;/4ax33GtfgMAAP//AwBQSwMEFAAGAAgAAAAhAASNBJ/gAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4s7SjdVppOaAhOXDYmJG5ZY9qyxqmarAs8PeYEt8/yr9+fy3W0vZhw&#10;9J0jBeksAYFUO9NRo2D/+nSzBOGDJqN7R6jgCz2sq8uLUhfGnWmL0y40gkvIF1pBG8JQSOnrFq32&#10;Mzcg8e7DjVYHHsdGmlGfudz2cp4kubS6I77Q6gE3LdbH3ckqeNOf7yk9vsTbff5tp81x+zw2Uanr&#10;q/hwDyJgDH9h+NVndajY6eBOZLzoFWSrJOMow+IuB8GJxXzFcGBIsyXIqpT/f6h+AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAPPjzf8MAwAAuQkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAASNBJ/gAAAACwEAAA8AAAAAAAAAAAAAAAAAZgUAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABzBgAAAAA=&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#9fb76f [3204]" strokecolor="#9fb76f [3204]">
+              <v:shape w14:anchorId="26E75BAC" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:245.2pt;margin-top:237.8pt;width:119.6pt;height:119.6pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDz483/DAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVm1vmzAQ/j5p/8Hi46SVOA1tg0qqqVX3&#10;pVsnNfsBjjEBDWxkuyH997szL3OzkKBpX8Dgx4/vnruz7/ZuX5VkJ7QplEwCejELiJBcpYXcJsHP&#10;9ePnm4AYy2TKSiVFErwJE9ytPn64bepYzFWuylRoAiTSxE2dBLm1dRyGhueiYuZC1ULCZKZ0xSx8&#10;6m2YatYAe1WG89nsKmyUTmutuDAG/j60k8HK8WeZ4PY5y4ywpEwCsM26p3bPDT7D1S2Lt5rVecE7&#10;M9g/WFGxQsKmA9UDs4y86uIvqqrgWhmV2QuuqlBlWcGF8wG8obMDb15yVgvnC4hj6kEm8/9o+ffd&#10;S/1Do+mmflL8lyFS3edMbsUXrVWTC5bCdhSFCpvaxMMC/DCwlGyabyqF0LJXq5wG+0xXSAjekb2T&#10;+m2QWuwt4fCTRvRmOYeIcJjrP3APFvfL+auxX4VyVGz3ZGwbqxRGTumUSFbBvmtgyaoSwvYpJBGd&#10;R6TB11UX2wFGPdjiZrEgOYlmy+gQNvdgJ9guPdg8mo2QLTyU2/O4aZEHG6O68jC44XGmaw81xgQl&#10;Oeg1xrP0MOPuUV/6MSo6UXjqKz/uIfWVhwCOxZFO1J764p/i8wNwIjGoH4KDPIPs3vb5y/I+pfle&#10;djkNIwKlh9WCKV4rgwWECQ5Vsm6LkMWAwtkRMKiI4EtXsefAoBGCXRGAcaeZQQAEX09ihiRD8HIS&#10;GPMI0ZAq7Rlw2hDMFAef5iRmgoNPc5N2fkIgPWNadbo4abhXDm8UHRC4UTa4BiLHLIa3H5ImCdyR&#10;RHIY4KGDM5XaibVyGItxxqRylmLWdHv/wZTyKBYKpYP2gP5dO1LHhe6fhiHNeVSLObdli/Kc6C3q&#10;361l/ZZYc9NcOIs8pmC7KYQPY+IumCE4GFPvkjGqLNLHoiwxJK4DEfelJjsGvQPjXEjbp+c7ZOmq&#10;8d2vqYvBgHa1cK1KeyC4axZvVmxiTLxR6Rvcsg30KEkgoYkK4IjguYImhlvthEMY9AfOua6XwQbE&#10;/4ax33GtfgMAAP//AwBQSwMEFAAGAAgAAAAhAASNBJ/gAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4s7SjdVppOaAhOXDYmJG5ZY9qyxqmarAs8PeYEt8/yr9+fy3W0vZhw&#10;9J0jBeksAYFUO9NRo2D/+nSzBOGDJqN7R6jgCz2sq8uLUhfGnWmL0y40gkvIF1pBG8JQSOnrFq32&#10;Mzcg8e7DjVYHHsdGmlGfudz2cp4kubS6I77Q6gE3LdbH3ckqeNOf7yk9vsTbff5tp81x+zw2Uanr&#10;q/hwDyJgDH9h+NVndajY6eBOZLzoFWSrJOMow+IuB8GJxXzFcGBIsyXIqpT/f6h+AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAPPjzf8MAwAAuQkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAASNBJ/gAAAACwEAAA8AAAAAAAAAAAAAAAAAZgUAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABzBgAAAAA=&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#9fb76f [3204]" strokecolor="#9fb76f [3204]">
                 <v:path o:connecttype="custom" o:connectlocs="1518624,1444092;1518624,74530;1435359,0;74079,0;0,74530;0,1444092;74079,1518622;1435359,1518622;1518624,1444092" o:connectangles="0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003A5739" w:rsidRPr="00531F3B">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B183B58" w14:textId="77777777" w:rsidR="006C17F6" w:rsidRDefault="002C702A" w:rsidP="00101B4B">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc107311701"/>
       <w:r w:rsidRPr="00101B4B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
@@ -1199,51 +1216,51 @@
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00EB7F5F" w:rsidRPr="00101B4B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidR="00EB7F5F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA99DC0" w14:textId="5D22FC23" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="1BA99DC0" w14:textId="49C81933" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc220494801" w:history="1">
         <w:r w:rsidRPr="00516DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Solar battery inspection checklist</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1255,67 +1272,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220494801 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D57B7">
+        <w:r w:rsidR="00002C3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55158F1D" w14:textId="608BEC98" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="55158F1D" w14:textId="5497352F" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc220494802" w:history="1">
         <w:r w:rsidRPr="00516DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>What inspectors assess when conducting inspections</w:t>
         </w:r>
         <w:r>
           <w:rPr>
@@ -1329,67 +1346,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220494802 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D57B7">
+        <w:r w:rsidR="00002C3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37202680" w14:textId="74C76306" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="37202680" w14:textId="7EB6612F" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc220494803" w:history="1">
         <w:r w:rsidRPr="00516DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>How checklist items are rated</w:t>
         </w:r>
         <w:r>
           <w:rPr>
@@ -1403,67 +1420,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220494803 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D57B7">
+        <w:r w:rsidR="00002C3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6771C39B" w14:textId="423D3B59" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="6771C39B" w14:textId="6AAB962A" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc220494804" w:history="1">
         <w:r w:rsidRPr="00516DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Inspection checklist items</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1475,67 +1492,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220494804 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D57B7">
+        <w:r w:rsidR="00002C3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1269F99D" w14:textId="10ACDFEE" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="1269F99D" w14:textId="23E24643" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc220494805" w:history="1">
         <w:r w:rsidRPr="00516DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Battery general</w:t>
         </w:r>
         <w:r>
           <w:rPr>
@@ -1549,67 +1566,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220494805 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D57B7">
+        <w:r w:rsidR="00002C3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0699A985" w14:textId="42E6093F" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="0699A985" w14:textId="47C8179B" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc220494806" w:history="1">
         <w:r w:rsidRPr="00516DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Labelling</w:t>
         </w:r>
         <w:r>
           <w:rPr>
@@ -1623,67 +1640,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220494806 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D57B7">
+        <w:r w:rsidR="00002C3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5009109B" w14:textId="5548AFAE" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="5009109B" w14:textId="0F68FFEC" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc220494807" w:history="1">
         <w:r w:rsidRPr="00516DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Installation requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
@@ -1697,67 +1714,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220494807 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D57B7">
+        <w:r w:rsidR="00002C3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06CEFA7B" w14:textId="6F1E2A78" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="06CEFA7B" w14:textId="7BCA3889" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc220494808" w:history="1">
         <w:r w:rsidRPr="00516DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Isolation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
@@ -1771,67 +1788,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220494808 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D57B7">
+        <w:r w:rsidR="00002C3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D6BF0F0" w14:textId="68962A79" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="4D6BF0F0" w14:textId="3773AF2A" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc220494809" w:history="1">
         <w:r w:rsidRPr="00516DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mechanical protection</w:t>
         </w:r>
         <w:r>
           <w:rPr>
@@ -1845,67 +1862,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220494809 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D57B7">
+        <w:r w:rsidR="00002C3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41070021" w14:textId="61637816" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="41070021" w14:textId="4B7089EB" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc220494810" w:history="1">
         <w:r w:rsidRPr="00516DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Overcurrent protection</w:t>
         </w:r>
         <w:r>
           <w:rPr>
@@ -1919,67 +1936,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220494810 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D57B7">
+        <w:r w:rsidR="00002C3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="449CBCC4" w14:textId="48D3F107" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="449CBCC4" w14:textId="25526A23" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc220494811" w:history="1">
         <w:r w:rsidRPr="00516DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Protection from fire</w:t>
         </w:r>
         <w:r>
           <w:rPr>
@@ -1993,67 +2010,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220494811 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D57B7">
+        <w:r w:rsidR="00002C3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C028FAE" w14:textId="7550CBE4" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="4C028FAE" w14:textId="5881B631" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc220494812" w:history="1">
         <w:r w:rsidRPr="00516DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Restricted locations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
@@ -2067,67 +2084,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220494812 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D57B7">
+        <w:r w:rsidR="00002C3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="194EF64E" w14:textId="32DB46EA" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="194EF64E" w14:textId="7FB72D0D" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc220494813" w:history="1">
         <w:r w:rsidRPr="00516DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Switchboard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
@@ -2141,67 +2158,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220494813 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D57B7">
+        <w:r w:rsidR="00002C3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="054BDDFD" w14:textId="1F9FD73E" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="054BDDFD" w14:textId="3E36A488" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc220494814" w:history="1">
         <w:r w:rsidRPr="00516DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Wiring</w:t>
         </w:r>
         <w:r>
           <w:rPr>
@@ -2215,67 +2232,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220494814 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D57B7">
+        <w:r w:rsidR="00002C3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A8FE99C" w14:textId="79B8CFF7" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="4A8FE99C" w14:textId="6F616704" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc220494815" w:history="1">
         <w:r w:rsidRPr="00516DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Documentation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
@@ -2289,51 +2306,51 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220494815 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D57B7">
+        <w:r w:rsidR="00002C3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>31</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2F6C09B1" w14:textId="097632AF" w:rsidR="00E12286" w:rsidRDefault="00EB7F5F" w:rsidP="002C702A">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EBCA883" w14:textId="77777777" w:rsidR="002C702A" w:rsidRPr="00E12286" w:rsidRDefault="002C702A" w:rsidP="002C702A">
       <w:r w:rsidRPr="00E12286">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -6513,63 +6530,69 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>AS/NZS 4777.1:2024 Clause 6.3 (a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A0416D" w:rsidRPr="008C208A" w14:paraId="55D36119" w14:textId="77777777" w:rsidTr="00F757B7">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="249846C1" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
+          <w:p w14:paraId="249846C1" w14:textId="64AD2788" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>SB &amp; Labelling 26</w:t>
+              <w:t>SB &amp; Labelling 2</w:t>
+            </w:r>
+            <w:r w:rsidR="000C2FBA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00DF2485" w14:textId="199E89E9" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Has the main switch for alternative supply from the battery system/inverter been lab</w:t>
             </w:r>
             <w:r w:rsidR="00E04E72">
               <w:rPr>
@@ -6736,95 +6759,95 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>AS/NZS 4777.1:2024 Clause 6.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A0416D" w:rsidRPr="008C208A" w14:paraId="6E27BBE9" w14:textId="77777777" w:rsidTr="00F757B7">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DD2AC47" w14:textId="3703CC35" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
+          <w:p w14:paraId="1DD2AC47" w14:textId="2663349C" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>SB &amp; Labelling 17</w:t>
             </w:r>
             <w:r w:rsidR="003468B6" w:rsidRPr="005619A5">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="003468B6" w:rsidRPr="005619A5">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NOTEREF _Ref220065392 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="003468B6">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidR="003468B6" w:rsidRPr="005619A5">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="003468B6" w:rsidRPr="005619A5">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D57B7">
+            <w:r w:rsidR="00002C3C">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="003468B6" w:rsidRPr="005619A5">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3627E7F3" w14:textId="59ACD1CC" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
@@ -20247,51 +20270,50 @@
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1660" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="207F5848" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Integrated BESS 36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4436" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="506A90AE" w14:textId="210472FD" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="000C7582" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C7582">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Have all penetrations larger than 5mm through non-combustible material separating the battery system from a habitable room, within dimensions shown in AS/NZS 5139:2019 </w:t>
@@ -22409,51 +22431,50 @@
       </w:tr>
       <w:tr w:rsidR="00A0416D" w:rsidRPr="00331F0F" w14:paraId="75489C71" w14:textId="77777777" w:rsidTr="000663A7">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1660" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FD6AE73" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Pre-assembled BS 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4436" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09EF46E6" w14:textId="25E38ECA" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">If installed in a corridor, hallway or lobby does the lithium-ion pre-assembled BS have at least </w:t>
             </w:r>
             <w:r w:rsidR="009B5EF8">
@@ -24010,51 +24031,65 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pre-assembled BS 37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4436" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D03B35F" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>If the lithium-ion pre-assembled BS is located in a room, is it located so that access to the battery system is not obstructed by the structure of the building, fixtures and fittings within the room? </w:t>
+              <w:t xml:space="preserve">If the lithium-ion pre-assembled BS </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>is located in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a room, is it located so that access to the battery system is not obstructed by the structure of the building, fixtures and fittings within the room? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02052034" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="363534"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:color w:val="363534"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Medium non-compliance </w:t>
             </w:r>
@@ -25293,51 +25328,67 @@
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>AC</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7DFA">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> interconnection of the lithium-ion pre-assembled integrated BESS to the switchboard or distribution board in accordance with AS/NZS 3000? </w:t>
             </w:r>
             <w:r w:rsidR="0062502E">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7DFA">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>f not, does the defect pose a potential safety risk at some stage in the life time of the system?</w:t>
+              <w:t xml:space="preserve">f not, does the defect pose a potential safety risk at some stage in the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F7DFA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>life time</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F7DFA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the system?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13FFC142" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="008F7DFA" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7DFA">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Rectification required                                              </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -31183,51 +31234,65 @@
           <w:p w14:paraId="3C2B9D56" w14:textId="2ED4B548" w:rsidR="00A0416D" w:rsidRPr="00E22F27" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Has </w:t>
             </w:r>
             <w:r w:rsidR="006349A7">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>full system manual incorporating all components of AS/NZS 5139:2019 Clause 6.4.1.2 been provided to the home owner?</w:t>
+              <w:t xml:space="preserve">full system manual incorporating all components of AS/NZS 5139:2019 Clause 6.4.1.2 been provided to the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E22F27">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>home owner</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E22F27">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="703FC99A" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00E22F27" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Medium non-compliance </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -31253,64 +31318,64 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C8FA750" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="008F7DFA" w:rsidRDefault="00A0416D" w:rsidP="008F7DFA"/>
     <w:sectPr w:rsidR="00A0416D" w:rsidRPr="008F7DFA" w:rsidSect="00E349EF">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5025A439" w14:textId="77777777" w:rsidR="008F0E39" w:rsidRDefault="008F0E39" w:rsidP="00176C28">
+    <w:p w14:paraId="23D6DC02" w14:textId="77777777" w:rsidR="001C3304" w:rsidRDefault="001C3304" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F19F94B" w14:textId="77777777" w:rsidR="008F0E39" w:rsidRDefault="008F0E39"/>
+    <w:p w14:paraId="04C2F4AC" w14:textId="77777777" w:rsidR="001C3304" w:rsidRDefault="001C3304"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18EC31B4" w14:textId="77777777" w:rsidR="008F0E39" w:rsidRDefault="008F0E39" w:rsidP="00176C28">
+    <w:p w14:paraId="67232358" w14:textId="77777777" w:rsidR="001C3304" w:rsidRDefault="001C3304" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383B985D" w14:textId="77777777" w:rsidR="008F0E39" w:rsidRDefault="008F0E39"/>
+    <w:p w14:paraId="4A0FDF87" w14:textId="77777777" w:rsidR="001C3304" w:rsidRDefault="001C3304"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -31323,104 +31388,100 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
+    <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="89826918"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="21235CE7" w14:textId="77777777" w:rsidR="009633DE" w:rsidRDefault="009633DE">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -31592,65 +31653,59 @@
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="006E3CA9">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="006E3CA9" w:rsidRPr="00E349EF">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="2B0F73F6" w14:textId="5686EB99" w:rsidR="00F76419" w:rsidRPr="009633DE" w:rsidRDefault="009956EA" w:rsidP="00E349EF">
+  <w:p w14:paraId="2B0F73F6" w14:textId="23262F34" w:rsidR="00F76419" w:rsidRPr="009633DE" w:rsidRDefault="00F76419" w:rsidP="00E349EF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="60"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...4 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E644592" w14:textId="77777777" w:rsidR="0065750A" w:rsidRPr="009C30B4" w:rsidRDefault="00CA2954" w:rsidP="00AA2792">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2694"/>
         <w:tab w:val="left" w:pos="3969"/>
         <w:tab w:val="left" w:pos="6946"/>
         <w:tab w:val="right" w:pos="9498"/>
       </w:tabs>
       <w:spacing w:after="720"/>
       <w:ind w:right="242"/>
       <w:rPr>
         <w:color w:val="005874"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -31676,64 +31731,64 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2133416" cy="648000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F071B36" w14:textId="77777777" w:rsidR="008F0E39" w:rsidRDefault="008F0E39" w:rsidP="00176C28">
+    <w:p w14:paraId="6E9EE2AB" w14:textId="77777777" w:rsidR="001C3304" w:rsidRDefault="001C3304" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EABCAF3" w14:textId="77777777" w:rsidR="008F0E39" w:rsidRDefault="008F0E39"/>
+    <w:p w14:paraId="606AAF9B" w14:textId="77777777" w:rsidR="001C3304" w:rsidRDefault="001C3304"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7691F26D" w14:textId="77777777" w:rsidR="008F0E39" w:rsidRDefault="008F0E39" w:rsidP="00176C28">
+    <w:p w14:paraId="5EC7F8AD" w14:textId="77777777" w:rsidR="001C3304" w:rsidRDefault="001C3304" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580E4245" w14:textId="77777777" w:rsidR="008F0E39" w:rsidRDefault="008F0E39"/>
+    <w:p w14:paraId="389BEA60" w14:textId="77777777" w:rsidR="001C3304" w:rsidRDefault="001C3304"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="455E117B" w14:textId="0E6D346D" w:rsidR="00247B2A" w:rsidRDefault="00247B2A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00247B2A">
         <w:t>https://cer.gov.au/schemes/renewable-energy-target/small-scale-renewable-energy-scheme/small-scale-renewable-energy-systems/small-scale-renewable-energy-system-inspections/solar-battery-inspection-results-report</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="5E54C7B1" w14:textId="5D8FEC22" w:rsidR="00062F86" w:rsidRDefault="00062F86">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
@@ -31905,68 +31960,50 @@
       <w:r w:rsidR="00314E12">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A53A41">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44EFF542" w14:textId="62DCD729" w:rsidR="00D81782" w:rsidRDefault="009956EA" w:rsidP="00977234">
-[...16 lines deleted...]
-  </w:p>
   <w:p w14:paraId="44A0ADBB" w14:textId="77777777" w:rsidR="00D81782" w:rsidRPr="00BE0DA3" w:rsidRDefault="00407A97" w:rsidP="00E349EF">
     <w:pPr>
       <w:pStyle w:val="LegislativesecrecyACT"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6ACCA78F" wp14:editId="4844FFAD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4706474</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-190500</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1424451" cy="469454"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -35105,106 +35142,107 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:spinCount="100000" w:hashValue="1INFIskuv3sl2DDRGaihQDMFr6acAYr61HQHvNm1PJ8=" w:saltValue="lj5Ry7wrh97u/+eiFmtY6g==" w:algorithmName="SHA-256"/>
+  <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00804638"/>
     <w:rsid w:val="00000994"/>
     <w:rsid w:val="00001530"/>
     <w:rsid w:val="00002A8E"/>
+    <w:rsid w:val="00002C3C"/>
     <w:rsid w:val="0000365F"/>
     <w:rsid w:val="00003C28"/>
     <w:rsid w:val="00003E98"/>
     <w:rsid w:val="00005299"/>
     <w:rsid w:val="00006700"/>
     <w:rsid w:val="00006F48"/>
     <w:rsid w:val="000149FA"/>
     <w:rsid w:val="00014F0F"/>
     <w:rsid w:val="00015300"/>
     <w:rsid w:val="00015AA5"/>
     <w:rsid w:val="00017C5B"/>
     <w:rsid w:val="000208B4"/>
     <w:rsid w:val="00020BC2"/>
     <w:rsid w:val="000236A5"/>
     <w:rsid w:val="000237B0"/>
     <w:rsid w:val="00023CF9"/>
     <w:rsid w:val="000256D3"/>
     <w:rsid w:val="000267A3"/>
     <w:rsid w:val="00027326"/>
     <w:rsid w:val="00031090"/>
     <w:rsid w:val="00031206"/>
     <w:rsid w:val="000330A7"/>
-    <w:rsid w:val="00033383"/>
     <w:rsid w:val="00033EA4"/>
     <w:rsid w:val="000345C9"/>
+    <w:rsid w:val="0003525D"/>
     <w:rsid w:val="00035321"/>
     <w:rsid w:val="0003582F"/>
     <w:rsid w:val="000378B6"/>
     <w:rsid w:val="00037B12"/>
     <w:rsid w:val="0004204D"/>
     <w:rsid w:val="00043417"/>
     <w:rsid w:val="000442F7"/>
     <w:rsid w:val="000456E8"/>
     <w:rsid w:val="00046B57"/>
     <w:rsid w:val="00046C70"/>
     <w:rsid w:val="00046CB2"/>
     <w:rsid w:val="00046EA0"/>
     <w:rsid w:val="00053BF2"/>
     <w:rsid w:val="00054806"/>
     <w:rsid w:val="00056FF0"/>
     <w:rsid w:val="000572C5"/>
     <w:rsid w:val="000602E9"/>
     <w:rsid w:val="00060C94"/>
     <w:rsid w:val="00060E47"/>
     <w:rsid w:val="00061767"/>
     <w:rsid w:val="00061CE1"/>
     <w:rsid w:val="00062F86"/>
     <w:rsid w:val="000663A7"/>
     <w:rsid w:val="000665E4"/>
     <w:rsid w:val="000678AA"/>
@@ -35229,50 +35267,51 @@
     <w:rsid w:val="000906DE"/>
     <w:rsid w:val="00092061"/>
     <w:rsid w:val="000957B5"/>
     <w:rsid w:val="00095B39"/>
     <w:rsid w:val="00095B6A"/>
     <w:rsid w:val="00096878"/>
     <w:rsid w:val="00097671"/>
     <w:rsid w:val="000A091D"/>
     <w:rsid w:val="000A0DD5"/>
     <w:rsid w:val="000A14C2"/>
     <w:rsid w:val="000A1D7B"/>
     <w:rsid w:val="000A30A6"/>
     <w:rsid w:val="000A4546"/>
     <w:rsid w:val="000A57B9"/>
     <w:rsid w:val="000B05AF"/>
     <w:rsid w:val="000B0620"/>
     <w:rsid w:val="000B0681"/>
     <w:rsid w:val="000B0EEF"/>
     <w:rsid w:val="000B13A6"/>
     <w:rsid w:val="000B2225"/>
     <w:rsid w:val="000B24D6"/>
     <w:rsid w:val="000B2AA4"/>
     <w:rsid w:val="000B36FE"/>
     <w:rsid w:val="000B6638"/>
     <w:rsid w:val="000B6A25"/>
+    <w:rsid w:val="000C2FBA"/>
     <w:rsid w:val="000C3069"/>
     <w:rsid w:val="000C35FD"/>
     <w:rsid w:val="000C3CC5"/>
     <w:rsid w:val="000C3DF4"/>
     <w:rsid w:val="000C4621"/>
     <w:rsid w:val="000C52E3"/>
     <w:rsid w:val="000C54A8"/>
     <w:rsid w:val="000C7582"/>
     <w:rsid w:val="000C7841"/>
     <w:rsid w:val="000D064E"/>
     <w:rsid w:val="000D0978"/>
     <w:rsid w:val="000D1E86"/>
     <w:rsid w:val="000D2472"/>
     <w:rsid w:val="000D41E8"/>
     <w:rsid w:val="000E1EEA"/>
     <w:rsid w:val="000E1F18"/>
     <w:rsid w:val="000E304B"/>
     <w:rsid w:val="000E4571"/>
     <w:rsid w:val="000E5A13"/>
     <w:rsid w:val="000E6537"/>
     <w:rsid w:val="000F05C7"/>
     <w:rsid w:val="000F1CFD"/>
     <w:rsid w:val="000F6B44"/>
     <w:rsid w:val="000F793F"/>
     <w:rsid w:val="00101B4B"/>
@@ -35341,50 +35380,51 @@
     <w:rsid w:val="00182631"/>
     <w:rsid w:val="0018302D"/>
     <w:rsid w:val="00183FAD"/>
     <w:rsid w:val="00185AB8"/>
     <w:rsid w:val="00190084"/>
     <w:rsid w:val="001901A1"/>
     <w:rsid w:val="00192411"/>
     <w:rsid w:val="00192700"/>
     <w:rsid w:val="00192AC4"/>
     <w:rsid w:val="00193A6C"/>
     <w:rsid w:val="00194843"/>
     <w:rsid w:val="00194CF3"/>
     <w:rsid w:val="00194E5E"/>
     <w:rsid w:val="00197F43"/>
     <w:rsid w:val="001B2C08"/>
     <w:rsid w:val="001B36CD"/>
     <w:rsid w:val="001B3A2B"/>
     <w:rsid w:val="001B4EBF"/>
     <w:rsid w:val="001B5244"/>
     <w:rsid w:val="001B5514"/>
     <w:rsid w:val="001B5520"/>
     <w:rsid w:val="001B66AA"/>
     <w:rsid w:val="001B7C6F"/>
     <w:rsid w:val="001C191F"/>
     <w:rsid w:val="001C24F9"/>
+    <w:rsid w:val="001C3304"/>
     <w:rsid w:val="001D0493"/>
     <w:rsid w:val="001D0CB0"/>
     <w:rsid w:val="001D14A2"/>
     <w:rsid w:val="001D2DB3"/>
     <w:rsid w:val="001D3265"/>
     <w:rsid w:val="001D5E01"/>
     <w:rsid w:val="001D67B6"/>
     <w:rsid w:val="001D68DE"/>
     <w:rsid w:val="001D6A29"/>
     <w:rsid w:val="001D7754"/>
     <w:rsid w:val="001E084E"/>
     <w:rsid w:val="001E0AA0"/>
     <w:rsid w:val="001E10E3"/>
     <w:rsid w:val="001E2CC0"/>
     <w:rsid w:val="001E40C1"/>
     <w:rsid w:val="001E4EA2"/>
     <w:rsid w:val="001E6070"/>
     <w:rsid w:val="001E72E4"/>
     <w:rsid w:val="001F0076"/>
     <w:rsid w:val="001F3087"/>
     <w:rsid w:val="001F41BC"/>
     <w:rsid w:val="001F421A"/>
     <w:rsid w:val="001F4AA7"/>
     <w:rsid w:val="001F6538"/>
     <w:rsid w:val="001F66F0"/>
@@ -35399,50 +35439,51 @@
     <w:rsid w:val="00211BF4"/>
     <w:rsid w:val="00212B93"/>
     <w:rsid w:val="00212DE5"/>
     <w:rsid w:val="002140A6"/>
     <w:rsid w:val="0021490A"/>
     <w:rsid w:val="0021502D"/>
     <w:rsid w:val="00215D5B"/>
     <w:rsid w:val="00216E5D"/>
     <w:rsid w:val="0021782A"/>
     <w:rsid w:val="00217E5D"/>
     <w:rsid w:val="002207B0"/>
     <w:rsid w:val="0022360D"/>
     <w:rsid w:val="00223676"/>
     <w:rsid w:val="0022396B"/>
     <w:rsid w:val="00224B37"/>
     <w:rsid w:val="00226A3D"/>
     <w:rsid w:val="00226AE5"/>
     <w:rsid w:val="002304C1"/>
     <w:rsid w:val="00231AB9"/>
     <w:rsid w:val="00232514"/>
     <w:rsid w:val="00233723"/>
     <w:rsid w:val="0023483F"/>
     <w:rsid w:val="00234F47"/>
     <w:rsid w:val="00235B98"/>
     <w:rsid w:val="0023666B"/>
+    <w:rsid w:val="00237519"/>
     <w:rsid w:val="00237D83"/>
     <w:rsid w:val="00237DF0"/>
     <w:rsid w:val="00240A32"/>
     <w:rsid w:val="00240C10"/>
     <w:rsid w:val="00241741"/>
     <w:rsid w:val="00241FF6"/>
     <w:rsid w:val="002424C1"/>
     <w:rsid w:val="00245660"/>
     <w:rsid w:val="00246258"/>
     <w:rsid w:val="00247016"/>
     <w:rsid w:val="0024744F"/>
     <w:rsid w:val="002475AE"/>
     <w:rsid w:val="00247B2A"/>
     <w:rsid w:val="0025035D"/>
     <w:rsid w:val="00250F09"/>
     <w:rsid w:val="00250FA8"/>
     <w:rsid w:val="0025148D"/>
     <w:rsid w:val="00251743"/>
     <w:rsid w:val="0025195D"/>
     <w:rsid w:val="00251977"/>
     <w:rsid w:val="00252092"/>
     <w:rsid w:val="002537CF"/>
     <w:rsid w:val="0025386A"/>
     <w:rsid w:val="00253FFC"/>
     <w:rsid w:val="0025467F"/>
@@ -35551,128 +35592,134 @@
     <w:rsid w:val="0037070A"/>
     <w:rsid w:val="00370CE8"/>
     <w:rsid w:val="00371059"/>
     <w:rsid w:val="0037131C"/>
     <w:rsid w:val="00372876"/>
     <w:rsid w:val="00373025"/>
     <w:rsid w:val="0037333E"/>
     <w:rsid w:val="00376433"/>
     <w:rsid w:val="003826D3"/>
     <w:rsid w:val="00382EBB"/>
     <w:rsid w:val="00384119"/>
     <w:rsid w:val="00384C8C"/>
     <w:rsid w:val="00385069"/>
     <w:rsid w:val="00386522"/>
     <w:rsid w:val="003872D9"/>
     <w:rsid w:val="00393267"/>
     <w:rsid w:val="00393D0A"/>
     <w:rsid w:val="00393E15"/>
     <w:rsid w:val="003960FA"/>
     <w:rsid w:val="00396929"/>
     <w:rsid w:val="003969C5"/>
     <w:rsid w:val="00396B1C"/>
     <w:rsid w:val="003A04F8"/>
     <w:rsid w:val="003A0D22"/>
     <w:rsid w:val="003A1243"/>
+    <w:rsid w:val="003A1BCC"/>
     <w:rsid w:val="003A2112"/>
     <w:rsid w:val="003A2A93"/>
     <w:rsid w:val="003A2FEF"/>
     <w:rsid w:val="003A5739"/>
     <w:rsid w:val="003A632E"/>
     <w:rsid w:val="003A760B"/>
     <w:rsid w:val="003B0C87"/>
     <w:rsid w:val="003B1359"/>
     <w:rsid w:val="003B1AD2"/>
     <w:rsid w:val="003B214D"/>
     <w:rsid w:val="003B4F5D"/>
     <w:rsid w:val="003B581C"/>
+    <w:rsid w:val="003B5C5C"/>
     <w:rsid w:val="003B747A"/>
+    <w:rsid w:val="003C1AEF"/>
     <w:rsid w:val="003C3AEE"/>
     <w:rsid w:val="003C6756"/>
     <w:rsid w:val="003C76F0"/>
     <w:rsid w:val="003D0165"/>
     <w:rsid w:val="003D0706"/>
     <w:rsid w:val="003D0A6E"/>
     <w:rsid w:val="003D0E2F"/>
     <w:rsid w:val="003D4383"/>
     <w:rsid w:val="003D6057"/>
     <w:rsid w:val="003E298B"/>
     <w:rsid w:val="003F0243"/>
     <w:rsid w:val="003F1130"/>
     <w:rsid w:val="003F27D9"/>
     <w:rsid w:val="003F76BD"/>
     <w:rsid w:val="00400BA0"/>
     <w:rsid w:val="00400D4D"/>
     <w:rsid w:val="00401D99"/>
     <w:rsid w:val="0040244D"/>
     <w:rsid w:val="004046FD"/>
     <w:rsid w:val="00404A5A"/>
     <w:rsid w:val="00404EE8"/>
     <w:rsid w:val="00407A97"/>
     <w:rsid w:val="00407F59"/>
     <w:rsid w:val="00413F26"/>
     <w:rsid w:val="00414586"/>
     <w:rsid w:val="004157F7"/>
     <w:rsid w:val="00415F5E"/>
     <w:rsid w:val="004161E5"/>
+    <w:rsid w:val="00417B72"/>
     <w:rsid w:val="00420BF6"/>
     <w:rsid w:val="00421A04"/>
     <w:rsid w:val="00422B73"/>
     <w:rsid w:val="00424CC6"/>
+    <w:rsid w:val="0042522E"/>
     <w:rsid w:val="00426092"/>
     <w:rsid w:val="004260D6"/>
     <w:rsid w:val="00426275"/>
     <w:rsid w:val="00427398"/>
     <w:rsid w:val="0043114E"/>
     <w:rsid w:val="00432A9C"/>
     <w:rsid w:val="00434363"/>
     <w:rsid w:val="00436420"/>
     <w:rsid w:val="00436828"/>
     <w:rsid w:val="004404E9"/>
     <w:rsid w:val="00442C18"/>
     <w:rsid w:val="00444268"/>
     <w:rsid w:val="004458B4"/>
     <w:rsid w:val="00445F90"/>
     <w:rsid w:val="004460E4"/>
     <w:rsid w:val="00447DBA"/>
     <w:rsid w:val="004517CC"/>
     <w:rsid w:val="00451B41"/>
     <w:rsid w:val="00452F24"/>
     <w:rsid w:val="00453B6F"/>
     <w:rsid w:val="00454A28"/>
     <w:rsid w:val="00455455"/>
     <w:rsid w:val="004559EF"/>
     <w:rsid w:val="0045761C"/>
     <w:rsid w:val="0045761E"/>
     <w:rsid w:val="00461E57"/>
     <w:rsid w:val="0046317B"/>
     <w:rsid w:val="00464DB1"/>
     <w:rsid w:val="00465287"/>
     <w:rsid w:val="004655BF"/>
     <w:rsid w:val="0046563B"/>
     <w:rsid w:val="00466888"/>
     <w:rsid w:val="0046727F"/>
+    <w:rsid w:val="00467E0F"/>
     <w:rsid w:val="004704B1"/>
     <w:rsid w:val="004707ED"/>
     <w:rsid w:val="00471682"/>
     <w:rsid w:val="0047329F"/>
     <w:rsid w:val="0047567A"/>
     <w:rsid w:val="00476C8B"/>
     <w:rsid w:val="00477C8D"/>
     <w:rsid w:val="00480154"/>
     <w:rsid w:val="004804A0"/>
     <w:rsid w:val="004809CD"/>
     <w:rsid w:val="00481E9C"/>
     <w:rsid w:val="00486F35"/>
     <w:rsid w:val="00487A11"/>
     <w:rsid w:val="00487EBA"/>
     <w:rsid w:val="004902BF"/>
     <w:rsid w:val="00491BB1"/>
     <w:rsid w:val="00494F07"/>
     <w:rsid w:val="00495F95"/>
     <w:rsid w:val="004962B6"/>
     <w:rsid w:val="004A078B"/>
     <w:rsid w:val="004A125A"/>
     <w:rsid w:val="004A1A85"/>
     <w:rsid w:val="004A3F28"/>
     <w:rsid w:val="004A428C"/>
     <w:rsid w:val="004A4635"/>
@@ -35903,55 +35950,57 @@
     <w:rsid w:val="006A6A54"/>
     <w:rsid w:val="006A72B9"/>
     <w:rsid w:val="006A7A4E"/>
     <w:rsid w:val="006B1091"/>
     <w:rsid w:val="006B1D8D"/>
     <w:rsid w:val="006B2642"/>
     <w:rsid w:val="006B3F29"/>
     <w:rsid w:val="006B4024"/>
     <w:rsid w:val="006B4346"/>
     <w:rsid w:val="006C0F7D"/>
     <w:rsid w:val="006C121A"/>
     <w:rsid w:val="006C17F6"/>
     <w:rsid w:val="006C1D0A"/>
     <w:rsid w:val="006C42FB"/>
     <w:rsid w:val="006C55DA"/>
     <w:rsid w:val="006C5656"/>
     <w:rsid w:val="006C57D0"/>
     <w:rsid w:val="006C58B9"/>
     <w:rsid w:val="006C622C"/>
     <w:rsid w:val="006C6AAA"/>
     <w:rsid w:val="006C74F1"/>
     <w:rsid w:val="006D0664"/>
     <w:rsid w:val="006D135B"/>
     <w:rsid w:val="006D15E9"/>
     <w:rsid w:val="006D245E"/>
+    <w:rsid w:val="006D4B54"/>
     <w:rsid w:val="006E09E6"/>
     <w:rsid w:val="006E1E92"/>
     <w:rsid w:val="006E20EA"/>
     <w:rsid w:val="006E393C"/>
     <w:rsid w:val="006E3CA9"/>
+    <w:rsid w:val="006E679C"/>
     <w:rsid w:val="006F0CAC"/>
     <w:rsid w:val="006F1321"/>
     <w:rsid w:val="006F2F09"/>
     <w:rsid w:val="006F5672"/>
     <w:rsid w:val="006F71CE"/>
     <w:rsid w:val="006F7CD9"/>
     <w:rsid w:val="00702468"/>
     <w:rsid w:val="00702AC2"/>
     <w:rsid w:val="00706ED9"/>
     <w:rsid w:val="0071075E"/>
     <w:rsid w:val="0071145B"/>
     <w:rsid w:val="007119B5"/>
     <w:rsid w:val="00712FAD"/>
     <w:rsid w:val="00715DB2"/>
     <w:rsid w:val="00721974"/>
     <w:rsid w:val="00722EB5"/>
     <w:rsid w:val="00723294"/>
     <w:rsid w:val="007236D3"/>
     <w:rsid w:val="007236E0"/>
     <w:rsid w:val="00723C2D"/>
     <w:rsid w:val="00724B10"/>
     <w:rsid w:val="00724D37"/>
     <w:rsid w:val="007270A5"/>
     <w:rsid w:val="007272B2"/>
     <w:rsid w:val="007275C7"/>
@@ -36137,50 +36186,51 @@
     <w:rsid w:val="008C2C13"/>
     <w:rsid w:val="008C3D78"/>
     <w:rsid w:val="008C4704"/>
     <w:rsid w:val="008C63A1"/>
     <w:rsid w:val="008D0DBC"/>
     <w:rsid w:val="008D43A0"/>
     <w:rsid w:val="008D4621"/>
     <w:rsid w:val="008D50DA"/>
     <w:rsid w:val="008D57B7"/>
     <w:rsid w:val="008D58C2"/>
     <w:rsid w:val="008D6F4D"/>
     <w:rsid w:val="008D76E3"/>
     <w:rsid w:val="008D7EB3"/>
     <w:rsid w:val="008D7F41"/>
     <w:rsid w:val="008D7F6C"/>
     <w:rsid w:val="008E15DF"/>
     <w:rsid w:val="008E6CE0"/>
     <w:rsid w:val="008F0A90"/>
     <w:rsid w:val="008F0E39"/>
     <w:rsid w:val="008F1BB0"/>
     <w:rsid w:val="008F548E"/>
     <w:rsid w:val="008F5E84"/>
     <w:rsid w:val="008F5FF7"/>
     <w:rsid w:val="008F6BA7"/>
     <w:rsid w:val="008F6C0F"/>
+    <w:rsid w:val="008F72AF"/>
     <w:rsid w:val="008F7DFA"/>
     <w:rsid w:val="009027E8"/>
     <w:rsid w:val="00902827"/>
     <w:rsid w:val="009031A7"/>
     <w:rsid w:val="00906DED"/>
     <w:rsid w:val="0091014B"/>
     <w:rsid w:val="00910B53"/>
     <w:rsid w:val="00910BDE"/>
     <w:rsid w:val="0091209B"/>
     <w:rsid w:val="00916A70"/>
     <w:rsid w:val="00916F41"/>
     <w:rsid w:val="0092568B"/>
     <w:rsid w:val="009266EC"/>
     <w:rsid w:val="009270B8"/>
     <w:rsid w:val="00930279"/>
     <w:rsid w:val="00930D2E"/>
     <w:rsid w:val="0093226C"/>
     <w:rsid w:val="00935AA9"/>
     <w:rsid w:val="00937417"/>
     <w:rsid w:val="00937CF2"/>
     <w:rsid w:val="009405B4"/>
     <w:rsid w:val="00941D83"/>
     <w:rsid w:val="00942793"/>
     <w:rsid w:val="00943A66"/>
     <w:rsid w:val="00946682"/>
@@ -36349,51 +36399,50 @@
     <w:rsid w:val="00AB2593"/>
     <w:rsid w:val="00AB5824"/>
     <w:rsid w:val="00AB6D5B"/>
     <w:rsid w:val="00AB7403"/>
     <w:rsid w:val="00AB7FDE"/>
     <w:rsid w:val="00AC18AF"/>
     <w:rsid w:val="00AC1DCD"/>
     <w:rsid w:val="00AC32BB"/>
     <w:rsid w:val="00AC3841"/>
     <w:rsid w:val="00AC3919"/>
     <w:rsid w:val="00AC399B"/>
     <w:rsid w:val="00AC4D0A"/>
     <w:rsid w:val="00AC5987"/>
     <w:rsid w:val="00AD041D"/>
     <w:rsid w:val="00AD05BA"/>
     <w:rsid w:val="00AD064E"/>
     <w:rsid w:val="00AD09EB"/>
     <w:rsid w:val="00AD1541"/>
     <w:rsid w:val="00AD16CE"/>
     <w:rsid w:val="00AD2F5B"/>
     <w:rsid w:val="00AD3999"/>
     <w:rsid w:val="00AD4AEF"/>
     <w:rsid w:val="00AD5513"/>
     <w:rsid w:val="00AD649E"/>
     <w:rsid w:val="00AD6C01"/>
-    <w:rsid w:val="00AE050A"/>
     <w:rsid w:val="00AE09B4"/>
     <w:rsid w:val="00AE0E70"/>
     <w:rsid w:val="00AE10B5"/>
     <w:rsid w:val="00AE161E"/>
     <w:rsid w:val="00AE2637"/>
     <w:rsid w:val="00AE3377"/>
     <w:rsid w:val="00AE3824"/>
     <w:rsid w:val="00AE3D1B"/>
     <w:rsid w:val="00AF3677"/>
     <w:rsid w:val="00AF434E"/>
     <w:rsid w:val="00AF5D61"/>
     <w:rsid w:val="00AF5F77"/>
     <w:rsid w:val="00AF79AE"/>
     <w:rsid w:val="00B0461C"/>
     <w:rsid w:val="00B063CC"/>
     <w:rsid w:val="00B074A9"/>
     <w:rsid w:val="00B11930"/>
     <w:rsid w:val="00B11FDA"/>
     <w:rsid w:val="00B123A5"/>
     <w:rsid w:val="00B12B41"/>
     <w:rsid w:val="00B145C0"/>
     <w:rsid w:val="00B16889"/>
     <w:rsid w:val="00B16986"/>
     <w:rsid w:val="00B16ED4"/>
     <w:rsid w:val="00B17A20"/>
@@ -36482,50 +36531,51 @@
     <w:rsid w:val="00BD1508"/>
     <w:rsid w:val="00BD378A"/>
     <w:rsid w:val="00BD3B5A"/>
     <w:rsid w:val="00BD4836"/>
     <w:rsid w:val="00BD5ED5"/>
     <w:rsid w:val="00BD6CB5"/>
     <w:rsid w:val="00BD7440"/>
     <w:rsid w:val="00BE3128"/>
     <w:rsid w:val="00BE70C7"/>
     <w:rsid w:val="00BF2B10"/>
     <w:rsid w:val="00BF4908"/>
     <w:rsid w:val="00BF72B4"/>
     <w:rsid w:val="00BF7E4F"/>
     <w:rsid w:val="00BF7EB8"/>
     <w:rsid w:val="00C0059F"/>
     <w:rsid w:val="00C02962"/>
     <w:rsid w:val="00C033D8"/>
     <w:rsid w:val="00C03CFC"/>
     <w:rsid w:val="00C05838"/>
     <w:rsid w:val="00C067A3"/>
     <w:rsid w:val="00C06C50"/>
     <w:rsid w:val="00C06FDE"/>
     <w:rsid w:val="00C124D5"/>
     <w:rsid w:val="00C136FC"/>
     <w:rsid w:val="00C13A44"/>
+    <w:rsid w:val="00C14E4B"/>
     <w:rsid w:val="00C14EB2"/>
     <w:rsid w:val="00C164F2"/>
     <w:rsid w:val="00C170F7"/>
     <w:rsid w:val="00C204E2"/>
     <w:rsid w:val="00C214E9"/>
     <w:rsid w:val="00C21E76"/>
     <w:rsid w:val="00C222B9"/>
     <w:rsid w:val="00C2499F"/>
     <w:rsid w:val="00C26278"/>
     <w:rsid w:val="00C2673D"/>
     <w:rsid w:val="00C268F9"/>
     <w:rsid w:val="00C27341"/>
     <w:rsid w:val="00C277B3"/>
     <w:rsid w:val="00C310B3"/>
     <w:rsid w:val="00C3122E"/>
     <w:rsid w:val="00C33420"/>
     <w:rsid w:val="00C34470"/>
     <w:rsid w:val="00C34CB6"/>
     <w:rsid w:val="00C371E3"/>
     <w:rsid w:val="00C4031D"/>
     <w:rsid w:val="00C40CF0"/>
     <w:rsid w:val="00C418F4"/>
     <w:rsid w:val="00C43442"/>
     <w:rsid w:val="00C43868"/>
     <w:rsid w:val="00C4481C"/>
@@ -36638,72 +36688,74 @@
     <w:rsid w:val="00D47E3C"/>
     <w:rsid w:val="00D5130D"/>
     <w:rsid w:val="00D52861"/>
     <w:rsid w:val="00D55A30"/>
     <w:rsid w:val="00D56EA5"/>
     <w:rsid w:val="00D57393"/>
     <w:rsid w:val="00D6075A"/>
     <w:rsid w:val="00D61CF0"/>
     <w:rsid w:val="00D62540"/>
     <w:rsid w:val="00D63355"/>
     <w:rsid w:val="00D63885"/>
     <w:rsid w:val="00D65E37"/>
     <w:rsid w:val="00D65E77"/>
     <w:rsid w:val="00D6781B"/>
     <w:rsid w:val="00D67909"/>
     <w:rsid w:val="00D73A24"/>
     <w:rsid w:val="00D747C4"/>
     <w:rsid w:val="00D754AE"/>
     <w:rsid w:val="00D758CE"/>
     <w:rsid w:val="00D769E7"/>
     <w:rsid w:val="00D77382"/>
     <w:rsid w:val="00D776C6"/>
     <w:rsid w:val="00D7772E"/>
     <w:rsid w:val="00D81782"/>
     <w:rsid w:val="00D81879"/>
+    <w:rsid w:val="00D827DA"/>
     <w:rsid w:val="00D82D1E"/>
     <w:rsid w:val="00D82E8C"/>
     <w:rsid w:val="00D84E22"/>
     <w:rsid w:val="00D868F1"/>
     <w:rsid w:val="00D90EF3"/>
     <w:rsid w:val="00D919D6"/>
     <w:rsid w:val="00D94DC1"/>
     <w:rsid w:val="00D96466"/>
     <w:rsid w:val="00DA0172"/>
     <w:rsid w:val="00DA1435"/>
     <w:rsid w:val="00DA1981"/>
     <w:rsid w:val="00DA354B"/>
     <w:rsid w:val="00DA583F"/>
     <w:rsid w:val="00DB05FD"/>
     <w:rsid w:val="00DB0EB2"/>
     <w:rsid w:val="00DB16FB"/>
     <w:rsid w:val="00DB175C"/>
     <w:rsid w:val="00DB3875"/>
     <w:rsid w:val="00DB393C"/>
     <w:rsid w:val="00DB6F27"/>
     <w:rsid w:val="00DB774B"/>
     <w:rsid w:val="00DB7945"/>
+    <w:rsid w:val="00DC1CF6"/>
     <w:rsid w:val="00DC22C7"/>
     <w:rsid w:val="00DC3A30"/>
     <w:rsid w:val="00DC692F"/>
     <w:rsid w:val="00DD0CDD"/>
     <w:rsid w:val="00DD248F"/>
     <w:rsid w:val="00DD2EED"/>
     <w:rsid w:val="00DD4A10"/>
     <w:rsid w:val="00DD61F7"/>
     <w:rsid w:val="00DD7321"/>
     <w:rsid w:val="00DD79B8"/>
     <w:rsid w:val="00DD7EEE"/>
     <w:rsid w:val="00DE0D32"/>
     <w:rsid w:val="00DE1CC4"/>
     <w:rsid w:val="00DE2E08"/>
     <w:rsid w:val="00DE4B56"/>
     <w:rsid w:val="00DE7E7E"/>
     <w:rsid w:val="00DF0909"/>
     <w:rsid w:val="00DF0F4C"/>
     <w:rsid w:val="00DF12DE"/>
     <w:rsid w:val="00DF16F5"/>
     <w:rsid w:val="00DF4814"/>
     <w:rsid w:val="00DF71DA"/>
     <w:rsid w:val="00E00138"/>
     <w:rsid w:val="00E01F89"/>
     <w:rsid w:val="00E02DAE"/>
@@ -36764,50 +36816,51 @@
     <w:rsid w:val="00E868A8"/>
     <w:rsid w:val="00E874BE"/>
     <w:rsid w:val="00E92766"/>
     <w:rsid w:val="00E9342B"/>
     <w:rsid w:val="00E938BF"/>
     <w:rsid w:val="00E93CDB"/>
     <w:rsid w:val="00E93E02"/>
     <w:rsid w:val="00E94FFF"/>
     <w:rsid w:val="00E9508C"/>
     <w:rsid w:val="00E956A9"/>
     <w:rsid w:val="00E96756"/>
     <w:rsid w:val="00EA1F5B"/>
     <w:rsid w:val="00EA5E04"/>
     <w:rsid w:val="00EA7913"/>
     <w:rsid w:val="00EA7A28"/>
     <w:rsid w:val="00EB2417"/>
     <w:rsid w:val="00EB25A3"/>
     <w:rsid w:val="00EB2F55"/>
     <w:rsid w:val="00EB5734"/>
     <w:rsid w:val="00EB7044"/>
     <w:rsid w:val="00EB7635"/>
     <w:rsid w:val="00EB7F5F"/>
     <w:rsid w:val="00EC0480"/>
     <w:rsid w:val="00EC3124"/>
     <w:rsid w:val="00EC3847"/>
+    <w:rsid w:val="00EC6E3A"/>
     <w:rsid w:val="00EC6F1C"/>
     <w:rsid w:val="00ED033D"/>
     <w:rsid w:val="00ED18E1"/>
     <w:rsid w:val="00ED3783"/>
     <w:rsid w:val="00ED60B5"/>
     <w:rsid w:val="00EE5E65"/>
     <w:rsid w:val="00EE7051"/>
     <w:rsid w:val="00EE7851"/>
     <w:rsid w:val="00EF046B"/>
     <w:rsid w:val="00EF0795"/>
     <w:rsid w:val="00EF0DFC"/>
     <w:rsid w:val="00EF2193"/>
     <w:rsid w:val="00EF320C"/>
     <w:rsid w:val="00EF3494"/>
     <w:rsid w:val="00EF35FB"/>
     <w:rsid w:val="00EF37B3"/>
     <w:rsid w:val="00EF4D0C"/>
     <w:rsid w:val="00EF4D31"/>
     <w:rsid w:val="00EF5899"/>
     <w:rsid w:val="00EF61B3"/>
     <w:rsid w:val="00EF6BC5"/>
     <w:rsid w:val="00EF72BF"/>
     <w:rsid w:val="00EF7955"/>
     <w:rsid w:val="00F00478"/>
     <w:rsid w:val="00F00D59"/>
@@ -36827,50 +36880,51 @@
     <w:rsid w:val="00F24FCC"/>
     <w:rsid w:val="00F258C5"/>
     <w:rsid w:val="00F2767A"/>
     <w:rsid w:val="00F312F8"/>
     <w:rsid w:val="00F31471"/>
     <w:rsid w:val="00F32404"/>
     <w:rsid w:val="00F3256B"/>
     <w:rsid w:val="00F34278"/>
     <w:rsid w:val="00F3522B"/>
     <w:rsid w:val="00F35D1C"/>
     <w:rsid w:val="00F363F7"/>
     <w:rsid w:val="00F36B53"/>
     <w:rsid w:val="00F414BD"/>
     <w:rsid w:val="00F41E4F"/>
     <w:rsid w:val="00F4254C"/>
     <w:rsid w:val="00F43DF4"/>
     <w:rsid w:val="00F464A7"/>
     <w:rsid w:val="00F4704D"/>
     <w:rsid w:val="00F47515"/>
     <w:rsid w:val="00F477C2"/>
     <w:rsid w:val="00F51CED"/>
     <w:rsid w:val="00F5431B"/>
     <w:rsid w:val="00F55277"/>
     <w:rsid w:val="00F55854"/>
     <w:rsid w:val="00F56791"/>
+    <w:rsid w:val="00F60312"/>
     <w:rsid w:val="00F63484"/>
     <w:rsid w:val="00F63B2D"/>
     <w:rsid w:val="00F676C1"/>
     <w:rsid w:val="00F67F4E"/>
     <w:rsid w:val="00F70B17"/>
     <w:rsid w:val="00F71D97"/>
     <w:rsid w:val="00F723D4"/>
     <w:rsid w:val="00F73B24"/>
     <w:rsid w:val="00F74BCB"/>
     <w:rsid w:val="00F757B7"/>
     <w:rsid w:val="00F76419"/>
     <w:rsid w:val="00F8070C"/>
     <w:rsid w:val="00F831A1"/>
     <w:rsid w:val="00F86DEC"/>
     <w:rsid w:val="00F904EA"/>
     <w:rsid w:val="00F91338"/>
     <w:rsid w:val="00F920C9"/>
     <w:rsid w:val="00F92263"/>
     <w:rsid w:val="00F94571"/>
     <w:rsid w:val="00F96A4E"/>
     <w:rsid w:val="00FA10BF"/>
     <w:rsid w:val="00FA3252"/>
     <w:rsid w:val="00FA4FF4"/>
     <w:rsid w:val="00FA54E2"/>
     <w:rsid w:val="00FA70C8"/>
@@ -38481,51 +38535,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1760566516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cleanenergycouncil.org.au/industry-programs/products-program/batteries" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saaustralia.com.au/about-accreditation/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cleanenergycouncil.org.au/industry-programs/products-program/batteries" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2001B00053/latest/text" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/cec-approved-solar-batteries" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/renewable-energy-target/small-scale-renewable-energy-scheme/small-scale-renewable-energy-systems/small-scale-renewable-energy-system-inspections/solar-battery-inspection-results-report" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cleanenergycouncil.org.au/industry-programs/products-program/batteries" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cleanenergycouncil.org.au/industry-programs/products-program/batteries" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saaustralia.com.au/about-accreditation/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cleanenergycouncil.org.au/industry-programs/products-program/batteries" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2001B00053/latest/text" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/cec-approved-solar-batteries" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/renewable-energy-target/small-scale-renewable-energy-scheme/small-scale-renewable-energy-systems/small-scale-renewable-energy-system-inspections/solar-battery-inspection-results-report" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cleanenergycouncil.org.au/industry-programs/products-program/batteries" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER - 2022 theme">
   <a:themeElements>
     <a:clrScheme name="CER 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -38794,111 +38848,446 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="CER-updated fonts and colours" id="{D0ED4916-A0D3-4FB3-9E63-AD9D1DD4368E}" vid="{A1269B48-6600-4777-8E01-42A1278B1AAE}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A4DA4E67FC7B494F96A43A36CC0D2333" ma:contentTypeVersion="944" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4c0c1fee30750eb3320740f10b528523">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xmlns:ns3="565dab77-c9bd-4ee9-8280-673a9b056d0e" xmlns:ns4="278c5dca-8d72-4281-9739-a24ece615f33" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="64781b92ba4ec6161f1be370c0c0d656" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="35d7dce1-22dc-4c3f-bf90-aebce6a2395f"/>
+    <xsd:import namespace="565dab77-c9bd-4ee9-8280-673a9b056d0e"/>
+    <xsd:import namespace="278c5dca-8d72-4281-9739-a24ece615f33"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:jfdbf192cf3e432bae7ead6b01437832" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:aa7cfb7b7c8a4cdc88e464a139bfbbb5" minOccurs="0"/>
+                <xsd:element ref="ns2:g1c5c8a5ed744825af876dc81dccc5dd" minOccurs="0"/>
+                <xsd:element ref="ns2:fbf5ba1606af44cc8a6bbbd47132b0ab" minOccurs="0"/>
+                <xsd:element ref="ns2:c275726743ff40b1bd16afcbde5101e0" minOccurs="0"/>
+                <xsd:element ref="ns2:m580224f57af48d5998ad1d627b3f8a6" minOccurs="0"/>
+                <xsd:element ref="ns2:i0f84bba906045b4af568ee102a52dcb" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="jfdbf192cf3e432bae7ead6b01437832" ma:index="8" nillable="true" ma:displayName="File Keywords_0" ma:hidden="true" ma:internalName="jfdbf192cf3e432bae7ead6b01437832">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="aa7cfb7b7c8a4cdc88e464a139bfbbb5" ma:index="10" nillable="true" ma:displayName="Client_0" ma:hidden="true" ma:internalName="aa7cfb7b7c8a4cdc88e464a139bfbbb5">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="g1c5c8a5ed744825af876dc81dccc5dd" ma:index="11" nillable="true" ma:displayName="State_0" ma:hidden="true" ma:internalName="g1c5c8a5ed744825af876dc81dccc5dd">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="fbf5ba1606af44cc8a6bbbd47132b0ab" ma:index="12" nillable="true" ma:displayName="Scheme_0" ma:hidden="true" ma:internalName="fbf5ba1606af44cc8a6bbbd47132b0ab">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="c275726743ff40b1bd16afcbde5101e0" ma:index="13" nillable="true" ma:displayName="Document Keywords_0" ma:hidden="true" ma:internalName="c275726743ff40b1bd16afcbde5101e0">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="m580224f57af48d5998ad1d627b3f8a6" ma:index="14" nillable="true" ma:displayName="Agency_0" ma:hidden="true" ma:internalName="m580224f57af48d5998ad1d627b3f8a6">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="i0f84bba906045b4af568ee102a52dcb" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="i0f84bba906045b4af568ee102a52dcb" ma:taxonomyFieldName="RevIMBCS" ma:displayName="Record Class" ma:indexed="true" ma:default="" ma:fieldId="{20f84bba-9060-45b4-af56-8ee102a52dcb}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="60518aca-4dc9-4b56-9553-af4b9ac69072" ma:anchorId="23ecad40-687e-4ef4-89a5-a890483533a2" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocId" ma:index="17" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="18" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="19" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="565dab77-c9bd-4ee9-8280-673a9b056d0e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="9" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:description="" ma:hidden="true" ma:list="{58803912-6b35-4c75-a75a-391280ebe2f4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="278c5dca-8d72-4281-9739-a24ece615f33" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <m580224f57af48d5998ad1d627b3f8a6 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <g1c5c8a5ed744825af876dc81dccc5dd xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <_dlc_DocId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">EDIRET-992467368-7629</_dlc_DocId>
+    <aa7cfb7b7c8a4cdc88e464a139bfbbb5 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <jfdbf192cf3e432bae7ead6b01437832 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <fbf5ba1606af44cc8a6bbbd47132b0ab xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">RET|a9e05a0d-e9cf-41f9-8c8f-424688151957</fbf5ba1606af44cc8a6bbbd47132b0ab>
+    <i0f84bba906045b4af568ee102a52dcb xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </i0f84bba906045b4af568ee102a52dcb>
+    <_dlc_DocIdUrl xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Url>https://cergovau.sharepoint.com/sites/EDi-RET/StrategicProjects/_layouts/15/DocIdRedir.aspx?ID=EDIRET-992467368-7629</Url>
+      <Description>EDIRET-992467368-7629</Description>
+    </_dlc_DocIdUrl>
+    <c275726743ff40b1bd16afcbde5101e0 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <TaxCatchAll xmlns="565dab77-c9bd-4ee9-8280-673a9b056d0e">
+      <Value>1</Value>
+    </TaxCatchAll>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B063F65D-4039-4EAF-8002-792C410ECCDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E22E079-D465-4599-BE5D-0E990D8AE9AF}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{827706FC-D611-4AF4-A7A8-52B08DED8ADE}"/>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41F14F34-7A5A-4094-9BE9-6EC744100590}"/>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA452BEA-22CF-40C2-98B3-8D8852BBB45C}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>31</Pages>
-  <Words>10874</Words>
-  <Characters>52199</Characters>
+  <Words>10855</Words>
+  <Characters>52216</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>864</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>1160</Lines>
+  <Paragraphs>863</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>62209</CharactersWithSpaces>
+  <CharactersWithSpaces>62208</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="228" baseType="variant">
       <vt:variant>
         <vt:i4>7471214</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>147</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://cleanenergycouncil.org.au/industry-programs/products-program/batteries</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2490386</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -39551,35 +39940,76 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:Caitlin.Mosleh@cer.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Solar battery inspections checklist</dc:title>
+  <dc:title>Solar battery inspection checklist</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="CER_DLM">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100A4DA4E67FC7B494F96A43A36CC0D2333</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CER_Scheme">
+    <vt:lpwstr>1;#RET|a9e05a0d-e9cf-41f9-8c8f-424688151957</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>d3818653-f1fb-4031-acd7-c34dfe5988ca</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="RevIMBCS">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="CER_Client">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="CER_State">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="CER_Agency">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="CER_FileKeywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="CER_FileStatus">
+    <vt:lpwstr>Open</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="EDi_DocumentKeywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="CER_FileClassification">
+    <vt:lpwstr>PROTECTED</vt:lpwstr>
+  </property>
+</Properties>
+</file>