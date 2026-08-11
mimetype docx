--- v0 (2026-04-29)
+++ v1 (2026-08-11)
@@ -1,60 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4FC2BDCC" w14:textId="4A418E6B" w:rsidR="00977234" w:rsidRDefault="00A50227" w:rsidP="00521016">
       <w:pPr>
         <w:pStyle w:val="CERcovertitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00E12286">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FBC1B1C" wp14:editId="1259DB98">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4660900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>796496</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1518920" cy="1518920"/>
@@ -172,51 +167,51 @@
                         <a:solidFill>
                           <a:schemeClr val="accent2"/>
                         </a:solidFill>
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="accent2"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="none" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="004BF6D3" id="Freeform 2" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367pt;margin-top:62.7pt;width:119.6pt;height:119.6pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5125" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEW6CgEAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVttunDAQfa/Uf7B4rNSwJkuyQWGjKlH6&#10;kjaVsv0ArzELKtjIdpbN33fGXOpswwZVfeHm4zOXM4Pn+uZQV2QvtCmVTAN6tgiIkFxlpdylwc/N&#10;/edVQIxlMmOVkiINXoQJbtYfP1y3TSIiVagqE5oAiTRJ26RBYW2ThKHhhaiZOVONkLCYK10zC696&#10;F2aatcBeV2G0WFyErdJZoxUXxsDXu24xWDv+PBfcPua5EZZUaQC+WXfV7rrFa7i+ZslOs6Yoee8G&#10;+wcvalZKMDpS3THLyLMu/6KqS66VUbk946oOVZ6XXLgYIBq6OIrmqWCNcLFAckwzpsn8P1r+ff/U&#10;/NDoumkeFP9liFS3BZM78UVr1RaCZWCOYqLCtjHJuAFfDGwl2/abykBa9myVy8Eh1zUSQnTk4FL9&#10;MqZaHCzh8JHGdHUVgSIc1oYXtMGSYTt/NvarUI6K7R+M7bTK4MllOiOS1WB3Ayx5XYFsn0IS0ygm&#10;Ld4uem1HGPVgy9XynBQOfQyLPNgJtnMPFq3oBNnSQ4HN5YRrsQdbTFBdeJgoXkwwXXqoKSZoyTFf&#10;UzxXHmY6POqnfoqKzkw89TM/HSH1Mw8CLSfyRWfmnvrJP8XnC3CiMKgvwVGdQXXvhvplxVDS/CD7&#10;moYnAq2H3YIl3iiDDYQFDl2y6ZqQJYDC1QkwZBHB565j3wNDjhAczwJDAhB8OQsMRYbgq1lgrCNE&#10;Q6l0/4DTIWKlOPi8ILESHHxemLSPE4T0nAHpwKleJw3nyvGJogMCJ8oW94ByzKK8wyNp0wBKBogL&#10;9xA7eWu1FxvlMBZ1xqJynmLV9Lb/YCr5Jhaas4cOgOHeOFL86zhSd9ZBFMPycO9g0G8zUB3mPZMd&#10;ygtiMDXcX5vEnpsXwrvItzLYGYXAURN3wIzioKbeIWNUVWb3ZVWhJG4CEbeVJnsGswPjXEgb9X6+&#10;QlauG199mrvZyYHWhBtVuh+CO2bxZMUhxiRblb3AKdvCjJIGEoaoAH4RvFAwxHCrnUMIg/nABdfP&#10;MjiA+O/w7E9c698AAAD//wMAUEsDBBQABgAIAAAAIQDrZ7MG4gAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAFITvgv9heYI3uzGJSRuzKSIUFFG0LXh9yW6TkOzbuLtt4793PelxmGHmm3I9&#10;65GdlHW9IQG3iwiYosbInloB+93mZgnMeSSJoyEl4Fs5WFeXFyUW0pzpQ522vmWhhFyBAjrvp4Jz&#10;13RKo1uYSVHwDsZq9EHalkuL51CuRx5HUcY19hQWOpzUY6eaYXvUAjavw9MKn63Ohy9N72Zff74d&#10;XoS4vpof7oF5Nfu/MPziB3SoAlNtjiQdGwXkSRq++GDEdymwkFjlSQysFpBkaQa8Kvn/D9UPAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIRboKAQAwAAuQkAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOtnswbiAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;agUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB5BgAAAAA=&#10;" path="m5125,4843r,-4562l4844,,250,,,281,,4843r250,281l4844,5124r281,-281e" fillcolor="#fcba5c [3205]" strokecolor="#fcba5c [3205]">
+              <v:shape w14:anchorId="430A75D9" id="Freeform 2" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367pt;margin-top:62.7pt;width:119.6pt;height:119.6pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5125" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEW6CgEAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVttunDAQfa/Uf7B4rNSwJkuyQWGjKlH6&#10;kjaVsv0ArzELKtjIdpbN33fGXOpswwZVfeHm4zOXM4Pn+uZQV2QvtCmVTAN6tgiIkFxlpdylwc/N&#10;/edVQIxlMmOVkiINXoQJbtYfP1y3TSIiVagqE5oAiTRJ26RBYW2ThKHhhaiZOVONkLCYK10zC696&#10;F2aatcBeV2G0WFyErdJZoxUXxsDXu24xWDv+PBfcPua5EZZUaQC+WXfV7rrFa7i+ZslOs6Yoee8G&#10;+wcvalZKMDpS3THLyLMu/6KqS66VUbk946oOVZ6XXLgYIBq6OIrmqWCNcLFAckwzpsn8P1r+ff/U&#10;/NDoumkeFP9liFS3BZM78UVr1RaCZWCOYqLCtjHJuAFfDGwl2/abykBa9myVy8Eh1zUSQnTk4FL9&#10;MqZaHCzh8JHGdHUVgSIc1oYXtMGSYTt/NvarUI6K7R+M7bTK4MllOiOS1WB3Ayx5XYFsn0IS0ygm&#10;Ld4uem1HGPVgy9XynBQOfQyLPNgJtnMPFq3oBNnSQ4HN5YRrsQdbTFBdeJgoXkwwXXqoKSZoyTFf&#10;UzxXHmY6POqnfoqKzkw89TM/HSH1Mw8CLSfyRWfmnvrJP8XnC3CiMKgvwVGdQXXvhvplxVDS/CD7&#10;moYnAq2H3YIl3iiDDYQFDl2y6ZqQJYDC1QkwZBHB565j3wNDjhAczwJDAhB8OQsMRYbgq1lgrCNE&#10;Q6l0/4DTIWKlOPi8ILESHHxemLSPE4T0nAHpwKleJw3nyvGJogMCJ8oW94ByzKK8wyNp0wBKBogL&#10;9xA7eWu1FxvlMBZ1xqJynmLV9Lb/YCr5Jhaas4cOgOHeOFL86zhSd9ZBFMPycO9g0G8zUB3mPZMd&#10;ygtiMDXcX5vEnpsXwrvItzLYGYXAURN3wIzioKbeIWNUVWb3ZVWhJG4CEbeVJnsGswPjXEgb9X6+&#10;QlauG199mrvZyYHWhBtVuh+CO2bxZMUhxiRblb3AKdvCjJIGEoaoAH4RvFAwxHCrnUMIg/nABdfP&#10;MjiA+O/w7E9c698AAAD//wMAUEsDBBQABgAIAAAAIQDrZ7MG4gAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAFITvgv9heYI3uzGJSRuzKSIUFFG0LXh9yW6TkOzbuLtt4793PelxmGHmm3I9&#10;65GdlHW9IQG3iwiYosbInloB+93mZgnMeSSJoyEl4Fs5WFeXFyUW0pzpQ522vmWhhFyBAjrvp4Jz&#10;13RKo1uYSVHwDsZq9EHalkuL51CuRx5HUcY19hQWOpzUY6eaYXvUAjavw9MKn63Ohy9N72Zff74d&#10;XoS4vpof7oF5Nfu/MPziB3SoAlNtjiQdGwXkSRq++GDEdymwkFjlSQysFpBkaQa8Kvn/D9UPAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIRboKAQAwAAuQkAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOtnswbiAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;agUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB5BgAAAAA=&#10;" path="m5125,4843r,-4562l4844,,250,,,281,,4843r250,281l4844,5124r281,-281e" fillcolor="#fcba5c [3205]" strokecolor="#fcba5c [3205]">
                 <v:path o:connecttype="custom" o:connectlocs="1518624,1435342;1518624,83281;1435359,0;74079,0;0,83281;0,1435342;74079,1518624;1435359,1518624;1518624,1435342" o:connectangles="0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BA1411" w:rsidRPr="00E12286">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A293F16" wp14:editId="2D5FA3D9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1321</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>2345914</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6184900" cy="4123266"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="36" name="Picture Placeholder 35">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -823,65 +818,65 @@
                       </a:pathLst>
                     </a:custGeom>
                     <a:solidFill>
                       <a:schemeClr val="bg2"/>
                     </a:solidFill>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="007768DC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Solar battery inspection checklist</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56032C08" w14:textId="7E1BD302" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="00804638" w:rsidP="002D18F3">
+    <w:p w14:paraId="56032C08" w14:textId="6A9633D2" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="00804638" w:rsidP="002D18F3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>Version 1.</w:t>
       </w:r>
-      <w:r w:rsidR="00F60312">
-        <w:t>1</w:t>
+      <w:r w:rsidR="0090523D">
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F60312">
-        <w:t>March</w:t>
+      <w:r w:rsidR="0090523D">
+        <w:t>July</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52BD19D4" w14:textId="42B0E326" w:rsidR="0021782A" w:rsidRPr="00531F3B" w:rsidRDefault="00A50227" w:rsidP="0021782A">
       <w:r w:rsidRPr="00E12286">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0705DB02" wp14:editId="6D5D3358">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4662170</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3019425</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1518920" cy="1515745"/>
                 <wp:effectExtent l="0" t="0" r="5080" b="8255"/>
                 <wp:wrapNone/>
                 <wp:docPr id="19" name="Freeform 4">
@@ -994,51 +989,51 @@
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent3"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="none" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6B6F2225" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367.1pt;margin-top:237.75pt;width:119.6pt;height:119.35pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNnr+tDAMAAI0JAAAOAAAAZHJzL2Uyb0RvYy54bWysVslu2zAQvRfoPxA6FmhkOlYSC5aDIkF6&#10;SRcg7gfQFGUJlUiBZCzn7ztDLWVdyxaKXrTx8c3yZsRZ3R+qkuyFNoWSSUCvZgERkqu0kLsk+LF5&#10;+ngXEGOZTFmppEiCN2GC+/X7d6umjsVc5apMhSZAIk3c1EmQW1vHYWh4LipmrlQtJCxmSlfMwqve&#10;halmDbBXZTifzW7CRum01ooLY+DrY7sYrB1/lgluv2WZEZaUSQC+WXfV7rrFa7hesXinWZ0XvHOD&#10;/YMXFSskGB2oHpll5FUXf1FVBdfKqMxecVWFKssKLlwMEA2dHUXzkrNauFggOaYe0mT+Hy3/un+p&#10;v2t03dTPiv80RKqHnMmd+KS1anLBUjBHMVFhU5t42IAvBraSbfNFpSAte7XK5eCQ6QoJITpycKl+&#10;G1ItDpZw+EgjerecgyIc1uAlul1EzgaL++381djPQjkqtn82ttUqhSeX6ZRIVoHdDbBkVQmyfQhJ&#10;ROcRafB202k7wKgHW9wtFiQn0WzprIJuA2zuwc6wXXuweTQbIVt4KGfztGuRBxujuvEwaPA0062H&#10;GmOClhzyNcaz9DDj4VE/9WNUdGLiqZ/58Qipn3kQcExHOjH31E/+OT5fgDOFQX0JjuosxELr6pfl&#10;fUnzg+y+wROB1sNuwRKvlcEGwgKHLtm0TchiQOHqCBiyiODrrpvOgyFHCO5b7zwYEoDg20nMUGQI&#10;Xk4CYx0hGkoF/zOXQsRKcfBpQWIlOPi0MGkXJwjpOdM61emk4Vw5PlF0QOBE2eIeUI5ZlLd/JE0S&#10;uF8SyeEBfzq4Uqm92CiHsagzFpXzFKums/0bU8qTWGiUDtoD+nvtSB0Xhn8ehjSXUS3mkskW5QXR&#10;e9TfW896k9hz00K4iDyVwdYoyIeauOIaxEFNvUPGqLJIn4qyREncBCIeSk32DGYHxrmQtq+3P5Cl&#10;60apcGdbMO0X4caPtsnd0YmnJQ4mJt6q9A1OzgbmjiSQMBgF0PY8VzCYcKtdMhAGZ75zuJtPcKjw&#10;3+HZn6LWvwAAAP//AwBQSwMEFAAGAAgAAAAhAC4jj2TgAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJC5oSzc2BqXpBJOAAxPSBkgc08Y0FY1TJelW3h5zgqP9/fr9uViPrhMH&#10;DLH1pGA2zUAg1d601Ch4e32YXIOISZPRnSdU8I0R1uXpSaFz44+0w8M+NYJLKOZagU2pz6WMtUWn&#10;49T3SMw+fXA68RgaaYI+crnr5DzLrqTTLfEFq3vcWKy/9oNTUNkL9y6fw/Z++xQ+Rtq8PFo7KHV+&#10;Nt7dgkg4pr8w/OqzOpTsVPmBTBSdgtXlYs5RBYvVcgmCEze8AlExmjGSZSH//1D+AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAE2ev60MAwAAjQkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC4jj2TgAAAACwEAAA8AAAAAAAAAAAAAAAAAZgUAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABzBgAAAAA=&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#006c93 [3206]" stroked="f">
+              <v:shape w14:anchorId="17487062" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367.1pt;margin-top:237.75pt;width:119.6pt;height:119.35pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNnr+tDAMAAI0JAAAOAAAAZHJzL2Uyb0RvYy54bWysVslu2zAQvRfoPxA6FmhkOlYSC5aDIkF6&#10;SRcg7gfQFGUJlUiBZCzn7ztDLWVdyxaKXrTx8c3yZsRZ3R+qkuyFNoWSSUCvZgERkqu0kLsk+LF5&#10;+ngXEGOZTFmppEiCN2GC+/X7d6umjsVc5apMhSZAIk3c1EmQW1vHYWh4LipmrlQtJCxmSlfMwqve&#10;halmDbBXZTifzW7CRum01ooLY+DrY7sYrB1/lgluv2WZEZaUSQC+WXfV7rrFa7hesXinWZ0XvHOD&#10;/YMXFSskGB2oHpll5FUXf1FVBdfKqMxecVWFKssKLlwMEA2dHUXzkrNauFggOaYe0mT+Hy3/un+p&#10;v2t03dTPiv80RKqHnMmd+KS1anLBUjBHMVFhU5t42IAvBraSbfNFpSAte7XK5eCQ6QoJITpycKl+&#10;G1ItDpZw+EgjerecgyIc1uAlul1EzgaL++381djPQjkqtn82ttUqhSeX6ZRIVoHdDbBkVQmyfQhJ&#10;ROcRafB202k7wKgHW9wtFiQn0WzprIJuA2zuwc6wXXuweTQbIVt4KGfztGuRBxujuvEwaPA0062H&#10;GmOClhzyNcaz9DDj4VE/9WNUdGLiqZ/58Qipn3kQcExHOjH31E/+OT5fgDOFQX0JjuosxELr6pfl&#10;fUnzg+y+wROB1sNuwRKvlcEGwgKHLtm0TchiQOHqCBiyiODrrpvOgyFHCO5b7zwYEoDg20nMUGQI&#10;Xk4CYx0hGkoF/zOXQsRKcfBpQWIlOPi0MGkXJwjpOdM61emk4Vw5PlF0QOBE2eIeUI5ZlLd/JE0S&#10;uF8SyeEBfzq4Uqm92CiHsagzFpXzFKums/0bU8qTWGiUDtoD+nvtSB0Xhn8ehjSXUS3mkskW5QXR&#10;e9TfW896k9hz00K4iDyVwdYoyIeauOIaxEFNvUPGqLJIn4qyREncBCIeSk32DGYHxrmQtq+3P5Cl&#10;60apcGdbMO0X4caPtsnd0YmnJQ4mJt6q9A1OzgbmjiSQMBgF0PY8VzCYcKtdMhAGZ75zuJtPcKjw&#10;3+HZn6LWvwAAAP//AwBQSwMEFAAGAAgAAAAhAC4jj2TgAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJC5oSzc2BqXpBJOAAxPSBkgc08Y0FY1TJelW3h5zgqP9/fr9uViPrhMH&#10;DLH1pGA2zUAg1d601Ch4e32YXIOISZPRnSdU8I0R1uXpSaFz44+0w8M+NYJLKOZagU2pz6WMtUWn&#10;49T3SMw+fXA68RgaaYI+crnr5DzLrqTTLfEFq3vcWKy/9oNTUNkL9y6fw/Z++xQ+Rtq8PFo7KHV+&#10;Nt7dgkg4pr8w/OqzOpTsVPmBTBSdgtXlYs5RBYvVcgmCEze8AlExmjGSZSH//1D+AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAE2ev60MAwAAjQkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC4jj2TgAAAACwEAAA8AAAAAAAAAAAAAAAAAZgUAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABzBgAAAAA=&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#006c93 [3206]" stroked="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="1518624,1441073;1518624,74374;1435359,0;74079,0;0,74374;0,1441073;74079,1515448;1435359,1515448;1518624,1441073" o:connectangles="0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E12286">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="181B4F4E" wp14:editId="0D616B47">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3114040</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3019854</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1518920" cy="1518920"/>
                 <wp:effectExtent l="0" t="0" r="24130" b="24130"/>
                 <wp:wrapNone/>
                 <wp:docPr id="29" name="Freeform 4">
@@ -1153,62 +1148,62 @@
                         <a:solidFill>
                           <a:schemeClr val="accent1"/>
                         </a:solidFill>
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="accent1"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="none" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="26E75BAC" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:245.2pt;margin-top:237.8pt;width:119.6pt;height:119.6pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDz483/DAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVm1vmzAQ/j5p/8Hi46SVOA1tg0qqqVX3&#10;pVsnNfsBjjEBDWxkuyH997szL3OzkKBpX8Dgx4/vnruz7/ZuX5VkJ7QplEwCejELiJBcpYXcJsHP&#10;9ePnm4AYy2TKSiVFErwJE9ytPn64bepYzFWuylRoAiTSxE2dBLm1dRyGhueiYuZC1ULCZKZ0xSx8&#10;6m2YatYAe1WG89nsKmyUTmutuDAG/j60k8HK8WeZ4PY5y4ywpEwCsM26p3bPDT7D1S2Lt5rVecE7&#10;M9g/WFGxQsKmA9UDs4y86uIvqqrgWhmV2QuuqlBlWcGF8wG8obMDb15yVgvnC4hj6kEm8/9o+ffd&#10;S/1Do+mmflL8lyFS3edMbsUXrVWTC5bCdhSFCpvaxMMC/DCwlGyabyqF0LJXq5wG+0xXSAjekb2T&#10;+m2QWuwt4fCTRvRmOYeIcJjrP3APFvfL+auxX4VyVGz3ZGwbqxRGTumUSFbBvmtgyaoSwvYpJBGd&#10;R6TB11UX2wFGPdjiZrEgOYlmy+gQNvdgJ9guPdg8mo2QLTyU2/O4aZEHG6O68jC44XGmaw81xgQl&#10;Oeg1xrP0MOPuUV/6MSo6UXjqKz/uIfWVhwCOxZFO1J764p/i8wNwIjGoH4KDPIPs3vb5y/I+pfle&#10;djkNIwKlh9WCKV4rgwWECQ5Vsm6LkMWAwtkRMKiI4EtXsefAoBGCXRGAcaeZQQAEX09ihiRD8HIS&#10;GPMI0ZAq7Rlw2hDMFAef5iRmgoNPc5N2fkIgPWNadbo4abhXDm8UHRC4UTa4BiLHLIa3H5ImCdyR&#10;RHIY4KGDM5XaibVyGItxxqRylmLWdHv/wZTyKBYKpYP2gP5dO1LHhe6fhiHNeVSLObdli/Kc6C3q&#10;361l/ZZYc9NcOIs8pmC7KYQPY+IumCE4GFPvkjGqLNLHoiwxJK4DEfelJjsGvQPjXEjbp+c7ZOmq&#10;8d2vqYvBgHa1cK1KeyC4axZvVmxiTLxR6Rvcsg30KEkgoYkK4IjguYImhlvthEMY9AfOua6XwQbE&#10;/4ax33GtfgMAAP//AwBQSwMEFAAGAAgAAAAhAASNBJ/gAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4s7SjdVppOaAhOXDYmJG5ZY9qyxqmarAs8PeYEt8/yr9+fy3W0vZhw&#10;9J0jBeksAYFUO9NRo2D/+nSzBOGDJqN7R6jgCz2sq8uLUhfGnWmL0y40gkvIF1pBG8JQSOnrFq32&#10;Mzcg8e7DjVYHHsdGmlGfudz2cp4kubS6I77Q6gE3LdbH3ckqeNOf7yk9vsTbff5tp81x+zw2Uanr&#10;q/hwDyJgDH9h+NVndajY6eBOZLzoFWSrJOMow+IuB8GJxXzFcGBIsyXIqpT/f6h+AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAPPjzf8MAwAAuQkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAASNBJ/gAAAACwEAAA8AAAAAAAAAAAAAAAAAZgUAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABzBgAAAAA=&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#9fb76f [3204]" strokecolor="#9fb76f [3204]">
+              <v:shape w14:anchorId="348442B7" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:245.2pt;margin-top:237.8pt;width:119.6pt;height:119.6pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDz483/DAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVm1vmzAQ/j5p/8Hi46SVOA1tg0qqqVX3&#10;pVsnNfsBjjEBDWxkuyH997szL3OzkKBpX8Dgx4/vnruz7/ZuX5VkJ7QplEwCejELiJBcpYXcJsHP&#10;9ePnm4AYy2TKSiVFErwJE9ytPn64bepYzFWuylRoAiTSxE2dBLm1dRyGhueiYuZC1ULCZKZ0xSx8&#10;6m2YatYAe1WG89nsKmyUTmutuDAG/j60k8HK8WeZ4PY5y4ywpEwCsM26p3bPDT7D1S2Lt5rVecE7&#10;M9g/WFGxQsKmA9UDs4y86uIvqqrgWhmV2QuuqlBlWcGF8wG8obMDb15yVgvnC4hj6kEm8/9o+ffd&#10;S/1Do+mmflL8lyFS3edMbsUXrVWTC5bCdhSFCpvaxMMC/DCwlGyabyqF0LJXq5wG+0xXSAjekb2T&#10;+m2QWuwt4fCTRvRmOYeIcJjrP3APFvfL+auxX4VyVGz3ZGwbqxRGTumUSFbBvmtgyaoSwvYpJBGd&#10;R6TB11UX2wFGPdjiZrEgOYlmy+gQNvdgJ9guPdg8mo2QLTyU2/O4aZEHG6O68jC44XGmaw81xgQl&#10;Oeg1xrP0MOPuUV/6MSo6UXjqKz/uIfWVhwCOxZFO1J764p/i8wNwIjGoH4KDPIPs3vb5y/I+pfle&#10;djkNIwKlh9WCKV4rgwWECQ5Vsm6LkMWAwtkRMKiI4EtXsefAoBGCXRGAcaeZQQAEX09ihiRD8HIS&#10;GPMI0ZAq7Rlw2hDMFAef5iRmgoNPc5N2fkIgPWNadbo4abhXDm8UHRC4UTa4BiLHLIa3H5ImCdyR&#10;RHIY4KGDM5XaibVyGItxxqRylmLWdHv/wZTyKBYKpYP2gP5dO1LHhe6fhiHNeVSLObdli/Kc6C3q&#10;361l/ZZYc9NcOIs8pmC7KYQPY+IumCE4GFPvkjGqLNLHoiwxJK4DEfelJjsGvQPjXEjbp+c7ZOmq&#10;8d2vqYvBgHa1cK1KeyC4axZvVmxiTLxR6Rvcsg30KEkgoYkK4IjguYImhlvthEMY9AfOua6XwQbE&#10;/4ax33GtfgMAAP//AwBQSwMEFAAGAAgAAAAhAASNBJ/gAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4s7SjdVppOaAhOXDYmJG5ZY9qyxqmarAs8PeYEt8/yr9+fy3W0vZhw&#10;9J0jBeksAYFUO9NRo2D/+nSzBOGDJqN7R6jgCz2sq8uLUhfGnWmL0y40gkvIF1pBG8JQSOnrFq32&#10;Mzcg8e7DjVYHHsdGmlGfudz2cp4kubS6I77Q6gE3LdbH3ckqeNOf7yk9vsTbff5tp81x+zw2Uanr&#10;q/hwDyJgDH9h+NVndajY6eBOZLzoFWSrJOMow+IuB8GJxXzFcGBIsyXIqpT/f6h+AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAPPjzf8MAwAAuQkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAASNBJ/gAAAACwEAAA8AAAAAAAAAAAAAAAAAZgUAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABzBgAAAAA=&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#9fb76f [3204]" strokecolor="#9fb76f [3204]">
                 <v:path o:connecttype="custom" o:connectlocs="1518624,1444092;1518624,74530;1435359,0;74079,0;0,74530;0,1444092;74079,1518622;1435359,1518622;1518624,1444092" o:connectangles="0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003A5739" w:rsidRPr="00531F3B">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B183B58" w14:textId="77777777" w:rsidR="006C17F6" w:rsidRDefault="002C702A" w:rsidP="00101B4B">
+    <w:p w14:paraId="178164C3" w14:textId="77777777" w:rsidR="003E0796" w:rsidRDefault="002C702A" w:rsidP="00101B4B">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc107311701"/>
       <w:r w:rsidRPr="00101B4B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00EB7F5F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
@@ -1216,1171 +1211,1171 @@
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00EB7F5F" w:rsidRPr="00101B4B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidR="00EB7F5F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA99DC0" w14:textId="49C81933" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="5A033FDD" w14:textId="65069639" w:rsidR="003E0796" w:rsidRDefault="003E0796">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220494801" w:history="1">
-        <w:r w:rsidRPr="00516DD2">
+      <w:hyperlink w:anchor="_Toc236722668" w:history="1">
+        <w:r w:rsidRPr="00AA0752">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Solar battery inspection checklist</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220494801 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236722668 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00002C3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55158F1D" w14:textId="5497352F" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="49B5F5E0" w14:textId="392A1534" w:rsidR="003E0796" w:rsidRDefault="003E0796">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220494802" w:history="1">
-        <w:r w:rsidRPr="00516DD2">
+      <w:hyperlink w:anchor="_Toc236722669" w:history="1">
+        <w:r w:rsidRPr="00AA0752">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>What inspectors assess when conducting inspections</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220494802 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236722669 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00002C3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37202680" w14:textId="7EB6612F" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="64A65E20" w14:textId="1E360382" w:rsidR="003E0796" w:rsidRDefault="003E0796">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220494803" w:history="1">
-        <w:r w:rsidRPr="00516DD2">
+      <w:hyperlink w:anchor="_Toc236722670" w:history="1">
+        <w:r w:rsidRPr="00AA0752">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>How checklist items are rated</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220494803 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236722670 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00002C3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6771C39B" w14:textId="6AAB962A" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="5D75E3F7" w14:textId="14348614" w:rsidR="003E0796" w:rsidRDefault="003E0796">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220494804" w:history="1">
-        <w:r w:rsidRPr="00516DD2">
+      <w:hyperlink w:anchor="_Toc236722671" w:history="1">
+        <w:r w:rsidRPr="00AA0752">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Inspection checklist items</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220494804 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236722671 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00002C3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1269F99D" w14:textId="23E24643" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="0EB75B9E" w14:textId="66A17A96" w:rsidR="003E0796" w:rsidRDefault="003E0796">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220494805" w:history="1">
-        <w:r w:rsidRPr="00516DD2">
+      <w:hyperlink w:anchor="_Toc236722672" w:history="1">
+        <w:r w:rsidRPr="00AA0752">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Battery general</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220494805 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236722672 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00002C3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0699A985" w14:textId="47C8179B" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="2B426A8E" w14:textId="076A1ABE" w:rsidR="003E0796" w:rsidRDefault="003E0796">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220494806" w:history="1">
-        <w:r w:rsidRPr="00516DD2">
+      <w:hyperlink w:anchor="_Toc236722673" w:history="1">
+        <w:r w:rsidRPr="00AA0752">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Labelling</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220494806 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236722673 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00002C3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5009109B" w14:textId="0F68FFEC" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="2DFE9F3B" w14:textId="25E6461A" w:rsidR="003E0796" w:rsidRDefault="003E0796">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220494807" w:history="1">
-        <w:r w:rsidRPr="00516DD2">
+      <w:hyperlink w:anchor="_Toc236722674" w:history="1">
+        <w:r w:rsidRPr="00AA0752">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Installation requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220494807 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236722674 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00002C3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06CEFA7B" w14:textId="7BCA3889" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="1C2F6584" w14:textId="66420662" w:rsidR="003E0796" w:rsidRDefault="003E0796">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220494808" w:history="1">
-        <w:r w:rsidRPr="00516DD2">
+      <w:hyperlink w:anchor="_Toc236722675" w:history="1">
+        <w:r w:rsidRPr="00AA0752">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Isolation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220494808 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236722675 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00002C3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D6BF0F0" w14:textId="3773AF2A" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="61562C94" w14:textId="11B5824E" w:rsidR="003E0796" w:rsidRDefault="003E0796">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220494809" w:history="1">
-        <w:r w:rsidRPr="00516DD2">
+      <w:hyperlink w:anchor="_Toc236722676" w:history="1">
+        <w:r w:rsidRPr="00AA0752">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mechanical protection</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220494809 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236722676 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00002C3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41070021" w14:textId="4B7089EB" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="41F90960" w14:textId="79E632D5" w:rsidR="003E0796" w:rsidRDefault="003E0796">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220494810" w:history="1">
-        <w:r w:rsidRPr="00516DD2">
+      <w:hyperlink w:anchor="_Toc236722677" w:history="1">
+        <w:r w:rsidRPr="00AA0752">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Overcurrent protection</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220494810 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236722677 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00002C3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="449CBCC4" w14:textId="25526A23" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="09E97907" w14:textId="1B45CF28" w:rsidR="003E0796" w:rsidRDefault="003E0796">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220494811" w:history="1">
-        <w:r w:rsidRPr="00516DD2">
+      <w:hyperlink w:anchor="_Toc236722678" w:history="1">
+        <w:r w:rsidRPr="00AA0752">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Protection from fire</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220494811 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236722678 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00002C3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C028FAE" w14:textId="5881B631" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="5CD4AA27" w14:textId="1C286C6D" w:rsidR="003E0796" w:rsidRDefault="003E0796">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220494812" w:history="1">
-        <w:r w:rsidRPr="00516DD2">
+      <w:hyperlink w:anchor="_Toc236722679" w:history="1">
+        <w:r w:rsidRPr="00AA0752">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Restricted locations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220494812 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236722679 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00002C3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="194EF64E" w14:textId="7FB72D0D" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="6590853D" w14:textId="4E64794D" w:rsidR="003E0796" w:rsidRDefault="003E0796">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220494813" w:history="1">
-        <w:r w:rsidRPr="00516DD2">
+      <w:hyperlink w:anchor="_Toc236722680" w:history="1">
+        <w:r w:rsidRPr="00AA0752">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Switchboard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220494813 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236722680 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00002C3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>25</w:t>
+          <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="054BDDFD" w14:textId="3E36A488" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="745464A7" w14:textId="15F172B5" w:rsidR="003E0796" w:rsidRDefault="003E0796">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220494814" w:history="1">
-        <w:r w:rsidRPr="00516DD2">
+      <w:hyperlink w:anchor="_Toc236722681" w:history="1">
+        <w:r w:rsidRPr="00AA0752">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Wiring</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220494814 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236722681 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00002C3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>25</w:t>
+          <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A8FE99C" w14:textId="6F616704" w:rsidR="006C17F6" w:rsidRDefault="006C17F6">
+    <w:p w14:paraId="64A63F4B" w14:textId="6D61FDAB" w:rsidR="003E0796" w:rsidRDefault="003E0796">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220494815" w:history="1">
-        <w:r w:rsidRPr="00516DD2">
+      <w:hyperlink w:anchor="_Toc236722682" w:history="1">
+        <w:r w:rsidRPr="00AA0752">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Documentation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220494815 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236722682 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00002C3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>31</w:t>
+          <w:t>33</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2F6C09B1" w14:textId="097632AF" w:rsidR="00E12286" w:rsidRDefault="00EB7F5F" w:rsidP="002C702A">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EBCA883" w14:textId="77777777" w:rsidR="002C702A" w:rsidRPr="00E12286" w:rsidRDefault="002C702A" w:rsidP="002C702A">
       <w:r w:rsidRPr="00E12286">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="069981EF" w14:textId="61F52C07" w:rsidR="00FE08CE" w:rsidRDefault="009D3148" w:rsidP="002D18F3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc220494801"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc236722668"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Solar battery inspection checklist</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="6AF7CE33" w14:textId="3C488689" w:rsidR="00A16085" w:rsidRPr="00A16085" w:rsidRDefault="004E65D3" w:rsidP="00A16085">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>The Clean Energy Regulator</w:t>
       </w:r>
       <w:r w:rsidR="003A1243">
         <w:t xml:space="preserve"> (CER)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00EE7851">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
@@ -2560,51 +2555,51 @@
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="002B054A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Solar Accreditation Australia requirements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009F369E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="005245F7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3405F59D" w14:textId="799B7398" w:rsidR="002D322A" w:rsidRDefault="002D322A" w:rsidP="00A16085">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc220494802"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc236722669"/>
       <w:r>
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r w:rsidR="004E65D3">
         <w:t>inspectors</w:t>
       </w:r>
       <w:r w:rsidR="00871DA0">
         <w:t xml:space="preserve"> assess when conducting inspections</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="3503329D" w14:textId="38057802" w:rsidR="00871DA0" w:rsidRDefault="004E65D3" w:rsidP="00871DA0">
       <w:r>
         <w:t>Inspectors</w:t>
       </w:r>
       <w:r w:rsidR="00871DA0">
         <w:t xml:space="preserve"> assess over 90 checklist items per solar battery installation. </w:t>
       </w:r>
       <w:r w:rsidR="00C81DA2">
         <w:t>Checklist</w:t>
       </w:r>
       <w:r w:rsidR="00B27A2B">
         <w:t xml:space="preserve"> items</w:t>
       </w:r>
       <w:r w:rsidR="00C81DA2">
@@ -2822,51 +2817,51 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D209D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02BE6E16" w14:textId="77777777" w:rsidR="003E298B" w:rsidRDefault="003E298B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="38553B34" w14:textId="62E3C456" w:rsidR="00180C8F" w:rsidRDefault="00192AC4" w:rsidP="00180C8F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc220494803"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc236722670"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>How checklist items are rated</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="0F0BF1AC" w14:textId="5F446576" w:rsidR="00180C8F" w:rsidRDefault="00180C8F" w:rsidP="007A03A6">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>Each checklist item is assigned a rating</w:t>
       </w:r>
       <w:r w:rsidR="00B9005B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00384119">
         <w:t>which</w:t>
       </w:r>
       <w:r w:rsidR="00B9005B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D422F5">
         <w:t>specifies</w:t>
       </w:r>
@@ -3415,107 +3410,107 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">recalled products must be </w:t>
             </w:r>
             <w:r w:rsidR="00FD0F81">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">repaired or </w:t>
             </w:r>
             <w:r w:rsidR="00AE3824">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">replaced before the system can be switched back on. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51F3C072" w14:textId="4F0DCD11" w:rsidR="002D322A" w:rsidRDefault="002D322A" w:rsidP="002D322A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc220494804"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc236722671"/>
       <w:r>
         <w:t>Inspection checklist items</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="03B40676" w14:textId="4738B017" w:rsidR="00FC7A8C" w:rsidRPr="00FC7A8C" w:rsidRDefault="00543E7C" w:rsidP="00FC7A8C">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>The solar battery inspection</w:t>
       </w:r>
       <w:r w:rsidR="00FC7A8C">
         <w:t xml:space="preserve"> checklist is current as of 21 January 2026. </w:t>
       </w:r>
       <w:r w:rsidR="00AE3377">
         <w:t>We</w:t>
       </w:r>
       <w:r w:rsidR="00B704D1">
         <w:t xml:space="preserve"> regularly update</w:t>
       </w:r>
       <w:r w:rsidR="00AE3377">
         <w:t xml:space="preserve"> this checklist</w:t>
       </w:r>
       <w:r w:rsidR="00B704D1">
         <w:t xml:space="preserve"> in line with changes to Australian standards and </w:t>
       </w:r>
       <w:r w:rsidR="00C02962">
         <w:t>Solar Accreditation Australia guidelines.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="395A7437" w14:textId="20938FF4" w:rsidR="009D3148" w:rsidRDefault="007E6AA1" w:rsidP="009D3148">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Battery_general"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc220494805"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc236722672"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t>Battery general</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="4571"/>
         <w:gridCol w:w="1412"/>
         <w:gridCol w:w="2096"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF4513" w:rsidRPr="00B2507A" w14:paraId="7F38AF46" w14:textId="77777777" w:rsidTr="002424C1">
+      <w:tr w:rsidR="00CF4513" w:rsidRPr="00B2507A" w14:paraId="7F38AF46" w14:textId="77777777" w:rsidTr="1A3EE09D">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="400"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2197AD7B" w14:textId="3C8E3E34" w:rsidR="00CF4513" w:rsidRPr="00D2411C" w:rsidRDefault="00CF4513" w:rsidP="00D2411C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="363534"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D2411C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
@@ -3599,51 +3594,51 @@
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Standards Refe</w:t>
             </w:r>
             <w:r w:rsidR="00C4481C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>re</w:t>
             </w:r>
             <w:r w:rsidRPr="00D2411C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nce</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="4907E971" w14:textId="77777777" w:rsidTr="00F757B7">
+      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="4907E971" w14:textId="77777777" w:rsidTr="1A3EE09D">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31ABD4FA" w14:textId="77777777" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BG 1</w:t>
             </w:r>
@@ -3706,51 +3701,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="789E0151" w14:textId="77777777" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="5EF418B0" w14:textId="77777777" w:rsidTr="00F757B7">
+      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="5EF418B0" w14:textId="77777777" w:rsidTr="1A3EE09D">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F9368B8" w14:textId="77777777" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PV 1</w:t>
             </w:r>
@@ -3773,91 +3768,97 @@
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>If a PV array is directly connected to the battery system/</w:t>
             </w:r>
             <w:r w:rsidR="008C3D78" w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>inverter,</w:t>
             </w:r>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> does it appear operational at the commencement of the audit?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60D89E6F" w14:textId="77777777" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
+          <w:p w14:paraId="60D89E6F" w14:textId="63C6620E" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="1A3EE09D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Information Only</w:t>
+            </w:r>
+            <w:r w:rsidR="4CABDB67" w:rsidRPr="1A3EE09D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2096" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7142E30F" w14:textId="77777777" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Information Only</w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077380B" w:rsidRPr="00B2507A" w14:paraId="690CB6B8" w14:textId="77777777" w:rsidTr="00F757B7">
+      <w:tr w:rsidR="0077380B" w:rsidRPr="00B2507A" w14:paraId="690CB6B8" w14:textId="77777777" w:rsidTr="1A3EE09D">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5563F898" w14:textId="77777777" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BG 3</w:t>
             </w:r>
@@ -4005,51 +4006,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D29EEF0" w14:textId="77777777" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00997D28" w:rsidRPr="00B2507A" w14:paraId="6BE2C1FB" w14:textId="77777777" w:rsidTr="00F757B7">
+      <w:tr w:rsidR="00997D28" w:rsidRPr="00B2507A" w14:paraId="6BE2C1FB" w14:textId="77777777" w:rsidTr="1A3EE09D">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27CAA2BD" w14:textId="77777777" w:rsidR="00997D28" w:rsidRPr="00B2507A" w:rsidRDefault="00997D28" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -4104,51 +4105,51 @@
             </w:r>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4.1</w:t>
             </w:r>
             <w:r w:rsidR="009D0C63">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="0B358CF8" w14:textId="77777777" w:rsidTr="00F757B7">
+      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="0B358CF8" w14:textId="77777777" w:rsidTr="1A3EE09D">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7538B4FD" w14:textId="77777777" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -4199,51 +4200,51 @@
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Information Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3651F2B2" w14:textId="1AD61264" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="4BE0E681" w14:textId="77777777" w:rsidTr="00F757B7">
+      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="4BE0E681" w14:textId="77777777" w:rsidTr="1A3EE09D">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="206DBB12" w14:textId="77777777" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -4294,51 +4295,51 @@
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Information Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DD0ADB9" w14:textId="218C4F9C" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="65A5918F" w14:textId="77777777" w:rsidTr="00F757B7">
+      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="65A5918F" w14:textId="77777777" w:rsidTr="1A3EE09D">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DF7B3CA" w14:textId="77777777" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -4389,51 +4390,51 @@
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Information Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17534324" w14:textId="1ED6DFE0" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="26C8B71E" w14:textId="77777777" w:rsidTr="00F757B7">
+      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="26C8B71E" w14:textId="77777777" w:rsidTr="1A3EE09D">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BCE03ED" w14:textId="77777777" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -4484,51 +4485,51 @@
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Information Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D261C82" w14:textId="345763CD" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="6C049CDB" w14:textId="77777777" w:rsidTr="00F757B7">
+      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="6C049CDB" w14:textId="77777777" w:rsidTr="1A3EE09D">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D25AF2B" w14:textId="77777777" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -4593,51 +4594,51 @@
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Information Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CA9E315" w14:textId="4AE2CE7D" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="6EA80387" w14:textId="77777777" w:rsidTr="00FA3252">
+      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="6EA80387" w14:textId="77777777" w:rsidTr="1A3EE09D">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="769"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FE54344" w14:textId="2D4EABA9" w:rsidR="00F757B7" w:rsidRDefault="00540DFD" w:rsidP="00F757B7">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
@@ -4724,51 +4725,51 @@
             </w:r>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
             <w:r w:rsidR="009D0C63">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="34DF555F" w14:textId="77777777" w:rsidTr="00F757B7">
+      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="34DF555F" w14:textId="77777777" w:rsidTr="1A3EE09D">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E9C41FC" w14:textId="77777777" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -4819,51 +4820,51 @@
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Information Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E45E69C" w14:textId="1438263A" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="44BA47D3" w14:textId="77777777" w:rsidTr="00F757B7">
+      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="44BA47D3" w14:textId="77777777" w:rsidTr="1A3EE09D">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76DAE4B1" w14:textId="77777777" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -4914,51 +4915,51 @@
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Information Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BA93DBE" w14:textId="491F2C7A" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="66F415D5" w14:textId="77777777" w:rsidTr="00F757B7">
+      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="66F415D5" w14:textId="77777777" w:rsidTr="1A3EE09D">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="396240F2" w14:textId="77777777" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -5009,51 +5010,51 @@
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Information Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="528A562B" w14:textId="4BFA2102" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="3DA7C1C6" w14:textId="77777777" w:rsidTr="00F757B7">
+      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="3DA7C1C6" w14:textId="77777777" w:rsidTr="1A3EE09D">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3CF67A4D" w14:textId="77777777" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -5104,51 +5105,51 @@
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Information Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AE4F109" w14:textId="55D117A7" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="4D342237" w14:textId="77777777" w:rsidTr="00F757B7">
+      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="4D342237" w14:textId="77777777" w:rsidTr="1A3EE09D">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67C1AD1B" w14:textId="77777777" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -5199,51 +5200,51 @@
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Information Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FA18D6E" w14:textId="518537E9" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="13E95875" w14:textId="77777777" w:rsidTr="00F757B7">
+      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="13E95875" w14:textId="77777777" w:rsidTr="1A3EE09D">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64116694" w14:textId="77777777" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -5294,51 +5295,51 @@
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Information Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24CF864A" w14:textId="7EBEC21A" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="18D703BC" w14:textId="77777777" w:rsidTr="00F757B7">
+      <w:tr w:rsidR="00540DFD" w:rsidRPr="00B2507A" w14:paraId="18D703BC" w14:textId="77777777" w:rsidTr="1A3EE09D">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79F32E95" w14:textId="77777777" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -5420,51 +5421,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66F988A5" w14:textId="77296530" w:rsidR="00CF4513" w:rsidRPr="00B2507A" w:rsidRDefault="00CF4513" w:rsidP="00C47B1B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="053DA79A" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRDefault="00A0416D" w:rsidP="00A0416D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Labelling"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc220494806"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc236722673"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t>Labelling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="4547"/>
         <w:gridCol w:w="1414"/>
         <w:gridCol w:w="2118"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A0416D" w:rsidRPr="008C208A" w14:paraId="4345BE42" w14:textId="77777777" w:rsidTr="002424C1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="463"/>
           <w:tblHeader/>
         </w:trPr>
@@ -7208,168 +7209,273 @@
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11C39BF4" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>SB &amp; Labelling 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1842A51A" w14:textId="4DCC71B5" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
+          <w:p w14:paraId="2995AA5D" w14:textId="77777777" w:rsidR="00850272" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Are all signs and labels</w:t>
             </w:r>
             <w:r w:rsidR="006D0664">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="67D1C280" w14:textId="65EF16BA" w:rsidR="00850272" w:rsidRDefault="00A0416D" w:rsidP="00850272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-              <w:t>(a) sufficiently durable and designed to have a lifetime greater than or equal to the service life of</w:t>
+              <w:t>sufficiently durable and designed to have a lifetime greater than or equal to the service life of</w:t>
             </w:r>
             <w:r w:rsidR="00B4552A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>the battery system or BESS</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="10A0A823" w14:textId="2047DB87" w:rsidR="00850272" w:rsidRDefault="00A0416D" w:rsidP="00850272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-              <w:t>(b) constructed of durable materials suitable for the location, and where installed exposed to</w:t>
+              <w:t xml:space="preserve">constructed of durable materials suitable for the location, and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>where</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>installed exposed to</w:t>
             </w:r>
             <w:r w:rsidR="00B4552A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>direct sunlight, shall use UV stabilized materials</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="6DA14204" w14:textId="7FBD8A7A" w:rsidR="00850272" w:rsidRDefault="00A0416D" w:rsidP="00850272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>fixed in a durable manner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32FF2563" w14:textId="2576729E" w:rsidR="00850272" w:rsidRDefault="00A0416D" w:rsidP="00850272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>in English</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B03DF69" w14:textId="4C17DA75" w:rsidR="00850272" w:rsidRDefault="00A0416D" w:rsidP="00850272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-              <w:t xml:space="preserve">(e) legible and in a letter size appropriate for the </w:t>
+              <w:t xml:space="preserve">legible and in a letter size appropriate for the location (see guidance in </w:t>
+            </w:r>
+            <w:r w:rsidR="00003C28" w:rsidRPr="00003C28">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AS/NZS 4777.1 2024 6.1 </w:t>
             </w:r>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-            </w:r>
+              <w:t>Note 1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="015E133C" w14:textId="4A24AA26" w:rsidR="00850272" w:rsidRDefault="00A0416D" w:rsidP="00850272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Note 1)</w:t>
-            </w:r>
+              <w:t>indelible</w:t>
+            </w:r>
+            <w:r w:rsidR="006D0664" w:rsidRPr="008C208A" w:rsidDel="006D0664">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1842A51A" w14:textId="7BA04001" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="00850272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-[...13 lines deleted...]
-              <w:t>(g) visible, as required, at the installed position.</w:t>
+              <w:t>visible, as required, at the installed position.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FC4A408" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Medium non-compliance </w:t>
             </w:r>
           </w:p>
@@ -7417,169 +7523,190 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BACEBCE" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Integrated BESS 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63DF4168" w14:textId="2C775D48" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0025386A">
+          <w:p w14:paraId="1FEBF25B" w14:textId="77777777" w:rsidR="00E86272" w:rsidRDefault="00A0416D" w:rsidP="0025386A">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Is there a sign adjacent to the lithium-ion pre-assembled integrated BESS that states: </w:t>
             </w:r>
-            <w:r w:rsidRPr="008C208A">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E04E72">
+          </w:p>
+          <w:p w14:paraId="19297C28" w14:textId="01100C54" w:rsidR="00E86272" w:rsidRDefault="00E04E72" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C208A">
-[...14 lines deleted...]
-            <w:r w:rsidR="00E04E72">
+            <w:r w:rsidR="00A0416D" w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>attery System or Battery Energy Storage System</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F3F691B" w14:textId="5637F83F" w:rsidR="00E86272" w:rsidRDefault="00E04E72" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C208A">
-[...14 lines deleted...]
-            <w:r w:rsidR="00E04E72">
+            <w:r w:rsidR="00A0416D" w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>he correct short-circuit current (specifying current in amperes)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63DF4168" w14:textId="3C3B7D40" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00E04E72" w:rsidP="005416CA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C208A">
+            <w:r w:rsidR="00A0416D" w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">he correct maximum </w:t>
             </w:r>
             <w:r w:rsidR="00A45BFC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>DC</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C208A">
+            <w:r w:rsidR="00A0416D" w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> voltage (specifying voltage in volts)</w:t>
             </w:r>
-            <w:r w:rsidR="00E04E72">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C208A">
+            <w:r w:rsidR="00A0416D" w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> For systems over DVC-A, the sign shall also state "Hazardous </w:t>
             </w:r>
             <w:r w:rsidR="00625BF1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>DC</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C208A">
+            <w:r w:rsidR="00A0416D" w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> voltage". </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06DD317D" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
@@ -7672,82 +7799,110 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AD8108F" w14:textId="77777777" w:rsidR="009918F2" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Is there a site-specific shutdown procedure that details the sequential steps to safely shutdown the BESS? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="358A4ADB" w14:textId="5E0C4A75" w:rsidR="0071075E" w:rsidRDefault="00A0416D" w:rsidP="00E26AD3">
+          <w:p w14:paraId="742B5F42" w14:textId="77777777" w:rsidR="00E86272" w:rsidRDefault="00A0416D" w:rsidP="00E26AD3">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">The shutdown procedure shall be: </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="4E688D60" w14:textId="407CD035" w:rsidR="00E86272" w:rsidRDefault="00A0416D" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>installed adjacent to the PCE to which the battery system is connected</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="358A4ADB" w14:textId="0F4C6104" w:rsidR="0071075E" w:rsidRDefault="00A0416D" w:rsidP="005416CA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-              <w:t xml:space="preserve">b) placed adjacent to and visible from the equipment to be operated in the event of a shutdown.  </w:t>
+              <w:t xml:space="preserve">placed adjacent to and visible from the equipment to be operated in the event of a shutdown.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0227D860" w14:textId="77777777" w:rsidR="0071075E" w:rsidRDefault="00A0416D" w:rsidP="0071075E">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>All labelling of devices shall be consistent with terminology used in the shutdown procedure.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33605EED" w14:textId="1BE008A3" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0071075E">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -7858,50 +8013,51 @@
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00ECC3DD" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Integrated BESS 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1622A05F" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>If battery chemistry is categorised as a having a risk of battery explosion, has a "Danger, Risk of Battery Explosion" sign been installed in a prominent position approaching the battery system?  </w:t>
@@ -8156,51 +8312,50 @@
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E269E6C" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Integrated BESS 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67A1796A" w14:textId="167E14E0" w:rsidR="004962B6" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">If the battery chemistry is categorised as having an arc flash hazard above "minor" (see </w:t>
@@ -8313,204 +8468,232 @@
             </w:r>
             <w:r w:rsidR="007E4060">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>lause</w:t>
             </w:r>
             <w:r w:rsidR="007E4060" w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>7.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A0416D" w:rsidRPr="008C208A" w14:paraId="3CD61A3A" w14:textId="77777777" w:rsidTr="00F757B7">
+      <w:tr w:rsidR="00A0416D" w:rsidRPr="008C208A" w14:paraId="3CD61A3A" w14:textId="77777777" w:rsidTr="005416CA">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
-          <w:trHeight w:val="2200"/>
+          <w:trHeight w:val="1355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4988DD4E" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pre-assembled BS 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B04E922" w14:textId="77EC2558" w:rsidR="004962B6" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
+          <w:p w14:paraId="3C4AA7AC" w14:textId="77777777" w:rsidR="00E86272" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is there a sign adjacent to the lithium-ion pre-assembled BS that states: </w:t>
-            </w:r>
+              <w:t>Is there a sign adjacent to the lithium-ion pre-assembled BS that states:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14177DC8" w14:textId="2EAB7815" w:rsidR="00E86272" w:rsidRDefault="00A0416D" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-[...10 lines deleted...]
-            <w:r w:rsidR="00E04E72">
+              <w:t>Battery System or Battery Energy Storage System</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D8FD0FF" w14:textId="10F3D9D5" w:rsidR="00E86272" w:rsidRDefault="00E04E72" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C208A">
+            <w:r w:rsidR="00A0416D" w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">he correct </w:t>
             </w:r>
             <w:r w:rsidR="005E5AC7">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C208A">
+            <w:r w:rsidR="00A0416D" w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">hort-circuit current (specifying current in amperes) </w:t>
             </w:r>
-            <w:r w:rsidRPr="008C208A">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E04E72">
+          </w:p>
+          <w:p w14:paraId="1B04E922" w14:textId="75F87700" w:rsidR="004962B6" w:rsidRDefault="00E04E72" w:rsidP="005416CA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C208A">
+            <w:r w:rsidR="00A0416D" w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">he correct </w:t>
             </w:r>
-            <w:r w:rsidR="00E04E72">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C208A">
+            <w:r w:rsidR="00A0416D" w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">aximum </w:t>
             </w:r>
             <w:r w:rsidR="00943A66">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>DC</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C208A">
+            <w:r w:rsidR="00A0416D" w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> voltage (specifying voltage in volts)</w:t>
             </w:r>
-            <w:r w:rsidR="00E04E72">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C208A">
+            <w:r w:rsidR="00A0416D" w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="229EE768" w14:textId="3961A72B" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">For systems over DVC-A, the sign shall also state "Hazardous </w:t>
             </w:r>
             <w:r w:rsidR="00943A66">
@@ -8622,91 +8805,120 @@
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="3200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CB8F710" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Pre-assembled BS 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20CC261C" w14:textId="09518B8C" w:rsidR="004962B6" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
+          <w:p w14:paraId="3B71518B" w14:textId="77777777" w:rsidR="00E86272" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is there a site-specific shutdown procedure that details the sequential steps to safely shutdown the BS? The shutdown procedure shall be: </w:t>
-            </w:r>
+              <w:t>Is there a site-specific shutdown procedure that details the sequential steps to safely shutdown the BS? The shutdown procedure shall be:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03765C47" w14:textId="35D50A9B" w:rsidR="00E86272" w:rsidRDefault="00A0416D" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>installed adjacent to the PCE to which the battery system is connected</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20CC261C" w14:textId="49049BB3" w:rsidR="004962B6" w:rsidRDefault="00A0416D" w:rsidP="005416CA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-              <w:t xml:space="preserve">b) placed adjacent to and visible from the equipment to be operated in the event of a shutdown.  </w:t>
+              <w:t xml:space="preserve">placed adjacent to and visible from the equipment to be operated in the event of a shutdown.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A3F5A3B" w14:textId="77777777" w:rsidR="004962B6" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>All labelling of devices shall be consistent with terminology used in the shutdown procedure.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EEB1267" w14:textId="31F6F516" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -9077,51 +9289,50 @@
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F8D98B5" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Pre-assembled BS 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="704C2C52" w14:textId="399E43A9" w:rsidR="005D6E36" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Is the “Danger, toxic fumes” sign installed adjacent to the enclosure or on all doors to the room where the battery system is located and does it detail the specific fault conditions (</w:t>
@@ -9403,50 +9614,51 @@
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="633F037C" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Pre-assembled BS 98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0375872A" w14:textId="7781E2F2" w:rsidR="00A0416D" w:rsidRPr="008C208A" w:rsidRDefault="00A0416D" w:rsidP="0057315C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Has </w:t>
@@ -9498,51 +9710,51 @@
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>AS/NZS 5139:2019 Clause 7.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="662F96BD" w14:textId="0DEB1BC6" w:rsidR="002D322A" w:rsidRDefault="00E22F27" w:rsidP="00E22F27">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Installation_requirements"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc220494807"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc236722674"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:t>Installation requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1600"/>
         <w:gridCol w:w="4496"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w14:paraId="3990068C" w14:textId="77777777" w:rsidTr="002424C1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="364"/>
           <w:tblHeader/>
         </w:trPr>
@@ -10123,51 +10335,50 @@
       </w:tr>
       <w:tr w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w14:paraId="613C9111" w14:textId="77777777" w:rsidTr="0047567A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54BEA1BA" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Integrated BESS 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4496" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="304F4698" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Has the lithium-ion pre-assembled integrated BESS been installed in accordance with manufacturers installation requirements, including reference to the relevant SDS? </w:t>
             </w:r>
           </w:p>
@@ -10549,50 +10760,51 @@
       </w:tr>
       <w:tr w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w14:paraId="13C81C11" w14:textId="77777777" w:rsidTr="0047567A">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F027DC7" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Integrated BESS 39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4496" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DA00432" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>If required by the manufacturer of the pre-assembled integrated BESS, has an earth fault alarm been installed? </w:t>
             </w:r>
           </w:p>
@@ -11353,51 +11565,50 @@
       </w:tr>
       <w:tr w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w14:paraId="33DA4060" w14:textId="77777777" w:rsidTr="0047567A">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CD121DC" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Pre-assembled BS 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4496" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E0CDD13" w14:textId="2C5A3C80" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Was the lithium-ion pre-assembled BS an approved product on the Clean Energy Council</w:t>
             </w:r>
             <w:r w:rsidR="00D46BC5">
@@ -11663,74 +11874,82 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pre-assembled BS 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4496" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4742716B" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Has the lithium-ion pre-assembled BS been installed in accordance with manufacturers installation requirements, including reference to the relevant SDS? </w:t>
+              <w:t xml:space="preserve">Has the lithium-ion pre-assembled BS been installed in accordance with manufacturers </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F27">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>installation requirements, including reference to the relevant SDS? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B05F268" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="363534"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:color w:val="363534"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Medium non-compliance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E316623" w14:textId="019980C7" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">AS/NZS 5139:2019 </w:t>
             </w:r>
             <w:r w:rsidR="007E4060" w:rsidRPr="00B2507A">
@@ -12095,65 +12314,51 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pre-assembled BS 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4496" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04774FB1" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">If the lithium-ion pre-assembled BS </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> a room, is the room clean, dry and ventilated? </w:t>
+              <w:t>If the lithium-ion pre-assembled BS is located in a room, is the room clean, dry and ventilated? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7038F624" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="363534"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:color w:val="363534"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Medium non-compliance </w:t>
             </w:r>
@@ -12233,65 +12438,51 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pre-assembled BS 39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4496" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="636E48BE" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">If the lithium-ion pre-assembled BS </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> a room, does the room provide and maintain protection against detrimental environmental conditions and other external factors? </w:t>
+              <w:t>If the lithium-ion pre-assembled BS is located in a room, does the room provide and maintain protection against detrimental environmental conditions and other external factors? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18E9825C" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="363534"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:color w:val="363534"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Medium non-compliance </w:t>
             </w:r>
@@ -12371,339 +12562,357 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pre-assembled BS 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4496" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AE5223F" w14:textId="45A844E8" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">If the lithium-ion pre-assembled BS </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>If the lithium-ion pre-assembled BS is located in a room, is the room suitable to minimi</w:t>
+            </w:r>
+            <w:r w:rsidR="00916A70">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>is located in</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>e the likelihood of a build-up insect or vermin infestation or other materials on or around the lithium-ion pre-assembled BS? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="535FA746" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="363534"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
-                <w:lang w:eastAsia="en-AU"/>
-[...8 lines deleted...]
-            </w:r>
+                <w:color w:val="363534"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Medium non-compliance </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17A10F3C" w14:textId="63684E86" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>e the likelihood of a build-up insect or vermin infestation or other materials on or around the lithium-ion pre-assembled BS? </w:t>
-[...17 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">AS/NZS 5139:2019 </w:t>
+            </w:r>
+            <w:r w:rsidR="007E4060" w:rsidRPr="00B2507A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="007E4060">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>lause</w:t>
+            </w:r>
+            <w:r w:rsidR="007E4060" w:rsidRPr="00B2507A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
-                <w:color w:val="363534"/>
-[...48 lines deleted...]
-              <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>5.2.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w14:paraId="40017496" w14:textId="77777777" w:rsidTr="0047567A">
+      <w:tr w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w14:paraId="40017496" w14:textId="77777777" w:rsidTr="005416CA">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
-          <w:trHeight w:val="3000"/>
+          <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B896206" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Pre-assembled BS 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4496" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="108276DF" w14:textId="33994724" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
+          <w:p w14:paraId="4A2AE840" w14:textId="77777777" w:rsidR="00E86272" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">If the lithium-ion pre-assembled BS </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>If the lithium-ion pre-assembled BS is located in a room, does the size of the room allow for sufficient clearance around the lithium-ion pre-assembled BS to provide safe handling and access for installation, removal and maintenance? </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>is located in</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:br/>
+              <w:t>The minimum unimpeded access shall be:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BD0ACE8" w14:textId="3A439B4E" w:rsidR="00E86272" w:rsidRDefault="00FF2D2B" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="50"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a room, does the size of the room allow for sufficient clearance around the lithium-ion pre-assembled BS to provide safe handling and access for installation, removal and maintenance? </w:t>
-            </w:r>
+              <w:t>900 mm with the doors open</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DF9AAC8" w14:textId="666D5477" w:rsidR="00E86272" w:rsidRDefault="00FF2D2B" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="50"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>600 mm with the doors open for battery systems that have</w:t>
+            </w:r>
+            <w:r w:rsidR="00234F47">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69260B6E" w14:textId="5368BB6F" w:rsidR="00E86272" w:rsidRDefault="00FF2D2B" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="50"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>voltage no greater than DVC-A; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36949D2F" w14:textId="28CE83B1" w:rsidR="00E86272" w:rsidRDefault="00FF2D2B" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="50"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve">a calculated arc flash energy at the output terminals of the battery system not greater than 4.0 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>i</w:t>
+              <w:t>cal</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">) voltage no greater than DVC-A; and </w:t>
+              <w:t>/cm²</w:t>
+            </w:r>
+            <w:r w:rsidR="00D769E7">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="108276DF" w14:textId="6812DC26" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="005416CA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="50"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>cal</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>the clearance specified by the manual</w:t>
+            </w:r>
+            <w:r w:rsidR="000A30A6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7816F1B2" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="363534"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
-                <w:lang w:eastAsia="en-AU"/>
-[...40 lines deleted...]
-              <w:rPr>
                 <w:color w:val="363534"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Medium non-compliance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23432BB5" w14:textId="1A4B0F77" w:rsidR="00FF2D2B" w:rsidRPr="00E22F27" w:rsidRDefault="00FF2D2B" w:rsidP="00237DF0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">AS/NZS 5139:2019 </w:t>
             </w:r>
             <w:r w:rsidR="007E4060" w:rsidRPr="00B2507A">
@@ -13385,82 +13594,73 @@
             </w:r>
             <w:r w:rsidR="007E4060">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>lause</w:t>
             </w:r>
             <w:r w:rsidR="007E4060" w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>5.3.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4C5C00EC" w14:textId="77777777" w:rsidR="009270B8" w:rsidRDefault="009270B8" w:rsidP="008A29E7">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText1"/>
+    <w:p w14:paraId="57F6E15B" w14:textId="5F32E766" w:rsidR="00E22F27" w:rsidRPr="00BB1D77" w:rsidRDefault="00E22F27" w:rsidP="00BB1D77">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Isolation"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc236722675"/>
       <w:bookmarkEnd w:id="12"/>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Isolation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1473"/>
-        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="1445"/>
+        <w:gridCol w:w="3407"/>
         <w:gridCol w:w="3023"/>
-        <w:gridCol w:w="1812"/>
+        <w:gridCol w:w="1764"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w14:paraId="19984C52" w14:textId="77777777" w:rsidTr="002424C1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="600"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46BC61B5" w14:textId="5BC3CD23" w:rsidR="00FF2D2B" w:rsidRPr="00D2411C" w:rsidRDefault="00FF2D2B" w:rsidP="00D2411C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="363534"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D2411C">
@@ -13784,50 +13984,51 @@
       </w:tr>
       <w:tr w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w14:paraId="193C95A7" w14:textId="77777777" w:rsidTr="000663A7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1660" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DE4254C" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>SB &amp; Labelling 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4436" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4477A8FB" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Are there no more than 2 inverter main switches connected to any 1 switchboard with attached loads?</w:t>
             </w:r>
           </w:p>
@@ -14269,51 +14470,50 @@
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1660" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D9570A4" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Pre-assembled BS 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4436" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="590F16BF" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Has a means of disconnection been installed to isolate the pre-assembled BS from the PCE and vice versa, to allow for maintenance, repair, fault finding and inspection tasks to be carried out safely? </w:t>
@@ -14399,136 +14599,158 @@
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1660" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68218264" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Pre-assembled BS 51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4436" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68941853" w14:textId="218791B4" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
+          <w:p w14:paraId="486DD001" w14:textId="77777777" w:rsidR="00E86272" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Is it possible to isolate the PCE from all poles of the pre-assembled BS using one of the following load breaking disconnection methods installed? </w:t>
             </w:r>
-            <w:r w:rsidRPr="008C208A">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E67606">
+          </w:p>
+          <w:p w14:paraId="443EBC74" w14:textId="0B401700" w:rsidR="00E86272" w:rsidRDefault="00E67606" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C208A">
+            <w:r w:rsidR="00FF2D2B" w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">n adjacent and physically separate disconnection device. </w:t>
             </w:r>
-            <w:r w:rsidRPr="008C208A">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E67606">
+          </w:p>
+          <w:p w14:paraId="1C303B95" w14:textId="202DF4E9" w:rsidR="00E86272" w:rsidRDefault="00E67606" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C208A">
-[...14 lines deleted...]
-            <w:r w:rsidR="00E67606">
+            <w:r w:rsidR="00FF2D2B" w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> disconnection device integrated into the PCE.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68941853" w14:textId="1E1944D2" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00E67606" w:rsidP="005416CA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C208A">
+            <w:r w:rsidR="00FF2D2B" w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> disconnection device integrated into the pre-assembled BS. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14760930" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
@@ -14603,226 +14825,365 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A89E47D" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pre-assembled BS 52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4436" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="770F6C2B" w14:textId="0CD7A638" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
+          <w:p w14:paraId="47610E28" w14:textId="77777777" w:rsidR="00E86272" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">If a switch-disconnector has been used as the load breaking disconnection device, does it meet the following requirements: </w:t>
-            </w:r>
+              <w:t>If a switch-disconnector has been used as the load breaking disconnection device, does it meet the following requirements:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="760324B1" w14:textId="0F823E48" w:rsidR="00E86272" w:rsidRDefault="00FF2D2B" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:t>conform to AS 60947.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0008B66A" w14:textId="068C0C4B" w:rsidR="00E86272" w:rsidRDefault="00FF2D2B" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>be of the non-polari</w:t>
+            </w:r>
+            <w:r w:rsidR="00916A70">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>ed type</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="116DACD3" w14:textId="7F09B2D4" w:rsidR="00E86272" w:rsidRDefault="00FF2D2B" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">be </w:t>
+            </w:r>
+            <w:r w:rsidR="00943A66">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>DC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rated</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B5B87B2" w14:textId="321E7C2F" w:rsidR="00E86272" w:rsidRDefault="00FF2D2B" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>have a voltage rating than the battery system's maximum voltage under all operating conditions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3162D7A3" w14:textId="4033C6ED" w:rsidR="00E86272" w:rsidRDefault="00FF2D2B" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>be rated to withstand the maximum short-circuit current</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B17091A" w14:textId="079E2E42" w:rsidR="00E86272" w:rsidRDefault="00FF2D2B" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">have a current rating greater than the maximum </w:t>
+            </w:r>
+            <w:r w:rsidR="00943A66">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>DC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> current for the BESS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53001868" w14:textId="60473F6F" w:rsidR="00E86272" w:rsidRDefault="00FF2D2B" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>be rated to interrupt for full load</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66C5BB7B" w14:textId="0A4541AC" w:rsidR="00E86272" w:rsidRDefault="00FF2D2B" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>meet the requirements of AS/NZS 3000:2018 Section 2 for isolating device selection</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3805894B" w14:textId="5DA436DE" w:rsidR="00E86272" w:rsidRDefault="00FF2D2B" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">be rated for independent manual operation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">a) conform to AS 60947.3 </w:t>
             </w:r>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-[...8 lines deleted...]
-            </w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>j) have a minimum pollution degree 3 classification</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ABA3717" w14:textId="60010EFE" w:rsidR="00512B4E" w:rsidRDefault="00FF2D2B" w:rsidP="00E86272">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>ed type</w:t>
-            </w:r>
+              <w:t>be able to be secured in the open position and only secured when the main contacts are in the open position</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="770F6C2B" w14:textId="23A9177E" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="005416CA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-[...122 lines deleted...]
-              <w:t xml:space="preserve">l) conform to requirements for isolation including marking requirements for an isolation device </w:t>
+              <w:t xml:space="preserve">conform to requirements for isolation including marking requirements for an isolation device </w:t>
             </w:r>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">m) have a utilization category of at least DC21B. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25B5A8E1" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
@@ -15293,167 +15654,189 @@
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="2800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1660" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CF3DE07" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Pre-assembled BS 56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4436" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A5B48C8" w14:textId="0F4FDC5E" w:rsidR="00396929" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
+          <w:p w14:paraId="73D5EEE6" w14:textId="28F701DC" w:rsidR="00512B4E" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">If the disconnection device is integrated in the PCE does it meet one of the following additional requirements: </w:t>
-            </w:r>
+              <w:t xml:space="preserve">If the disconnection device is integrated in the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidR="00A772C0">
+              <w:t>PCE</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> does it meet one of the following additional requirements: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5967A9E0" w14:textId="0979A36F" w:rsidR="00512B4E" w:rsidRDefault="00A772C0" w:rsidP="00512B4E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="53"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
+            <w:r w:rsidR="00FF2D2B" w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n isolation device that is mechanically interlocked with a replaceable module of the PCE, and allows the module to be removed from the section containing the isolation device without risk of electric hazards </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A5B48C8" w14:textId="1A7F8C81" w:rsidR="00396929" w:rsidRDefault="00A772C0" w:rsidP="005416CA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="53"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2D2B" w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>n isolation device is located in the same enclosure as the other components of the PCE.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1299A616" w14:textId="05C5C7B0" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">n isolation device that is mechanically interlocked with a replaceable module of the PCE, and allows the module to be removed from the section containing the isolation device without risk of electric hazards </w:t>
-            </w:r>
+              <w:t xml:space="preserve">With the isolation device in the off position there shall be no risk of electric hazard when any PCE external enclosure cover is removed for repair or replacement of other components of the PCE. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8550EB" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
-                <w:color w:val="000000"/>
-[...65 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
               <w:t>Medium non-compliance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="347E0051" w14:textId="0F8A4DA2" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">AS/NZS 5139:2019 </w:t>
@@ -15904,72 +16287,81 @@
               </w:rPr>
               <w:t>Pre-assembled BS 60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4436" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6197C9BC" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Where the cables connecting the pre-assembled BS and PCE are greater than 2m in length, is the isolation device installed at both the pre-assembled battery system and PCE? </w:t>
+              <w:t xml:space="preserve">Where the cables connecting the pre-assembled BS and PCE are greater than 2m in length, is the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C208A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>isolation device installed at both the pre-assembled battery system and PCE? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="172312A2" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Medium non-compliance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="378E8274" w14:textId="21CB9696" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">AS/NZS 5139:2019 </w:t>
@@ -16176,81 +16568,72 @@
               </w:rPr>
               <w:t>Pre-assembled BS 62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4436" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="485C2206" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">If there are two or more lithium-ion pre-assembled battery systems connected in parallel, does each </w:t>
-            </w:r>
+              <w:t>If there are two or more lithium-ion pre-assembled battery systems connected in parallel, does each one have a separate isolation device? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11921EBE" w14:textId="77777777" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
-                <w:color w:val="000000"/>
-[...25 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
               <w:t>Medium non-compliance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DB21B58" w14:textId="54B55353" w:rsidR="00FF2D2B" w:rsidRPr="008C208A" w:rsidRDefault="00FF2D2B" w:rsidP="000A30A6">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">AS/NZS 5139:2019 </w:t>
@@ -16270,51 +16653,51 @@
               <w:t>lause</w:t>
             </w:r>
             <w:r w:rsidR="007E4060" w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008C208A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>5.3.1.3.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="450C63D3" w14:textId="4FC6CF26" w:rsidR="008C208A" w:rsidRDefault="008C208A" w:rsidP="008C208A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Mechanical_protection"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc220494809"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc236722676"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t>Mechanical protection</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1660"/>
         <w:gridCol w:w="4436"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A0416D" w:rsidRPr="00097671" w14:paraId="65833639" w14:textId="77777777" w:rsidTr="002424C1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="412"/>
           <w:tblHeader/>
         </w:trPr>
@@ -17116,50 +17499,51 @@
       </w:tr>
       <w:tr w:rsidR="00A0416D" w:rsidRPr="00097671" w14:paraId="17D9B576" w14:textId="77777777" w:rsidTr="000663A7">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1660" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48D71CED" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00097671" w:rsidRDefault="00A0416D" w:rsidP="00A772C0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Pre-assembled BS 87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4436" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F7D9BC4" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00097671" w:rsidRDefault="00A0416D" w:rsidP="00A772C0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>If mounted on a wall or structure, does the wall or structure appear to have the structural integrity to withstand the weight of the pre-assembled BS? </w:t>
             </w:r>
           </w:p>
@@ -17222,54 +17606,53 @@
               </w:rPr>
               <w:t>lause</w:t>
             </w:r>
             <w:r w:rsidR="007E4060" w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>5.3.3(b) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="53E380D8" w14:textId="4F37B347" w:rsidR="00097671" w:rsidRDefault="00097671" w:rsidP="00097671">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Overcurrent_protection"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc220494810"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc236722677"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Overcurrent protection</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="3313"/>
         <w:gridCol w:w="3218"/>
         <w:gridCol w:w="1548"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A0416D" w:rsidRPr="00097671" w14:paraId="7CF968D9" w14:textId="77777777" w:rsidTr="002424C1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="350"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17977,50 +18360,51 @@
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="445BD874" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00097671" w:rsidRDefault="00A0416D" w:rsidP="00A772C0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Pre-assembled BS 43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3313" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="128BBEB3" w14:textId="119E6A60" w:rsidR="00A0416D" w:rsidRPr="00097671" w:rsidRDefault="00A0416D" w:rsidP="00A772C0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Is overcurrent protection installed in all live conductors</w:t>
@@ -18157,275 +18541,295 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21974800" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00097671" w:rsidRDefault="00A0416D" w:rsidP="00A772C0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pre-assembled BS 44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3313" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43B1E1D8" w14:textId="2B95D35D" w:rsidR="00A0416D" w:rsidRPr="00097671" w:rsidRDefault="007B34B3" w:rsidP="00A772C0">
+          <w:p w14:paraId="37B6DF3F" w14:textId="77777777" w:rsidR="00512B4E" w:rsidRDefault="007B34B3" w:rsidP="00A772C0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00A0416D" w:rsidRPr="00097671">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">f installed, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="00A0416D" w:rsidRPr="00097671">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>s the DC overcurrent protection device installed adjacent to the battery system</w:t>
             </w:r>
             <w:r w:rsidR="00C573BC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> and:</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="36C9338D" w14:textId="23C6CB45" w:rsidR="00512B4E" w:rsidRDefault="00C573BC" w:rsidP="00512B4E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="55"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is it </w:t>
+            </w:r>
             <w:r w:rsidR="00A0416D" w:rsidRPr="00097671">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:t>of a non-polari</w:t>
+            </w:r>
+            <w:r w:rsidR="00916A70">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00097671">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>ed type</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23AE0A23" w14:textId="31B95F96" w:rsidR="00512B4E" w:rsidRDefault="00C573BC" w:rsidP="00512B4E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="55"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is it </w:t>
+            </w:r>
+            <w:r w:rsidR="00943A66">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>DC</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00097671">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rated</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DE05C22" w14:textId="7ADC57A5" w:rsidR="00512B4E" w:rsidRDefault="00C573BC" w:rsidP="00512B4E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="55"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">does it </w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00097671">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>have a voltage rating greater than the battery system's maximum voltage under all normal and abnormal conditions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D964343" w14:textId="1BE0B229" w:rsidR="00512B4E" w:rsidRDefault="00C573BC" w:rsidP="00512B4E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="55"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">does it </w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00097671">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>meet the requirements of AS/NZS 3000:2018 Section 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43B1E1D8" w14:textId="161F9AF3" w:rsidR="00A0416D" w:rsidRPr="00097671" w:rsidRDefault="009C4DDC" w:rsidP="005416CA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="55"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">does it </w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00097671">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>have a current rating to protect the cabling from the pre-assembled battery system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00097671">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A0416D" w:rsidRPr="00097671">
-[...150 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3218" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A31FE01" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00097671" w:rsidRDefault="00A0416D" w:rsidP="00A772C0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Rectification required                                              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AEA1A5F" w14:textId="2DDA66A9" w:rsidR="00A0416D" w:rsidRPr="00097671" w:rsidRDefault="00A0416D" w:rsidP="00A772C0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>AS/NZS</w:t>
@@ -18885,50 +19289,51 @@
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77742711" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00097671" w:rsidRDefault="00A0416D" w:rsidP="00A772C0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Pre-assembled BS 47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3313" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E0BB85A" w14:textId="2148A8AF" w:rsidR="00A0416D" w:rsidRPr="00097671" w:rsidRDefault="00A0416D" w:rsidP="00A772C0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">If the DC overcurrent protection device is a HRC fuse, does it meet the requirements of AS/NZS 5139:2019 </w:t>
@@ -19196,59 +19601,51 @@
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00226A3D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:br/>
               <w:t>- Operates on both the positive and negative conductors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00226A3D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">- Rated lower than the current </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">carrying capacity of the </w:t>
+              <w:t xml:space="preserve">- Rated lower than the current carrying capacity of the </w:t>
             </w:r>
             <w:r w:rsidR="00F4254C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>DC</w:t>
             </w:r>
             <w:r w:rsidRPr="00226A3D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> cables between the battery system and the inverter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00226A3D">
               <w:rPr>
                 <w:color w:val="000000"/>
@@ -19262,51 +19659,50 @@
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3218" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17C8EF5E" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00097671" w:rsidRDefault="00A0416D" w:rsidP="00A772C0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Rectification required                                              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12939BCE" w14:textId="0FB024E4" w:rsidR="00A0416D" w:rsidRPr="00097671" w:rsidRDefault="00A0416D" w:rsidP="00A772C0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>AS/NZS</w:t>
@@ -19691,131 +20087,168 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A4B08D4" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00097671" w:rsidRDefault="00A0416D" w:rsidP="00A772C0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pre-assembled BS 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3313" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B9E917E" w14:textId="11CB8D62" w:rsidR="00A0416D" w:rsidRPr="00097671" w:rsidRDefault="00A0416D" w:rsidP="00A772C0">
+          <w:p w14:paraId="58D20050" w14:textId="77777777" w:rsidR="00512B4E" w:rsidRDefault="00A0416D" w:rsidP="00A772C0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Has overcurrent protection been installed on the pre-assembled BS's </w:t>
             </w:r>
             <w:r w:rsidR="00943A66">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>DC</w:t>
             </w:r>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> port of the PCE if: </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> port of the PCE if:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A3B0B1A" w14:textId="61EAB899" w:rsidR="00512B4E" w:rsidRDefault="00A0416D" w:rsidP="00512B4E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="56"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-              <w:t xml:space="preserve">a) the PCE charging current or load current under fault conditions is greater than the current-carrying capacity of the conductor between the PCE and the pre-assembled BS </w:t>
+              <w:t xml:space="preserve">the PCE charging current or load current under fault conditions is greater than the current-carrying capacity of the conductor </w:t>
             </w:r>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-              <w:t>b) the length of the cable between the PCE and the pre-assembled BS overcurrent device is greater than 3m</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>between the PCE and the pre-assembled BS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B9E917E" w14:textId="04B8C1F8" w:rsidR="00A0416D" w:rsidRPr="00097671" w:rsidRDefault="00A0416D" w:rsidP="005416CA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="56"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00097671">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>the length of the cable between the PCE and the pre-assembled BS overcurrent device is greater than 3m</w:t>
             </w:r>
             <w:r w:rsidR="00FA10BF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3218" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D407EDE" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00097671" w:rsidRDefault="00A0416D" w:rsidP="00A772C0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Rectification required                                              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E4FDA4B" w14:textId="48FBAFC9" w:rsidR="00A0416D" w:rsidRPr="00097671" w:rsidRDefault="00A0416D" w:rsidP="00A772C0">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">AS/NZS 5139:2019 </w:t>
@@ -19835,51 +20268,51 @@
               <w:t>lause</w:t>
             </w:r>
             <w:r w:rsidR="007E4060" w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00097671">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>5.3.1.4.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6808CDA1" w14:textId="57F18B1B" w:rsidR="00097671" w:rsidRDefault="00097671" w:rsidP="00097671">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Protection_from_fire"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc220494811"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc236722678"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:t>Protection from fire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1660"/>
         <w:gridCol w:w="4436"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A0416D" w:rsidRPr="00331F0F" w14:paraId="4DE0A459" w14:textId="77777777" w:rsidTr="002424C1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="800"/>
           <w:tblHeader/>
         </w:trPr>
@@ -20028,65 +20461,51 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>SB &amp; Labelling 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4436" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="609FE5B8" w14:textId="01388F20" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Do all AC cables related to the battery installation that </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> penetrations in the switchboard enclosure, pass through a tight fit (less than 5mm diameter) to reduce the spread of fire?</w:t>
+              <w:t>Do all AC cables related to the battery installation that pass through penetrations in the switchboard enclosure, pass through a tight fit (less than 5mm diameter) to reduce the spread of fire?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="713CAAF1" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Medium non-compliance </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -20141,148 +20560,132 @@
               </w:rPr>
               <w:t>Integrated BESS 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4436" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="643906A8" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is the lithium-ion pre-assembled integrated BESS located on, or placed against the wall, or mounted on the floor within 300mm of the wall or structure separating it from a habitable </w:t>
-            </w:r>
+              <w:t>Is the lithium-ion pre-assembled integrated BESS located on, or placed against the wall, or mounted on the floor within 300mm of the wall or structure separating it from a habitable room, and where the surface of the wall is not made of a suitably non-combustible material, has a suitably non-combustible barrier been placed between the pre-assembled integrated BESS and the surface of the wall or structure to the required dimensions shown in AS/NZS 5139:2019 Figure 4.2? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC1510A" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="7AC1510A" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rectification required                                              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="654EF00E" w14:textId="71D76B81" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
-                <w:lang w:eastAsia="en-AU"/>
-[...20 lines deleted...]
-            </w:pPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AS/NZS 5139:2019 </w:t>
+            </w:r>
+            <w:r w:rsidR="007E4060" w:rsidRPr="00B2507A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="007E4060">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>lause</w:t>
+            </w:r>
+            <w:r w:rsidR="007E4060" w:rsidRPr="00B2507A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">AS/NZS 5139:2019 </w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">4.2.4.2 </w:t>
             </w:r>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.2.4.2 </w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:br/>
-            </w:r>
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">AS/NZS 5139:2019 Figure 4.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A0416D" w:rsidRPr="00331F0F" w14:paraId="2AA23A2A" w14:textId="77777777" w:rsidTr="000663A7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1660" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="207F5848" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -20437,72 +20840,81 @@
               </w:rPr>
               <w:t>Pre-assembled BS 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4436" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CF0E90A" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>If the lithium-ion pre-assembled BS is located on, or placed against the wall, or mounted on the floor within 300mm of the wall or structure separating it from a habitable room, and the surface of the wall is not made of a suitably non-combustible material, has a suitable non-combustible barrier has been placed between the pre-assemble integrated BESS and the surface of the wall or structure to the required dimensions shown in AS/NZS 5139:2019 Figure 4.2? </w:t>
+              <w:t xml:space="preserve">If the lithium-ion pre-assembled BS is located on, or placed against the wall, or mounted on the floor within 300mm of the wall or structure separating it from a habitable room, and the surface of the wall is not made of a suitably non-combustible material, has a suitable non-combustible barrier has been placed between the pre-assemble integrated BESS and the surface of the wall or structure to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>the required dimensions shown in AS/NZS 5139:2019 Figure 4.2? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5128F435" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Rectification required                                              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B2D6B59" w14:textId="0373E06D" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">AS/NZS 5139:2019 </w:t>
@@ -20681,51 +21093,51 @@
             </w:r>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">5.2.4.2 </w:t>
             </w:r>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">AS/NZS 5139:2019 Figure 5.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="64F2C2E3" w14:textId="558B5246" w:rsidR="00331F0F" w:rsidRDefault="00331F0F" w:rsidP="00331F0F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Restricted_locations"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc220494812"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc236722679"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t>Restricted locations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1660"/>
         <w:gridCol w:w="4436"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A0416D" w:rsidRPr="00331F0F" w14:paraId="49617B16" w14:textId="77777777" w:rsidTr="002424C1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="600"/>
           <w:tblHeader/>
         </w:trPr>
@@ -20985,401 +21397,455 @@
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1660" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76B98FE4" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Integrated BESS 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4436" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47D2156A" w14:textId="1D166E3F" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
+          <w:p w14:paraId="1F4F4E79" w14:textId="77777777" w:rsidR="007A472E" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the </w:t>
             </w:r>
             <w:r w:rsidR="00CD47B6">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>re-assembled integrated BESS not installed in any of the below restricted locations?</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="2CA6B950" w14:textId="77777777" w:rsidR="007A472E" w:rsidRDefault="00CD47B6" w:rsidP="007A472E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>n restricted locations, as defined for switchboards in AS/NZS 3000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="264FE153" w14:textId="7ADD2443" w:rsidR="007A472E" w:rsidRDefault="00CD47B6" w:rsidP="007A472E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>ithin 600 mm of any exit that has an opening 900mm or less</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01C4B073" w14:textId="78EC37BA" w:rsidR="007A472E" w:rsidRDefault="00CD47B6" w:rsidP="007A472E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>ithin 600 mm of any vertical side of a window or building ventilation that ventilates a</w:t>
+            </w:r>
+            <w:r w:rsidR="00360FA6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>habitable room</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40AD9E4A" w14:textId="66CE4B17" w:rsidR="007A472E" w:rsidRDefault="00CD47B6" w:rsidP="007A472E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ithin 900 mm below any of the items included in </w:t>
+            </w:r>
+            <w:r w:rsidR="0077415C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>tems (b)</w:t>
+            </w:r>
+            <w:r w:rsidR="0077415C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (c)</w:t>
+            </w:r>
+            <w:r w:rsidR="0077415C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0763994D" w14:textId="5B0C305F" w:rsidR="007A472E" w:rsidRDefault="0077415C" w:rsidP="007A472E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>n ceiling spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A408AF4" w14:textId="45CF5583" w:rsidR="007A472E" w:rsidRDefault="0077415C" w:rsidP="007A472E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>n wall cavities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CD43E04" w14:textId="3E1067D2" w:rsidR="00360FA6" w:rsidRDefault="0077415C" w:rsidP="007A472E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>n roofs, except where specifically deemed suitable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4701DF26" w14:textId="20AE9892" w:rsidR="00360FA6" w:rsidRDefault="0077415C" w:rsidP="007A472E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>nder stairways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="130A58FA" w14:textId="651FE697" w:rsidR="00360FA6" w:rsidRDefault="0077415C" w:rsidP="007A472E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>nder access walkways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47D2156A" w14:textId="13DE089F" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="0077415C" w:rsidP="007A472E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>n an evacuation route or escape route (with less than 1m of safe egress)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="618C5973" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="363534"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
-                <w:lang w:eastAsia="en-AU"/>
-[...310 lines deleted...]
-              <w:rPr>
                 <w:color w:val="363534"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Rectification required                                              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="605077BA" w14:textId="009031E5" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">AS/NZS 5139:2019 </w:t>
             </w:r>
             <w:r w:rsidR="007E4060" w:rsidRPr="00B2507A">
@@ -21414,50 +21880,51 @@
       </w:tr>
       <w:tr w:rsidR="00A0416D" w:rsidRPr="00331F0F" w14:paraId="3502386A" w14:textId="77777777" w:rsidTr="000663A7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1660" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="146F942C" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Integrated BESS 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4436" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17942544" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Is the lithium-ion pre-assembled integrated BESS installed in a habitable room? </w:t>
             </w:r>
           </w:p>
@@ -22256,107 +22723,105 @@
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1660" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F6B5EBF" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Integrated BESS 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4436" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="351EB747" w14:textId="745BA6F5" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
+          <w:p w14:paraId="351EB747" w14:textId="47FD8677" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the lithium-ion pre-assembled integrated BESS installed in a location that will not expose it to localised or general heat sources? </w:t>
             </w:r>
             <w:r w:rsidR="009B5EF8">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">This </w:t>
             </w:r>
             <w:r w:rsidR="00421A04">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>may include</w:t>
             </w:r>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> direct sunlight, generators, stream pipes, hot water systems, air conditioners or space heaters. There should also be no direct airflow from any appliance directed at it. </w:t>
+              <w:t xml:space="preserve"> direct sunlight, generators, steam pipes, hot water systems, air conditioners or space heaters. There should also be no direct airflow from any appliance directed at it. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7669FC3A" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="363534"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:color w:val="363534"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Medium non-compliance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AFE2A51" w14:textId="3C5BB961" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">AS/NZS 5139:2019 </w:t>
             </w:r>
             <w:r w:rsidR="007E4060" w:rsidRPr="00B2507A">
@@ -22369,56 +22834,50 @@
             <w:r w:rsidR="007E4060">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>lause</w:t>
             </w:r>
             <w:r w:rsidR="007E4060" w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">4.2.3 </w:t>
             </w:r>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">AS/NZS 5139:2019 </w:t>
             </w:r>
             <w:r w:rsidR="007E4060" w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="007E4060">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>lause</w:t>
             </w:r>
             <w:r w:rsidR="007E4060" w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
@@ -22543,400 +23002,462 @@
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="007E4060">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>lause</w:t>
             </w:r>
             <w:r w:rsidR="007E4060" w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>5.2.2.1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A0416D" w:rsidRPr="00331F0F" w14:paraId="3EF0F2DE" w14:textId="77777777" w:rsidTr="000663A7">
+      <w:tr w:rsidR="00A0416D" w:rsidRPr="00331F0F" w14:paraId="3EF0F2DE" w14:textId="77777777" w:rsidTr="00EE6043">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
-          <w:trHeight w:val="4000"/>
+          <w:trHeight w:val="2774"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1660" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DA6872B" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Pre-assembled BS 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4436" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="789C8104" w14:textId="7A06149D" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
+          <w:p w14:paraId="6BC58717" w14:textId="77777777" w:rsidR="00EE6043" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the </w:t>
             </w:r>
             <w:r w:rsidR="00A955C4">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>re-assembled integrated BS not installed in any of the below restricted locations?</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="3CD59DA8" w14:textId="641C60BD" w:rsidR="00EE6043" w:rsidRDefault="00A955C4" w:rsidP="00EE6043">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>n restricted locations, as defined for switchboards in AS/NZS 3000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="340BC47C" w14:textId="77777777" w:rsidR="00EE6043" w:rsidRDefault="00A955C4" w:rsidP="00EE6043">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>ithin 600 mm of any exit that has an opening 900mm or less</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A10EFAE" w14:textId="46B82EA6" w:rsidR="00EE6043" w:rsidRDefault="00A955C4" w:rsidP="00EE6043">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>ithin 600 mm of any vertical side of a window or building ventilation that ventilates a</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE6043">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>habitable room</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C3520EE" w14:textId="22E276E4" w:rsidR="00EE6043" w:rsidRDefault="00A955C4" w:rsidP="00EE6043">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ithin 900 mm below any of the items included in </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>tems (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (c</w:t>
+            </w:r>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidR="00A955C4">
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03E6F580" w14:textId="64F7C179" w:rsidR="00EE6043" w:rsidRDefault="00A955C4" w:rsidP="00EE6043">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00331F0F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00A955C4">
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>n ceiling spaces</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00331F0F">
-[...18 lines deleted...]
-            <w:r w:rsidR="00A955C4">
+          </w:p>
+          <w:p w14:paraId="483E13FA" w14:textId="0FC62516" w:rsidR="00EE6043" w:rsidRDefault="00A955C4" w:rsidP="00EE6043">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>n wall cavities</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00331F0F">
-[...25 lines deleted...]
-            <w:r w:rsidR="00A955C4">
+          </w:p>
+          <w:p w14:paraId="08EBA298" w14:textId="3F898692" w:rsidR="00EE6043" w:rsidRDefault="00A955C4" w:rsidP="00EE6043">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>n roofs, except where specifically deemed suitable</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00331F0F">
-[...48 lines deleted...]
-            <w:r w:rsidR="00A955C4">
+          </w:p>
+          <w:p w14:paraId="0865DAAC" w14:textId="19FC771E" w:rsidR="00EE6043" w:rsidRDefault="00A955C4" w:rsidP="00EE6043">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>nder stairways</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00331F0F">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A955C4">
+          </w:p>
+          <w:p w14:paraId="69403E22" w14:textId="057278D8" w:rsidR="00EE6043" w:rsidRDefault="00A955C4" w:rsidP="00EE6043">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>nder access walkways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="789C8104" w14:textId="139299C3" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A955C4" w:rsidP="00EE6043">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00331F0F">
-[...138 lines deleted...]
-            <w:r w:rsidRPr="00331F0F">
+            <w:r w:rsidR="00A0416D" w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>n an evacuation route or escape route (with less than 1m of safe egress).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="270E7529" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="363534"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:color w:val="363534"/>
@@ -24031,65 +24552,51 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pre-assembled BS 37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4436" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D03B35F" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">If the lithium-ion pre-assembled BS </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> a room, is it located so that access to the battery system is not obstructed by the structure of the building, fixtures and fittings within the room? </w:t>
+              <w:t>If the lithium-ion pre-assembled BS is located in a room, is it located so that access to the battery system is not obstructed by the structure of the building, fixtures and fittings within the room? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02052034" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00331F0F" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="363534"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:color w:val="363534"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Medium non-compliance </w:t>
             </w:r>
@@ -24129,51 +24636,51 @@
               </w:rPr>
               <w:t>lause</w:t>
             </w:r>
             <w:r w:rsidR="007E4060" w:rsidRPr="00B2507A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00331F0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>5.2.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F1B463E" w14:textId="50867F25" w:rsidR="00331F0F" w:rsidRDefault="00331F0F" w:rsidP="00331F0F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Switchboard"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc220494813"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc236722680"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:t>Switchboard</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1660"/>
         <w:gridCol w:w="4436"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A0416D" w:rsidRPr="008F7DFA" w14:paraId="617B45A4" w14:textId="77777777" w:rsidTr="002424C1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="400"/>
           <w:tblHeader/>
         </w:trPr>
@@ -24603,51 +25110,51 @@
           </w:tcPr>
           <w:p w14:paraId="61DAFBB4" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="008F7DFA" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7DFA">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0CF29CE3" w14:textId="3E3A4DD8" w:rsidR="008F7DFA" w:rsidRDefault="008F7DFA" w:rsidP="008F7DFA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Wiring"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc220494814"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc236722681"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:t>Wiring</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1660"/>
         <w:gridCol w:w="4436"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A0416D" w:rsidRPr="008F7DFA" w14:paraId="25105359" w14:textId="77777777" w:rsidTr="002424C1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="400"/>
           <w:tblHeader/>
         </w:trPr>
@@ -25328,67 +25835,51 @@
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>AC</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7DFA">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> interconnection of the lithium-ion pre-assembled integrated BESS to the switchboard or distribution board in accordance with AS/NZS 3000? </w:t>
             </w:r>
             <w:r w:rsidR="0062502E">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7DFA">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">f not, does the defect pose a potential safety risk at some stage in the </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> of the system?</w:t>
+              <w:t>f not, does the defect pose a potential safety risk at some stage in the life time of the system?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13FFC142" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="008F7DFA" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7DFA">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Rectification required                                              </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -31031,51 +31522,51 @@
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7DFA">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>AS/NZS 5139 5.4.2.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E5BFE1E" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRDefault="00A0416D" w:rsidP="00A0416D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Documentation"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc220494815"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc236722682"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:t>Documentation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1660"/>
         <w:gridCol w:w="4436"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A0416D" w:rsidRPr="00E22F27" w14:paraId="46DD2F12" w14:textId="77777777" w:rsidTr="002424C1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="600"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
@@ -31234,65 +31725,51 @@
           <w:p w14:paraId="3C2B9D56" w14:textId="2ED4B548" w:rsidR="00A0416D" w:rsidRPr="00E22F27" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Has </w:t>
             </w:r>
             <w:r w:rsidR="006349A7">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">full system manual incorporating all components of AS/NZS 5139:2019 Clause 6.4.1.2 been provided to the </w:t>
-[...13 lines deleted...]
-              <w:t>?</w:t>
+              <w:t>full system manual incorporating all components of AS/NZS 5139:2019 Clause 6.4.1.2 been provided to the home owner?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="703FC99A" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="00E22F27" w:rsidRDefault="00A0416D" w:rsidP="00BD4836">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Medium non-compliance </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -31318,64 +31795,64 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C8FA750" w14:textId="77777777" w:rsidR="00A0416D" w:rsidRPr="008F7DFA" w:rsidRDefault="00A0416D" w:rsidP="008F7DFA"/>
     <w:sectPr w:rsidR="00A0416D" w:rsidRPr="008F7DFA" w:rsidSect="00E349EF">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23D6DC02" w14:textId="77777777" w:rsidR="001C3304" w:rsidRDefault="001C3304" w:rsidP="00176C28">
+    <w:p w14:paraId="1858B3F3" w14:textId="77777777" w:rsidR="001D4286" w:rsidRDefault="001D4286" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C2F4AC" w14:textId="77777777" w:rsidR="001C3304" w:rsidRDefault="001C3304"/>
+    <w:p w14:paraId="1DFC27C1" w14:textId="77777777" w:rsidR="001D4286" w:rsidRDefault="001D4286"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67232358" w14:textId="77777777" w:rsidR="001C3304" w:rsidRDefault="001C3304" w:rsidP="00176C28">
+    <w:p w14:paraId="73EF7108" w14:textId="77777777" w:rsidR="001D4286" w:rsidRDefault="001D4286" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0FDF87" w14:textId="77777777" w:rsidR="001C3304" w:rsidRDefault="001C3304"/>
+    <w:p w14:paraId="43D0438E" w14:textId="77777777" w:rsidR="001D4286" w:rsidRDefault="001D4286"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -31388,51 +31865,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
-    <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -31731,64 +32207,64 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2133416" cy="648000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E9EE2AB" w14:textId="77777777" w:rsidR="001C3304" w:rsidRDefault="001C3304" w:rsidP="00176C28">
+    <w:p w14:paraId="56BA0D82" w14:textId="77777777" w:rsidR="001D4286" w:rsidRDefault="001D4286" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606AAF9B" w14:textId="77777777" w:rsidR="001C3304" w:rsidRDefault="001C3304"/>
+    <w:p w14:paraId="3AA52824" w14:textId="77777777" w:rsidR="001D4286" w:rsidRDefault="001D4286"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EC7F8AD" w14:textId="77777777" w:rsidR="001C3304" w:rsidRDefault="001C3304" w:rsidP="00176C28">
+    <w:p w14:paraId="7836172B" w14:textId="77777777" w:rsidR="001D4286" w:rsidRDefault="001D4286" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389BEA60" w14:textId="77777777" w:rsidR="001C3304" w:rsidRDefault="001C3304"/>
+    <w:p w14:paraId="4E23D092" w14:textId="77777777" w:rsidR="001D4286" w:rsidRDefault="001D4286"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="455E117B" w14:textId="0E6D346D" w:rsidR="00247B2A" w:rsidRDefault="00247B2A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00247B2A">
         <w:t>https://cer.gov.au/schemes/renewable-energy-target/small-scale-renewable-energy-scheme/small-scale-renewable-energy-systems/small-scale-renewable-energy-system-inspections/solar-battery-inspection-results-report</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="5E54C7B1" w14:textId="5D8FEC22" w:rsidR="00062F86" w:rsidRDefault="00062F86">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
@@ -32595,50 +33071,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="061209F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C04845A6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07254ADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71EE4F1E"/>
     <w:lvl w:ilvl="0" w:tplc="BDF6037A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
@@ -32707,51 +33269,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07A452B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E988AB44"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -32821,51 +33383,137 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09F40D7A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="530C78FA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A6B4C84"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6C6027FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -32938,51 +33586,309 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="140256CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="93106740"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="151C06B4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4DE0512"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1691675B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC5447B4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19586BB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C4AA27C"/>
     <w:lvl w:ilvl="0" w:tplc="E932CA06">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -33029,51 +33935,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19FF7401"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C09001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -33115,51 +34021,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23244624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9252EA40"/>
     <w:lvl w:ilvl="0" w:tplc="10968BB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -33204,51 +34110,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="258066C7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA7A5ED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33345,51 +34251,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26B0558B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -33431,51 +34337,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2712198C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C28A2AA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29706B91"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F3BAC700"/>
     <w:name w:val="CERBullets22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -33548,51 +34540,223 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A1523EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="69820012"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B033BA8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AAC8600A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A675ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD582AC6"/>
     <w:lvl w:ilvl="0" w:tplc="504A93CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="558" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -33662,51 +34826,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F5A1BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB304E1A"/>
     <w:name w:val="CERBullets2"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -33749,51 +34913,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4745650B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84C88D5C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DE34D8E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EBE0AFD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -33865,51 +35118,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F5B111B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA7A5ED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -34006,51 +35259,140 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FBA510C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E6E469FA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51394C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E7A8B00"/>
     <w:lvl w:ilvl="0" w:tplc="25769398">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="CERnumbering"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -34096,51 +35438,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56FF48AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3544BCD0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34209,51 +35551,223 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58B85822"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AD16CFC8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A744FED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="04E05FE0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AFF30DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3C0C4A8"/>
     <w:lvl w:ilvl="0" w:tplc="7242BB74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="›"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="757" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -34323,51 +35837,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CFD18CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D5A239B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -34439,51 +35953,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D3B6431"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10167BD6"/>
     <w:lvl w:ilvl="0" w:tplc="454E1C40">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="4FC2CC" w:themeColor="accent4"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -34529,51 +36043,395 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E7616FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4140ADC2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="613A4C0F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2ECCAC62"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="622E5BF2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48A40EBC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="628A04E3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4CA85F52"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="650B16ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6C6027FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -34646,51 +36504,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AB321E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F520E5C"/>
     <w:lvl w:ilvl="0" w:tplc="4442E63C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -34735,51 +36593,229 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72F15CBB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="73DC2A64"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79C41912"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D066AB0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79DB23C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="11A43BFC"/>
     <w:name w:val="CERBullets22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="CERbullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -34853,51 +36889,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D6E3F1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32AA175E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -34969,217 +37005,272 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1892573627">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="665672845">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="810942482">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="665672845">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="4" w16cid:durableId="825435444">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="370108035">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1687902628">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="801192260">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="874005031">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1080835062">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2008317377">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="929001487">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="798836690">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1189414269">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1930310773">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="967979341">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1635066427">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="38213946">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="131679649">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1364551405">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1432892358">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="464278856">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="980620812">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1243297401">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1338921051">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="141119801">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="308367669">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="141119801">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="27" w16cid:durableId="1562596590">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1016076843">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1331980975">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="885335266">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="569388246">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1743405233">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1559509107">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1197505460">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1824008234">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="201132837">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="841891273">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="51"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1632442973">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="51"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="39" w16cid:durableId="1986473632">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="732628254">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1087264345">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="735586296">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="121117745">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="239600651">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="325673244">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="375080496">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1326787425">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="2137990436">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="720440775">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="2138447602">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="147670290">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="708185904">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="905871095">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="2096436443">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="276987396">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="336347551">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="56"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="104"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -35215,50 +37306,51 @@
     <w:rsid w:val="000256D3"/>
     <w:rsid w:val="000267A3"/>
     <w:rsid w:val="00027326"/>
     <w:rsid w:val="00031090"/>
     <w:rsid w:val="00031206"/>
     <w:rsid w:val="000330A7"/>
     <w:rsid w:val="00033EA4"/>
     <w:rsid w:val="000345C9"/>
     <w:rsid w:val="0003525D"/>
     <w:rsid w:val="00035321"/>
     <w:rsid w:val="0003582F"/>
     <w:rsid w:val="000378B6"/>
     <w:rsid w:val="00037B12"/>
     <w:rsid w:val="0004204D"/>
     <w:rsid w:val="00043417"/>
     <w:rsid w:val="000442F7"/>
     <w:rsid w:val="000456E8"/>
     <w:rsid w:val="00046B57"/>
     <w:rsid w:val="00046C70"/>
     <w:rsid w:val="00046CB2"/>
     <w:rsid w:val="00046EA0"/>
     <w:rsid w:val="00053BF2"/>
     <w:rsid w:val="00054806"/>
     <w:rsid w:val="00056FF0"/>
     <w:rsid w:val="000572C5"/>
+    <w:rsid w:val="00060202"/>
     <w:rsid w:val="000602E9"/>
     <w:rsid w:val="00060C94"/>
     <w:rsid w:val="00060E47"/>
     <w:rsid w:val="00061767"/>
     <w:rsid w:val="00061CE1"/>
     <w:rsid w:val="00062F86"/>
     <w:rsid w:val="000663A7"/>
     <w:rsid w:val="000665E4"/>
     <w:rsid w:val="000678AA"/>
     <w:rsid w:val="0007019D"/>
     <w:rsid w:val="00070F3C"/>
     <w:rsid w:val="00074595"/>
     <w:rsid w:val="00074B12"/>
     <w:rsid w:val="0007568A"/>
     <w:rsid w:val="00075CC6"/>
     <w:rsid w:val="000761AA"/>
     <w:rsid w:val="000768E5"/>
     <w:rsid w:val="00076E3E"/>
     <w:rsid w:val="00077DB4"/>
     <w:rsid w:val="00080755"/>
     <w:rsid w:val="000827D3"/>
     <w:rsid w:val="00083FFC"/>
     <w:rsid w:val="00086A09"/>
     <w:rsid w:val="0008725D"/>
     <w:rsid w:val="000873E6"/>
@@ -35381,55 +37473,57 @@
     <w:rsid w:val="0018302D"/>
     <w:rsid w:val="00183FAD"/>
     <w:rsid w:val="00185AB8"/>
     <w:rsid w:val="00190084"/>
     <w:rsid w:val="001901A1"/>
     <w:rsid w:val="00192411"/>
     <w:rsid w:val="00192700"/>
     <w:rsid w:val="00192AC4"/>
     <w:rsid w:val="00193A6C"/>
     <w:rsid w:val="00194843"/>
     <w:rsid w:val="00194CF3"/>
     <w:rsid w:val="00194E5E"/>
     <w:rsid w:val="00197F43"/>
     <w:rsid w:val="001B2C08"/>
     <w:rsid w:val="001B36CD"/>
     <w:rsid w:val="001B3A2B"/>
     <w:rsid w:val="001B4EBF"/>
     <w:rsid w:val="001B5244"/>
     <w:rsid w:val="001B5514"/>
     <w:rsid w:val="001B5520"/>
     <w:rsid w:val="001B66AA"/>
     <w:rsid w:val="001B7C6F"/>
     <w:rsid w:val="001C191F"/>
     <w:rsid w:val="001C24F9"/>
     <w:rsid w:val="001C3304"/>
+    <w:rsid w:val="001C6562"/>
     <w:rsid w:val="001D0493"/>
     <w:rsid w:val="001D0CB0"/>
     <w:rsid w:val="001D14A2"/>
     <w:rsid w:val="001D2DB3"/>
     <w:rsid w:val="001D3265"/>
+    <w:rsid w:val="001D4286"/>
     <w:rsid w:val="001D5E01"/>
     <w:rsid w:val="001D67B6"/>
     <w:rsid w:val="001D68DE"/>
     <w:rsid w:val="001D6A29"/>
     <w:rsid w:val="001D7754"/>
     <w:rsid w:val="001E084E"/>
     <w:rsid w:val="001E0AA0"/>
     <w:rsid w:val="001E10E3"/>
     <w:rsid w:val="001E2CC0"/>
     <w:rsid w:val="001E40C1"/>
     <w:rsid w:val="001E4EA2"/>
     <w:rsid w:val="001E6070"/>
     <w:rsid w:val="001E72E4"/>
     <w:rsid w:val="001F0076"/>
     <w:rsid w:val="001F3087"/>
     <w:rsid w:val="001F41BC"/>
     <w:rsid w:val="001F421A"/>
     <w:rsid w:val="001F4AA7"/>
     <w:rsid w:val="001F6538"/>
     <w:rsid w:val="001F66F0"/>
     <w:rsid w:val="0020020F"/>
     <w:rsid w:val="00203C50"/>
     <w:rsid w:val="0020472E"/>
     <w:rsid w:val="00204B5E"/>
     <w:rsid w:val="00205371"/>
@@ -35538,71 +37632,74 @@
     <w:rsid w:val="002D18F3"/>
     <w:rsid w:val="002D1A47"/>
     <w:rsid w:val="002D30B2"/>
     <w:rsid w:val="002D322A"/>
     <w:rsid w:val="002D3C81"/>
     <w:rsid w:val="002D5778"/>
     <w:rsid w:val="002D71D4"/>
     <w:rsid w:val="002E14C5"/>
     <w:rsid w:val="002E2471"/>
     <w:rsid w:val="002E2D1E"/>
     <w:rsid w:val="002E6B59"/>
     <w:rsid w:val="002F0594"/>
     <w:rsid w:val="002F0672"/>
     <w:rsid w:val="002F111F"/>
     <w:rsid w:val="002F1986"/>
     <w:rsid w:val="002F2F24"/>
     <w:rsid w:val="002F32E0"/>
     <w:rsid w:val="002F5063"/>
     <w:rsid w:val="002F6AA8"/>
     <w:rsid w:val="002F732D"/>
     <w:rsid w:val="002F7B42"/>
     <w:rsid w:val="00300C63"/>
     <w:rsid w:val="003057B3"/>
     <w:rsid w:val="00310470"/>
     <w:rsid w:val="0031051B"/>
+    <w:rsid w:val="00310FB5"/>
     <w:rsid w:val="003119E7"/>
     <w:rsid w:val="00313718"/>
     <w:rsid w:val="00314E12"/>
     <w:rsid w:val="003166DF"/>
+    <w:rsid w:val="00321754"/>
     <w:rsid w:val="00330FFF"/>
     <w:rsid w:val="00331366"/>
     <w:rsid w:val="00331F0F"/>
     <w:rsid w:val="00332452"/>
     <w:rsid w:val="0033295B"/>
     <w:rsid w:val="003333E8"/>
     <w:rsid w:val="003366DE"/>
     <w:rsid w:val="00337CCB"/>
     <w:rsid w:val="0034141B"/>
     <w:rsid w:val="0034146E"/>
     <w:rsid w:val="00343D8D"/>
     <w:rsid w:val="003456B2"/>
     <w:rsid w:val="003468B6"/>
     <w:rsid w:val="00352211"/>
     <w:rsid w:val="003524F6"/>
     <w:rsid w:val="003525E1"/>
     <w:rsid w:val="00354008"/>
+    <w:rsid w:val="00360FA6"/>
     <w:rsid w:val="003618E3"/>
     <w:rsid w:val="003622FB"/>
     <w:rsid w:val="00362466"/>
     <w:rsid w:val="00364DBC"/>
     <w:rsid w:val="00365CD3"/>
     <w:rsid w:val="0036694F"/>
     <w:rsid w:val="0036737A"/>
     <w:rsid w:val="00367F98"/>
     <w:rsid w:val="0037070A"/>
     <w:rsid w:val="00370CE8"/>
     <w:rsid w:val="00371059"/>
     <w:rsid w:val="0037131C"/>
     <w:rsid w:val="00372876"/>
     <w:rsid w:val="00373025"/>
     <w:rsid w:val="0037333E"/>
     <w:rsid w:val="00376433"/>
     <w:rsid w:val="003826D3"/>
     <w:rsid w:val="00382EBB"/>
     <w:rsid w:val="00384119"/>
     <w:rsid w:val="00384C8C"/>
     <w:rsid w:val="00385069"/>
     <w:rsid w:val="00386522"/>
     <w:rsid w:val="003872D9"/>
     <w:rsid w:val="00393267"/>
     <w:rsid w:val="00393D0A"/>
@@ -35617,50 +37714,51 @@
     <w:rsid w:val="003A1BCC"/>
     <w:rsid w:val="003A2112"/>
     <w:rsid w:val="003A2A93"/>
     <w:rsid w:val="003A2FEF"/>
     <w:rsid w:val="003A5739"/>
     <w:rsid w:val="003A632E"/>
     <w:rsid w:val="003A760B"/>
     <w:rsid w:val="003B0C87"/>
     <w:rsid w:val="003B1359"/>
     <w:rsid w:val="003B1AD2"/>
     <w:rsid w:val="003B214D"/>
     <w:rsid w:val="003B4F5D"/>
     <w:rsid w:val="003B581C"/>
     <w:rsid w:val="003B5C5C"/>
     <w:rsid w:val="003B747A"/>
     <w:rsid w:val="003C1AEF"/>
     <w:rsid w:val="003C3AEE"/>
     <w:rsid w:val="003C6756"/>
     <w:rsid w:val="003C76F0"/>
     <w:rsid w:val="003D0165"/>
     <w:rsid w:val="003D0706"/>
     <w:rsid w:val="003D0A6E"/>
     <w:rsid w:val="003D0E2F"/>
     <w:rsid w:val="003D4383"/>
     <w:rsid w:val="003D6057"/>
+    <w:rsid w:val="003E0796"/>
     <w:rsid w:val="003E298B"/>
     <w:rsid w:val="003F0243"/>
     <w:rsid w:val="003F1130"/>
     <w:rsid w:val="003F27D9"/>
     <w:rsid w:val="003F76BD"/>
     <w:rsid w:val="00400BA0"/>
     <w:rsid w:val="00400D4D"/>
     <w:rsid w:val="00401D99"/>
     <w:rsid w:val="0040244D"/>
     <w:rsid w:val="004046FD"/>
     <w:rsid w:val="00404A5A"/>
     <w:rsid w:val="00404EE8"/>
     <w:rsid w:val="00407A97"/>
     <w:rsid w:val="00407F59"/>
     <w:rsid w:val="00413F26"/>
     <w:rsid w:val="00414586"/>
     <w:rsid w:val="004157F7"/>
     <w:rsid w:val="00415F5E"/>
     <w:rsid w:val="004161E5"/>
     <w:rsid w:val="00417B72"/>
     <w:rsid w:val="00420BF6"/>
     <w:rsid w:val="00421A04"/>
     <w:rsid w:val="00422B73"/>
     <w:rsid w:val="00424CC6"/>
     <w:rsid w:val="0042522E"/>
@@ -35713,106 +37811,111 @@
     <w:rsid w:val="00487A11"/>
     <w:rsid w:val="00487EBA"/>
     <w:rsid w:val="004902BF"/>
     <w:rsid w:val="00491BB1"/>
     <w:rsid w:val="00494F07"/>
     <w:rsid w:val="00495F95"/>
     <w:rsid w:val="004962B6"/>
     <w:rsid w:val="004A078B"/>
     <w:rsid w:val="004A125A"/>
     <w:rsid w:val="004A1A85"/>
     <w:rsid w:val="004A3F28"/>
     <w:rsid w:val="004A428C"/>
     <w:rsid w:val="004A4635"/>
     <w:rsid w:val="004A4818"/>
     <w:rsid w:val="004A581F"/>
     <w:rsid w:val="004A5F95"/>
     <w:rsid w:val="004A6E70"/>
     <w:rsid w:val="004A7BAD"/>
     <w:rsid w:val="004A7D04"/>
     <w:rsid w:val="004A7E20"/>
     <w:rsid w:val="004B1446"/>
     <w:rsid w:val="004B2B8D"/>
     <w:rsid w:val="004B2B9A"/>
     <w:rsid w:val="004B3A02"/>
     <w:rsid w:val="004B501E"/>
+    <w:rsid w:val="004B52AC"/>
     <w:rsid w:val="004B680E"/>
     <w:rsid w:val="004B6AF5"/>
     <w:rsid w:val="004B6FF7"/>
     <w:rsid w:val="004C28AC"/>
     <w:rsid w:val="004C6DF4"/>
     <w:rsid w:val="004D0162"/>
     <w:rsid w:val="004D0E78"/>
+    <w:rsid w:val="004D2829"/>
     <w:rsid w:val="004D2C46"/>
     <w:rsid w:val="004D301A"/>
     <w:rsid w:val="004D3556"/>
     <w:rsid w:val="004D3F8B"/>
     <w:rsid w:val="004D40AD"/>
     <w:rsid w:val="004D4FD7"/>
     <w:rsid w:val="004D5BA6"/>
     <w:rsid w:val="004D6822"/>
     <w:rsid w:val="004D70CF"/>
     <w:rsid w:val="004E019B"/>
     <w:rsid w:val="004E0E5D"/>
     <w:rsid w:val="004E204C"/>
     <w:rsid w:val="004E2093"/>
     <w:rsid w:val="004E2517"/>
     <w:rsid w:val="004E4E5E"/>
     <w:rsid w:val="004E610D"/>
     <w:rsid w:val="004E65D3"/>
     <w:rsid w:val="004E74EE"/>
     <w:rsid w:val="004F0889"/>
     <w:rsid w:val="004F34A0"/>
     <w:rsid w:val="004F4BC9"/>
+    <w:rsid w:val="004F4D86"/>
     <w:rsid w:val="004F5C45"/>
     <w:rsid w:val="004F62F2"/>
     <w:rsid w:val="00501378"/>
     <w:rsid w:val="00502439"/>
     <w:rsid w:val="00502AB9"/>
     <w:rsid w:val="005048F3"/>
+    <w:rsid w:val="00512B4E"/>
     <w:rsid w:val="00513AD2"/>
     <w:rsid w:val="00516089"/>
     <w:rsid w:val="00516434"/>
     <w:rsid w:val="00520A0B"/>
     <w:rsid w:val="00521016"/>
     <w:rsid w:val="0052129C"/>
     <w:rsid w:val="005230BD"/>
     <w:rsid w:val="0052457E"/>
     <w:rsid w:val="005245F7"/>
     <w:rsid w:val="005259D4"/>
     <w:rsid w:val="00526180"/>
     <w:rsid w:val="00526A22"/>
     <w:rsid w:val="00530E96"/>
     <w:rsid w:val="00531462"/>
     <w:rsid w:val="00531F3B"/>
     <w:rsid w:val="00532C0C"/>
     <w:rsid w:val="00532F57"/>
     <w:rsid w:val="005369A5"/>
     <w:rsid w:val="0054032E"/>
     <w:rsid w:val="00540346"/>
     <w:rsid w:val="00540DFD"/>
     <w:rsid w:val="00540E4F"/>
+    <w:rsid w:val="005416CA"/>
     <w:rsid w:val="0054199F"/>
     <w:rsid w:val="0054268B"/>
     <w:rsid w:val="005430A4"/>
     <w:rsid w:val="00543182"/>
     <w:rsid w:val="00543E7C"/>
     <w:rsid w:val="00544228"/>
     <w:rsid w:val="00546C99"/>
     <w:rsid w:val="00546E7C"/>
     <w:rsid w:val="00550153"/>
     <w:rsid w:val="00550BE6"/>
     <w:rsid w:val="00551470"/>
     <w:rsid w:val="00553414"/>
     <w:rsid w:val="0055558D"/>
     <w:rsid w:val="00557CF9"/>
     <w:rsid w:val="00560F0C"/>
     <w:rsid w:val="00561119"/>
     <w:rsid w:val="005619A5"/>
     <w:rsid w:val="005670C9"/>
     <w:rsid w:val="00567FEE"/>
     <w:rsid w:val="005701C0"/>
     <w:rsid w:val="0057315C"/>
     <w:rsid w:val="00573CB0"/>
     <w:rsid w:val="00576593"/>
     <w:rsid w:val="00581667"/>
     <w:rsid w:val="00581C9A"/>
@@ -36034,57 +38137,59 @@
     <w:rsid w:val="00777831"/>
     <w:rsid w:val="007813EC"/>
     <w:rsid w:val="00781ACD"/>
     <w:rsid w:val="0078291B"/>
     <w:rsid w:val="00784501"/>
     <w:rsid w:val="00786662"/>
     <w:rsid w:val="00787415"/>
     <w:rsid w:val="00790978"/>
     <w:rsid w:val="00790E79"/>
     <w:rsid w:val="007910D0"/>
     <w:rsid w:val="007910F4"/>
     <w:rsid w:val="007929F8"/>
     <w:rsid w:val="00794995"/>
     <w:rsid w:val="007953C0"/>
     <w:rsid w:val="007953E7"/>
     <w:rsid w:val="00795A92"/>
     <w:rsid w:val="0079612E"/>
     <w:rsid w:val="00797180"/>
     <w:rsid w:val="00797980"/>
     <w:rsid w:val="007A0266"/>
     <w:rsid w:val="007A03A6"/>
     <w:rsid w:val="007A1E9E"/>
     <w:rsid w:val="007A2C9C"/>
     <w:rsid w:val="007A3F62"/>
     <w:rsid w:val="007A4507"/>
+    <w:rsid w:val="007A472E"/>
     <w:rsid w:val="007A554A"/>
     <w:rsid w:val="007A5CF8"/>
     <w:rsid w:val="007B1A71"/>
     <w:rsid w:val="007B2652"/>
     <w:rsid w:val="007B31E7"/>
     <w:rsid w:val="007B34B3"/>
     <w:rsid w:val="007B3C28"/>
+    <w:rsid w:val="007B5F78"/>
     <w:rsid w:val="007B6E8F"/>
     <w:rsid w:val="007B6EED"/>
     <w:rsid w:val="007B77BA"/>
     <w:rsid w:val="007C0BCB"/>
     <w:rsid w:val="007C14A8"/>
     <w:rsid w:val="007C1AAB"/>
     <w:rsid w:val="007C2218"/>
     <w:rsid w:val="007C2FDC"/>
     <w:rsid w:val="007C310C"/>
     <w:rsid w:val="007C4186"/>
     <w:rsid w:val="007C44AF"/>
     <w:rsid w:val="007C5817"/>
     <w:rsid w:val="007C5B9F"/>
     <w:rsid w:val="007C7046"/>
     <w:rsid w:val="007D01DB"/>
     <w:rsid w:val="007D1967"/>
     <w:rsid w:val="007D1BEA"/>
     <w:rsid w:val="007D1DA2"/>
     <w:rsid w:val="007D29E2"/>
     <w:rsid w:val="007D40F4"/>
     <w:rsid w:val="007D4CD8"/>
     <w:rsid w:val="007D50DB"/>
     <w:rsid w:val="007D6828"/>
     <w:rsid w:val="007D6D5E"/>
     <w:rsid w:val="007D7385"/>
@@ -36105,54 +38210,56 @@
     <w:rsid w:val="00804638"/>
     <w:rsid w:val="00805956"/>
     <w:rsid w:val="008072DE"/>
     <w:rsid w:val="00807F62"/>
     <w:rsid w:val="00811045"/>
     <w:rsid w:val="00816660"/>
     <w:rsid w:val="00816D8B"/>
     <w:rsid w:val="00817934"/>
     <w:rsid w:val="00822CAB"/>
     <w:rsid w:val="00823AE6"/>
     <w:rsid w:val="00823D5F"/>
     <w:rsid w:val="0082547A"/>
     <w:rsid w:val="008254EA"/>
     <w:rsid w:val="00825DAB"/>
     <w:rsid w:val="00826A84"/>
     <w:rsid w:val="00830EC6"/>
     <w:rsid w:val="008352D1"/>
     <w:rsid w:val="008355D7"/>
     <w:rsid w:val="0083749A"/>
     <w:rsid w:val="0084279E"/>
     <w:rsid w:val="008438D8"/>
     <w:rsid w:val="008440D4"/>
     <w:rsid w:val="008444A8"/>
     <w:rsid w:val="00846066"/>
     <w:rsid w:val="00846B42"/>
+    <w:rsid w:val="00846C10"/>
     <w:rsid w:val="00846C38"/>
     <w:rsid w:val="0084745C"/>
     <w:rsid w:val="008479C9"/>
     <w:rsid w:val="008500F3"/>
+    <w:rsid w:val="00850272"/>
     <w:rsid w:val="008517D6"/>
     <w:rsid w:val="00851E89"/>
     <w:rsid w:val="00853A6C"/>
     <w:rsid w:val="00854BA5"/>
     <w:rsid w:val="0085542C"/>
     <w:rsid w:val="00860AA8"/>
     <w:rsid w:val="0086213E"/>
     <w:rsid w:val="00870224"/>
     <w:rsid w:val="00870E1F"/>
     <w:rsid w:val="00870FB2"/>
     <w:rsid w:val="00871304"/>
     <w:rsid w:val="00871955"/>
     <w:rsid w:val="00871DA0"/>
     <w:rsid w:val="0087360D"/>
     <w:rsid w:val="00877577"/>
     <w:rsid w:val="0088153A"/>
     <w:rsid w:val="008818C6"/>
     <w:rsid w:val="008821B8"/>
     <w:rsid w:val="00882E5A"/>
     <w:rsid w:val="00883417"/>
     <w:rsid w:val="00883F68"/>
     <w:rsid w:val="008854CC"/>
     <w:rsid w:val="00885AB6"/>
     <w:rsid w:val="00885BD4"/>
     <w:rsid w:val="00885C80"/>
@@ -36191,50 +38298,51 @@
     <w:rsid w:val="008D43A0"/>
     <w:rsid w:val="008D4621"/>
     <w:rsid w:val="008D50DA"/>
     <w:rsid w:val="008D57B7"/>
     <w:rsid w:val="008D58C2"/>
     <w:rsid w:val="008D6F4D"/>
     <w:rsid w:val="008D76E3"/>
     <w:rsid w:val="008D7EB3"/>
     <w:rsid w:val="008D7F41"/>
     <w:rsid w:val="008D7F6C"/>
     <w:rsid w:val="008E15DF"/>
     <w:rsid w:val="008E6CE0"/>
     <w:rsid w:val="008F0A90"/>
     <w:rsid w:val="008F0E39"/>
     <w:rsid w:val="008F1BB0"/>
     <w:rsid w:val="008F548E"/>
     <w:rsid w:val="008F5E84"/>
     <w:rsid w:val="008F5FF7"/>
     <w:rsid w:val="008F6BA7"/>
     <w:rsid w:val="008F6C0F"/>
     <w:rsid w:val="008F72AF"/>
     <w:rsid w:val="008F7DFA"/>
     <w:rsid w:val="009027E8"/>
     <w:rsid w:val="00902827"/>
     <w:rsid w:val="009031A7"/>
+    <w:rsid w:val="0090523D"/>
     <w:rsid w:val="00906DED"/>
     <w:rsid w:val="0091014B"/>
     <w:rsid w:val="00910B53"/>
     <w:rsid w:val="00910BDE"/>
     <w:rsid w:val="0091209B"/>
     <w:rsid w:val="00916A70"/>
     <w:rsid w:val="00916F41"/>
     <w:rsid w:val="0092568B"/>
     <w:rsid w:val="009266EC"/>
     <w:rsid w:val="009270B8"/>
     <w:rsid w:val="00930279"/>
     <w:rsid w:val="00930D2E"/>
     <w:rsid w:val="0093226C"/>
     <w:rsid w:val="00935AA9"/>
     <w:rsid w:val="00937417"/>
     <w:rsid w:val="00937CF2"/>
     <w:rsid w:val="009405B4"/>
     <w:rsid w:val="00941D83"/>
     <w:rsid w:val="00942793"/>
     <w:rsid w:val="00943A66"/>
     <w:rsid w:val="00946682"/>
     <w:rsid w:val="009468BD"/>
     <w:rsid w:val="00946A11"/>
     <w:rsid w:val="00952899"/>
     <w:rsid w:val="00953A1F"/>
@@ -36347,50 +38455,51 @@
     <w:rsid w:val="00A45330"/>
     <w:rsid w:val="00A45BFC"/>
     <w:rsid w:val="00A472A9"/>
     <w:rsid w:val="00A50227"/>
     <w:rsid w:val="00A50A9D"/>
     <w:rsid w:val="00A50E44"/>
     <w:rsid w:val="00A51BA9"/>
     <w:rsid w:val="00A53A41"/>
     <w:rsid w:val="00A53AA9"/>
     <w:rsid w:val="00A53BED"/>
     <w:rsid w:val="00A54DC3"/>
     <w:rsid w:val="00A561D1"/>
     <w:rsid w:val="00A5736E"/>
     <w:rsid w:val="00A61412"/>
     <w:rsid w:val="00A63624"/>
     <w:rsid w:val="00A63B82"/>
     <w:rsid w:val="00A63F62"/>
     <w:rsid w:val="00A65AA7"/>
     <w:rsid w:val="00A6743E"/>
     <w:rsid w:val="00A73476"/>
     <w:rsid w:val="00A73533"/>
     <w:rsid w:val="00A74721"/>
     <w:rsid w:val="00A75D3E"/>
     <w:rsid w:val="00A772C0"/>
     <w:rsid w:val="00A8174E"/>
+    <w:rsid w:val="00A8381E"/>
     <w:rsid w:val="00A84576"/>
     <w:rsid w:val="00A84E68"/>
     <w:rsid w:val="00A86054"/>
     <w:rsid w:val="00A91C5F"/>
     <w:rsid w:val="00A93BB3"/>
     <w:rsid w:val="00A93EC3"/>
     <w:rsid w:val="00A9421A"/>
     <w:rsid w:val="00A94535"/>
     <w:rsid w:val="00A9492D"/>
     <w:rsid w:val="00A94D02"/>
     <w:rsid w:val="00A94FF5"/>
     <w:rsid w:val="00A955C4"/>
     <w:rsid w:val="00A955ED"/>
     <w:rsid w:val="00A962A7"/>
     <w:rsid w:val="00AA1608"/>
     <w:rsid w:val="00AA18CB"/>
     <w:rsid w:val="00AA18CC"/>
     <w:rsid w:val="00AA2792"/>
     <w:rsid w:val="00AA2E8C"/>
     <w:rsid w:val="00AA41E8"/>
     <w:rsid w:val="00AA574B"/>
     <w:rsid w:val="00AA57EC"/>
     <w:rsid w:val="00AA6D15"/>
     <w:rsid w:val="00AA705A"/>
     <w:rsid w:val="00AA7EDB"/>
@@ -36511,50 +38620,51 @@
     <w:rsid w:val="00BA1411"/>
     <w:rsid w:val="00BA1999"/>
     <w:rsid w:val="00BA289F"/>
     <w:rsid w:val="00BA3D6B"/>
     <w:rsid w:val="00BA459E"/>
     <w:rsid w:val="00BA4BF0"/>
     <w:rsid w:val="00BA58AC"/>
     <w:rsid w:val="00BB087F"/>
     <w:rsid w:val="00BB1D77"/>
     <w:rsid w:val="00BB2A88"/>
     <w:rsid w:val="00BB312C"/>
     <w:rsid w:val="00BB39D7"/>
     <w:rsid w:val="00BB417D"/>
     <w:rsid w:val="00BB77DC"/>
     <w:rsid w:val="00BB7C41"/>
     <w:rsid w:val="00BC1421"/>
     <w:rsid w:val="00BC1A41"/>
     <w:rsid w:val="00BC6436"/>
     <w:rsid w:val="00BC6636"/>
     <w:rsid w:val="00BD0FF8"/>
     <w:rsid w:val="00BD1508"/>
     <w:rsid w:val="00BD378A"/>
     <w:rsid w:val="00BD3B5A"/>
     <w:rsid w:val="00BD4836"/>
     <w:rsid w:val="00BD5ED5"/>
+    <w:rsid w:val="00BD68DF"/>
     <w:rsid w:val="00BD6CB5"/>
     <w:rsid w:val="00BD7440"/>
     <w:rsid w:val="00BE3128"/>
     <w:rsid w:val="00BE70C7"/>
     <w:rsid w:val="00BF2B10"/>
     <w:rsid w:val="00BF4908"/>
     <w:rsid w:val="00BF72B4"/>
     <w:rsid w:val="00BF7E4F"/>
     <w:rsid w:val="00BF7EB8"/>
     <w:rsid w:val="00C0059F"/>
     <w:rsid w:val="00C02962"/>
     <w:rsid w:val="00C033D8"/>
     <w:rsid w:val="00C03CFC"/>
     <w:rsid w:val="00C05838"/>
     <w:rsid w:val="00C067A3"/>
     <w:rsid w:val="00C06C50"/>
     <w:rsid w:val="00C06FDE"/>
     <w:rsid w:val="00C124D5"/>
     <w:rsid w:val="00C136FC"/>
     <w:rsid w:val="00C13A44"/>
     <w:rsid w:val="00C14E4B"/>
     <w:rsid w:val="00C14EB2"/>
     <w:rsid w:val="00C164F2"/>
     <w:rsid w:val="00C170F7"/>
     <w:rsid w:val="00C204E2"/>
@@ -36714,50 +38824,51 @@
     <w:rsid w:val="00D82D1E"/>
     <w:rsid w:val="00D82E8C"/>
     <w:rsid w:val="00D84E22"/>
     <w:rsid w:val="00D868F1"/>
     <w:rsid w:val="00D90EF3"/>
     <w:rsid w:val="00D919D6"/>
     <w:rsid w:val="00D94DC1"/>
     <w:rsid w:val="00D96466"/>
     <w:rsid w:val="00DA0172"/>
     <w:rsid w:val="00DA1435"/>
     <w:rsid w:val="00DA1981"/>
     <w:rsid w:val="00DA354B"/>
     <w:rsid w:val="00DA583F"/>
     <w:rsid w:val="00DB05FD"/>
     <w:rsid w:val="00DB0EB2"/>
     <w:rsid w:val="00DB16FB"/>
     <w:rsid w:val="00DB175C"/>
     <w:rsid w:val="00DB3875"/>
     <w:rsid w:val="00DB393C"/>
     <w:rsid w:val="00DB6F27"/>
     <w:rsid w:val="00DB774B"/>
     <w:rsid w:val="00DB7945"/>
     <w:rsid w:val="00DC1CF6"/>
     <w:rsid w:val="00DC22C7"/>
     <w:rsid w:val="00DC3A30"/>
+    <w:rsid w:val="00DC3AD6"/>
     <w:rsid w:val="00DC692F"/>
     <w:rsid w:val="00DD0CDD"/>
     <w:rsid w:val="00DD248F"/>
     <w:rsid w:val="00DD2EED"/>
     <w:rsid w:val="00DD4A10"/>
     <w:rsid w:val="00DD61F7"/>
     <w:rsid w:val="00DD7321"/>
     <w:rsid w:val="00DD79B8"/>
     <w:rsid w:val="00DD7EEE"/>
     <w:rsid w:val="00DE0D32"/>
     <w:rsid w:val="00DE1CC4"/>
     <w:rsid w:val="00DE2E08"/>
     <w:rsid w:val="00DE4B56"/>
     <w:rsid w:val="00DE7E7E"/>
     <w:rsid w:val="00DF0909"/>
     <w:rsid w:val="00DF0F4C"/>
     <w:rsid w:val="00DF12DE"/>
     <w:rsid w:val="00DF16F5"/>
     <w:rsid w:val="00DF4814"/>
     <w:rsid w:val="00DF71DA"/>
     <w:rsid w:val="00E00138"/>
     <w:rsid w:val="00E01F89"/>
     <w:rsid w:val="00E02DAE"/>
     <w:rsid w:val="00E030E8"/>
     <w:rsid w:val="00E04E68"/>
@@ -36791,214 +38902,222 @@
     <w:rsid w:val="00E4512E"/>
     <w:rsid w:val="00E45FF1"/>
     <w:rsid w:val="00E462A9"/>
     <w:rsid w:val="00E465E8"/>
     <w:rsid w:val="00E46D19"/>
     <w:rsid w:val="00E50606"/>
     <w:rsid w:val="00E50CD7"/>
     <w:rsid w:val="00E51B98"/>
     <w:rsid w:val="00E53F45"/>
     <w:rsid w:val="00E56EA6"/>
     <w:rsid w:val="00E60B41"/>
     <w:rsid w:val="00E6296C"/>
     <w:rsid w:val="00E65426"/>
     <w:rsid w:val="00E67606"/>
     <w:rsid w:val="00E6761B"/>
     <w:rsid w:val="00E70127"/>
     <w:rsid w:val="00E71BAE"/>
     <w:rsid w:val="00E730AD"/>
     <w:rsid w:val="00E74D81"/>
     <w:rsid w:val="00E770EC"/>
     <w:rsid w:val="00E8060D"/>
     <w:rsid w:val="00E8144C"/>
     <w:rsid w:val="00E8218A"/>
     <w:rsid w:val="00E855A4"/>
     <w:rsid w:val="00E85BF6"/>
+    <w:rsid w:val="00E86272"/>
     <w:rsid w:val="00E868A8"/>
     <w:rsid w:val="00E874BE"/>
     <w:rsid w:val="00E92766"/>
     <w:rsid w:val="00E9342B"/>
     <w:rsid w:val="00E938BF"/>
     <w:rsid w:val="00E93CDB"/>
     <w:rsid w:val="00E93E02"/>
     <w:rsid w:val="00E94FFF"/>
     <w:rsid w:val="00E9508C"/>
     <w:rsid w:val="00E956A9"/>
     <w:rsid w:val="00E96756"/>
     <w:rsid w:val="00EA1F5B"/>
     <w:rsid w:val="00EA5E04"/>
     <w:rsid w:val="00EA7913"/>
     <w:rsid w:val="00EA7A28"/>
     <w:rsid w:val="00EB2417"/>
     <w:rsid w:val="00EB25A3"/>
     <w:rsid w:val="00EB2F55"/>
     <w:rsid w:val="00EB5734"/>
     <w:rsid w:val="00EB7044"/>
     <w:rsid w:val="00EB7635"/>
     <w:rsid w:val="00EB7F5F"/>
     <w:rsid w:val="00EC0480"/>
     <w:rsid w:val="00EC3124"/>
     <w:rsid w:val="00EC3847"/>
     <w:rsid w:val="00EC6E3A"/>
     <w:rsid w:val="00EC6F1C"/>
     <w:rsid w:val="00ED033D"/>
     <w:rsid w:val="00ED18E1"/>
     <w:rsid w:val="00ED3783"/>
     <w:rsid w:val="00ED60B5"/>
     <w:rsid w:val="00EE5E65"/>
+    <w:rsid w:val="00EE6043"/>
     <w:rsid w:val="00EE7051"/>
     <w:rsid w:val="00EE7851"/>
     <w:rsid w:val="00EF046B"/>
     <w:rsid w:val="00EF0795"/>
     <w:rsid w:val="00EF0DFC"/>
     <w:rsid w:val="00EF2193"/>
     <w:rsid w:val="00EF320C"/>
     <w:rsid w:val="00EF3494"/>
     <w:rsid w:val="00EF35FB"/>
     <w:rsid w:val="00EF37B3"/>
     <w:rsid w:val="00EF4D0C"/>
     <w:rsid w:val="00EF4D31"/>
     <w:rsid w:val="00EF5899"/>
     <w:rsid w:val="00EF61B3"/>
     <w:rsid w:val="00EF6BC5"/>
     <w:rsid w:val="00EF72BF"/>
     <w:rsid w:val="00EF7955"/>
     <w:rsid w:val="00F00478"/>
     <w:rsid w:val="00F00D59"/>
     <w:rsid w:val="00F02393"/>
     <w:rsid w:val="00F1084B"/>
     <w:rsid w:val="00F12319"/>
     <w:rsid w:val="00F12511"/>
     <w:rsid w:val="00F138CE"/>
     <w:rsid w:val="00F14DA0"/>
     <w:rsid w:val="00F15366"/>
     <w:rsid w:val="00F17180"/>
     <w:rsid w:val="00F20EB5"/>
     <w:rsid w:val="00F2116D"/>
     <w:rsid w:val="00F21BBD"/>
     <w:rsid w:val="00F221B9"/>
     <w:rsid w:val="00F2478D"/>
     <w:rsid w:val="00F24FCC"/>
     <w:rsid w:val="00F258C5"/>
+    <w:rsid w:val="00F26790"/>
     <w:rsid w:val="00F2767A"/>
     <w:rsid w:val="00F312F8"/>
     <w:rsid w:val="00F31471"/>
     <w:rsid w:val="00F32404"/>
     <w:rsid w:val="00F3256B"/>
     <w:rsid w:val="00F34278"/>
+    <w:rsid w:val="00F34900"/>
     <w:rsid w:val="00F3522B"/>
     <w:rsid w:val="00F35D1C"/>
     <w:rsid w:val="00F363F7"/>
     <w:rsid w:val="00F36B53"/>
     <w:rsid w:val="00F414BD"/>
+    <w:rsid w:val="00F418A9"/>
     <w:rsid w:val="00F41E4F"/>
     <w:rsid w:val="00F4254C"/>
     <w:rsid w:val="00F43DF4"/>
     <w:rsid w:val="00F464A7"/>
     <w:rsid w:val="00F4704D"/>
     <w:rsid w:val="00F47515"/>
     <w:rsid w:val="00F477C2"/>
     <w:rsid w:val="00F51CED"/>
     <w:rsid w:val="00F5431B"/>
     <w:rsid w:val="00F55277"/>
     <w:rsid w:val="00F55854"/>
     <w:rsid w:val="00F56791"/>
     <w:rsid w:val="00F60312"/>
     <w:rsid w:val="00F63484"/>
     <w:rsid w:val="00F63B2D"/>
     <w:rsid w:val="00F676C1"/>
     <w:rsid w:val="00F67F4E"/>
     <w:rsid w:val="00F70B17"/>
     <w:rsid w:val="00F71D97"/>
     <w:rsid w:val="00F723D4"/>
     <w:rsid w:val="00F73B24"/>
     <w:rsid w:val="00F74BCB"/>
     <w:rsid w:val="00F757B7"/>
     <w:rsid w:val="00F76419"/>
     <w:rsid w:val="00F8070C"/>
     <w:rsid w:val="00F831A1"/>
     <w:rsid w:val="00F86DEC"/>
     <w:rsid w:val="00F904EA"/>
     <w:rsid w:val="00F91338"/>
     <w:rsid w:val="00F920C9"/>
     <w:rsid w:val="00F92263"/>
     <w:rsid w:val="00F94571"/>
     <w:rsid w:val="00F96A4E"/>
     <w:rsid w:val="00FA10BF"/>
     <w:rsid w:val="00FA3252"/>
     <w:rsid w:val="00FA4FF4"/>
     <w:rsid w:val="00FA54E2"/>
     <w:rsid w:val="00FA70C8"/>
     <w:rsid w:val="00FA7635"/>
     <w:rsid w:val="00FA78C9"/>
+    <w:rsid w:val="00FB0430"/>
     <w:rsid w:val="00FB09A1"/>
     <w:rsid w:val="00FB227B"/>
     <w:rsid w:val="00FB26CE"/>
     <w:rsid w:val="00FB2CE7"/>
     <w:rsid w:val="00FB523E"/>
     <w:rsid w:val="00FB5995"/>
     <w:rsid w:val="00FB5B6A"/>
     <w:rsid w:val="00FB6A66"/>
     <w:rsid w:val="00FB767B"/>
     <w:rsid w:val="00FC0CE2"/>
     <w:rsid w:val="00FC20CB"/>
     <w:rsid w:val="00FC386F"/>
     <w:rsid w:val="00FC3CD6"/>
     <w:rsid w:val="00FC4FCB"/>
     <w:rsid w:val="00FC5CAA"/>
     <w:rsid w:val="00FC725B"/>
     <w:rsid w:val="00FC7A8C"/>
     <w:rsid w:val="00FD0F81"/>
     <w:rsid w:val="00FD13E8"/>
     <w:rsid w:val="00FD1421"/>
     <w:rsid w:val="00FD2635"/>
     <w:rsid w:val="00FD3007"/>
     <w:rsid w:val="00FD47A2"/>
     <w:rsid w:val="00FD4B8A"/>
     <w:rsid w:val="00FD4BCD"/>
     <w:rsid w:val="00FD6669"/>
     <w:rsid w:val="00FE07BB"/>
     <w:rsid w:val="00FE08CE"/>
     <w:rsid w:val="00FE0B44"/>
     <w:rsid w:val="00FE13C9"/>
     <w:rsid w:val="00FE1CF2"/>
     <w:rsid w:val="00FE2F68"/>
     <w:rsid w:val="00FE6733"/>
     <w:rsid w:val="00FE6F85"/>
     <w:rsid w:val="00FE7670"/>
     <w:rsid w:val="00FF0AA5"/>
     <w:rsid w:val="00FF17B3"/>
     <w:rsid w:val="00FF2D2B"/>
     <w:rsid w:val="00FF2E87"/>
     <w:rsid w:val="00FF3442"/>
     <w:rsid w:val="00FF3DE7"/>
     <w:rsid w:val="00FF4201"/>
     <w:rsid w:val="00FF4B5C"/>
     <w:rsid w:val="00FF5405"/>
     <w:rsid w:val="10EF5DC9"/>
+    <w:rsid w:val="1A3EE09D"/>
     <w:rsid w:val="26977A10"/>
     <w:rsid w:val="45626049"/>
+    <w:rsid w:val="4CABDB67"/>
     <w:rsid w:val="6B40BAE0"/>
     <w:rsid w:val="6C190F93"/>
     <w:rsid w:val="731F983D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -38535,51 +40654,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1760566516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cleanenergycouncil.org.au/industry-programs/products-program/batteries" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saaustralia.com.au/about-accreditation/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cleanenergycouncil.org.au/industry-programs/products-program/batteries" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2001B00053/latest/text" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/cec-approved-solar-batteries" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/renewable-energy-target/small-scale-renewable-energy-scheme/small-scale-renewable-energy-systems/small-scale-renewable-energy-system-inspections/solar-battery-inspection-results-report" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cleanenergycouncil.org.au/industry-programs/products-program/batteries" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cleanenergycouncil.org.au/industry-programs/products-program/batteries" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saaustralia.com.au/about-accreditation/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cleanenergycouncil.org.au/industry-programs/products-program/batteries" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2001B00053/latest/text" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/cec-approved-solar-batteries" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/renewable-energy-target/small-scale-renewable-energy-scheme/small-scale-renewable-energy-systems/small-scale-renewable-energy-system-inspections/solar-battery-inspection-results-report" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cleanenergycouncil.org.au/industry-programs/products-program/batteries" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER - 2022 theme">
   <a:themeElements>
     <a:clrScheme name="CER 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -38848,1168 +40967,104 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="CER-updated fonts and colours" id="{D0ED4916-A0D3-4FB3-9E63-AD9D1DD4368E}" vid="{A1269B48-6600-4777-8E01-42A1278B1AAE}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-</file>
-[...316 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B063F65D-4039-4EAF-8002-792C410ECCDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>31</Pages>
-[...1 lines deleted...]
-  <Characters>52216</Characters>
+  <Pages>33</Pages>
+  <Words>9337</Words>
+  <Characters>53505</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1160</Lines>
-  <Paragraphs>863</Paragraphs>
+  <Lines>2816</Lines>
+  <Paragraphs>1163</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>62208</CharactersWithSpaces>
+  <CharactersWithSpaces>61679</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...686 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Solar battery inspection checklist</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...39 lines deleted...]
-</file>