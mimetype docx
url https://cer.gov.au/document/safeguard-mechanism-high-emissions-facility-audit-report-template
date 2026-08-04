--- v1 (2026-01-08)
+++ v2 (2026-08-04)
@@ -1,7302 +1,8144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="25AD9C74" w14:textId="3D6D2F70" w:rsidR="00A60E6F" w:rsidRPr="00C76565" w:rsidRDefault="00D04522" w:rsidP="00D04522">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="328BF98D" w14:textId="368450E9" w:rsidR="00977234" w:rsidRDefault="008B0556" w:rsidP="00521016">
+      <w:pPr>
+        <w:pStyle w:val="CERcovertitle"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> h</w:t>
-[...2 lines deleted...]
-        <w:t>igh emissions facility audit report template</w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B326D39" wp14:editId="2B149ADF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-106680</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1155700</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3028950" cy="1933575"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Text Box 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3028950" cy="1933575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3E8FFD8D" w14:textId="77777777" w:rsidR="00EF080C" w:rsidRDefault="00EF080C">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="56"/>
+                                <w:szCs w:val="56"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="45189B8E" w14:textId="6DC3271A" w:rsidR="008B01DD" w:rsidRPr="00C76565" w:rsidRDefault="00945F8B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="56"/>
+                                <w:szCs w:val="56"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C76565">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="56"/>
+                                <w:szCs w:val="56"/>
+                              </w:rPr>
+                              <w:t>High emissions</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EF080C" w:rsidRPr="00C76565">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="56"/>
+                                <w:szCs w:val="56"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> facility</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008B01DD" w:rsidRPr="00C76565">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="56"/>
+                                <w:szCs w:val="56"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> audit</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F269AD" w:rsidRPr="00C76565">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="56"/>
+                                <w:szCs w:val="56"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> report</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008B01DD" w:rsidRPr="00C76565">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="56"/>
+                                <w:szCs w:val="56"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> template</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="6B326D39" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-8.4pt;margin-top:91pt;width:238.5pt;height:152.25pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhTCB3LAIAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0b5xn2xhxiixFhgFB&#10;WyAdelZkKTYgi5qkxM5+/SjZebTbaehFJkWKj48fPXtoKkUOwroSdEYHvT4lQnPIS73L6M/X1c09&#10;Jc4znTMFWmT0KBx9mH/9MqtNKoZQgMqFJRhEu7Q2GS28N2mSOF6IirkeGKHRKMFWzKNqd0luWY3R&#10;K5UM+/3bpAabGwtcOIe3j62RzmN8KQX3z1I64YnKKNbm42njuQ1nMp+xdGeZKUrelcH+o4qKlRqT&#10;nkM9Ms/I3pZ/hapKbsGB9D0OVQJSllzEHrCbQf9DN5uCGRF7QXCcOcPkPi8sfzpszIslvvkGDQ4w&#10;AFIblzq8DP000lbhi5UStCOExzNsovGE4+WoP7yfTtDE0TaYjkaTu0mIk1yeG+v8dwEVCUJGLc4l&#10;wsUOa+db15NLyOZAlfmqVCoqgQtiqSw5MJyi8rFIDP7OS2lSZ/R2hHWERxrC8zay0ljLpakg+Wbb&#10;dJ1uIT8iABZabjjDVyUWuWbOvzCLZMDGkOD+GQ+pAJNAJ1FSgP39r/vgjzNCKyU1kiuj7teeWUGJ&#10;+qFxetPBeBzYGJXx5G6Iir22bK8tel8tATsf4CoZHsXg79VJlBaqN9yDRciKJqY55s6oP4lL31Ie&#10;94iLxSI6If8M82u9MTyEDqCFEbw2b8yabk4eR/wEJxqy9MO4Wt8W7sXegyzjLAPALaod7sjdyIZu&#10;z8JyXOvR6/I3mP8BAAD//wMAUEsDBBQABgAIAAAAIQAnj66b4gAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/NTsMwEITvSLyDtUhcUOs0pWkU4lQI8SNxo4Eibm68JBHxOordJLw9ywluO5rR7Df5&#10;bradGHHwrSMFq2UEAqlypqVawWv5sEhB+KDJ6M4RKvhGD7vi/CzXmXETveC4D7XgEvKZVtCE0GdS&#10;+qpBq/3S9UjsfbrB6sByqKUZ9MTltpNxFCXS6pb4Q6N7vGuw+tqfrIKPq/r92c+Pb9N6s+7vn8Zy&#10;ezClUpcX8+0NiIBz+AvDLz6jQ8FMR3ci40WnYLFKGD2wkcY8ihPXSRSDOPKRJhuQRS7/byh+AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGFMIHcsAgAAVQQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACePrpviAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;hgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3E8FFD8D" w14:textId="77777777" w:rsidR="00EF080C" w:rsidRDefault="00EF080C">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="56"/>
+                          <w:szCs w:val="56"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="45189B8E" w14:textId="6DC3271A" w:rsidR="008B01DD" w:rsidRPr="00C76565" w:rsidRDefault="00945F8B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="56"/>
+                          <w:szCs w:val="56"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C76565">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="56"/>
+                          <w:szCs w:val="56"/>
+                        </w:rPr>
+                        <w:t>High emissions</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EF080C" w:rsidRPr="00C76565">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="56"/>
+                          <w:szCs w:val="56"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> facility</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008B01DD" w:rsidRPr="00C76565">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="56"/>
+                          <w:szCs w:val="56"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> audit</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F269AD" w:rsidRPr="00C76565">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="56"/>
+                          <w:szCs w:val="56"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> report</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008B01DD" w:rsidRPr="00C76565">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="56"/>
+                          <w:szCs w:val="56"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> template</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00E12286">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F69394A" wp14:editId="3E3139FB">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1983105</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6184900" cy="4619625"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
+            <wp:wrapNone/>
+            <wp:docPr id="36" name="Picture 36" descr="Two pairs of hands handling a soil carbon sample.">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D888A290-A10E-4F45-F46F-EC8230CE35CC}"/>
+                </a:ext>
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="36" name="Picture Placeholder 35" descr="Two pairs of hands handling a soil carbon sample.">
+                      <a:extLst>
+                        <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                          <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D888A290-A10E-4F45-F46F-EC8230CE35CC}"/>
+                        </a:ext>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noGrp="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="screen">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6184900" cy="4619625"/>
+                    </a:xfrm>
+                    <a:custGeom>
+                      <a:avLst/>
+                      <a:gdLst>
+                        <a:gd name="connsiteX0" fmla="*/ 4775925 w 6233979"/>
+                        <a:gd name="connsiteY0" fmla="*/ 3123962 h 4656788"/>
+                        <a:gd name="connsiteX1" fmla="*/ 6149935 w 6233979"/>
+                        <a:gd name="connsiteY1" fmla="*/ 3123962 h 4656788"/>
+                        <a:gd name="connsiteX2" fmla="*/ 6233979 w 6233979"/>
+                        <a:gd name="connsiteY2" fmla="*/ 3208022 h 4656788"/>
+                        <a:gd name="connsiteX3" fmla="*/ 6233979 w 6233979"/>
+                        <a:gd name="connsiteY3" fmla="*/ 4572728 h 4656788"/>
+                        <a:gd name="connsiteX4" fmla="*/ 6149935 w 6233979"/>
+                        <a:gd name="connsiteY4" fmla="*/ 4656788 h 4656788"/>
+                        <a:gd name="connsiteX5" fmla="*/ 4775925 w 6233979"/>
+                        <a:gd name="connsiteY5" fmla="*/ 4656788 h 4656788"/>
+                        <a:gd name="connsiteX6" fmla="*/ 4701153 w 6233979"/>
+                        <a:gd name="connsiteY6" fmla="*/ 4572728 h 4656788"/>
+                        <a:gd name="connsiteX7" fmla="*/ 4701153 w 6233979"/>
+                        <a:gd name="connsiteY7" fmla="*/ 3208022 h 4656788"/>
+                        <a:gd name="connsiteX8" fmla="*/ 3213825 w 6233979"/>
+                        <a:gd name="connsiteY8" fmla="*/ 3123962 h 4656788"/>
+                        <a:gd name="connsiteX9" fmla="*/ 4587835 w 6233979"/>
+                        <a:gd name="connsiteY9" fmla="*/ 3123962 h 4656788"/>
+                        <a:gd name="connsiteX10" fmla="*/ 4671879 w 6233979"/>
+                        <a:gd name="connsiteY10" fmla="*/ 3208022 h 4656788"/>
+                        <a:gd name="connsiteX11" fmla="*/ 4671879 w 6233979"/>
+                        <a:gd name="connsiteY11" fmla="*/ 4572728 h 4656788"/>
+                        <a:gd name="connsiteX12" fmla="*/ 4587835 w 6233979"/>
+                        <a:gd name="connsiteY12" fmla="*/ 4656788 h 4656788"/>
+                        <a:gd name="connsiteX13" fmla="*/ 3213825 w 6233979"/>
+                        <a:gd name="connsiteY13" fmla="*/ 4656788 h 4656788"/>
+                        <a:gd name="connsiteX14" fmla="*/ 3139053 w 6233979"/>
+                        <a:gd name="connsiteY14" fmla="*/ 4572728 h 4656788"/>
+                        <a:gd name="connsiteX15" fmla="*/ 3139053 w 6233979"/>
+                        <a:gd name="connsiteY15" fmla="*/ 3208022 h 4656788"/>
+                        <a:gd name="connsiteX16" fmla="*/ 3213824 w 6233979"/>
+                        <a:gd name="connsiteY16" fmla="*/ 1561981 h 4656788"/>
+                        <a:gd name="connsiteX17" fmla="*/ 4064724 w 6233979"/>
+                        <a:gd name="connsiteY17" fmla="*/ 1561981 h 4656788"/>
+                        <a:gd name="connsiteX18" fmla="*/ 4587834 w 6233979"/>
+                        <a:gd name="connsiteY18" fmla="*/ 1561981 h 4656788"/>
+                        <a:gd name="connsiteX19" fmla="*/ 4775924 w 6233979"/>
+                        <a:gd name="connsiteY19" fmla="*/ 1561981 h 4656788"/>
+                        <a:gd name="connsiteX20" fmla="*/ 5438734 w 6233979"/>
+                        <a:gd name="connsiteY20" fmla="*/ 1561981 h 4656788"/>
+                        <a:gd name="connsiteX21" fmla="*/ 6149934 w 6233979"/>
+                        <a:gd name="connsiteY21" fmla="*/ 1561981 h 4656788"/>
+                        <a:gd name="connsiteX22" fmla="*/ 6233978 w 6233979"/>
+                        <a:gd name="connsiteY22" fmla="*/ 1646041 h 4656788"/>
+                        <a:gd name="connsiteX23" fmla="*/ 6233978 w 6233979"/>
+                        <a:gd name="connsiteY23" fmla="*/ 3010747 h 4656788"/>
+                        <a:gd name="connsiteX24" fmla="*/ 6149934 w 6233979"/>
+                        <a:gd name="connsiteY24" fmla="*/ 3094807 h 4656788"/>
+                        <a:gd name="connsiteX25" fmla="*/ 5438734 w 6233979"/>
+                        <a:gd name="connsiteY25" fmla="*/ 3094807 h 4656788"/>
+                        <a:gd name="connsiteX26" fmla="*/ 4775924 w 6233979"/>
+                        <a:gd name="connsiteY26" fmla="*/ 3094807 h 4656788"/>
+                        <a:gd name="connsiteX27" fmla="*/ 4587834 w 6233979"/>
+                        <a:gd name="connsiteY27" fmla="*/ 3094807 h 4656788"/>
+                        <a:gd name="connsiteX28" fmla="*/ 4064724 w 6233979"/>
+                        <a:gd name="connsiteY28" fmla="*/ 3094807 h 4656788"/>
+                        <a:gd name="connsiteX29" fmla="*/ 3213824 w 6233979"/>
+                        <a:gd name="connsiteY29" fmla="*/ 3094807 h 4656788"/>
+                        <a:gd name="connsiteX30" fmla="*/ 3139052 w 6233979"/>
+                        <a:gd name="connsiteY30" fmla="*/ 3010747 h 4656788"/>
+                        <a:gd name="connsiteX31" fmla="*/ 3139052 w 6233979"/>
+                        <a:gd name="connsiteY31" fmla="*/ 1646041 h 4656788"/>
+                        <a:gd name="connsiteX32" fmla="*/ 74602 w 6233979"/>
+                        <a:gd name="connsiteY32" fmla="*/ 1548671 h 4656788"/>
+                        <a:gd name="connsiteX33" fmla="*/ 3021099 w 6233979"/>
+                        <a:gd name="connsiteY33" fmla="*/ 1548671 h 4656788"/>
+                        <a:gd name="connsiteX34" fmla="*/ 3095701 w 6233979"/>
+                        <a:gd name="connsiteY34" fmla="*/ 1623274 h 4656788"/>
+                        <a:gd name="connsiteX35" fmla="*/ 3095701 w 6233979"/>
+                        <a:gd name="connsiteY35" fmla="*/ 2565055 h 4656788"/>
+                        <a:gd name="connsiteX36" fmla="*/ 3095701 w 6233979"/>
+                        <a:gd name="connsiteY36" fmla="*/ 2994168 h 4656788"/>
+                        <a:gd name="connsiteX37" fmla="*/ 3095701 w 6233979"/>
+                        <a:gd name="connsiteY37" fmla="*/ 3199175 h 4656788"/>
+                        <a:gd name="connsiteX38" fmla="*/ 3095701 w 6233979"/>
+                        <a:gd name="connsiteY38" fmla="*/ 3935651 h 4656788"/>
+                        <a:gd name="connsiteX39" fmla="*/ 3095701 w 6233979"/>
+                        <a:gd name="connsiteY39" fmla="*/ 4560521 h 4656788"/>
+                        <a:gd name="connsiteX40" fmla="*/ 3021099 w 6233979"/>
+                        <a:gd name="connsiteY40" fmla="*/ 4644373 h 4656788"/>
+                        <a:gd name="connsiteX41" fmla="*/ 2228821 w 6233979"/>
+                        <a:gd name="connsiteY41" fmla="*/ 4644373 h 4656788"/>
+                        <a:gd name="connsiteX42" fmla="*/ 1650504 w 6233979"/>
+                        <a:gd name="connsiteY42" fmla="*/ 4644373 h 4656788"/>
+                        <a:gd name="connsiteX43" fmla="*/ 1445496 w 6233979"/>
+                        <a:gd name="connsiteY43" fmla="*/ 4644373 h 4656788"/>
+                        <a:gd name="connsiteX44" fmla="*/ 857928 w 6233979"/>
+                        <a:gd name="connsiteY44" fmla="*/ 4644373 h 4656788"/>
+                        <a:gd name="connsiteX45" fmla="*/ 74602 w 6233979"/>
+                        <a:gd name="connsiteY45" fmla="*/ 4644373 h 4656788"/>
+                        <a:gd name="connsiteX46" fmla="*/ 0 w 6233979"/>
+                        <a:gd name="connsiteY46" fmla="*/ 4560521 h 4656788"/>
+                        <a:gd name="connsiteX47" fmla="*/ 0 w 6233979"/>
+                        <a:gd name="connsiteY47" fmla="*/ 3935651 h 4656788"/>
+                        <a:gd name="connsiteX48" fmla="*/ 0 w 6233979"/>
+                        <a:gd name="connsiteY48" fmla="*/ 3199175 h 4656788"/>
+                        <a:gd name="connsiteX49" fmla="*/ 0 w 6233979"/>
+                        <a:gd name="connsiteY49" fmla="*/ 2994168 h 4656788"/>
+                        <a:gd name="connsiteX50" fmla="*/ 0 w 6233979"/>
+                        <a:gd name="connsiteY50" fmla="*/ 2565055 h 4656788"/>
+                        <a:gd name="connsiteX51" fmla="*/ 0 w 6233979"/>
+                        <a:gd name="connsiteY51" fmla="*/ 1623274 h 4656788"/>
+                        <a:gd name="connsiteX52" fmla="*/ 4775925 w 6233979"/>
+                        <a:gd name="connsiteY52" fmla="*/ 0 h 4656788"/>
+                        <a:gd name="connsiteX53" fmla="*/ 6149935 w 6233979"/>
+                        <a:gd name="connsiteY53" fmla="*/ 0 h 4656788"/>
+                        <a:gd name="connsiteX54" fmla="*/ 6233979 w 6233979"/>
+                        <a:gd name="connsiteY54" fmla="*/ 84060 h 4656788"/>
+                        <a:gd name="connsiteX55" fmla="*/ 6233979 w 6233979"/>
+                        <a:gd name="connsiteY55" fmla="*/ 1448766 h 4656788"/>
+                        <a:gd name="connsiteX56" fmla="*/ 6149935 w 6233979"/>
+                        <a:gd name="connsiteY56" fmla="*/ 1532826 h 4656788"/>
+                        <a:gd name="connsiteX57" fmla="*/ 4775925 w 6233979"/>
+                        <a:gd name="connsiteY57" fmla="*/ 1532826 h 4656788"/>
+                        <a:gd name="connsiteX58" fmla="*/ 4701153 w 6233979"/>
+                        <a:gd name="connsiteY58" fmla="*/ 1448766 h 4656788"/>
+                        <a:gd name="connsiteX59" fmla="*/ 4701153 w 6233979"/>
+                        <a:gd name="connsiteY59" fmla="*/ 84060 h 4656788"/>
+                        <a:gd name="connsiteX60" fmla="*/ 3213825 w 6233979"/>
+                        <a:gd name="connsiteY60" fmla="*/ 0 h 4656788"/>
+                        <a:gd name="connsiteX61" fmla="*/ 4587835 w 6233979"/>
+                        <a:gd name="connsiteY61" fmla="*/ 0 h 4656788"/>
+                        <a:gd name="connsiteX62" fmla="*/ 4671879 w 6233979"/>
+                        <a:gd name="connsiteY62" fmla="*/ 84060 h 4656788"/>
+                        <a:gd name="connsiteX63" fmla="*/ 4671879 w 6233979"/>
+                        <a:gd name="connsiteY63" fmla="*/ 1448766 h 4656788"/>
+                        <a:gd name="connsiteX64" fmla="*/ 4587835 w 6233979"/>
+                        <a:gd name="connsiteY64" fmla="*/ 1532826 h 4656788"/>
+                        <a:gd name="connsiteX65" fmla="*/ 3213825 w 6233979"/>
+                        <a:gd name="connsiteY65" fmla="*/ 1532826 h 4656788"/>
+                        <a:gd name="connsiteX66" fmla="*/ 3139053 w 6233979"/>
+                        <a:gd name="connsiteY66" fmla="*/ 1448766 h 4656788"/>
+                        <a:gd name="connsiteX67" fmla="*/ 3139053 w 6233979"/>
+                        <a:gd name="connsiteY67" fmla="*/ 84060 h 4656788"/>
+                      </a:gdLst>
+                      <a:ahLst/>
+                      <a:cxnLst>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX0" y="connsiteY0"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX1" y="connsiteY1"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX2" y="connsiteY2"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX3" y="connsiteY3"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX4" y="connsiteY4"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX5" y="connsiteY5"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX6" y="connsiteY6"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX7" y="connsiteY7"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX8" y="connsiteY8"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX9" y="connsiteY9"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX10" y="connsiteY10"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX11" y="connsiteY11"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX12" y="connsiteY12"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX13" y="connsiteY13"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX14" y="connsiteY14"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX15" y="connsiteY15"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX16" y="connsiteY16"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX17" y="connsiteY17"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX18" y="connsiteY18"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX19" y="connsiteY19"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX20" y="connsiteY20"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX21" y="connsiteY21"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX22" y="connsiteY22"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX23" y="connsiteY23"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX24" y="connsiteY24"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX25" y="connsiteY25"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX26" y="connsiteY26"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX27" y="connsiteY27"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX28" y="connsiteY28"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX29" y="connsiteY29"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX30" y="connsiteY30"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX31" y="connsiteY31"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX32" y="connsiteY32"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX33" y="connsiteY33"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX34" y="connsiteY34"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX35" y="connsiteY35"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX36" y="connsiteY36"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX37" y="connsiteY37"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX38" y="connsiteY38"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX39" y="connsiteY39"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX40" y="connsiteY40"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX41" y="connsiteY41"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX42" y="connsiteY42"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX43" y="connsiteY43"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX44" y="connsiteY44"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX45" y="connsiteY45"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX46" y="connsiteY46"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX47" y="connsiteY47"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX48" y="connsiteY48"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX49" y="connsiteY49"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX50" y="connsiteY50"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX51" y="connsiteY51"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX52" y="connsiteY52"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX53" y="connsiteY53"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX54" y="connsiteY54"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX55" y="connsiteY55"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX56" y="connsiteY56"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX57" y="connsiteY57"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX58" y="connsiteY58"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX59" y="connsiteY59"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX60" y="connsiteY60"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX61" y="connsiteY61"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX62" y="connsiteY62"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX63" y="connsiteY63"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX64" y="connsiteY64"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX65" y="connsiteY65"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX66" y="connsiteY66"/>
+                        </a:cxn>
+                        <a:cxn ang="0">
+                          <a:pos x="connsiteX67" y="connsiteY67"/>
+                        </a:cxn>
+                      </a:cxnLst>
+                      <a:rect l="l" t="t" r="r" b="b"/>
+                      <a:pathLst>
+                        <a:path w="6233979" h="4656788">
+                          <a:moveTo>
+                            <a:pt x="4775925" y="3123962"/>
+                          </a:moveTo>
+                          <a:lnTo>
+                            <a:pt x="6149935" y="3123962"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="6233979" y="3208022"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="6233979" y="4572728"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="6149935" y="4656788"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="4775925" y="4656788"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="4701153" y="4572728"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="4701153" y="3208022"/>
+                          </a:lnTo>
+                          <a:close/>
+                          <a:moveTo>
+                            <a:pt x="3213825" y="3123962"/>
+                          </a:moveTo>
+                          <a:lnTo>
+                            <a:pt x="4587835" y="3123962"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="4671879" y="3208022"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="4671879" y="4572728"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="4587835" y="4656788"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="3213825" y="4656788"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="3139053" y="4572728"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="3139053" y="3208022"/>
+                          </a:lnTo>
+                          <a:close/>
+                          <a:moveTo>
+                            <a:pt x="3213824" y="1561981"/>
+                          </a:moveTo>
+                          <a:lnTo>
+                            <a:pt x="4064724" y="1561981"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="4587834" y="1561981"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="4775924" y="1561981"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="5438734" y="1561981"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="6149934" y="1561981"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="6233978" y="1646041"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="6233978" y="3010747"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="6149934" y="3094807"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="5438734" y="3094807"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="4775924" y="3094807"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="4587834" y="3094807"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="4064724" y="3094807"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="3213824" y="3094807"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="3139052" y="3010747"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="3139052" y="1646041"/>
+                          </a:lnTo>
+                          <a:close/>
+                          <a:moveTo>
+                            <a:pt x="74602" y="1548671"/>
+                          </a:moveTo>
+                          <a:lnTo>
+                            <a:pt x="3021099" y="1548671"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="3095701" y="1623274"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="3095701" y="2565055"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="3095701" y="2994168"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="3095701" y="3199175"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="3095701" y="3935651"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="3095701" y="4560521"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="3021099" y="4644373"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="2228821" y="4644373"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="1650504" y="4644373"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="1445496" y="4644373"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="857928" y="4644373"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="74602" y="4644373"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="0" y="4560521"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="0" y="3935651"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="0" y="3199175"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="0" y="2994168"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="0" y="2565055"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="0" y="1623274"/>
+                          </a:lnTo>
+                          <a:close/>
+                          <a:moveTo>
+                            <a:pt x="4775925" y="0"/>
+                          </a:moveTo>
+                          <a:lnTo>
+                            <a:pt x="6149935" y="0"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="6233979" y="84060"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="6233979" y="1448766"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="6149935" y="1532826"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="4775925" y="1532826"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="4701153" y="1448766"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="4701153" y="84060"/>
+                          </a:lnTo>
+                          <a:close/>
+                          <a:moveTo>
+                            <a:pt x="3213825" y="0"/>
+                          </a:moveTo>
+                          <a:lnTo>
+                            <a:pt x="4587835" y="0"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="4671879" y="84060"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="4671879" y="1448766"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="4587835" y="1532826"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="3213825" y="1532826"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="3139053" y="1448766"/>
+                          </a:lnTo>
+                          <a:lnTo>
+                            <a:pt x="3139053" y="84060"/>
+                          </a:lnTo>
+                          <a:close/>
+                        </a:path>
+                      </a:pathLst>
+                    </a:custGeom>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00E12286">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35D07B08" wp14:editId="018A1F24">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4651375</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>431165</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1518920" cy="1518920"/>
+                <wp:effectExtent l="0" t="0" r="24130" b="24130"/>
+                <wp:wrapNone/>
+                <wp:docPr id="24" name="Freeform: Shape 24">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BE18F6C-15A9-6374-0369-00D9F9CDBC07}"/>
+                    </a:ext>
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1518920" cy="1518920"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="*/ 5125 w 5126"/>
+                            <a:gd name="T1" fmla="*/ 4843 h 5125"/>
+                            <a:gd name="T2" fmla="*/ 5125 w 5126"/>
+                            <a:gd name="T3" fmla="*/ 281 h 5125"/>
+                            <a:gd name="T4" fmla="*/ 4844 w 5126"/>
+                            <a:gd name="T5" fmla="*/ 0 h 5125"/>
+                            <a:gd name="T6" fmla="*/ 250 w 5126"/>
+                            <a:gd name="T7" fmla="*/ 0 h 5125"/>
+                            <a:gd name="T8" fmla="*/ 0 w 5126"/>
+                            <a:gd name="T9" fmla="*/ 281 h 5125"/>
+                            <a:gd name="T10" fmla="*/ 0 w 5126"/>
+                            <a:gd name="T11" fmla="*/ 4843 h 5125"/>
+                            <a:gd name="T12" fmla="*/ 250 w 5126"/>
+                            <a:gd name="T13" fmla="*/ 5124 h 5125"/>
+                            <a:gd name="T14" fmla="*/ 4844 w 5126"/>
+                            <a:gd name="T15" fmla="*/ 5124 h 5125"/>
+                            <a:gd name="T16" fmla="*/ 5125 w 5126"/>
+                            <a:gd name="T17" fmla="*/ 4843 h 5125"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T0" y="T1"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T2" y="T3"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T4" y="T5"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T6" y="T7"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T8" y="T9"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T10" y="T11"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T12" y="T13"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T14" y="T15"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T16" y="T17"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5126" h="5125">
+                              <a:moveTo>
+                                <a:pt x="5125" y="4843"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5125" y="281"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4844" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="250" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="281"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="4843"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="250" y="5124"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4844" y="5124"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5125" y="4843"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent2"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent2"/>
+                          </a:solidFill>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="none" anchor="ctr"/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="46909C48" id="Freeform: Shape 24" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:366.25pt;margin-top:33.95pt;width:119.6pt;height:119.6pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5125" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEW6CgEAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVttunDAQfa/Uf7B4rNSwJkuyQWGjKlH6&#10;kjaVsv0ArzELKtjIdpbN33fGXOpswwZVfeHm4zOXM4Pn+uZQV2QvtCmVTAN6tgiIkFxlpdylwc/N&#10;/edVQIxlMmOVkiINXoQJbtYfP1y3TSIiVagqE5oAiTRJ26RBYW2ThKHhhaiZOVONkLCYK10zC696&#10;F2aatcBeV2G0WFyErdJZoxUXxsDXu24xWDv+PBfcPua5EZZUaQC+WXfV7rrFa7i+ZslOs6Yoee8G&#10;+wcvalZKMDpS3THLyLMu/6KqS66VUbk946oOVZ6XXLgYIBq6OIrmqWCNcLFAckwzpsn8P1r+ff/U&#10;/NDoumkeFP9liFS3BZM78UVr1RaCZWCOYqLCtjHJuAFfDGwl2/abykBa9myVy8Eh1zUSQnTk4FL9&#10;MqZaHCzh8JHGdHUVgSIc1oYXtMGSYTt/NvarUI6K7R+M7bTK4MllOiOS1WB3Ayx5XYFsn0IS0ygm&#10;Ld4uem1HGPVgy9XynBQOfQyLPNgJtnMPFq3oBNnSQ4HN5YRrsQdbTFBdeJgoXkwwXXqoKSZoyTFf&#10;UzxXHmY6POqnfoqKzkw89TM/HSH1Mw8CLSfyRWfmnvrJP8XnC3CiMKgvwVGdQXXvhvplxVDS/CD7&#10;moYnAq2H3YIl3iiDDYQFDl2y6ZqQJYDC1QkwZBHB565j3wNDjhAczwJDAhB8OQsMRYbgq1lgrCNE&#10;Q6l0/4DTIWKlOPi8ILESHHxemLSPE4T0nAHpwKleJw3nyvGJogMCJ8oW94ByzKK8wyNp0wBKBogL&#10;9xA7eWu1FxvlMBZ1xqJynmLV9Lb/YCr5Jhaas4cOgOHeOFL86zhSd9ZBFMPycO9g0G8zUB3mPZMd&#10;ygtiMDXcX5vEnpsXwrvItzLYGYXAURN3wIzioKbeIWNUVWb3ZVWhJG4CEbeVJnsGswPjXEgb9X6+&#10;QlauG199mrvZyYHWhBtVuh+CO2bxZMUhxiRblb3AKdvCjJIGEoaoAH4RvFAwxHCrnUMIg/nABdfP&#10;MjiA+O/w7E9c698AAAD//wMAUEsDBBQABgAIAAAAIQAX4Gtc4QAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9RS8MwFIXfBf9DuIJvLu2Gi629HSIMFHHoNthr2mRtaXNTk2yr/974pI+X83HOd4vV&#10;ZAZ21s53lhDSWQJMU21VRw3Cfre+ewDmgyQlB0sa4Vt7WJXXV4XMlb3Qpz5vQ8NiCflcIrQhjDnn&#10;vm61kX5mR00xO1pnZIina7hy8hLLzcDnSbLkRnYUF1o56udW1/32ZBDW7/1LJl+dEf2XoQ+7rw6b&#10;4xvi7c309Ags6Cn8wfCrH9WhjE6VPZHybEAQi/l9RBGWIgMWgUykAliFsEhECrws+P8Xyh8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhFugoBADAAC5CQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF+BrXOEAAAAKAQAADwAAAAAAAAAAAAAAAABq&#10;BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHgGAAAAAA==&#10;" path="m5125,4843r,-4562l4844,,250,,,281,,4843r250,281l4844,5124r281,-281e" fillcolor="#fcba5c [3205]" strokecolor="#fcba5c [3205]">
+                <v:path o:connecttype="custom" o:connectlocs="1518624,1435342;1518624,83281;1435359,0;74079,0;0,83281;0,1435342;74079,1518624;1435359,1518624;1518624,1435342" o:connectangles="0,0,0,0,0,0,0,0,0"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A09F09C" w14:textId="3B35C373" w:rsidR="007D279F" w:rsidRPr="006D7A49" w:rsidRDefault="00F70D27" w:rsidP="00D04522">
+    <w:p w14:paraId="74C6C5AA" w14:textId="77777777" w:rsidR="008B01DD" w:rsidRDefault="008B01DD" w:rsidP="002D18F3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19F681DB" w14:textId="77777777" w:rsidR="008B01DD" w:rsidRDefault="008B01DD" w:rsidP="002D18F3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1DF46C" w14:textId="77777777" w:rsidR="008B01DD" w:rsidRDefault="008B01DD" w:rsidP="002D18F3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F3409AF" w14:textId="2AA299B1" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="008B0556" w:rsidP="002D18F3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Version </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7B09">
+        <w:t>1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2FDF">
+        <w:t>July</w:t>
+      </w:r>
+      <w:r w:rsidR="00573691">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B01DD">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6987">
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050C4447" w14:textId="0D20CBA5" w:rsidR="002C702A" w:rsidRPr="00E12286" w:rsidRDefault="008B0556" w:rsidP="00FD3B8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="336"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12286">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19CA47D4" wp14:editId="7CA86655">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3104515</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3129915</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1518920" cy="1518920"/>
+                <wp:effectExtent l="0" t="0" r="24130" b="24130"/>
+                <wp:wrapNone/>
+                <wp:docPr id="29" name="Freeform: Shape 29">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3E24A73-5D17-FD81-5BFB-9E6D59124CF0}"/>
+                    </a:ext>
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1518920" cy="1518920"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="*/ 5125 w 5126"/>
+                            <a:gd name="T1" fmla="*/ 4844 h 5095"/>
+                            <a:gd name="T2" fmla="*/ 5125 w 5126"/>
+                            <a:gd name="T3" fmla="*/ 250 h 5095"/>
+                            <a:gd name="T4" fmla="*/ 4844 w 5126"/>
+                            <a:gd name="T5" fmla="*/ 0 h 5095"/>
+                            <a:gd name="T6" fmla="*/ 250 w 5126"/>
+                            <a:gd name="T7" fmla="*/ 0 h 5095"/>
+                            <a:gd name="T8" fmla="*/ 0 w 5126"/>
+                            <a:gd name="T9" fmla="*/ 250 h 5095"/>
+                            <a:gd name="T10" fmla="*/ 0 w 5126"/>
+                            <a:gd name="T11" fmla="*/ 4844 h 5095"/>
+                            <a:gd name="T12" fmla="*/ 250 w 5126"/>
+                            <a:gd name="T13" fmla="*/ 5094 h 5095"/>
+                            <a:gd name="T14" fmla="*/ 4844 w 5126"/>
+                            <a:gd name="T15" fmla="*/ 5094 h 5095"/>
+                            <a:gd name="T16" fmla="*/ 5125 w 5126"/>
+                            <a:gd name="T17" fmla="*/ 4844 h 5095"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T0" y="T1"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T2" y="T3"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T4" y="T5"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T6" y="T7"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T8" y="T9"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T10" y="T11"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T12" y="T13"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T14" y="T15"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T16" y="T17"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5126" h="5095">
+                              <a:moveTo>
+                                <a:pt x="5125" y="4844"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5125" y="250"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4844" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="250" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="250"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="4844"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="250" y="5094"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4844" y="5094"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5125" y="4844"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="none" anchor="ctr"/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2DC0881A" id="Freeform: Shape 29" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:244.45pt;margin-top:246.45pt;width:119.6pt;height:119.6pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDz483/DAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVm1vmzAQ/j5p/8Hi46SVOA1tg0qqqVX3&#10;pVsnNfsBjjEBDWxkuyH997szL3OzkKBpX8Dgx4/vnruz7/ZuX5VkJ7QplEwCejELiJBcpYXcJsHP&#10;9ePnm4AYy2TKSiVFErwJE9ytPn64bepYzFWuylRoAiTSxE2dBLm1dRyGhueiYuZC1ULCZKZ0xSx8&#10;6m2YatYAe1WG89nsKmyUTmutuDAG/j60k8HK8WeZ4PY5y4ywpEwCsM26p3bPDT7D1S2Lt5rVecE7&#10;M9g/WFGxQsKmA9UDs4y86uIvqqrgWhmV2QuuqlBlWcGF8wG8obMDb15yVgvnC4hj6kEm8/9o+ffd&#10;S/1Do+mmflL8lyFS3edMbsUXrVWTC5bCdhSFCpvaxMMC/DCwlGyabyqF0LJXq5wG+0xXSAjekb2T&#10;+m2QWuwt4fCTRvRmOYeIcJjrP3APFvfL+auxX4VyVGz3ZGwbqxRGTumUSFbBvmtgyaoSwvYpJBGd&#10;R6TB11UX2wFGPdjiZrEgOYlmy+gQNvdgJ9guPdg8mo2QLTyU2/O4aZEHG6O68jC44XGmaw81xgQl&#10;Oeg1xrP0MOPuUV/6MSo6UXjqKz/uIfWVhwCOxZFO1J764p/i8wNwIjGoH4KDPIPs3vb5y/I+pfle&#10;djkNIwKlh9WCKV4rgwWECQ5Vsm6LkMWAwtkRMKiI4EtXsefAoBGCXRGAcaeZQQAEX09ihiRD8HIS&#10;GPMI0ZAq7Rlw2hDMFAef5iRmgoNPc5N2fkIgPWNadbo4abhXDm8UHRC4UTa4BiLHLIa3H5ImCdyR&#10;RHIY4KGDM5XaibVyGItxxqRylmLWdHv/wZTyKBYKpYP2gP5dO1LHhe6fhiHNeVSLObdli/Kc6C3q&#10;361l/ZZYc9NcOIs8pmC7KYQPY+IumCE4GFPvkjGqLNLHoiwxJK4DEfelJjsGvQPjXEjbp+c7ZOmq&#10;8d2vqYvBgHa1cK1KeyC4axZvVmxiTLxR6Rvcsg30KEkgoYkK4IjguYImhlvthEMY9AfOua6XwQbE&#10;/4ax33GtfgMAAP//AwBQSwMEFAAGAAgAAAAhAEVvVQ7gAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4sbYdGV5pOaAhOXDYmJG5ek7XdGqdqsi7w9JgT3D7Lv35/LlfR9mIy&#10;o+8cKUhnCQhDtdMdNQp27y93OQgfkDT2joyCL+NhVV1flVhod6GNmbahEVxCvkAFbQhDIaWvW2PR&#10;z9xgiHcHN1oMPI6N1CNeuNz2MkuShbTYEV9ocTDr1tSn7dkq+MDjZ0rPb3G+W3zbaX3avI5NVOr2&#10;Jj49gggmhr8w/OqzOlTstHdn0l70Cu7zfMlRhmXGwImHLE9B7BnmWQqyKuX/H6ofAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAPPjzf8MAwAAuQkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEVvVQ7gAAAACwEAAA8AAAAAAAAAAAAAAAAAZgUAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABzBgAAAAA=&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#9fb76f [3204]" strokecolor="#9fb76f [3204]">
+                <v:path o:connecttype="custom" o:connectlocs="1518624,1444092;1518624,74530;1435359,0;74079,0;0,74530;0,1444092;74079,1518622;1435359,1518622;1518624,1444092" o:connectangles="0,0,0,0,0,0,0,0,0"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00FD3B8E" w:rsidRPr="00E12286">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76F2AFE4" wp14:editId="2F3418CE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4671695</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3129915</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1518920" cy="1515745"/>
+                <wp:effectExtent l="0" t="0" r="5080" b="8255"/>
+                <wp:wrapNone/>
+                <wp:docPr id="19" name="Freeform: Shape 19">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E301F51A-6C48-8D6A-18DE-24EEB5616D5D}"/>
+                    </a:ext>
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1518920" cy="1515745"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="*/ 5125 w 5126"/>
+                            <a:gd name="T1" fmla="*/ 4844 h 5095"/>
+                            <a:gd name="T2" fmla="*/ 5125 w 5126"/>
+                            <a:gd name="T3" fmla="*/ 250 h 5095"/>
+                            <a:gd name="T4" fmla="*/ 4844 w 5126"/>
+                            <a:gd name="T5" fmla="*/ 0 h 5095"/>
+                            <a:gd name="T6" fmla="*/ 250 w 5126"/>
+                            <a:gd name="T7" fmla="*/ 0 h 5095"/>
+                            <a:gd name="T8" fmla="*/ 0 w 5126"/>
+                            <a:gd name="T9" fmla="*/ 250 h 5095"/>
+                            <a:gd name="T10" fmla="*/ 0 w 5126"/>
+                            <a:gd name="T11" fmla="*/ 4844 h 5095"/>
+                            <a:gd name="T12" fmla="*/ 250 w 5126"/>
+                            <a:gd name="T13" fmla="*/ 5094 h 5095"/>
+                            <a:gd name="T14" fmla="*/ 4844 w 5126"/>
+                            <a:gd name="T15" fmla="*/ 5094 h 5095"/>
+                            <a:gd name="T16" fmla="*/ 5125 w 5126"/>
+                            <a:gd name="T17" fmla="*/ 4844 h 5095"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T0" y="T1"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T2" y="T3"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T4" y="T5"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T6" y="T7"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T8" y="T9"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T10" y="T11"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T12" y="T13"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T14" y="T15"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T16" y="T17"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5126" h="5095">
+                              <a:moveTo>
+                                <a:pt x="5125" y="4844"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5125" y="250"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4844" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="250" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="250"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="4844"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="250" y="5094"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4844" y="5094"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5125" y="4844"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent3"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="none" anchor="ctr"/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="52B75F8D" id="Freeform: Shape 19" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367.85pt;margin-top:246.45pt;width:119.6pt;height:119.35pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNnr+tDAMAAI0JAAAOAAAAZHJzL2Uyb0RvYy54bWysVslu2zAQvRfoPxA6FmhkOlYSC5aDIkF6&#10;SRcg7gfQFGUJlUiBZCzn7ztDLWVdyxaKXrTx8c3yZsRZ3R+qkuyFNoWSSUCvZgERkqu0kLsk+LF5&#10;+ngXEGOZTFmppEiCN2GC+/X7d6umjsVc5apMhSZAIk3c1EmQW1vHYWh4LipmrlQtJCxmSlfMwqve&#10;halmDbBXZTifzW7CRum01ooLY+DrY7sYrB1/lgluv2WZEZaUSQC+WXfV7rrFa7hesXinWZ0XvHOD&#10;/YMXFSskGB2oHpll5FUXf1FVBdfKqMxecVWFKssKLlwMEA2dHUXzkrNauFggOaYe0mT+Hy3/un+p&#10;v2t03dTPiv80RKqHnMmd+KS1anLBUjBHMVFhU5t42IAvBraSbfNFpSAte7XK5eCQ6QoJITpycKl+&#10;G1ItDpZw+EgjerecgyIc1uAlul1EzgaL++381djPQjkqtn82ttUqhSeX6ZRIVoHdDbBkVQmyfQhJ&#10;ROcRafB202k7wKgHW9wtFiQn0WzprIJuA2zuwc6wXXuweTQbIVt4KGfztGuRBxujuvEwaPA0062H&#10;GmOClhzyNcaz9DDj4VE/9WNUdGLiqZ/58Qipn3kQcExHOjH31E/+OT5fgDOFQX0JjuosxELr6pfl&#10;fUnzg+y+wROB1sNuwRKvlcEGwgKHLtm0TchiQOHqCBiyiODrrpvOgyFHCO5b7zwYEoDg20nMUGQI&#10;Xk4CYx0hGkoF/zOXQsRKcfBpQWIlOPi0MGkXJwjpOdM61emk4Vw5PlF0QOBE2eIeUI5ZlLd/JE0S&#10;uF8SyeEBfzq4Uqm92CiHsagzFpXzFKums/0bU8qTWGiUDtoD+nvtSB0Xhn8ehjSXUS3mkskW5QXR&#10;e9TfW896k9hz00K4iDyVwdYoyIeauOIaxEFNvUPGqLJIn4qyREncBCIeSk32DGYHxrmQtq+3P5Cl&#10;60apcGdbMO0X4caPtsnd0YmnJQ4mJt6q9A1OzgbmjiSQMBgF0PY8VzCYcKtdMhAGZ75zuJtPcKjw&#10;3+HZn6LWvwAAAP//AwBQSwMEFAAGAAgAAAAhALiB1EnhAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJC6IpRtjpaXpBJOAAxMSAySOaWuaisapknQrb493gput/9Pvz8V6sr3Y&#10;ow+dIwXzWQICqXZNR62C97eHyxsQIWpqdO8IFfxggHV5elLovHEHesX9LraCSyjkWoGJccilDLVB&#10;q8PMDUicfTlvdeTVt7Lx+sDltpeLJFlJqzviC0YPuDFYf+9Gq6AyF/ZDPvvt/fbJf060eXk0ZlTq&#10;/Gy6uwURcYp/MBz1WR1KdqrcSE0QvYL06jplVMEyW2QgmMjSJQ/VMZqvQJaF/P9D+QsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBNnr+tDAMAAI0JAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC4gdRJ4QAAAAsBAAAPAAAAAAAAAAAAAAAAAGYFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdAYAAAAA&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#006c93 [3206]" stroked="f">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="1518624,1441073;1518624,74374;1435359,0;74079,0;0,74374;0,1441073;74079,1515448;1435359,1515448;1518624,1441073" o:connectangles="0,0,0,0,0,0,0,0,0"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="003A5739" w:rsidRPr="00531F3B">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E96C49B" w14:textId="7C44500E" w:rsidR="007E6503" w:rsidRDefault="008B0556" w:rsidP="006433CC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc107311703"/>
       <w:r>
-        <w:t>nd</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Disclaimer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0169C2B0" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="006D7A49">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="36794A39" w14:textId="4B0D405D" w:rsidR="0066514A" w:rsidRDefault="00A220B6" w:rsidP="00A220B6">
       <w:r>
         <w:t>This template</w:t>
       </w:r>
       <w:r w:rsidRPr="00552243">
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r>
         <w:t>ets out</w:t>
       </w:r>
       <w:r w:rsidRPr="00552243">
         <w:t xml:space="preserve"> how the Clean Energy Regulator </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00805F0A">
         <w:t xml:space="preserve">(CER) </w:t>
       </w:r>
       <w:r w:rsidRPr="00552243">
         <w:t>expects an assurance engagement report</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to be structured</w:t>
       </w:r>
       <w:r w:rsidRPr="00552243">
         <w:t xml:space="preserve"> for an audit </w:t>
       </w:r>
       <w:r>
-        <w:t>of a facility with high emissions</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>of a</w:t>
+      </w:r>
+      <w:r w:rsidR="00743E88">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E6CCB">
+        <w:t>facility with high emissions</w:t>
+      </w:r>
+      <w:r w:rsidR="007A40D7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="009F13FE">
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="00660109">
+        <w:t xml:space="preserve"> as required</w:t>
+      </w:r>
+      <w:r w:rsidR="001772A5">
+        <w:t xml:space="preserve"> under </w:t>
+      </w:r>
+      <w:r w:rsidR="00942316">
+        <w:t>section 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00E025CC">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00942316">
+        <w:t>A of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00942316" w:rsidRPr="00D82245">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F13FE" w:rsidRPr="00D82245">
+        <w:t>National Greenhouse and Energy Reporting (Safeguard Mechanism) Rule</w:t>
+      </w:r>
+      <w:r w:rsidR="009F13FE" w:rsidRPr="009F13FE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> (the Safeguard Rule).</w:t>
+      <w:r w:rsidR="009F13FE">
+        <w:t xml:space="preserve"> (the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0329F">
+        <w:t xml:space="preserve">Safeguard </w:t>
+      </w:r>
+      <w:r w:rsidR="009F13FE">
+        <w:t>Rule).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515E8B77" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00552243" w:rsidRDefault="00A60E6F" w:rsidP="006D7A49">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="763C2BCB" w14:textId="77777777" w:rsidR="00A220B6" w:rsidRPr="00552243" w:rsidRDefault="00A220B6" w:rsidP="00A220B6">
       <w:r w:rsidRPr="00552243">
         <w:t>It is the responsibility of auditors to ensure their audit reports meet legislative requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3319308B" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00552243" w:rsidRDefault="00A60E6F" w:rsidP="006D7A49">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7D690639" w14:textId="77777777" w:rsidR="00A220B6" w:rsidRPr="00552243" w:rsidRDefault="00A220B6" w:rsidP="00A220B6">
       <w:r w:rsidRPr="00552243">
         <w:t xml:space="preserve">Where text is included within brackets, for example [audited body], information </w:t>
       </w:r>
       <w:r w:rsidRPr="00552243">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">must </w:t>
       </w:r>
       <w:r w:rsidRPr="00552243">
         <w:t>be provided in line with the suggested text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68682168" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00552243" w:rsidRDefault="00A60E6F" w:rsidP="006D7A49">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4120C619" w14:textId="685D91BC" w:rsidR="00A220B6" w:rsidRPr="00552243" w:rsidRDefault="00A220B6" w:rsidP="00A220B6">
       <w:r w:rsidRPr="00552243">
         <w:t xml:space="preserve">Some parts of the template are </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004A2274">
         <w:t>conditional</w:t>
       </w:r>
-      <w:r w:rsidRPr="00800588">
+      <w:r w:rsidR="00800588" w:rsidRPr="00800588">
         <w:t xml:space="preserve"> on whether the</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00920340">
+      <w:r w:rsidR="00406866">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008166CD">
+        <w:t xml:space="preserve">responsible emitter </w:t>
+      </w:r>
+      <w:r w:rsidR="00B77CE7">
+        <w:t xml:space="preserve">is required to provide a report under section </w:t>
+      </w:r>
+      <w:r w:rsidR="00920340" w:rsidRPr="00920340">
         <w:t>19, 22G, 22X or 22XB of the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00920340">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00920340">
+      <w:r w:rsidR="00920340" w:rsidRPr="00920340">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>National Greenhouse and Energy Reporting Act 2007</w:t>
       </w:r>
-      <w:r w:rsidRPr="00920340">
+      <w:r w:rsidR="00920340" w:rsidRPr="00920340">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00920340">
+      <w:r w:rsidR="00920340">
+        <w:t xml:space="preserve">(the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0329F">
+        <w:t xml:space="preserve">NGER </w:t>
+      </w:r>
+      <w:r w:rsidR="00920340" w:rsidRPr="00920340">
         <w:t>Act</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00552243">
+      <w:r w:rsidR="00920340">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7B8B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0BB0" w:rsidRPr="00552243">
         <w:t xml:space="preserve">These parts are marked in brackets as </w:t>
       </w:r>
-      <w:r w:rsidRPr="00552243">
+      <w:r w:rsidR="001C0BB0" w:rsidRPr="00552243">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008323D9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Delete if not applicable</w:t>
       </w:r>
-      <w:r w:rsidRPr="00552243">
+      <w:r w:rsidR="001C0BB0" w:rsidRPr="00552243">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0BB0" w:rsidRPr="00552243">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2274" w:rsidRPr="00552243">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D311D" w:rsidRPr="001D311D">
+        <w:t>The auditor will need to ensure that the audit report includes all specified information</w:t>
       </w:r>
       <w:r w:rsidRPr="00552243">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D311D">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7C72B1D1" w14:textId="3FAEFD7C" w:rsidR="002D4094" w:rsidRDefault="00A60E6F" w:rsidP="006D7A49">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="215C7DA2" w14:textId="77777777" w:rsidR="00A220B6" w:rsidRPr="00552243" w:rsidRDefault="00A220B6" w:rsidP="00A220B6">
       <w:r w:rsidRPr="00552243">
         <w:t>The audit must be conducted in accordance with the relevant requirements for assurance engagements under:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32795C28" w14:textId="77777777" w:rsidR="00886FB3" w:rsidRDefault="00886FB3" w:rsidP="00886FB3">
+    <w:p w14:paraId="6D37295F" w14:textId="08E43B6B" w:rsidR="00F91BC1" w:rsidRPr="00432D01" w:rsidRDefault="00F91BC1" w:rsidP="00A220B6">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00880939">
-[...18 lines deleted...]
-        <w:t>Determination)</w:t>
+      <w:r w:rsidRPr="00F91BC1">
+        <w:t>ASQM 1 Quality Management for Firms that Perform Audits or Reviews of Financial Reports and Other Financial Information, or Other Assurance or Related Services Engagements (ASQM 1) and ASQM 2 Engagement Quality Reviews (ASQM 2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A604AA" w14:textId="0D0247E4" w:rsidR="00552033" w:rsidRDefault="00552033" w:rsidP="00552033">
+    <w:p w14:paraId="330F6DBB" w14:textId="514CE69B" w:rsidR="00A220B6" w:rsidRPr="00880939" w:rsidRDefault="00A220B6" w:rsidP="00A220B6">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D7A49">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> (NGER Regulations)</w:t>
+      <w:r w:rsidRPr="00880939">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432D01">
+        <w:t>National Greenhouse and Energy Reporting (Audit) Determination 2009 (NGER</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4940">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432D01">
+        <w:t>Audit</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4940">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432D01">
+        <w:t>Determination)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239590B5" w14:textId="77777777" w:rsidR="007D3D03" w:rsidRDefault="007D3D03" w:rsidP="007D3D03">
+    <w:p w14:paraId="71F16524" w14:textId="77777777" w:rsidR="00A220B6" w:rsidRPr="00880939" w:rsidRDefault="00A220B6" w:rsidP="00A220B6">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">relevant national and international audit standards, which may include: </w:t>
+      <w:r w:rsidRPr="00880939">
+        <w:t>relevant national and international audit standards, including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179B2BD4" w14:textId="77777777" w:rsidR="00886FB3" w:rsidRPr="00432D01" w:rsidRDefault="00886FB3" w:rsidP="00886FB3">
+    <w:p w14:paraId="54C1F77C" w14:textId="77777777" w:rsidR="00A220B6" w:rsidRPr="00432D01" w:rsidRDefault="00A220B6" w:rsidP="00A220B6">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00432D01">
         <w:t xml:space="preserve">ASAE 3000 </w:t>
       </w:r>
       <w:r w:rsidRPr="006F2BFC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Assurance Engagements Other than Audits of Reviews of Historical Financial Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36ED2DAC" w14:textId="77777777" w:rsidR="00886FB3" w:rsidRDefault="00886FB3" w:rsidP="00886FB3">
+    <w:p w14:paraId="30402EFB" w14:textId="77777777" w:rsidR="00A220B6" w:rsidRDefault="00A220B6" w:rsidP="00A220B6">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00432D01">
         <w:t xml:space="preserve">ASAE 3100 </w:t>
       </w:r>
       <w:r w:rsidRPr="006F2BFC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Compliance Engagements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FDE82A" w14:textId="023A0BB0" w:rsidR="00886FB3" w:rsidRDefault="00886FB3" w:rsidP="00886FB3">
+    <w:p w14:paraId="29573258" w14:textId="429565DF" w:rsidR="00A220B6" w:rsidRPr="00432D01" w:rsidRDefault="00A220B6" w:rsidP="00A220B6">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00432D01">
         <w:t xml:space="preserve">ASAE 3410 </w:t>
       </w:r>
       <w:r w:rsidRPr="006F2BFC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Assurance Engagements on Greenhouse Gas Statements</w:t>
       </w:r>
       <w:r w:rsidRPr="00432D01">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00221DC6">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2C39DAEA" w14:textId="55609DBE" w:rsidR="00BF4DB4" w:rsidRPr="006D7A49" w:rsidRDefault="00BF4DB4" w:rsidP="00BF4DB4">
-[...37 lines deleted...]
-    <w:p w14:paraId="7699DA25" w14:textId="77777777" w:rsidR="00221DC6" w:rsidRPr="00320EB7" w:rsidRDefault="00221DC6" w:rsidP="00221DC6">
+    <w:p w14:paraId="113327AC" w14:textId="77777777" w:rsidR="00A220B6" w:rsidRDefault="00A220B6" w:rsidP="00A220B6">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00552243">
-        <w:t>ASQ</w:t>
+        <w:t>Please note, only some components of ASAE 3410</w:t>
       </w:r>
       <w:r>
-        <w:t>M</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00552243">
-        <w:t xml:space="preserve"> 1 </w:t>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidRPr="00552243">
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> for Firms that Perform Audits and Reviews of Financial Reports and Other Financial Information, and Other Assurance Engagements</w:t>
+        <w:t xml:space="preserve">relevant. Auditors should use these standards as guidance. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20688E82" w14:textId="3CC1B4DC" w:rsidR="00221DC6" w:rsidRDefault="00221DC6" w:rsidP="00221DC6">
-[...25 lines deleted...]
-    <w:p w14:paraId="4D7F3FED" w14:textId="77777777" w:rsidR="009041C8" w:rsidRDefault="009041C8" w:rsidP="009041C8">
+    <w:p w14:paraId="7285B2D2" w14:textId="77777777" w:rsidR="00A220B6" w:rsidRDefault="00A220B6" w:rsidP="00A220B6">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="200" w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">This coversheet requires auditors to disclose both audit and non-audit fees, as well as the hours spent on the audit by the audit team. Please refer to 5.7.1 of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00754706">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Audit determination handbook</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> It has not been designed to meet the with the reporting requirements of ASSA 5000 </w:t>
-[...17 lines deleted...]
-        <w:t>. Registered greenhouse and energy auditors applying ASSA 5000 will need to ensure audit reports meet reporting requirements in ASSA 5000.</w:t>
+        <w:t xml:space="preserve"> for more information on fee disclosure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638A5456" w14:textId="788DC5D4" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="006D7A49">
-[...26 lines deleted...]
-        <w:pStyle w:val="BodyText1"/>
+    <w:p w14:paraId="4FF32840" w14:textId="09FDED7A" w:rsidR="00622EE0" w:rsidRPr="00FD3B8E" w:rsidRDefault="00A220B6" w:rsidP="00FD3B8E">
+      <w:pPr>
+        <w:sectPr w:rsidR="00622EE0" w:rsidRPr="00FD3B8E" w:rsidSect="009E2A38">
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="even" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
+          <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00880939">
         <w:t xml:space="preserve">Refer to Division 3.4 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00A45F62">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NGER Audit Determination</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FD2811">
-[...10 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00880939">
-        <w:t xml:space="preserve"> for further information on the legislative requirements for reporting</w:t>
-[...8 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> for further information on the legislative requirements for reporting an assurance engagement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0A2421" w14:textId="15F6FE60" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F">
-[...4 lines deleted...]
-        <w:br w:type="page"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="3BD66C1B" w14:textId="77777777" w:rsidR="00622EE0" w:rsidRDefault="00622EE0" w:rsidP="000957B5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00622EE0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Main features of safeguard mechanism audits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D512442" w14:textId="2FE9280A" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="00D04522">
-[...20 lines deleted...]
-    <w:p w14:paraId="6CE8BBEF" w14:textId="5C2AD90D" w:rsidR="00A60E6F" w:rsidRPr="00552243" w:rsidRDefault="00A60E6F" w:rsidP="0052489A">
+    <w:p w14:paraId="394A31F9" w14:textId="77777777" w:rsidR="00C94B12" w:rsidRPr="00552243" w:rsidRDefault="00C94B12" w:rsidP="00C94B12">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:before="200"/>
       </w:pPr>
       <w:r w:rsidRPr="00552243">
-        <w:t xml:space="preserve">The table below outlines the main features of audits under the </w:t>
-[...11 lines deleted...]
-        <w:t>echanism.</w:t>
+        <w:t>The table below outlines the main features of audits under the safeguard mechanism.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="7765"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w14:paraId="55F771B9" w14:textId="77777777" w:rsidTr="00001324">
+      <w:tr w:rsidR="00C94B12" w:rsidRPr="00FA7635" w14:paraId="4B0C9F8A" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1014" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="377EB65D" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="572FEC35" w14:textId="6393F6FC" w:rsidR="00C94B12" w:rsidRPr="00FA7635" w:rsidRDefault="00993BA6">
             <w:r w:rsidRPr="00993BA6">
               <w:t>Legislation or guidance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3986" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1326CF0D" w14:textId="620A25B6" w:rsidR="00A60E6F" w:rsidRPr="0052489A" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="1D692B2B" w14:textId="5BA03C05" w:rsidR="0023194B" w:rsidRPr="00552243" w:rsidRDefault="0023194B" w:rsidP="0023194B">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidRPr="00D40329">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>National Greenhouse and Energy Reporting (Safeguard Mechanism) Rule 2015</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00CF0773" w:rsidRPr="00D40329">
+            <w:r w:rsidRPr="001B106F" w:rsidDel="00B27223">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
-[...2 lines deleted...]
-                <w:u w:val="single"/>
+                <w:iCs/>
               </w:rPr>
-              <w:footnoteReference w:id="3"/>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF0773" w:rsidRPr="00D40329" w:rsidDel="00B27223">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D40329" w:rsidDel="00B27223">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D40329">
+            <w:r w:rsidRPr="00552243">
               <w:rPr>
+                <w:iCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>(Safeguard Rule)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52E1E137" w14:textId="6623950A" w:rsidR="00A60E6F" w:rsidRPr="00552243" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="66A9E0DE" w14:textId="60C0CBC4" w:rsidR="0023194B" w:rsidRPr="00552243" w:rsidRDefault="0023194B" w:rsidP="0023194B">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidRPr="0052489A">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="00E0329F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:i/>
-                  <w:iCs/>
                 </w:rPr>
                 <w:t>National Greenhouse and Energy Reporting Act 2007</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00BB6EE1">
-[...15 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="001B106F" w:rsidDel="00BC64CC">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00552243">
               <w:t>NGER Act</w:t>
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E89DD5D" w14:textId="568033F2" w:rsidR="00A60E6F" w:rsidRPr="00D40329" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="1E249318" w14:textId="29F02747" w:rsidR="0023194B" w:rsidRPr="00552243" w:rsidRDefault="0023194B" w:rsidP="0023194B">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidRPr="00D40329">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>National Greenhouse and Energy Reporting Regulations 2008</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00963D58" w:rsidRPr="00D40329">
-[...8 lines deleted...]
-            <w:r w:rsidR="00963D58" w:rsidRPr="00D40329" w:rsidDel="00BC64CC">
+            <w:r w:rsidRPr="001B106F" w:rsidDel="00BC64CC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D40329" w:rsidDel="00BC64CC">
-[...3 lines deleted...]
-              <w:t>(NGER Regulations)</w:t>
+            <w:r>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552243">
+              <w:t xml:space="preserve">NGER </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Regulations)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49FDFF38" w14:textId="40F2A411" w:rsidR="00A60E6F" w:rsidRPr="00D40329" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="7C2BCF84" w14:textId="745B05B5" w:rsidR="0023194B" w:rsidRPr="00552243" w:rsidRDefault="0023194B" w:rsidP="0023194B">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidRPr="00D40329">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>National Greenhouse and Energy Reporting (Audit) Determination 2009</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B9081F" w:rsidRPr="00D40329">
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> (Audit Determination)</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552243">
+              <w:t>Audit</w:t>
+            </w:r>
+            <w:r w:rsidR="002E44EF">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552243">
+              <w:t>Determination</w:t>
+            </w:r>
+            <w:r>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="559A6419" w14:textId="77777777" w:rsidR="003C1FD9" w:rsidRPr="00552243" w:rsidRDefault="003C1FD9" w:rsidP="003C1FD9">
+          <w:p w14:paraId="37C4E5F4" w14:textId="77777777" w:rsidR="0023194B" w:rsidRPr="00552243" w:rsidRDefault="0023194B" w:rsidP="0023194B">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00552243">
-              <w:t>Applicable standards</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> may include:</w:t>
+              <w:t>Applicable standards:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AE949D8" w14:textId="1BEF1129" w:rsidR="00E3774F" w:rsidRPr="00514E57" w:rsidRDefault="00E3774F" w:rsidP="00E3774F">
+          <w:p w14:paraId="31AD9ECA" w14:textId="278E97D0" w:rsidR="00514E57" w:rsidRPr="00514E57" w:rsidRDefault="0023194B" w:rsidP="00514E57">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00552243">
               <w:t xml:space="preserve">ASAE 3000 </w:t>
             </w:r>
             <w:r w:rsidRPr="00552243">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t>Assurance Engagements other than Audits or Reviews of Historical Financial Information</w:t>
+              <w:t xml:space="preserve">Assurance Engagements other than Audits or Reviews of Historical Financial Information </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42C2C267" w14:textId="77777777" w:rsidR="00E3774F" w:rsidRPr="00552243" w:rsidRDefault="00E3774F" w:rsidP="00E3774F">
+          <w:p w14:paraId="4FEB3839" w14:textId="77777777" w:rsidR="0023194B" w:rsidRPr="00552243" w:rsidRDefault="0023194B" w:rsidP="0023194B">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00552243">
               <w:t xml:space="preserve">ASAE 3100 </w:t>
             </w:r>
             <w:r w:rsidRPr="00552243">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>Compliance Engagements</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44A8C894" w14:textId="4491C608" w:rsidR="00E3774F" w:rsidRDefault="00E3774F" w:rsidP="00E3774F">
+          <w:p w14:paraId="0DD8BA00" w14:textId="77777777" w:rsidR="0023194B" w:rsidRPr="00552243" w:rsidRDefault="0023194B" w:rsidP="0023194B">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00415ADF">
+            <w:r w:rsidRPr="00552243">
+              <w:t xml:space="preserve">ASAE 3450 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552243">
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:t>Assurance on Greenhouse Gas Statements</w:t>
+              <w:t>Assurance Engagements involving Corporate Fundraisings and/or Prospective Financial Information</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A23A378" w14:textId="77777777" w:rsidR="00E3774F" w:rsidRPr="00B567ED" w:rsidRDefault="00E3774F" w:rsidP="00E3774F">
-[...16 lines deleted...]
-          <w:p w14:paraId="7C8DE23B" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00320EB7" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="4E645CEE" w14:textId="3A705AE7" w:rsidR="0023194B" w:rsidRPr="00320EB7" w:rsidRDefault="0023194B" w:rsidP="0023194B">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00552243">
               <w:t>ASQ</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00FF59F8">
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00552243">
               <w:t xml:space="preserve"> 1 </w:t>
             </w:r>
             <w:r w:rsidRPr="00552243">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CE1210">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>management</w:t>
             </w:r>
             <w:r w:rsidRPr="00552243">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> for Firms that Perform Audits and Reviews of Financial Reports and Other Financial Information, and Other Assurance Engagements</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A2CDBC1" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00335F0E" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="6E1C343B" w14:textId="4416985C" w:rsidR="00C94B12" w:rsidRPr="00335F0E" w:rsidRDefault="00320EB7" w:rsidP="00335F0E">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ASQM 2 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Engagement quality reviews</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w14:paraId="25F4D23B" w14:textId="77777777" w:rsidTr="00001324">
+      <w:tr w:rsidR="00C94B12" w:rsidRPr="00FA7635" w14:paraId="6CCF513D" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1014" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10D2B4A8" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="3E513E62" w14:textId="129C9A0F" w:rsidR="00C94B12" w:rsidRPr="00FA7635" w:rsidRDefault="006E5909">
             <w:r w:rsidRPr="006E5909">
               <w:t>Nature of engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3986" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E693A77" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="0FEF5CFF" w14:textId="61A70949" w:rsidR="00C94B12" w:rsidRPr="00FA7635" w:rsidRDefault="00FD3277">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00552243">
               <w:t xml:space="preserve">Reasonable assurance engagement conducted </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00ED2BBF">
               <w:t>over</w:t>
             </w:r>
             <w:r w:rsidRPr="00552243">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:t xml:space="preserve">high emissions facilities </w:t>
+            <w:r w:rsidR="00E859EA">
+              <w:t>high emissions facilit</w:t>
+            </w:r>
+            <w:r w:rsidR="001E2759">
+              <w:t>ies</w:t>
+            </w:r>
+            <w:r w:rsidR="00E859EA">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00552243">
               <w:t>in accordance with the</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007D136C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007D136C">
+            <w:r w:rsidR="007D136C" w:rsidRPr="007D136C">
               <w:t>Safeguard Rule</w:t>
             </w:r>
             <w:r w:rsidRPr="00552243">
               <w:t xml:space="preserve"> and Audit Determination</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007D136C">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w14:paraId="5FF4D3E4" w14:textId="77777777" w:rsidTr="00001324">
+      <w:tr w:rsidR="00C94B12" w:rsidRPr="00FA7635" w14:paraId="6179EE47" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1014" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C31E399" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="686C909C" w14:textId="6DC8F7CB" w:rsidR="00C94B12" w:rsidRPr="00FA7635" w:rsidRDefault="0097482B">
             <w:r w:rsidRPr="0097482B">
               <w:t>Assurance practitioner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3986" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60F526F8" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00552243" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="05E4A8B1" w14:textId="77777777" w:rsidR="00F45202" w:rsidRPr="00552243" w:rsidRDefault="00F45202" w:rsidP="00F45202">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00552243">
               <w:t xml:space="preserve">The audit team leader must be a </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Category 2 </w:t>
             </w:r>
             <w:r w:rsidRPr="00552243">
               <w:t>registered greenhouse and energy auditor.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37E4CF63" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="62974D36" w14:textId="2D59C18C" w:rsidR="00C94B12" w:rsidRPr="00FA7635" w:rsidRDefault="00F45202" w:rsidP="00F45202">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00552243">
               <w:t>Other members of the audit team do not need to be registered. However, the NGER</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="004A7D04">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00552243">
               <w:t>Regulations do contain requirements for other members of an audit team.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="797B77D7" w14:textId="72399070" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="1235BA4C" w14:textId="77777777" w:rsidR="001C7AFE" w:rsidRDefault="001C7AFE" w:rsidP="000957B5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:sectPr w:rsidR="001C7AFE" w:rsidSect="009E2A38">
+          <w:footerReference w:type="first" r:id="rId21"/>
+          <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25670F3A" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F">
-[...9 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="4A455C0F" w14:textId="0E043DEA" w:rsidR="009E627C" w:rsidRPr="009E627C" w:rsidRDefault="001C7AFE" w:rsidP="009E627C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Type of audit</w:t>
+      </w:r>
+      <w:r w:rsidR="009E627C">
+        <w:t xml:space="preserve"> – High Emissions Facility audit </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="4214" w:type="pct"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1531"/>
         <w:gridCol w:w="6942"/>
         <w:gridCol w:w="1267"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w14:paraId="71543BAB" w14:textId="77777777" w:rsidTr="00001324">
+      <w:tr w:rsidR="009E627C" w:rsidRPr="00FA7635" w14:paraId="2019FEED" w14:textId="77777777" w:rsidTr="009E627C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="757" w:type="pct"/>
+            <w:tcW w:w="4228" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45CDCFBC" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w:rsidRDefault="00A60E6F" w:rsidP="00001324"/>
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="10BADF56" w14:textId="3DD3C619" w:rsidR="009E627C" w:rsidRPr="00FA7635" w:rsidRDefault="009E627C">
             <w:r w:rsidRPr="00705B17">
               <w:t>Subject matter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="665" w:type="pct"/>
+            <w:tcW w:w="772" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42953663" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="6C16A0AF" w14:textId="00EBFC79" w:rsidR="009E627C" w:rsidRPr="00FA7635" w:rsidRDefault="009E627C">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w14:paraId="54E5BB05" w14:textId="77777777" w:rsidTr="00001324">
+      <w:tr w:rsidR="009E627C" w:rsidRPr="009E627C" w14:paraId="0F3D98A9" w14:textId="77777777" w:rsidTr="009E627C">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="757" w:type="pct"/>
+            <w:tcW w:w="4228" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="478208CE" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> determination audits</w:t>
+          <w:p w14:paraId="70C2679C" w14:textId="76A1BE1E" w:rsidR="009E627C" w:rsidRPr="009E627C" w:rsidRDefault="009E627C" w:rsidP="00E90153">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E627C">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>The matters to be audited and covered by the audit report are whether, in all material respects:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07C73E9E" w14:textId="6A2387D5" w:rsidR="009E627C" w:rsidRPr="009E627C" w:rsidRDefault="009E627C" w:rsidP="00E3442E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E627C">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>the quantities specified in the [audited body’s] regulatory report that relate to the following are correct:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01B9ED3F" w14:textId="3627C10F" w:rsidR="009E627C" w:rsidRPr="009E627C" w:rsidRDefault="009E627C" w:rsidP="00E3442E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E627C">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>covered emissions of greenhouse gases from the operation of those facilities;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54CF460E" w14:textId="094E59F5" w:rsidR="009E627C" w:rsidRPr="009E627C" w:rsidRDefault="009E627C" w:rsidP="00E3442E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E627C">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>production variables for those facilities;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EBF5B75" w14:textId="746EE42E" w:rsidR="009E627C" w:rsidRPr="009E627C" w:rsidRDefault="009E627C" w:rsidP="00E3442E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E627C">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>(if the regulatory report was under section 19 of the NGER Act)—the [audited body’s] compliance with section 22 of the NGER Act (about record-keeping) in relation to the financial year and so much of the report as relates to facilities to which section 74AA(1)(b) of the NGER Act applies; or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E247636" w14:textId="4992C72B" w:rsidR="009E627C" w:rsidRPr="009E627C" w:rsidRDefault="009E627C" w:rsidP="00E3442E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E627C">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>(if the regulatory report was under section 22G of the NGER Act) —the [audited body’s] compliance with section 22H of the NGER Act (about record-keeping) in relation to the financial year; or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57D7E63C" w14:textId="7800F883" w:rsidR="009E627C" w:rsidRPr="009E627C" w:rsidRDefault="009E627C" w:rsidP="00E3442E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E627C">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>(if the regulatory report was under section 22X of the NGER Act)—the [audited body’s] compliance with section 22XA of the NGER Act (about record-keeping) in relation to the financial year; or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AAE02DB" w14:textId="46676B40" w:rsidR="009E627C" w:rsidRPr="009E627C" w:rsidRDefault="009E627C" w:rsidP="00E3442E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E627C">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(if the regulatory report was under section 22XB of the NGER Act)—the [audited body’s] compliance with section 22XC of the NGER Act (about record-keeping) in relation to the financial year. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3578" w:type="pct"/>
+            <w:tcW w:w="772" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6298A013" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="000003E1" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
-[...286 lines deleted...]
-          <w:p w14:paraId="4B4944EB" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="50B030F2" w14:textId="37B4AE24" w:rsidR="009E627C" w:rsidRPr="009E627C" w:rsidRDefault="009E627C" w:rsidP="00A34440">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00341B98">
-[...12 lines deleted...]
-              <w:t>ule.</w:t>
+            <w:r w:rsidRPr="009E627C">
+              <w:t>Section 78A of the Safeguard Rule.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CB70125" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="00A60E6F">
+    <w:p w14:paraId="55769CEA" w14:textId="24063347" w:rsidR="0043034D" w:rsidRPr="009E627C" w:rsidRDefault="0043034D" w:rsidP="00A219B2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CEA0310" w14:textId="77777777" w:rsidR="0043034D" w:rsidRDefault="0043034D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B3AA14" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="00D04522">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="65D5BE53" w14:textId="77777777" w:rsidR="000C013B" w:rsidRDefault="000C013B" w:rsidP="000C013B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Key risk area guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E909F9A" w14:textId="585F02C8" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="0052489A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="53F36918" w14:textId="0017DCC3" w:rsidR="000C013B" w:rsidRDefault="000C013B" w:rsidP="000C013B">
       <w:r>
-        <w:t xml:space="preserve">The table below sets out key risk areas the CER expects auditors will consider as part of their audit of a high emissions facility. </w:t>
+        <w:t xml:space="preserve">The table below sets out the key risk areas that the CER expects auditors will consider as part of their audit of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53379">
+        <w:t>a high emissions facility</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF5724">
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> table </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF5724">
         <w:t xml:space="preserve">does not provide an exhaustive listing of risks auditors are expected to address. It focuses on what the </w:t>
       </w:r>
       <w:r>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF5724">
         <w:t xml:space="preserve"> believes are key risks that should be addressed as part of audit procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D47A4B8" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="0052489A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3C139516" w14:textId="77777777" w:rsidR="000C013B" w:rsidRDefault="000C013B" w:rsidP="000C013B">
       <w:r w:rsidRPr="00DF5724">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF5724">
         <w:t xml:space="preserve"> expects auditors to use their professional judgement in determining what risks they are to address in conducting audits and what procedures they will conduct to address these risks. This may entail auditors addressing risks not included in this and other guidance from the </w:t>
       </w:r>
       <w:r>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF5724">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1804"/>
         <w:gridCol w:w="7936"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w14:paraId="596026C0" w14:textId="77777777" w:rsidTr="00001324">
+      <w:tr w:rsidR="000C013B" w:rsidRPr="00FA7635" w14:paraId="02FD92B5" w14:textId="77777777" w:rsidTr="00D82245">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="926" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40871583" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="564B3EE3" w14:textId="77777777" w:rsidR="000C013B" w:rsidRPr="00FA7635" w:rsidRDefault="000C013B" w:rsidP="009167FD">
             <w:r>
               <w:t>Key Risk Area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4074" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1951275F" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="1FB878C3" w14:textId="77777777" w:rsidR="000C013B" w:rsidRPr="00FA7635" w:rsidRDefault="000C013B" w:rsidP="009167FD">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w14:paraId="2AD3C58A" w14:textId="77777777" w:rsidTr="00001324">
+      <w:tr w:rsidR="009E4468" w:rsidRPr="00FA7635" w14:paraId="1AB2CAD3" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="926" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="58BB7947" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="1C00A62B" w14:textId="4131BAF1" w:rsidR="009E4468" w:rsidRDefault="009E4468" w:rsidP="009E4468">
             <w:r>
               <w:t>Operational control and defining the corporate reporting boundary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4074" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B28775B" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="323AB091" w14:textId="7B2C5385" w:rsidR="00754836" w:rsidRDefault="000F7F46" w:rsidP="009167FD">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">It is expected that auditors will review the procedures used in determining the facility boundaries. Auditors should also review the procedures used to determine operational control and the responsible emitter of the facility. </w:t>
+              <w:t xml:space="preserve">It is expected that </w:t>
+            </w:r>
+            <w:r w:rsidR="00470F6F">
+              <w:t xml:space="preserve">auditors will </w:t>
+            </w:r>
+            <w:r w:rsidR="00540E17">
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="00E90C31">
+              <w:t>eview the pro</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3E99">
+              <w:t>cedures used in</w:t>
+            </w:r>
+            <w:r w:rsidR="00E90C31">
+              <w:t xml:space="preserve"> determining the facility boundaries. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D87D79">
+              <w:t>Auditors should also r</w:t>
+            </w:r>
+            <w:r w:rsidR="0070684C">
+              <w:t>eview the procedures used to determine operational control and the responsible emitter</w:t>
+            </w:r>
+            <w:r w:rsidR="00E90C31">
+              <w:t xml:space="preserve"> of the facility.</w:t>
+            </w:r>
+            <w:r w:rsidR="00377E95">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A779A60" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="5116C6E9" w14:textId="5DB97CCB" w:rsidR="00BD3E99" w:rsidRDefault="00377E95" w:rsidP="009167FD">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>These determinations must meet the requirements listed within the NGER Regulations 2008.</w:t>
+              <w:t>These determinations mu</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7D8B">
+              <w:t xml:space="preserve">st </w:t>
+            </w:r>
+            <w:r>
+              <w:t>meet the requirements listed within the NGER Regulations 2008.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="696A372E" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="5FF37A97" w14:textId="2FF55542" w:rsidR="009E4468" w:rsidRDefault="00BD3E99" w:rsidP="009167FD">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Records of these determinations must be retained to meet record keeping requirements and should be reviewed to ensure that they are still current. </w:t>
+              <w:t xml:space="preserve">Records of these determinations </w:t>
+            </w:r>
+            <w:r w:rsidR="00754836">
+              <w:t>must</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> be retain</w:t>
+            </w:r>
+            <w:r w:rsidR="00D1031C">
+              <w:t xml:space="preserve">ed to meet record keeping </w:t>
+            </w:r>
+            <w:r w:rsidR="003026F5">
+              <w:t>requirements and</w:t>
+            </w:r>
+            <w:r w:rsidR="00271F99">
+              <w:t xml:space="preserve"> should be reviewed to ensure that they are still </w:t>
+            </w:r>
+            <w:r w:rsidR="003026F5">
+              <w:t>current</w:t>
+            </w:r>
+            <w:r w:rsidR="00D1031C">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00377E95">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w14:paraId="302F23CC" w14:textId="77777777" w:rsidTr="00001324">
+      <w:tr w:rsidR="00711FA1" w:rsidRPr="00FA7635" w14:paraId="7F840DD9" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="926" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="194E1334" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="70402F2F" w14:textId="6DF6CF1E" w:rsidR="00711FA1" w:rsidRDefault="00711FA1" w:rsidP="00711FA1">
             <w:r>
               <w:t xml:space="preserve">All relevant items included in NGER report under the facility </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4074" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63438416" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="695F13B6" w14:textId="6E8D16CA" w:rsidR="00711FA1" w:rsidRDefault="008D0337" w:rsidP="00711FA1">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Auditors must ensure that all activities which are carried out at the facility are appropriately included in the NGER report. </w:t>
+              <w:t xml:space="preserve">Auditors must </w:t>
+            </w:r>
+            <w:r w:rsidR="008203F7">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00711FA1">
+              <w:t xml:space="preserve">nsure that all activities which are carried out at the facility are appropriately included in the NGER report. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w14:paraId="50D60DC1" w14:textId="77777777" w:rsidTr="00001324">
+      <w:tr w:rsidR="000C013B" w:rsidRPr="00FA7635" w14:paraId="00401011" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="926" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B7D20DA" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00E26C6E" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="54F1D044" w14:textId="2F60B298" w:rsidR="00E26C6E" w:rsidRPr="00E26C6E" w:rsidRDefault="00E26C6E" w:rsidP="009167FD">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Measurement methodology correctly applied</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4074" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A621992" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="1B1374A0" w14:textId="6871C283" w:rsidR="00607799" w:rsidRDefault="00554A8B" w:rsidP="009167FD">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Auditors must ensure that emissions have been calculated according to the NGER Measurement Determination 2008. </w:t>
+              <w:t xml:space="preserve">Auditors </w:t>
+            </w:r>
+            <w:r w:rsidR="00D07B5C">
+              <w:t>must ensure that e</w:t>
+            </w:r>
+            <w:r w:rsidR="006D5C32">
+              <w:t xml:space="preserve">missions </w:t>
+            </w:r>
+            <w:r w:rsidR="00D07B5C">
+              <w:t>have been</w:t>
+            </w:r>
+            <w:r w:rsidR="006D5C32">
+              <w:t xml:space="preserve"> calculated according to the NGER Measurement Determination 2008. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="107BCFBB" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="4B1A8651" w14:textId="0D4F0CD3" w:rsidR="000C013B" w:rsidRDefault="006D5C32" w:rsidP="009167FD">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">All methodologies which have been used to calculate emissions included in an annual NGER report should also be checked to ensure compliance with the relevant methodology. </w:t>
+              <w:t xml:space="preserve">All methodologies which have been used to calculate emissions </w:t>
+            </w:r>
+            <w:r w:rsidR="009821AE">
+              <w:t>included in an annual NGER report should</w:t>
+            </w:r>
+            <w:r w:rsidR="00607799">
+              <w:t xml:space="preserve"> also</w:t>
+            </w:r>
+            <w:r w:rsidR="009821AE">
+              <w:t xml:space="preserve"> be checked to ensure compliance with the</w:t>
+            </w:r>
+            <w:r w:rsidR="008203F7">
+              <w:t xml:space="preserve"> relevant</w:t>
+            </w:r>
+            <w:r w:rsidR="009821AE">
+              <w:t xml:space="preserve"> methodology. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78DCFCAA" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="5A6C1A76" w14:textId="1FFFC318" w:rsidR="009821AE" w:rsidRPr="00FA7635" w:rsidRDefault="009821AE" w:rsidP="009167FD">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w14:paraId="560C8862" w14:textId="77777777" w:rsidTr="00001324">
+      <w:tr w:rsidR="000C013B" w:rsidRPr="00FA7635" w14:paraId="1E6EE150" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="926" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3EDA72AA" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00BC77CE" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="34B4FE92" w14:textId="5B1BF1AE" w:rsidR="000C013B" w:rsidRPr="00BC77CE" w:rsidRDefault="00B304BD" w:rsidP="009167FD">
             <w:r>
               <w:t xml:space="preserve">Record keeping </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4074" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D6DBD85" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="1E96E8D4" w14:textId="66987161" w:rsidR="000C013B" w:rsidRDefault="004A091D" w:rsidP="009167FD">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">It is expected that auditors will review company record keeping protocols and fraud prevention systems. </w:t>
+              <w:t xml:space="preserve">It is expected that auditors will </w:t>
+            </w:r>
+            <w:r w:rsidR="00E7306C">
+              <w:t>review c</w:t>
+            </w:r>
+            <w:r w:rsidR="0090011C">
+              <w:t>ompany record keeping protocol</w:t>
+            </w:r>
+            <w:r w:rsidR="00E7306C">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="0090011C">
+              <w:t xml:space="preserve"> and fraud prevention </w:t>
+            </w:r>
+            <w:r w:rsidR="009E2D16">
+              <w:t>systems</w:t>
+            </w:r>
+            <w:r w:rsidR="00E7306C">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="0080577E">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w14:paraId="5F33D03D" w14:textId="77777777" w:rsidTr="00001324">
+      <w:tr w:rsidR="00BD528C" w:rsidRPr="00FA7635" w14:paraId="13FE4CC9" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="926" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39D8F51D" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="60C31894" w14:textId="680AE1E9" w:rsidR="00BD528C" w:rsidRDefault="00BD528C" w:rsidP="009167FD">
             <w:r>
-              <w:t>Metric of production variable is met</w:t>
+              <w:t xml:space="preserve">Metric of production variable </w:t>
+            </w:r>
+            <w:r w:rsidR="00B00ECB">
+              <w:t>is met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4074" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53402763" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+          <w:p w14:paraId="3792C0E1" w14:textId="7630CC3A" w:rsidR="00BD528C" w:rsidRDefault="00E7306C" w:rsidP="009167FD">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Auditors need to ensure that the quantity which is included in an NGER report for the purpose of the Safeguard Mechanism has been measured consistently with the metric/methodology which is established in Schedule 1 and the Safeguard Mechanism Document, along with relevant measurement methods included in the NGER Measurement Determination 2008. </w:t>
+              <w:t xml:space="preserve">Auditors need to ensure </w:t>
+            </w:r>
+            <w:r w:rsidR="00F84B3F">
+              <w:t xml:space="preserve">that the quantity which is included in an NGER report for the purpose of </w:t>
+            </w:r>
+            <w:r w:rsidR="003B6A90">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F84B3F">
+              <w:t xml:space="preserve">Safeguard </w:t>
+            </w:r>
+            <w:r w:rsidR="003B6A90">
+              <w:t xml:space="preserve">Mechanism has been measured consistently with the metric/methodology which is established in Schedule 1 and the Safeguard Mechanism Document, along with relevant measurement methods included in the NGER Measurement Determination 2008. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3380E0B7" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5AB31A56" w14:textId="77777777" w:rsidR="00B90AC6" w:rsidRDefault="00B90AC6" w:rsidP="00A219B2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FC06A47" w14:textId="11FB6EED" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="29A33D3A" w14:textId="77777777" w:rsidR="0043034D" w:rsidRDefault="0043034D" w:rsidP="00A219B2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="018064CC" w14:textId="4B10AE07" w:rsidR="00A60E6F" w:rsidRPr="000F73E9" w:rsidRDefault="00A60E6F" w:rsidP="00D04522">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="6699B533" w14:textId="77777777" w:rsidR="0043034D" w:rsidRDefault="0043034D" w:rsidP="00A219B2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0043034D" w:rsidSect="009E2A38">
+          <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B83DAB0" w14:textId="7A843D5B" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pageBreakBefore/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Safeguard </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">echanism </w:t>
+        <w:t xml:space="preserve">Safeguard mechanism </w:t>
       </w:r>
       <w:r w:rsidRPr="00F923B8">
         <w:t>audit</w:t>
       </w:r>
       <w:r w:rsidRPr="000F73E9">
         <w:t xml:space="preserve"> report</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> for a high emissions facility</w:t>
+        <w:t xml:space="preserve"> for a</w:t>
+      </w:r>
+      <w:r w:rsidR="001D169F">
+        <w:t xml:space="preserve"> high emissions facility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A788CD" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="000F73E9" w:rsidRDefault="00A60E6F" w:rsidP="00D04522">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="2C6945F0" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000F73E9">
         <w:t xml:space="preserve">Audit report coversheet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7737FE22" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="00D04522">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+    <w:p w14:paraId="5DACE446" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00B90AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>Audited body (</w:t>
       </w:r>
       <w:r w:rsidRPr="000F73E9">
         <w:t>the applicant</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
-      </w:r>
-[...217 lines deleted...]
-        <w:t>Audit description</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4870"/>
         <w:gridCol w:w="4870"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w14:paraId="3049B319" w14:textId="77777777" w:rsidTr="0052489A">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="3DD983D2" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="524967FE" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="0052489A" w:rsidRDefault="00A60E6F" w:rsidP="0052489A">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Kind of audit </w:t>
+          <w:p w14:paraId="4CBE3456" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Name of audited body</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="1821306296"/>
+            <w:id w:val="1854302366"/>
             <w:placeholder>
-              <w:docPart w:val="4D4696A338814A0B941A1251E129C12E"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="6527508A" w14:textId="58FA62AA" w:rsidR="00A60E6F" w:rsidRPr="0052489A" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+              <w:p w14:paraId="37EA9817" w14:textId="5E21CE33" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00793BB2">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0052489A">
-[...116 lines deleted...]
-                <w:r w:rsidRPr="00B02110">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w14:paraId="640F9542" w14:textId="77777777" w:rsidTr="0052489A">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="376C4F90" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF8D39F" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00E91E68" w:rsidRDefault="00A60E6F" w:rsidP="00B02110">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> team</w:t>
+          <w:p w14:paraId="5CA2E47B" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r>
+              <w:t>ABN of audited body</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="928238669"/>
+            <w:id w:val="1751377943"/>
             <w:placeholder>
-              <w:docPart w:val="4D4696A338814A0B941A1251E129C12E"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="7DDB6070" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00B02110" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+              <w:p w14:paraId="702430AD" w14:textId="0CB2974C" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00793BB2">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00B02110">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w14:paraId="7885FCD1" w14:textId="77777777" w:rsidTr="0052489A">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="7E523A3E" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="158C84E3" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00B02110" w:rsidRDefault="00A60E6F" w:rsidP="00076511">
-[...107 lines deleted...]
-              <w:t>from the date 12 months prior to the date of signing the terms of engagement for the audit, to the date of signing the audit report.</w:t>
+          <w:p w14:paraId="513524BF" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Name of contact person for audited body</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...2 lines deleted...]
-            <w:id w:val="-751662963"/>
+            <w:id w:val="-866135285"/>
             <w:placeholder>
-              <w:docPart w:val="9B8975A2744A49549B0D407FFB4B85D0"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="0FDEFC69" w14:textId="6ED9F29B" w:rsidR="00A60E6F" w:rsidRPr="00076511" w:rsidRDefault="00A60E6F" w:rsidP="00A60E6F">
+              <w:p w14:paraId="7ECFA0A1" w14:textId="5D715D6E" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00793BB2">
                 <w:pPr>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...1 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00076511">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w14:paraId="7CAA95F1" w14:textId="77777777" w:rsidTr="0052489A">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="00DC1F63" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="430C2754" w14:textId="0A3412ED" w:rsidR="00A60E6F" w:rsidRPr="00E91E68" w:rsidRDefault="00A60E6F" w:rsidP="00B02110">
-[...22 lines deleted...]
-              <w:t>(write not applicable if no non-audit fees were paid to the audit firm)</w:t>
+          <w:p w14:paraId="3391632C" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Contact person phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="110636282"/>
+            <w:id w:val="1774207184"/>
             <w:placeholder>
-              <w:docPart w:val="716480654EEA4A48A32AA8BE32A47837"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="181870C3" w14:textId="59033F43" w:rsidR="00A60E6F" w:rsidRPr="00B02110" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+              <w:p w14:paraId="6B965231" w14:textId="56ECD63D" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00793BB2">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00B02110">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w14:paraId="6A3720B0" w14:textId="77777777" w:rsidTr="0052489A">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="746EC205" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4740D25D" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00E91E68" w:rsidRDefault="00A60E6F" w:rsidP="00B02110">
-[...21 lines deleted...]
-              <w:t>(write not applicable if no non-audit fees were paid to the audit firm)</w:t>
+          <w:p w14:paraId="17ACB690" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Contact person email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="923065534"/>
+            <w:id w:val="-1792506868"/>
             <w:placeholder>
-              <w:docPart w:val="4D4696A338814A0B941A1251E129C12E"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="1CD31E1E" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00B02110" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+              <w:p w14:paraId="57E4827C" w14:textId="07446EE6" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00793BB2">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00B02110">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-[...162 lines deleted...]
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09539BAE" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="00D04522">
-[...4 lines deleted...]
-        <w:t>Auditor details</w:t>
+    <w:p w14:paraId="11DCD44C" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00B90AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>Audit description</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4870"/>
         <w:gridCol w:w="4870"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00D33A05" w14:paraId="6908281C" w14:textId="77777777" w:rsidTr="00B02110">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D82245" w:rsidRPr="000F73E9" w14:paraId="5DBB411C" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67881C81" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00E91E68" w:rsidRDefault="00A60E6F" w:rsidP="00B02110">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Name of audit team leader </w:t>
+          <w:p w14:paraId="5FC9310A" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Kind of audit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="446B26C6" w14:textId="5AEB6E16" w:rsidR="00451318" w:rsidRPr="00F923B8" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Reasonable</w:t>
+            </w:r>
+            <w:r w:rsidR="008D6BE0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">assurance engagement under section </w:t>
+            </w:r>
+            <w:r w:rsidR="004024F8">
+              <w:t>78</w:t>
+            </w:r>
+            <w:r w:rsidR="00873B71">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00C55762" w:rsidRPr="00503363">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">National Greenhouse and Energy Reporting (Safeguard Mechanism) </w:t>
+            </w:r>
+            <w:r w:rsidR="00E34260" w:rsidRPr="000B6ABF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Rule 2015</w:t>
+            </w:r>
+            <w:r w:rsidR="00E34260" w:rsidRPr="00E34260">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00503363">
+              <w:t xml:space="preserve">(the </w:t>
+            </w:r>
+            <w:r w:rsidR="00503363" w:rsidRPr="00432D01">
+              <w:t>Safeguard</w:t>
+            </w:r>
+            <w:r w:rsidR="00816C5C">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00503363" w:rsidRPr="00432D01">
+              <w:t>Rule</w:t>
+            </w:r>
+            <w:r w:rsidR="00503363">
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D82245" w:rsidRPr="000F73E9" w14:paraId="166CC3F6" w14:textId="77777777" w:rsidTr="00D82245">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73BDBE70" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Objective of the assurance engagement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="513FC4C6" w14:textId="7399F8E7" w:rsidR="00451318" w:rsidRPr="00432D01" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00432D01">
+              <w:t>Assurance on the</w:t>
+            </w:r>
+            <w:r w:rsidR="005F21FC">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F21FC" w:rsidRPr="00432D01">
+              <w:t>[audited body’s</w:t>
+            </w:r>
+            <w:r w:rsidR="005F21FC">
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidR="005F21FC" w:rsidRPr="00432D01">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E3131E">
+              <w:t xml:space="preserve">regulatory report for the high emission facility </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432D01">
+              <w:t>under the Safeguard</w:t>
+            </w:r>
+            <w:r w:rsidR="00503363">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432D01">
+              <w:t>Rule.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D82245" w:rsidRPr="000F73E9" w14:paraId="51586006" w14:textId="77777777" w:rsidTr="00D82245">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A67AA6" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r>
+              <w:t xml:space="preserve">Audit fee </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004660AF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>(inclusive of GST and disbursements)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="-2053530535"/>
+            <w:id w:val="720571879"/>
             <w:placeholder>
-              <w:docPart w:val="4D4696A338814A0B941A1251E129C12E"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="6BBA66D7" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00B02110" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+              <w:p w14:paraId="3EBC1AAE" w14:textId="59689E23" w:rsidR="00451318" w:rsidRPr="00432D01" w:rsidRDefault="00793BB2">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00B02110">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00D33A05" w14:paraId="503F1194" w14:textId="77777777" w:rsidTr="00B02110">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D82245" w:rsidRPr="000F73E9" w14:paraId="15C0517E" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78F7AA7C" w14:textId="285A22E4" w:rsidR="00A60E6F" w:rsidRPr="00E91E68" w:rsidRDefault="00A60E6F" w:rsidP="00B02110">
-[...1 lines deleted...]
-              <w:t>Greenhouse and energy auditor registration number</w:t>
+          <w:p w14:paraId="4668A5B7" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r>
+              <w:t xml:space="preserve">Total hours spent on the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>audit by audit</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> team</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="-1058850520"/>
+            <w:id w:val="-1477601895"/>
             <w:placeholder>
-              <w:docPart w:val="4D4696A338814A0B941A1251E129C12E"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="505461F7" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00B02110" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+              <w:p w14:paraId="37AA27A9" w14:textId="3EB8CB8B" w:rsidR="00451318" w:rsidRPr="00432D01" w:rsidRDefault="00793BB2">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00B02110">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00D33A05" w14:paraId="66BB381E" w14:textId="77777777" w:rsidTr="00B02110">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D82245" w:rsidRPr="000F73E9" w14:paraId="546F2340" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E92343B" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00E91E68" w:rsidRDefault="00A60E6F" w:rsidP="00B02110">
-            <w:r w:rsidRPr="00E91E68">
+          <w:p w14:paraId="0E03131D" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="00D82245" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="00D82245">
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Organisation </w:t>
+              <w:t>Fees paid:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2700E5D3" w14:textId="0BA58F55" w:rsidR="00451318" w:rsidRPr="00D82245" w:rsidRDefault="00451318" w:rsidP="00451318">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:ind w:left="306" w:hanging="142"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">by the audited body to the audit team leader (or </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA4FED" w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>their</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> firm or company),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="687DA285" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="00D82245" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="306"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36D0C479" w14:textId="697870C4" w:rsidR="00451318" w:rsidRPr="00D82245" w:rsidRDefault="00451318" w:rsidP="00451318">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:ind w:left="306" w:hanging="142"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">for services and activities provided by the audit team leader (or his or her firm or company, or by another person or firm on the audit team leader’s behalf) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>other than</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> services or activities under Part 6 of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D82245">
+                <w:rPr>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>National Greenhouse and Energy Reporting Regulations 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D82245">
+                <w:rPr>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>NGER</w:t>
+              </w:r>
+              <w:r w:rsidR="004065D1" w:rsidRPr="00D82245">
+                <w:rPr>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D82245">
+                <w:rPr>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>Regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="020E2EFA" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="00D82245" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:ind w:left="164"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>from the date 12 months prior to the date of signing the terms of engagement for the audit, to the date of signing the audit report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="1257867578"/>
+            <w:id w:val="-1659996964"/>
             <w:placeholder>
-              <w:docPart w:val="4D4696A338814A0B941A1251E129C12E"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="69EA90A0" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00B02110" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+              <w:p w14:paraId="752CD833" w14:textId="40E342CA" w:rsidR="00451318" w:rsidRPr="00432D01" w:rsidRDefault="00793BB2">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00B02110">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00D33A05" w14:paraId="3BB32DF8" w14:textId="77777777" w:rsidTr="00B02110">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D82245" w:rsidRPr="000F73E9" w14:paraId="78F3AFEB" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3764C99D" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00E91E68" w:rsidRDefault="00A60E6F" w:rsidP="00B02110">
-[...1 lines deleted...]
-              <w:t>Phone number</w:t>
+          <w:p w14:paraId="46A82F6F" w14:textId="4C8AF495" w:rsidR="00451318" w:rsidRPr="00D82245" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="00D82245">
+              <w:t>If any fees for non-Part 6 services or activities are described above, why did the provision of non-Part</w:t>
+            </w:r>
+            <w:r w:rsidR="00F44AD3" w:rsidRPr="00D82245">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82245">
+              <w:t xml:space="preserve">6 services or activities not result in a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D82245">
+              <w:t>conflict</w:t>
+            </w:r>
+            <w:r w:rsidR="007C0817" w:rsidRPr="00D82245">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82245">
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidR="007C0817" w:rsidRPr="00D82245">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82245">
+              <w:t>interest</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D82245">
+              <w:t xml:space="preserve"> situation (as that term is defined the NGER Regulations)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D307F5B" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="00D82245" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(write </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>not applicable</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if no non-audit fees were paid to the audit firm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="150490093"/>
+            <w:id w:val="1492908734"/>
             <w:placeholder>
-              <w:docPart w:val="4D4696A338814A0B941A1251E129C12E"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="30976966" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00B02110" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+              <w:p w14:paraId="08928B39" w14:textId="55B71A49" w:rsidR="00451318" w:rsidRPr="00432D01" w:rsidRDefault="003419A5">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00B02110">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00D33A05" w14:paraId="197324EB" w14:textId="77777777" w:rsidTr="00B02110">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D82245" w:rsidRPr="000F73E9" w14:paraId="78B9117F" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63F75A9C" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00E91E68" w:rsidRDefault="00A60E6F" w:rsidP="00B02110">
-[...1 lines deleted...]
-              <w:t>Address</w:t>
+          <w:p w14:paraId="37B0BCA3" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="00D82245" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="00D82245">
+              <w:t>Reporting period covered by audit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="802352406"/>
+            <w:id w:val="-620219606"/>
             <w:placeholder>
-              <w:docPart w:val="4D4696A338814A0B941A1251E129C12E"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="235BF282" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00B02110" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+              <w:p w14:paraId="12419335" w14:textId="1801DBFD" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="003419A5">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00B02110">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00D33A05" w14:paraId="26AC682B" w14:textId="77777777" w:rsidTr="00B02110">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D82245" w:rsidRPr="000F73E9" w14:paraId="300C8DD0" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="715C0DFB" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00E91E68" w:rsidRDefault="00A60E6F" w:rsidP="00B02110">
-[...1 lines deleted...]
-              <w:t>Names and contact details of other audit team members</w:t>
+          <w:p w14:paraId="6EE12CA5" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="00D82245" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="00D82245">
+              <w:t>Date terms of engagement signed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="-1520459436"/>
+            <w:id w:val="-1165323276"/>
             <w:placeholder>
-              <w:docPart w:val="4D4696A338814A0B941A1251E129C12E"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="73914261" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00B02110" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+              <w:p w14:paraId="4F7AAB5A" w14:textId="34135CE0" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="003419A5">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00B02110">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00D33A05" w14:paraId="3A11B90A" w14:textId="77777777" w:rsidTr="00B02110">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D82245" w:rsidRPr="000F73E9" w14:paraId="7ABF110B" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="661F4345" w14:textId="77777777" w:rsidR="00383347" w:rsidRPr="00B02110" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
-[...120 lines deleted...]
-              <w:t>(write not applicable if no exemption was granted under regulation 6.71 of the NGER Regulations)</w:t>
+          <w:p w14:paraId="6CA9308A" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="00D82245" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="00D82245">
+              <w:t>Date audit report signed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="651334736"/>
+            <w:id w:val="368659646"/>
             <w:placeholder>
-              <w:docPart w:val="4D4696A338814A0B941A1251E129C12E"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="78A0560A" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00B02110" w:rsidRDefault="00A60E6F" w:rsidP="00001324">
+              <w:p w14:paraId="31B7FF04" w14:textId="1E9A80F7" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="003419A5">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00B02110">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54F494C4" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRDefault="00A60E6F" w:rsidP="00D04522">
-[...4 lines deleted...]
-        <w:t>Peer reviewer details</w:t>
+    <w:p w14:paraId="0EFDD5F9" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00B90AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>Auditor details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4870"/>
         <w:gridCol w:w="4870"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w14:paraId="3D07DCFF" w14:textId="77777777" w:rsidTr="00B02110">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="5F32CB19" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45FBFEC4" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00782732" w:rsidRDefault="00A60E6F" w:rsidP="00B02110">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Name of peer reviewer </w:t>
+          <w:p w14:paraId="3B06786A" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Name of audit team leader</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="1202282533"/>
+            <w:id w:val="-775095727"/>
             <w:placeholder>
-              <w:docPart w:val="4D4696A338814A0B941A1251E129C12E"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
-                <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6F697DB1" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00553719" w:rsidRDefault="00A60E6F" w:rsidP="004A73F4">
+              <w:p w14:paraId="024654E0" w14:textId="37DE2977" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00793BB2">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00B02110">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w14:paraId="7F234F2F" w14:textId="77777777" w:rsidTr="00B02110">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="0927563E" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71B5F97A" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00782732" w:rsidRDefault="00A60E6F" w:rsidP="00553719">
-[...1 lines deleted...]
-              <w:t>Organisation</w:t>
+          <w:p w14:paraId="3AA660FE" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:t>reenhouse and energy auditor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F73E9">
+              <w:t xml:space="preserve"> registration number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="555351480"/>
+            <w:id w:val="1223484945"/>
             <w:placeholder>
-              <w:docPart w:val="4D4696A338814A0B941A1251E129C12E"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
-                <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6D30AB2A" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00553719" w:rsidRDefault="00A60E6F" w:rsidP="004A73F4">
+              <w:p w14:paraId="1BE3B1C3" w14:textId="4009CB83" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00793BB2">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00553719">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w14:paraId="0213BFDD" w14:textId="77777777" w:rsidTr="00B02110">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="2B8C9074" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08A1B1B1" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00782732" w:rsidRDefault="00A60E6F" w:rsidP="00553719">
-[...1 lines deleted...]
-              <w:t>Phone number</w:t>
+          <w:p w14:paraId="4524382E" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="375825237"/>
+            <w:id w:val="-1886550678"/>
             <w:placeholder>
-              <w:docPart w:val="4D4696A338814A0B941A1251E129C12E"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
-                <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3E2A9144" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00553719" w:rsidRDefault="00A60E6F" w:rsidP="004A73F4">
+              <w:p w14:paraId="198C0445" w14:textId="46941F67" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00793BB2">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00553719">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A60E6F" w:rsidRPr="00FA7635" w14:paraId="019C46D4" w14:textId="77777777" w:rsidTr="00B02110">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="57982CC6" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB432D0" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00782732" w:rsidRDefault="00A60E6F" w:rsidP="00553719">
-[...1 lines deleted...]
-              <w:t>Address</w:t>
+          <w:p w14:paraId="4A8E6D42" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="-1850709596"/>
+            <w:id w:val="-142661650"/>
             <w:placeholder>
-              <w:docPart w:val="4D4696A338814A0B941A1251E129C12E"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
-                <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7E0E31DF" w14:textId="77777777" w:rsidR="00A60E6F" w:rsidRPr="00553719" w:rsidRDefault="00A60E6F" w:rsidP="004A73F4">
+              <w:p w14:paraId="550262E1" w14:textId="121585FE" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00793BB2">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00553719">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="6E392B99" w14:textId="77777777" w:rsidTr="00D82245">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03FA9C5F" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-212507099"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="404DA654" w14:textId="75ABCF9F" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00793BB2">
+                <w:pPr>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00145F54">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="7DF2B8BB" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63A5E46E" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="0C135FB7" w14:textId="77777777" w:rsidTr="00D82245">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="224A6C0B" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="000F73E9">
+              <w:lastRenderedPageBreak/>
+              <w:t>Names and contact details of other audit team members</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1529247569"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="1C1FA55C" w14:textId="7AD0C1B5" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00793BB2">
+                <w:pPr>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00145F54">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="05177937" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7091EEB2" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="297F19F4" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="5E9216AF" w14:textId="77777777" w:rsidTr="00D82245">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4B9A30" w14:textId="09D5C8C1" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="00664E09">
+              <w:t xml:space="preserve">Details </w:t>
+            </w:r>
+            <w:r>
+              <w:t>of any</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00664E09">
+              <w:t xml:space="preserve"> exemption </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">granted </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00664E09">
+              <w:t>under</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> regulation</w:t>
+            </w:r>
+            <w:r w:rsidR="00C971EF">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00664E09">
+              <w:t xml:space="preserve">6.71 of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+              <w:r>
+                <w:t>NGER Regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> in relation to this audit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00664E09">
+              <w:t xml:space="preserve"> for the audit team leader or professional member of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F73E9">
+              <w:t xml:space="preserve"> the audit team. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="156711CF" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="00D82245" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>This must include:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E22FB08" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="00D82245" w:rsidRDefault="00451318" w:rsidP="00451318">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>The details of the exemption (including but not limited to the basis for the exemption);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F052AAA" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="00D82245" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Additionally, for an exemption granted for a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>conflict of interest</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> situation:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54427D8B" w14:textId="0A4B9A37" w:rsidR="00451318" w:rsidRPr="00D82245" w:rsidRDefault="00451318" w:rsidP="00451318">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">details of the procedures for managing the conflict of interest put in place by the audit team leader so that the </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD3E47" w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">CER </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>is satisfied that the audit findings will not be affected by that conflict.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15D729C5" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(write </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>not applicable</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if no exemption was granted under regulation 6.71 of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D82245">
+                <w:rPr>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>NGER Regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D82245">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-2106409866"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="7A6A3019" w14:textId="31A6EE38" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00B20760">
+                <w:pPr>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00145F54">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="56C41E80" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CD2F23C" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03A3CA8E" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D9E6C7F" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01B525D9" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D79A3EA" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6355EE95" w14:textId="1428E900" w:rsidR="00383347" w:rsidRDefault="00383347" w:rsidP="00A60E6F">
-[...12 lines deleted...]
-    <w:p w14:paraId="15FC36F5" w14:textId="4E6777C2" w:rsidR="00383347" w:rsidRPr="000F73E9" w:rsidRDefault="00383347" w:rsidP="00D04522">
+    <w:p w14:paraId="257D1DC7" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="000F73E9">
-[...534 lines deleted...]
-        <w:t>Details of audited body</w:t>
+      <w:r w:rsidRPr="00C85133">
+        <w:t>Peer reviewer details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4870"/>
         <w:gridCol w:w="4870"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00383347" w:rsidRPr="00FA7635" w14:paraId="14A06857" w14:textId="77777777" w:rsidTr="0097400E">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="39C71421" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7224E038" w14:textId="77777777" w:rsidR="00383347" w:rsidRPr="004A73F4" w:rsidRDefault="00383347" w:rsidP="0097400E">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Name of audited body </w:t>
+          <w:p w14:paraId="4BEC2BD7" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="000F73E9">
+              <w:t xml:space="preserve">Name of </w:t>
+            </w:r>
+            <w:r>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F73E9">
+              <w:t xml:space="preserve">eer </w:t>
+            </w:r>
+            <w:r>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>eviewer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="1850754674"/>
+            <w:id w:val="969394654"/>
             <w:placeholder>
-              <w:docPart w:val="11F79957114A47DA87618FC9DBDD8A02"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
-                <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0BBAB437" w14:textId="77777777" w:rsidR="00383347" w:rsidRPr="0097400E" w:rsidRDefault="00383347" w:rsidP="004A73F4">
+              <w:p w14:paraId="3E5ABB0F" w14:textId="551F1B01" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00B20760">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0097400E">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00383347" w:rsidRPr="00FA7635" w14:paraId="2AA041FC" w14:textId="77777777" w:rsidTr="0097400E">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="4BA1B515" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68CF9A95" w14:textId="77777777" w:rsidR="00383347" w:rsidRPr="004A73F4" w:rsidRDefault="00383347" w:rsidP="0097400E">
-[...1 lines deleted...]
-              <w:t>Address</w:t>
+          <w:p w14:paraId="255BFC20" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="366417461"/>
+            <w:id w:val="874741860"/>
             <w:placeholder>
-              <w:docPart w:val="11F79957114A47DA87618FC9DBDD8A02"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
-                <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7F6A432E" w14:textId="77777777" w:rsidR="00383347" w:rsidRPr="0097400E" w:rsidRDefault="00383347" w:rsidP="004A73F4">
+              <w:p w14:paraId="54E40BB3" w14:textId="69051F5F" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00B20760">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0097400E">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00383347" w:rsidRPr="00FA7635" w14:paraId="3F209798" w14:textId="77777777" w:rsidTr="0097400E">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="443F8FE0" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61102734" w14:textId="77777777" w:rsidR="00383347" w:rsidRPr="004A73F4" w:rsidRDefault="00383347" w:rsidP="0097400E">
-[...1 lines deleted...]
-              <w:t>ABN</w:t>
+          <w:p w14:paraId="15ACC56B" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="-1558084339"/>
+            <w:id w:val="1625819022"/>
             <w:placeholder>
-              <w:docPart w:val="11F79957114A47DA87618FC9DBDD8A02"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
-                <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="43BCDABF" w14:textId="77777777" w:rsidR="00383347" w:rsidRPr="0097400E" w:rsidRDefault="00383347" w:rsidP="004A73F4">
+              <w:p w14:paraId="201E44BB" w14:textId="16CC13E9" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00B20760">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0097400E">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-    </w:tbl>
-[...18 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="3E8B942D" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4885" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29B59028" w14:textId="346AB960" w:rsidR="003B790B" w:rsidRPr="004C18DA" w:rsidRDefault="003B790B" w:rsidP="0097400E">
-[...1 lines deleted...]
-              <w:t>Facility name</w:t>
+          <w:p w14:paraId="557F6B53" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...13 lines deleted...]
-              <w:p w14:paraId="35680980" w14:textId="32EDC2E9" w:rsidR="003B790B" w:rsidRPr="003B790B" w:rsidRDefault="003B790B" w:rsidP="004A73F4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1581745832"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="14453F06" w14:textId="416E8502" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00B20760">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 </w:pPr>
-                <w:r w:rsidRPr="0097400E">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...1 lines deleted...]
-        </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="3F8F83EC" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FC4DE28" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E673DAB" w14:textId="65586D2E" w:rsidR="003B790B" w:rsidRDefault="003B790B" w:rsidP="00A60E6F">
-[...6 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="0BC04EB4" w14:textId="77777777" w:rsidR="00451318" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="005874"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029E1FD4" w14:textId="77777777" w:rsidR="003B790B" w:rsidRPr="00E30F40" w:rsidRDefault="003B790B" w:rsidP="00D04522">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E30F40">
+    <w:p w14:paraId="6B980663" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00B90AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
         <w:lastRenderedPageBreak/>
-        <w:t>Responsibility of [audited body’s] management</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> and</w:t>
+        <w:t>Part A</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001311FB">
-        <w:t>[audited body’s</w:t>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>—</w:t>
       </w:r>
       <w:r>
-        <w:t>]</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> compliance with the </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>Auditor’s report</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4239EA3E" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="00432D01" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r w:rsidRPr="00432D01">
+        <w:t>To [Directors]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42DC241D" w14:textId="2FCDDA8E" w:rsidR="00451318" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r w:rsidRPr="00432D01">
+        <w:t>We have conducted a reasonable engagement, being an audit pursuant to</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...120 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00432D01">
+        <w:t xml:space="preserve">section </w:t>
+      </w:r>
+      <w:r w:rsidR="001839E4">
+        <w:t>78A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432D01">
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471068">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432D01">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="001311FB">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="008901FA">
+      <w:r w:rsidR="000A1A35" w:rsidRPr="000D5A85">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Quality management for Firms that Perform Audits and Reviews of Financial Reports and Other Financial Information, and Other Assurance Engagements </w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t>National</w:t>
+      </w:r>
+      <w:r w:rsidR="00C971EF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Engagement quality reviews </w:t>
-[...67 lines deleted...]
-      <w:r w:rsidRPr="00337C51">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A1A35" w:rsidRPr="000D5A85">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...109 lines deleted...]
-      <w:r w:rsidRPr="00222ACC">
+        <w:t>Greenhouse and Energy Reporting (Safeguard Mechanism) Rule 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43096">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>General Requirements for Sustainability Assurance Engagements</w:t>
-[...104 lines deleted...]
-      <w:r w:rsidRPr="000F73E9" w:rsidDel="0053143C">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1A35" w:rsidRPr="000A1A35">
+        <w:t xml:space="preserve"> (the Safeguard Rule</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5A85">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1A35" w:rsidRPr="000A1A35">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...341 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00CD7FF4">
-        <w:t>[audited body’s</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>of [audited body’s</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6B8B">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00471068">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="008E6B5A">
+        <w:t>the regulatory report for the high emission</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67184">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6B5A">
+        <w:t xml:space="preserve"> facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471068">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to conclude whether</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA508F">
+        <w:t>, in all material respect</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6B6A">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F37B37" w14:textId="4F9F0310" w:rsidR="00CA508F" w:rsidRPr="00E3442E" w:rsidRDefault="00CA508F" w:rsidP="00CA508F">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E3442E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
+        <w:t xml:space="preserve">the quantities specified in </w:t>
+      </w:r>
+      <w:r w:rsidR="003B58BD" w:rsidRPr="00CD7FF4">
+        <w:t>[audited body’s</w:t>
+      </w:r>
+      <w:r w:rsidR="003B58BD">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="003B58BD" w:rsidRPr="00471068">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3442E">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
         <w:t>regulatory report that relate to the following are correct:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EA5D14" w14:textId="31C61ECD" w:rsidR="003B790B" w:rsidRPr="00E3442E" w:rsidRDefault="003B790B" w:rsidP="003B790B">
+    <w:p w14:paraId="04CAD50F" w14:textId="77777777" w:rsidR="00CA508F" w:rsidRPr="00E3442E" w:rsidRDefault="00CA508F" w:rsidP="00CA508F">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3442E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t>covered emissions of greenhouse gases from the operation of those facilities</w:t>
+        <w:t>covered emissions of greenhouse gases from the operation of those facilities;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F018913" w14:textId="6B9366DD" w:rsidR="003B790B" w:rsidRPr="00E3442E" w:rsidRDefault="003B790B" w:rsidP="003B790B">
+    <w:p w14:paraId="745C5F63" w14:textId="77777777" w:rsidR="00CA508F" w:rsidRPr="00E3442E" w:rsidRDefault="00CA508F" w:rsidP="00CA508F">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3442E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t>production variables for those facilities</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A0346E">
+        <w:t>production variables for those facilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C448FC" w14:textId="6D3993E3" w:rsidR="00CA508F" w:rsidRPr="00E3442E" w:rsidRDefault="00CA508F" w:rsidP="00CA508F">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3442E">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>if the regulatory report was under section 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the NGER Act)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">—the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61B02" w:rsidRPr="00CD7FF4">
+        <w:t>[audited body’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61B02">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61B02" w:rsidRPr="00471068">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>compliance with section 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the NGER Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (about record-keeping) in relation to the financial year and so much of the report as relates to facilities to which </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>74AA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)(b) of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>the NGER Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applies</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6B6A">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6B6A" w:rsidRPr="00552243">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6B6A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Delete if not applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6B6A" w:rsidRPr="00552243">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F4A2AC" w14:textId="60AC2986" w:rsidR="003B790B" w:rsidRPr="00E3442E" w:rsidRDefault="003B790B" w:rsidP="003B790B">
+    <w:p w14:paraId="0330B44E" w14:textId="66EA4CBA" w:rsidR="00CA508F" w:rsidRPr="00E3442E" w:rsidRDefault="00CA508F" w:rsidP="00CA508F">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3442E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
+        <w:t>(if the regulatory report was under section 22G of the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NGER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3442E">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Act)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC32BC">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the person’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61B02" w:rsidRPr="00CD7FF4">
+        <w:t>[audited body’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61B02">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61B02" w:rsidRPr="00471068">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC32BC">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>compliance with section 22H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the NGER Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC32BC">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (about record-keeping) in relation to the financial year</w:t>
+      </w:r>
+      <w:r w:rsidR="007658B2">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007658B2" w:rsidRPr="00552243">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007658B2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Delete if not applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="007658B2" w:rsidRPr="00552243">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC32BC">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E81D61F" w14:textId="57203E50" w:rsidR="00CA508F" w:rsidRPr="00E3442E" w:rsidRDefault="00CA508F" w:rsidP="00CA508F">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00797CC4">
+      <w:r w:rsidRPr="00525385">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t>if the regulatory report was under section 19</w:t>
+        <w:t>if the regulatory report was under section 22X</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the NGER Act)</w:t>
       </w:r>
-      <w:r w:rsidR="00506346">
+      <w:r w:rsidRPr="00525385">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00797CC4">
+        <w:t xml:space="preserve">—the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61B02" w:rsidRPr="00CD7FF4">
+        <w:t>[audited body’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61B02">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525385">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t>the person’s</w:t>
+        <w:t xml:space="preserve"> compliance with section 22XA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (or name of the reporter)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00797CC4">
+        <w:t xml:space="preserve"> of the NGER Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525385">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> compliance with section 22</w:t>
+        <w:t xml:space="preserve"> (about record-keeping) in relation to the financial year</w:t>
+      </w:r>
+      <w:r w:rsidR="007658B2">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007658B2" w:rsidRPr="00552243">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007658B2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Delete if not applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="007658B2" w:rsidRPr="00552243">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525385">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the NGER Act</w:t>
-[...65 lines deleted...]
-        <w:t>]</w:t>
+        <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C119B97" w14:textId="3D18CAD9" w:rsidR="003B790B" w:rsidRPr="00E3442E" w:rsidRDefault="003B790B" w:rsidP="003B790B">
+    <w:p w14:paraId="54ECA5C7" w14:textId="0D042521" w:rsidR="004B7F9F" w:rsidRDefault="00CA508F" w:rsidP="007658B2">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
-        <w:rPr>
-[...179 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00221ADC">
         <w:t>if the regulatory report was under section 22XB</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the NGER Act)</w:t>
       </w:r>
-      <w:r w:rsidR="00506346">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00221ADC">
-        <w:t>the person’s compliance with section 22XC</w:t>
+        <w:t xml:space="preserve">—the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61B02" w:rsidRPr="00CD7FF4">
+        <w:t>[audited body’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61B02">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00221ADC">
+        <w:t xml:space="preserve"> compliance with section 22XC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the NGER Act</w:t>
       </w:r>
       <w:r w:rsidRPr="00221ADC">
         <w:t xml:space="preserve"> (about record-keeping) in relation to the financial year</w:t>
       </w:r>
+      <w:r w:rsidRPr="00E3442E">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007658B2">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007658B2" w:rsidRPr="00552243">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007658B2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Delete if not applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="007658B2" w:rsidRPr="00552243">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="007658B2" w:rsidRPr="00552243">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25303A1D" w14:textId="15B064C4" w:rsidR="008C3E3B" w:rsidRDefault="008C3E3B" w:rsidP="00B31329">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...1238 lines deleted...]
-        <w:t>Peer reviewer conclusion</w:t>
+        <w:t>Audit details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4870"/>
         <w:gridCol w:w="4870"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B790B" w:rsidRPr="00C016CE" w14:paraId="259C55FD" w14:textId="77777777" w:rsidTr="00F12F96">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008C3E3B" w:rsidRPr="00671AB2" w14:paraId="4FA127FC" w14:textId="77777777" w:rsidTr="00BB4581">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61AA0CE4" w14:textId="77777777" w:rsidR="003B790B" w:rsidRPr="00F12F96" w:rsidRDefault="003B790B" w:rsidP="00F12F96">
+          <w:p w14:paraId="710AA3BD" w14:textId="77777777" w:rsidR="008C3E3B" w:rsidRDefault="008C3E3B" w:rsidP="00BB4581">
+            <w:r>
+              <w:t xml:space="preserve">Quantity of emissions </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40386C57" w14:textId="0008DB70" w:rsidR="008C3E3B" w:rsidRPr="00671AB2" w:rsidRDefault="008C3E3B" w:rsidP="00BB4581">
             <w:pPr>
-              <w:pStyle w:val="Answerfieldright-aligned"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F12F96">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Name of peer reviewer </w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB0480">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>nsert value in tCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>-e]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C3E3B" w:rsidRPr="001311FB" w14:paraId="7FD5A003" w14:textId="77777777" w:rsidTr="00BB4581">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7487DB57" w14:textId="77777777" w:rsidR="008C3E3B" w:rsidRDefault="008C3E3B" w:rsidP="00BB4581">
+            <w:r>
+              <w:t xml:space="preserve">Quantity of [production variable 1] </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF68EEB" w14:textId="47A3C0A9" w:rsidR="008C3E3B" w:rsidRPr="001311FB" w:rsidRDefault="008C3E3B" w:rsidP="00BB4581">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB0480">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">nsert value and </w:t>
+            </w:r>
+            <w:r w:rsidR="00D651DD">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>units of measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">] </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C3E3B" w14:paraId="5CE55BEE" w14:textId="77777777" w:rsidTr="00BB4581">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4168A0B4" w14:textId="77777777" w:rsidR="008C3E3B" w:rsidRDefault="008C3E3B" w:rsidP="00BB4581">
+            <w:r>
+              <w:t xml:space="preserve">Quantity of [production variable 2] </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E9FEEB" w14:textId="061F320B" w:rsidR="008C3E3B" w:rsidRDefault="008C3E3B" w:rsidP="00BB4581">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB0480">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">elete or add additional rows as required] </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="44215C90" w14:textId="77777777" w:rsidR="00491AD0" w:rsidRPr="000F73E9" w:rsidRDefault="00491AD0" w:rsidP="00491AD0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>Details of audited body</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="CERTable"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4870"/>
+        <w:gridCol w:w="4870"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00491AD0" w:rsidRPr="000F73E9" w14:paraId="34483008" w14:textId="77777777" w:rsidTr="00D82245">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE8CAC1" w14:textId="77777777" w:rsidR="00491AD0" w:rsidRPr="000F73E9" w:rsidRDefault="00491AD0" w:rsidP="009167FD">
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Name of audited body</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="-800912786"/>
+            <w:id w:val="676693977"/>
             <w:placeholder>
-              <w:docPart w:val="95A3E80FB8F2442D81CEEF2FEAD8F19F"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="53BD70C7" w14:textId="77777777" w:rsidR="003B790B" w:rsidRPr="00F12F96" w:rsidRDefault="003B790B" w:rsidP="00F12F96">
+              <w:p w14:paraId="53B72661" w14:textId="6E964035" w:rsidR="00491AD0" w:rsidRPr="000F73E9" w:rsidRDefault="005F34B4" w:rsidP="009167FD">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
-                  <w:spacing w:before="120" w:after="200"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00F12F96">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003B790B" w:rsidRPr="00C016CE" w14:paraId="33C9E7B7" w14:textId="77777777" w:rsidTr="00F12F96">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00491AD0" w:rsidRPr="000F73E9" w14:paraId="773D6E26" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="799BA0A0" w14:textId="77777777" w:rsidR="003B790B" w:rsidRPr="00F12F96" w:rsidRDefault="003B790B" w:rsidP="00F12F96">
-[...14 lines deleted...]
-              <w:t>Peer reviewer’s credentials</w:t>
+          <w:p w14:paraId="50675FBF" w14:textId="77777777" w:rsidR="00491AD0" w:rsidRPr="000F73E9" w:rsidRDefault="00491AD0" w:rsidP="009167FD">
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="1473478483"/>
+            <w:id w:val="-457562533"/>
             <w:placeholder>
-              <w:docPart w:val="95A3E80FB8F2442D81CEEF2FEAD8F19F"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="626E1288" w14:textId="77777777" w:rsidR="003B790B" w:rsidRPr="00F12F96" w:rsidRDefault="003B790B" w:rsidP="00F12F96">
+              <w:p w14:paraId="28D10F1C" w14:textId="579DDA41" w:rsidR="00491AD0" w:rsidRPr="000F73E9" w:rsidRDefault="005F34B4" w:rsidP="009167FD">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
-                  <w:spacing w:before="120" w:after="200"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00F12F96">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003B790B" w:rsidRPr="00C016CE" w14:paraId="6F446B1A" w14:textId="77777777" w:rsidTr="00F12F96">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00491AD0" w:rsidRPr="000F73E9" w14:paraId="230470E9" w14:textId="77777777" w:rsidTr="00D82245">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63CB1811" w14:textId="28142FC8" w:rsidR="003B790B" w:rsidRPr="00F12F96" w:rsidRDefault="003B790B" w:rsidP="00F12F96">
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> contact details</w:t>
+          <w:p w14:paraId="0AB7A4DD" w14:textId="77777777" w:rsidR="00491AD0" w:rsidRPr="000F73E9" w:rsidRDefault="00491AD0" w:rsidP="009167FD">
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>ABN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="-22875352"/>
+            <w:id w:val="2061055420"/>
             <w:placeholder>
-              <w:docPart w:val="95A3E80FB8F2442D81CEEF2FEAD8F19F"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2500" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="0167340C" w14:textId="77777777" w:rsidR="003B790B" w:rsidRPr="00F12F96" w:rsidRDefault="003B790B" w:rsidP="00F12F96">
+              <w:p w14:paraId="423C6BE8" w14:textId="64718251" w:rsidR="00491AD0" w:rsidRPr="000F73E9" w:rsidRDefault="005F34B4" w:rsidP="009167FD">
                 <w:pPr>
-                  <w:pStyle w:val="Answerfieldleft-aligned"/>
-                  <w:spacing w:before="120" w:after="200"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00F12F96">
+                <w:r w:rsidRPr="00145F54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="22"/>
-[...68 lines deleted...]
-                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="38A8A241" w14:textId="60413FC9" w:rsidR="003B790B" w:rsidRPr="00D33A50" w:rsidRDefault="003B790B" w:rsidP="003B790B">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText1"/>
+    <w:p w14:paraId="7C6C5503" w14:textId="77777777" w:rsidR="00491AD0" w:rsidRDefault="00491AD0" w:rsidP="00491AD0"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="CERTable"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4870"/>
+        <w:gridCol w:w="4870"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00491AD0" w:rsidRPr="001311FB" w14:paraId="68528C99" w14:textId="77777777" w:rsidTr="00D82245">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63064109" w14:textId="77777777" w:rsidR="00491AD0" w:rsidRPr="001311FB" w:rsidRDefault="00491AD0" w:rsidP="009167FD">
+            <w:r>
+              <w:t>Facility name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:id w:val="1177611259"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="01F9D44F" w14:textId="046078D5" w:rsidR="00491AD0" w:rsidRPr="001311FB" w:rsidRDefault="00491AD0" w:rsidP="009167FD">
+                <w:pPr>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001311FB">
+                  <w:rPr>
+                    <w:iCs/>
+                    <w:kern w:val="0"/>
+                  </w:rPr>
+                  <w:t>[</w:t>
+                </w:r>
+                <w:r w:rsidR="003B3450">
+                  <w:rPr>
+                    <w:iCs/>
+                    <w:kern w:val="0"/>
+                  </w:rPr>
+                  <w:t>I</w:t>
+                </w:r>
+                <w:r w:rsidRPr="001311FB">
+                  <w:rPr>
+                    <w:iCs/>
+                    <w:kern w:val="0"/>
+                  </w:rPr>
+                  <w:t>nsert site name</w:t>
+                </w:r>
+                <w:r w:rsidR="005F34B4">
+                  <w:rPr>
+                    <w:iCs/>
+                    <w:kern w:val="0"/>
+                  </w:rPr>
+                  <w:t>]</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="299DE973" w14:textId="7D732D46" w:rsidR="00451318" w:rsidRPr="00E30F40" w:rsidRDefault="00451318" w:rsidP="00B90AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E30F40">
+        <w:lastRenderedPageBreak/>
+        <w:t>Responsibility of [audited body’s] management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A119E5F" w14:textId="56AE6720" w:rsidR="00451318" w:rsidRPr="00EC533E" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7FF4">
+        <w:t xml:space="preserve">management of [audited body] </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2EB6">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="005C2EB6" w:rsidRPr="00CD7FF4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7FF4">
+        <w:t>responsible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> for the preparation and fair presentation of </w:t>
+      </w:r>
+      <w:r w:rsidR="0051106F">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00076BDF">
+        <w:t>regulatory report for the high emission facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> in accordance with the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Safeguard</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2619A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Rule</w:t>
+      </w:r>
+      <w:r w:rsidR="0011707F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84760">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001311FB">
+        <w:t>[audited body’s</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4404">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84760">
+        <w:t xml:space="preserve"> compliance with the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Greenhouse and Energy Reporting Act </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665A01">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>200</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2536">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665A01">
+        <w:t>NGER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84760">
+        <w:t xml:space="preserve"> Act</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00022BB5">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31EE8">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00022BB5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00022BB5" w:rsidRPr="00022BB5">
+        <w:t>the Safeguard Rule</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F561D5" w14:textId="267810F8" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7FF4">
+        <w:t xml:space="preserve">management of [audited body] </w:t>
+      </w:r>
+      <w:r w:rsidR="00E82A9A">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7FF4">
+        <w:t xml:space="preserve"> responsible</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for the interpretation and application of the requirements of the Safeguard</w:t>
+      </w:r>
+      <w:r w:rsidR="000663F6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Rule. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B6C826" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>This responsibility includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F29343E" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>establishing and maintaining internal controls relevant to the preparation and presentation of the application to ensure that it is free from material misstatement, whether due to fraud or error</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC61D0B" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="00796A6D" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796A6D">
+        <w:t>selecting and applying measurement methods to prepare and present the data, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5505C4" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>making estimates that are reasonable in the circumstances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CAF0B8" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00B90AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve">Our independence and quality control </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51818561" w14:textId="1FEBD117" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>We have complied with the relevant ethical requirements relating to assurance engagements, which include independence and other requirements founded on fundamental principles of integrity, objectivity, professional competence, due care, confidentiality and professional behavio</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve">r. This includes </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> the requirements defined in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6ABF">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>National Greenhouse and Energy Reporting Regulations 2008</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001311FB">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00337C51">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001311FB">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>GER</w:t>
+      </w:r>
+      <w:r>
+        <w:t> Regulations) regarding the code of c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>onduct, independence and quality control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E6BF77" w14:textId="7B1092BB" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>Furthermore, we have complied with</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56461">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> Australian Standard</w:t>
+      </w:r>
+      <w:r w:rsidR="008901FA">
+        <w:t>s on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008901FA" w:rsidRPr="008901FA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D33A50">
+        <w:t xml:space="preserve">Quality management for Firms that Perform Audits and Reviews of Financial Reports and Other Financial Information, and Other Assurance Engagements </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(ASQ</w:t>
+      </w:r>
+      <w:r w:rsidR="008901FA">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1)</w:t>
+      </w:r>
+      <w:r w:rsidR="008901FA">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24436">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>[Signature</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009411C1">
+        <w:t xml:space="preserve">Engagement quality reviews </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24436">
+        <w:t>(ASQM2)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001311FB">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001311FB">
+        <w:t>ame of assurance practitioner’s firm] maintains a comprehensive system of quality control including documented policies and procedures regarding co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>mpliance with ethical requirements, professional standards and applicable legal and regulatory requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4C2147" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00B90AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>Our responsibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A5941D" w14:textId="09CD84F4" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve">Our responsibility is to express a conclusion on whether the audited elements of the </w:t>
+      </w:r>
+      <w:r w:rsidR="000C19BF">
+        <w:t>regulatory report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> (as described above) have been prepared, in all material aspects, in compliance with the requirements of the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Safeguard</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24436">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Rule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B542D2">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> measurement policies adopted and disclosed in the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192FBE8E" w14:textId="0B513C43" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="002A423A" w:rsidP="00451318">
+      <w:r>
+        <w:t>The CER</w:t>
+      </w:r>
+      <w:r w:rsidR="00451318" w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> conducted our assurance engagement in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00451318" w:rsidRPr="00337C51">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> - </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D33A50">
+        <w:t xml:space="preserve">National Greenhouse and Energy Reporting (Audit) Determination 2009 </w:t>
+      </w:r>
+      <w:r w:rsidR="00451318" w:rsidRPr="001311FB">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00337C51">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00451318" w:rsidRPr="001311FB">
+        <w:t>NGER</w:t>
+      </w:r>
+      <w:r w:rsidR="00451318" w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> Audit Determination) and relevant national and international standards, as listed below. The NGER Audit Determination and relevant Auditing and Assurance Standards Board require that </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the CER</w:t>
+      </w:r>
+      <w:r w:rsidR="00451318" w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> compl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:r w:rsidR="00451318" w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> with relevant ethical requirements and plan and perform the assurance engagement to obtain reasonable assurance as to whether the subject matter is free from material misstatement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57AE12E5" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="001311FB" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r w:rsidRPr="001311FB">
+        <w:t xml:space="preserve">[List any audit standard used in undertaking the assurance engagement.] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C17B5B4" w14:textId="2C723D10" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve">Our procedures were designed to obtain a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001311FB">
+        <w:t>reasonable</w:t>
+      </w:r>
+      <w:r w:rsidR="00E745D6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001311FB">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve">evel of assurance on which to base our conclusion. An assurance engagement involves performing procedures to obtain evidence about the matter being audited. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A2A46A" w14:textId="6F9DE48E" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve">The procedures selected depend on the audit team leader’s judgement, including the assessment of the risks of material misstatement or material non-compliance of the matter being audited, whether due to fraud or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:lastRenderedPageBreak/>
+        <w:t>error. In making those risk assessments, we consider internal control</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> relevant to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC56DE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>[audited body’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B07AE6">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> determination of the amounts and disclosures in the matter being audited in order to design assurance procedures </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001311FB">
+        <w:t>that are appropriate in the circumstances; but not for the purpose of expressing an opinion on the effectiveness of [audited body’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B07AE6">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001311FB">
+        <w:t xml:space="preserve"> internal controls</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8A512C" w14:textId="6D05D65E" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve">An assurance engagement also includes evaluating the reasonableness of estimates made by management of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>company, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> evaluating the overall presentation of the application by management of the company.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B58D696" w14:textId="165DAF87" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="003F6F5A" w:rsidP="00451318">
+      <w:r>
+        <w:t>The CER</w:t>
+      </w:r>
+      <w:r w:rsidR="00451318" w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> believe</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00451318" w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> that the assurance evidence </w:t>
+      </w:r>
+      <w:r>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidR="00451318" w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> ha</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61BA1">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00451318" w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> obtained is sufficient and appropriate to provide a basis for our assurance conclusion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2CE48C" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00B90AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>Summary of procedures undertaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5748C791" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>Our procedures included the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1CF76B" w14:textId="73C84355" w:rsidR="00451318" w:rsidRPr="001311FB" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r w:rsidRPr="001311FB">
+        <w:t>[Insert a summary of procedures undertaken. You must include a comprehensive list of procedures you and your audit team have undertaken in completing this engagement. More detailed procedures can be included in Part B of the audit report.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A705CF">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584C935E" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00B90AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>Use of ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001311FB">
+        <w:t xml:space="preserve">r reasonable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>assurance engagement report</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBE72A4" w14:textId="691025AB" w:rsidR="00451318" w:rsidRPr="001311FB" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r w:rsidRPr="001311FB">
+        <w:t xml:space="preserve">This report is intended solely for the use of [audited body], the </w:t>
+      </w:r>
+      <w:r w:rsidR="006F7F0A">
+        <w:t>CER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001311FB">
+        <w:t xml:space="preserve"> [and intended users identified in the terms of the engagement] for the purpose of reporting on [audited body’s] </w:t>
+      </w:r>
+      <w:r w:rsidR="002A4ADB">
+        <w:t>regulatory report for the high emission facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001311FB">
+        <w:t xml:space="preserve">. Accordingly, we expressly disclaim and do not accept any responsibility or liability to any party other than [audited body], the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5006">
+        <w:t>CER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001311FB">
+        <w:t xml:space="preserve"> and [names of intended users] for any consequences of reliance on this report for any purpose.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0140A9DD" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00B90AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>Inherent limitations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C1442D" w14:textId="71EB0D41" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>There are inherent limitations in performing assurance—for example, assurance engagements are based on selective testing of the information being examined. Because of this, it is possible that fraud, error or non</w:t>
+      </w:r>
+      <w:r w:rsidR="00595D21">
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>compliance might occur and not be detected. An assurance engagement is not designed to detect all instances of non-compliance with the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NGER Act and safeguard legislation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>, because such an engagement is not performed continuously throughout the period being examined, and because the procedures performed in respect of compliance with</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NGER Act and safeguard legislation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> are undertaken on a test basis. The conclusion expressed in this report has been formed on the above basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1961315E" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Include if conclusion is modified] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:eastAsia="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basis for [qualified/adverse/disclaimer] conclusion </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AF98E9" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="001311FB" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r w:rsidRPr="001311FB">
+        <w:t>[Insert basis for modification to the auditor’s report.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B89F5DB" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00B90AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>Our conclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A98E33" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="001311FB" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r w:rsidRPr="001311FB">
+        <w:t>[Insert conclusion as appropriate, referring to section 3.17 of the NGER Audit Determination]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FE28A0" w14:textId="6D731937" w:rsidR="007F372E" w:rsidRDefault="007F372E" w:rsidP="002762EA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Reasonable assurance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> conclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C12AD9" w14:textId="153672F8" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>In our opinion</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, in all material respects</w:t>
+      </w:r>
+      <w:r w:rsidR="00470A5D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E386F25" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRPr="00E3442E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3442E">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the quantities specified in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7FF4">
+        <w:t>[audited body’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471068">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3442E">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>regulatory report that relate to the following are correct:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060CC625" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRPr="00E3442E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3442E">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>covered emissions of greenhouse gases from the operation of those facilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331A3BE7" w14:textId="77777777" w:rsidR="00BA146E" w:rsidRPr="00E3442E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3442E">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>production variables for those facilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1078EB2E" w14:textId="2D6769E3" w:rsidR="00BA146E" w:rsidRPr="00E3442E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3442E">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>if the regulatory report was under section 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the NGER Act)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>—the person’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (or name of the reporter)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> compliance with section 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the NGER Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (about record-keeping) in relation to the financial year and so much of the report as relates to facilities to which </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>74AA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)(b) of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>the NGER Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00552243">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Delete if not applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00552243">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E30A86" w14:textId="763BC6D2" w:rsidR="00BA146E" w:rsidRPr="00E3442E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3442E">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>(if the regulatory report was under section 22G of the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NGER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3442E">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Act)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC32BC">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the person’s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>(or name of the reporter)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC32BC">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>compliance with section 22H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the NGER Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC32BC">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (about record-keeping) in relation to the financial year</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00552243">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Delete if not applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00552243">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B7A00D" w14:textId="77777777" w:rsidR="001C21D3" w:rsidRPr="001C21D3" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525385">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>if the regulatory report was under section 22X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the NGER Act)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525385">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>—the person’s compliance with section 22XA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the NGER Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525385">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (about record-keeping) in relation to the financial year</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00552243">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Delete if not applicable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00552243">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797CC4">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001C21D3">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294DC95B" w14:textId="49CC04FF" w:rsidR="00BA146E" w:rsidRPr="00BA146E" w:rsidRDefault="00BA146E" w:rsidP="00BA146E">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00221ADC">
+        <w:t>if the regulatory report was under section 22XB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of the NGER Act)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00221ADC">
+        <w:t>—the person’s compliance with section 22XC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of the NGER Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00221ADC">
+        <w:t xml:space="preserve"> (about record-keeping) in relation to the financial year</w:t>
+      </w:r>
+      <w:r w:rsidR="001C21D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C21D3" w:rsidRPr="00552243">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001C21D3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Delete if not applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="001C21D3" w:rsidRPr="00552243">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA146E">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DF6962" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318"/>
+    <w:p w14:paraId="63DAA855" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="00FA24BF" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA24BF">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>[Signature—of audit team leader]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5678B143" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="00FA24BF" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA24BF">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>[Name—of audit team leader]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F353A8B" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="00FA24BF" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA24BF">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>[Firm]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6813D337" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="00FA24BF" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA24BF">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>[Location]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD32AB7" w14:textId="2D42A70C" w:rsidR="00451318" w:rsidRPr="00FD3B8E" w:rsidRDefault="00451318" w:rsidP="00FD3B8E">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA24BF">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>[Date]</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091A8A45" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00B90AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Part B</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>—</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>Detailed findings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A374019" w14:textId="2A784264" w:rsidR="00451318" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r>
+        <w:t xml:space="preserve">[Section 5.7.3 of </w:t>
+      </w:r>
+      <w:r w:rsidR="00011DF1">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00F367F0" w:rsidRPr="00754706">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Audit determination handbook</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F367F0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>provides detailed advice on how to fill out Part B of the audit report.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A2E06B" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>As required under section 3.23 of the NGER Audit Determination, audit team leaders must outline the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4293050A" w14:textId="139AA653" w:rsidR="00D755ED" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>[If no entry is needed, indicate that it is not applicable]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6C773D" w14:textId="77777777" w:rsidR="00451318" w:rsidRDefault="00451318" w:rsidP="00D755ED">
+      <w:pPr>
+        <w:pStyle w:val="Question"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Items or i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>ssues requiring particular attention</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="CERanswerfield"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1549"/>
+        <w:gridCol w:w="8171"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D755ED" w:rsidRPr="004C18DA" w14:paraId="2EA1F13D" w14:textId="77777777" w:rsidTr="0011137E">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="797" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1252D28C" w14:textId="77777777" w:rsidR="00D755ED" w:rsidRDefault="00D755ED" w:rsidP="00EE77CD">
+            <w:pPr>
+              <w:pStyle w:val="Answerfieldright-aligned"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1291581161"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4203" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="0E640860" w14:textId="005234A5" w:rsidR="00D755ED" w:rsidRPr="004C18DA" w:rsidRDefault="003419A5" w:rsidP="00EE77CD">
+                <w:pPr>
+                  <w:pStyle w:val="Answerfieldleft-aligned"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00145F54">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="33C63A22" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00D755ED">
+      <w:pPr>
+        <w:pStyle w:val="Question"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve">Aspects </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that particularly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>impact</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">carrying out of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>assurance engagement</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="CERanswerfield"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1549"/>
+        <w:gridCol w:w="8171"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D755ED" w:rsidRPr="004C18DA" w14:paraId="11E0A402" w14:textId="77777777" w:rsidTr="0011137E">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="797" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4037F29A" w14:textId="77777777" w:rsidR="00D755ED" w:rsidRDefault="00D755ED" w:rsidP="00EE77CD">
+            <w:pPr>
+              <w:pStyle w:val="Answerfieldright-aligned"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-237865782"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4203" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="3D62C9B3" w14:textId="5ADB79BC" w:rsidR="00D755ED" w:rsidRPr="004C18DA" w:rsidRDefault="003419A5" w:rsidP="00EE77CD">
+                <w:pPr>
+                  <w:pStyle w:val="Answerfieldleft-aligned"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00145F54">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="51D214A1" w14:textId="5440F4EE" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00D755ED">
+      <w:pPr>
+        <w:pStyle w:val="Question"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Details of any c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve">ontraventions of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B56DC">
+        <w:t xml:space="preserve">National Greenhouse and Energy Reporting </w:t>
+      </w:r>
+      <w:r w:rsidR="00235308" w:rsidRPr="007B56DC">
+        <w:t>(Safeguard</w:t>
+      </w:r>
+      <w:r w:rsidR="00235308">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00235308" w:rsidRPr="007B56DC">
+        <w:t>Mechanism) Rule 2015</w:t>
+      </w:r>
+      <w:r w:rsidR="00235308">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0817">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>of audit team leader]</w:t>
+        <w:t>National Greenhouse and Energy Reporting Act 2007</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, National Greenhouse and Energy Reporting Regulations 2008, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B56DC">
+        <w:t>National Greenhouse and Energy Reporting (Audit) Determination 2009</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or the associated provisions </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3865737A" w14:textId="66FADDB9" w:rsidR="003B790B" w:rsidRPr="00D33A50" w:rsidRDefault="003B790B" w:rsidP="003B790B">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText1"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="CERanswerfield"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1549"/>
+        <w:gridCol w:w="8171"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D755ED" w:rsidRPr="004C18DA" w14:paraId="5A5A2F6C" w14:textId="77777777" w:rsidTr="0011137E">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="797" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="72009B3E" w14:textId="77777777" w:rsidR="00D755ED" w:rsidRDefault="00D755ED" w:rsidP="00EE77CD">
+            <w:pPr>
+              <w:pStyle w:val="Answerfieldright-aligned"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1349714069"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4203" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="1C509469" w14:textId="0E8398DB" w:rsidR="00D755ED" w:rsidRPr="004C18DA" w:rsidRDefault="003419A5" w:rsidP="00EE77CD">
+                <w:pPr>
+                  <w:pStyle w:val="Answerfieldleft-aligned"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00145F54">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0633B531" w14:textId="77777777" w:rsidR="00451318" w:rsidRDefault="00451318" w:rsidP="00D755ED">
+      <w:pPr>
+        <w:pStyle w:val="Question"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Matters corrected </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>during the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the audit</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="CERanswerfield"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1549"/>
+        <w:gridCol w:w="8171"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D755ED" w:rsidRPr="004C18DA" w14:paraId="086D7401" w14:textId="77777777" w:rsidTr="0011137E">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="797" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="637A370E" w14:textId="5DFD0D91" w:rsidR="00D755ED" w:rsidRDefault="00D755ED" w:rsidP="00EE77CD">
+            <w:pPr>
+              <w:pStyle w:val="Answerfieldright-aligned"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007A646F">
+              <w:t>Issue A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="2028675796"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4203" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="629EFD6F" w14:textId="32313792" w:rsidR="00D755ED" w:rsidRPr="004C18DA" w:rsidRDefault="003419A5" w:rsidP="00EE77CD">
+                <w:pPr>
+                  <w:pStyle w:val="Answerfieldleft-aligned"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00145F54">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00D755ED" w:rsidRPr="004C18DA" w14:paraId="78D32DC4" w14:textId="77777777" w:rsidTr="0011137E">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="797" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC57BBC" w14:textId="19F97493" w:rsidR="00D755ED" w:rsidRPr="007A646F" w:rsidRDefault="00D755ED" w:rsidP="00D755ED">
+            <w:pPr>
+              <w:pStyle w:val="Answerfieldright-aligned"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007A646F">
+              <w:t xml:space="preserve">Issue </w:t>
+            </w:r>
+            <w:r>
+              <w:t>B:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1493864491"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4203" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="3528C9D1" w14:textId="55B72267" w:rsidR="00D755ED" w:rsidRDefault="003419A5" w:rsidP="00D755ED">
+                <w:pPr>
+                  <w:pStyle w:val="Answerfieldleft-aligned"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00145F54">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00D755ED" w:rsidRPr="004C18DA" w14:paraId="7086369A" w14:textId="77777777" w:rsidTr="0011137E">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="797" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0B8710" w14:textId="3BDF38C7" w:rsidR="00D755ED" w:rsidRPr="007A646F" w:rsidRDefault="00D755ED" w:rsidP="00D755ED">
+            <w:pPr>
+              <w:pStyle w:val="Answerfieldright-aligned"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007A646F">
+              <w:t xml:space="preserve">Issue </w:t>
+            </w:r>
+            <w:r>
+              <w:t>C:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-428433835"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4203" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="6B4927BC" w14:textId="45917924" w:rsidR="00D755ED" w:rsidRDefault="003419A5" w:rsidP="00D755ED">
+                <w:pPr>
+                  <w:pStyle w:val="Answerfieldleft-aligned"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00145F54">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3DED8359" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00D755ED">
+      <w:pPr>
+        <w:pStyle w:val="Question"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>Other matters</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="CERanswerfield"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1549"/>
+        <w:gridCol w:w="8171"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D755ED" w:rsidRPr="004C18DA" w14:paraId="66EE4FD7" w14:textId="77777777" w:rsidTr="0011137E">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="797" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFD4DD6" w14:textId="77777777" w:rsidR="00D755ED" w:rsidRDefault="00D755ED" w:rsidP="00EE77CD">
+            <w:pPr>
+              <w:pStyle w:val="Answerfieldright-aligned"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1368257833"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4203" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="599FEA59" w14:textId="48343CB6" w:rsidR="00D755ED" w:rsidRPr="004C18DA" w:rsidRDefault="003419A5" w:rsidP="00EE77CD">
+                <w:pPr>
+                  <w:pStyle w:val="Answerfieldleft-aligned"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00145F54">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="76A26C29" w14:textId="77777777" w:rsidR="00451318" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="005874"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501C65E4" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00B90AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Audit findings and conclusions table </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="CERTable"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2650"/>
+        <w:gridCol w:w="2433"/>
+        <w:gridCol w:w="2540"/>
+        <w:gridCol w:w="2117"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="7FA8C0E1" w14:textId="77777777" w:rsidTr="00D755ED">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:hRule="exact" w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7DC58D" w14:textId="77777777" w:rsidR="00451318" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F73E9">
+              <w:t xml:space="preserve">isk area investigated </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F73E9">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="000F73E9">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>[as outlined in the audit plan]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30109761" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1249" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="078C201C" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Testing conducted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25B88AAB" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Findings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33AC9A50" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Conclusion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="2C0EB16E" w14:textId="77777777" w:rsidTr="00D755ED">
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:hRule="exact" w:val="3231"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1360" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07FC856E" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Issue A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D979304" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1249" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEFFA4A" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F73E9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>[Provide a description of the audit procedures carried out to audit this item of the scope]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2361A9D9" w14:textId="7029CEFF" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F73E9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Provide a description of the audit finding. The auditor </w:t>
+            </w:r>
+            <w:r w:rsidR="008B3E3C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>should</w:t>
+            </w:r>
+            <w:r w:rsidR="008B3E3C" w:rsidRPr="000F73E9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F73E9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>include a summary of the process/figures audited and whether any material misstatements were identified]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74BDAFD0" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F73E9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>[Insert conclusions against the issue/risk area]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="17D8D27C" w14:textId="77777777" w:rsidTr="00835D05">
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:hRule="exact" w:val="763"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB98DF8" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Issue B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="595903604"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1249" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="4B884819" w14:textId="7DCE734C" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="000B40B5">
+                <w:pPr>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00145F54">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1522001960"/>
+            <w:placeholder>
+              <w:docPart w:val="A76B22AF46E546738E6350DA2A06E184"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1304" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="4642BB3A" w14:textId="7EFA3934" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="000B40B5">
+                <w:pPr>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00145F54">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1035012836"/>
+            <w:placeholder>
+              <w:docPart w:val="2207C6A21C9141D9BE9149441241E180"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1087" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="0915793D" w14:textId="08C31899" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="000B40B5">
+                <w:pPr>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00145F54">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="1E91E8A7" w14:textId="77777777" w:rsidTr="00835D05">
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:hRule="exact" w:val="703"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="740F90CC" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F73E9">
+              <w:t xml:space="preserve">Issue C </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-716425350"/>
+            <w:placeholder>
+              <w:docPart w:val="6D9F10CA42C84CEE9921D3E98FB098FD"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1249" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="1432D354" w14:textId="446499C9" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="000B40B5">
+                <w:pPr>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00145F54">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1626379624"/>
+            <w:placeholder>
+              <w:docPart w:val="008B9EE807BB4F478834021782896AC7"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1304" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="7CE202AC" w14:textId="557D648D" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="000B40B5">
+                <w:pPr>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00145F54">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-855804438"/>
+            <w:placeholder>
+              <w:docPart w:val="21318F82FB2B4A36B714FCB2572F1538"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1087" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="058D736E" w14:textId="77086B76" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="000B40B5">
+                <w:pPr>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00145F54">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5E971027" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00B90AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t>Peer reviewer conclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="CERTable"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4870"/>
+        <w:gridCol w:w="4870"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="120AC43E" w14:textId="77777777" w:rsidTr="008776F4">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64539EED" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Name of the peer reviewer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="112411894"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2500" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="7704E67A" w14:textId="6CF612B5" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="003419A5">
+                <w:pPr>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00145F54">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="09F814A3" w14:textId="77777777" w:rsidTr="008776F4">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="421743FB" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Peer reviewer’s credentials</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="881288171"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2500" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="1197DCA3" w14:textId="46C15526" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="003419A5">
+                <w:pPr>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00145F54">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="716BF88C" w14:textId="77777777" w:rsidTr="008776F4">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3C6644" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Peer reviewer contact details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1702358122"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2500" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="612C0941" w14:textId="0AC97A6C" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="003419A5">
+                <w:pPr>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00145F54">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00451318" w:rsidRPr="000F73E9" w14:paraId="49EB85C6" w14:textId="77777777" w:rsidTr="008776F4">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="562B0F50" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F73E9">
+              <w:t>Outcome of the evaluation undertaken by the peer reviewer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-365452758"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2500" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="4CF76506" w14:textId="3B223462" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="003419A5">
+                <w:pPr>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00145F54">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6B77DAAA" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318"/>
+    <w:p w14:paraId="700C8E83" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:pPr>
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D33A50">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...3 lines deleted...]
-      <w:r w:rsidR="009411C1">
+        </w:rPr>
+        <w:t>[Signature—of audit team leader]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC42104" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:pPr>
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D33A50">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-        <w:t>of audit team leader]</w:t>
+        </w:rPr>
+        <w:t>[Name—of audit team leader]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270BDD53" w14:textId="77777777" w:rsidR="003B790B" w:rsidRPr="00D33A50" w:rsidRDefault="003B790B" w:rsidP="003B790B">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText1"/>
+    <w:p w14:paraId="7B335FCE" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:pPr>
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D33A50">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
         <w:rPr>
           <w:i/>
-          <w:iCs/>
         </w:rPr>
         <w:t>[Firm]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D367001" w14:textId="77777777" w:rsidR="003B790B" w:rsidRPr="00D33A50" w:rsidRDefault="003B790B" w:rsidP="003B790B">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText1"/>
+    <w:p w14:paraId="7CEF5B5E" w14:textId="77777777" w:rsidR="00451318" w:rsidRPr="000F73E9" w:rsidRDefault="00451318" w:rsidP="00451318">
+      <w:pPr>
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D33A50">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F73E9">
         <w:rPr>
           <w:i/>
-          <w:iCs/>
         </w:rPr>
         <w:t>[Location]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DB4493" w14:textId="5D6FED0C" w:rsidR="00A60E6F" w:rsidRPr="003B790B" w:rsidRDefault="003B790B" w:rsidP="003B790B">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText1"/>
+    <w:p w14:paraId="14FAAA70" w14:textId="0A7E6057" w:rsidR="00253FFC" w:rsidRDefault="00451318" w:rsidP="00FD3B8E">
+      <w:r w:rsidRPr="000F73E9">
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...5 lines deleted...]
-          <w:iCs/>
         </w:rPr>
         <w:t>[Date]</w:t>
       </w:r>
+      <w:r w:rsidRPr="000F73E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A60E6F" w:rsidRPr="003B790B" w:rsidSect="003B790B">
-[...5 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:sectPr w:rsidR="00253FFC" w:rsidSect="001914B2">
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:headerReference w:type="first" r:id="rId28"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="090CD5AC" w14:textId="77777777" w:rsidR="00C913E5" w:rsidRDefault="00C913E5" w:rsidP="00176C28">
+    <w:p w14:paraId="5BC7A2C4" w14:textId="77777777" w:rsidR="00A96FE3" w:rsidRDefault="00A96FE3" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6DE287" w14:textId="77777777" w:rsidR="00C913E5" w:rsidRDefault="00C913E5"/>
+    <w:p w14:paraId="14BC21BB" w14:textId="77777777" w:rsidR="00A96FE3" w:rsidRDefault="00A96FE3"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="200EDCFB" w14:textId="77777777" w:rsidR="00C913E5" w:rsidRDefault="00C913E5" w:rsidP="00176C28">
+    <w:p w14:paraId="51ACB214" w14:textId="77777777" w:rsidR="00A96FE3" w:rsidRDefault="00A96FE3" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754056E2" w14:textId="77777777" w:rsidR="00C913E5" w:rsidRDefault="00C913E5"/>
+    <w:p w14:paraId="69389A8E" w14:textId="77777777" w:rsidR="00A96FE3" w:rsidRDefault="00A96FE3"/>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="583AE3D9" w14:textId="77777777" w:rsidR="00A96FE3" w:rsidRDefault="00A96FE3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -7318,189 +8160,209 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="89826918"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="178C8EC9" w14:textId="77777777" w:rsidR="009633DE" w:rsidRDefault="009633DE" w:rsidP="009E2E56">
+      <w:p w14:paraId="730B78E0" w14:textId="185639E6" w:rsidR="009633DE" w:rsidRDefault="009633DE">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="000060EF">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="064E7084" w14:textId="77777777" w:rsidR="00977234" w:rsidRDefault="00977234" w:rsidP="009633DE">
+  <w:p w14:paraId="1A2925FC" w14:textId="77777777" w:rsidR="00977234" w:rsidRDefault="00977234" w:rsidP="009633DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0A3F33F9" w14:textId="77777777" w:rsidR="00977234" w:rsidRDefault="00977234" w:rsidP="009633DE">
+  <w:p w14:paraId="37A2EAB9" w14:textId="77777777" w:rsidR="00977234" w:rsidRDefault="00977234" w:rsidP="009633DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="35B99DE4" w14:textId="77777777" w:rsidR="006C58B9" w:rsidRDefault="006C58B9"/>
+  <w:p w14:paraId="00137B33" w14:textId="77777777" w:rsidR="006C58B9" w:rsidRDefault="006C58B9"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4EFCBBDD" w14:textId="37CAB435" w:rsidR="00F76419" w:rsidRPr="00466743" w:rsidRDefault="006835C8" w:rsidP="00466743">
+  <w:p w14:paraId="2D4DBB05" w14:textId="77777777" w:rsidR="00F76419" w:rsidRPr="002761BC" w:rsidRDefault="002D18F3" w:rsidP="000B6ABF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2694"/>
         <w:tab w:val="clear" w:pos="3969"/>
         <w:tab w:val="clear" w:pos="6946"/>
         <w:tab w:val="clear" w:pos="9498"/>
-        <w:tab w:val="center" w:pos="9639"/>
+        <w:tab w:val="center" w:pos="14158"/>
       </w:tabs>
-      <w:spacing w:before="360"/>
+      <w:spacing w:before="360" w:after="0"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w:spacing w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002D18F3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>W:</w:t>
     </w:r>
     <w:r w:rsidRPr="002D18F3">
-      <w:t xml:space="preserve"> www.cleanenergyregulator.gov.au</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="006E3CA9" w:rsidRPr="002D18F3">
+      <w:t>www.cleanenergyregulator.gov.au</w:t>
+    </w:r>
+    <w:r w:rsidR="006E3CA9" w:rsidRPr="002D18F3">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00223676" w:rsidRPr="002D18F3">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:t xml:space="preserve">| </w:t>
+    </w:r>
+    <w:r w:rsidR="00223676" w:rsidRPr="002D18F3">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>T:</w:t>
+    </w:r>
+    <w:r w:rsidR="00223676" w:rsidRPr="002D18F3">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1300 553 542</w:t>
     </w:r>
     <w:r w:rsidRPr="002D18F3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="002D18F3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t>T:</w:t>
-[...12 lines deleted...]
-      </w:rPr>
       <w:t>E:</w:t>
     </w:r>
     <w:r w:rsidRPr="002D18F3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t xml:space="preserve"> enquiries@cleanenergyregulator.gov.au</w:t>
-    </w:r>
-[...1 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006E3CA9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
         </w:rPr>
         <w:id w:val="1597057790"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:sdtEndPr>
@@ -7526,746 +8388,1154 @@
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="006E3CA9">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="006E3CA9" w:rsidRPr="00E349EF">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="50BFED91" w14:textId="77777777" w:rsidR="00F76419" w:rsidRPr="009633DE" w:rsidRDefault="00290A47" w:rsidP="00E349EF">
+  <w:p w14:paraId="1A0C7C8A" w14:textId="4E5BA69A" w:rsidR="00F76419" w:rsidRPr="009633DE" w:rsidRDefault="00F76419" w:rsidP="00E349EF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="60"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...4 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A4537AC" w14:textId="77777777" w:rsidR="007A32A0" w:rsidRPr="00CE3FBD" w:rsidRDefault="007A32A0" w:rsidP="00CE3FBD">
+  <w:p w14:paraId="079E0F9D" w14:textId="77777777" w:rsidR="0065750A" w:rsidRPr="009C30B4" w:rsidRDefault="00CA2954" w:rsidP="00AA2792">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2694"/>
-        <w:tab w:val="left" w:pos="4269"/>
+        <w:tab w:val="left" w:pos="3969"/>
+        <w:tab w:val="left" w:pos="6946"/>
+        <w:tab w:val="right" w:pos="9498"/>
       </w:tabs>
-      <w:spacing w:before="360" w:after="120"/>
-[...3 lines deleted...]
-        <w:b w:val="0"/>
+      <w:spacing w:after="720"/>
+      <w:ind w:right="242"/>
+      <w:rPr>
         <w:color w:val="005874"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="218DF54F" wp14:editId="5E089E81">
-          <wp:extent cx="1918800" cy="644717"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="142FC3B1" wp14:editId="077321A4">
+          <wp:extent cx="2133416" cy="648000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1249070042" name="Picture 1249070042" descr="CER Monogram"/>
+          <wp:docPr id="890326907" name="Picture 890326907"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="5" name="Picture 5" descr="CER Monogram"/>
+                  <pic:cNvPr id="5" name="Picture 5"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1918800" cy="644717"/>
+                    <a:ext cx="2133416" cy="648000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:sdt>
-    <w:sdtPr>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B0262C3" w14:textId="77777777" w:rsidR="000060EF" w:rsidRPr="002761BC" w:rsidRDefault="000060EF" w:rsidP="000060EF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="2694"/>
+        <w:tab w:val="clear" w:pos="3969"/>
+        <w:tab w:val="clear" w:pos="6946"/>
+        <w:tab w:val="clear" w:pos="9498"/>
+        <w:tab w:val="center" w:pos="14158"/>
+      </w:tabs>
+      <w:spacing w:before="360" w:after="0"/>
+      <w:ind w:left="0"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
-      </w:rPr>
-[...13 lines deleted...]
-          <w:jc w:val="center"/>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:spacing w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002D18F3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>W:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D18F3">
+      <w:t xml:space="preserve"> www.cleanenergyregulator.gov.au</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D18F3">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D18F3">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>T:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D18F3">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1300 553 542 | </w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D18F3">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>E:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D18F3">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> enquiries@cleanenergyregulator.gov.au</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+        </w:rPr>
+        <w:id w:val="1036785225"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidRPr="00E349EF">
           <w:rPr>
-            <w:color w:val="005874"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rStyle w:val="PageNumber"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
-        </w:pPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00E349EF">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00E349EF">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Heading2Char"/>
-[...2 lines deleted...]
-            <w:sz w:val="28"/>
+            <w:rStyle w:val="PageNumber"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>OFFICIAL</w:t>
+          <w:t>2</w:t>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+        <w:r w:rsidRPr="00E349EF">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="459384BE" w14:textId="77777777" w:rsidR="000060EF" w:rsidRPr="009633DE" w:rsidRDefault="000060EF" w:rsidP="000060EF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:spacing w:before="60"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rStyle w:val="Protectivemarker"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Protectivemarker"/>
+      </w:rPr>
+      <w:t>OFFICIAL</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69D4BD61" w14:textId="77777777" w:rsidR="00C913E5" w:rsidRDefault="00C913E5" w:rsidP="00176C28">
+    <w:p w14:paraId="29B18FB3" w14:textId="77777777" w:rsidR="00A96FE3" w:rsidRDefault="00A96FE3" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21722195" w14:textId="77777777" w:rsidR="00C913E5" w:rsidRDefault="00C913E5"/>
+    <w:p w14:paraId="1BE295FA" w14:textId="77777777" w:rsidR="00A96FE3" w:rsidRDefault="00A96FE3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53278332" w14:textId="77777777" w:rsidR="00C913E5" w:rsidRDefault="00C913E5" w:rsidP="00176C28">
+    <w:p w14:paraId="4B1E5E9C" w14:textId="77777777" w:rsidR="00A96FE3" w:rsidRDefault="00A96FE3" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE10230" w14:textId="77777777" w:rsidR="00C913E5" w:rsidRDefault="00C913E5"/>
+    <w:p w14:paraId="6720702B" w14:textId="77777777" w:rsidR="00A96FE3" w:rsidRDefault="00A96FE3"/>
   </w:footnote>
-  <w:footnote w:id="1">
-[...26 lines deleted...]
-      </w:r>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="4DBA7DE1" w14:textId="77777777" w:rsidR="00A96FE3" w:rsidRDefault="00A96FE3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3389E2CC" w14:textId="77777777" w:rsidR="00FD2811" w:rsidRDefault="00FD2811" w:rsidP="00FD2811">
+    <w:p w14:paraId="566B1C6E" w14:textId="443BFCF1" w:rsidR="007A40D7" w:rsidRDefault="007A40D7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0049651D">
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00AC7538">
+        <w:t xml:space="preserve">For the purposes of this template a facility with high emissions </w:t>
+      </w:r>
+      <w:r w:rsidR="009005E9">
+        <w:t xml:space="preserve">is defined under </w:t>
+      </w:r>
+      <w:r w:rsidR="006377B7">
+        <w:t>78</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006377B7">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD40EF">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BD40EF">
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidR="006377B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00213C91">
-[...95 lines deleted...]
-        <w:t>https://www.youtube.com/watch?v=zoFQDVyAIds</w:t>
+      <w:r w:rsidR="00711179">
+        <w:t>of the Safeguard</w:t>
+      </w:r>
+      <w:r w:rsidR="009005E9">
+        <w:t xml:space="preserve"> Rule as a facility</w:t>
+      </w:r>
+      <w:r w:rsidR="001E27CE">
+        <w:t xml:space="preserve"> with covered </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD40EF">
+        <w:t xml:space="preserve">emissions exceeding </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4200C" w:rsidRPr="00B4200C">
+        <w:t>1 million tonnes of carbon dioxide equivalence</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4200C">
+        <w:t xml:space="preserve"> for a financial year.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="312D8DAA" w14:textId="4D90E272" w:rsidR="00D81782" w:rsidRPr="00BE0DA3" w:rsidRDefault="00BA3225" w:rsidP="00F12F96">
+  <w:p w14:paraId="362269AB" w14:textId="53CD56B4" w:rsidR="00D81782" w:rsidRDefault="000060EF" w:rsidP="00977234">
     <w:pPr>
+      <w:pStyle w:val="Heading5"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4876"/>
+        <w:tab w:val="center" w:pos="4870"/>
+        <w:tab w:val="left" w:pos="8745"/>
       </w:tabs>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="200" w:after="60"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
-      <w:tab/>
-[...8 lines deleted...]
-    <w:r w:rsidR="00407A97">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C7C4777" wp14:editId="56CE7F2A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78783792" wp14:editId="407F1F28">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>5393690</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4774565</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>302260</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>191770</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1425600" cy="468000"/>
-          <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+          <wp:extent cx="1424451" cy="469454"/>
+          <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
-          <wp:docPr id="1138135976" name="Picture 1138135976">
+          <wp:docPr id="358796917" name="Picture 358796917">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="6" name="Picture 6">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1425600" cy="468000"/>
+                    <a:ext cx="1424451" cy="469454"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="613C98E4" w14:textId="2BDB2679" w:rsidR="00D81782" w:rsidRPr="00BE0DA3" w:rsidRDefault="00D81782" w:rsidP="00E349EF">
+    <w:pPr>
+      <w:pStyle w:val="LegislativesecrecyACT"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="06AB379A" w14:textId="77777777" w:rsidR="003D3FC1" w:rsidRDefault="003D3FC1" w:rsidP="003D3FC1">
+  <w:p w14:paraId="3D5FD941" w14:textId="77777777" w:rsidR="009E2A38" w:rsidRDefault="009E2A38" w:rsidP="009E2A38">
     <w:pPr>
-      <w:pStyle w:val="Heading5"/>
-[...5 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="600"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:drawing>
-[...59 lines deleted...]
-      </w:drawing>
+      <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve">  </w:t>
-[...23 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CAEFBBE" wp14:editId="4FFC6A7C">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="211E694F" wp14:editId="26BAB53F">
           <wp:extent cx="2628000" cy="617737"/>
           <wp:effectExtent l="0" t="0" r="1270" b="5080"/>
-          <wp:docPr id="658112007" name="Picture 658112007" descr="Australian Government Crest - Clean Energy Regulator"/>
+          <wp:docPr id="4" name="Picture 4" descr="Australian Government Crest - Clean Energy Regulator"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Picture 4" descr="Australian Government Crest - Clean Energy Regulator"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2"/>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2628000" cy="617737"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="190548DD" w14:textId="5E109BF9" w:rsidR="000060EF" w:rsidRPr="009E2A38" w:rsidRDefault="000060EF" w:rsidP="009E2A38">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33FB537C" w14:textId="77777777" w:rsidR="000060EF" w:rsidRDefault="000060EF" w:rsidP="00977234">
+    <w:pPr>
+      <w:pStyle w:val="Heading5"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4870"/>
+        <w:tab w:val="left" w:pos="8745"/>
+      </w:tabs>
+      <w:spacing w:before="200" w:after="60"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67724F30" wp14:editId="13C00531">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4759325</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>191770</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1424451" cy="469454"/>
+          <wp:effectExtent l="0" t="0" r="0" b="635"/>
+          <wp:wrapNone/>
+          <wp:docPr id="7" name="Picture 7">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="6" name="Picture 6">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1424451" cy="469454"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Protectivemarker"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>OFFICIAL</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4BBE87F3" w14:textId="77777777" w:rsidR="000060EF" w:rsidRPr="00BE0DA3" w:rsidRDefault="000060EF" w:rsidP="00E349EF">
+    <w:pPr>
+      <w:pStyle w:val="LegislativesecrecyACT"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5CE6FFD8" w14:textId="6733C062" w:rsidR="001764B3" w:rsidRDefault="001764B3" w:rsidP="000060EF">
+    <w:pPr>
+      <w:pStyle w:val="Heading5"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4870"/>
+        <w:tab w:val="left" w:pos="8745"/>
+      </w:tabs>
+      <w:spacing w:before="200" w:after="60"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51646A68" wp14:editId="7B273453">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4886325</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>123825</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1424451" cy="469454"/>
+          <wp:effectExtent l="0" t="0" r="0" b="635"/>
+          <wp:wrapNone/>
+          <wp:docPr id="14" name="Picture 14">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="6" name="Picture 6">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1424451" cy="469454"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24F1E2CD" wp14:editId="6E96AA70">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>7889240</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>191770</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1424451" cy="469454"/>
+          <wp:effectExtent l="0" t="0" r="0" b="635"/>
+          <wp:wrapNone/>
+          <wp:docPr id="13" name="Picture 13">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="6" name="Picture 6">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1424451" cy="469454"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Protectivemarker"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>OFFICIAL</w:t>
+    </w:r>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="083E6B36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D8611DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4D3A06BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="28246B04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B3EB85A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9869880"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E64A28E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...44 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0CA6374"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3305" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F0E40B30"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DF66E050"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5465" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01F11FF7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1BAAA8A2"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...17 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="006EA6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03297344"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7EF4B3D6"/>
+    <w:lvl w:ilvl="0" w:tplc="36248844">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05425F92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CBA8C68"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1485" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8334,51 +9604,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5805" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6525" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05AA77D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="440E48DC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8447,51 +9717,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07254ADB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="71EE4F1E"/>
+    <w:lvl w:ilvl="0" w:tplc="BDF6037A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07A452B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E988AB44"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -8561,169 +9944,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...117 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A6B4C84"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6C6027FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -8796,260 +10061,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...208 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E3949B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26A4E3B6"/>
     <w:lvl w:ilvl="0" w:tplc="5074FEDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Question"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9119,167 +10175,544 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="177179ED"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19586BB2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C4AA27C"/>
+    <w:lvl w:ilvl="0" w:tplc="E932CA06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="006C93" w:themeColor="accent3"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19FF7401"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CE947A96"/>
+    <w:tmpl w:val="0C09001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="»"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="›"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23244624"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9252EA40"/>
+    <w:lvl w:ilvl="0" w:tplc="10968BB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="258066C7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CA7A5ED6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26B0558B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0409001D"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29706B91"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F3BAC700"/>
     <w:name w:val="CERBullets22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -9352,283 +10785,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...231 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36423B57"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CE947A96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9700,51 +10901,165 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38A675ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD582AC6"/>
+    <w:lvl w:ilvl="0" w:tplc="504A93CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="»"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="558" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="006EA6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F5A1BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB304E1A"/>
     <w:name w:val="CERBullets2"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -9787,348 +11102,167 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DE34D8E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EBE0AFD0"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="006C93" w:themeColor="accent3"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="»"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="›"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...32 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...2 lines deleted...]
-      </w:pPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...206 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F5B111B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA7A5ED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10225,55 +11359,55 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51394C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="39F62402"/>
-    <w:lvl w:ilvl="0" w:tplc="C9788BF6">
+    <w:tmpl w:val="8E7A8B00"/>
+    <w:lvl w:ilvl="0" w:tplc="25769398">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="CERnumbering"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10315,377 +11449,278 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56FF48AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3544BCD0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AFF30DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F3C0C4A8"/>
+    <w:lvl w:ilvl="0" w:tplc="7242BB74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="›"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="757" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="006EA6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...10 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6120" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...235 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CFD18CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D5A239B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10757,173 +11792,347 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...20 lines deleted...]
-    <w:lvl w:ilvl="1">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D3B6431"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10167BD6"/>
+    <w:lvl w:ilvl="0" w:tplc="454E1C40">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1%2."/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="2">
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="4FC2CC" w:themeColor="accent4"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="180"/>
-[...6 lines deleted...]
-      <w:start w:val="39821456"/>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...6 lines deleted...]
-      <w:start w:val="36272432"/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...6 lines deleted...]
-      <w:start w:val="39821552"/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="180"/>
-[...6 lines deleted...]
-      <w:start w:val="8886672"/>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...6 lines deleted...]
-      <w:start w:val="36272528"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...6 lines deleted...]
-      <w:start w:val="40829504"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="650B16ED"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C6027FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="006C93" w:themeColor="accent3"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="»"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="005874"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="›"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="005874"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AB321E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F520E5C"/>
+    <w:lvl w:ilvl="0" w:tplc="4442E63C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79DB23C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="11A43BFC"/>
     <w:name w:val="CERBullets22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="CERbullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -10997,1146 +12206,1632 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E107E9F"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D6E3F1C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="101E8E1E"/>
-    <w:styleLink w:val="CurrentList3"/>
+    <w:tmpl w:val="32AA175E"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...38 lines deleted...]
-    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3305" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="006EA6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="»"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="006EA6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...6 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...6 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...6 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...6 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...6 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...117 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="675503388">
+  <w:num w:numId="1" w16cid:durableId="1624271329">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1040011488">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2086368707">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1779107769">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="876891871">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="400909749">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="890313230">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="416631376">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="540096341">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1085805242">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="701445209">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2023702237">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2088912808">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1790391316">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1505585684">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="834762131">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1991978014">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1470322042">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1187017529">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="614555224">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="230971072">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2004550993">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="778455039">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1561749099">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1709180318">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1511800264">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1596669051">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1493136925">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="53699242">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="563372937">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="30" w16cid:durableId="949707885">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1330407760">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="31" w16cid:durableId="715397759">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1082485109">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="32" w16cid:durableId="1614509760">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1081676471">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="33" w16cid:durableId="922110048">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="955676783">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="34" w16cid:durableId="19864619">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="483354597">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="35" w16cid:durableId="1252544422">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1690527576">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="36" w16cid:durableId="970090378">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="687633946">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="37" w16cid:durableId="948004213">
+    <w:abstractNumId w:val="36"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:startOverride w:val="36274064"/>
+      <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:startOverride w:val="8887728"/>
+      <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:startOverride w:val="39821456"/>
+      <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:startOverride w:val="36272432"/>
+      <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:startOverride w:val="39821552"/>
+      <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:startOverride w:val="8886672"/>
+      <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:startOverride w:val="36272528"/>
+      <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:startOverride w:val="40829504"/>
-[...13 lines deleted...]
-    <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="753472077">
-[...7 lines deleted...]
-    <w:lvlOverride w:ilvl="0">
+  <w:num w:numId="38" w16cid:durableId="222373321">
+    <w:abstractNumId w:val="36"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="865144990">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="39" w16cid:durableId="430129590">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1786930">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="40" w16cid:durableId="2020429041">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1568301293">
+  <w:num w:numId="41" w16cid:durableId="239025655">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1348557000">
-[...26 lines deleted...]
-  <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="50"/>
+  <w:zoom w:percent="150"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
+  <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00A60E6F"/>
-[...5 lines deleted...]
-    <w:rsid w:val="000230E0"/>
+    <w:rsidRoot w:val="008B01DD"/>
+    <w:rsid w:val="00000188"/>
+    <w:rsid w:val="000003E1"/>
+    <w:rsid w:val="000039FD"/>
+    <w:rsid w:val="000060EF"/>
+    <w:rsid w:val="00006212"/>
+    <w:rsid w:val="00006C23"/>
+    <w:rsid w:val="00007FC1"/>
+    <w:rsid w:val="000100E3"/>
+    <w:rsid w:val="00010928"/>
+    <w:rsid w:val="00011DF1"/>
+    <w:rsid w:val="00017855"/>
+    <w:rsid w:val="000179FA"/>
+    <w:rsid w:val="00022BB5"/>
+    <w:rsid w:val="0002337A"/>
+    <w:rsid w:val="00027E03"/>
     <w:rsid w:val="00031090"/>
+    <w:rsid w:val="00031F8D"/>
+    <w:rsid w:val="0003449C"/>
     <w:rsid w:val="00035321"/>
     <w:rsid w:val="0003582F"/>
     <w:rsid w:val="000378B6"/>
+    <w:rsid w:val="0004041F"/>
+    <w:rsid w:val="00041819"/>
     <w:rsid w:val="000442F7"/>
-    <w:rsid w:val="0004685C"/>
-    <w:rsid w:val="00046B26"/>
+    <w:rsid w:val="00044693"/>
+    <w:rsid w:val="000505FC"/>
+    <w:rsid w:val="0005173F"/>
+    <w:rsid w:val="00052B43"/>
     <w:rsid w:val="00056FF0"/>
-    <w:rsid w:val="00062D86"/>
-    <w:rsid w:val="00066065"/>
+    <w:rsid w:val="000663F6"/>
     <w:rsid w:val="000678AA"/>
-    <w:rsid w:val="00070787"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00076511"/>
+    <w:rsid w:val="00070AF9"/>
+    <w:rsid w:val="00071139"/>
+    <w:rsid w:val="0007484E"/>
+    <w:rsid w:val="00075009"/>
+    <w:rsid w:val="00076BDF"/>
+    <w:rsid w:val="00077EC5"/>
+    <w:rsid w:val="00080695"/>
+    <w:rsid w:val="000821A3"/>
+    <w:rsid w:val="00082440"/>
     <w:rsid w:val="00083FFC"/>
+    <w:rsid w:val="00086B81"/>
     <w:rsid w:val="000873E6"/>
-    <w:rsid w:val="00090690"/>
+    <w:rsid w:val="00087549"/>
     <w:rsid w:val="000906DE"/>
-    <w:rsid w:val="00091BB2"/>
-    <w:rsid w:val="00094FAE"/>
+    <w:rsid w:val="00091251"/>
+    <w:rsid w:val="000957B5"/>
     <w:rsid w:val="00096878"/>
+    <w:rsid w:val="00097252"/>
+    <w:rsid w:val="00097DD1"/>
+    <w:rsid w:val="000A0309"/>
+    <w:rsid w:val="000A0974"/>
     <w:rsid w:val="000A0DD5"/>
-    <w:rsid w:val="000A6110"/>
-    <w:rsid w:val="000B0DAE"/>
+    <w:rsid w:val="000A1A35"/>
     <w:rsid w:val="000B2225"/>
-    <w:rsid w:val="000B5010"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000E0E8E"/>
+    <w:rsid w:val="000B40B5"/>
+    <w:rsid w:val="000B46FB"/>
+    <w:rsid w:val="000B4FBE"/>
+    <w:rsid w:val="000B6ABF"/>
+    <w:rsid w:val="000B7A94"/>
+    <w:rsid w:val="000C013B"/>
+    <w:rsid w:val="000C19BF"/>
+    <w:rsid w:val="000C5F95"/>
+    <w:rsid w:val="000D5A85"/>
+    <w:rsid w:val="000D60D5"/>
+    <w:rsid w:val="000D6BA7"/>
     <w:rsid w:val="000E5A13"/>
-    <w:rsid w:val="000E6612"/>
-    <w:rsid w:val="000F49BB"/>
+    <w:rsid w:val="000F0A1F"/>
+    <w:rsid w:val="000F2C98"/>
+    <w:rsid w:val="000F3FB4"/>
     <w:rsid w:val="000F6B44"/>
-    <w:rsid w:val="000F6E43"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0010362C"/>
+    <w:rsid w:val="000F7F46"/>
+    <w:rsid w:val="001046F2"/>
+    <w:rsid w:val="00105F82"/>
+    <w:rsid w:val="001101CC"/>
+    <w:rsid w:val="0011137E"/>
     <w:rsid w:val="00112E29"/>
-    <w:rsid w:val="001241F2"/>
-    <w:rsid w:val="00125C50"/>
+    <w:rsid w:val="001148E4"/>
+    <w:rsid w:val="0011699C"/>
+    <w:rsid w:val="0011707F"/>
+    <w:rsid w:val="001211B9"/>
+    <w:rsid w:val="0012537E"/>
     <w:rsid w:val="001276AA"/>
-    <w:rsid w:val="00137335"/>
+    <w:rsid w:val="00130490"/>
+    <w:rsid w:val="001314CC"/>
+    <w:rsid w:val="001400AE"/>
+    <w:rsid w:val="00140214"/>
+    <w:rsid w:val="00140712"/>
+    <w:rsid w:val="001428E0"/>
+    <w:rsid w:val="00150A19"/>
     <w:rsid w:val="001512C0"/>
-    <w:rsid w:val="00151B60"/>
-    <w:rsid w:val="001548D2"/>
+    <w:rsid w:val="00151BE1"/>
     <w:rsid w:val="00157175"/>
-    <w:rsid w:val="00160D3E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00164846"/>
+    <w:rsid w:val="00157A9B"/>
     <w:rsid w:val="001651F7"/>
-    <w:rsid w:val="00171389"/>
-    <w:rsid w:val="00175E12"/>
+    <w:rsid w:val="00171355"/>
+    <w:rsid w:val="001764B3"/>
     <w:rsid w:val="00176871"/>
     <w:rsid w:val="00176C28"/>
-    <w:rsid w:val="00182C05"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001932D5"/>
+    <w:rsid w:val="001772A5"/>
+    <w:rsid w:val="0017789F"/>
+    <w:rsid w:val="00177F28"/>
+    <w:rsid w:val="00180DF0"/>
+    <w:rsid w:val="0018384E"/>
+    <w:rsid w:val="001839E4"/>
+    <w:rsid w:val="00183B32"/>
+    <w:rsid w:val="001914B2"/>
+    <w:rsid w:val="00192501"/>
     <w:rsid w:val="00193A6C"/>
+    <w:rsid w:val="001969AA"/>
     <w:rsid w:val="00197F43"/>
-    <w:rsid w:val="001A09DA"/>
-    <w:rsid w:val="001B4533"/>
+    <w:rsid w:val="001A0BDE"/>
+    <w:rsid w:val="001A123E"/>
+    <w:rsid w:val="001A2639"/>
+    <w:rsid w:val="001A4C05"/>
+    <w:rsid w:val="001B1792"/>
+    <w:rsid w:val="001B1DCF"/>
+    <w:rsid w:val="001B4C0E"/>
     <w:rsid w:val="001B66AA"/>
-    <w:rsid w:val="001C13FC"/>
+    <w:rsid w:val="001B6987"/>
+    <w:rsid w:val="001B70EB"/>
+    <w:rsid w:val="001C0BB0"/>
+    <w:rsid w:val="001C0F1D"/>
     <w:rsid w:val="001C191F"/>
-    <w:rsid w:val="001C32ED"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001D2D4E"/>
+    <w:rsid w:val="001C21D3"/>
+    <w:rsid w:val="001C2AC8"/>
+    <w:rsid w:val="001C6796"/>
+    <w:rsid w:val="001C7AFE"/>
+    <w:rsid w:val="001D169F"/>
+    <w:rsid w:val="001D28A7"/>
+    <w:rsid w:val="001D2A32"/>
     <w:rsid w:val="001D2DB3"/>
+    <w:rsid w:val="001D311D"/>
     <w:rsid w:val="001D5E01"/>
-    <w:rsid w:val="001E5C42"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002057FD"/>
+    <w:rsid w:val="001D79D9"/>
+    <w:rsid w:val="001E2759"/>
+    <w:rsid w:val="001E27CE"/>
+    <w:rsid w:val="001E2C81"/>
+    <w:rsid w:val="001E4382"/>
+    <w:rsid w:val="001E6955"/>
+    <w:rsid w:val="001F27AB"/>
+    <w:rsid w:val="001F59FA"/>
+    <w:rsid w:val="001F6797"/>
+    <w:rsid w:val="001F7952"/>
+    <w:rsid w:val="00200550"/>
+    <w:rsid w:val="00203D8C"/>
+    <w:rsid w:val="00205516"/>
+    <w:rsid w:val="00207759"/>
+    <w:rsid w:val="00210CF2"/>
     <w:rsid w:val="002118E5"/>
+    <w:rsid w:val="00211C4D"/>
+    <w:rsid w:val="002134D4"/>
     <w:rsid w:val="00216E5D"/>
+    <w:rsid w:val="0021729F"/>
     <w:rsid w:val="0021782A"/>
-    <w:rsid w:val="00221DC6"/>
+    <w:rsid w:val="00220C19"/>
+    <w:rsid w:val="00221ADC"/>
     <w:rsid w:val="00223676"/>
+    <w:rsid w:val="002244D4"/>
+    <w:rsid w:val="0023194B"/>
+    <w:rsid w:val="00231D88"/>
+    <w:rsid w:val="00234F82"/>
+    <w:rsid w:val="00235308"/>
     <w:rsid w:val="00235B98"/>
-    <w:rsid w:val="002374A0"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00252002"/>
+    <w:rsid w:val="002412F7"/>
+    <w:rsid w:val="002413B2"/>
+    <w:rsid w:val="00241741"/>
+    <w:rsid w:val="00242ED7"/>
+    <w:rsid w:val="00245660"/>
+    <w:rsid w:val="0024696E"/>
+    <w:rsid w:val="00247A5E"/>
     <w:rsid w:val="002537CF"/>
     <w:rsid w:val="00253FFC"/>
-    <w:rsid w:val="00254E2A"/>
-    <w:rsid w:val="00257532"/>
+    <w:rsid w:val="00254672"/>
+    <w:rsid w:val="002556F2"/>
+    <w:rsid w:val="00255801"/>
     <w:rsid w:val="002622E9"/>
-    <w:rsid w:val="00270AEF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00290A47"/>
+    <w:rsid w:val="00262C40"/>
+    <w:rsid w:val="002660AA"/>
+    <w:rsid w:val="00271F99"/>
+    <w:rsid w:val="00274CD2"/>
+    <w:rsid w:val="002761BC"/>
+    <w:rsid w:val="002762EA"/>
+    <w:rsid w:val="00280776"/>
+    <w:rsid w:val="002834CC"/>
+    <w:rsid w:val="00284884"/>
+    <w:rsid w:val="002868D2"/>
+    <w:rsid w:val="002870BF"/>
+    <w:rsid w:val="00287EAC"/>
     <w:rsid w:val="00290E3D"/>
     <w:rsid w:val="0029262D"/>
-    <w:rsid w:val="00296327"/>
-    <w:rsid w:val="00297115"/>
+    <w:rsid w:val="00295B4C"/>
+    <w:rsid w:val="002966BE"/>
+    <w:rsid w:val="002A2D60"/>
+    <w:rsid w:val="002A423A"/>
+    <w:rsid w:val="002A4ADB"/>
+    <w:rsid w:val="002A7A9D"/>
+    <w:rsid w:val="002A7B39"/>
     <w:rsid w:val="002A7EA6"/>
-    <w:rsid w:val="002C0430"/>
-    <w:rsid w:val="002C0A20"/>
+    <w:rsid w:val="002B42D6"/>
     <w:rsid w:val="002C427B"/>
     <w:rsid w:val="002C702A"/>
-    <w:rsid w:val="002D02F7"/>
     <w:rsid w:val="002D18F3"/>
+    <w:rsid w:val="002D1B0F"/>
     <w:rsid w:val="002D30B2"/>
-    <w:rsid w:val="002D4094"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002E66C8"/>
+    <w:rsid w:val="002D4404"/>
+    <w:rsid w:val="002D4940"/>
+    <w:rsid w:val="002D6B38"/>
+    <w:rsid w:val="002D7A48"/>
+    <w:rsid w:val="002E04F6"/>
+    <w:rsid w:val="002E29FB"/>
+    <w:rsid w:val="002E44EF"/>
+    <w:rsid w:val="002E4E24"/>
+    <w:rsid w:val="002E625B"/>
+    <w:rsid w:val="002E67BD"/>
+    <w:rsid w:val="002E7B09"/>
+    <w:rsid w:val="002E7C77"/>
+    <w:rsid w:val="002F17FA"/>
     <w:rsid w:val="002F1986"/>
-    <w:rsid w:val="002F37E3"/>
-[...6 lines deleted...]
-    <w:rsid w:val="003308FE"/>
+    <w:rsid w:val="002F7148"/>
+    <w:rsid w:val="002F7587"/>
+    <w:rsid w:val="003024AD"/>
+    <w:rsid w:val="003026F5"/>
+    <w:rsid w:val="00303D48"/>
+    <w:rsid w:val="00305628"/>
+    <w:rsid w:val="00306DED"/>
+    <w:rsid w:val="0031665B"/>
+    <w:rsid w:val="00320840"/>
+    <w:rsid w:val="00320EB7"/>
+    <w:rsid w:val="00322B5C"/>
+    <w:rsid w:val="00325C86"/>
+    <w:rsid w:val="003309CC"/>
+    <w:rsid w:val="003325DE"/>
+    <w:rsid w:val="00332AC9"/>
+    <w:rsid w:val="0033389B"/>
+    <w:rsid w:val="00335F0E"/>
+    <w:rsid w:val="00337C51"/>
     <w:rsid w:val="00337CCB"/>
+    <w:rsid w:val="00341795"/>
+    <w:rsid w:val="003419A5"/>
+    <w:rsid w:val="00341B98"/>
+    <w:rsid w:val="00341F09"/>
+    <w:rsid w:val="00342BC7"/>
+    <w:rsid w:val="00344292"/>
     <w:rsid w:val="003456B2"/>
-    <w:rsid w:val="00347C48"/>
-    <w:rsid w:val="00353B13"/>
+    <w:rsid w:val="00350BC0"/>
+    <w:rsid w:val="0035296D"/>
+    <w:rsid w:val="003547C3"/>
+    <w:rsid w:val="00364541"/>
     <w:rsid w:val="00365CD3"/>
-    <w:rsid w:val="003667D5"/>
-    <w:rsid w:val="003674FA"/>
+    <w:rsid w:val="00366CA2"/>
+    <w:rsid w:val="0037032A"/>
     <w:rsid w:val="00370CE8"/>
     <w:rsid w:val="00371059"/>
-    <w:rsid w:val="00375308"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00397AE6"/>
+    <w:rsid w:val="003735FB"/>
+    <w:rsid w:val="00374020"/>
+    <w:rsid w:val="00375E9C"/>
+    <w:rsid w:val="00377E95"/>
+    <w:rsid w:val="003813E9"/>
+    <w:rsid w:val="0039175B"/>
+    <w:rsid w:val="003958CD"/>
+    <w:rsid w:val="003960F5"/>
     <w:rsid w:val="003A0D22"/>
-    <w:rsid w:val="003A4893"/>
-    <w:rsid w:val="003A50CC"/>
+    <w:rsid w:val="003A183D"/>
+    <w:rsid w:val="003A3D92"/>
+    <w:rsid w:val="003A4195"/>
+    <w:rsid w:val="003A4414"/>
     <w:rsid w:val="003A5739"/>
     <w:rsid w:val="003A760B"/>
-    <w:rsid w:val="003B1A1E"/>
-[...9 lines deleted...]
-    <w:rsid w:val="004006ED"/>
+    <w:rsid w:val="003B1468"/>
+    <w:rsid w:val="003B2FDB"/>
+    <w:rsid w:val="003B3450"/>
+    <w:rsid w:val="003B58BD"/>
+    <w:rsid w:val="003B6A90"/>
+    <w:rsid w:val="003C0F4F"/>
+    <w:rsid w:val="003C3871"/>
+    <w:rsid w:val="003C4143"/>
+    <w:rsid w:val="003E01C9"/>
+    <w:rsid w:val="003E1A1D"/>
+    <w:rsid w:val="003E1BD1"/>
+    <w:rsid w:val="003E499C"/>
+    <w:rsid w:val="003E4A4C"/>
+    <w:rsid w:val="003E5690"/>
+    <w:rsid w:val="003F6F5A"/>
     <w:rsid w:val="00400BA0"/>
     <w:rsid w:val="00400D4D"/>
+    <w:rsid w:val="004024F8"/>
+    <w:rsid w:val="004065D1"/>
+    <w:rsid w:val="00406866"/>
+    <w:rsid w:val="0040740D"/>
     <w:rsid w:val="00407A97"/>
-    <w:rsid w:val="00410506"/>
+    <w:rsid w:val="00407F57"/>
+    <w:rsid w:val="00412DEE"/>
+    <w:rsid w:val="0041351A"/>
+    <w:rsid w:val="00413B91"/>
+    <w:rsid w:val="00416247"/>
+    <w:rsid w:val="004204E8"/>
     <w:rsid w:val="00420BF6"/>
+    <w:rsid w:val="00421DC1"/>
+    <w:rsid w:val="00422CD9"/>
+    <w:rsid w:val="00423E36"/>
+    <w:rsid w:val="0042468B"/>
     <w:rsid w:val="00424CC6"/>
-    <w:rsid w:val="00425F73"/>
     <w:rsid w:val="00426275"/>
-    <w:rsid w:val="00427881"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00444E9E"/>
+    <w:rsid w:val="004269A6"/>
+    <w:rsid w:val="004278C3"/>
+    <w:rsid w:val="00427C30"/>
+    <w:rsid w:val="0043034D"/>
+    <w:rsid w:val="00431B73"/>
+    <w:rsid w:val="004357EA"/>
+    <w:rsid w:val="004402F7"/>
+    <w:rsid w:val="004430DA"/>
+    <w:rsid w:val="004445C3"/>
+    <w:rsid w:val="00444811"/>
     <w:rsid w:val="004458B4"/>
-    <w:rsid w:val="00447E57"/>
+    <w:rsid w:val="00447793"/>
+    <w:rsid w:val="00451318"/>
+    <w:rsid w:val="0045236E"/>
+    <w:rsid w:val="00453350"/>
+    <w:rsid w:val="0045539E"/>
     <w:rsid w:val="00455455"/>
     <w:rsid w:val="004559EF"/>
-    <w:rsid w:val="004633C9"/>
+    <w:rsid w:val="004561A1"/>
+    <w:rsid w:val="0045787C"/>
+    <w:rsid w:val="0046425F"/>
     <w:rsid w:val="00465287"/>
-    <w:rsid w:val="00466743"/>
+    <w:rsid w:val="00470109"/>
+    <w:rsid w:val="00470A5D"/>
+    <w:rsid w:val="00470F6F"/>
+    <w:rsid w:val="004712A8"/>
     <w:rsid w:val="00471682"/>
-    <w:rsid w:val="004721EF"/>
+    <w:rsid w:val="00472A77"/>
+    <w:rsid w:val="00476D35"/>
+    <w:rsid w:val="0047750D"/>
     <w:rsid w:val="00480154"/>
-    <w:rsid w:val="00487CE3"/>
+    <w:rsid w:val="0048083A"/>
+    <w:rsid w:val="00483A38"/>
+    <w:rsid w:val="004865AB"/>
+    <w:rsid w:val="00491AD0"/>
+    <w:rsid w:val="00492C38"/>
+    <w:rsid w:val="00492E54"/>
     <w:rsid w:val="00494F07"/>
-    <w:rsid w:val="004A50A2"/>
-    <w:rsid w:val="004A52DD"/>
+    <w:rsid w:val="004A091D"/>
+    <w:rsid w:val="004A1B60"/>
+    <w:rsid w:val="004A2274"/>
+    <w:rsid w:val="004A247E"/>
+    <w:rsid w:val="004A4607"/>
     <w:rsid w:val="004A581F"/>
     <w:rsid w:val="004A5F95"/>
-    <w:rsid w:val="004A6412"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004A73F4"/>
+    <w:rsid w:val="004A6F6A"/>
+    <w:rsid w:val="004A7D04"/>
+    <w:rsid w:val="004B09FC"/>
+    <w:rsid w:val="004B327D"/>
+    <w:rsid w:val="004B66B5"/>
     <w:rsid w:val="004B6AF5"/>
-    <w:rsid w:val="004B709E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004C6A43"/>
+    <w:rsid w:val="004B71F3"/>
+    <w:rsid w:val="004B746C"/>
+    <w:rsid w:val="004B7F9F"/>
+    <w:rsid w:val="004C08C9"/>
+    <w:rsid w:val="004C14AC"/>
+    <w:rsid w:val="004C35B3"/>
+    <w:rsid w:val="004C4C02"/>
+    <w:rsid w:val="004C564F"/>
+    <w:rsid w:val="004C57F9"/>
+    <w:rsid w:val="004C586C"/>
     <w:rsid w:val="004C6DF4"/>
+    <w:rsid w:val="004C7189"/>
     <w:rsid w:val="004D0162"/>
-    <w:rsid w:val="004D18F5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004D30E0"/>
+    <w:rsid w:val="004D118B"/>
     <w:rsid w:val="004D3F8B"/>
-    <w:rsid w:val="004D5702"/>
-    <w:rsid w:val="004D6498"/>
+    <w:rsid w:val="004D4805"/>
     <w:rsid w:val="004D70CF"/>
-    <w:rsid w:val="004E2F86"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0051606C"/>
+    <w:rsid w:val="004E31D4"/>
+    <w:rsid w:val="004E3390"/>
+    <w:rsid w:val="004E6ED4"/>
+    <w:rsid w:val="004E7BE4"/>
+    <w:rsid w:val="004E7E8E"/>
+    <w:rsid w:val="004F323F"/>
+    <w:rsid w:val="005018F0"/>
+    <w:rsid w:val="005024FB"/>
+    <w:rsid w:val="00503363"/>
+    <w:rsid w:val="00505349"/>
+    <w:rsid w:val="00510B49"/>
+    <w:rsid w:val="0051106F"/>
+    <w:rsid w:val="00511F8D"/>
+    <w:rsid w:val="00514E57"/>
+    <w:rsid w:val="00515FDF"/>
     <w:rsid w:val="00516089"/>
-    <w:rsid w:val="0052000D"/>
+    <w:rsid w:val="00516090"/>
+    <w:rsid w:val="00516F76"/>
     <w:rsid w:val="00521016"/>
+    <w:rsid w:val="0052205F"/>
+    <w:rsid w:val="00522734"/>
+    <w:rsid w:val="00522F67"/>
     <w:rsid w:val="005230BD"/>
-    <w:rsid w:val="0052333E"/>
     <w:rsid w:val="0052457E"/>
-    <w:rsid w:val="0052489A"/>
+    <w:rsid w:val="00525385"/>
+    <w:rsid w:val="00525CD4"/>
+    <w:rsid w:val="0053036F"/>
+    <w:rsid w:val="00530470"/>
+    <w:rsid w:val="00531E3B"/>
+    <w:rsid w:val="00531EC7"/>
     <w:rsid w:val="00531F3B"/>
-    <w:rsid w:val="005340D9"/>
+    <w:rsid w:val="00532E4C"/>
+    <w:rsid w:val="00536F2D"/>
+    <w:rsid w:val="00537214"/>
+    <w:rsid w:val="00537E3E"/>
     <w:rsid w:val="0054032E"/>
+    <w:rsid w:val="0054064F"/>
+    <w:rsid w:val="00540E17"/>
     <w:rsid w:val="0054199F"/>
     <w:rsid w:val="005430A4"/>
-    <w:rsid w:val="00545D29"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00575516"/>
+    <w:rsid w:val="005430E4"/>
+    <w:rsid w:val="0055116A"/>
+    <w:rsid w:val="00554A8B"/>
+    <w:rsid w:val="00554C4A"/>
+    <w:rsid w:val="00555D02"/>
+    <w:rsid w:val="0055753C"/>
+    <w:rsid w:val="00560F0C"/>
+    <w:rsid w:val="0056228F"/>
+    <w:rsid w:val="00567EBA"/>
+    <w:rsid w:val="00571FB8"/>
+    <w:rsid w:val="0057222F"/>
+    <w:rsid w:val="00573691"/>
+    <w:rsid w:val="00575A19"/>
+    <w:rsid w:val="00575B5C"/>
+    <w:rsid w:val="005770D7"/>
+    <w:rsid w:val="00577FE1"/>
+    <w:rsid w:val="00580B84"/>
     <w:rsid w:val="00585D42"/>
-    <w:rsid w:val="00587646"/>
-    <w:rsid w:val="00595122"/>
+    <w:rsid w:val="00585EA9"/>
+    <w:rsid w:val="005900A6"/>
+    <w:rsid w:val="00592051"/>
+    <w:rsid w:val="00595D21"/>
+    <w:rsid w:val="005974CB"/>
+    <w:rsid w:val="005A123B"/>
+    <w:rsid w:val="005A14F3"/>
     <w:rsid w:val="005A266D"/>
-    <w:rsid w:val="005B0BE2"/>
+    <w:rsid w:val="005A5564"/>
+    <w:rsid w:val="005B07C0"/>
+    <w:rsid w:val="005B0834"/>
+    <w:rsid w:val="005B1678"/>
+    <w:rsid w:val="005B3D6F"/>
+    <w:rsid w:val="005B4D5C"/>
+    <w:rsid w:val="005B6321"/>
     <w:rsid w:val="005C0A94"/>
-    <w:rsid w:val="005C7745"/>
+    <w:rsid w:val="005C0AF0"/>
+    <w:rsid w:val="005C2EB6"/>
+    <w:rsid w:val="005D1F84"/>
     <w:rsid w:val="005D4D95"/>
-    <w:rsid w:val="005D5CDF"/>
-    <w:rsid w:val="005F2D32"/>
+    <w:rsid w:val="005D524E"/>
+    <w:rsid w:val="005D5EDB"/>
+    <w:rsid w:val="005D7AB5"/>
+    <w:rsid w:val="005E076F"/>
+    <w:rsid w:val="005E2A14"/>
+    <w:rsid w:val="005E4507"/>
+    <w:rsid w:val="005E5069"/>
+    <w:rsid w:val="005E5F03"/>
+    <w:rsid w:val="005E63B9"/>
+    <w:rsid w:val="005E6CCB"/>
+    <w:rsid w:val="005F03A1"/>
+    <w:rsid w:val="005F21FC"/>
+    <w:rsid w:val="005F34B4"/>
+    <w:rsid w:val="005F491B"/>
     <w:rsid w:val="005F4BE4"/>
+    <w:rsid w:val="005F7AC7"/>
     <w:rsid w:val="00602E93"/>
+    <w:rsid w:val="006045FE"/>
+    <w:rsid w:val="006063C5"/>
+    <w:rsid w:val="00607799"/>
     <w:rsid w:val="0061010A"/>
-    <w:rsid w:val="00617D23"/>
+    <w:rsid w:val="00610DE0"/>
+    <w:rsid w:val="00615AEB"/>
     <w:rsid w:val="0062080A"/>
-    <w:rsid w:val="00620DFD"/>
     <w:rsid w:val="00622DA5"/>
-    <w:rsid w:val="0062563D"/>
+    <w:rsid w:val="00622EE0"/>
+    <w:rsid w:val="006273F2"/>
     <w:rsid w:val="00632E89"/>
-    <w:rsid w:val="00636094"/>
-    <w:rsid w:val="00637EEB"/>
+    <w:rsid w:val="006333CE"/>
+    <w:rsid w:val="0063465F"/>
+    <w:rsid w:val="006377B7"/>
     <w:rsid w:val="006423DF"/>
+    <w:rsid w:val="006433CC"/>
+    <w:rsid w:val="00644469"/>
     <w:rsid w:val="006530B0"/>
-    <w:rsid w:val="00655825"/>
+    <w:rsid w:val="00653DFF"/>
+    <w:rsid w:val="00654062"/>
+    <w:rsid w:val="00656E88"/>
     <w:rsid w:val="0065750A"/>
-    <w:rsid w:val="00661619"/>
+    <w:rsid w:val="00660109"/>
+    <w:rsid w:val="00661B72"/>
+    <w:rsid w:val="00661F3C"/>
+    <w:rsid w:val="00661F9E"/>
     <w:rsid w:val="00662ED8"/>
+    <w:rsid w:val="00662F9B"/>
+    <w:rsid w:val="00664931"/>
+    <w:rsid w:val="0066514A"/>
+    <w:rsid w:val="006657FB"/>
+    <w:rsid w:val="00667CF9"/>
+    <w:rsid w:val="00670084"/>
+    <w:rsid w:val="0067031C"/>
+    <w:rsid w:val="00671AB2"/>
+    <w:rsid w:val="00672E99"/>
     <w:rsid w:val="00674932"/>
-    <w:rsid w:val="0067793A"/>
+    <w:rsid w:val="00674B31"/>
+    <w:rsid w:val="00675C85"/>
+    <w:rsid w:val="00676438"/>
+    <w:rsid w:val="00680A34"/>
     <w:rsid w:val="00680B5A"/>
-    <w:rsid w:val="006835C8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006A05C9"/>
+    <w:rsid w:val="0068173F"/>
+    <w:rsid w:val="00682757"/>
+    <w:rsid w:val="0068317A"/>
+    <w:rsid w:val="006831F6"/>
+    <w:rsid w:val="00685AEC"/>
+    <w:rsid w:val="006902F6"/>
+    <w:rsid w:val="00691E50"/>
+    <w:rsid w:val="006A0AC5"/>
     <w:rsid w:val="006A1906"/>
+    <w:rsid w:val="006A239B"/>
+    <w:rsid w:val="006A376C"/>
     <w:rsid w:val="006A37D7"/>
     <w:rsid w:val="006A7A4E"/>
-    <w:rsid w:val="006B43F2"/>
-    <w:rsid w:val="006B72C7"/>
+    <w:rsid w:val="006B291D"/>
+    <w:rsid w:val="006B5441"/>
+    <w:rsid w:val="006B7189"/>
+    <w:rsid w:val="006B7F07"/>
     <w:rsid w:val="006C121A"/>
-    <w:rsid w:val="006C2D20"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006C57CC"/>
+    <w:rsid w:val="006C1C86"/>
+    <w:rsid w:val="006C2B07"/>
     <w:rsid w:val="006C58B9"/>
-    <w:rsid w:val="006D5208"/>
-    <w:rsid w:val="006D7A49"/>
+    <w:rsid w:val="006C5C30"/>
+    <w:rsid w:val="006C7B8B"/>
+    <w:rsid w:val="006D0592"/>
+    <w:rsid w:val="006D320C"/>
+    <w:rsid w:val="006D5C32"/>
+    <w:rsid w:val="006D7DEE"/>
+    <w:rsid w:val="006E059D"/>
     <w:rsid w:val="006E20EA"/>
+    <w:rsid w:val="006E2411"/>
     <w:rsid w:val="006E3CA9"/>
-    <w:rsid w:val="006F0822"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00722620"/>
+    <w:rsid w:val="006E48B4"/>
+    <w:rsid w:val="006E543B"/>
+    <w:rsid w:val="006E5909"/>
+    <w:rsid w:val="006F5F3F"/>
+    <w:rsid w:val="006F6BF7"/>
+    <w:rsid w:val="006F7CD9"/>
+    <w:rsid w:val="006F7F0A"/>
+    <w:rsid w:val="00701625"/>
+    <w:rsid w:val="00701921"/>
+    <w:rsid w:val="00705B17"/>
+    <w:rsid w:val="0070684C"/>
+    <w:rsid w:val="007106B6"/>
+    <w:rsid w:val="00711179"/>
+    <w:rsid w:val="00711D5D"/>
+    <w:rsid w:val="00711FA1"/>
+    <w:rsid w:val="007122E0"/>
+    <w:rsid w:val="00721885"/>
+    <w:rsid w:val="00724234"/>
+    <w:rsid w:val="00724917"/>
     <w:rsid w:val="00724B10"/>
     <w:rsid w:val="007270A5"/>
-    <w:rsid w:val="00727B37"/>
+    <w:rsid w:val="00732E6B"/>
     <w:rsid w:val="00733C45"/>
-    <w:rsid w:val="0073529E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00747039"/>
+    <w:rsid w:val="00736299"/>
+    <w:rsid w:val="00736594"/>
+    <w:rsid w:val="0074293A"/>
+    <w:rsid w:val="007433A8"/>
+    <w:rsid w:val="00743E88"/>
+    <w:rsid w:val="0074505D"/>
+    <w:rsid w:val="00754836"/>
+    <w:rsid w:val="00761F52"/>
+    <w:rsid w:val="00763350"/>
     <w:rsid w:val="0076397A"/>
-    <w:rsid w:val="00764077"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00767E1E"/>
+    <w:rsid w:val="007658B2"/>
     <w:rsid w:val="00767FAB"/>
-    <w:rsid w:val="00770FD1"/>
+    <w:rsid w:val="0077024B"/>
+    <w:rsid w:val="00772613"/>
     <w:rsid w:val="007773D1"/>
     <w:rsid w:val="007813EC"/>
-    <w:rsid w:val="00784BBE"/>
-    <w:rsid w:val="007909A6"/>
+    <w:rsid w:val="00781957"/>
+    <w:rsid w:val="00781D6F"/>
+    <w:rsid w:val="00783A3A"/>
+    <w:rsid w:val="00783CFA"/>
+    <w:rsid w:val="00785466"/>
     <w:rsid w:val="00790E79"/>
-    <w:rsid w:val="00792F21"/>
-[...5 lines deleted...]
-    <w:rsid w:val="007A32A0"/>
+    <w:rsid w:val="007930F0"/>
+    <w:rsid w:val="00793BB2"/>
+    <w:rsid w:val="0079455F"/>
+    <w:rsid w:val="007959DA"/>
+    <w:rsid w:val="00796971"/>
+    <w:rsid w:val="00797CC4"/>
+    <w:rsid w:val="007A30E6"/>
+    <w:rsid w:val="007A3FD9"/>
+    <w:rsid w:val="007A40D7"/>
+    <w:rsid w:val="007A550C"/>
+    <w:rsid w:val="007A5B5D"/>
     <w:rsid w:val="007A5CF8"/>
-    <w:rsid w:val="007A7CEE"/>
-    <w:rsid w:val="007B153D"/>
+    <w:rsid w:val="007A67CA"/>
+    <w:rsid w:val="007A72C5"/>
+    <w:rsid w:val="007B0539"/>
     <w:rsid w:val="007B2652"/>
-    <w:rsid w:val="007B28AA"/>
     <w:rsid w:val="007B31E7"/>
     <w:rsid w:val="007B6EED"/>
-    <w:rsid w:val="007B70F4"/>
+    <w:rsid w:val="007C0817"/>
+    <w:rsid w:val="007C2FDF"/>
     <w:rsid w:val="007C310C"/>
+    <w:rsid w:val="007C3DBB"/>
     <w:rsid w:val="007C7046"/>
-    <w:rsid w:val="007D0044"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007D3E88"/>
+    <w:rsid w:val="007D136C"/>
     <w:rsid w:val="007D40F4"/>
-    <w:rsid w:val="007E5746"/>
+    <w:rsid w:val="007D76B1"/>
+    <w:rsid w:val="007E06D6"/>
+    <w:rsid w:val="007E1A0F"/>
+    <w:rsid w:val="007E5528"/>
+    <w:rsid w:val="007E6503"/>
+    <w:rsid w:val="007E72FD"/>
+    <w:rsid w:val="007E74DA"/>
+    <w:rsid w:val="007E7A0A"/>
+    <w:rsid w:val="007F372E"/>
     <w:rsid w:val="007F3928"/>
+    <w:rsid w:val="007F58AA"/>
+    <w:rsid w:val="00800588"/>
     <w:rsid w:val="00801EDE"/>
-    <w:rsid w:val="008044E6"/>
+    <w:rsid w:val="008025B1"/>
+    <w:rsid w:val="00802A49"/>
+    <w:rsid w:val="0080577E"/>
     <w:rsid w:val="00805956"/>
+    <w:rsid w:val="00805F0A"/>
+    <w:rsid w:val="00806ECD"/>
+    <w:rsid w:val="00810488"/>
+    <w:rsid w:val="008166CD"/>
+    <w:rsid w:val="00816C5C"/>
     <w:rsid w:val="00816D8B"/>
     <w:rsid w:val="00817934"/>
+    <w:rsid w:val="008203F7"/>
+    <w:rsid w:val="00821889"/>
+    <w:rsid w:val="0082213A"/>
+    <w:rsid w:val="0082547A"/>
     <w:rsid w:val="00826A84"/>
-    <w:rsid w:val="00833A78"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00834EA9"/>
+    <w:rsid w:val="008323D9"/>
+    <w:rsid w:val="0083431B"/>
     <w:rsid w:val="008352D1"/>
-    <w:rsid w:val="00836D2B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00843347"/>
+    <w:rsid w:val="00835D05"/>
+    <w:rsid w:val="0084183C"/>
+    <w:rsid w:val="00843408"/>
+    <w:rsid w:val="0084421A"/>
     <w:rsid w:val="008444A8"/>
-    <w:rsid w:val="0085735D"/>
-    <w:rsid w:val="008848ED"/>
+    <w:rsid w:val="00846F35"/>
+    <w:rsid w:val="00850A4F"/>
+    <w:rsid w:val="00864DF3"/>
+    <w:rsid w:val="00870486"/>
+    <w:rsid w:val="00872BE8"/>
+    <w:rsid w:val="00872EDC"/>
+    <w:rsid w:val="00873B71"/>
+    <w:rsid w:val="00875082"/>
+    <w:rsid w:val="00876054"/>
+    <w:rsid w:val="008776F4"/>
+    <w:rsid w:val="008834B8"/>
     <w:rsid w:val="00885AB6"/>
-    <w:rsid w:val="00886FB3"/>
+    <w:rsid w:val="008901FA"/>
     <w:rsid w:val="00890472"/>
-    <w:rsid w:val="008973B6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008A3669"/>
+    <w:rsid w:val="00892A17"/>
+    <w:rsid w:val="0089318E"/>
+    <w:rsid w:val="00893BD9"/>
+    <w:rsid w:val="008A4821"/>
     <w:rsid w:val="008A4F2A"/>
+    <w:rsid w:val="008B01DD"/>
+    <w:rsid w:val="008B0556"/>
     <w:rsid w:val="008B0D79"/>
+    <w:rsid w:val="008B1728"/>
+    <w:rsid w:val="008B3E3C"/>
     <w:rsid w:val="008B434A"/>
-    <w:rsid w:val="008B7B1F"/>
-    <w:rsid w:val="008C52A2"/>
+    <w:rsid w:val="008B545F"/>
+    <w:rsid w:val="008B5511"/>
+    <w:rsid w:val="008C2234"/>
+    <w:rsid w:val="008C3E3B"/>
+    <w:rsid w:val="008C4425"/>
+    <w:rsid w:val="008C4A32"/>
     <w:rsid w:val="008C63A1"/>
-    <w:rsid w:val="008D2E9A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008E11A4"/>
+    <w:rsid w:val="008D0337"/>
+    <w:rsid w:val="008D1283"/>
+    <w:rsid w:val="008D1D39"/>
+    <w:rsid w:val="008D1EFA"/>
+    <w:rsid w:val="008D2650"/>
+    <w:rsid w:val="008D6BE0"/>
+    <w:rsid w:val="008D6CE3"/>
+    <w:rsid w:val="008E1022"/>
     <w:rsid w:val="008E15DF"/>
+    <w:rsid w:val="008E3A42"/>
+    <w:rsid w:val="008E42CE"/>
+    <w:rsid w:val="008E6B5A"/>
     <w:rsid w:val="008E6CE0"/>
+    <w:rsid w:val="008F1F4E"/>
+    <w:rsid w:val="008F362B"/>
+    <w:rsid w:val="008F4A13"/>
     <w:rsid w:val="008F548E"/>
+    <w:rsid w:val="008F6B8B"/>
     <w:rsid w:val="008F6BA7"/>
-    <w:rsid w:val="009041C8"/>
-    <w:rsid w:val="00904AD2"/>
+    <w:rsid w:val="008F7D7B"/>
+    <w:rsid w:val="0090011C"/>
+    <w:rsid w:val="009005E9"/>
+    <w:rsid w:val="00903A9D"/>
+    <w:rsid w:val="009056F9"/>
     <w:rsid w:val="00906DED"/>
-    <w:rsid w:val="00911084"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00921C38"/>
+    <w:rsid w:val="0091074D"/>
+    <w:rsid w:val="00911B63"/>
+    <w:rsid w:val="009167FD"/>
+    <w:rsid w:val="00920340"/>
+    <w:rsid w:val="009215DF"/>
+    <w:rsid w:val="009219B1"/>
     <w:rsid w:val="0092568B"/>
-    <w:rsid w:val="00926579"/>
+    <w:rsid w:val="00925EA8"/>
+    <w:rsid w:val="009265DA"/>
+    <w:rsid w:val="0092687E"/>
     <w:rsid w:val="00930D2E"/>
     <w:rsid w:val="0093226C"/>
-    <w:rsid w:val="00934AA1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009411C1"/>
+    <w:rsid w:val="00942316"/>
+    <w:rsid w:val="0094396D"/>
+    <w:rsid w:val="00945F8B"/>
+    <w:rsid w:val="0094631F"/>
+    <w:rsid w:val="009473BD"/>
+    <w:rsid w:val="00951FE1"/>
+    <w:rsid w:val="00952F09"/>
+    <w:rsid w:val="009531B4"/>
+    <w:rsid w:val="00953CB8"/>
+    <w:rsid w:val="0095620F"/>
+    <w:rsid w:val="00957952"/>
+    <w:rsid w:val="00961673"/>
     <w:rsid w:val="009633DE"/>
-    <w:rsid w:val="009634E0"/>
-[...4 lines deleted...]
-    <w:rsid w:val="009753AE"/>
+    <w:rsid w:val="009701C9"/>
+    <w:rsid w:val="0097482B"/>
+    <w:rsid w:val="00974AA4"/>
+    <w:rsid w:val="00975668"/>
     <w:rsid w:val="009757EB"/>
     <w:rsid w:val="00977234"/>
+    <w:rsid w:val="009774AE"/>
     <w:rsid w:val="009801E4"/>
-    <w:rsid w:val="009802D7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009849D5"/>
+    <w:rsid w:val="009821AE"/>
+    <w:rsid w:val="00985356"/>
+    <w:rsid w:val="009858EE"/>
+    <w:rsid w:val="009868CD"/>
     <w:rsid w:val="00990C52"/>
-    <w:rsid w:val="0099135D"/>
-    <w:rsid w:val="00991B26"/>
+    <w:rsid w:val="00993BA6"/>
+    <w:rsid w:val="009956EA"/>
     <w:rsid w:val="009A2199"/>
+    <w:rsid w:val="009A23D3"/>
     <w:rsid w:val="009A2E7F"/>
-    <w:rsid w:val="009B5C58"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009B7975"/>
+    <w:rsid w:val="009A5187"/>
+    <w:rsid w:val="009A68F9"/>
+    <w:rsid w:val="009A6BCB"/>
+    <w:rsid w:val="009B0B02"/>
+    <w:rsid w:val="009B0BE1"/>
+    <w:rsid w:val="009B5C4E"/>
+    <w:rsid w:val="009B66E6"/>
     <w:rsid w:val="009C094A"/>
     <w:rsid w:val="009C30B4"/>
     <w:rsid w:val="009D01EB"/>
+    <w:rsid w:val="009D36A4"/>
     <w:rsid w:val="009D4D75"/>
-    <w:rsid w:val="009E310D"/>
-    <w:rsid w:val="009F073D"/>
+    <w:rsid w:val="009D4EC5"/>
+    <w:rsid w:val="009D5B2A"/>
+    <w:rsid w:val="009D5F90"/>
+    <w:rsid w:val="009D7A87"/>
+    <w:rsid w:val="009E2A38"/>
+    <w:rsid w:val="009E2D16"/>
+    <w:rsid w:val="009E3896"/>
+    <w:rsid w:val="009E4016"/>
+    <w:rsid w:val="009E4468"/>
+    <w:rsid w:val="009E627C"/>
+    <w:rsid w:val="009E707C"/>
+    <w:rsid w:val="009E7C1E"/>
+    <w:rsid w:val="009F13FE"/>
+    <w:rsid w:val="009F15DD"/>
+    <w:rsid w:val="009F1687"/>
+    <w:rsid w:val="009F1DDC"/>
+    <w:rsid w:val="009F3AEB"/>
+    <w:rsid w:val="009F3E43"/>
     <w:rsid w:val="009F4AB1"/>
-    <w:rsid w:val="009F5624"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A04605"/>
+    <w:rsid w:val="009F5FAB"/>
+    <w:rsid w:val="00A0103F"/>
+    <w:rsid w:val="00A012A6"/>
+    <w:rsid w:val="00A013BF"/>
+    <w:rsid w:val="00A05EFE"/>
+    <w:rsid w:val="00A065B0"/>
+    <w:rsid w:val="00A0667E"/>
+    <w:rsid w:val="00A073FE"/>
     <w:rsid w:val="00A114F2"/>
-    <w:rsid w:val="00A17ACD"/>
-    <w:rsid w:val="00A23559"/>
+    <w:rsid w:val="00A14552"/>
+    <w:rsid w:val="00A16A86"/>
+    <w:rsid w:val="00A219B2"/>
+    <w:rsid w:val="00A220B6"/>
+    <w:rsid w:val="00A22647"/>
+    <w:rsid w:val="00A2337D"/>
     <w:rsid w:val="00A23C1D"/>
-    <w:rsid w:val="00A259AD"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00A36DA5"/>
+    <w:rsid w:val="00A24436"/>
+    <w:rsid w:val="00A31A10"/>
+    <w:rsid w:val="00A31EE8"/>
+    <w:rsid w:val="00A326B4"/>
+    <w:rsid w:val="00A34440"/>
     <w:rsid w:val="00A41A11"/>
+    <w:rsid w:val="00A41B28"/>
     <w:rsid w:val="00A44C0C"/>
-    <w:rsid w:val="00A45B88"/>
     <w:rsid w:val="00A50A9D"/>
-    <w:rsid w:val="00A53C5B"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00A927F8"/>
+    <w:rsid w:val="00A5110C"/>
+    <w:rsid w:val="00A53379"/>
+    <w:rsid w:val="00A53E11"/>
+    <w:rsid w:val="00A5704F"/>
+    <w:rsid w:val="00A57685"/>
+    <w:rsid w:val="00A57E85"/>
+    <w:rsid w:val="00A60AF7"/>
+    <w:rsid w:val="00A612CE"/>
+    <w:rsid w:val="00A62E30"/>
+    <w:rsid w:val="00A64C67"/>
+    <w:rsid w:val="00A656C9"/>
+    <w:rsid w:val="00A705CF"/>
+    <w:rsid w:val="00A71E99"/>
+    <w:rsid w:val="00A73389"/>
+    <w:rsid w:val="00A77EA2"/>
+    <w:rsid w:val="00A822AF"/>
+    <w:rsid w:val="00A835E8"/>
+    <w:rsid w:val="00A843DB"/>
+    <w:rsid w:val="00A91A1B"/>
+    <w:rsid w:val="00A96FE3"/>
     <w:rsid w:val="00AA2792"/>
-    <w:rsid w:val="00AA3D8E"/>
     <w:rsid w:val="00AA574B"/>
     <w:rsid w:val="00AA705A"/>
+    <w:rsid w:val="00AA771E"/>
+    <w:rsid w:val="00AB03F2"/>
     <w:rsid w:val="00AB04A4"/>
     <w:rsid w:val="00AB1D66"/>
-    <w:rsid w:val="00AC198E"/>
-    <w:rsid w:val="00AC7773"/>
+    <w:rsid w:val="00AB3746"/>
+    <w:rsid w:val="00AB3C8E"/>
+    <w:rsid w:val="00AB7AD2"/>
+    <w:rsid w:val="00AC2723"/>
+    <w:rsid w:val="00AC32BC"/>
+    <w:rsid w:val="00AC4B3D"/>
+    <w:rsid w:val="00AC7538"/>
     <w:rsid w:val="00AD1541"/>
+    <w:rsid w:val="00AD16CE"/>
+    <w:rsid w:val="00AD259D"/>
     <w:rsid w:val="00AD3999"/>
+    <w:rsid w:val="00AD616E"/>
     <w:rsid w:val="00AD649E"/>
-    <w:rsid w:val="00AD661E"/>
-    <w:rsid w:val="00AF1826"/>
+    <w:rsid w:val="00AE08EB"/>
+    <w:rsid w:val="00AE5499"/>
+    <w:rsid w:val="00AE608C"/>
+    <w:rsid w:val="00AE731B"/>
+    <w:rsid w:val="00AF2A13"/>
+    <w:rsid w:val="00AF4383"/>
     <w:rsid w:val="00AF5F77"/>
-    <w:rsid w:val="00B02110"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00B355CA"/>
+    <w:rsid w:val="00AF68EC"/>
+    <w:rsid w:val="00B00625"/>
+    <w:rsid w:val="00B00ECB"/>
+    <w:rsid w:val="00B04780"/>
+    <w:rsid w:val="00B05EF7"/>
+    <w:rsid w:val="00B067AE"/>
+    <w:rsid w:val="00B07AE6"/>
+    <w:rsid w:val="00B13D03"/>
+    <w:rsid w:val="00B1407F"/>
+    <w:rsid w:val="00B20760"/>
+    <w:rsid w:val="00B21517"/>
+    <w:rsid w:val="00B220A0"/>
+    <w:rsid w:val="00B25BCE"/>
+    <w:rsid w:val="00B2603B"/>
+    <w:rsid w:val="00B304BD"/>
+    <w:rsid w:val="00B31329"/>
+    <w:rsid w:val="00B31A2E"/>
+    <w:rsid w:val="00B3413A"/>
+    <w:rsid w:val="00B35845"/>
+    <w:rsid w:val="00B4200C"/>
     <w:rsid w:val="00B42777"/>
-    <w:rsid w:val="00B42A7F"/>
+    <w:rsid w:val="00B4369C"/>
     <w:rsid w:val="00B44479"/>
-    <w:rsid w:val="00B50A3A"/>
-    <w:rsid w:val="00B523F0"/>
+    <w:rsid w:val="00B501EF"/>
+    <w:rsid w:val="00B52E66"/>
     <w:rsid w:val="00B531D4"/>
-    <w:rsid w:val="00B627E1"/>
-    <w:rsid w:val="00B64507"/>
+    <w:rsid w:val="00B56461"/>
+    <w:rsid w:val="00B639E7"/>
+    <w:rsid w:val="00B64861"/>
+    <w:rsid w:val="00B65BC9"/>
+    <w:rsid w:val="00B7290A"/>
+    <w:rsid w:val="00B753EB"/>
+    <w:rsid w:val="00B77CE7"/>
+    <w:rsid w:val="00B831C6"/>
     <w:rsid w:val="00B832A4"/>
-    <w:rsid w:val="00B860E5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BA3225"/>
+    <w:rsid w:val="00B90AC6"/>
+    <w:rsid w:val="00B93ACA"/>
+    <w:rsid w:val="00B9776D"/>
+    <w:rsid w:val="00BA1411"/>
+    <w:rsid w:val="00BA146E"/>
+    <w:rsid w:val="00BA31F9"/>
     <w:rsid w:val="00BA3D6B"/>
-    <w:rsid w:val="00BA55D0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BC0F45"/>
+    <w:rsid w:val="00BA5265"/>
+    <w:rsid w:val="00BB1636"/>
+    <w:rsid w:val="00BB2809"/>
+    <w:rsid w:val="00BB2A88"/>
+    <w:rsid w:val="00BB4F89"/>
+    <w:rsid w:val="00BB5A8A"/>
+    <w:rsid w:val="00BB689C"/>
+    <w:rsid w:val="00BC28FD"/>
+    <w:rsid w:val="00BC4B6C"/>
+    <w:rsid w:val="00BC54B0"/>
+    <w:rsid w:val="00BC6316"/>
+    <w:rsid w:val="00BC75F3"/>
+    <w:rsid w:val="00BD0F04"/>
+    <w:rsid w:val="00BD212E"/>
+    <w:rsid w:val="00BD3E99"/>
+    <w:rsid w:val="00BD40EF"/>
+    <w:rsid w:val="00BD44A2"/>
+    <w:rsid w:val="00BD528C"/>
+    <w:rsid w:val="00BD52DE"/>
     <w:rsid w:val="00BD5ED5"/>
-    <w:rsid w:val="00BD6C45"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00C03036"/>
+    <w:rsid w:val="00BD696A"/>
+    <w:rsid w:val="00BE086C"/>
+    <w:rsid w:val="00BE0E7B"/>
+    <w:rsid w:val="00BE5FEB"/>
+    <w:rsid w:val="00BE7375"/>
+    <w:rsid w:val="00BE7DBC"/>
+    <w:rsid w:val="00BF1A2E"/>
     <w:rsid w:val="00C033D8"/>
     <w:rsid w:val="00C067A3"/>
     <w:rsid w:val="00C06FDE"/>
-    <w:rsid w:val="00C07484"/>
-    <w:rsid w:val="00C07B8E"/>
+    <w:rsid w:val="00C1385D"/>
     <w:rsid w:val="00C13A44"/>
-    <w:rsid w:val="00C207E7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C271E3"/>
+    <w:rsid w:val="00C15250"/>
+    <w:rsid w:val="00C167AB"/>
+    <w:rsid w:val="00C22579"/>
+    <w:rsid w:val="00C23900"/>
+    <w:rsid w:val="00C25591"/>
+    <w:rsid w:val="00C25A6A"/>
     <w:rsid w:val="00C27341"/>
+    <w:rsid w:val="00C30D58"/>
     <w:rsid w:val="00C3122E"/>
+    <w:rsid w:val="00C32461"/>
     <w:rsid w:val="00C33420"/>
-    <w:rsid w:val="00C34723"/>
+    <w:rsid w:val="00C33FD9"/>
+    <w:rsid w:val="00C363EE"/>
     <w:rsid w:val="00C371E3"/>
-    <w:rsid w:val="00C4017B"/>
     <w:rsid w:val="00C40CF0"/>
-    <w:rsid w:val="00C465FF"/>
+    <w:rsid w:val="00C43196"/>
+    <w:rsid w:val="00C44D51"/>
     <w:rsid w:val="00C47609"/>
+    <w:rsid w:val="00C51AAE"/>
+    <w:rsid w:val="00C53069"/>
+    <w:rsid w:val="00C55762"/>
+    <w:rsid w:val="00C57611"/>
+    <w:rsid w:val="00C60BFA"/>
+    <w:rsid w:val="00C61BA1"/>
+    <w:rsid w:val="00C716F7"/>
     <w:rsid w:val="00C73199"/>
-    <w:rsid w:val="00C83091"/>
+    <w:rsid w:val="00C76565"/>
+    <w:rsid w:val="00C808E7"/>
     <w:rsid w:val="00C86B48"/>
-    <w:rsid w:val="00C913E5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CA0492"/>
+    <w:rsid w:val="00C92842"/>
+    <w:rsid w:val="00C9487E"/>
+    <w:rsid w:val="00C94B12"/>
+    <w:rsid w:val="00C96450"/>
+    <w:rsid w:val="00C971EF"/>
+    <w:rsid w:val="00C97623"/>
     <w:rsid w:val="00CA2954"/>
+    <w:rsid w:val="00CA3A32"/>
     <w:rsid w:val="00CA3DBC"/>
+    <w:rsid w:val="00CA508F"/>
     <w:rsid w:val="00CA63D2"/>
-    <w:rsid w:val="00CB1064"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CB7B36"/>
+    <w:rsid w:val="00CB0F28"/>
+    <w:rsid w:val="00CB1D3F"/>
+    <w:rsid w:val="00CB4464"/>
     <w:rsid w:val="00CB7ED6"/>
-    <w:rsid w:val="00CD26BA"/>
-    <w:rsid w:val="00CD78B0"/>
+    <w:rsid w:val="00CC0434"/>
+    <w:rsid w:val="00CC0548"/>
+    <w:rsid w:val="00CC57AF"/>
+    <w:rsid w:val="00CD41FB"/>
+    <w:rsid w:val="00CD4AD1"/>
+    <w:rsid w:val="00CE1210"/>
+    <w:rsid w:val="00CE2E47"/>
+    <w:rsid w:val="00CE3A87"/>
     <w:rsid w:val="00CE3E30"/>
-    <w:rsid w:val="00CE3FBD"/>
-    <w:rsid w:val="00CF0773"/>
+    <w:rsid w:val="00CE46EB"/>
     <w:rsid w:val="00CF18F4"/>
-    <w:rsid w:val="00CF3754"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D04522"/>
+    <w:rsid w:val="00CF4F0B"/>
+    <w:rsid w:val="00CF7169"/>
+    <w:rsid w:val="00D00262"/>
+    <w:rsid w:val="00D01609"/>
+    <w:rsid w:val="00D0233A"/>
+    <w:rsid w:val="00D0495E"/>
     <w:rsid w:val="00D07937"/>
+    <w:rsid w:val="00D07B5C"/>
     <w:rsid w:val="00D102D0"/>
-    <w:rsid w:val="00D107A6"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D40329"/>
+    <w:rsid w:val="00D1031C"/>
+    <w:rsid w:val="00D11715"/>
+    <w:rsid w:val="00D17407"/>
+    <w:rsid w:val="00D20605"/>
+    <w:rsid w:val="00D20B4F"/>
+    <w:rsid w:val="00D2674D"/>
+    <w:rsid w:val="00D26B49"/>
+    <w:rsid w:val="00D2741C"/>
+    <w:rsid w:val="00D30089"/>
+    <w:rsid w:val="00D33C67"/>
+    <w:rsid w:val="00D34116"/>
+    <w:rsid w:val="00D34AD8"/>
     <w:rsid w:val="00D435BB"/>
-    <w:rsid w:val="00D43B05"/>
+    <w:rsid w:val="00D461FC"/>
+    <w:rsid w:val="00D46A19"/>
+    <w:rsid w:val="00D50405"/>
     <w:rsid w:val="00D5130D"/>
-    <w:rsid w:val="00D52018"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D72188"/>
+    <w:rsid w:val="00D51385"/>
+    <w:rsid w:val="00D51BF0"/>
+    <w:rsid w:val="00D51FEF"/>
+    <w:rsid w:val="00D52344"/>
+    <w:rsid w:val="00D61B02"/>
+    <w:rsid w:val="00D61F45"/>
+    <w:rsid w:val="00D62CF4"/>
+    <w:rsid w:val="00D63813"/>
+    <w:rsid w:val="00D651DD"/>
+    <w:rsid w:val="00D67184"/>
+    <w:rsid w:val="00D755ED"/>
+    <w:rsid w:val="00D7626A"/>
+    <w:rsid w:val="00D77A4C"/>
     <w:rsid w:val="00D81782"/>
-    <w:rsid w:val="00D83C5B"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00DB0224"/>
+    <w:rsid w:val="00D81931"/>
+    <w:rsid w:val="00D81C31"/>
+    <w:rsid w:val="00D82245"/>
+    <w:rsid w:val="00D879FF"/>
+    <w:rsid w:val="00D87D79"/>
+    <w:rsid w:val="00D90F60"/>
+    <w:rsid w:val="00D91FA1"/>
+    <w:rsid w:val="00D94634"/>
+    <w:rsid w:val="00D946B4"/>
+    <w:rsid w:val="00D968AD"/>
+    <w:rsid w:val="00D96B59"/>
+    <w:rsid w:val="00DA0A81"/>
+    <w:rsid w:val="00DA2E86"/>
+    <w:rsid w:val="00DA4612"/>
+    <w:rsid w:val="00DA5E44"/>
+    <w:rsid w:val="00DB0480"/>
     <w:rsid w:val="00DB16FB"/>
-    <w:rsid w:val="00DB68D4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DC29E9"/>
+    <w:rsid w:val="00DB2AF6"/>
+    <w:rsid w:val="00DB4DA7"/>
+    <w:rsid w:val="00DB533E"/>
+    <w:rsid w:val="00DB6377"/>
+    <w:rsid w:val="00DB7722"/>
+    <w:rsid w:val="00DB7796"/>
+    <w:rsid w:val="00DC04B1"/>
+    <w:rsid w:val="00DC1D9E"/>
+    <w:rsid w:val="00DC3A15"/>
     <w:rsid w:val="00DC3A30"/>
-    <w:rsid w:val="00DC5408"/>
-    <w:rsid w:val="00DD590C"/>
+    <w:rsid w:val="00DC637C"/>
+    <w:rsid w:val="00DC6B6A"/>
+    <w:rsid w:val="00DC7081"/>
+    <w:rsid w:val="00DD36BB"/>
+    <w:rsid w:val="00DD3B0C"/>
+    <w:rsid w:val="00DD5006"/>
+    <w:rsid w:val="00DD5A58"/>
+    <w:rsid w:val="00DD5B30"/>
     <w:rsid w:val="00DD61F7"/>
-    <w:rsid w:val="00DE77C3"/>
+    <w:rsid w:val="00DD6C78"/>
+    <w:rsid w:val="00DD79B8"/>
+    <w:rsid w:val="00DF0AF8"/>
     <w:rsid w:val="00DF0F4C"/>
-    <w:rsid w:val="00DF32A7"/>
-    <w:rsid w:val="00DF3CDE"/>
+    <w:rsid w:val="00DF1768"/>
     <w:rsid w:val="00DF4814"/>
-    <w:rsid w:val="00E00BA9"/>
-    <w:rsid w:val="00E03E04"/>
+    <w:rsid w:val="00DF7536"/>
+    <w:rsid w:val="00E025CC"/>
+    <w:rsid w:val="00E0329F"/>
+    <w:rsid w:val="00E04C9E"/>
+    <w:rsid w:val="00E10212"/>
     <w:rsid w:val="00E12286"/>
-    <w:rsid w:val="00E12E06"/>
+    <w:rsid w:val="00E12BD6"/>
+    <w:rsid w:val="00E14D42"/>
+    <w:rsid w:val="00E15C07"/>
+    <w:rsid w:val="00E17390"/>
     <w:rsid w:val="00E17A35"/>
-    <w:rsid w:val="00E20A90"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E33B42"/>
+    <w:rsid w:val="00E252F0"/>
+    <w:rsid w:val="00E26C6E"/>
+    <w:rsid w:val="00E3131E"/>
+    <w:rsid w:val="00E33A40"/>
+    <w:rsid w:val="00E34260"/>
+    <w:rsid w:val="00E3442E"/>
     <w:rsid w:val="00E349EF"/>
-    <w:rsid w:val="00E3774F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E51F98"/>
+    <w:rsid w:val="00E35F91"/>
+    <w:rsid w:val="00E42157"/>
+    <w:rsid w:val="00E43096"/>
+    <w:rsid w:val="00E474A0"/>
+    <w:rsid w:val="00E54021"/>
+    <w:rsid w:val="00E5440D"/>
+    <w:rsid w:val="00E548F2"/>
+    <w:rsid w:val="00E5769B"/>
+    <w:rsid w:val="00E579E4"/>
+    <w:rsid w:val="00E60346"/>
+    <w:rsid w:val="00E62980"/>
+    <w:rsid w:val="00E6662F"/>
+    <w:rsid w:val="00E66968"/>
+    <w:rsid w:val="00E67D6A"/>
+    <w:rsid w:val="00E67F16"/>
+    <w:rsid w:val="00E706AF"/>
+    <w:rsid w:val="00E70FCE"/>
     <w:rsid w:val="00E71BAE"/>
-    <w:rsid w:val="00E71CC8"/>
+    <w:rsid w:val="00E7306C"/>
+    <w:rsid w:val="00E745D6"/>
     <w:rsid w:val="00E770EC"/>
+    <w:rsid w:val="00E8299B"/>
+    <w:rsid w:val="00E82A9A"/>
+    <w:rsid w:val="00E84A31"/>
+    <w:rsid w:val="00E859EA"/>
     <w:rsid w:val="00E85BF6"/>
-    <w:rsid w:val="00E86928"/>
-    <w:rsid w:val="00E91E68"/>
+    <w:rsid w:val="00E866FD"/>
+    <w:rsid w:val="00E90153"/>
+    <w:rsid w:val="00E90C31"/>
+    <w:rsid w:val="00E9407D"/>
+    <w:rsid w:val="00E94241"/>
     <w:rsid w:val="00E94FFF"/>
     <w:rsid w:val="00E956A9"/>
-    <w:rsid w:val="00EA6980"/>
+    <w:rsid w:val="00EA1097"/>
+    <w:rsid w:val="00EA5B67"/>
     <w:rsid w:val="00EA7A28"/>
-    <w:rsid w:val="00EB6D49"/>
-    <w:rsid w:val="00EB771B"/>
+    <w:rsid w:val="00EB4A8A"/>
     <w:rsid w:val="00EB7F5F"/>
     <w:rsid w:val="00EC0480"/>
-    <w:rsid w:val="00EE081F"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00F102F1"/>
+    <w:rsid w:val="00EC3124"/>
+    <w:rsid w:val="00EC490A"/>
+    <w:rsid w:val="00EC6219"/>
+    <w:rsid w:val="00EC7D8B"/>
+    <w:rsid w:val="00ED29C6"/>
+    <w:rsid w:val="00ED2BBF"/>
+    <w:rsid w:val="00EE3D9A"/>
+    <w:rsid w:val="00EE726E"/>
+    <w:rsid w:val="00EF04B9"/>
+    <w:rsid w:val="00EF080C"/>
+    <w:rsid w:val="00EF13F0"/>
+    <w:rsid w:val="00EF1E15"/>
+    <w:rsid w:val="00EF35FB"/>
+    <w:rsid w:val="00EF4305"/>
+    <w:rsid w:val="00EF6C0D"/>
+    <w:rsid w:val="00F00C58"/>
+    <w:rsid w:val="00F019E8"/>
+    <w:rsid w:val="00F0294B"/>
+    <w:rsid w:val="00F05380"/>
+    <w:rsid w:val="00F078EE"/>
     <w:rsid w:val="00F1084B"/>
-    <w:rsid w:val="00F12F96"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F22E46"/>
+    <w:rsid w:val="00F12E90"/>
+    <w:rsid w:val="00F13375"/>
+    <w:rsid w:val="00F172FB"/>
+    <w:rsid w:val="00F22DFA"/>
+    <w:rsid w:val="00F2619A"/>
+    <w:rsid w:val="00F263E6"/>
+    <w:rsid w:val="00F269AD"/>
     <w:rsid w:val="00F2767A"/>
+    <w:rsid w:val="00F31B58"/>
     <w:rsid w:val="00F32404"/>
-    <w:rsid w:val="00F33252"/>
+    <w:rsid w:val="00F332DD"/>
     <w:rsid w:val="00F3522B"/>
-    <w:rsid w:val="00F373AD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F64AB9"/>
+    <w:rsid w:val="00F3594F"/>
+    <w:rsid w:val="00F367F0"/>
+    <w:rsid w:val="00F376FE"/>
+    <w:rsid w:val="00F41208"/>
+    <w:rsid w:val="00F44AD3"/>
+    <w:rsid w:val="00F45202"/>
+    <w:rsid w:val="00F46865"/>
+    <w:rsid w:val="00F50BFF"/>
+    <w:rsid w:val="00F56975"/>
+    <w:rsid w:val="00F647F5"/>
+    <w:rsid w:val="00F6756D"/>
     <w:rsid w:val="00F67F4E"/>
     <w:rsid w:val="00F70B17"/>
-    <w:rsid w:val="00F70D27"/>
+    <w:rsid w:val="00F7124D"/>
     <w:rsid w:val="00F71D97"/>
+    <w:rsid w:val="00F73B24"/>
+    <w:rsid w:val="00F75F8A"/>
     <w:rsid w:val="00F76419"/>
+    <w:rsid w:val="00F77938"/>
+    <w:rsid w:val="00F800AE"/>
     <w:rsid w:val="00F8070C"/>
     <w:rsid w:val="00F831A1"/>
-    <w:rsid w:val="00F87A2A"/>
+    <w:rsid w:val="00F84B3F"/>
+    <w:rsid w:val="00F91BC1"/>
     <w:rsid w:val="00F94571"/>
-    <w:rsid w:val="00F96E6C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FA16CE"/>
+    <w:rsid w:val="00FA19D4"/>
+    <w:rsid w:val="00FA24BB"/>
+    <w:rsid w:val="00FA4FED"/>
     <w:rsid w:val="00FA7635"/>
     <w:rsid w:val="00FB26CE"/>
+    <w:rsid w:val="00FB3B7B"/>
+    <w:rsid w:val="00FB6188"/>
+    <w:rsid w:val="00FB6F6F"/>
+    <w:rsid w:val="00FB7180"/>
+    <w:rsid w:val="00FC062C"/>
     <w:rsid w:val="00FC0CE2"/>
     <w:rsid w:val="00FC20CB"/>
+    <w:rsid w:val="00FC28D8"/>
     <w:rsid w:val="00FC3CD6"/>
-    <w:rsid w:val="00FC54A6"/>
     <w:rsid w:val="00FC5CAA"/>
-    <w:rsid w:val="00FD1743"/>
+    <w:rsid w:val="00FC768A"/>
     <w:rsid w:val="00FD2635"/>
-    <w:rsid w:val="00FD2811"/>
+    <w:rsid w:val="00FD3277"/>
+    <w:rsid w:val="00FD37E8"/>
+    <w:rsid w:val="00FD3B8E"/>
+    <w:rsid w:val="00FD3E47"/>
+    <w:rsid w:val="00FD4350"/>
     <w:rsid w:val="00FE07BB"/>
     <w:rsid w:val="00FE08CE"/>
+    <w:rsid w:val="00FE0A94"/>
     <w:rsid w:val="00FE2F68"/>
-    <w:rsid w:val="00FE52A0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="480D8817"/>
+    <w:rsid w:val="00FE444F"/>
+    <w:rsid w:val="00FF0DE5"/>
+    <w:rsid w:val="00FF59F8"/>
+    <w:rsid w:val="00FF6F75"/>
+    <w:rsid w:val="0627E93C"/>
+    <w:rsid w:val="2F73ABC4"/>
+    <w:rsid w:val="7E252F94"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU" w:eastAsia="ko-KR"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="53D3C3FF"/>
-  <w15:docId w15:val="{6142E579-F845-4738-A171-D3841CE3686E}"/>
+  <w14:docId w14:val="75EBB584"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="6" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
@@ -12243,51 +13938,51 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="99"/>
     <w:lsdException w:name="Light Shading"/>
     <w:lsdException w:name="Light List"/>
     <w:lsdException w:name="Light Grid"/>
     <w:lsdException w:name="Medium Shading 1"/>
     <w:lsdException w:name="Medium Shading 2"/>
     <w:lsdException w:name="Medium List 1"/>
     <w:lsdException w:name="Medium List 2"/>
     <w:lsdException w:name="Medium Grid 1"/>
     <w:lsdException w:name="Medium Grid 2"/>
     <w:lsdException w:name="Medium Grid 3"/>
     <w:lsdException w:name="Dark List"/>
     <w:lsdException w:name="Colorful Shading"/>
     <w:lsdException w:name="Colorful List"/>
     <w:lsdException w:name="Colorful Grid"/>
     <w:lsdException w:name="Light Shading Accent 1"/>
     <w:lsdException w:name="Light List Accent 1"/>
     <w:lsdException w:name="Light Grid Accent 1"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1"/>
     <w:lsdException w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -12470,140 +14165,140 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE52A0"/>
+    <w:rsid w:val="00F73B24"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="CER Heading 1"/>
     <w:basedOn w:val="Contents"/>
     <w:next w:val="Heading2"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="002D18F3"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="CER Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="002D18F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="280"/>
+      <w:spacing w:before="280" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="CER Heading 3"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="005C0A94"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="CER Heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="5"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005C0A94"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:aliases w:val="CER Heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="6"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FA7635"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
@@ -12624,51 +14319,51 @@
       <w:tabs>
         <w:tab w:val="left" w:pos="1633"/>
       </w:tabs>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00521016"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -12836,51 +14531,51 @@
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00521016"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="006C93" w:themeColor="accent3"/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CERbullets">
     <w:name w:val="CER bullets"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CERbulletsChar"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="004458B4"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="21"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CERbulletsChar">
     <w:name w:val="CER bullets Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CERbullets"/>
     <w:uiPriority w:val="7"/>
     <w:rsid w:val="004458B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="CERTable">
     <w:name w:val="CER Table"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
@@ -13099,203 +14794,206 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00521016"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002537CF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CERformtitle">
-    <w:name w:val="CER form title"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CERcovertitle">
+    <w:name w:val="CER cover title"/>
     <w:basedOn w:val="Title"/>
-    <w:link w:val="CERformtitleChar"/>
+    <w:link w:val="CERcovertitleChar"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="00EE2714"/>
+    <w:rsid w:val="00521016"/>
     <w:pPr>
-      <w:contextualSpacing w:val="0"/>
+      <w:spacing w:before="2760"/>
+      <w:ind w:right="5204"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman (Headings CS)"/>
       <w:b/>
       <w:noProof/>
       <w:spacing w:val="0"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CERformsubtitle">
-    <w:name w:val="CER form subtitle"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CERcoversubtitle">
+    <w:name w:val="CER cover subtitle"/>
     <w:basedOn w:val="Subtitle"/>
-    <w:link w:val="CERformsubtitleChar"/>
+    <w:link w:val="CERcoversubtitleChar"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="007D279F"/>
+    <w:rsid w:val="00253FFC"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:right="5062"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="0"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CERformtitleChar">
-    <w:name w:val="CER form title Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CERcovertitleChar">
+    <w:name w:val="CER cover title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CERformtitle"/>
+    <w:link w:val="CERcovertitle"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="00EE2714"/>
+    <w:rsid w:val="00521016"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Headings CS)"/>
       <w:b/>
       <w:noProof/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CERnumbering">
     <w:name w:val="CER numbering"/>
     <w:basedOn w:val="BodyText1"/>
     <w:link w:val="CERnumberingChar"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
-    <w:rsid w:val="006B43F2"/>
+    <w:rsid w:val="00241741"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="35"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CERformsubtitleChar">
-    <w:name w:val="CER form subtitle Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CERcoversubtitleChar">
+    <w:name w:val="CER cover subtitle Char"/>
     <w:basedOn w:val="Heading2Char"/>
-    <w:link w:val="CERformsubtitle"/>
+    <w:link w:val="CERcoversubtitle"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="007D279F"/>
+    <w:rsid w:val="00253FFC"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CERnumberingChar">
     <w:name w:val="CER numbering Char"/>
     <w:basedOn w:val="CERbulletsChar"/>
     <w:link w:val="CERnumbering"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="006B43F2"/>
+    <w:rsid w:val="00241741"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00930D2E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Protectivemarker">
     <w:name w:val="Protective marker"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00FE52A0"/>
+    <w:rsid w:val="00F73B24"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LegislativesecrecyACT">
     <w:name w:val="Legislative secrecy ACT"/>
     <w:basedOn w:val="Heading5"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00F76419"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4870"/>
         <w:tab w:val="left" w:pos="8745"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00977234"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00977234"/>
     <w:pPr>
+      <w:spacing w:after="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="auto"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00977234"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
@@ -13429,405 +15127,252 @@
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText1">
     <w:name w:val="Body Text1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="002D18F3"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E12286"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00451318"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001D229D"/>
+    <w:rsid w:val="0005173F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CERformname-Act">
-[...97 lines deleted...]
-    <w:name w:val="Arrow instruction Char"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Arrowinstruction"/>
-[...43 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002C0A20"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00470109"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...24 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Question">
-    <w:name w:val="Question"/>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002C0A20"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00470109"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00470109"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00470109"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00470109"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B7290A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B7290A"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007A40D7"/>
     <w:pPr>
-      <w:keepNext/>
-[...5 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Questionsubquestion">
-[...24 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A40D7"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Attachmentprompt">
-[...11 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007A40D7"/>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...34 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Answerfieldleft-alignedChar">
     <w:name w:val="Answer field left-aligned Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Answerfieldleft-aligned"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00C20923"/>
+    <w:rsid w:val="00D755ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Answerfieldright-aligned">
     <w:name w:val="Answer field right-aligned"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Answerfieldright-alignedChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00C20923"/>
+    <w:rsid w:val="00D755ED"/>
     <w:pPr>
       <w:spacing w:before="45" w:after="45"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Answerfieldleft-aligned">
     <w:name w:val="Answer field left-aligned"/>
     <w:link w:val="Answerfieldleft-alignedChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00C20923"/>
+    <w:rsid w:val="00D755ED"/>
     <w:pPr>
       <w:spacing w:before="45" w:after="45"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="CERanswerfield">
     <w:name w:val="CER answer field"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A927F8"/>
+    <w:rsid w:val="00D755ED"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:vAlign w:val="center"/>
@@ -13893,1082 +15438,351 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Answerfieldright-alignedChar">
     <w:name w:val="Answer field right-aligned Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Answerfieldright-aligned"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00C20923"/>
+    <w:rsid w:val="00D755ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Goto">
-    <w:name w:val="Go to"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Question">
+    <w:name w:val="Question"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="16"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00C20923"/>
+    <w:rsid w:val="00D755ED"/>
     <w:pPr>
-      <w:spacing w:before="360" w:line="200" w:lineRule="exact"/>
-      <w:jc w:val="right"/>
+      <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="41"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:b/>
       <w:color w:val="auto"/>
-      <w:szCs w:val="22"/>
-[...170 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="en-US" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="959342230">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1429352936">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1760566516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1872525151">
-[...11 lines deleted...]
-    </w:div>
   </w:divs>
-  <w:relyOnVML/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2010L00053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comlaw.gov.au/Series/F2008L02230" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2010L00053/latest/text" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230/latest/text" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=zoFQDVyAIds" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/text" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comlaw.gov.au/Series/F2008L02230" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/text" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/text" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/Infohub/Audits/forms-and-resources/audit-determination-handbook" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/text" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comlaw.gov.au/Series/F2008L02230" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2010L00053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/F2017C00509" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comlaw.gov.au/Series/F2008L02230" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comlaw.gov.au/Series/F2008L02230" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/Infohub/Audits/forms-and-resources/audit-determination-handbook" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/F2023C00558" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comlaw.gov.au/Series/F2008L02230" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4D4696A338814A0B941A1251E129C12E"/>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{ED09304A-5491-421D-93E8-7E91275348CC}"/>
+        <w:guid w:val="{77E2805A-0A96-4B92-9CAC-AA2E86784D51}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00AE24FD" w:rsidRDefault="00E33873" w:rsidP="00E33873">
-[...3 lines deleted...]
-          <w:r w:rsidRPr="00471971">
+        <w:p w:rsidR="00000000" w:rsidRDefault="007A340D">
+          <w:r w:rsidRPr="00145F54">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="716480654EEA4A48A32AA8BE32A47837"/>
+        <w:name w:val="A76B22AF46E546738E6350DA2A06E184"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{994FC953-24E1-47DA-BE8B-9DEE10F6FD52}"/>
+        <w:guid w:val="{037C79B0-CE92-47C2-BEA3-FFF1652DBC83}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00AE24FD" w:rsidRDefault="00E33873" w:rsidP="00E33873">
+        <w:p w:rsidR="00000000" w:rsidRDefault="007A340D" w:rsidP="007A340D">
           <w:pPr>
-            <w:pStyle w:val="716480654EEA4A48A32AA8BE32A47837"/>
+            <w:pStyle w:val="A76B22AF46E546738E6350DA2A06E184"/>
           </w:pPr>
-          <w:r w:rsidRPr="00471971">
+          <w:r w:rsidRPr="00145F54">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9B8975A2744A49549B0D407FFB4B85D0"/>
+        <w:name w:val="2207C6A21C9141D9BE9149441241E180"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{5B921D2C-738D-4E1C-A477-830406AE02DE}"/>
+        <w:guid w:val="{117588D0-7C2A-41E4-A955-554DAAA7296C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00AE24FD" w:rsidRDefault="00E33873" w:rsidP="00E33873">
+        <w:p w:rsidR="00000000" w:rsidRDefault="007A340D" w:rsidP="007A340D">
           <w:pPr>
-            <w:pStyle w:val="9B8975A2744A49549B0D407FFB4B85D0"/>
+            <w:pStyle w:val="2207C6A21C9141D9BE9149441241E180"/>
           </w:pPr>
-          <w:r w:rsidRPr="00471971">
+          <w:r w:rsidRPr="00145F54">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B844AE6D168046A7AB3FC304A696AE44"/>
+        <w:name w:val="6D9F10CA42C84CEE9921D3E98FB098FD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{3051BA47-9E6E-4D64-B88A-713AD80846BD}"/>
+        <w:guid w:val="{C44E9ADA-FB57-4F1B-B136-4A7B41B7C634}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00AE24FD" w:rsidRDefault="00E33873" w:rsidP="00E33873">
+        <w:p w:rsidR="00000000" w:rsidRDefault="007A340D" w:rsidP="007A340D">
           <w:pPr>
-            <w:pStyle w:val="B844AE6D168046A7AB3FC304A696AE44"/>
+            <w:pStyle w:val="6D9F10CA42C84CEE9921D3E98FB098FD"/>
           </w:pPr>
-          <w:r w:rsidRPr="00471971">
+          <w:r w:rsidRPr="00145F54">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="11F79957114A47DA87618FC9DBDD8A02"/>
+        <w:name w:val="008B9EE807BB4F478834021782896AC7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{26F1F525-C019-437C-BAB3-7EEDE9C8E06B}"/>
+        <w:guid w:val="{7C5E31CC-F9DF-4B61-9E89-56161773C4DA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00AE24FD" w:rsidRDefault="00E33873" w:rsidP="00E33873">
+        <w:p w:rsidR="00000000" w:rsidRDefault="007A340D" w:rsidP="007A340D">
           <w:pPr>
-            <w:pStyle w:val="11F79957114A47DA87618FC9DBDD8A02"/>
+            <w:pStyle w:val="008B9EE807BB4F478834021782896AC7"/>
           </w:pPr>
-          <w:r w:rsidRPr="00471971">
+          <w:r w:rsidRPr="00145F54">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8A81880FA2E5453EBA3784C8D2942B19"/>
+        <w:name w:val="21318F82FB2B4A36B714FCB2572F1538"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{204FE346-F0EA-4C37-BA99-EBE44DB3C990}"/>
+        <w:guid w:val="{78BBD02A-0823-42AC-9018-68ED25BC1E76}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00AE24FD" w:rsidRDefault="00E33873" w:rsidP="00E33873">
+        <w:p w:rsidR="00000000" w:rsidRDefault="007A340D" w:rsidP="007A340D">
           <w:pPr>
-            <w:pStyle w:val="8A81880FA2E5453EBA3784C8D2942B19"/>
+            <w:pStyle w:val="21318F82FB2B4A36B714FCB2572F1538"/>
           </w:pPr>
-          <w:r w:rsidRPr="00471971">
-[...550 lines deleted...]
-          <w:r w:rsidRPr="00471971">
+          <w:r w:rsidRPr="00145F54">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -14990,119 +15804,84 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E33873"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00F64AB9"/>
+    <w:rsidRoot w:val="007A340D"/>
+    <w:rsid w:val="00510B49"/>
+    <w:rsid w:val="00595727"/>
+    <w:rsid w:val="007A340D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -15513,155 +16292,75 @@
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00277F4E"/>
+    <w:rsid w:val="007A340D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D4696A338814A0B941A1251E129C12E">
-[...1 lines deleted...]
-    <w:rsid w:val="00E33873"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A76B22AF46E546738E6350DA2A06E184">
+    <w:name w:val="A76B22AF46E546738E6350DA2A06E184"/>
+    <w:rsid w:val="007A340D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="716480654EEA4A48A32AA8BE32A47837">
-[...1 lines deleted...]
-    <w:rsid w:val="00E33873"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2207C6A21C9141D9BE9149441241E180">
+    <w:name w:val="2207C6A21C9141D9BE9149441241E180"/>
+    <w:rsid w:val="007A340D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B8975A2744A49549B0D407FFB4B85D0">
-[...1 lines deleted...]
-    <w:rsid w:val="00E33873"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6D9F10CA42C84CEE9921D3E98FB098FD">
+    <w:name w:val="6D9F10CA42C84CEE9921D3E98FB098FD"/>
+    <w:rsid w:val="007A340D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B844AE6D168046A7AB3FC304A696AE44">
-[...1 lines deleted...]
-    <w:rsid w:val="00E33873"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="008B9EE807BB4F478834021782896AC7">
+    <w:name w:val="008B9EE807BB4F478834021782896AC7"/>
+    <w:rsid w:val="007A340D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11F79957114A47DA87618FC9DBDD8A02">
-[...81 lines deleted...]
-    <w:rsid w:val="00277F4E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21318F82FB2B4A36B714FCB2572F1538">
+    <w:name w:val="21318F82FB2B4A36B714FCB2572F1538"/>
+    <w:rsid w:val="007A340D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER - 2022 theme">
   <a:themeElements>
     <a:clrScheme name="CER 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="454743"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -15926,930 +16625,89 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="CER-updated fonts and colours" id="{D0ED4916-A0D3-4FB3-9E63-AD9D1DD4368E}" vid="{A1269B48-6600-4777-8E01-42A1278B1AAE}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...568 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFDA7D91-6FFD-4197-8CFC-EBE01AFE1409}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0D79E49-B64B-4A77-B626-21B721634CD1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...53 lines deleted...]
-    <ds:schemaRef ds:uri="fea560b0-206f-46eb-a9d8-4504da3da1d2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>3714</Words>
-  <Characters>20357</Characters>
+  <Words>3474</Words>
+  <Characters>19040</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>496</Lines>
-  <Paragraphs>312</Paragraphs>
+  <Lines>464</Lines>
+  <Paragraphs>292</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23759</CharactersWithSpaces>
+  <CharactersWithSpaces>22222</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...146 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Safeguard Mechanism high emissions facility audit report template</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...36 lines deleted...]
-</file>