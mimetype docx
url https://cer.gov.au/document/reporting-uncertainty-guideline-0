--- v0 (2025-10-14)
+++ v1 (2026-07-29)
@@ -12,62 +12,62 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="57F902C9" w14:textId="28D14834" w:rsidR="00977234" w:rsidRPr="003A28B3" w:rsidRDefault="00B16D30" w:rsidP="00146FC8">
+    <w:p w14:paraId="08C4C2BA" w14:textId="1D181D53" w:rsidR="00977234" w:rsidRPr="003A28B3" w:rsidRDefault="00B16D30" w:rsidP="00146FC8">
       <w:pPr>
         <w:pStyle w:val="CERcovertitle"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="2520"/>
         <w:ind w:left="5103" w:right="-41"/>
       </w:pPr>
       <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="711A514B" wp14:editId="491A345E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="711A514B" wp14:editId="5DAA35E7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>180975</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>2381250</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2664000" cy="2664000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="22" name="Graphic 22" descr="Gears outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="22" name="Picture 22" descr="Gears outline">
@@ -97,51 +97,51 @@
                       <a:ext cx="2664000" cy="2664000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="001813DE" w:rsidRPr="001813DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41A7BA9F" wp14:editId="62D8A85A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41A7BA9F" wp14:editId="45529336">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-19050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>893445</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6192000" cy="6185230"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Freeform: Shape 15">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{833A9379-F33B-6747-102E-56A337149380}"/>
                     </a:ext>
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -783,128 +783,128 @@
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="9FB76F"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" anchor="ctr">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
-              <v:shape w14:anchorId="3F4DD6B5" id="Freeform: Shape 15" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1.5pt;margin-top:70.35pt;width:487.55pt;height:487.05pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7550841,7542959" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASzcgqOAoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvQfY/yD4uMCORUmkpMb0BPnA&#10;7CXZDZAESI5qW24ba1uOpGn3/PsUP2QXGbf1ONlLq9Vdj0UWXxVFVknvv3497JOXth923fFxId6l&#10;i6Q9rrr17vj8uPj1l4//qhbJMDbHdbPvju3j4nM7LL7+8I+v3p9PD23Wbbv9uu0TauQ4PJxPj4vt&#10;OJ4elsthtW0PzfCuO7VH+uem6w/NSLf983LdN2dq/bBfZmmqlueuX5/6btUOA/31e/vPxQfT/mbT&#10;rsb/bjZDOyb7xwX1bTQ/e/PzSf9cfnjfPDz3zWm7W7luNF/Qi0OzO5LSS1PfN2OTfOp3f2nqsFv1&#10;3dBtxner7rDsNpvdqjVjoNGINBjNz9vm1JqxkHGG08VMw/+v2dV/Xn4+/dTrrg+nH7rV/4bk2H23&#10;bY7P7TfDicxHk7q4/qnvu/O2bdbUA6FttzyfhodLG/pmoNaSp/OP3Zpmu/k0dsYsr5v+oHXQgJNX&#10;Y/3PF+u3r2Oyoj8qUdOM0iSt6H9KVDLLzfwsm4cJvvo0jP9uO9NU8/LDMNrpW9Nvxvjr5NgcSO+q&#10;Ox6H3dj+Rq1tDnua0X8uE1mlUqk0OSellGlVmAHQjIWg3z2QqitVFMmWQEVWy9oxJgT9Rla6aCqL&#10;opZVNq+JgySqKeOa7EjmNXGQLKtKiXR+TPmXaPJARSGqXM1rKrgm1HoeyM7OvCbJNMGM4CDHg3lN&#10;imsq06JIxfw8cRDRCLNe+SWafBDICIrmF5bnVV2UVTE/Jg6CWV4zTVLKuq7kvCYPhPqT8P1dpioF&#10;BuWjUI8SvsejujgKZoXwfB41oYeCuS6418PE8FC4Lu73eZUWQql5agiOwm3IPR/XxVFwtBXc92kl&#10;pBUQoLyHgr1LcO/PVSHLsgRsyFG4Lu7/eVmUKa0Is4uw4CjchjwC4Lo4CuZGxuMGbEMPBXM+4xEA&#10;5oaHwnXxuCHqNJU1MF8ZR+E25HED18VRMDcyHgHgGOWjylpVop5f+zMvAgghRQ34sofKYV08bsBL&#10;ZcZRuC4vAqAP1BlH4bp4BFClrIUAYlTGUbiuIAJgj+8ZR8G6aFdzfYhyW5H5eOihcnpcKyvguTrn&#10;cQPXxVFSFrQWZfOcz4MIgNnQQ0lVCJEDu62cRwCYGx4K18XjBrxlyD0UPC4vbqDPbLmHgnXxCCDR&#10;GJV7KFiXFwHQjUPOUfh8eREAfT7MOYqiKNkD2SF7EQDW5aNqivRi3r8KHjdEXYsMiYceCo5RdDhy&#10;jVG50rYHYq+PQtevgscN+JnNR1WoDXncwHVxFMyNgkcA3IYcBXO+4BEA5wZH4bp4BLDPbPX8+lVw&#10;FG5DHgFwXRxFT3qgf/EIUKd1BRwVFhyDexf3f1FKOuxEdHEUrEt6UaMqVFkDs+Wh7NOGnI9QkkcN&#10;AeviKPu0AURDyaMGbEMPBTNecv8HmeFhcE3c+3NaFWb3yZIjcOtxz8f0eAjz/Ikwgns9bSVThHsc&#10;A6zB0vN2OstIkbXKQyFafE/PZZoBu2LJUXb8s5kEyjGwtbdENXGUyDKVVdW8xyoeHXJUl4cStNlP&#10;M8BjFfdzXBdH6ZUtVyUwLh4dcF0clVUUKXNgr694dMB1eSiV55VE5ot7uz5zgriuPJSZZUQX9/hM&#10;VbT/rubjkeIoaw1EF/d5O8uAdymOwnXxeGHZC6y+iqNwXdz/RZpLkQLP0YqjcF08AoCxVnEMrKnk&#10;UQOwnSefo1wvuecjWrg87L0l93lEC5eH41HJvR3RwuXhCFtyP0e0cHl4zSi5hyNauPyNNZDy+89T&#10;Br/ZTkn91evRZfXpt4TqEXS9gE7yn7pBlxDwFD/VC0y3lLzXZQnNA6G09AyYKMPBtqYBBRMTODiL&#10;0kwTzMF5FJjmjYOLKDBNBwfLKDBFXA5WUWAKoRxcRoEpJnJwFQWmMMfBpooDJwmFO46m1G8Ux0KS&#10;xbFMJ2Q97XE80zlWDx7HNJ029eBxXBMB2eg+ynQB3SjZGQUPCEdZzyh4QDlKSUbBA9KJONbpRCG3&#10;PN3HaNe5Pw8exzqdzvPgcazLAtbRfVTnA9ZREi4KHrCO8mpR8IB1lCqLggeso+xXFDxgHSW0ouAB&#10;6yhHFQPXaSY+75cSPGw91fkmDx7HOp0M8uBxrNP5HQ8exzqdsvHgcazTWRgPHsc6nVjx4HGs07kS&#10;Dx7HOp3+8OBxrMsD1tF9DOt0koJrp/soeMA6W9oJr+86leBpj2NdEbCO7qM6H7CO0gZR8IB1lAmI&#10;ggeso2P6KHjAuiKOdfr43LN8HOuKgHV0H9N5fcjNtdN9FDxgHZ1+R8ED1tHRdBQ8YB2dN0fBA9bR&#10;MXIUPGCdjGOdDFhH91HaA9bRWW4UPGAdHdJGwQPW2ZpwONrow1POOrqP0a5PUT14HOtUwDq6j9Ie&#10;sI7OPqPgAevoYDIKHrCOzhqj4AHr6PgwCh6wjk4Eo+AB6+iQLwoesI5O7mLg+giO04buo+AB6+hs&#10;LgoesI4O3aLgAevoNC0KHrCOjsmi4AHr6PyLwa3fu6Oqnl6Y0W8a7c2bRuMioTeN+kVCbxo9aQwd&#10;XjWjPuGafk3Oj4vpZZRkq3+375jo/x+6l/aXzkiO+sDLVR6ZaXS1t64fV8n9kSMoMaNrsG4gJrnp&#10;ejIaLj0horiqSqdhkpuuf5V3FZ/35Vl/ppFaS07tTlfbPh8xJG9fsjDjRfojmfzt8a723dCaibva&#10;2PbN1Y/esO1VMhiNrea6gZjkpqsbvTJvB1h5+37BXetKJg+NnvUHsS4fMSZvKvPh2XDV9XfG+/Zs&#10;uIroG7Z9azZcvfYNxDQL09XNt61bv9O7t+WR2eD9QazLR4zIu9pq03+kP1z+7/iGq1OZiVSu+tD0&#10;zkdMVp2uzjcYdyF5W6kMt+8qSmF5sugl0iL94ZHW1fLe9W0u7+px78uz/rjak7vyfLyIPI/MkDyb&#10;L0jeVqMa+yPyPDZh8tfY5GrR7tqHxyZXTxbIvx2bXDXeDS69HZv0GOzTJsImV8doNdhqt6B3vvdw&#10;eWj0tv4Tng0+YmQ2XF2fbd9W3t7tP5ePnQ1TvRUxF66y7AZisul0tZHJVb1ZeVsldX8stkrOjV1X&#10;2k9P1lO709W1b6sFrbytvr7b/nW8yExQJRjck0nWVQcGvXjbH0wG2GiZtiBv+4Gpb/FkJ2tM12l1&#10;NlVSRtK2f++50tY52M2gy3oHvX+7dZeLx+VtxRIs7+oWYHlXTXFf3tYJGeu4Go+78q7WB5Z39Tq4&#10;PC2XqUtvIf1xdTNw+1eGIa3bjTFiRyuJzJCVdNUhd23tJI1F7nu+k7SVfUCbt/xg8kratOqdqCmU&#10;uGxJ9U6WfV9h6Pa79cfdfq+3oEP//PTdvk9eGtrd1h+/LdVH1wVPbG9qLo6dhk0eqOGt+RKHLe0w&#10;n4zQX4nQ3+gYHp669Wf6YsSZPsHxuBj++NT07YLKPVbbjvbOq7E3NR/H7hv6ksRmp7/3YPAW5W7o&#10;0xhmJO4zHvrbG/zeSF0/NvLhTwAAAP//AwBQSwMEFAAGAAgAAAAhAMpACB7jAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJ6XQNsSpAggqEaSKFnF2km0cEa+j2G3D37Oc&#10;4Lizo5k36Xq0nTjh4FtHCuJpBAKpcnVLjYKP/fNkCcIHTbXuHKGCb/Swzi4vUp3U7kzveNqFRnAI&#10;+UQrMCH0iZS+Mmi1n7oeiX8HN1gd+BwaWQ/6zOG2k7MoupNWt8QNRvf4aLD62h2tgsPm9uUtL7cP&#10;4/4zL5pXU2xXT4VS11djfg8i4Bj+zPCLz+iQMVPpjlR70SmY3PCUwPo8WoBgw2oxi0GUrMTxfAky&#10;S+X/DdkPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABLNyCo4CgAAtEQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMpACB7jAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAkgwAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACiDQAAAAA=&#10;" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" fillcolor="#9fb76f" stroked="f">
+              <v:shape w14:anchorId="79F2C103" id="Freeform: Shape 15" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1.5pt;margin-top:70.35pt;width:487.55pt;height:487.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7550841,7542959" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASzcgqOAoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvQfY/yD4uMCORUmkpMb0BPnA&#10;7CXZDZAESI5qW24ba1uOpGn3/PsUP2QXGbf1ONlLq9Vdj0UWXxVFVknvv3497JOXth923fFxId6l&#10;i6Q9rrr17vj8uPj1l4//qhbJMDbHdbPvju3j4nM7LL7+8I+v3p9PD23Wbbv9uu0TauQ4PJxPj4vt&#10;OJ4elsthtW0PzfCuO7VH+uem6w/NSLf983LdN2dq/bBfZmmqlueuX5/6btUOA/31e/vPxQfT/mbT&#10;rsb/bjZDOyb7xwX1bTQ/e/PzSf9cfnjfPDz3zWm7W7luNF/Qi0OzO5LSS1PfN2OTfOp3f2nqsFv1&#10;3dBtxner7rDsNpvdqjVjoNGINBjNz9vm1JqxkHGG08VMw/+v2dV/Xn4+/dTrrg+nH7rV/4bk2H23&#10;bY7P7TfDicxHk7q4/qnvu/O2bdbUA6FttzyfhodLG/pmoNaSp/OP3Zpmu/k0dsYsr5v+oHXQgJNX&#10;Y/3PF+u3r2Oyoj8qUdOM0iSt6H9KVDLLzfwsm4cJvvo0jP9uO9NU8/LDMNrpW9Nvxvjr5NgcSO+q&#10;Ox6H3dj+Rq1tDnua0X8uE1mlUqk0OSellGlVmAHQjIWg3z2QqitVFMmWQEVWy9oxJgT9Rla6aCqL&#10;opZVNq+JgySqKeOa7EjmNXGQLKtKiXR+TPmXaPJARSGqXM1rKrgm1HoeyM7OvCbJNMGM4CDHg3lN&#10;imsq06JIxfw8cRDRCLNe+SWafBDICIrmF5bnVV2UVTE/Jg6CWV4zTVLKuq7kvCYPhPqT8P1dpioF&#10;BuWjUI8SvsejujgKZoXwfB41oYeCuS6418PE8FC4Lu73eZUWQql5agiOwm3IPR/XxVFwtBXc92kl&#10;pBUQoLyHgr1LcO/PVSHLsgRsyFG4Lu7/eVmUKa0Is4uw4CjchjwC4Lo4CuZGxuMGbEMPBXM+4xEA&#10;5oaHwnXxuCHqNJU1MF8ZR+E25HED18VRMDcyHgHgGOWjylpVop5f+zMvAgghRQ34sofKYV08bsBL&#10;ZcZRuC4vAqAP1BlH4bp4BFClrIUAYlTGUbiuIAJgj+8ZR8G6aFdzfYhyW5H5eOihcnpcKyvguTrn&#10;cQPXxVFSFrQWZfOcz4MIgNnQQ0lVCJEDu62cRwCYGx4K18XjBrxlyD0UPC4vbqDPbLmHgnXxCCDR&#10;GJV7KFiXFwHQjUPOUfh8eREAfT7MOYqiKNkD2SF7EQDW5aNqivRi3r8KHjdEXYsMiYceCo5RdDhy&#10;jVG50rYHYq+PQtevgscN+JnNR1WoDXncwHVxFMyNgkcA3IYcBXO+4BEA5wZH4bp4BLDPbPX8+lVw&#10;FG5DHgFwXRxFT3qgf/EIUKd1BRwVFhyDexf3f1FKOuxEdHEUrEt6UaMqVFkDs+Wh7NOGnI9QkkcN&#10;AeviKPu0AURDyaMGbEMPBTNecv8HmeFhcE3c+3NaFWb3yZIjcOtxz8f0eAjz/Ikwgns9bSVThHsc&#10;A6zB0vN2OstIkbXKQyFafE/PZZoBu2LJUXb8s5kEyjGwtbdENXGUyDKVVdW8xyoeHXJUl4cStNlP&#10;M8BjFfdzXBdH6ZUtVyUwLh4dcF0clVUUKXNgr694dMB1eSiV55VE5ot7uz5zgriuPJSZZUQX9/hM&#10;VbT/rubjkeIoaw1EF/d5O8uAdymOwnXxeGHZC6y+iqNwXdz/RZpLkQLP0YqjcF08AoCxVnEMrKnk&#10;UQOwnSefo1wvuecjWrg87L0l93lEC5eH41HJvR3RwuXhCFtyP0e0cHl4zSi5hyNauPyNNZDy+89T&#10;Br/ZTkn91evRZfXpt4TqEXS9gE7yn7pBlxDwFD/VC0y3lLzXZQnNA6G09AyYKMPBtqYBBRMTODiL&#10;0kwTzMF5FJjmjYOLKDBNBwfLKDBFXA5WUWAKoRxcRoEpJnJwFQWmMMfBpooDJwmFO46m1G8Ux0KS&#10;xbFMJ2Q97XE80zlWDx7HNJ029eBxXBMB2eg+ynQB3SjZGQUPCEdZzyh4QDlKSUbBA9KJONbpRCG3&#10;PN3HaNe5Pw8exzqdzvPgcazLAtbRfVTnA9ZREi4KHrCO8mpR8IB1lCqLggeso+xXFDxgHSW0ouAB&#10;6yhHFQPXaSY+75cSPGw91fkmDx7HOp0M8uBxrNP5HQ8exzqdsvHgcazTWRgPHsc6nVjx4HGs07kS&#10;Dx7HOp3+8OBxrMsD1tF9DOt0koJrp/soeMA6W9oJr+86leBpj2NdEbCO7qM6H7CO0gZR8IB1lAmI&#10;ggeso2P6KHjAuiKOdfr43LN8HOuKgHV0H9N5fcjNtdN9FDxgHZ1+R8ED1tHRdBQ8YB2dN0fBA9bR&#10;MXIUPGCdjGOdDFhH91HaA9bRWW4UPGAdHdJGwQPW2ZpwONrow1POOrqP0a5PUT14HOtUwDq6j9Ie&#10;sI7OPqPgAevoYDIKHrCOzhqj4AHr6PgwCh6wjk4Eo+AB6+iQLwoesI5O7mLg+giO04buo+AB6+hs&#10;LgoesI4O3aLgAevoNC0KHrCOjsmi4AHr6PyLwa3fu6Oqnl6Y0W8a7c2bRuMioTeN+kVCbxo9aQwd&#10;XjWjPuGafk3Oj4vpZZRkq3+375jo/x+6l/aXzkiO+sDLVR6ZaXS1t64fV8n9kSMoMaNrsG4gJrnp&#10;ejIaLj0horiqSqdhkpuuf5V3FZ/35Vl/ppFaS07tTlfbPh8xJG9fsjDjRfojmfzt8a723dCaibva&#10;2PbN1Y/esO1VMhiNrea6gZjkpqsbvTJvB1h5+37BXetKJg+NnvUHsS4fMSZvKvPh2XDV9XfG+/Zs&#10;uIroG7Z9azZcvfYNxDQL09XNt61bv9O7t+WR2eD9QazLR4zIu9pq03+kP1z+7/iGq1OZiVSu+tD0&#10;zkdMVp2uzjcYdyF5W6kMt+8qSmF5sugl0iL94ZHW1fLe9W0u7+px78uz/rjak7vyfLyIPI/MkDyb&#10;L0jeVqMa+yPyPDZh8tfY5GrR7tqHxyZXTxbIvx2bXDXeDS69HZv0GOzTJsImV8doNdhqt6B3vvdw&#10;eWj0tv4Tng0+YmQ2XF2fbd9W3t7tP5ePnQ1TvRUxF66y7AZisul0tZHJVb1ZeVsldX8stkrOjV1X&#10;2k9P1lO709W1b6sFrbytvr7b/nW8yExQJRjck0nWVQcGvXjbH0wG2GiZtiBv+4Gpb/FkJ2tM12l1&#10;NlVSRtK2f++50tY52M2gy3oHvX+7dZeLx+VtxRIs7+oWYHlXTXFf3tYJGeu4Go+78q7WB5Z39Tq4&#10;PC2XqUtvIf1xdTNw+1eGIa3bjTFiRyuJzJCVdNUhd23tJI1F7nu+k7SVfUCbt/xg8kratOqdqCmU&#10;uGxJ9U6WfV9h6Pa79cfdfq+3oEP//PTdvk9eGtrd1h+/LdVH1wVPbG9qLo6dhk0eqOGt+RKHLe0w&#10;n4zQX4nQ3+gYHp669Wf6YsSZPsHxuBj++NT07YLKPVbbjvbOq7E3NR/H7hv6ksRmp7/3YPAW5W7o&#10;0xhmJO4zHvrbG/zeSF0/NvLhTwAAAP//AwBQSwMEFAAGAAgAAAAhAMpACB7jAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJ6XQNsSpAggqEaSKFnF2km0cEa+j2G3D37Oc&#10;4Lizo5k36Xq0nTjh4FtHCuJpBAKpcnVLjYKP/fNkCcIHTbXuHKGCb/Swzi4vUp3U7kzveNqFRnAI&#10;+UQrMCH0iZS+Mmi1n7oeiX8HN1gd+BwaWQ/6zOG2k7MoupNWt8QNRvf4aLD62h2tgsPm9uUtL7cP&#10;4/4zL5pXU2xXT4VS11djfg8i4Bj+zPCLz+iQMVPpjlR70SmY3PCUwPo8WoBgw2oxi0GUrMTxfAky&#10;S+X/DdkPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABLNyCo4CgAAtEQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMpACB7jAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAkgwAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACiDQAAAAA=&#10;" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" fillcolor="#9fb76f" stroked="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="4760880,4672891;6108963,4672891;6192000,4746663;6192000,6102309;6108963,6185230;4760880,6185230;4677843,6102309;4677843,4746663;3193883,4672891;4559416,4672891;4633728,4746663;4633728,6102309;4559416,6185230;3193883,6185230;3119572,6102309;3119572,4746663;1641603,4672891;2989687,4672891;3072724,4746663;3072724,6102309;2989687,6185230;1641603,6185230;1558567,6102309;1558567,4746663;3193883,3113393;4194670,3113393;4559416,3113393;4760880,3113393;5542754,3113393;6108963,3113393;6192000,3187166;6192000,4542812;6108963,4625733;5542754,4625733;4760880,4625733;4559416,4625733;4194670,4625733;3193883,4625733;3119572,4551946;3119572,3196330;1632880,3113393;2998412,3113393;3072724,3196330;3072724,4551946;2998412,4625733;1632880,4625733;1558569,4551946;1558569,3196330;74607,3113393;1440140,3113393;1514451,3187166;1514451,4542812;1440140,4625733;74607,4625733;296,4542812;296,3187166;73811,0;2989064,0;3062875,73807;3062875,1005557;3062875,1430098;3062875,1632922;3062875,2361551;3062875,2979765;2989064,3062725;2205187,3062725;1633002,3062725;1430168,3062725;848830,3062725;73811,3062725;0,2979765;0,2361551;0,1632922;0,1430098;0,1005557;0,73807" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00666DD5">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporting </w:t>
       </w:r>
       <w:r w:rsidR="00930521">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00666DD5">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">ncertainty </w:t>
       </w:r>
       <w:r w:rsidR="00930521">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00666DD5">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>uideline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B543F96" w14:textId="4FA99A24" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="006559FD" w:rsidP="001813DE">
+    <w:p w14:paraId="3B543F96" w14:textId="2AE9306E" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="006559FD" w:rsidP="001813DE">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:ind w:left="5103" w:right="101"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">July </w:t>
       </w:r>
       <w:r w:rsidR="0068486A">
         <w:t>202</w:t>
       </w:r>
-      <w:r>
-        <w:t>5</w:t>
+      <w:r w:rsidR="00C872D7">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6519C78F" w14:textId="03C371E9" w:rsidR="00235142" w:rsidRPr="00874B8F" w:rsidRDefault="00346AEF" w:rsidP="005B2609">
+    <w:p w14:paraId="6519C78F" w14:textId="3757D99D" w:rsidR="00235142" w:rsidRPr="00874B8F" w:rsidRDefault="00346AEF" w:rsidP="005B2609">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc108023390"/>
       <w:bookmarkStart w:id="1" w:name="_Toc137107814"/>
       <w:bookmarkStart w:id="2" w:name="_Toc198909891"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc204852496"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235618957"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68F54FFC" wp14:editId="5A2FA83C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68F54FFC" wp14:editId="5A2FA83C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1619250</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>6944995</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1327785" cy="1306195"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="25" name="Picture 25">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="25" name="Picture 25">
@@ -950,51 +950,51 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1327785" cy="1306195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00166FC1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F99CBE1" wp14:editId="639DA6C4">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F99CBE1" wp14:editId="1C5690E5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4772025</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>6929120</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1328400" cy="1328400"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="27" name="Graphic 27" descr="Bulldozer outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="27" name="Picture 27" descr="Bulldozer outline">
@@ -1022,51 +1022,51 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1328400" cy="1328400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="0048085B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="321350E1" wp14:editId="4D7A4014">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="321350E1" wp14:editId="36FBED49">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3848100</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>5262245</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1419860" cy="1419860"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="20" name="Graphic 20" descr="Solar Panels outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="20" name="Picture 20" descr="Solar Panels outline">
@@ -1094,51 +1094,51 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1419860" cy="1419860"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B45921">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51D0E73D" wp14:editId="4687BAD5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51D0E73D" wp14:editId="4687BAD5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1657350</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>5367020</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1327785" cy="1327785"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="18" name="Graphic 18" descr="Factory outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Picture 16" descr="Factory outline">
@@ -1166,51 +1166,51 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1327785" cy="1327785"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B16D30">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B5271F4" wp14:editId="35E4E506">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B5271F4" wp14:editId="35E4E506">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>76200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>5372100</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1327785" cy="1327785"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="16" name="Graphic 16" descr="Power Plant outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Picture 16" descr="Power Plant outline">
@@ -1238,51 +1238,51 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1327785" cy="1327785"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B16D30">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27AA53C8" wp14:editId="3178DEBE">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27AA53C8" wp14:editId="3178DEBE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3197923</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>6931025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1328400" cy="1328400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="26" name="Picture 26">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="26" name="Picture 26">
@@ -1323,391 +1323,391 @@
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="003A5739" w:rsidRPr="00531F3B">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc447009035"/>
       <w:bookmarkStart w:id="5" w:name="_Toc413749884"/>
       <w:r w:rsidR="00235142" w:rsidRPr="00874B8F">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="422AB6EF" w14:textId="3ED46BA6" w:rsidR="00002BB7" w:rsidRDefault="00235142">
+    <w:p w14:paraId="13B309B4" w14:textId="49D177DD" w:rsidR="006812DF" w:rsidRDefault="00235142">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00002BB7">
+      <w:r w:rsidR="006812DF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
-      <w:r w:rsidR="00002BB7">
+      <w:r w:rsidR="006812DF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00002BB7">
+      <w:r w:rsidR="006812DF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00002BB7">
-[...10 lines deleted...]
-      <w:r w:rsidR="00002BB7">
+      <w:r w:rsidR="006812DF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618957 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006812DF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006812DF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00002BB7">
+      <w:r w:rsidR="006812DF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00002BB7">
+      <w:r w:rsidR="006812DF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB8B7CD" w14:textId="0DA2D832" w:rsidR="00002BB7" w:rsidRDefault="00002BB7">
+    <w:p w14:paraId="5687FCBB" w14:textId="2FA9F286" w:rsidR="006812DF" w:rsidRDefault="006812DF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Definitions and abbreviations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204852497 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618958 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78703086" w14:textId="074E47AB" w:rsidR="00002BB7" w:rsidRDefault="00002BB7">
+    <w:p w14:paraId="39F77092" w14:textId="4A64C4EC" w:rsidR="006812DF" w:rsidRDefault="006812DF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204852498 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618959 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03028B08" w14:textId="2756EFDC" w:rsidR="00002BB7" w:rsidRDefault="00002BB7">
+    <w:p w14:paraId="64A65453" w14:textId="2C1609EC" w:rsidR="006812DF" w:rsidRDefault="006812DF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00474DAB">
+      <w:r w:rsidRPr="00042D35">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>2024–25 updates</w:t>
+        <w:t>2025–26 updates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204852499 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618960 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139C593F" w14:textId="295EABF7" w:rsidR="00002BB7" w:rsidRDefault="00002BB7">
+    <w:p w14:paraId="5BFDD256" w14:textId="3BAEF17D" w:rsidR="006812DF" w:rsidRDefault="006812DF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00474DAB">
+      <w:r w:rsidRPr="00042D35">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204852500 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618961 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70188739" w14:textId="52CD3652" w:rsidR="00002BB7" w:rsidRDefault="00002BB7">
+    <w:p w14:paraId="337B1372" w14:textId="7AB06F01" w:rsidR="006812DF" w:rsidRDefault="006812DF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
@@ -1718,77 +1718,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>What is uncertainty?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204852501 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618962 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78089588" w14:textId="7D7E8342" w:rsidR="00002BB7" w:rsidRDefault="00002BB7">
+    <w:p w14:paraId="13A5CCF7" w14:textId="46D72627" w:rsidR="006812DF" w:rsidRDefault="006812DF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
@@ -1799,160 +1799,160 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>What is uncertainty used for?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204852502 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618963 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5D7E1C" w14:textId="04E39E7A" w:rsidR="00002BB7" w:rsidRDefault="00002BB7">
+    <w:p w14:paraId="5AB4DD52" w14:textId="056453BE" w:rsidR="006812DF" w:rsidRDefault="006812DF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00474DAB">
+      <w:r w:rsidRPr="00042D35">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00474DAB">
+      <w:r w:rsidRPr="00042D35">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Uncertainty reporting thresholds and requirements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204852503 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618964 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29BBF42E" w14:textId="552DC835" w:rsidR="00002BB7" w:rsidRDefault="00002BB7">
+    <w:p w14:paraId="679B7877" w14:textId="4E029A2F" w:rsidR="006812DF" w:rsidRDefault="006812DF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -1965,346 +1965,346 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Special cases: Emissions from entities that are not common ‘facilities’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204852504 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618965 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9353DE" w14:textId="70AD0B1C" w:rsidR="00002BB7" w:rsidRDefault="00002BB7">
+    <w:p w14:paraId="526959BA" w14:textId="75BCAF29" w:rsidR="006812DF" w:rsidRDefault="006812DF">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00474DAB">
+      <w:r w:rsidRPr="00042D35">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Facility Aggregates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204852505 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618966 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7105263D" w14:textId="671CF729" w:rsidR="00002BB7" w:rsidRDefault="00002BB7">
+    <w:p w14:paraId="2EA40F03" w14:textId="17F8278A" w:rsidR="006812DF" w:rsidRDefault="006812DF">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00474DAB">
+      <w:r w:rsidRPr="00042D35">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Incidental and percentage reporting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204852506 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618967 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D98F402" w14:textId="678DE86B" w:rsidR="00002BB7" w:rsidRDefault="00002BB7">
+    <w:p w14:paraId="66E0A2C8" w14:textId="0AD8E803" w:rsidR="006812DF" w:rsidRDefault="006812DF">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00474DAB">
+      <w:r w:rsidRPr="00042D35">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Network or pipeline and multi-site cement site facilities</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204852507 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618968 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD5E8B0" w14:textId="6C9CCEFB" w:rsidR="00002BB7" w:rsidRDefault="00002BB7">
+    <w:p w14:paraId="52D1B171" w14:textId="208E3496" w:rsidR="006812DF" w:rsidRDefault="006812DF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00474DAB">
+      <w:r w:rsidRPr="00042D35">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00474DAB">
+      <w:r w:rsidRPr="00042D35">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>How to assess uncertainty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204852508 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618969 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4C7A6E" w14:textId="39BBF445" w:rsidR="00002BB7" w:rsidRDefault="00002BB7">
+    <w:p w14:paraId="51910D46" w14:textId="08787FD9" w:rsidR="006812DF" w:rsidRDefault="006812DF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -2317,77 +2317,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Assessing uncertainty where Method 1 is used to estimate emissions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204852509 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618970 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D01CDA3" w14:textId="08DFA988" w:rsidR="00002BB7" w:rsidRDefault="00002BB7">
+    <w:p w14:paraId="44B70C5F" w14:textId="0BC4F370" w:rsidR="006812DF" w:rsidRDefault="006812DF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5.2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -2400,77 +2400,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Assessing uncertainty where Method 2, 3 or 4 is used to estimate emissions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204852510 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618971 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593AD3D5" w14:textId="0F8B4DC2" w:rsidR="00002BB7" w:rsidRDefault="00002BB7">
+    <w:p w14:paraId="3D627F77" w14:textId="48F2C024" w:rsidR="006812DF" w:rsidRDefault="006812DF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5.3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -2483,324 +2483,407 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Assessing uncertainty for industrial process sources with no default uncertainty levels</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204852511 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618972 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DD889E" w14:textId="2B10F11C" w:rsidR="00002BB7" w:rsidRDefault="00002BB7">
+    <w:p w14:paraId="06C0C1BD" w14:textId="678ACA71" w:rsidR="006812DF" w:rsidRDefault="006812DF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00474DAB">
+      <w:r w:rsidRPr="00042D35">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00474DAB">
+      <w:r w:rsidRPr="00042D35">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Reporting uncertainty in the Emissions and Energy Reporting System</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204852512 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618973 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCEE101" w14:textId="15360852" w:rsidR="00002BB7" w:rsidRDefault="00002BB7">
+    <w:p w14:paraId="2BD52A68" w14:textId="5D2C7792" w:rsidR="006812DF" w:rsidRDefault="006812DF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>NGER Uncertainty Calculator</w:t>
+        <w:t>Using the auto-calculate feature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204852513 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618974 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549AA167" w14:textId="2FD8C7AA" w:rsidR="00002BB7" w:rsidRDefault="00002BB7">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="2BC89AD8" w14:textId="66EF7F15" w:rsidR="006812DF" w:rsidRDefault="006812DF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>7.</w:t>
+        <w:t>6.2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Manually calculating uncertainty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618975 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E919C0" w14:textId="3958C4EC" w:rsidR="006812DF" w:rsidRDefault="006812DF">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>More information and references</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204852514 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618976 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2ED58B" w14:textId="3BA9BA77" w:rsidR="00002BB7" w:rsidRDefault="00002BB7">
+    <w:p w14:paraId="0E8DA6F5" w14:textId="6E875FF6" w:rsidR="006812DF" w:rsidRDefault="006812DF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -2813,77 +2896,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>More information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204852515 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618977 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC30944" w14:textId="6D7F7B55" w:rsidR="00002BB7" w:rsidRDefault="00002BB7">
+    <w:p w14:paraId="6B4AAE10" w14:textId="7AD71119" w:rsidR="006812DF" w:rsidRDefault="006812DF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7.2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -2896,93 +2979,93 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Guidelines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204852516 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618978 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A75B548" w14:textId="7B475263" w:rsidR="00235142" w:rsidRDefault="00235142" w:rsidP="00235142">
+    <w:p w14:paraId="6A75B548" w14:textId="2B048A55" w:rsidR="00235142" w:rsidRDefault="00235142" w:rsidP="00235142">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC4C78A" w14:textId="77777777" w:rsidR="00012166" w:rsidRDefault="00235142" w:rsidP="00012166">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Toc489001005"/>
       <w:bookmarkStart w:id="7" w:name="_Toc42609445"/>
       <w:bookmarkStart w:id="8" w:name="_Toc106870227"/>
       <w:bookmarkStart w:id="9" w:name="_Toc198909892"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc204852497"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235618958"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00012166">
         <w:lastRenderedPageBreak/>
         <w:t>Definitions and abbreviations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00012166">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2486"/>
         <w:gridCol w:w="7244"/>
       </w:tblGrid>
@@ -3064,51 +3147,51 @@
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15C41A64" w14:textId="77777777" w:rsidR="00012166" w:rsidRDefault="00012166">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00F4378E">
               <w:t>CO</w:t>
             </w:r>
             <w:r w:rsidRPr="0083432B">
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00F4378E">
               <w:t>-e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F3525C7" w14:textId="77777777" w:rsidR="00012166" w:rsidRDefault="00012166">
+          <w:p w14:paraId="1F3525C7" w14:textId="297920B2" w:rsidR="00012166" w:rsidRDefault="00012166">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00F4378E">
               <w:t>Carbon dioxide equivalence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00012166" w:rsidRPr="00AA1BB1" w14:paraId="4B5B606F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23C719D3" w14:textId="77777777" w:rsidR="00012166" w:rsidRPr="00AA1BB1" w:rsidRDefault="00012166">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:r>
               <w:t>EERS</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3342,51 +3425,51 @@
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="573D0AEB" w14:textId="77777777" w:rsidR="00012166" w:rsidRPr="00AA1BB1" w:rsidRDefault="00012166">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00AA1BB1">
               <w:t>t CO</w:t>
             </w:r>
             <w:r w:rsidRPr="004C4CDE">
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA1BB1">
               <w:t>-e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BD8AEB7" w14:textId="77777777" w:rsidR="00012166" w:rsidRPr="00AA1BB1" w:rsidRDefault="00012166">
+          <w:p w14:paraId="5BD8AEB7" w14:textId="7D218E08" w:rsidR="00012166" w:rsidRPr="00AA1BB1" w:rsidRDefault="00012166">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AA1BB1">
               <w:t>Tonnes carbon dioxide equivalence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00012166" w:rsidRPr="00AA1BB1" w14:paraId="5066DDA5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A114ED5" w14:textId="77777777" w:rsidR="00012166" w:rsidRPr="00AA1BB1" w:rsidRDefault="00012166">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:r>
               <w:t>Uncertainty protocol</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3447,62 +3530,62 @@
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00F8076C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1551D79D" w14:textId="38C14DD7" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC95F3F" w14:textId="77777777" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc42609446"/>
       <w:bookmarkStart w:id="13" w:name="_Toc106870228"/>
       <w:bookmarkStart w:id="14" w:name="_Toc198909893"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc204852498"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235618959"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="6B580372" w14:textId="025C56C7" w:rsidR="00012166" w:rsidRPr="000B3301" w:rsidRDefault="00012166" w:rsidP="00012166">
+    <w:p w14:paraId="6B580372" w14:textId="025C56C7" w:rsidR="00012166" w:rsidRPr="000B3301" w:rsidDel="004860D8" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Hlk43829006"/>
       <w:bookmarkStart w:id="17" w:name="_Hlk43905249"/>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3564,71 +3647,89 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>and associated legislation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A892D84" w14:textId="77777777" w:rsidR="00012166" w:rsidRPr="000B3301" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BA3F997" w14:textId="1B4C774A" w:rsidR="00012166" w:rsidRPr="000B3301" w:rsidRDefault="00012166" w:rsidP="00012166">
+    <w:p w14:paraId="6BA3F997" w14:textId="4E982679" w:rsidR="00012166" w:rsidRPr="000B3301" w:rsidDel="004860D8" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">This guideline only applies to the </w:t>
       </w:r>
       <w:r w:rsidR="006559FD">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>2024–25</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03617">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="006559FD">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03617">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> NGER reporting year and should be read in conjunction with the NGER </w:t>
       </w:r>
       <w:r w:rsidRPr="00D41EB0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Act, </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:tooltip="Link to the National Greenhouse and Energy regulations on the Australian Government Federal Register of Legislation" w:history="1">
         <w:r w:rsidRPr="00D41EB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Regulations 2008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D41EB0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
@@ -3675,51 +3776,51 @@
       </w:r>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>n force for this reporting period. These</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> laws and their interpretation are subject to change, which may affect the accuracy of the information contained in the guideline. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CAB117E" w14:textId="77777777" w:rsidR="00012166" w:rsidRPr="000B3301" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19CAB72A" w14:textId="1DC7FF76" w:rsidR="00012166" w:rsidRPr="000B3301" w:rsidRDefault="00012166" w:rsidP="00012166">
+    <w:p w14:paraId="19CAB72A" w14:textId="1DC7FF76" w:rsidR="00012166" w:rsidRPr="000B3301" w:rsidDel="004860D8" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>The guidance provided in this document is not exhaustive, nor does it consider all circumstances applicable to all entities. Th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -3811,463 +3912,463 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>guidance</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E17611" w14:textId="77777777" w:rsidR="00012166" w:rsidRPr="000B3301" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="347B194F" w14:textId="2EAEEAFF" w:rsidR="00012166" w:rsidRPr="000B3301" w:rsidRDefault="00ED711C" w:rsidP="00012166">
+    <w:p w14:paraId="347B194F" w14:textId="2EAEEAFF" w:rsidR="00012166" w:rsidRPr="000B3301" w:rsidDel="004860D8" w:rsidRDefault="00ED711C" w:rsidP="00012166">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="3E8A9084" w:rsidRPr="04F2FFEB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidR="00012166" w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the Australian Government will not be liable for any loss or damage from any cause (including negligence) whether arising directly, incidentally, or as consequential loss, out of or in connection with, any use of this guideline or reliance on it, for any purpose.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7186A8D7" w14:textId="77777777" w:rsidR="00012166" w:rsidRPr="000B3301" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56082256" w14:textId="7E2A79F2" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
+    <w:p w14:paraId="56082256" w14:textId="68736A14" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">If an entity chooses to meet their obligations under the NGER scheme in a manner that is inconsistent with the guidance provided in this document, </w:t>
+        <w:t xml:space="preserve">If an entity chooses to meet their obligations under the NGER </w:t>
+      </w:r>
+      <w:r w:rsidR="007B72E3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3301">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cheme in a manner that is inconsistent with the guidance provided in this document, </w:t>
       </w:r>
       <w:r w:rsidR="00ED711C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="399B5171" w:rsidRPr="04F2FFEB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, or an independent auditor, may require the entity to demonstrate that they are compliant with requirements of the NGER Act, NGER Regulations, and/or the NGER Measurement Determination. Entities are responsible for determining their obligations under the law and for applying the law to their individual circumstances.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="111A1C2E" w14:textId="77777777" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="005874"/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc106193892"/>
       <w:bookmarkStart w:id="20" w:name="_Toc106705743"/>
       <w:bookmarkStart w:id="21" w:name="_Toc106870229"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B7C982" w14:textId="231D81F5" w:rsidR="00012166" w:rsidRPr="00D079FC" w:rsidRDefault="006559FD" w:rsidP="00012166">
+    <w:p w14:paraId="31B7C982" w14:textId="20CDBD2C" w:rsidR="00012166" w:rsidRPr="00D079FC" w:rsidRDefault="006559FD" w:rsidP="00012166">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc198909894"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc204852499"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235618960"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>2024–25</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03617">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03617">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00012166" w:rsidRPr="00D079FC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> updates</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="00012166" w:rsidRPr="00D079FC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FC0F1E" w14:textId="0D789545" w:rsidR="00D31EA6" w:rsidRDefault="00D31EA6" w:rsidP="00D31EA6">
+    <w:p w14:paraId="53FC0F1E" w14:textId="7625F973" w:rsidR="00D31EA6" w:rsidRDefault="00D31EA6" w:rsidP="00D31EA6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Changes in this document for the </w:t>
       </w:r>
       <w:r w:rsidR="006559FD">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2024–25</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03617">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="006559FD">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03617">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> reporting year:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B37666B" w14:textId="77777777" w:rsidR="006B7FBA" w:rsidRPr="00371274" w:rsidRDefault="00D31EA6" w:rsidP="00FC3696">
+    <w:p w14:paraId="6EF00D57" w14:textId="2382528B" w:rsidR="003C0203" w:rsidRPr="00B6061F" w:rsidRDefault="003C0203" w:rsidP="00FC3696">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter 6: Added information on reporting uncertainty in the Emissions and Energy </w:t>
+      </w:r>
+      <w:r w:rsidR="0002333B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Reporting System</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B37666B" w14:textId="28BB0D39" w:rsidR="006B7FBA" w:rsidRPr="00371274" w:rsidRDefault="00D31EA6" w:rsidP="00FC3696">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:rStyle w:val="scxw209785220"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Minor stylistic and formatting changes have been made to this document</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E211F5">
+        <w:t>Minor stylistic and formatting changes have</w:t>
+      </w:r>
+      <w:r w:rsidR="006812DF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> also</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been made to this document</w:t>
+      </w:r>
+      <w:r w:rsidR="00E211F5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="scxw209785220"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D3F856" w14:textId="375B33B9" w:rsidR="000872EE" w:rsidRDefault="00670977" w:rsidP="00FC3696">
-[...153 lines deleted...]
-    <w:p w14:paraId="3DAEB5C1" w14:textId="06359870" w:rsidR="00D31EA6" w:rsidRDefault="00D31EA6" w:rsidP="00D31EA6">
+    <w:p w14:paraId="3DAEB5C1" w14:textId="345321FF" w:rsidR="00D31EA6" w:rsidRDefault="00D31EA6" w:rsidP="00D31EA6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Read about the </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:tooltip="A link to the 2024-25 NGER legislation changes section on the Clean Energy Regulator webpage" w:history="1">
         <w:r w:rsidR="008A4C49">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="006C93"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">changes to the NGER Legislation for the </w:t>
+          <w:t xml:space="preserve">changes to the NGER </w:t>
+        </w:r>
+        <w:r w:rsidR="006812DF">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="006C93"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>l</w:t>
+        </w:r>
+        <w:r w:rsidR="008A4C49">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="006C93"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">egislation for the </w:t>
         </w:r>
         <w:r w:rsidR="006559FD">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="006C93"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>2024–25</w:t>
+          <w:t>202</w:t>
+        </w:r>
+        <w:r w:rsidR="00C03617">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="006C93"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="006559FD">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="006C93"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>–2</w:t>
+        </w:r>
+        <w:r w:rsidR="00C03617">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="006C93"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="008A4C49">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="006C93"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> reporting period</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008A4C49">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -4283,51 +4384,51 @@
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758F43AB" w14:textId="77777777" w:rsidR="00012166" w:rsidRPr="00F60EF4" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="280" w:after="200"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc163724335"/>
       <w:bookmarkStart w:id="25" w:name="_Toc163737013"/>
       <w:bookmarkStart w:id="26" w:name="_Toc489952045"/>
       <w:bookmarkStart w:id="27" w:name="_Toc42609447"/>
       <w:bookmarkStart w:id="28" w:name="_Toc106870230"/>
       <w:bookmarkStart w:id="29" w:name="_Toc198909895"/>
-      <w:bookmarkStart w:id="30" w:name="_Toc204852500"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235618961"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00F60EF4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C1D568C" w14:textId="77777777" w:rsidR="005B6DC6" w:rsidRPr="00F60EF4" w:rsidRDefault="005B6DC6" w:rsidP="005B6DC6">
       <w:bookmarkStart w:id="31" w:name="_Toc413749873"/>
       <w:r w:rsidRPr="00F60EF4">
         <w:t>This guide provides information about the reporting requirements for uncertainty under the NGER Act. This</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4430,72 +4531,72 @@
         <w:spacing w:before="280" w:after="200"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc198909896"/>
       <w:bookmarkStart w:id="33" w:name="_Toc198910511"/>
       <w:bookmarkStart w:id="34" w:name="_Toc198909897"/>
       <w:bookmarkStart w:id="35" w:name="_Toc198910512"/>
       <w:bookmarkStart w:id="36" w:name="_Toc198909898"/>
       <w:bookmarkStart w:id="37" w:name="_Toc198910513"/>
       <w:bookmarkStart w:id="38" w:name="_Toc198909899"/>
       <w:bookmarkStart w:id="39" w:name="_Toc198910514"/>
       <w:bookmarkStart w:id="40" w:name="_Toc198909900"/>
       <w:bookmarkStart w:id="41" w:name="_Toc198910515"/>
       <w:bookmarkStart w:id="42" w:name="_Toc198909902"/>
       <w:bookmarkStart w:id="43" w:name="_Toc198910517"/>
       <w:bookmarkStart w:id="44" w:name="_Toc198909903"/>
       <w:bookmarkStart w:id="45" w:name="_Toc198910518"/>
       <w:bookmarkStart w:id="46" w:name="_Toc198909904"/>
       <w:bookmarkStart w:id="47" w:name="_Toc198910519"/>
       <w:bookmarkStart w:id="48" w:name="_Toc198909905"/>
       <w:bookmarkStart w:id="49" w:name="_Toc198910520"/>
       <w:bookmarkStart w:id="50" w:name="_Toc198909906"/>
       <w:bookmarkStart w:id="51" w:name="_Toc198910521"/>
       <w:bookmarkStart w:id="52" w:name="_Toc42609448"/>
       <w:bookmarkStart w:id="53" w:name="_Toc106870231"/>
       <w:bookmarkStart w:id="54" w:name="_Toc198909907"/>
-      <w:bookmarkStart w:id="55" w:name="_Toc204852501"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235618962"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
-      <w:bookmarkEnd w:id="31"/>
       <w:r>
         <w:t>What is uncertainty?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="26613F29" w14:textId="77777777" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:r w:rsidRPr="00F60EF4">
         <w:t>Uncertainty can be described as the amount of variation in a numerical result consistent with observations. Statistical uncertainty</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve"> as measured under NGER legislation</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve"> accounts for the level of uncertainty that may be attributed to sampling and statistical variation. </w:t>
       </w:r>
     </w:p>
@@ -4504,90 +4605,91 @@
         <w:t>Uncertainty is to be reported at the 95</w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve"> confidence level.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For example, an uncertainty assessment of 7% identifies that with 95% confidence the true value of scope 1 emissions is within 7% of the reported value. From basic statistical principles, the reported figure is more likely to lie near the true value than at the outer limits of the uncertainty range.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF46E3D" w14:textId="77777777" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="280" w:after="200"/>
       </w:pPr>
       <w:bookmarkStart w:id="56" w:name="_Toc42609449"/>
       <w:bookmarkStart w:id="57" w:name="_Toc106870232"/>
       <w:bookmarkStart w:id="58" w:name="_Toc198909908"/>
-      <w:bookmarkStart w:id="59" w:name="_Toc204852502"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc235618963"/>
       <w:r>
         <w:t>What is uncertainty used for?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="4F35F3D9" w14:textId="77777777" w:rsidR="00012166" w:rsidRPr="00300477" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:r w:rsidRPr="00300477">
         <w:t xml:space="preserve">The uncertainty data provided under NGER legislation will help inform the uncertainty estimates published in Australia’s National Greenhouse Accounts, including: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63D8B5EE" w14:textId="77777777" w:rsidR="00012166" w:rsidRPr="00300477" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00300477">
         <w:t>meeting Australia's reporting commitments under the United Nations Framework Convention on Climate Change (UNFCCC)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BC84D19" w14:textId="77777777" w:rsidR="00012166" w:rsidRPr="00300477" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00300477">
         <w:t>tracking progress against Australia’s targets under various international agreements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E425F32" w14:textId="77777777" w:rsidR="00012166" w:rsidRPr="00300477" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00300477">
         <w:t>informing policymakers and the public.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="734AD3F5" w14:textId="67926297" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:r w:rsidRPr="00300477">
+        <w:lastRenderedPageBreak/>
         <w:t>The uncertainty data can also assist corporations in understanding the uncertainties associated with their emission estimates, informing their allocation of resources and their choice of methods under the NGER legislation.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0018216D">
         <w:t>U</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ncertainty data is not published annually under section 24 of the NGER Act. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B25332" w14:textId="5C70115C" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:r>
         <w:t xml:space="preserve">See the </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:tooltip="A link to the Department of Climate Change, Energy, the Environment and Water website  " w:history="1">
         <w:r w:rsidRPr="00372513">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Department of Climate Change, Energy, the Environment and Water website</w:t>
         </w:r>
         <w:r w:rsidR="00FF558D" w:rsidRPr="00372513">
@@ -4601,97 +4703,97 @@
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for more information about National Greenhouse Accounts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C2E5BF1" w14:textId="48E2FAAB" w:rsidR="00012166" w:rsidRPr="00F60EF4" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="280" w:after="200"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="60" w:name="_Toc489526911"/>
       <w:bookmarkStart w:id="61" w:name="_Toc489527125"/>
       <w:bookmarkStart w:id="62" w:name="_Toc489527238"/>
       <w:bookmarkStart w:id="63" w:name="_Toc413749878"/>
       <w:bookmarkStart w:id="64" w:name="_Toc42609450"/>
       <w:bookmarkStart w:id="65" w:name="_Toc106870233"/>
       <w:bookmarkStart w:id="66" w:name="_Toc198909909"/>
-      <w:bookmarkStart w:id="67" w:name="_Toc204852503"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc235618964"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidRPr="00F60EF4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Uncertainty reporting </w:t>
       </w:r>
       <w:r w:rsidR="00552CC0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>thresholds</w:t>
       </w:r>
       <w:r w:rsidR="00552CC0" w:rsidRPr="00F60EF4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00552CC0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidRPr="00F60EF4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577B03C2" w14:textId="52AC40F7" w:rsidR="0051792B" w:rsidRDefault="00012166" w:rsidP="00012166">
+    <w:p w14:paraId="577B03C2" w14:textId="6F5B0048" w:rsidR="0051792B" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:r w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve">4.08 and 4.17A </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">of the NGER Regulations </w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t>detail the threshold</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reporting</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve"> uncertainty associated with </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">scope 1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
@@ -4754,86 +4856,92 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00C33116">
         <w:t>uel</w:t>
       </w:r>
       <w:r w:rsidR="00A2438F">
         <w:t>/energy</w:t>
       </w:r>
       <w:r w:rsidR="00C33116">
         <w:t xml:space="preserve"> type</w:t>
       </w:r>
       <w:r w:rsidR="00671797">
         <w:t xml:space="preserve"> listed in Schedule 1 of the NGER Regulations</w:t>
       </w:r>
       <w:r w:rsidR="006E1DFB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559335BF" w14:textId="77777777" w:rsidR="00F061DB" w:rsidRPr="00F60EF4" w:rsidRDefault="00F061DB" w:rsidP="00E62043">
+    <w:p w14:paraId="559335BF" w14:textId="72233159" w:rsidR="00F061DB" w:rsidRPr="00F60EF4" w:rsidRDefault="00F061DB" w:rsidP="006812DF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="200"/>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:ind w:left="680"/>
       </w:pPr>
       <w:bookmarkStart w:id="68" w:name="_Toc413749900"/>
       <w:bookmarkStart w:id="69" w:name="_Toc107324707"/>
       <w:bookmarkStart w:id="70" w:name="_Toc170292422"/>
       <w:bookmarkStart w:id="71" w:name="_Toc198909910"/>
-      <w:bookmarkStart w:id="72" w:name="_Toc204852504"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc235618965"/>
       <w:r w:rsidRPr="00F60EF4">
-        <w:t>Special cases: Emissions from entities that are not common ‘facilities’</w:t>
+        <w:t>Special cases: Emissions from entities that are not common</w:t>
+      </w:r>
+      <w:r w:rsidR="0072648F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60EF4">
+        <w:t>‘facilities’</w:t>
       </w:r>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="0C9E000E" w14:textId="795CCFBE" w:rsidR="00F061DB" w:rsidRPr="00F60EF4" w:rsidRDefault="00F061DB" w:rsidP="00F061DB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="73" w:name="_Toc413749901"/>
       <w:bookmarkStart w:id="74" w:name="_Toc107324708"/>
       <w:bookmarkStart w:id="75" w:name="_Toc170292423"/>
       <w:bookmarkStart w:id="76" w:name="_Toc198909911"/>
-      <w:bookmarkStart w:id="77" w:name="_Toc204852505"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc235618966"/>
       <w:r w:rsidRPr="00F60EF4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Facility Aggregates</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:r w:rsidRPr="00F60EF4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2474C4EC" w14:textId="2A63E35E" w:rsidR="00F061DB" w:rsidRPr="00F60EF4" w:rsidRDefault="007B0960" w:rsidP="00F061DB">
       <w:r>
         <w:t>A f</w:t>
       </w:r>
       <w:r w:rsidR="00F061DB" w:rsidRPr="00F60EF4">
         <w:t>acilit</w:t>
       </w:r>
@@ -4860,51 +4968,51 @@
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00F061DB" w:rsidRPr="00F60EF4">
         <w:t>-e or more (</w:t>
       </w:r>
       <w:r w:rsidR="00F061DB">
         <w:t xml:space="preserve">NGER </w:t>
       </w:r>
       <w:r w:rsidR="00F061DB" w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve">Regulation 4.25). Therefore, emissions from facility aggregates will not appear in the uncertainty dashboard. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB34F2D" w14:textId="77777777" w:rsidR="00F061DB" w:rsidRPr="00F60EF4" w:rsidRDefault="00F061DB" w:rsidP="00F061DB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="78" w:name="_Toc413749903"/>
       <w:bookmarkStart w:id="79" w:name="_Toc107324709"/>
       <w:bookmarkStart w:id="80" w:name="_Toc170292424"/>
       <w:bookmarkStart w:id="81" w:name="_Toc198909912"/>
-      <w:bookmarkStart w:id="82" w:name="_Toc204852506"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc235618967"/>
       <w:r w:rsidRPr="00F60EF4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Incidental and percentage reporting</w:t>
       </w:r>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="4F17DF27" w14:textId="3321564A" w:rsidR="00F061DB" w:rsidRDefault="00F061DB" w:rsidP="00012166">
       <w:r w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve">Data </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">reported as a percentage or </w:t>
       </w:r>
       <w:r w:rsidR="007B0960">
         <w:t>‘</w:t>
       </w:r>
       <w:r>
         <w:t>incidental</w:t>
       </w:r>
@@ -4913,51 +5021,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t>is not subject to uncertainty reporting requirements</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (under NGER R</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t>egulation 4.26</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and 4.27 respectively).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4012D49B" w14:textId="7455C17D" w:rsidR="00575166" w:rsidRPr="00A10B7F" w:rsidRDefault="00575166" w:rsidP="00A10B7F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="83" w:name="_Toc198909913"/>
-      <w:bookmarkStart w:id="84" w:name="_Toc204852507"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc235618968"/>
       <w:r w:rsidRPr="00A10B7F">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Network or pipeline </w:t>
       </w:r>
       <w:r w:rsidR="00E1640F" w:rsidRPr="00A10B7F">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>and multi</w:t>
       </w:r>
       <w:r w:rsidR="00E74C30">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">-site </w:t>
       </w:r>
       <w:r w:rsidR="00E1640F" w:rsidRPr="00A10B7F">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">cement site </w:t>
       </w:r>
       <w:r w:rsidR="00E876B4" w:rsidRPr="00A10B7F">
@@ -5008,51 +5116,51 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E6628E" w14:paraId="0267F4B8" w14:textId="77777777" w:rsidTr="00181F79">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="21F9ACD4" w14:textId="2F260D3E" w:rsidR="00481C4E" w:rsidRPr="001A0C32" w:rsidRDefault="00012166" w:rsidP="008C7FED">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A0C32">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
-            <w:r w:rsidR="00481C4E">
+            <w:r w:rsidR="00481C4E" w:rsidRPr="009C33DC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00481C4E" w:rsidRPr="00481C4E">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">If any relevant activity data is changed </w:t>
             </w:r>
             <w:r w:rsidR="008C7FED">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">in EERS </w:t>
             </w:r>
             <w:r w:rsidR="00481C4E" w:rsidRPr="00481C4E">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>after you report uncertainty, the uncertainty value will clear and will need to be recalculated</w:t>
             </w:r>
             <w:r w:rsidR="00BF6457">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> prior to submission</w:t>
@@ -5063,51 +5171,51 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6923F70E" w14:textId="77777777" w:rsidR="00012166" w:rsidRPr="00F60EF4" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="280" w:after="200"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="85" w:name="_Toc43486700"/>
       <w:bookmarkStart w:id="86" w:name="_Toc413749881"/>
       <w:bookmarkStart w:id="87" w:name="_Toc42609451"/>
       <w:bookmarkStart w:id="88" w:name="_Toc106870234"/>
       <w:bookmarkStart w:id="89" w:name="_Toc198909914"/>
-      <w:bookmarkStart w:id="90" w:name="_Toc204852508"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc235618969"/>
       <w:bookmarkEnd w:id="85"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>How to assess</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> uncertainty</w:t>
       </w:r>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:r w:rsidRPr="00F60EF4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -5157,68 +5265,69 @@
       <w:r>
         <w:t>used</w:t>
       </w:r>
       <w:r w:rsidR="007A66CA">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A66CA">
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Part 8.4 sets out the requirements where </w:t>
       </w:r>
       <w:r w:rsidR="68D2E498">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve">ethod </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">2, 3 or 4 is used. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF679AD" w14:textId="15DEB0AE" w:rsidR="00012166" w:rsidRPr="00F60EF4" w:rsidRDefault="00012166" w:rsidP="00012166">
+    <w:p w14:paraId="0EF679AD" w14:textId="15DEB0AE" w:rsidR="00012166" w:rsidRPr="00F60EF4" w:rsidRDefault="00012166" w:rsidP="006812DF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="200"/>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:ind w:left="680"/>
       </w:pPr>
       <w:bookmarkStart w:id="91" w:name="_Toc48048165"/>
       <w:bookmarkStart w:id="92" w:name="_Toc413749882"/>
       <w:bookmarkStart w:id="93" w:name="_Toc42609452"/>
       <w:bookmarkStart w:id="94" w:name="_Toc106870235"/>
       <w:bookmarkStart w:id="95" w:name="_Toc198909915"/>
-      <w:bookmarkStart w:id="96" w:name="_Toc204852509"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc235618970"/>
       <w:bookmarkEnd w:id="91"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Assessing</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve"> uncertainty where </w:t>
       </w:r>
       <w:r w:rsidR="29B1BB5D">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t>ethod 1 is used to estimate emissions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p w14:paraId="31D8B744" w14:textId="77D75CF9" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:r w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve">Part 8.3 of the </w:t>
       </w:r>
       <w:r>
         <w:t>NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
@@ -5269,132 +5378,135 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="002B6B52">
         <w:t xml:space="preserve"> (September 2003 v1.0)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E436DE">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D41B3B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="00D41B3B">
         <w:t xml:space="preserve">known as the </w:t>
       </w:r>
       <w:r>
         <w:t>‘uncertainty protocol’.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37FCB382" w14:textId="25C354CF" w:rsidR="008C1EF1" w:rsidRDefault="00A246AC" w:rsidP="008C1EF1">
+    <w:p w14:paraId="37FCB382" w14:textId="6DF38E09" w:rsidR="008C1EF1" w:rsidRDefault="00A246AC" w:rsidP="008C1EF1">
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="003A7A9C">
         <w:t xml:space="preserve">he default </w:t>
       </w:r>
       <w:r>
         <w:t>levels can be found in S</w:t>
       </w:r>
       <w:r w:rsidRPr="003A7A9C">
         <w:t>ections 8.6 to 8.10</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the NGER Measurement Determination. </w:t>
       </w:r>
       <w:r w:rsidR="008C1EF1">
         <w:t xml:space="preserve">EERS provides an ‘auto-calculate’ function which uses </w:t>
       </w:r>
       <w:r w:rsidR="006B24E4">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="008C1EF1">
-        <w:t xml:space="preserve">default uncertainty levels. See the </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BB7DF0" w:rsidRPr="003455D5">
+        <w:t xml:space="preserve">default uncertainty levels. </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1EF1" w:rsidRPr="00BF31AD">
+        <w:t>See the</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF31AD" w:rsidRPr="006812DF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Reporting_uncertainty_in" w:history="1">
+        <w:r w:rsidR="00BF31AD" w:rsidRPr="006812DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>EERS Navigation Guide</w:t>
+          <w:t>Reporting uncertainty in EERS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="003455D5">
-[...3 lines deleted...]
-        <w:footnoteReference w:id="11"/>
+      <w:r w:rsidR="00BF31AD" w:rsidRPr="006812DF">
+        <w:t xml:space="preserve"> chapter of this guideline </w:t>
       </w:r>
       <w:r w:rsidR="008C1EF1">
-        <w:t xml:space="preserve"> for more information.</w:t>
+        <w:t>for more information.</w:t>
       </w:r>
       <w:r w:rsidR="00097DEF">
         <w:t xml:space="preserve"> If you do not use the default </w:t>
       </w:r>
       <w:r w:rsidR="008F160A">
         <w:t>levels</w:t>
       </w:r>
       <w:r w:rsidR="00097DEF">
         <w:t xml:space="preserve">, records must be kept regarding how your uncertainty </w:t>
       </w:r>
       <w:r w:rsidR="008F160A">
         <w:t xml:space="preserve">level </w:t>
       </w:r>
       <w:r w:rsidR="00097DEF">
         <w:t>was determined in a manner compliant with section 22 of the NGER Act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61FB6ACA" w14:textId="51CCBE50" w:rsidR="00012166" w:rsidRDefault="00E864C8" w:rsidP="00012166">
       <w:r w:rsidRPr="0090002A">
         <w:t xml:space="preserve">For information on calculating uncertainty for </w:t>
       </w:r>
       <w:r w:rsidR="008F160A">
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="0090002A">
         <w:t>carbon mass balance equations</w:t>
       </w:r>
       <w:r w:rsidR="008F160A">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="0090002A">
         <w:t xml:space="preserve"> using </w:t>
       </w:r>
       <w:r w:rsidR="006253B7">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="0090002A">
         <w:t xml:space="preserve">ethod 1, see the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:tooltip="A link to the Uncertainty claculator user guide on the Clean Energy Regulator webpage" w:history="1">
+      <w:hyperlink r:id="rId31" w:tooltip="A link to the Uncertainty claculator user guide on the Clean Energy Regulator webpage" w:history="1">
         <w:r w:rsidR="00052580" w:rsidRPr="008D5F03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>NGER U</w:t>
         </w:r>
         <w:r w:rsidR="00BB7DF0" w:rsidRPr="008D5F03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">ncertainty </w:t>
         </w:r>
         <w:r w:rsidR="00052580" w:rsidRPr="008D5F03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>C</w:t>
         </w:r>
         <w:r w:rsidR="00BB7DF0" w:rsidRPr="008D5F03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -5412,71 +5524,71 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">ser </w:t>
         </w:r>
         <w:r w:rsidR="00052580" w:rsidRPr="008D5F03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>G</w:t>
         </w:r>
         <w:r w:rsidR="00BB7DF0" w:rsidRPr="008D5F03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>uide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008D5F03">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="12"/>
+        <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="0090002A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053CC557" w14:textId="32FE0C5E" w:rsidR="00012166" w:rsidRPr="00F60EF4" w:rsidRDefault="00012166" w:rsidP="00012166">
+    <w:p w14:paraId="053CC557" w14:textId="32FE0C5E" w:rsidR="00012166" w:rsidRPr="00F60EF4" w:rsidRDefault="00012166" w:rsidP="006812DF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="200"/>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:ind w:left="680"/>
       </w:pPr>
       <w:bookmarkStart w:id="97" w:name="_Toc413749883"/>
       <w:bookmarkStart w:id="98" w:name="_Toc42609453"/>
       <w:bookmarkStart w:id="99" w:name="_Toc106870236"/>
       <w:bookmarkStart w:id="100" w:name="_Toc198909916"/>
-      <w:bookmarkStart w:id="101" w:name="_Toc204852510"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc235618971"/>
       <w:r>
         <w:t>Assessing</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve"> uncertainty where </w:t>
       </w:r>
       <w:r w:rsidR="2843C931">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve">ethod 2, 3 </w:t>
       </w:r>
       <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve"> 4 </w:t>
       </w:r>
       <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve"> used to estimate emissions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="97"/>
@@ -5734,62 +5846,62 @@
       <w:r>
         <w:t>associated</w:t>
       </w:r>
       <w:r w:rsidRPr="00472EC5">
         <w:t xml:space="preserve"> emissions.</w:t>
       </w:r>
       <w:bookmarkStart w:id="102" w:name="_Toc489526916"/>
       <w:bookmarkStart w:id="103" w:name="_Toc489527130"/>
       <w:bookmarkStart w:id="104" w:name="_Toc489527243"/>
       <w:bookmarkStart w:id="105" w:name="_Toc413749899"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
     </w:p>
     <w:p w14:paraId="11FAEB73" w14:textId="4859E9A6" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:r>
         <w:t xml:space="preserve">Records </w:t>
       </w:r>
       <w:r w:rsidR="001F6D24">
         <w:t xml:space="preserve">must </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">be kept regarding how your uncertainty was determined in a manner compliant with section 22 of the NGER Act.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F27C077" w14:textId="2EE41E3D" w:rsidR="009449A8" w:rsidRPr="00F60EF4" w:rsidRDefault="009449A8" w:rsidP="00A10B7F">
+    <w:p w14:paraId="5F27C077" w14:textId="2EE41E3D" w:rsidR="009449A8" w:rsidRPr="00F60EF4" w:rsidRDefault="009449A8" w:rsidP="006812DF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="200"/>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:ind w:left="680"/>
       </w:pPr>
       <w:bookmarkStart w:id="106" w:name="_Toc198909917"/>
-      <w:bookmarkStart w:id="107" w:name="_Toc204852511"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc235618972"/>
       <w:r>
         <w:t>Assessing</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve"> uncertainty</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve">ndustrial process sources </w:t>
       </w:r>
       <w:r>
         <w:t>with no default uncertainty levels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
     </w:p>
     <w:p w14:paraId="130F8194" w14:textId="1F4C502E" w:rsidR="009449A8" w:rsidRDefault="009449A8" w:rsidP="009449A8">
@@ -5802,115 +5914,119 @@
       <w:r w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve"> in the </w:t>
       </w:r>
       <w:r>
         <w:t>NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve">. If emissions from these sources involve the combustion of a fuel, then default fuel combustion uncertainty factors may be used for emissions attributable to each fuel. Otherwise, the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">auto-calculate </w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t xml:space="preserve">uncertainty </w:t>
       </w:r>
       <w:r>
         <w:t>function will use a default uncertainty value of 10% for the source</w:t>
       </w:r>
       <w:r w:rsidR="00175785">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
-        <w:t xml:space="preserve">in accordance with </w:t>
+        <w:t xml:space="preserve">in accordance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60EF4">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidRPr="00767BD4">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00FF20CF">
         <w:t>downloadable</w:t>
       </w:r>
       <w:r w:rsidR="00F3288E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:tooltip="A link to the Measurement and Estimation Uncertainty of GHG Emissions worksheet on the Greenhouse Has Protocol website" w:history="1">
+      <w:hyperlink r:id="rId32" w:tooltip="A link to the Measurement and Estimation Uncertainty of GHG Emissions worksheet on the Greenhouse Has Protocol website" w:history="1">
         <w:r w:rsidR="00F3288E" w:rsidRPr="00953E11">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Measurement and Estimation Uncertainty of GHG Emissions</w:t>
         </w:r>
         <w:r w:rsidRPr="00953E11">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve"> ‘worksheet’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00775E8A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="13"/>
+        <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F3288E">
         <w:t>from</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F60EF4">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00F3288E">
         <w:t xml:space="preserve"> Greenhouse Gas Protocol</w:t>
       </w:r>
       <w:r w:rsidR="001D26AA">
         <w:t xml:space="preserve">’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="001D26AA" w:rsidRPr="00FC14FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Calculation tools and guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FC14FA">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="14"/>
+        <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidR="00F3288E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D82917">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54EAD744" w14:textId="77777777" w:rsidR="009449A8" w:rsidRPr="00BA020C" w:rsidRDefault="009449A8" w:rsidP="009449A8">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
       </w:pPr>
       <w:r w:rsidRPr="002B6B52">
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="002B6B52">
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -6145,52 +6261,60 @@
               <w:t>Chemical or mineral production (other than carbide production) using a carbon reductant or carbon anode</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009449A8" w:rsidRPr="00F21247" w14:paraId="0FD94E7C" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="03B69E08" w14:textId="77777777" w:rsidR="009449A8" w:rsidRPr="005E4227" w:rsidRDefault="009449A8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E4227">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Iron, steel or other metal production using an integrated metalworks</w:t>
+              <w:t xml:space="preserve">Iron, steel or other metal production using an </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005E4227">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>integrated metalworks</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009449A8" w:rsidRPr="00F21247" w14:paraId="2BA774C2" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1EA499A8" w14:textId="77777777" w:rsidR="009449A8" w:rsidRPr="005E4227" w:rsidRDefault="009449A8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E4227">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ferroalloys production</w:t>
             </w:r>
@@ -6244,645 +6368,1226 @@
               </w:rPr>
               <w:t>Other metals production</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="62275D16" w14:textId="64ECB8B8" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="005874"/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="108" w:name="_Toc43486704"/>
       <w:bookmarkStart w:id="109" w:name="_Toc42609454"/>
       <w:bookmarkStart w:id="110" w:name="_Toc106870237"/>
       <w:bookmarkEnd w:id="108"/>
     </w:p>
-    <w:p w14:paraId="1B2B0BAE" w14:textId="77777777" w:rsidR="00012166" w:rsidRPr="00E24565" w:rsidRDefault="00012166" w:rsidP="00012166">
+    <w:p w14:paraId="1B2B0BAE" w14:textId="77777777" w:rsidR="00012166" w:rsidRPr="00E24565" w:rsidRDefault="00012166" w:rsidP="004860D8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="280" w:after="200"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="111" w:name="_Toc198909918"/>
-      <w:bookmarkStart w:id="112" w:name="_Toc204852512"/>
+      <w:bookmarkStart w:id="111" w:name="_Reporting_uncertainty_in"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc198909918"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc235618973"/>
+      <w:bookmarkEnd w:id="111"/>
       <w:r w:rsidRPr="00E24565">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Reporting uncertainty in the Emissions and Energy Reporting System</w:t>
       </w:r>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
-      <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
-    </w:p>
-[...54 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="113"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
-        <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00012166" w:rsidRPr="00FA7635" w14:paraId="5346D7AE" w14:textId="77777777" w:rsidTr="00181F79">
+      <w:tr w:rsidR="008A4676" w:rsidRPr="00B27BA7" w14:paraId="5721E0E3" w14:textId="77777777" w:rsidTr="006812DF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcW w:w="9710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC8969D" w14:textId="7BF9258F" w:rsidR="00B70286" w:rsidRPr="00FA7635" w:rsidRDefault="00012166" w:rsidP="0088003F">
-            <w:r w:rsidRPr="00A6150F">
+          <w:p w14:paraId="1117BFB3" w14:textId="0866D356" w:rsidR="00F94540" w:rsidRPr="006812DF" w:rsidRDefault="00C6293A" w:rsidP="009E2E2A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3244D">
+              <w:t xml:space="preserve">As uncertainty is </w:t>
+            </w:r>
+            <w:r w:rsidR="00222BC1" w:rsidRPr="00B3244D">
+              <w:t>calculated using you</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF56B1" w:rsidRPr="00B3244D">
+              <w:t xml:space="preserve">r activity information, </w:t>
+            </w:r>
+            <w:r w:rsidR="007C40A2" w:rsidRPr="00B3244D">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="008A4676" w:rsidRPr="00B3244D">
+              <w:t xml:space="preserve">nter all activity information </w:t>
+            </w:r>
+            <w:r w:rsidR="008A4676" w:rsidRPr="006812DF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>before</w:t>
+            </w:r>
+            <w:r w:rsidR="008A4676" w:rsidRPr="00B3244D">
+              <w:t xml:space="preserve"> reporting uncertainty in EERS. </w:t>
+            </w:r>
+            <w:r w:rsidR="00901D3A" w:rsidRPr="00B3244D">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00901D3A" w:rsidRPr="00B3244D">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00385FB0" w:rsidRPr="00B3244D">
+              <w:t xml:space="preserve">If you change </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7A97" w:rsidRPr="00B3244D">
+              <w:t xml:space="preserve">relevant </w:t>
+            </w:r>
+            <w:r w:rsidR="00385FB0" w:rsidRPr="00B3244D">
+              <w:t xml:space="preserve">activity </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7A97" w:rsidRPr="00B3244D">
+              <w:t>data</w:t>
+            </w:r>
+            <w:r w:rsidR="00385FB0" w:rsidRPr="00B3244D">
+              <w:t xml:space="preserve"> after you report uncertainty, then </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7A97" w:rsidRPr="00B3244D">
+              <w:t xml:space="preserve">the uncertainty will </w:t>
+            </w:r>
+            <w:r w:rsidR="009E2E2A" w:rsidRPr="00B3244D">
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7A97" w:rsidRPr="00B3244D">
+              <w:t xml:space="preserve">lear </w:t>
+            </w:r>
+            <w:r w:rsidR="009E2E2A" w:rsidRPr="00B3244D">
+              <w:t>and will need to be recalculated prior to report generation and submission.</w:t>
+            </w:r>
+            <w:r w:rsidR="009E2E2A" w:rsidRPr="00B3244D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Note:</w:t>
-[...1 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A749C1">
-[...15 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidR="00385FB0" w:rsidRPr="00B3244D">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5FCD1576" w14:textId="4EF3CE3E" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
+    <w:p w14:paraId="72E60A40" w14:textId="6C0EC59F" w:rsidR="008A4676" w:rsidRDefault="00901D3A" w:rsidP="00C063D6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To report uncertainty in EERS, select ‘Report uncertainty’ from the function drop down menu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B81296" w14:textId="421F73B6" w:rsidR="00574A46" w:rsidRDefault="00133BC6" w:rsidP="00C063D6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00133BC6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BA6DEA4" wp14:editId="47775AD7">
+            <wp:extent cx="6184900" cy="1772920"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:docPr id="1701472577" name="Picture 1" descr="Function drop-down menu with 'Report uncertainty' selected for reporting period 2024–2025 in the National Greenhouse and Energy Reporting system.&#10;"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1701472577" name="Picture 1" descr="Function drop-down menu with 'Report uncertainty' selected for reporting period 2024–2025 in the National Greenhouse and Energy Reporting system.&#10;"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId34"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6184900" cy="1772920"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59EDD68A" w14:textId="77777777" w:rsidR="00C063D6" w:rsidRDefault="00C063D6" w:rsidP="00C063D6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582AE0">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>e ‘Report uncertainty’ page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582AE0">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shows all sources and fuels that exceed the uncertainty reporting threshold for each facility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772D8A1C" w14:textId="41110E5D" w:rsidR="008A43B1" w:rsidRPr="00F60EF4" w:rsidRDefault="008A4676" w:rsidP="008A43B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
-      <w:bookmarkStart w:id="113" w:name="_NGER_Uncertainty_Calculator"/>
-[...7 lines deleted...]
-        <w:t>NGER Uncertainty Calculator</w:t>
+      <w:bookmarkStart w:id="114" w:name="_Toc235618974"/>
+      <w:r>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="008A43B1">
+        <w:t>sing the auto-calculate feature</w:t>
       </w:r>
       <w:bookmarkEnd w:id="114"/>
+    </w:p>
+    <w:p w14:paraId="144C4CA5" w14:textId="223A5D5D" w:rsidR="00C063D6" w:rsidRDefault="00C063D6" w:rsidP="00C063D6">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a facility, where </w:t>
+      </w:r>
+      <w:r w:rsidR="00E65471">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ethod 1 has been exclusively used for a source or fuel type, you can use the ‘auto-calculate’ option. When you check the ‘auto-calc’ box, EERS will calculate and display the uncertainty as a percentage for that source or fuel. If you choose to manually enter the uncertainty, de-select the ‘Auto-calc’ checkbox. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E25079E" w14:textId="77777777" w:rsidR="00C063D6" w:rsidRDefault="00C063D6" w:rsidP="00C063D6">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207329">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FEF4A20" wp14:editId="39FB8046">
+            <wp:extent cx="6184900" cy="1612265"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6985"/>
+            <wp:docPr id="1947541520" name="Picture 1" descr="A screenshot the Clean Energy Regulator website cropped to a section titled 'Facility uncertainty'. A table is displayed, and the column titled 'Auto-calc' is highlighted. Above this an orange callout box contains the text 'If method 1 was exclusively used, check the auto-calc box or manually enter uncertainty'."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1947541520" name="Picture 1" descr="A screenshot the Clean Energy Regulator website cropped to a section titled 'Facility uncertainty'. A table is displayed, and the column titled 'Auto-calc' is highlighted. Above this an orange callout box contains the text 'If method 1 was exclusively used, check the auto-calc box or manually enter uncertainty'."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId35"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6184900" cy="1612265"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72010419" w14:textId="6D4EB5E7" w:rsidR="008A43B1" w:rsidRPr="00F60EF4" w:rsidRDefault="008A4676" w:rsidP="008A43B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="115" w:name="_Toc235618975"/>
+      <w:r>
+        <w:t>Manually calculating uncertainty</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="115"/>
-      <w:bookmarkEnd w:id="116"/>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1D7A6018" w14:textId="5451F670" w:rsidR="0039420F" w:rsidRDefault="00ED711C" w:rsidP="00012166">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> page of our website. </w:t>
+    <w:p w14:paraId="344C014C" w14:textId="348F91C6" w:rsidR="00EA3578" w:rsidRDefault="00905A24" w:rsidP="00C063D6">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have used </w:t>
+      </w:r>
+      <w:r w:rsidR="005A4459">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Method </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53FBE">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="004103F0">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 3 or </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53FBE">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C063D6">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, you must manually calculate the uncertainy. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3578">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CER has </w:t>
+      </w:r>
+      <w:r w:rsidR="0006642B">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provided </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3578">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a tool </w:t>
+      </w:r>
+      <w:r w:rsidR="00020FEA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="0006642B">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> help reporters </w:t>
+      </w:r>
+      <w:r w:rsidR="00020FEA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>do this</w:t>
+      </w:r>
+      <w:r w:rsidR="0006642B">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, called the NGER Uncertainty Calculator. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00012166" w:rsidRPr="00FA7635" w14:paraId="708BA026" w14:textId="77777777">
+      <w:tr w:rsidR="004F4D3C" w:rsidRPr="00FA7635" w14:paraId="0B85F6F9" w14:textId="77777777" w:rsidTr="00045CC0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10415" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB08282" w14:textId="294015F9" w:rsidR="00012166" w:rsidRPr="00FA7635" w:rsidRDefault="00012166">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5FF66B79" w14:textId="3D813D80" w:rsidR="004F4D3C" w:rsidRPr="00FA7635" w:rsidRDefault="004F4D3C" w:rsidP="00045CC0">
             <w:r>
-              <w:t xml:space="preserve"> It is not compulsory to use the </w:t>
-[...5 lines deleted...]
-              <w:t>Uncertainty Calculator. Reporters may use their own method, in line with the requirements of the NGER Measurement Determination.</w:t>
+              <w:t>It is not compulsory to use the NGER Uncertainty Calculator. Reporters may use their own method, in line with the requirements of the NGER Measurement Determination.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="50180382" w14:textId="645D2D16" w:rsidR="00C063D6" w:rsidRDefault="0014134D" w:rsidP="00C063D6">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F64D6C">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you choose to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C063D6">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidR="00F64D6C">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00C063D6">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D02F6D">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>NGER</w:t>
+      </w:r>
+      <w:r w:rsidR="00C063D6">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uncertainty </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85046">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00C063D6">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>alculator:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444B7DE6" w14:textId="0728457B" w:rsidR="00C063D6" w:rsidRDefault="00C063D6" w:rsidP="006812DF">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Download the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:tooltip="A link to the Uncertainty calculators page on the CER website" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:noProof/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Uncertainty </w:t>
+        </w:r>
+        <w:r w:rsidR="00A85046">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:noProof/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>C</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:noProof/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>alculator</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:tooltip="A link to the Uncertainty Calculator user guide on the CER website" w:history="1">
+        <w:r w:rsidRPr="000C18DA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Uncertainty Calculator User Guide</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for the relevant reporting year</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F29BB12" w14:textId="5E207072" w:rsidR="00C063D6" w:rsidRDefault="00C063D6" w:rsidP="006812DF">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click ‘Copy to clipboard’ </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26995">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from the ‘Report uncertainty’ page in EERS, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and paste data into the </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46BA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncertainty </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46BA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alculator. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFA6534" w14:textId="3142D08A" w:rsidR="00C063D6" w:rsidRDefault="00C063D6" w:rsidP="006812DF">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click on the uncertainty fields </w:t>
+      </w:r>
+      <w:r w:rsidR="001B211F">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in EERS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for each facility to </w:t>
+      </w:r>
+      <w:r w:rsidR="00080E08">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">manually </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enter the value from the </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46BA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncertainty </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46BA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>alculator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07093032" w14:textId="77777777" w:rsidR="00C063D6" w:rsidRPr="00F94A83" w:rsidRDefault="00C063D6" w:rsidP="00C063D6">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C9D3A1" w14:textId="13EBA2A9" w:rsidR="00012166" w:rsidRPr="006812DF" w:rsidRDefault="00C063D6" w:rsidP="006812DF">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4555">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0074BE52" wp14:editId="19B60ECE">
+            <wp:extent cx="6184900" cy="4734560"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="8890"/>
+            <wp:docPr id="1697516095" name="Picture 1" descr="A screenshot the Clean Energy Regulator website with the page titled 'Report uncertainty'. A blue alert box with the text 'Before you input uncertainty values, make sure your facility activities are completed' is highlighted. Next to an orange callout box contains the text 'Ensure your data is complete'. A button titled 'Copy to clipboard' has an orange callout box next to it containing the text 'If method 1 is not exclusively used, click on Copy to clipboard and paste data into the Uncertainty calculator. At the bottom-right a percentage number entry box is highlighted and an orange callout box next to it contains the text 'Or click in field to manually enter the value from the uncertainty calculator'."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1697516095" name="Picture 1" descr="A screenshot the Clean Energy Regulator website with the page titled 'Report uncertainty'. A blue alert box with the text 'Before you input uncertainty values, make sure your facility activities are completed' is highlighted. Next to an orange callout box contains the text 'Ensure your data is complete'. A button titled 'Copy to clipboard' has an orange callout box next to it containing the text 'If method 1 is not exclusively used, click on Copy to clipboard and paste data into the Uncertainty calculator. At the bottom-right a percentage number entry box is highlighted and an orange callout box next to it contains the text 'Or click in field to manually enter the value from the uncertainty calculator'."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId38"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6184900" cy="4734560"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="19245184" w14:textId="16736677" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="280" w:after="200"/>
       </w:pPr>
-      <w:bookmarkStart w:id="119" w:name="_Toc198910536"/>
-[...17 lines deleted...]
-      <w:bookmarkStart w:id="137" w:name="_Toc204852514"/>
+      <w:bookmarkStart w:id="116" w:name="_NGER_Uncertainty_Calculator"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc198910536"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc198910537"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc198910538"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc198910540"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc198910542"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc198910544"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc198910546"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc198910548"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc198910550"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc198910552"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc198910554"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc198910556"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc198910558"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc198909920"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc198910560"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc42609457"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc106870240"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc198909921"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc235618976"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
+      <w:r>
+        <w:t>More information</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="132"/>
+      <w:r>
+        <w:t xml:space="preserve"> and references</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="133"/>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="134"/>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="135"/>
-      <w:bookmarkEnd w:id="136"/>
-      <w:bookmarkEnd w:id="137"/>
     </w:p>
-    <w:p w14:paraId="2157F744" w14:textId="5108DAC8" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
+    <w:p w14:paraId="2157F744" w14:textId="626CB1E8" w:rsidR="007F2EFA" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="138" w:name="_Hlk43906697"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="136" w:name="_Hlk43906697"/>
       <w:r>
         <w:t xml:space="preserve">This guideline has been provided by </w:t>
       </w:r>
       <w:r w:rsidR="00ED711C">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="21820B6E">
         <w:t>CER</w:t>
       </w:r>
       <w:r>
         <w:t>, to assist in the consistent accounting and reporting of greenhouse gas emissions, energy consumption and energy production using the NGER legislation.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF1F2E9" w14:textId="77777777" w:rsidR="007F2EFA" w:rsidRDefault="007F2EFA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C30A3D" w14:textId="77777777" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="46B5BC07" w14:textId="77777777" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00A10B7F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
-      <w:bookmarkStart w:id="139" w:name="_Toc510679827"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="144" w:name="_Toc204852515"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc510679827"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc75954613"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc106870241"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc108023405"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc198909922"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc235618977"/>
       <w:r>
         <w:t>More information</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
       <w:bookmarkEnd w:id="142"/>
-      <w:bookmarkEnd w:id="143"/>
-      <w:bookmarkEnd w:id="144"/>
     </w:p>
     <w:p w14:paraId="44FB2798" w14:textId="749F9EAA" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For more information, please </w:t>
       </w:r>
       <w:r w:rsidR="5623FD68">
         <w:t xml:space="preserve">contact </w:t>
       </w:r>
       <w:r w:rsidR="31A6B7A2">
         <w:t>CER</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722ABDE5" w14:textId="6D67A8AA" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00E67ABC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>cer-nger-reporting@cer.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6CC3E590" w14:textId="77777777" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Phone: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D47E7B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>1300 553 542</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">within Australia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="324AAA64" w14:textId="03CD4FE9" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="00AD73B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.cer.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="75779983" w14:textId="2A96CD15" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00A10B7F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
-      <w:bookmarkStart w:id="145" w:name="_Toc75954614"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="149" w:name="_Toc204852516"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc75954614"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc106870242"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc108023406"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc198909923"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc235618978"/>
       <w:r>
         <w:t>Guide</w:t>
       </w:r>
       <w:r w:rsidR="000339BE">
         <w:t>line</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="143"/>
+      <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
-      <w:bookmarkEnd w:id="148"/>
-      <w:bookmarkEnd w:id="149"/>
     </w:p>
     <w:p w14:paraId="084938F8" w14:textId="59EB6652" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">See our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:tooltip="A link to the NGER reporting guides on the Clean Energy Regulator webpage" w:history="1">
+      <w:hyperlink r:id="rId41" w:tooltip="A link to the NGER reporting guides on the Clean Energy Regulator webpage" w:history="1">
         <w:r w:rsidR="00256D33" w:rsidRPr="00315318">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>NGER Reporting Guides</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00315318">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="005874"/>
         </w:rPr>
-        <w:footnoteReference w:id="17"/>
+        <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidRPr="00315318">
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> guidance on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1B37AA" w14:textId="77777777" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
+    <w:p w14:paraId="3B337017" w14:textId="77777777" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>defining a facility</w:t>
+        <w:t>measurement criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B337017" w14:textId="77777777" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
+    <w:p w14:paraId="3F5FFB98" w14:textId="021262D7" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>measurement criteria</w:t>
-      </w:r>
+        <w:t>reporting energy production and consumption</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="136"/>
     </w:p>
-    <w:p w14:paraId="3F5FFB98" w14:textId="021262D7" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
+    <w:p w14:paraId="6043DCDE" w14:textId="77777777" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>reporting energy production and consumption</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="138"/>
+        <w:t>estimating emission and energy from coal mining guideline</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6043DCDE" w14:textId="77777777" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
+    <w:p w14:paraId="40B874F5" w14:textId="18FDF9C0" w:rsidR="00235142" w:rsidRDefault="00012166" w:rsidP="001051C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>estimating emission and energy from coal mining guideline</w:t>
-[...10 lines deleted...]
-      <w:r>
         <w:t>estimating emission and energy from industrial processes</w:t>
       </w:r>
       <w:r w:rsidR="3333BB38">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00235142" w:rsidSect="00BE759B">
-      <w:headerReference w:type="default" r:id="rId40"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId44"/>
+      <w:headerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="even" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:headerReference w:type="first" r:id="rId45"/>
+      <w:footerReference w:type="first" r:id="rId46"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="121D6E77" w14:textId="77777777" w:rsidR="007A183B" w:rsidRDefault="007A183B" w:rsidP="00176C28">
+    <w:p w14:paraId="3DA1E62A" w14:textId="77777777" w:rsidR="00BF04BC" w:rsidRDefault="00BF04BC" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E238E98" w14:textId="77777777" w:rsidR="007A183B" w:rsidRDefault="007A183B"/>
+    <w:p w14:paraId="0707B75F" w14:textId="77777777" w:rsidR="00BF04BC" w:rsidRDefault="00BF04BC"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08995AD0" w14:textId="77777777" w:rsidR="007A183B" w:rsidRDefault="007A183B" w:rsidP="00176C28">
+    <w:p w14:paraId="346E3446" w14:textId="77777777" w:rsidR="00BF04BC" w:rsidRDefault="00BF04BC" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E3D881E" w14:textId="77777777" w:rsidR="007A183B" w:rsidRDefault="007A183B"/>
+    <w:p w14:paraId="02D81EA6" w14:textId="77777777" w:rsidR="00BF04BC" w:rsidRDefault="00BF04BC"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0DFA96D1" w14:textId="77777777" w:rsidR="007A183B" w:rsidRDefault="007A183B">
+    <w:p w14:paraId="39C604D2" w14:textId="77777777" w:rsidR="00BF04BC" w:rsidRDefault="00BF04BC">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6899,50 +7604,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
+    <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -7135,67 +7841,59 @@
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00E349EF">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="788087B7" w14:textId="7ADBF039" w:rsidR="00F76419" w:rsidRPr="00B6321F" w:rsidRDefault="00B6321F" w:rsidP="00B6321F">
+  <w:p w14:paraId="788087B7" w14:textId="123C4837" w:rsidR="00F76419" w:rsidRPr="00B6321F" w:rsidRDefault="00F76419" w:rsidP="00B6321F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="60"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B6321F">
-[...6 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F1D8CCF" w14:textId="7839AB4F" w:rsidR="0065750A" w:rsidRPr="009C30B4" w:rsidRDefault="00862D08" w:rsidP="00AA2792">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2694"/>
         <w:tab w:val="left" w:pos="3969"/>
         <w:tab w:val="left" w:pos="6946"/>
         <w:tab w:val="right" w:pos="9498"/>
       </w:tabs>
       <w:spacing w:after="720"/>
       <w:ind w:right="242"/>
       <w:rPr>
         <w:color w:val="005874"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00862D08">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
@@ -7237,67 +7935,67 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2148425" cy="653571"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F1FD67A" w14:textId="77777777" w:rsidR="007A183B" w:rsidRDefault="007A183B" w:rsidP="00176C28">
+    <w:p w14:paraId="42950742" w14:textId="77777777" w:rsidR="00BF04BC" w:rsidRDefault="00BF04BC" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7373CB2E" w14:textId="77777777" w:rsidR="007A183B" w:rsidRDefault="007A183B"/>
+    <w:p w14:paraId="6A44454B" w14:textId="77777777" w:rsidR="00BF04BC" w:rsidRDefault="00BF04BC"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="789A3CDD" w14:textId="77777777" w:rsidR="007A183B" w:rsidRDefault="007A183B" w:rsidP="00176C28">
+    <w:p w14:paraId="5935951C" w14:textId="77777777" w:rsidR="00BF04BC" w:rsidRDefault="00BF04BC" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501DD9C7" w14:textId="77777777" w:rsidR="007A183B" w:rsidRDefault="007A183B"/>
+    <w:p w14:paraId="77A63626" w14:textId="77777777" w:rsidR="00BF04BC" w:rsidRDefault="00BF04BC"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="285CB467" w14:textId="77777777" w:rsidR="007A183B" w:rsidRDefault="007A183B">
+    <w:p w14:paraId="285491E4" w14:textId="77777777" w:rsidR="00BF04BC" w:rsidRDefault="00BF04BC">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="7E04F2E0" w14:textId="160B479D" w:rsidR="00EC1970" w:rsidRPr="008F212C" w:rsidRDefault="00EC1970" w:rsidP="00EC1970">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00547E99" w:rsidRPr="001051C9">
         <w:t>https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation</w:t>
       </w:r>
@@ -7307,65 +8005,68 @@
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="043F898E" w14:textId="0C400C60" w:rsidR="00012166" w:rsidRPr="00F26D6F" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E3A48" w:rsidRPr="001051C9">
         <w:t>https://www.legislation.gov.au/Series/C2007A00175</w:t>
       </w:r>
       <w:r w:rsidRPr="00F26D6F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="148CCD8D" w14:textId="2684D80B" w:rsidR="00012166" w:rsidRPr="00F26D6F" w:rsidRDefault="00012166" w:rsidP="00012166">
+    <w:p w14:paraId="148CCD8D" w14:textId="3A5D7476" w:rsidR="00012166" w:rsidRPr="00F26D6F" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00F26D6F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F26D6F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E3A48" w:rsidRPr="001051C9">
         <w:t>https://www.legislation.gov.au/Series/F2008L0223</w:t>
+      </w:r>
+      <w:r w:rsidR="006016C8">
+        <w:t>0</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="78B66034" w14:textId="2C8887AA" w:rsidR="00012166" w:rsidRPr="00F26D6F" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00F26D6F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F26D6F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E3A48" w:rsidRPr="001051C9">
         <w:t>https://www.legislation.gov.au/Series/F2008L02309</w:t>
       </w:r>
       <w:r w:rsidRPr="00F26D6F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
@@ -7455,228 +8156,186 @@
       <w:r w:rsidR="001B3D80" w:rsidRPr="001B3D80">
         <w:t>https://www.dcceew.gov.au/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="11D1E07D" w14:textId="0EEBB158" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00177E1A" w:rsidRPr="001051C9">
         <w:t>https://ghgprotocol.org/sites/default/files/2023-03/ghg-uncertainty.pdf</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="692CF206" w14:textId="2EAD8BAE" w:rsidR="003455D5" w:rsidRPr="001051C9" w:rsidRDefault="003455D5">
+    <w:p w14:paraId="27B31DFE" w14:textId="72CC66EA" w:rsidR="008D5F03" w:rsidRPr="001051C9" w:rsidRDefault="008D5F03">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003455D5">
-        <w:t>https://cer.gov.au/document_page/emissions-and-energy-reporting-system-navigation-guide</w:t>
+      <w:r w:rsidRPr="008D5F03">
+        <w:t>https://cer.gov.au/document_page/national-greenhouse-energy-reporting-uncertainty-calculator-user-guide</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="27B31DFE" w14:textId="72CC66EA" w:rsidR="008D5F03" w:rsidRPr="001051C9" w:rsidRDefault="008D5F03">
+    <w:p w14:paraId="4B2DD92B" w14:textId="75D27F2B" w:rsidR="00775E8A" w:rsidRPr="001051C9" w:rsidRDefault="00775E8A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5F03">
-        <w:t>https://cer.gov.au/document_page/national-greenhouse-energy-reporting-uncertainty-calculator-user-guide</w:t>
+      <w:r w:rsidR="0060406C" w:rsidRPr="0060406C">
+        <w:t>https://ghgprotocol.org/sites/default/files/tools/ghg-uncertainty.xlsx</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="4B2DD92B" w14:textId="75D27F2B" w:rsidR="00775E8A" w:rsidRPr="001051C9" w:rsidRDefault="00775E8A">
+    <w:p w14:paraId="0C60DB02" w14:textId="3938F6B1" w:rsidR="00FC14FA" w:rsidRPr="001051C9" w:rsidRDefault="00FC14FA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0060406C" w:rsidRPr="0060406C">
-        <w:t>https://ghgprotocol.org/sites/default/files/tools/ghg-uncertainty.xlsx</w:t>
+      <w:r w:rsidRPr="00FC14FA">
+        <w:t>https://ghgprotocol.org/calculation-tools-and-guidance</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="0C60DB02" w14:textId="3938F6B1" w:rsidR="00FC14FA" w:rsidRPr="001051C9" w:rsidRDefault="00FC14FA">
+    <w:p w14:paraId="67F5E76A" w14:textId="77777777" w:rsidR="00C063D6" w:rsidRPr="004036D8" w:rsidRDefault="00C063D6" w:rsidP="00C063D6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC14FA">
-        <w:t>https://ghgprotocol.org/calculation-tools-and-guidance</w:t>
+      <w:r w:rsidRPr="0053256B">
+        <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-calculators</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="415CD75C" w14:textId="329AF887" w:rsidR="00633784" w:rsidRPr="001051C9" w:rsidRDefault="00633784">
+    <w:p w14:paraId="5FBBB210" w14:textId="44612D30" w:rsidR="00C063D6" w:rsidRPr="004036D8" w:rsidRDefault="00C063D6" w:rsidP="00C063D6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0001505F" w:rsidRPr="0001505F">
-        <w:t>https://cer.gov.au/document_page/emissions-and-energy-reporting-system-navigation-guide</w:t>
+      <w:r w:rsidR="004970E0" w:rsidRPr="004970E0">
+        <w:t>https://cer.gov.au/document_page/national-greenhouse-energy-reporting-uncertainty-calculator-user-guide</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="31C2F8DE" w14:textId="3811CB11" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
-[...20 lines deleted...]
-  <w:footnote w:id="17">
     <w:p w14:paraId="1FD235D1" w14:textId="190DC3D1" w:rsidR="00012166" w:rsidRDefault="00012166" w:rsidP="00012166">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00365F65" w:rsidRPr="001051C9">
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides</w:t>
       </w:r>
       <w:r w:rsidR="00067EFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62C22E03" w14:textId="498EC72D" w:rsidR="00B6321F" w:rsidRDefault="00B6321F" w:rsidP="00B6321F">
-[...18 lines deleted...]
-  </w:p>
   <w:p w14:paraId="1657C533" w14:textId="3F818BBB" w:rsidR="00D81782" w:rsidRPr="00B6321F" w:rsidRDefault="00B6321F" w:rsidP="00B6321F">
     <w:pPr>
       <w:pStyle w:val="LegislativesecrecyACT"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="249609A6" wp14:editId="2AFCDA21">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4721420</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-190500</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1424451" cy="469454"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -8608,50 +9267,166 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D727160"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9AC62C54"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="006C93" w:themeColor="accent3"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="»"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="006C93" w:themeColor="accent3"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="›"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="006C93" w:themeColor="accent3"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19FF7401"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C09001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -8693,51 +9468,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BDF5F38"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="69E04C72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8806,51 +9581,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23244624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9252EA40"/>
     <w:lvl w:ilvl="0" w:tplc="10968BB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -8895,51 +9670,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="258066C7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA7A5ED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9036,51 +9811,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26B0558B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -9122,51 +9897,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29706B91"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F3BAC700"/>
     <w:name w:val="CERBullets22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -9239,51 +10014,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A675ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD582AC6"/>
     <w:lvl w:ilvl="0" w:tplc="504A93CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="558" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -9353,51 +10128,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A120414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3348C702"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9466,51 +10241,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E336A36"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F30CA036"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F5A1BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB304E1A"/>
     <w:name w:val="CERBullets2"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -9553,51 +10441,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FEC76C9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A0E4CD66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9702,51 +10590,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DE34D8E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EBE0AFD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9818,51 +10706,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F5B111B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA7A5ED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9959,51 +10847,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53897CC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D76B96C"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10049,51 +10937,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53CF6876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8398F7C6"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10135,51 +11023,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56FF48AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3544BCD0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10248,51 +11136,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AFF30DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3C0C4A8"/>
     <w:lvl w:ilvl="0" w:tplc="7242BB74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="›"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="757" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -10362,51 +11250,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CFD18CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D5A239B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10478,51 +11366,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D3B6431"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10167BD6"/>
     <w:lvl w:ilvl="0" w:tplc="454E1C40">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="4FC2CC" w:themeColor="accent4"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10568,51 +11456,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="650B16ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5A421D8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10684,51 +11572,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AB321E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F520E5C"/>
     <w:lvl w:ilvl="0" w:tplc="4442E63C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -10773,51 +11661,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79DB23C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="11A43BFC"/>
     <w:name w:val="CERBullets22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="CERbullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -10891,51 +11779,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D6E3F1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32AA175E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11007,1759 +11895,2242 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1547377016">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2053188924">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="297496022">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1376924814">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1109356106">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="627516297">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1456945155">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="100806015">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1809858459">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1478716733">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="117575995">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="909385140">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="406389713">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1623540519">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1581940604">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="239949711">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="666395983">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1461192488">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1008606214">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1555114736">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1876846121">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1632437022">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="976881726">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1973171127">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="75245383">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="126628514">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="645933391">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1973171127">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="28" w16cid:durableId="316493013">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="87121154">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1298221967">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1342317335">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="489759705">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1238592071">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1510414692">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="169880997">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1431898219">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="38"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1659580091">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="548029720">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1712345538">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="65693195">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="23869675">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1712345538">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="42" w16cid:durableId="1279415763">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:spinCount="100000" w:hashValue="ICey9W3leUEXRMbd4tX4WINpTSfi3XBPZbWER3UPZI8=" w:saltValue="F8wy+qJF5Wa67XCBh9vCCQ==" w:algorithmName="SHA-256"/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D30B2"/>
+    <w:rsid w:val="00000C96"/>
     <w:rsid w:val="00000D9A"/>
     <w:rsid w:val="00001209"/>
     <w:rsid w:val="00001478"/>
     <w:rsid w:val="00002BB7"/>
+    <w:rsid w:val="000034CB"/>
     <w:rsid w:val="00005702"/>
+    <w:rsid w:val="00006C5F"/>
     <w:rsid w:val="00007FDA"/>
     <w:rsid w:val="00010B68"/>
     <w:rsid w:val="00010C63"/>
     <w:rsid w:val="00012166"/>
     <w:rsid w:val="00012AD9"/>
     <w:rsid w:val="0001505F"/>
+    <w:rsid w:val="00015568"/>
+    <w:rsid w:val="0001716F"/>
+    <w:rsid w:val="0002064A"/>
+    <w:rsid w:val="00020FEA"/>
+    <w:rsid w:val="0002333B"/>
     <w:rsid w:val="0002468B"/>
     <w:rsid w:val="00024AA7"/>
     <w:rsid w:val="00024F86"/>
     <w:rsid w:val="000263A9"/>
     <w:rsid w:val="00026EC6"/>
     <w:rsid w:val="00027971"/>
+    <w:rsid w:val="00027E37"/>
     <w:rsid w:val="00027F43"/>
     <w:rsid w:val="00031090"/>
     <w:rsid w:val="0003174E"/>
     <w:rsid w:val="0003216A"/>
     <w:rsid w:val="000332B1"/>
     <w:rsid w:val="00033972"/>
     <w:rsid w:val="000339BE"/>
     <w:rsid w:val="000341B7"/>
     <w:rsid w:val="00035321"/>
+    <w:rsid w:val="000353B6"/>
     <w:rsid w:val="0003582F"/>
+    <w:rsid w:val="000358E1"/>
     <w:rsid w:val="000378B6"/>
     <w:rsid w:val="00037C0C"/>
+    <w:rsid w:val="00040975"/>
     <w:rsid w:val="00043035"/>
     <w:rsid w:val="000442F7"/>
+    <w:rsid w:val="00045CC0"/>
     <w:rsid w:val="00046C0C"/>
     <w:rsid w:val="00047378"/>
     <w:rsid w:val="000508E8"/>
     <w:rsid w:val="00052191"/>
     <w:rsid w:val="00052580"/>
+    <w:rsid w:val="000540FF"/>
     <w:rsid w:val="00055014"/>
     <w:rsid w:val="000559C7"/>
     <w:rsid w:val="00056FF0"/>
+    <w:rsid w:val="0006580F"/>
+    <w:rsid w:val="0006642B"/>
     <w:rsid w:val="000676D5"/>
     <w:rsid w:val="000678AA"/>
     <w:rsid w:val="00067EFB"/>
     <w:rsid w:val="00072F63"/>
     <w:rsid w:val="000738E2"/>
     <w:rsid w:val="00073D9A"/>
     <w:rsid w:val="00075288"/>
+    <w:rsid w:val="00075294"/>
     <w:rsid w:val="000757D3"/>
     <w:rsid w:val="00075CE2"/>
     <w:rsid w:val="00077313"/>
+    <w:rsid w:val="00077CFE"/>
     <w:rsid w:val="000801D9"/>
     <w:rsid w:val="00080265"/>
+    <w:rsid w:val="00080E08"/>
     <w:rsid w:val="00081F15"/>
     <w:rsid w:val="00083DE3"/>
     <w:rsid w:val="00083FFC"/>
     <w:rsid w:val="000850E3"/>
+    <w:rsid w:val="00086242"/>
     <w:rsid w:val="0008682C"/>
     <w:rsid w:val="000872EE"/>
     <w:rsid w:val="000873E6"/>
     <w:rsid w:val="000906DE"/>
     <w:rsid w:val="00092476"/>
+    <w:rsid w:val="00092E25"/>
     <w:rsid w:val="00093059"/>
     <w:rsid w:val="00094751"/>
     <w:rsid w:val="000948D5"/>
     <w:rsid w:val="0009546C"/>
     <w:rsid w:val="0009627C"/>
     <w:rsid w:val="00096878"/>
     <w:rsid w:val="00096A8B"/>
     <w:rsid w:val="00097BC5"/>
     <w:rsid w:val="00097D0B"/>
     <w:rsid w:val="00097DEF"/>
     <w:rsid w:val="000A0DD5"/>
     <w:rsid w:val="000A267B"/>
     <w:rsid w:val="000A348A"/>
+    <w:rsid w:val="000A59BF"/>
     <w:rsid w:val="000A5AD2"/>
+    <w:rsid w:val="000A7359"/>
     <w:rsid w:val="000A764B"/>
     <w:rsid w:val="000B2225"/>
     <w:rsid w:val="000B35E7"/>
     <w:rsid w:val="000B4057"/>
     <w:rsid w:val="000B4943"/>
     <w:rsid w:val="000B4BA4"/>
     <w:rsid w:val="000B620A"/>
     <w:rsid w:val="000B639E"/>
     <w:rsid w:val="000B73C6"/>
     <w:rsid w:val="000B7474"/>
     <w:rsid w:val="000B7596"/>
     <w:rsid w:val="000B7CE6"/>
+    <w:rsid w:val="000C2293"/>
     <w:rsid w:val="000C47AE"/>
     <w:rsid w:val="000C6849"/>
     <w:rsid w:val="000C6994"/>
+    <w:rsid w:val="000C6F75"/>
     <w:rsid w:val="000C7DB2"/>
     <w:rsid w:val="000D1093"/>
     <w:rsid w:val="000D1264"/>
+    <w:rsid w:val="000D1945"/>
     <w:rsid w:val="000D2321"/>
     <w:rsid w:val="000D2DCE"/>
     <w:rsid w:val="000D32E3"/>
     <w:rsid w:val="000D5FF4"/>
     <w:rsid w:val="000D77F3"/>
     <w:rsid w:val="000E07D5"/>
     <w:rsid w:val="000E0EC3"/>
     <w:rsid w:val="000E59C9"/>
     <w:rsid w:val="000E5A13"/>
     <w:rsid w:val="000E6A1E"/>
+    <w:rsid w:val="000F325D"/>
     <w:rsid w:val="000F392F"/>
     <w:rsid w:val="000F3DDB"/>
     <w:rsid w:val="000F547F"/>
+    <w:rsid w:val="000F6070"/>
     <w:rsid w:val="000F6B44"/>
+    <w:rsid w:val="000F71BF"/>
     <w:rsid w:val="00102722"/>
+    <w:rsid w:val="0010517E"/>
     <w:rsid w:val="001051C9"/>
+    <w:rsid w:val="00107128"/>
     <w:rsid w:val="001115C2"/>
+    <w:rsid w:val="00112407"/>
     <w:rsid w:val="00112E29"/>
     <w:rsid w:val="00114E2F"/>
     <w:rsid w:val="00115671"/>
     <w:rsid w:val="00123963"/>
     <w:rsid w:val="001241DD"/>
     <w:rsid w:val="001261DB"/>
     <w:rsid w:val="001275D7"/>
     <w:rsid w:val="001276AA"/>
+    <w:rsid w:val="00127E68"/>
     <w:rsid w:val="001307B8"/>
+    <w:rsid w:val="001326CC"/>
     <w:rsid w:val="0013356F"/>
+    <w:rsid w:val="0013381D"/>
+    <w:rsid w:val="00133BC6"/>
     <w:rsid w:val="00140939"/>
     <w:rsid w:val="00141064"/>
+    <w:rsid w:val="0014134D"/>
     <w:rsid w:val="00142D09"/>
     <w:rsid w:val="001462BD"/>
     <w:rsid w:val="00146371"/>
     <w:rsid w:val="00146FC8"/>
     <w:rsid w:val="001478F7"/>
     <w:rsid w:val="001512C0"/>
     <w:rsid w:val="001525AA"/>
+    <w:rsid w:val="00152992"/>
     <w:rsid w:val="00157175"/>
     <w:rsid w:val="001605AF"/>
     <w:rsid w:val="00161B3F"/>
     <w:rsid w:val="0016244E"/>
     <w:rsid w:val="001632DD"/>
     <w:rsid w:val="00163902"/>
     <w:rsid w:val="0016390C"/>
+    <w:rsid w:val="00164BC6"/>
     <w:rsid w:val="001651F7"/>
     <w:rsid w:val="00166FC1"/>
     <w:rsid w:val="001710BA"/>
     <w:rsid w:val="00171E8C"/>
     <w:rsid w:val="00172AFF"/>
     <w:rsid w:val="00172F37"/>
     <w:rsid w:val="00173B8C"/>
     <w:rsid w:val="00175785"/>
     <w:rsid w:val="00176871"/>
     <w:rsid w:val="00176C28"/>
     <w:rsid w:val="00177E1A"/>
     <w:rsid w:val="0018051A"/>
     <w:rsid w:val="001813DE"/>
     <w:rsid w:val="00181BD5"/>
     <w:rsid w:val="00181F79"/>
     <w:rsid w:val="0018216D"/>
     <w:rsid w:val="00182489"/>
     <w:rsid w:val="00190365"/>
     <w:rsid w:val="00191B2E"/>
+    <w:rsid w:val="00192B7C"/>
     <w:rsid w:val="00193A6C"/>
     <w:rsid w:val="001947EB"/>
     <w:rsid w:val="0019616B"/>
     <w:rsid w:val="00197461"/>
     <w:rsid w:val="00197F43"/>
     <w:rsid w:val="001A0C32"/>
     <w:rsid w:val="001A4409"/>
+    <w:rsid w:val="001A6E32"/>
+    <w:rsid w:val="001B211F"/>
     <w:rsid w:val="001B3D80"/>
     <w:rsid w:val="001B5B56"/>
     <w:rsid w:val="001B610D"/>
+    <w:rsid w:val="001B6401"/>
     <w:rsid w:val="001B66AA"/>
     <w:rsid w:val="001C191F"/>
+    <w:rsid w:val="001C2FA4"/>
     <w:rsid w:val="001C4674"/>
     <w:rsid w:val="001C4B7A"/>
     <w:rsid w:val="001C5C2C"/>
     <w:rsid w:val="001C5D96"/>
     <w:rsid w:val="001D1E01"/>
+    <w:rsid w:val="001D211C"/>
     <w:rsid w:val="001D26AA"/>
     <w:rsid w:val="001D2DB3"/>
     <w:rsid w:val="001D2E09"/>
+    <w:rsid w:val="001D469D"/>
     <w:rsid w:val="001D5E01"/>
+    <w:rsid w:val="001D5FAF"/>
     <w:rsid w:val="001D6F2B"/>
     <w:rsid w:val="001D7B37"/>
+    <w:rsid w:val="001E2823"/>
     <w:rsid w:val="001E2A65"/>
     <w:rsid w:val="001E356D"/>
     <w:rsid w:val="001E369B"/>
+    <w:rsid w:val="001E4B2F"/>
     <w:rsid w:val="001E7098"/>
+    <w:rsid w:val="001F1615"/>
     <w:rsid w:val="001F1D18"/>
+    <w:rsid w:val="001F358D"/>
     <w:rsid w:val="001F3864"/>
+    <w:rsid w:val="001F4188"/>
     <w:rsid w:val="001F41A3"/>
     <w:rsid w:val="001F52C6"/>
     <w:rsid w:val="001F6CE6"/>
     <w:rsid w:val="001F6D24"/>
     <w:rsid w:val="001F6DEB"/>
     <w:rsid w:val="00200A16"/>
     <w:rsid w:val="00201DA5"/>
+    <w:rsid w:val="002041A2"/>
     <w:rsid w:val="002051CC"/>
     <w:rsid w:val="002052AD"/>
+    <w:rsid w:val="002056CF"/>
+    <w:rsid w:val="00205E4E"/>
     <w:rsid w:val="00206886"/>
     <w:rsid w:val="00207AE5"/>
     <w:rsid w:val="002118E5"/>
     <w:rsid w:val="00213FB3"/>
+    <w:rsid w:val="00214396"/>
     <w:rsid w:val="002153A9"/>
     <w:rsid w:val="002153D2"/>
+    <w:rsid w:val="00216512"/>
     <w:rsid w:val="00216E5D"/>
     <w:rsid w:val="0021782A"/>
     <w:rsid w:val="00217B5E"/>
     <w:rsid w:val="0022022C"/>
     <w:rsid w:val="002211E2"/>
     <w:rsid w:val="002215DB"/>
+    <w:rsid w:val="00222BC1"/>
+    <w:rsid w:val="002234E5"/>
     <w:rsid w:val="00223676"/>
     <w:rsid w:val="00223F79"/>
     <w:rsid w:val="0022436C"/>
     <w:rsid w:val="00226D66"/>
     <w:rsid w:val="002313B8"/>
     <w:rsid w:val="0023218C"/>
     <w:rsid w:val="0023231B"/>
     <w:rsid w:val="00232458"/>
     <w:rsid w:val="00233EE9"/>
     <w:rsid w:val="00235142"/>
+    <w:rsid w:val="0023579C"/>
     <w:rsid w:val="00235B98"/>
     <w:rsid w:val="002370DB"/>
     <w:rsid w:val="002373BB"/>
+    <w:rsid w:val="002373DC"/>
     <w:rsid w:val="00243C3A"/>
+    <w:rsid w:val="00244932"/>
+    <w:rsid w:val="00245705"/>
     <w:rsid w:val="00246011"/>
     <w:rsid w:val="00247808"/>
     <w:rsid w:val="00250DA5"/>
     <w:rsid w:val="002537CF"/>
     <w:rsid w:val="00253FFC"/>
     <w:rsid w:val="00256D33"/>
     <w:rsid w:val="0025766C"/>
     <w:rsid w:val="00261B84"/>
     <w:rsid w:val="002622E9"/>
     <w:rsid w:val="0026264D"/>
     <w:rsid w:val="002647E8"/>
     <w:rsid w:val="002653BC"/>
     <w:rsid w:val="00266775"/>
     <w:rsid w:val="00270902"/>
     <w:rsid w:val="0027204E"/>
     <w:rsid w:val="00272C5F"/>
     <w:rsid w:val="00275E7A"/>
+    <w:rsid w:val="00277044"/>
+    <w:rsid w:val="00277B6A"/>
     <w:rsid w:val="00281BEC"/>
     <w:rsid w:val="00281F6A"/>
     <w:rsid w:val="002821A4"/>
+    <w:rsid w:val="00284186"/>
+    <w:rsid w:val="00285BFE"/>
     <w:rsid w:val="002865C1"/>
     <w:rsid w:val="00290E3D"/>
     <w:rsid w:val="0029262D"/>
     <w:rsid w:val="002934F6"/>
     <w:rsid w:val="0029350C"/>
     <w:rsid w:val="0029374D"/>
+    <w:rsid w:val="0029569E"/>
+    <w:rsid w:val="00295A39"/>
     <w:rsid w:val="002A1161"/>
     <w:rsid w:val="002A3018"/>
     <w:rsid w:val="002A305D"/>
     <w:rsid w:val="002A3A73"/>
     <w:rsid w:val="002A59BA"/>
     <w:rsid w:val="002A60C0"/>
     <w:rsid w:val="002A676F"/>
     <w:rsid w:val="002A69FE"/>
     <w:rsid w:val="002A7EA6"/>
     <w:rsid w:val="002B0A2A"/>
     <w:rsid w:val="002B0D9B"/>
     <w:rsid w:val="002B1690"/>
     <w:rsid w:val="002B17AB"/>
     <w:rsid w:val="002B1832"/>
     <w:rsid w:val="002B2096"/>
+    <w:rsid w:val="002B2550"/>
     <w:rsid w:val="002B25F6"/>
     <w:rsid w:val="002B6902"/>
     <w:rsid w:val="002C0954"/>
     <w:rsid w:val="002C19F9"/>
     <w:rsid w:val="002C427B"/>
     <w:rsid w:val="002C49CA"/>
     <w:rsid w:val="002C60F3"/>
     <w:rsid w:val="002C702A"/>
     <w:rsid w:val="002D0860"/>
     <w:rsid w:val="002D18F3"/>
     <w:rsid w:val="002D2226"/>
     <w:rsid w:val="002D2C23"/>
     <w:rsid w:val="002D30B2"/>
     <w:rsid w:val="002D4154"/>
     <w:rsid w:val="002D4279"/>
+    <w:rsid w:val="002D46D9"/>
     <w:rsid w:val="002D60A5"/>
     <w:rsid w:val="002D65B4"/>
     <w:rsid w:val="002D66A1"/>
+    <w:rsid w:val="002D70FA"/>
     <w:rsid w:val="002E0B51"/>
+    <w:rsid w:val="002E0D3C"/>
     <w:rsid w:val="002E3804"/>
+    <w:rsid w:val="002E52F2"/>
     <w:rsid w:val="002E5878"/>
+    <w:rsid w:val="002E59D3"/>
     <w:rsid w:val="002E6F3B"/>
     <w:rsid w:val="002F0905"/>
     <w:rsid w:val="002F180F"/>
     <w:rsid w:val="002F1986"/>
     <w:rsid w:val="002F2ABB"/>
+    <w:rsid w:val="002F4677"/>
     <w:rsid w:val="0030136D"/>
     <w:rsid w:val="00303251"/>
     <w:rsid w:val="00303336"/>
     <w:rsid w:val="00304FA2"/>
     <w:rsid w:val="00307146"/>
+    <w:rsid w:val="003079D4"/>
     <w:rsid w:val="00307E54"/>
     <w:rsid w:val="00310188"/>
+    <w:rsid w:val="00311E89"/>
     <w:rsid w:val="00315318"/>
     <w:rsid w:val="003153A9"/>
     <w:rsid w:val="00315B7D"/>
     <w:rsid w:val="00315BCE"/>
+    <w:rsid w:val="00316768"/>
     <w:rsid w:val="00316F5A"/>
     <w:rsid w:val="0031745B"/>
+    <w:rsid w:val="00320B76"/>
     <w:rsid w:val="00321094"/>
     <w:rsid w:val="00322BB7"/>
     <w:rsid w:val="003231A8"/>
+    <w:rsid w:val="00323660"/>
+    <w:rsid w:val="00323E56"/>
     <w:rsid w:val="00326EEE"/>
     <w:rsid w:val="003277A1"/>
+    <w:rsid w:val="00330E18"/>
     <w:rsid w:val="00331529"/>
     <w:rsid w:val="003320D8"/>
     <w:rsid w:val="00332AE8"/>
     <w:rsid w:val="00332CC6"/>
     <w:rsid w:val="00332D27"/>
     <w:rsid w:val="00335E46"/>
     <w:rsid w:val="00335E76"/>
     <w:rsid w:val="00337CCB"/>
     <w:rsid w:val="00341ED1"/>
     <w:rsid w:val="0034260E"/>
     <w:rsid w:val="003432B3"/>
     <w:rsid w:val="00344079"/>
     <w:rsid w:val="003449B4"/>
     <w:rsid w:val="00344B6F"/>
     <w:rsid w:val="00344C10"/>
     <w:rsid w:val="003455D5"/>
     <w:rsid w:val="003456B2"/>
     <w:rsid w:val="00346476"/>
     <w:rsid w:val="00346AEF"/>
+    <w:rsid w:val="0034779B"/>
+    <w:rsid w:val="003509BF"/>
     <w:rsid w:val="00351DA7"/>
     <w:rsid w:val="00352297"/>
     <w:rsid w:val="00352556"/>
+    <w:rsid w:val="00355284"/>
     <w:rsid w:val="003555F6"/>
+    <w:rsid w:val="00356CC2"/>
     <w:rsid w:val="00356E56"/>
     <w:rsid w:val="00364D9F"/>
     <w:rsid w:val="00365CD3"/>
     <w:rsid w:val="00365F65"/>
     <w:rsid w:val="003664ED"/>
     <w:rsid w:val="0036774D"/>
     <w:rsid w:val="0036795F"/>
     <w:rsid w:val="00370CE8"/>
     <w:rsid w:val="00371059"/>
     <w:rsid w:val="00371274"/>
     <w:rsid w:val="00372513"/>
     <w:rsid w:val="003726B9"/>
+    <w:rsid w:val="003768BA"/>
     <w:rsid w:val="00380076"/>
     <w:rsid w:val="00380CA2"/>
     <w:rsid w:val="00381350"/>
     <w:rsid w:val="003813D8"/>
     <w:rsid w:val="0038176B"/>
+    <w:rsid w:val="003820E8"/>
     <w:rsid w:val="00382EA7"/>
     <w:rsid w:val="00383838"/>
     <w:rsid w:val="0038405E"/>
     <w:rsid w:val="00384236"/>
     <w:rsid w:val="00384265"/>
+    <w:rsid w:val="00384280"/>
     <w:rsid w:val="00385027"/>
+    <w:rsid w:val="00385FB0"/>
+    <w:rsid w:val="00390BD4"/>
     <w:rsid w:val="003912A0"/>
     <w:rsid w:val="00392A7B"/>
+    <w:rsid w:val="00392D95"/>
     <w:rsid w:val="0039420F"/>
     <w:rsid w:val="00395C4C"/>
     <w:rsid w:val="003960FF"/>
+    <w:rsid w:val="0039787B"/>
     <w:rsid w:val="00397A3E"/>
     <w:rsid w:val="00397D48"/>
     <w:rsid w:val="00397E4B"/>
     <w:rsid w:val="003A0D22"/>
+    <w:rsid w:val="003A1201"/>
     <w:rsid w:val="003A28B3"/>
     <w:rsid w:val="003A2DD5"/>
     <w:rsid w:val="003A2F19"/>
     <w:rsid w:val="003A4B41"/>
     <w:rsid w:val="003A5739"/>
     <w:rsid w:val="003A6A69"/>
     <w:rsid w:val="003A760B"/>
     <w:rsid w:val="003B0668"/>
+    <w:rsid w:val="003B1B8F"/>
     <w:rsid w:val="003B3C56"/>
     <w:rsid w:val="003B79C8"/>
+    <w:rsid w:val="003C0203"/>
+    <w:rsid w:val="003C1346"/>
     <w:rsid w:val="003C179D"/>
+    <w:rsid w:val="003C4CD8"/>
+    <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003C59D1"/>
     <w:rsid w:val="003C5D8C"/>
+    <w:rsid w:val="003C6902"/>
     <w:rsid w:val="003C6C16"/>
     <w:rsid w:val="003D077F"/>
+    <w:rsid w:val="003D1E2F"/>
     <w:rsid w:val="003D3FEE"/>
+    <w:rsid w:val="003D493E"/>
     <w:rsid w:val="003D58D4"/>
     <w:rsid w:val="003D5C96"/>
     <w:rsid w:val="003D66DD"/>
     <w:rsid w:val="003E0AD3"/>
     <w:rsid w:val="003E13C5"/>
     <w:rsid w:val="003E1DF8"/>
     <w:rsid w:val="003E255B"/>
     <w:rsid w:val="003E5DED"/>
     <w:rsid w:val="003F1AEC"/>
     <w:rsid w:val="003F2C25"/>
+    <w:rsid w:val="003F3D4B"/>
     <w:rsid w:val="003F4535"/>
     <w:rsid w:val="003F5E9D"/>
     <w:rsid w:val="003F688E"/>
     <w:rsid w:val="003F696F"/>
+    <w:rsid w:val="0040000A"/>
     <w:rsid w:val="00400ADB"/>
     <w:rsid w:val="00400BA0"/>
     <w:rsid w:val="00400D4D"/>
     <w:rsid w:val="00402DB7"/>
     <w:rsid w:val="00404940"/>
+    <w:rsid w:val="00405CE6"/>
     <w:rsid w:val="00407544"/>
     <w:rsid w:val="00407A97"/>
+    <w:rsid w:val="004103F0"/>
     <w:rsid w:val="00410AE2"/>
     <w:rsid w:val="00411B62"/>
     <w:rsid w:val="00412099"/>
     <w:rsid w:val="00414F26"/>
     <w:rsid w:val="00415EB0"/>
     <w:rsid w:val="004207DC"/>
     <w:rsid w:val="00420BF6"/>
     <w:rsid w:val="00422185"/>
     <w:rsid w:val="00423E15"/>
     <w:rsid w:val="00424CC6"/>
     <w:rsid w:val="00425F64"/>
     <w:rsid w:val="00426275"/>
     <w:rsid w:val="004265B8"/>
+    <w:rsid w:val="00427FA7"/>
+    <w:rsid w:val="004308A4"/>
     <w:rsid w:val="00431FF2"/>
     <w:rsid w:val="0043292E"/>
     <w:rsid w:val="0043334D"/>
     <w:rsid w:val="00434909"/>
+    <w:rsid w:val="00436C91"/>
+    <w:rsid w:val="004375BD"/>
     <w:rsid w:val="0044050F"/>
     <w:rsid w:val="00440B56"/>
     <w:rsid w:val="00440C19"/>
     <w:rsid w:val="004425C8"/>
     <w:rsid w:val="00443DC9"/>
     <w:rsid w:val="004440D9"/>
     <w:rsid w:val="004447CF"/>
     <w:rsid w:val="004458B4"/>
     <w:rsid w:val="00445CB7"/>
+    <w:rsid w:val="004472A5"/>
     <w:rsid w:val="004507C1"/>
     <w:rsid w:val="00453433"/>
     <w:rsid w:val="00455455"/>
     <w:rsid w:val="004559EF"/>
     <w:rsid w:val="00455A67"/>
     <w:rsid w:val="004562E1"/>
     <w:rsid w:val="00456D9B"/>
     <w:rsid w:val="00456F6A"/>
     <w:rsid w:val="00460C0A"/>
+    <w:rsid w:val="00461A93"/>
     <w:rsid w:val="00462189"/>
     <w:rsid w:val="0046360B"/>
+    <w:rsid w:val="0046407C"/>
     <w:rsid w:val="00465287"/>
     <w:rsid w:val="00466808"/>
     <w:rsid w:val="00467568"/>
     <w:rsid w:val="00470687"/>
     <w:rsid w:val="004709B0"/>
     <w:rsid w:val="00471682"/>
+    <w:rsid w:val="00471683"/>
     <w:rsid w:val="004731DB"/>
+    <w:rsid w:val="00473E9F"/>
+    <w:rsid w:val="00474020"/>
     <w:rsid w:val="004751A6"/>
     <w:rsid w:val="004764DE"/>
     <w:rsid w:val="00476E04"/>
     <w:rsid w:val="00477149"/>
     <w:rsid w:val="00480154"/>
     <w:rsid w:val="0048085B"/>
     <w:rsid w:val="00481C4E"/>
     <w:rsid w:val="00481DDE"/>
     <w:rsid w:val="00482E54"/>
     <w:rsid w:val="004833A4"/>
     <w:rsid w:val="00485FEE"/>
+    <w:rsid w:val="004860D8"/>
     <w:rsid w:val="00490F08"/>
     <w:rsid w:val="00492601"/>
+    <w:rsid w:val="00492EF6"/>
     <w:rsid w:val="004936A3"/>
     <w:rsid w:val="0049377A"/>
     <w:rsid w:val="00493A97"/>
     <w:rsid w:val="00493BD1"/>
     <w:rsid w:val="0049401E"/>
     <w:rsid w:val="00494357"/>
     <w:rsid w:val="00494F07"/>
     <w:rsid w:val="0049512E"/>
+    <w:rsid w:val="004970E0"/>
+    <w:rsid w:val="004972D3"/>
     <w:rsid w:val="00497AF9"/>
     <w:rsid w:val="004A3DBE"/>
+    <w:rsid w:val="004A46BA"/>
     <w:rsid w:val="004A4923"/>
     <w:rsid w:val="004A581F"/>
     <w:rsid w:val="004A5F95"/>
     <w:rsid w:val="004B6AF5"/>
+    <w:rsid w:val="004C1FA7"/>
+    <w:rsid w:val="004C2B47"/>
     <w:rsid w:val="004C2C57"/>
     <w:rsid w:val="004C575B"/>
     <w:rsid w:val="004C6DF4"/>
     <w:rsid w:val="004C6F2A"/>
     <w:rsid w:val="004D0162"/>
+    <w:rsid w:val="004D27CB"/>
     <w:rsid w:val="004D3F8B"/>
     <w:rsid w:val="004D50A5"/>
     <w:rsid w:val="004D677E"/>
     <w:rsid w:val="004D70CF"/>
+    <w:rsid w:val="004E0A7A"/>
     <w:rsid w:val="004E3528"/>
     <w:rsid w:val="004E4829"/>
+    <w:rsid w:val="004F12C3"/>
     <w:rsid w:val="004F1FE4"/>
+    <w:rsid w:val="004F35F0"/>
+    <w:rsid w:val="004F4545"/>
     <w:rsid w:val="004F4672"/>
+    <w:rsid w:val="004F4D3C"/>
     <w:rsid w:val="004F5180"/>
     <w:rsid w:val="004F684E"/>
     <w:rsid w:val="004F6E75"/>
     <w:rsid w:val="004F7281"/>
     <w:rsid w:val="00501323"/>
     <w:rsid w:val="00502C0F"/>
     <w:rsid w:val="005052E6"/>
+    <w:rsid w:val="00507363"/>
+    <w:rsid w:val="005076C1"/>
+    <w:rsid w:val="00510A3E"/>
     <w:rsid w:val="00511DF3"/>
     <w:rsid w:val="00512634"/>
+    <w:rsid w:val="00512823"/>
     <w:rsid w:val="00512934"/>
+    <w:rsid w:val="005139F0"/>
     <w:rsid w:val="00516089"/>
     <w:rsid w:val="005164E1"/>
+    <w:rsid w:val="00516AAA"/>
     <w:rsid w:val="0051792B"/>
+    <w:rsid w:val="00517F7F"/>
+    <w:rsid w:val="005209B1"/>
     <w:rsid w:val="00520DDC"/>
     <w:rsid w:val="00521016"/>
     <w:rsid w:val="0052109C"/>
+    <w:rsid w:val="0052137D"/>
     <w:rsid w:val="005226EC"/>
     <w:rsid w:val="005230BD"/>
     <w:rsid w:val="005234BA"/>
     <w:rsid w:val="0052457E"/>
     <w:rsid w:val="00527F57"/>
     <w:rsid w:val="00530CE1"/>
     <w:rsid w:val="00531F3B"/>
     <w:rsid w:val="00531FAF"/>
     <w:rsid w:val="00534099"/>
     <w:rsid w:val="005355BE"/>
     <w:rsid w:val="005406FA"/>
     <w:rsid w:val="00540B89"/>
     <w:rsid w:val="005414C1"/>
+    <w:rsid w:val="0054199A"/>
     <w:rsid w:val="0054199F"/>
     <w:rsid w:val="00542274"/>
     <w:rsid w:val="005430A4"/>
     <w:rsid w:val="00543FC9"/>
+    <w:rsid w:val="00545F15"/>
     <w:rsid w:val="0054695E"/>
     <w:rsid w:val="00547469"/>
     <w:rsid w:val="00547E99"/>
+    <w:rsid w:val="00547ED2"/>
     <w:rsid w:val="00550264"/>
     <w:rsid w:val="00551188"/>
     <w:rsid w:val="00552CC0"/>
     <w:rsid w:val="005548E8"/>
     <w:rsid w:val="00556040"/>
     <w:rsid w:val="00556612"/>
     <w:rsid w:val="0056152F"/>
     <w:rsid w:val="005626E0"/>
+    <w:rsid w:val="00563F54"/>
     <w:rsid w:val="005640E0"/>
     <w:rsid w:val="00564F24"/>
     <w:rsid w:val="005654F9"/>
     <w:rsid w:val="00565531"/>
+    <w:rsid w:val="00565DE4"/>
     <w:rsid w:val="0056771E"/>
+    <w:rsid w:val="005678E7"/>
+    <w:rsid w:val="00571A74"/>
     <w:rsid w:val="00572379"/>
     <w:rsid w:val="00573EC5"/>
     <w:rsid w:val="005744E0"/>
+    <w:rsid w:val="00574A46"/>
     <w:rsid w:val="00575166"/>
+    <w:rsid w:val="00575C48"/>
     <w:rsid w:val="00576917"/>
+    <w:rsid w:val="00577244"/>
     <w:rsid w:val="005800E5"/>
+    <w:rsid w:val="005826BF"/>
+    <w:rsid w:val="00583581"/>
     <w:rsid w:val="00584233"/>
     <w:rsid w:val="00585D42"/>
     <w:rsid w:val="00585EFD"/>
     <w:rsid w:val="00586062"/>
+    <w:rsid w:val="00586EDF"/>
+    <w:rsid w:val="00590EC4"/>
     <w:rsid w:val="005914BF"/>
     <w:rsid w:val="00592A42"/>
     <w:rsid w:val="005961BA"/>
     <w:rsid w:val="00597158"/>
     <w:rsid w:val="00597453"/>
     <w:rsid w:val="005A266D"/>
+    <w:rsid w:val="005A4459"/>
     <w:rsid w:val="005A5C9C"/>
     <w:rsid w:val="005A61A0"/>
+    <w:rsid w:val="005B0A4F"/>
+    <w:rsid w:val="005B167D"/>
     <w:rsid w:val="005B1F72"/>
     <w:rsid w:val="005B2609"/>
     <w:rsid w:val="005B2FC9"/>
+    <w:rsid w:val="005B5094"/>
     <w:rsid w:val="005B533F"/>
     <w:rsid w:val="005B5812"/>
     <w:rsid w:val="005B65AE"/>
+    <w:rsid w:val="005B65EE"/>
     <w:rsid w:val="005B6688"/>
     <w:rsid w:val="005B6DC6"/>
     <w:rsid w:val="005B7014"/>
     <w:rsid w:val="005B7BFB"/>
     <w:rsid w:val="005C0863"/>
     <w:rsid w:val="005C0A94"/>
     <w:rsid w:val="005C2693"/>
     <w:rsid w:val="005C2D7A"/>
     <w:rsid w:val="005C31D0"/>
+    <w:rsid w:val="005C6179"/>
     <w:rsid w:val="005C63C3"/>
     <w:rsid w:val="005C7717"/>
     <w:rsid w:val="005D07C7"/>
     <w:rsid w:val="005D1826"/>
+    <w:rsid w:val="005D31B6"/>
     <w:rsid w:val="005D42CA"/>
     <w:rsid w:val="005D4D95"/>
     <w:rsid w:val="005D5A11"/>
+    <w:rsid w:val="005D7170"/>
     <w:rsid w:val="005E09B4"/>
     <w:rsid w:val="005E33ED"/>
     <w:rsid w:val="005E35E3"/>
+    <w:rsid w:val="005E36C3"/>
     <w:rsid w:val="005F0AD2"/>
     <w:rsid w:val="005F132D"/>
+    <w:rsid w:val="005F2BBD"/>
+    <w:rsid w:val="005F325B"/>
     <w:rsid w:val="005F3569"/>
+    <w:rsid w:val="005F3E90"/>
     <w:rsid w:val="005F4BE4"/>
     <w:rsid w:val="0060005A"/>
+    <w:rsid w:val="006016C8"/>
     <w:rsid w:val="006026FF"/>
+    <w:rsid w:val="00602A32"/>
     <w:rsid w:val="00602E93"/>
+    <w:rsid w:val="00603E29"/>
     <w:rsid w:val="0060406C"/>
     <w:rsid w:val="0060469B"/>
     <w:rsid w:val="00605F76"/>
+    <w:rsid w:val="00605FA0"/>
     <w:rsid w:val="00606369"/>
     <w:rsid w:val="00607EE7"/>
     <w:rsid w:val="0061010A"/>
+    <w:rsid w:val="006101AA"/>
+    <w:rsid w:val="00610CC1"/>
     <w:rsid w:val="0061191A"/>
     <w:rsid w:val="0061272E"/>
     <w:rsid w:val="00612F4E"/>
+    <w:rsid w:val="006136CE"/>
+    <w:rsid w:val="006142B1"/>
     <w:rsid w:val="006143C5"/>
     <w:rsid w:val="00616159"/>
     <w:rsid w:val="00616C78"/>
+    <w:rsid w:val="00616D41"/>
     <w:rsid w:val="00620659"/>
     <w:rsid w:val="0062080A"/>
     <w:rsid w:val="00620943"/>
     <w:rsid w:val="00621EA1"/>
     <w:rsid w:val="00622DA5"/>
     <w:rsid w:val="00624142"/>
+    <w:rsid w:val="00624D4F"/>
     <w:rsid w:val="00624E16"/>
     <w:rsid w:val="006253B7"/>
     <w:rsid w:val="00625B32"/>
     <w:rsid w:val="00626183"/>
+    <w:rsid w:val="006276C5"/>
     <w:rsid w:val="006277AC"/>
+    <w:rsid w:val="00632029"/>
     <w:rsid w:val="00632E89"/>
     <w:rsid w:val="00633784"/>
     <w:rsid w:val="00634B5B"/>
+    <w:rsid w:val="006358C6"/>
     <w:rsid w:val="00637867"/>
+    <w:rsid w:val="00641A2D"/>
     <w:rsid w:val="006423DF"/>
+    <w:rsid w:val="0064391C"/>
     <w:rsid w:val="00643FD9"/>
+    <w:rsid w:val="00644674"/>
     <w:rsid w:val="006453E0"/>
     <w:rsid w:val="00645814"/>
     <w:rsid w:val="00650308"/>
     <w:rsid w:val="00650A21"/>
     <w:rsid w:val="00650B65"/>
     <w:rsid w:val="00652F9D"/>
     <w:rsid w:val="006530B0"/>
+    <w:rsid w:val="00653D24"/>
     <w:rsid w:val="0065527D"/>
     <w:rsid w:val="006559FD"/>
     <w:rsid w:val="006570F6"/>
+    <w:rsid w:val="0065730B"/>
     <w:rsid w:val="0065750A"/>
+    <w:rsid w:val="00657E6F"/>
     <w:rsid w:val="006617EC"/>
     <w:rsid w:val="006626C4"/>
     <w:rsid w:val="00662D24"/>
     <w:rsid w:val="00662ED8"/>
     <w:rsid w:val="006631FB"/>
     <w:rsid w:val="00665187"/>
     <w:rsid w:val="00666DD5"/>
     <w:rsid w:val="00670977"/>
     <w:rsid w:val="00671797"/>
     <w:rsid w:val="00672CCF"/>
     <w:rsid w:val="00673CC1"/>
     <w:rsid w:val="00674932"/>
     <w:rsid w:val="00680B5A"/>
+    <w:rsid w:val="006812DF"/>
+    <w:rsid w:val="00682969"/>
     <w:rsid w:val="006832B2"/>
     <w:rsid w:val="00683DC8"/>
     <w:rsid w:val="0068486A"/>
     <w:rsid w:val="00684EB2"/>
     <w:rsid w:val="00690B85"/>
     <w:rsid w:val="006929FC"/>
     <w:rsid w:val="00693147"/>
     <w:rsid w:val="0069441C"/>
     <w:rsid w:val="00695156"/>
+    <w:rsid w:val="00696FD5"/>
     <w:rsid w:val="0069737B"/>
     <w:rsid w:val="00697603"/>
     <w:rsid w:val="00697F5C"/>
     <w:rsid w:val="006A0F9E"/>
     <w:rsid w:val="006A1906"/>
     <w:rsid w:val="006A22BD"/>
     <w:rsid w:val="006A2704"/>
     <w:rsid w:val="006A37D7"/>
     <w:rsid w:val="006A3A8A"/>
     <w:rsid w:val="006A4E1D"/>
     <w:rsid w:val="006A62FF"/>
     <w:rsid w:val="006A6C64"/>
     <w:rsid w:val="006A7A4E"/>
+    <w:rsid w:val="006B20BF"/>
     <w:rsid w:val="006B24E4"/>
     <w:rsid w:val="006B74EC"/>
     <w:rsid w:val="006B7A7A"/>
     <w:rsid w:val="006B7FBA"/>
     <w:rsid w:val="006C121A"/>
+    <w:rsid w:val="006C1492"/>
     <w:rsid w:val="006C250C"/>
     <w:rsid w:val="006C4486"/>
     <w:rsid w:val="006C58B9"/>
     <w:rsid w:val="006C5EDD"/>
     <w:rsid w:val="006C60F9"/>
     <w:rsid w:val="006C673D"/>
+    <w:rsid w:val="006C7127"/>
     <w:rsid w:val="006C7FC0"/>
+    <w:rsid w:val="006D00A9"/>
     <w:rsid w:val="006D08C6"/>
+    <w:rsid w:val="006D1EFA"/>
     <w:rsid w:val="006D2690"/>
     <w:rsid w:val="006D3182"/>
     <w:rsid w:val="006D623F"/>
+    <w:rsid w:val="006E0D6F"/>
     <w:rsid w:val="006E1698"/>
     <w:rsid w:val="006E1DFB"/>
     <w:rsid w:val="006E20EA"/>
     <w:rsid w:val="006E2DA1"/>
     <w:rsid w:val="006E3A48"/>
+    <w:rsid w:val="006E3B14"/>
     <w:rsid w:val="006E3CA9"/>
     <w:rsid w:val="006E43AC"/>
+    <w:rsid w:val="006E6519"/>
+    <w:rsid w:val="006F0FA7"/>
+    <w:rsid w:val="006F48D8"/>
     <w:rsid w:val="006F560B"/>
+    <w:rsid w:val="006F672A"/>
     <w:rsid w:val="006F6865"/>
     <w:rsid w:val="00700315"/>
     <w:rsid w:val="00701109"/>
     <w:rsid w:val="00701565"/>
     <w:rsid w:val="00702D68"/>
     <w:rsid w:val="0070421E"/>
     <w:rsid w:val="00706C46"/>
     <w:rsid w:val="0071208D"/>
+    <w:rsid w:val="00716A8B"/>
     <w:rsid w:val="007176DD"/>
+    <w:rsid w:val="007177F7"/>
+    <w:rsid w:val="00720BC6"/>
     <w:rsid w:val="00723ACE"/>
     <w:rsid w:val="00724B10"/>
+    <w:rsid w:val="0072648F"/>
     <w:rsid w:val="00726D00"/>
     <w:rsid w:val="007270A5"/>
     <w:rsid w:val="00733C45"/>
     <w:rsid w:val="007343A3"/>
+    <w:rsid w:val="00734597"/>
+    <w:rsid w:val="007351F9"/>
+    <w:rsid w:val="007353C3"/>
     <w:rsid w:val="007408D4"/>
     <w:rsid w:val="0074382B"/>
     <w:rsid w:val="00745C7E"/>
     <w:rsid w:val="00747D71"/>
+    <w:rsid w:val="00752D37"/>
+    <w:rsid w:val="0075479D"/>
+    <w:rsid w:val="007549C3"/>
     <w:rsid w:val="00755C88"/>
     <w:rsid w:val="0075688B"/>
     <w:rsid w:val="00760183"/>
     <w:rsid w:val="007611D5"/>
     <w:rsid w:val="007624EE"/>
     <w:rsid w:val="0076397A"/>
     <w:rsid w:val="0076408E"/>
     <w:rsid w:val="007655DA"/>
     <w:rsid w:val="007668B4"/>
+    <w:rsid w:val="00767E70"/>
     <w:rsid w:val="00767FAB"/>
     <w:rsid w:val="00772037"/>
     <w:rsid w:val="007744DA"/>
+    <w:rsid w:val="00775CFF"/>
     <w:rsid w:val="00775E7F"/>
     <w:rsid w:val="00775E8A"/>
     <w:rsid w:val="0077643D"/>
     <w:rsid w:val="007773D1"/>
     <w:rsid w:val="007775D1"/>
     <w:rsid w:val="007813EC"/>
     <w:rsid w:val="007819CA"/>
+    <w:rsid w:val="00782533"/>
+    <w:rsid w:val="00782C50"/>
     <w:rsid w:val="00785143"/>
+    <w:rsid w:val="00785849"/>
     <w:rsid w:val="00786C3A"/>
     <w:rsid w:val="00786E16"/>
     <w:rsid w:val="00787E85"/>
     <w:rsid w:val="0079046B"/>
     <w:rsid w:val="00790E79"/>
     <w:rsid w:val="0079340D"/>
+    <w:rsid w:val="00794033"/>
+    <w:rsid w:val="007941DD"/>
+    <w:rsid w:val="00795393"/>
     <w:rsid w:val="007A078A"/>
     <w:rsid w:val="007A15BA"/>
     <w:rsid w:val="007A183B"/>
+    <w:rsid w:val="007A195C"/>
+    <w:rsid w:val="007A1B8F"/>
+    <w:rsid w:val="007A32D3"/>
     <w:rsid w:val="007A39A1"/>
     <w:rsid w:val="007A45CA"/>
+    <w:rsid w:val="007A5A75"/>
     <w:rsid w:val="007A5CF8"/>
     <w:rsid w:val="007A66CA"/>
     <w:rsid w:val="007B0960"/>
     <w:rsid w:val="007B170D"/>
     <w:rsid w:val="007B19D8"/>
     <w:rsid w:val="007B2652"/>
     <w:rsid w:val="007B31E7"/>
     <w:rsid w:val="007B4A52"/>
     <w:rsid w:val="007B685F"/>
     <w:rsid w:val="007B6EED"/>
+    <w:rsid w:val="007B72E3"/>
     <w:rsid w:val="007B7794"/>
     <w:rsid w:val="007C10DB"/>
     <w:rsid w:val="007C2C08"/>
     <w:rsid w:val="007C310C"/>
     <w:rsid w:val="007C3211"/>
+    <w:rsid w:val="007C40A2"/>
     <w:rsid w:val="007C55DE"/>
     <w:rsid w:val="007C5EB4"/>
     <w:rsid w:val="007C694B"/>
     <w:rsid w:val="007C7046"/>
     <w:rsid w:val="007C717B"/>
     <w:rsid w:val="007C7459"/>
     <w:rsid w:val="007D16F9"/>
     <w:rsid w:val="007D171C"/>
     <w:rsid w:val="007D176E"/>
     <w:rsid w:val="007D32AD"/>
+    <w:rsid w:val="007D36DA"/>
     <w:rsid w:val="007D40F4"/>
     <w:rsid w:val="007D5302"/>
     <w:rsid w:val="007D5560"/>
+    <w:rsid w:val="007D79ED"/>
+    <w:rsid w:val="007E0446"/>
     <w:rsid w:val="007E0AD9"/>
+    <w:rsid w:val="007E1840"/>
+    <w:rsid w:val="007E26D6"/>
     <w:rsid w:val="007E3677"/>
+    <w:rsid w:val="007E397C"/>
+    <w:rsid w:val="007E45B2"/>
+    <w:rsid w:val="007E49B9"/>
     <w:rsid w:val="007E73B8"/>
     <w:rsid w:val="007F12CF"/>
     <w:rsid w:val="007F2131"/>
+    <w:rsid w:val="007F2EFA"/>
     <w:rsid w:val="007F3928"/>
     <w:rsid w:val="007F4E97"/>
     <w:rsid w:val="007F5E8A"/>
     <w:rsid w:val="00800146"/>
     <w:rsid w:val="00800A1B"/>
     <w:rsid w:val="00801134"/>
     <w:rsid w:val="00801EDE"/>
+    <w:rsid w:val="0080394F"/>
     <w:rsid w:val="00804481"/>
+    <w:rsid w:val="00804B93"/>
     <w:rsid w:val="00805956"/>
+    <w:rsid w:val="00805B45"/>
+    <w:rsid w:val="00806FD3"/>
     <w:rsid w:val="008102AA"/>
     <w:rsid w:val="00810770"/>
+    <w:rsid w:val="00810B83"/>
     <w:rsid w:val="00811422"/>
+    <w:rsid w:val="00811EA2"/>
     <w:rsid w:val="0081348C"/>
     <w:rsid w:val="0081395D"/>
     <w:rsid w:val="0081591A"/>
     <w:rsid w:val="0081629F"/>
     <w:rsid w:val="008164E1"/>
     <w:rsid w:val="0081673D"/>
     <w:rsid w:val="00816D8B"/>
+    <w:rsid w:val="008172F0"/>
     <w:rsid w:val="00817934"/>
     <w:rsid w:val="00820C29"/>
     <w:rsid w:val="00820C2F"/>
     <w:rsid w:val="00821670"/>
     <w:rsid w:val="008218EE"/>
     <w:rsid w:val="00821976"/>
+    <w:rsid w:val="00822493"/>
     <w:rsid w:val="00822901"/>
     <w:rsid w:val="00826A84"/>
     <w:rsid w:val="00832497"/>
     <w:rsid w:val="00833AE6"/>
     <w:rsid w:val="00834ADA"/>
     <w:rsid w:val="00834B9D"/>
     <w:rsid w:val="008352D1"/>
     <w:rsid w:val="0083796D"/>
     <w:rsid w:val="008408AF"/>
     <w:rsid w:val="00840A80"/>
+    <w:rsid w:val="008427A5"/>
     <w:rsid w:val="00842D81"/>
+    <w:rsid w:val="00843E6B"/>
     <w:rsid w:val="008444A8"/>
     <w:rsid w:val="00847C6C"/>
+    <w:rsid w:val="008509CC"/>
     <w:rsid w:val="008548E7"/>
     <w:rsid w:val="008554CE"/>
     <w:rsid w:val="0085603D"/>
+    <w:rsid w:val="0085734D"/>
     <w:rsid w:val="00860039"/>
+    <w:rsid w:val="008607E5"/>
     <w:rsid w:val="00862D08"/>
     <w:rsid w:val="00864D55"/>
     <w:rsid w:val="008709C8"/>
     <w:rsid w:val="00871E2C"/>
     <w:rsid w:val="0088003F"/>
+    <w:rsid w:val="00883767"/>
     <w:rsid w:val="00885AB6"/>
+    <w:rsid w:val="008860F9"/>
+    <w:rsid w:val="00886DB7"/>
     <w:rsid w:val="008901A4"/>
     <w:rsid w:val="00890472"/>
     <w:rsid w:val="00892ADE"/>
     <w:rsid w:val="0089425E"/>
     <w:rsid w:val="00894425"/>
+    <w:rsid w:val="008958CE"/>
     <w:rsid w:val="00895E88"/>
     <w:rsid w:val="0089633D"/>
+    <w:rsid w:val="00897106"/>
     <w:rsid w:val="008973F2"/>
+    <w:rsid w:val="00897502"/>
+    <w:rsid w:val="00897828"/>
+    <w:rsid w:val="008A0E4D"/>
     <w:rsid w:val="008A25A3"/>
+    <w:rsid w:val="008A43B1"/>
     <w:rsid w:val="008A43C4"/>
+    <w:rsid w:val="008A43DA"/>
+    <w:rsid w:val="008A4676"/>
     <w:rsid w:val="008A4C49"/>
     <w:rsid w:val="008A4F2A"/>
+    <w:rsid w:val="008A610F"/>
+    <w:rsid w:val="008B05F2"/>
     <w:rsid w:val="008B0D79"/>
     <w:rsid w:val="008B0D7F"/>
     <w:rsid w:val="008B1E45"/>
     <w:rsid w:val="008B31D5"/>
     <w:rsid w:val="008B3B6B"/>
     <w:rsid w:val="008B434A"/>
     <w:rsid w:val="008B6590"/>
     <w:rsid w:val="008B721B"/>
+    <w:rsid w:val="008C0367"/>
     <w:rsid w:val="008C11AB"/>
     <w:rsid w:val="008C1EF1"/>
     <w:rsid w:val="008C5097"/>
     <w:rsid w:val="008C63A1"/>
     <w:rsid w:val="008C750A"/>
     <w:rsid w:val="008C7FED"/>
     <w:rsid w:val="008D3D03"/>
+    <w:rsid w:val="008D5A46"/>
     <w:rsid w:val="008D5F03"/>
+    <w:rsid w:val="008D645D"/>
     <w:rsid w:val="008D70E8"/>
     <w:rsid w:val="008D76D1"/>
     <w:rsid w:val="008E15DF"/>
     <w:rsid w:val="008E1775"/>
     <w:rsid w:val="008E3FB7"/>
     <w:rsid w:val="008E6CBA"/>
     <w:rsid w:val="008E6CE0"/>
     <w:rsid w:val="008F1149"/>
     <w:rsid w:val="008F160A"/>
+    <w:rsid w:val="008F268F"/>
     <w:rsid w:val="008F4E9A"/>
     <w:rsid w:val="008F548E"/>
     <w:rsid w:val="008F590A"/>
     <w:rsid w:val="008F592A"/>
     <w:rsid w:val="008F6BA7"/>
     <w:rsid w:val="008F7761"/>
     <w:rsid w:val="0090002A"/>
+    <w:rsid w:val="00900BED"/>
+    <w:rsid w:val="00901D3A"/>
     <w:rsid w:val="00903087"/>
     <w:rsid w:val="009037A9"/>
     <w:rsid w:val="00903D75"/>
     <w:rsid w:val="009053CE"/>
+    <w:rsid w:val="00905A24"/>
     <w:rsid w:val="00906DED"/>
     <w:rsid w:val="00907A7E"/>
+    <w:rsid w:val="00907C05"/>
     <w:rsid w:val="009106CA"/>
     <w:rsid w:val="00915D19"/>
     <w:rsid w:val="00916456"/>
     <w:rsid w:val="00916E6B"/>
     <w:rsid w:val="00920B76"/>
+    <w:rsid w:val="009236A8"/>
+    <w:rsid w:val="0092553E"/>
     <w:rsid w:val="0092568B"/>
     <w:rsid w:val="00926288"/>
     <w:rsid w:val="00927C74"/>
     <w:rsid w:val="00927CA7"/>
     <w:rsid w:val="00930521"/>
     <w:rsid w:val="00930D2E"/>
     <w:rsid w:val="0093162B"/>
     <w:rsid w:val="00931767"/>
     <w:rsid w:val="00931B9A"/>
     <w:rsid w:val="0093226C"/>
     <w:rsid w:val="00932AAD"/>
     <w:rsid w:val="00933856"/>
+    <w:rsid w:val="009358CA"/>
     <w:rsid w:val="00936BE4"/>
+    <w:rsid w:val="00937910"/>
+    <w:rsid w:val="00937AC4"/>
     <w:rsid w:val="0094050A"/>
     <w:rsid w:val="00940C03"/>
+    <w:rsid w:val="00941289"/>
     <w:rsid w:val="0094289A"/>
     <w:rsid w:val="00942A5E"/>
     <w:rsid w:val="00943125"/>
     <w:rsid w:val="009449A8"/>
+    <w:rsid w:val="009476C6"/>
     <w:rsid w:val="00947A8C"/>
+    <w:rsid w:val="00950AF6"/>
     <w:rsid w:val="00950F80"/>
     <w:rsid w:val="00951B13"/>
     <w:rsid w:val="00952BE3"/>
     <w:rsid w:val="00953B71"/>
     <w:rsid w:val="00953E11"/>
     <w:rsid w:val="009541E4"/>
+    <w:rsid w:val="00954878"/>
     <w:rsid w:val="009552C8"/>
     <w:rsid w:val="00955B74"/>
+    <w:rsid w:val="009562AC"/>
+    <w:rsid w:val="00963160"/>
     <w:rsid w:val="009633DE"/>
+    <w:rsid w:val="009637F2"/>
     <w:rsid w:val="00966273"/>
     <w:rsid w:val="00971B78"/>
+    <w:rsid w:val="009725FA"/>
+    <w:rsid w:val="00973467"/>
     <w:rsid w:val="00973BC5"/>
     <w:rsid w:val="009757EB"/>
     <w:rsid w:val="00976A61"/>
     <w:rsid w:val="00977234"/>
     <w:rsid w:val="009801E4"/>
     <w:rsid w:val="00980CD3"/>
+    <w:rsid w:val="0098150B"/>
+    <w:rsid w:val="00981972"/>
     <w:rsid w:val="009829AC"/>
     <w:rsid w:val="00982B38"/>
     <w:rsid w:val="009830D7"/>
     <w:rsid w:val="00990C52"/>
     <w:rsid w:val="009965E4"/>
+    <w:rsid w:val="00996658"/>
     <w:rsid w:val="00996C87"/>
+    <w:rsid w:val="00996E0A"/>
     <w:rsid w:val="009A0124"/>
     <w:rsid w:val="009A2199"/>
     <w:rsid w:val="009A2E7F"/>
     <w:rsid w:val="009A4114"/>
     <w:rsid w:val="009B1A33"/>
     <w:rsid w:val="009B2207"/>
     <w:rsid w:val="009B4B1E"/>
     <w:rsid w:val="009B7B6F"/>
     <w:rsid w:val="009B7C94"/>
+    <w:rsid w:val="009C037E"/>
     <w:rsid w:val="009C094A"/>
     <w:rsid w:val="009C2305"/>
     <w:rsid w:val="009C2B8D"/>
     <w:rsid w:val="009C30B4"/>
+    <w:rsid w:val="009C33DC"/>
     <w:rsid w:val="009C3BDF"/>
     <w:rsid w:val="009C4711"/>
     <w:rsid w:val="009C75A1"/>
+    <w:rsid w:val="009C76C8"/>
     <w:rsid w:val="009D01EB"/>
     <w:rsid w:val="009D2FC0"/>
     <w:rsid w:val="009D4D75"/>
     <w:rsid w:val="009D568A"/>
     <w:rsid w:val="009D75CC"/>
     <w:rsid w:val="009E1FAF"/>
+    <w:rsid w:val="009E2E2A"/>
     <w:rsid w:val="009F1E83"/>
     <w:rsid w:val="009F2A5C"/>
+    <w:rsid w:val="009F3EDC"/>
     <w:rsid w:val="009F4AB1"/>
+    <w:rsid w:val="009F6FB9"/>
     <w:rsid w:val="00A00988"/>
     <w:rsid w:val="00A02703"/>
     <w:rsid w:val="00A06AF4"/>
     <w:rsid w:val="00A0778F"/>
     <w:rsid w:val="00A10B7F"/>
     <w:rsid w:val="00A114F2"/>
     <w:rsid w:val="00A12BF5"/>
     <w:rsid w:val="00A12E06"/>
+    <w:rsid w:val="00A1545D"/>
     <w:rsid w:val="00A16C5C"/>
     <w:rsid w:val="00A172B5"/>
     <w:rsid w:val="00A1789F"/>
+    <w:rsid w:val="00A2181E"/>
     <w:rsid w:val="00A224B9"/>
     <w:rsid w:val="00A23311"/>
     <w:rsid w:val="00A23C1D"/>
+    <w:rsid w:val="00A2420D"/>
     <w:rsid w:val="00A2438F"/>
+    <w:rsid w:val="00A24429"/>
     <w:rsid w:val="00A246AC"/>
     <w:rsid w:val="00A2481E"/>
+    <w:rsid w:val="00A30468"/>
     <w:rsid w:val="00A30870"/>
     <w:rsid w:val="00A329C1"/>
     <w:rsid w:val="00A33021"/>
     <w:rsid w:val="00A3413B"/>
     <w:rsid w:val="00A347C5"/>
     <w:rsid w:val="00A41A11"/>
     <w:rsid w:val="00A42D13"/>
+    <w:rsid w:val="00A441F3"/>
     <w:rsid w:val="00A44C0C"/>
+    <w:rsid w:val="00A4546A"/>
     <w:rsid w:val="00A45DB8"/>
     <w:rsid w:val="00A50A9D"/>
     <w:rsid w:val="00A528EE"/>
     <w:rsid w:val="00A52C5F"/>
     <w:rsid w:val="00A52DC1"/>
+    <w:rsid w:val="00A53DA5"/>
+    <w:rsid w:val="00A53FBE"/>
     <w:rsid w:val="00A54E89"/>
     <w:rsid w:val="00A555A0"/>
     <w:rsid w:val="00A55B87"/>
     <w:rsid w:val="00A56B47"/>
     <w:rsid w:val="00A57E79"/>
     <w:rsid w:val="00A61E98"/>
+    <w:rsid w:val="00A62282"/>
+    <w:rsid w:val="00A66C52"/>
+    <w:rsid w:val="00A73A3B"/>
     <w:rsid w:val="00A74140"/>
     <w:rsid w:val="00A749C1"/>
+    <w:rsid w:val="00A74ADD"/>
+    <w:rsid w:val="00A76E0E"/>
+    <w:rsid w:val="00A77207"/>
     <w:rsid w:val="00A80002"/>
     <w:rsid w:val="00A811A9"/>
     <w:rsid w:val="00A817C0"/>
     <w:rsid w:val="00A818CC"/>
     <w:rsid w:val="00A82CC6"/>
     <w:rsid w:val="00A82D4D"/>
     <w:rsid w:val="00A83994"/>
+    <w:rsid w:val="00A85046"/>
     <w:rsid w:val="00A86BA4"/>
+    <w:rsid w:val="00A90232"/>
     <w:rsid w:val="00A930ED"/>
+    <w:rsid w:val="00A95B7B"/>
     <w:rsid w:val="00A95D74"/>
+    <w:rsid w:val="00AA0B2B"/>
     <w:rsid w:val="00AA1838"/>
     <w:rsid w:val="00AA2792"/>
     <w:rsid w:val="00AA3D89"/>
     <w:rsid w:val="00AA574B"/>
     <w:rsid w:val="00AA5C67"/>
     <w:rsid w:val="00AA705A"/>
     <w:rsid w:val="00AA7484"/>
     <w:rsid w:val="00AB030E"/>
     <w:rsid w:val="00AB04A4"/>
+    <w:rsid w:val="00AB105F"/>
+    <w:rsid w:val="00AB16AA"/>
     <w:rsid w:val="00AB1D66"/>
     <w:rsid w:val="00AB2C07"/>
+    <w:rsid w:val="00AB3C8F"/>
     <w:rsid w:val="00AB50BF"/>
     <w:rsid w:val="00AB50D6"/>
+    <w:rsid w:val="00AB6E46"/>
     <w:rsid w:val="00AC2F10"/>
     <w:rsid w:val="00AC772A"/>
+    <w:rsid w:val="00AD11E9"/>
     <w:rsid w:val="00AD1541"/>
     <w:rsid w:val="00AD1F79"/>
     <w:rsid w:val="00AD3999"/>
     <w:rsid w:val="00AD3DF4"/>
+    <w:rsid w:val="00AD514E"/>
     <w:rsid w:val="00AD649E"/>
     <w:rsid w:val="00AD6DB7"/>
     <w:rsid w:val="00AD73B2"/>
     <w:rsid w:val="00AE075F"/>
     <w:rsid w:val="00AE3EDF"/>
     <w:rsid w:val="00AE4F23"/>
     <w:rsid w:val="00AE5F64"/>
     <w:rsid w:val="00AF0BB6"/>
     <w:rsid w:val="00AF298E"/>
+    <w:rsid w:val="00AF2D1B"/>
     <w:rsid w:val="00AF37EA"/>
     <w:rsid w:val="00AF4C72"/>
     <w:rsid w:val="00AF5F77"/>
     <w:rsid w:val="00AF775E"/>
     <w:rsid w:val="00B01DB6"/>
+    <w:rsid w:val="00B032D1"/>
     <w:rsid w:val="00B036C7"/>
     <w:rsid w:val="00B061DD"/>
+    <w:rsid w:val="00B067D5"/>
+    <w:rsid w:val="00B07A02"/>
     <w:rsid w:val="00B10F34"/>
+    <w:rsid w:val="00B123D0"/>
     <w:rsid w:val="00B12FA8"/>
     <w:rsid w:val="00B139A1"/>
     <w:rsid w:val="00B1540A"/>
     <w:rsid w:val="00B16252"/>
     <w:rsid w:val="00B16D30"/>
     <w:rsid w:val="00B1709B"/>
     <w:rsid w:val="00B21042"/>
     <w:rsid w:val="00B231C1"/>
     <w:rsid w:val="00B257CD"/>
+    <w:rsid w:val="00B27BA7"/>
     <w:rsid w:val="00B30723"/>
     <w:rsid w:val="00B316C9"/>
+    <w:rsid w:val="00B3244D"/>
     <w:rsid w:val="00B32548"/>
     <w:rsid w:val="00B32D14"/>
+    <w:rsid w:val="00B33A06"/>
     <w:rsid w:val="00B33E2B"/>
+    <w:rsid w:val="00B34D3F"/>
     <w:rsid w:val="00B34E9D"/>
     <w:rsid w:val="00B36674"/>
     <w:rsid w:val="00B4052B"/>
+    <w:rsid w:val="00B40E4B"/>
+    <w:rsid w:val="00B411DC"/>
     <w:rsid w:val="00B42777"/>
     <w:rsid w:val="00B44479"/>
     <w:rsid w:val="00B44B44"/>
     <w:rsid w:val="00B4589B"/>
     <w:rsid w:val="00B45921"/>
     <w:rsid w:val="00B4617C"/>
     <w:rsid w:val="00B46848"/>
     <w:rsid w:val="00B50709"/>
     <w:rsid w:val="00B50ACE"/>
     <w:rsid w:val="00B51A6E"/>
+    <w:rsid w:val="00B522D1"/>
     <w:rsid w:val="00B531D4"/>
     <w:rsid w:val="00B53EE3"/>
+    <w:rsid w:val="00B54DB0"/>
     <w:rsid w:val="00B55D6E"/>
     <w:rsid w:val="00B56F95"/>
     <w:rsid w:val="00B57F7F"/>
+    <w:rsid w:val="00B6061F"/>
+    <w:rsid w:val="00B61207"/>
     <w:rsid w:val="00B6321F"/>
     <w:rsid w:val="00B63606"/>
+    <w:rsid w:val="00B65D12"/>
     <w:rsid w:val="00B70286"/>
     <w:rsid w:val="00B71A11"/>
+    <w:rsid w:val="00B73400"/>
     <w:rsid w:val="00B74155"/>
     <w:rsid w:val="00B74AF9"/>
+    <w:rsid w:val="00B773D6"/>
     <w:rsid w:val="00B80950"/>
     <w:rsid w:val="00B80E3C"/>
     <w:rsid w:val="00B81512"/>
     <w:rsid w:val="00B827BD"/>
     <w:rsid w:val="00B832A4"/>
     <w:rsid w:val="00B840E4"/>
     <w:rsid w:val="00B84920"/>
     <w:rsid w:val="00B84A12"/>
     <w:rsid w:val="00B85823"/>
     <w:rsid w:val="00B868E9"/>
+    <w:rsid w:val="00B87332"/>
     <w:rsid w:val="00B87C43"/>
     <w:rsid w:val="00B90A04"/>
+    <w:rsid w:val="00B90F71"/>
     <w:rsid w:val="00B9184F"/>
+    <w:rsid w:val="00B91968"/>
     <w:rsid w:val="00B93BC7"/>
     <w:rsid w:val="00B96B18"/>
     <w:rsid w:val="00BA1750"/>
+    <w:rsid w:val="00BA23C2"/>
     <w:rsid w:val="00BA3D6B"/>
+    <w:rsid w:val="00BA488C"/>
     <w:rsid w:val="00BA4A5C"/>
     <w:rsid w:val="00BA63C6"/>
     <w:rsid w:val="00BA73D1"/>
+    <w:rsid w:val="00BA7568"/>
     <w:rsid w:val="00BB1C32"/>
     <w:rsid w:val="00BB22D4"/>
     <w:rsid w:val="00BB2D9B"/>
     <w:rsid w:val="00BB4152"/>
     <w:rsid w:val="00BB472C"/>
     <w:rsid w:val="00BB57CE"/>
     <w:rsid w:val="00BB69AD"/>
     <w:rsid w:val="00BB7DF0"/>
+    <w:rsid w:val="00BC3E76"/>
     <w:rsid w:val="00BD1014"/>
     <w:rsid w:val="00BD1C00"/>
     <w:rsid w:val="00BD313D"/>
     <w:rsid w:val="00BD379B"/>
     <w:rsid w:val="00BD3A60"/>
+    <w:rsid w:val="00BD4C8F"/>
+    <w:rsid w:val="00BD4D04"/>
     <w:rsid w:val="00BD5ED5"/>
     <w:rsid w:val="00BD63C3"/>
     <w:rsid w:val="00BD7F7C"/>
     <w:rsid w:val="00BE09E2"/>
     <w:rsid w:val="00BE5216"/>
+    <w:rsid w:val="00BE61C2"/>
     <w:rsid w:val="00BE6CA1"/>
     <w:rsid w:val="00BE759B"/>
     <w:rsid w:val="00BF011A"/>
+    <w:rsid w:val="00BF04BC"/>
     <w:rsid w:val="00BF0DFF"/>
+    <w:rsid w:val="00BF1695"/>
     <w:rsid w:val="00BF1C07"/>
+    <w:rsid w:val="00BF31AD"/>
+    <w:rsid w:val="00BF5083"/>
+    <w:rsid w:val="00BF56B1"/>
     <w:rsid w:val="00BF6457"/>
+    <w:rsid w:val="00BF653A"/>
     <w:rsid w:val="00C00B89"/>
     <w:rsid w:val="00C01469"/>
     <w:rsid w:val="00C033D8"/>
+    <w:rsid w:val="00C03617"/>
+    <w:rsid w:val="00C0506C"/>
+    <w:rsid w:val="00C063D6"/>
     <w:rsid w:val="00C067A3"/>
+    <w:rsid w:val="00C06EDB"/>
     <w:rsid w:val="00C06FDE"/>
     <w:rsid w:val="00C07A99"/>
     <w:rsid w:val="00C10A38"/>
     <w:rsid w:val="00C131B7"/>
     <w:rsid w:val="00C13A44"/>
+    <w:rsid w:val="00C13DE8"/>
     <w:rsid w:val="00C1691A"/>
     <w:rsid w:val="00C17E24"/>
     <w:rsid w:val="00C2068D"/>
+    <w:rsid w:val="00C20B20"/>
     <w:rsid w:val="00C254F7"/>
     <w:rsid w:val="00C257F5"/>
+    <w:rsid w:val="00C26995"/>
     <w:rsid w:val="00C27341"/>
     <w:rsid w:val="00C3122E"/>
+    <w:rsid w:val="00C31494"/>
+    <w:rsid w:val="00C32FEB"/>
     <w:rsid w:val="00C33116"/>
     <w:rsid w:val="00C33420"/>
     <w:rsid w:val="00C35925"/>
     <w:rsid w:val="00C35B31"/>
     <w:rsid w:val="00C364E9"/>
     <w:rsid w:val="00C371E3"/>
+    <w:rsid w:val="00C401E7"/>
     <w:rsid w:val="00C40CF0"/>
     <w:rsid w:val="00C413F4"/>
     <w:rsid w:val="00C414C4"/>
     <w:rsid w:val="00C41716"/>
+    <w:rsid w:val="00C424D5"/>
     <w:rsid w:val="00C437DD"/>
     <w:rsid w:val="00C45615"/>
     <w:rsid w:val="00C47609"/>
     <w:rsid w:val="00C516A3"/>
+    <w:rsid w:val="00C56189"/>
     <w:rsid w:val="00C5679B"/>
     <w:rsid w:val="00C57C78"/>
+    <w:rsid w:val="00C609D0"/>
     <w:rsid w:val="00C60C4A"/>
     <w:rsid w:val="00C61758"/>
+    <w:rsid w:val="00C6293A"/>
     <w:rsid w:val="00C648D7"/>
+    <w:rsid w:val="00C65041"/>
     <w:rsid w:val="00C66A88"/>
     <w:rsid w:val="00C70D3D"/>
     <w:rsid w:val="00C72911"/>
     <w:rsid w:val="00C72AC2"/>
     <w:rsid w:val="00C73199"/>
     <w:rsid w:val="00C75083"/>
+    <w:rsid w:val="00C75120"/>
     <w:rsid w:val="00C76633"/>
     <w:rsid w:val="00C76E66"/>
     <w:rsid w:val="00C76EDB"/>
+    <w:rsid w:val="00C776DE"/>
     <w:rsid w:val="00C779F3"/>
     <w:rsid w:val="00C77EA2"/>
     <w:rsid w:val="00C80564"/>
     <w:rsid w:val="00C85D88"/>
+    <w:rsid w:val="00C86897"/>
     <w:rsid w:val="00C86B48"/>
+    <w:rsid w:val="00C872D7"/>
+    <w:rsid w:val="00C9046E"/>
+    <w:rsid w:val="00C90C79"/>
     <w:rsid w:val="00C91C04"/>
     <w:rsid w:val="00C95C2D"/>
     <w:rsid w:val="00C95C34"/>
     <w:rsid w:val="00C95EFD"/>
     <w:rsid w:val="00C96015"/>
     <w:rsid w:val="00C973A5"/>
     <w:rsid w:val="00CA0525"/>
+    <w:rsid w:val="00CA10C5"/>
     <w:rsid w:val="00CA2954"/>
     <w:rsid w:val="00CA3DBC"/>
+    <w:rsid w:val="00CA4E9D"/>
     <w:rsid w:val="00CA4F8E"/>
     <w:rsid w:val="00CA63D2"/>
     <w:rsid w:val="00CA7BA8"/>
     <w:rsid w:val="00CB055C"/>
     <w:rsid w:val="00CB1864"/>
     <w:rsid w:val="00CB1EEF"/>
+    <w:rsid w:val="00CB2F40"/>
     <w:rsid w:val="00CB405F"/>
     <w:rsid w:val="00CB7ED6"/>
+    <w:rsid w:val="00CC12B8"/>
+    <w:rsid w:val="00CC3685"/>
     <w:rsid w:val="00CC48DC"/>
+    <w:rsid w:val="00CC55B3"/>
     <w:rsid w:val="00CC625C"/>
     <w:rsid w:val="00CC6422"/>
     <w:rsid w:val="00CD0B3C"/>
     <w:rsid w:val="00CD1133"/>
+    <w:rsid w:val="00CD1C53"/>
+    <w:rsid w:val="00CD5FA5"/>
     <w:rsid w:val="00CD75B8"/>
     <w:rsid w:val="00CE0136"/>
     <w:rsid w:val="00CE1CED"/>
     <w:rsid w:val="00CE30FA"/>
     <w:rsid w:val="00CE317A"/>
     <w:rsid w:val="00CE3E30"/>
     <w:rsid w:val="00CE4282"/>
     <w:rsid w:val="00CE4580"/>
     <w:rsid w:val="00CE7D0D"/>
     <w:rsid w:val="00CF18F4"/>
     <w:rsid w:val="00CF1EA5"/>
     <w:rsid w:val="00CF22EB"/>
+    <w:rsid w:val="00CF2D5E"/>
     <w:rsid w:val="00CF71B0"/>
     <w:rsid w:val="00D000F4"/>
     <w:rsid w:val="00D0082D"/>
+    <w:rsid w:val="00D00ACA"/>
+    <w:rsid w:val="00D02F6D"/>
     <w:rsid w:val="00D04FD9"/>
+    <w:rsid w:val="00D05532"/>
     <w:rsid w:val="00D07937"/>
     <w:rsid w:val="00D102D0"/>
     <w:rsid w:val="00D11246"/>
     <w:rsid w:val="00D114BC"/>
+    <w:rsid w:val="00D144C4"/>
+    <w:rsid w:val="00D1511B"/>
     <w:rsid w:val="00D17336"/>
     <w:rsid w:val="00D2170D"/>
     <w:rsid w:val="00D22103"/>
+    <w:rsid w:val="00D229B2"/>
+    <w:rsid w:val="00D23644"/>
     <w:rsid w:val="00D23A6A"/>
+    <w:rsid w:val="00D23B53"/>
+    <w:rsid w:val="00D23C2A"/>
     <w:rsid w:val="00D24392"/>
     <w:rsid w:val="00D25CBB"/>
+    <w:rsid w:val="00D25F04"/>
     <w:rsid w:val="00D3000C"/>
+    <w:rsid w:val="00D31953"/>
     <w:rsid w:val="00D31EA6"/>
     <w:rsid w:val="00D32B32"/>
     <w:rsid w:val="00D36576"/>
+    <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D40706"/>
+    <w:rsid w:val="00D42ECD"/>
     <w:rsid w:val="00D42F35"/>
     <w:rsid w:val="00D434A9"/>
     <w:rsid w:val="00D435BB"/>
+    <w:rsid w:val="00D4366C"/>
+    <w:rsid w:val="00D43C12"/>
     <w:rsid w:val="00D43C65"/>
+    <w:rsid w:val="00D44736"/>
     <w:rsid w:val="00D447A8"/>
     <w:rsid w:val="00D46901"/>
     <w:rsid w:val="00D47FFE"/>
     <w:rsid w:val="00D5130D"/>
     <w:rsid w:val="00D5414C"/>
     <w:rsid w:val="00D54238"/>
+    <w:rsid w:val="00D5494D"/>
+    <w:rsid w:val="00D60233"/>
     <w:rsid w:val="00D617A2"/>
     <w:rsid w:val="00D61B2B"/>
+    <w:rsid w:val="00D621D6"/>
     <w:rsid w:val="00D625EB"/>
     <w:rsid w:val="00D66C85"/>
     <w:rsid w:val="00D66D3E"/>
     <w:rsid w:val="00D722FC"/>
     <w:rsid w:val="00D75072"/>
     <w:rsid w:val="00D76E76"/>
     <w:rsid w:val="00D770E2"/>
     <w:rsid w:val="00D81782"/>
     <w:rsid w:val="00D82917"/>
+    <w:rsid w:val="00D835DF"/>
     <w:rsid w:val="00D83BE6"/>
     <w:rsid w:val="00D83BF6"/>
     <w:rsid w:val="00D83F25"/>
+    <w:rsid w:val="00D84DD2"/>
     <w:rsid w:val="00D87541"/>
     <w:rsid w:val="00D87A38"/>
+    <w:rsid w:val="00D87B38"/>
     <w:rsid w:val="00D906B5"/>
     <w:rsid w:val="00D917A9"/>
     <w:rsid w:val="00D9451E"/>
     <w:rsid w:val="00D954BA"/>
+    <w:rsid w:val="00D95953"/>
     <w:rsid w:val="00D9649C"/>
+    <w:rsid w:val="00D96C60"/>
+    <w:rsid w:val="00DA0BE3"/>
     <w:rsid w:val="00DA0EEC"/>
+    <w:rsid w:val="00DA409B"/>
+    <w:rsid w:val="00DA4269"/>
+    <w:rsid w:val="00DA7C62"/>
     <w:rsid w:val="00DB09E8"/>
     <w:rsid w:val="00DB15E9"/>
     <w:rsid w:val="00DB16FB"/>
+    <w:rsid w:val="00DB23F4"/>
+    <w:rsid w:val="00DB3465"/>
+    <w:rsid w:val="00DB3DB7"/>
     <w:rsid w:val="00DB597B"/>
     <w:rsid w:val="00DB64B0"/>
     <w:rsid w:val="00DB6D20"/>
     <w:rsid w:val="00DB782C"/>
     <w:rsid w:val="00DC2D9E"/>
     <w:rsid w:val="00DC3A30"/>
     <w:rsid w:val="00DC4797"/>
     <w:rsid w:val="00DC5F9B"/>
     <w:rsid w:val="00DC7F70"/>
     <w:rsid w:val="00DD2418"/>
     <w:rsid w:val="00DD36E5"/>
     <w:rsid w:val="00DD5CA9"/>
     <w:rsid w:val="00DD61F7"/>
     <w:rsid w:val="00DD7D34"/>
     <w:rsid w:val="00DE0243"/>
     <w:rsid w:val="00DE0730"/>
     <w:rsid w:val="00DE2E29"/>
     <w:rsid w:val="00DE5C43"/>
     <w:rsid w:val="00DF0F4C"/>
     <w:rsid w:val="00DF1A0A"/>
+    <w:rsid w:val="00DF2F2A"/>
+    <w:rsid w:val="00DF3F20"/>
+    <w:rsid w:val="00DF3FC7"/>
     <w:rsid w:val="00DF4814"/>
     <w:rsid w:val="00DF5A7F"/>
     <w:rsid w:val="00DF6D37"/>
     <w:rsid w:val="00DF6E21"/>
     <w:rsid w:val="00E02A5D"/>
+    <w:rsid w:val="00E03522"/>
     <w:rsid w:val="00E042FE"/>
+    <w:rsid w:val="00E04729"/>
     <w:rsid w:val="00E05B45"/>
+    <w:rsid w:val="00E10B6F"/>
     <w:rsid w:val="00E12286"/>
     <w:rsid w:val="00E132DD"/>
     <w:rsid w:val="00E144BC"/>
     <w:rsid w:val="00E15B46"/>
     <w:rsid w:val="00E1640F"/>
     <w:rsid w:val="00E1757C"/>
     <w:rsid w:val="00E17A35"/>
     <w:rsid w:val="00E211F5"/>
     <w:rsid w:val="00E2653A"/>
     <w:rsid w:val="00E27C85"/>
     <w:rsid w:val="00E334FE"/>
+    <w:rsid w:val="00E347C6"/>
     <w:rsid w:val="00E349EF"/>
     <w:rsid w:val="00E350D0"/>
+    <w:rsid w:val="00E35298"/>
     <w:rsid w:val="00E371CE"/>
+    <w:rsid w:val="00E37844"/>
     <w:rsid w:val="00E40566"/>
+    <w:rsid w:val="00E40B18"/>
     <w:rsid w:val="00E41892"/>
+    <w:rsid w:val="00E422D6"/>
     <w:rsid w:val="00E424AA"/>
     <w:rsid w:val="00E43EB2"/>
     <w:rsid w:val="00E44D68"/>
     <w:rsid w:val="00E460AB"/>
+    <w:rsid w:val="00E47CB6"/>
     <w:rsid w:val="00E503AA"/>
     <w:rsid w:val="00E538CF"/>
     <w:rsid w:val="00E54C9C"/>
     <w:rsid w:val="00E55254"/>
+    <w:rsid w:val="00E559ED"/>
     <w:rsid w:val="00E55CED"/>
+    <w:rsid w:val="00E56652"/>
     <w:rsid w:val="00E570A3"/>
     <w:rsid w:val="00E60F70"/>
+    <w:rsid w:val="00E61036"/>
     <w:rsid w:val="00E62043"/>
     <w:rsid w:val="00E621C1"/>
     <w:rsid w:val="00E6321B"/>
+    <w:rsid w:val="00E635FE"/>
+    <w:rsid w:val="00E65471"/>
     <w:rsid w:val="00E6587E"/>
     <w:rsid w:val="00E6628E"/>
+    <w:rsid w:val="00E66CFC"/>
     <w:rsid w:val="00E67117"/>
     <w:rsid w:val="00E67ABC"/>
     <w:rsid w:val="00E71022"/>
     <w:rsid w:val="00E7102A"/>
     <w:rsid w:val="00E71BAE"/>
     <w:rsid w:val="00E7268B"/>
     <w:rsid w:val="00E72772"/>
     <w:rsid w:val="00E74350"/>
     <w:rsid w:val="00E74C30"/>
+    <w:rsid w:val="00E75E61"/>
     <w:rsid w:val="00E7660F"/>
     <w:rsid w:val="00E770EC"/>
     <w:rsid w:val="00E84054"/>
+    <w:rsid w:val="00E854DF"/>
     <w:rsid w:val="00E856AC"/>
     <w:rsid w:val="00E85BF6"/>
+    <w:rsid w:val="00E85F0E"/>
+    <w:rsid w:val="00E8649C"/>
     <w:rsid w:val="00E864C8"/>
     <w:rsid w:val="00E86970"/>
     <w:rsid w:val="00E86CD9"/>
     <w:rsid w:val="00E876B4"/>
     <w:rsid w:val="00E907BA"/>
     <w:rsid w:val="00E9206D"/>
+    <w:rsid w:val="00E92A26"/>
     <w:rsid w:val="00E93807"/>
     <w:rsid w:val="00E9385C"/>
+    <w:rsid w:val="00E93CEF"/>
     <w:rsid w:val="00E94FFF"/>
     <w:rsid w:val="00E9524A"/>
     <w:rsid w:val="00E956A9"/>
     <w:rsid w:val="00E96685"/>
+    <w:rsid w:val="00E97B51"/>
     <w:rsid w:val="00E97C2B"/>
     <w:rsid w:val="00EA27FF"/>
+    <w:rsid w:val="00EA3578"/>
     <w:rsid w:val="00EA4445"/>
     <w:rsid w:val="00EA600B"/>
     <w:rsid w:val="00EA727D"/>
     <w:rsid w:val="00EA7A28"/>
     <w:rsid w:val="00EA7B96"/>
     <w:rsid w:val="00EB0A89"/>
     <w:rsid w:val="00EB1E6A"/>
     <w:rsid w:val="00EB28AD"/>
     <w:rsid w:val="00EB3F15"/>
+    <w:rsid w:val="00EB439E"/>
     <w:rsid w:val="00EB6661"/>
     <w:rsid w:val="00EB72C9"/>
     <w:rsid w:val="00EB73C5"/>
     <w:rsid w:val="00EB74B3"/>
     <w:rsid w:val="00EB79B7"/>
     <w:rsid w:val="00EB79C8"/>
     <w:rsid w:val="00EB7F5F"/>
     <w:rsid w:val="00EC0146"/>
     <w:rsid w:val="00EC0480"/>
     <w:rsid w:val="00EC099F"/>
+    <w:rsid w:val="00EC0A4D"/>
     <w:rsid w:val="00EC1970"/>
+    <w:rsid w:val="00EC4292"/>
     <w:rsid w:val="00EC4959"/>
     <w:rsid w:val="00EC5B24"/>
     <w:rsid w:val="00EC605E"/>
+    <w:rsid w:val="00EC6CB7"/>
     <w:rsid w:val="00EC7144"/>
     <w:rsid w:val="00EC741F"/>
     <w:rsid w:val="00EC743F"/>
     <w:rsid w:val="00EC7B45"/>
     <w:rsid w:val="00ED0636"/>
     <w:rsid w:val="00ED1669"/>
     <w:rsid w:val="00ED20ED"/>
     <w:rsid w:val="00ED2B13"/>
     <w:rsid w:val="00ED2EDD"/>
+    <w:rsid w:val="00ED5172"/>
     <w:rsid w:val="00ED51B8"/>
     <w:rsid w:val="00ED6A37"/>
     <w:rsid w:val="00ED711C"/>
     <w:rsid w:val="00ED7334"/>
+    <w:rsid w:val="00EE0192"/>
+    <w:rsid w:val="00EE0B2C"/>
     <w:rsid w:val="00EE1211"/>
     <w:rsid w:val="00EE1302"/>
     <w:rsid w:val="00EE2A57"/>
     <w:rsid w:val="00EE2B91"/>
+    <w:rsid w:val="00EE423A"/>
     <w:rsid w:val="00EE4469"/>
     <w:rsid w:val="00EE4728"/>
     <w:rsid w:val="00EE51B9"/>
+    <w:rsid w:val="00EE54BA"/>
+    <w:rsid w:val="00EE60A5"/>
     <w:rsid w:val="00EE652E"/>
+    <w:rsid w:val="00EE7A97"/>
     <w:rsid w:val="00EF0E55"/>
     <w:rsid w:val="00EF20D9"/>
     <w:rsid w:val="00EF6AAB"/>
     <w:rsid w:val="00EF7452"/>
     <w:rsid w:val="00F01B60"/>
     <w:rsid w:val="00F0262D"/>
     <w:rsid w:val="00F02FFF"/>
     <w:rsid w:val="00F061DB"/>
     <w:rsid w:val="00F0670B"/>
     <w:rsid w:val="00F07DE1"/>
+    <w:rsid w:val="00F10471"/>
     <w:rsid w:val="00F1084B"/>
+    <w:rsid w:val="00F10EE2"/>
+    <w:rsid w:val="00F11F9C"/>
     <w:rsid w:val="00F13B2A"/>
     <w:rsid w:val="00F163AE"/>
     <w:rsid w:val="00F17F5D"/>
+    <w:rsid w:val="00F20063"/>
     <w:rsid w:val="00F20364"/>
     <w:rsid w:val="00F21C9D"/>
     <w:rsid w:val="00F220E4"/>
     <w:rsid w:val="00F230E4"/>
     <w:rsid w:val="00F258B5"/>
     <w:rsid w:val="00F25B3D"/>
     <w:rsid w:val="00F26B17"/>
     <w:rsid w:val="00F2767A"/>
     <w:rsid w:val="00F31346"/>
     <w:rsid w:val="00F32404"/>
     <w:rsid w:val="00F3288E"/>
     <w:rsid w:val="00F32ED2"/>
+    <w:rsid w:val="00F33DE5"/>
     <w:rsid w:val="00F3522B"/>
+    <w:rsid w:val="00F35345"/>
     <w:rsid w:val="00F353EB"/>
     <w:rsid w:val="00F3611E"/>
     <w:rsid w:val="00F36D8D"/>
     <w:rsid w:val="00F400E5"/>
     <w:rsid w:val="00F45AF1"/>
     <w:rsid w:val="00F464C1"/>
+    <w:rsid w:val="00F46988"/>
     <w:rsid w:val="00F47F9F"/>
     <w:rsid w:val="00F54E7D"/>
+    <w:rsid w:val="00F57569"/>
     <w:rsid w:val="00F577BA"/>
     <w:rsid w:val="00F60DE7"/>
     <w:rsid w:val="00F6101A"/>
     <w:rsid w:val="00F6279B"/>
+    <w:rsid w:val="00F64D6C"/>
     <w:rsid w:val="00F64EDC"/>
     <w:rsid w:val="00F65873"/>
     <w:rsid w:val="00F66340"/>
     <w:rsid w:val="00F66F42"/>
     <w:rsid w:val="00F671CD"/>
     <w:rsid w:val="00F67B28"/>
     <w:rsid w:val="00F67F4E"/>
     <w:rsid w:val="00F70B17"/>
+    <w:rsid w:val="00F71A42"/>
     <w:rsid w:val="00F71D97"/>
     <w:rsid w:val="00F73D06"/>
     <w:rsid w:val="00F76419"/>
     <w:rsid w:val="00F77067"/>
     <w:rsid w:val="00F77800"/>
     <w:rsid w:val="00F8070C"/>
     <w:rsid w:val="00F80FBD"/>
     <w:rsid w:val="00F81F93"/>
     <w:rsid w:val="00F828D5"/>
     <w:rsid w:val="00F831A1"/>
     <w:rsid w:val="00F8649A"/>
     <w:rsid w:val="00F87194"/>
+    <w:rsid w:val="00F874F3"/>
+    <w:rsid w:val="00F876CE"/>
     <w:rsid w:val="00F90F3A"/>
     <w:rsid w:val="00F9175E"/>
+    <w:rsid w:val="00F94540"/>
     <w:rsid w:val="00F94571"/>
     <w:rsid w:val="00F94937"/>
     <w:rsid w:val="00F94A50"/>
     <w:rsid w:val="00F956FA"/>
+    <w:rsid w:val="00F970C4"/>
     <w:rsid w:val="00FA042A"/>
     <w:rsid w:val="00FA1873"/>
     <w:rsid w:val="00FA3DE6"/>
     <w:rsid w:val="00FA46B6"/>
     <w:rsid w:val="00FA4E42"/>
     <w:rsid w:val="00FA6835"/>
+    <w:rsid w:val="00FA75DD"/>
     <w:rsid w:val="00FA7635"/>
     <w:rsid w:val="00FB0D81"/>
+    <w:rsid w:val="00FB194F"/>
     <w:rsid w:val="00FB26CE"/>
     <w:rsid w:val="00FB4404"/>
     <w:rsid w:val="00FB4E60"/>
+    <w:rsid w:val="00FB5774"/>
     <w:rsid w:val="00FB68B7"/>
     <w:rsid w:val="00FB6E7F"/>
     <w:rsid w:val="00FB73B0"/>
     <w:rsid w:val="00FB7D79"/>
+    <w:rsid w:val="00FC0A58"/>
     <w:rsid w:val="00FC0CE2"/>
     <w:rsid w:val="00FC14FA"/>
     <w:rsid w:val="00FC20CB"/>
     <w:rsid w:val="00FC22D1"/>
+    <w:rsid w:val="00FC3283"/>
     <w:rsid w:val="00FC3696"/>
     <w:rsid w:val="00FC3CD6"/>
+    <w:rsid w:val="00FC41EB"/>
     <w:rsid w:val="00FC5CAA"/>
+    <w:rsid w:val="00FC655A"/>
     <w:rsid w:val="00FD2149"/>
     <w:rsid w:val="00FD2635"/>
+    <w:rsid w:val="00FD3671"/>
     <w:rsid w:val="00FE07BB"/>
     <w:rsid w:val="00FE08CE"/>
     <w:rsid w:val="00FE1360"/>
     <w:rsid w:val="00FE19B6"/>
     <w:rsid w:val="00FE2F68"/>
+    <w:rsid w:val="00FE37BC"/>
     <w:rsid w:val="00FE6303"/>
     <w:rsid w:val="00FE6403"/>
     <w:rsid w:val="00FE645C"/>
     <w:rsid w:val="00FE7033"/>
     <w:rsid w:val="00FE7DCA"/>
+    <w:rsid w:val="00FF19CF"/>
     <w:rsid w:val="00FF201A"/>
     <w:rsid w:val="00FF20CF"/>
+    <w:rsid w:val="00FF2F94"/>
     <w:rsid w:val="00FF365D"/>
     <w:rsid w:val="00FF46DF"/>
     <w:rsid w:val="00FF558D"/>
+    <w:rsid w:val="00FF64AD"/>
     <w:rsid w:val="00FF7070"/>
     <w:rsid w:val="00FF73AD"/>
     <w:rsid w:val="0149034F"/>
     <w:rsid w:val="044914CD"/>
     <w:rsid w:val="04C9749E"/>
     <w:rsid w:val="04F2FFEB"/>
     <w:rsid w:val="04F7249E"/>
+    <w:rsid w:val="14712628"/>
     <w:rsid w:val="1691B3F5"/>
     <w:rsid w:val="1FBB249D"/>
+    <w:rsid w:val="20D19109"/>
     <w:rsid w:val="21820B6E"/>
     <w:rsid w:val="219D4F63"/>
     <w:rsid w:val="21AB6370"/>
     <w:rsid w:val="2843C931"/>
     <w:rsid w:val="29117F28"/>
     <w:rsid w:val="29B1BB5D"/>
     <w:rsid w:val="2B20FA33"/>
     <w:rsid w:val="2B86FD2C"/>
     <w:rsid w:val="2B964144"/>
     <w:rsid w:val="31A6B7A2"/>
     <w:rsid w:val="32837AE1"/>
     <w:rsid w:val="3333BB38"/>
     <w:rsid w:val="3658EB37"/>
     <w:rsid w:val="36831959"/>
     <w:rsid w:val="38872C90"/>
     <w:rsid w:val="399B5171"/>
     <w:rsid w:val="3C2A6C54"/>
     <w:rsid w:val="3CE22CD5"/>
     <w:rsid w:val="3E8A9084"/>
     <w:rsid w:val="420BFD17"/>
     <w:rsid w:val="422F98D5"/>
     <w:rsid w:val="42760738"/>
     <w:rsid w:val="474AE8EF"/>
     <w:rsid w:val="4BA684FB"/>
     <w:rsid w:val="5438462C"/>
     <w:rsid w:val="54ACBE9A"/>
     <w:rsid w:val="5512D4B1"/>
     <w:rsid w:val="559CFCFB"/>
     <w:rsid w:val="55EE6B66"/>
     <w:rsid w:val="5623FD68"/>
     <w:rsid w:val="56AEA512"/>
+    <w:rsid w:val="5CD19ECC"/>
+    <w:rsid w:val="5D50EF56"/>
     <w:rsid w:val="5EBE8469"/>
     <w:rsid w:val="64633984"/>
     <w:rsid w:val="6493516E"/>
     <w:rsid w:val="67A6B2E9"/>
     <w:rsid w:val="68D2E498"/>
     <w:rsid w:val="6ACB12D9"/>
     <w:rsid w:val="6C075D8C"/>
     <w:rsid w:val="6DFA8EFE"/>
     <w:rsid w:val="6F6F3A92"/>
     <w:rsid w:val="6FAEA51E"/>
     <w:rsid w:val="70018A88"/>
     <w:rsid w:val="738F1B3E"/>
     <w:rsid w:val="75F5E601"/>
     <w:rsid w:val="781FFA41"/>
     <w:rsid w:val="78EA5DBB"/>
     <w:rsid w:val="7AC4B56D"/>
+    <w:rsid w:val="7B0C42DB"/>
     <w:rsid w:val="7F5FF9B3"/>
     <w:rsid w:val="7F6F2F2C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -14158,68 +15529,66 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00235142"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00235142"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00235142"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00235142"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00235142"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00012166"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
@@ -14396,63 +15765,63 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1760566516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ghgprotocol.org/calculation-tools-and-guidance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02230" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/national-greenhouse-energy-reporting-uncertainty-calculator-user-guide" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2007A00175" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/national-greenhouse-energy-reporting-uncertainty-calculator-user-guide" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-calculators" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/emissions-and-energy-reporting-system-navigation-guide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ghgprotocol.org/sites/default/files/2023-03/ghg-uncertainty.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/emissions-and-energy-reporting-system-navigation-guide" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02309" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ghgprotocol.org/sites/default/files/tools/ghg-uncertainty.xlsx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cer.gov.au/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02230" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ghgprotocol.org/sites/default/files/tools/ghg-uncertainty.xlsx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/national-greenhouse-energy-reporting-uncertainty-calculator-user-guide" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cer.gov.au/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2007A00175" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/national-greenhouse-energy-reporting-uncertainty-calculator-user-guide" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-calculators" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/national-greenhouse-energy-reporting-uncertainty-calculator-user-guide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ghgprotocol.org/sites/default/files/2023-03/ghg-uncertainty.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02309" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ghgprotocol.org/calculation-tools-and-guidance" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER-updated fonts and colours">
   <a:themeElements>
     <a:clrScheme name="CER colour palette">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="454743"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="9FB76F"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FCBA5C"/>
       </a:accent2>
       <a:accent3>
@@ -14744,70 +16113,70 @@
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E8F7EDD-2274-4DA9-AB86-F9E7260F4220}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>14856</Characters>
+  <Pages>11</Pages>
+  <Words>2703</Words>
+  <Characters>15466</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>202</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>315</Lines>
+  <Paragraphs>206</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Reporting uncertainty guideline</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17241</CharactersWithSpaces>
+  <CharactersWithSpaces>17963</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Reporting uncertainty guideline</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>