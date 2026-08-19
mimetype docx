--- v0 (2025-10-14)
+++ v1 (2026-08-19)
@@ -783,117 +783,117 @@
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="D9E696"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" anchor="ctr">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="105831F2" id="Freeform: Shape 15" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1.5pt;margin-top:70.35pt;width:487.55pt;height:487.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7550841,7542959" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBzZGBNwoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvQfY/yD4uMCORUmkpMb0BEEm&#10;2UuyGyAJkBzVttw21rYcSdPu+fcpfsguMm7rcbKXVqu7HossviqKrJLef/162CcvbT/suuPjQrxL&#10;F0l7XHXr3fH5cfHrL9//q1okw9gc182+O7aPi8/tsPj6wz++en8+PbRZt+3267ZPqJHj8HA+PS62&#10;43h6WC6H1bY9NMO77tQe6Z+brj80I932z8t135yp9cN+maWpWp67fn3qu1U7DPTXj/afiw+m/c2m&#10;XY3/3WyGdkz2jwvq22h+9ubnk/65/PC+eXjum9N2t3LdaL6gF4dmdySll6Y+NmOTfOp3f2nqsFv1&#10;3dBtxner7rDsNpvdqjVjoNGINBjNz9vm1JqxkHGG08VMw/+v2dV/Xn4+/dTrrg+nH7rV/4bk2H27&#10;bY7P7TfDicxHk7q4/qnvu/O2bdbUA6FttzyfhodLG/pmoNaSp/OP3Zpmu/k0dsYsr5v+oHXQgJNX&#10;Y/3PF+u3r2Oyoj8qUdOM0iSt6H9KVDLLzfwsm4cJvvo0jP9uO9NU8/LDMNrpW9Nvxvjr5NgcSO+q&#10;Ox6H3dj+Rq1tDnua0X8uE1mlUqk0OSellGlVmAHQjIWg3z2QqitVFMmWQEVWy9oxJgT9Rla6aCqL&#10;opZVNq+JgySqKeOa7EjmNXGQLKtKiXR+TPmXaPJARSGqXM1rKrgm1HoeyM7OvCbJNMGM4CDHg3lN&#10;imsq06JIxfw8cRDRCLNe+SWafBDICIrmF5bnVV2UVTE/Jg6CWV4zTVLKuq7kvCYPhPqT8P1dpioF&#10;BuWjUI8SvsejujgKZoXwfB41oYeCuS6418PE8FC4Lu73eZUWQql5agiOwm3IPR/XxVFwtBXc92kl&#10;pBUQoLyHgr1LcO/PVSHLsgRsyFG4Lu7/eVmUKa0Is4uw4CjchjwC4Lo4CuZGxuMGbEMPBXM+4xEA&#10;5oaHwnXxuCHqNJU1MF8ZR+E25HED18VRMDcyHgHgGOWjylpVop5f+zMvAgghRQ34sofKYV08bsBL&#10;ZcZRuC4vAqAP1BlH4bp4BFClrIUAYlTGUbiuIAJgj+8ZR8G6aFdzfYhyW5H5eOihcnpcKyvguTrn&#10;cQPXxVFSFrQWZfOcz4MIgNnQQ0lVCJEDu62cRwCYGx4K18XjBrxlyD0UPC4vbqDPbLmHgnXxCCDR&#10;GJV7KFiXFwHQjUPOUfh8eREAfT7MOYqiKNkD2SF7EQDW5aNqivRi3r8KHjdEXYsMiYceCo5RdDhy&#10;jVG50rYHYq+PQtevgscN+JnNR1WoDXncwHVxFMyNgkcA3IYcBXO+4BEA5wZH4bp4BLDPbPX8+lVw&#10;FG5DHgFwXRxFT3qgf/EIUKd1BRwVFhyDexf3f1FKOuxEdHEUrEt6UaMqVFkDs+Wh7NOGnI9QkkcN&#10;AeviKPu0AURDyaMGbEMPBTNecv8HmeFhcE3c+3NaFWb3yZIjcOtxz8f0eAjz/Ikwgns9bSVThHsc&#10;A6zB0vN2OstIkbXKQyFafE/PZZoBu2LJUXb8s5kEyjGwtbdENXGUyDKVVdW8xyoeHXJUl4cStNlP&#10;M8BjFfdzXBdH6ZUtVyUwLh4dcF0clVUUKXNgr694dMB1eSiV55VE5ot7uz5zgriuPJSZZUQX9/hM&#10;VbT/rubjkeIoaw1EF/d5O8uAdymOwnXxeGHZC6y+iqNwXdz/RZpLkQLP0YqjcF08AoCxVnEMrKnk&#10;UQOwnSefo1wvuecjWrg87L0l93lEC5eH41HJvR3RwuXhCFtyP0e0cHl4zSi5hyNauPyNNZDy+89T&#10;Br/ZTkn91evRZfXpt4TqEXS9gE7yn7pBlxDwFD/VC0y3lLzXZQnNA6G09AyYKMPBtqYBBRMTODiL&#10;0kwTzMF5FJjmjYOLKDBNBwfLKDBFXA5WUWAKoRxcRoEpJnJwFQWmMMfBpooDJwmFO46m1G8Ux0KS&#10;xbFMJ2Q97XE80zlWDx7HNJ029eBxXBMB2eg+ynQB3SjZGQUPCEdZzyh4QDlKSUbBA9KJONbpRCG3&#10;PN3HaNe5Pw8exzqdzvPgcazLAtbRfVTnA9ZREi4KHrCO8mpR8IB1lCqLggeso+xXFDxgHSW0ouAB&#10;6yhHFQPXaSY+75cSPGw91fkmDx7HOp0M8uBxrNP5HQ8exzqdsvHgcazTWRgPHsc6nVjx4HGs07kS&#10;Dx7HOp3+8OBxrMsD1tF9DOt0koJrp/soeMA6W9oJr+86leBpj2NdEbCO7qM6H7CO0gZR8IB1lAmI&#10;ggeso2P6KHjAuiKOdfr43LN8HOuKgHV0H9N5fcjNtdN9FDxgHZ1+R8ED1tHRdBQ8YB2dN0fBA9bR&#10;MXIUPGCdjGOdDFhH91HaA9bRWW4UPGAdHdJGwQPW2ZpwONrow1POOrqP0a5PUT14HOtUwDq6j9Ie&#10;sI7OPqPgAevoYDIKHrCOzhqj4AHr6PgwCh6wjk4Eo+AB6+iQLwoesI5O7mLg+giO04buo+AB6+hs&#10;LgoesI4O3aLgAevoNC0KHrCOjsmi4AHr6PyLwa3fu6Oqnl6Y0W8a7c2bRuMioTeN+kVCbxo9aQwd&#10;XjWjPuGafk3Oj4vpZZRkq3+375jo/x+6l/aXzkiO+sDLVR6ZaXS1t64fV8n9kSMoMaNrsG4gJrnp&#10;ejIaLj0horiqSqdhkpuuf5V3FZ/35Vl/ppFaS07tTlfbPh8xJG9fsjDjRfojmfzt8a723dCaibva&#10;2PbN1Y/esO1VMhiNrea6gZjkpqsbvTJvB1h5+37BXetKJg+NnvUHsS4fMSZvKvPh2XDV9XfG+/Zs&#10;uIroG7Z9azZcvfYNxDQL09XNt61bv9O7t+WR2eD9QazLR4zIu9pq03+kP1z+7/iGq1OZiVSu+tD0&#10;zkdMVp2uzjcYdyF5W6kMt+8qSmF5sugl0iL94ZHW1fLe9W0u7+px78uz/rjak7vyfLyIPI/MkDyb&#10;L0jeVqMa+yPyPDZh8tfY5GrR7tqHxyZXTxbIvx2bXDXeDS69HZv0GOzTJsImV8doNdhqt6B3vvdw&#10;eWj0tv4Tng0+YmQ2XF2fbd9W3t7tP5ePnQ1TvRUxF66y7AZisul0tZHJVb1ZeVsldX8stkrOjV1X&#10;2k9P1lO709W1b6sFrbytvr7b/nW8yExQJRjck0nWVQcGvXjbH0wG2GiZtiBv+4Gpb/FkJ2tM12l1&#10;NlVSRtK2f++50tY52M2gy3oHvX+7dZeLx+VtxRIs7+oWYHlXTXFf3tYJGeu4Go+78q7WB5Z39Tq4&#10;PC2XqUtvIf1xdTNw+1eGIa3bjTFiRyuJzJCVdNUhd23tJI1F7nu+k7SVfUCbt/xg8kratOqdqCmU&#10;uGxJ9U6WfV9h6Pa79fe7/V5vQYf++enbfZ+8NLS7/Vh/p+rp7MQT25uai2OnYZMHanhrvsRhSzvM&#10;JyP0VyL0NzqGh6du/Zm+GHGmT3A8LoY/PjV9u6Byj9W2o73zauxNzcex+4a+JLHZ6e89GLxFuRv6&#10;NIYZifuMh/72Br83UtePjXz4EwAA//8DAFBLAwQUAAYACAAAACEA3SL52+AAAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FonIaJtGqdCSHBAQkCpxNWNt0kUex3FThv+nuUE&#10;x50dzbwpd7Oz4oxj6DwpSJcJCKTam44aBYfPp8UaRIiajLaeUME3BthV11elLoy/0Aee97ERHEKh&#10;0AraGIdCylC36HRY+gGJfyc/Oh35HBtpRn3hcGdlliT30umOuKHVAz62WPf7ySnofX+avuyrzN/k&#10;4cW9d8++STOlbm/mhy2IiHP8M8MvPqNDxUxHP5EJwipY3PGUyHqerECwYbPKUhBHVtI0X4OsSvl/&#10;Q/UDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQc2RgTcKAAC0RAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3SL52+AAAAALAQAADwAAAAAAAAAA&#10;AAAAAACRDAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ4NAAAAAA==&#10;" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" fillcolor="#d9e696" stroked="f">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+            <w:pict w14:anchorId="6453F16E">
+              <v:shape id="Freeform: Shape 15" style="position:absolute;margin-left:-1.5pt;margin-top:70.35pt;width:487.55pt;height:487.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="&quot;&quot;" coordsize="7550841,7542959" o:spid="_x0000_s1026" fillcolor="#d9e696" stroked="f" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBzZGBNwoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvQfY/yD4uMCORUmkpMb0BEEm&#10;2UuyGyAJkBzVttw21rYcSdPu+fcpfsguMm7rcbKXVqu7HossviqKrJLef/162CcvbT/suuPjQrxL&#10;F0l7XHXr3fH5cfHrL9//q1okw9gc182+O7aPi8/tsPj6wz++en8+PbRZt+3267ZPqJHj8HA+PS62&#10;43h6WC6H1bY9NMO77tQe6Z+brj80I932z8t135yp9cN+maWpWp67fn3qu1U7DPTXj/afiw+m/c2m&#10;XY3/3WyGdkz2jwvq22h+9ubnk/65/PC+eXjum9N2t3LdaL6gF4dmdySll6Y+NmOTfOp3f2nqsFv1&#10;3dBtxner7rDsNpvdqjVjoNGINBjNz9vm1JqxkHGG08VMw/+v2dV/Xn4+/dTrrg+nH7rV/4bk2H27&#10;bY7P7TfDicxHk7q4/qnvu/O2bdbUA6FttzyfhodLG/pmoNaSp/OP3Zpmu/k0dsYsr5v+oHXQgJNX&#10;Y/3PF+u3r2Oyoj8qUdOM0iSt6H9KVDLLzfwsm4cJvvo0jP9uO9NU8/LDMNrpW9Nvxvjr5NgcSO+q&#10;Ox6H3dj+Rq1tDnua0X8uE1mlUqk0OSellGlVmAHQjIWg3z2QqitVFMmWQEVWy9oxJgT9Rla6aCqL&#10;opZVNq+JgySqKeOa7EjmNXGQLKtKiXR+TPmXaPJARSGqXM1rKrgm1HoeyM7OvCbJNMGM4CDHg3lN&#10;imsq06JIxfw8cRDRCLNe+SWafBDICIrmF5bnVV2UVTE/Jg6CWV4zTVLKuq7kvCYPhPqT8P1dpioF&#10;BuWjUI8SvsejujgKZoXwfB41oYeCuS6418PE8FC4Lu73eZUWQql5agiOwm3IPR/XxVFwtBXc92kl&#10;pBUQoLyHgr1LcO/PVSHLsgRsyFG4Lu7/eVmUKa0Is4uw4CjchjwC4Lo4CuZGxuMGbEMPBXM+4xEA&#10;5oaHwnXxuCHqNJU1MF8ZR+E25HED18VRMDcyHgHgGOWjylpVop5f+zMvAgghRQ34sofKYV08bsBL&#10;ZcZRuC4vAqAP1BlH4bp4BFClrIUAYlTGUbiuIAJgj+8ZR8G6aFdzfYhyW5H5eOihcnpcKyvguTrn&#10;cQPXxVFSFrQWZfOcz4MIgNnQQ0lVCJEDu62cRwCYGx4K18XjBrxlyD0UPC4vbqDPbLmHgnXxCCDR&#10;GJV7KFiXFwHQjUPOUfh8eREAfT7MOYqiKNkD2SF7EQDW5aNqivRi3r8KHjdEXYsMiYceCo5RdDhy&#10;jVG50rYHYq+PQtevgscN+JnNR1WoDXncwHVxFMyNgkcA3IYcBXO+4BEA5wZH4bp4BLDPbPX8+lVw&#10;FG5DHgFwXRxFT3qgf/EIUKd1BRwVFhyDexf3f1FKOuxEdHEUrEt6UaMqVFkDs+Wh7NOGnI9QkkcN&#10;AeviKPu0AURDyaMGbEMPBTNecv8HmeFhcE3c+3NaFWb3yZIjcOtxz8f0eAjz/Ikwgns9bSVThHsc&#10;A6zB0vN2OstIkbXKQyFafE/PZZoBu2LJUXb8s5kEyjGwtbdENXGUyDKVVdW8xyoeHXJUl4cStNlP&#10;M8BjFfdzXBdH6ZUtVyUwLh4dcF0clVUUKXNgr694dMB1eSiV55VE5ot7uz5zgriuPJSZZUQX9/hM&#10;VbT/rubjkeIoaw1EF/d5O8uAdymOwnXxeGHZC6y+iqNwXdz/RZpLkQLP0YqjcF08AoCxVnEMrKnk&#10;UQOwnSefo1wvuecjWrg87L0l93lEC5eH41HJvR3RwuXhCFtyP0e0cHl4zSi5hyNauPyNNZDy+89T&#10;Br/ZTkn91evRZfXpt4TqEXS9gE7yn7pBlxDwFD/VC0y3lLzXZQnNA6G09AyYKMPBtqYBBRMTODiL&#10;0kwTzMF5FJjmjYOLKDBNBwfLKDBFXA5WUWAKoRxcRoEpJnJwFQWmMMfBpooDJwmFO46m1G8Ux0KS&#10;xbFMJ2Q97XE80zlWDx7HNJ029eBxXBMB2eg+ynQB3SjZGQUPCEdZzyh4QDlKSUbBA9KJONbpRCG3&#10;PN3HaNe5Pw8exzqdzvPgcazLAtbRfVTnA9ZREi4KHrCO8mpR8IB1lCqLggeso+xXFDxgHSW0ouAB&#10;6yhHFQPXaSY+75cSPGw91fkmDx7HOp0M8uBxrNP5HQ8exzqdsvHgcazTWRgPHsc6nVjx4HGs07kS&#10;Dx7HOp3+8OBxrMsD1tF9DOt0koJrp/soeMA6W9oJr+86leBpj2NdEbCO7qM6H7CO0gZR8IB1lAmI&#10;ggeso2P6KHjAuiKOdfr43LN8HOuKgHV0H9N5fcjNtdN9FDxgHZ1+R8ED1tHRdBQ8YB2dN0fBA9bR&#10;MXIUPGCdjGOdDFhH91HaA9bRWW4UPGAdHdJGwQPW2ZpwONrow1POOrqP0a5PUT14HOtUwDq6j9Ie&#10;sI7OPqPgAevoYDIKHrCOzhqj4AHr6PgwCh6wjk4Eo+AB6+iQLwoesI5O7mLg+giO04buo+AB6+hs&#10;LgoesI4O3aLgAevoNC0KHrCOjsmi4AHr6PyLwa3fu6Oqnl6Y0W8a7c2bRuMioTeN+kVCbxo9aQwd&#10;XjWjPuGafk3Oj4vpZZRkq3+375jo/x+6l/aXzkiO+sDLVR6ZaXS1t64fV8n9kSMoMaNrsG4gJrnp&#10;ejIaLj0horiqSqdhkpuuf5V3FZ/35Vl/ppFaS07tTlfbPh8xJG9fsjDjRfojmfzt8a723dCaibva&#10;2PbN1Y/esO1VMhiNrea6gZjkpqsbvTJvB1h5+37BXetKJg+NnvUHsS4fMSZvKvPh2XDV9XfG+/Zs&#10;uIroG7Z9azZcvfYNxDQL09XNt61bv9O7t+WR2eD9QazLR4zIu9pq03+kP1z+7/iGq1OZiVSu+tD0&#10;zkdMVp2uzjcYdyF5W6kMt+8qSmF5sugl0iL94ZHW1fLe9W0u7+px78uz/rjak7vyfLyIPI/MkDyb&#10;L0jeVqMa+yPyPDZh8tfY5GrR7tqHxyZXTxbIvx2bXDXeDS69HZv0GOzTJsImV8doNdhqt6B3vvdw&#10;eWj0tv4Tng0+YmQ2XF2fbd9W3t7tP5ePnQ1TvRUxF66y7AZisul0tZHJVb1ZeVsldX8stkrOjV1X&#10;2k9P1lO709W1b6sFrbytvr7b/nW8yExQJRjck0nWVQcGvXjbH0wG2GiZtiBv+4Gpb/FkJ2tM12l1&#10;NlVSRtK2f++50tY52M2gy3oHvX+7dZeLx+VtxRIs7+oWYHlXTXFf3tYJGeu4Go+78q7WB5Z39Tq4&#10;PC2XqUtvIf1xdTNw+1eGIa3bjTFiRyuJzJCVdNUhd23tJI1F7nu+k7SVfUCbt/xg8kratOqdqCmU&#10;uGxJ9U6WfV9h6Pa79fe7/V5vQYf++enbfZ+8NLS7/Vh/p+rp7MQT25uai2OnYZMHanhrvsRhSzvM&#10;JyP0VyL0NzqGh6du/Zm+GHGmT3A8LoY/PjV9u6Byj9W2o73zauxNzcex+4a+JLHZ6e89GLxFuRv6&#10;NIYZifuMh/72Br83UtePjXz4EwAA//8DAFBLAwQUAAYACAAAACEA3SL52+AAAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FonIaJtGqdCSHBAQkCpxNWNt0kUex3FThv+nuUE&#10;x50dzbwpd7Oz4oxj6DwpSJcJCKTam44aBYfPp8UaRIiajLaeUME3BthV11elLoy/0Aee97ERHEKh&#10;0AraGIdCylC36HRY+gGJfyc/Oh35HBtpRn3hcGdlliT30umOuKHVAz62WPf7ySnofX+avuyrzN/k&#10;4cW9d8++STOlbm/mhy2IiHP8M8MvPqNDxUxHP5EJwipY3PGUyHqerECwYbPKUhBHVtI0X4OsSvl/&#10;Q/UDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQc2RgTcKAAC0RAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3SL52+AAAAALAQAADwAAAAAAAAAA&#10;AAAAAACRDAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ4NAAAAAA==&#10;" w14:anchorId="105831F2">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="4760880,4672891;6108963,4672891;6192000,4746663;6192000,6102309;6108963,6185230;4760880,6185230;4677843,6102309;4677843,4746663;3193883,4672891;4559416,4672891;4633728,4746663;4633728,6102309;4559416,6185230;3193883,6185230;3119572,6102309;3119572,4746663;1641603,4672891;2989687,4672891;3072724,4746663;3072724,6102309;2989687,6185230;1641603,6185230;1558567,6102309;1558567,4746663;3193883,3113393;4194670,3113393;4559416,3113393;4760880,3113393;5542754,3113393;6108963,3113393;6192000,3187166;6192000,4542812;6108963,4625733;5542754,4625733;4760880,4625733;4559416,4625733;4194670,4625733;3193883,4625733;3119572,4551946;3119572,3196330;1632880,3113393;2998412,3113393;3072724,3196330;3072724,4551946;2998412,4625733;1632880,4625733;1558569,4551946;1558569,3196330;74607,3113393;1440140,3113393;1514451,3187166;1514451,4542812;1440140,4625733;74607,4625733;296,4542812;296,3187166;73811,0;2989064,0;3062875,73807;3062875,1005557;3062875,1430098;3062875,1632922;3062875,2361551;3062875,2979765;2989064,3062725;2205187,3062725;1633002,3062725;1430168,3062725;848830,3062725;73811,3062725;0,2979765;0,2361551;0,1632922;0,1430098;0,1005557;0,73807" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008839B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Re</w:t>
       </w:r>
       <w:r w:rsidR="00E40CFC" w:rsidRPr="00E40CFC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>porting petroleum</w:t>
       </w:r>
       <w:r w:rsidR="00435C1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00E40CFC" w:rsidRPr="00E40CFC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>based oils and greases (other than petroleum-based oils and greases used as fuel)</w:t>
       </w:r>
       <w:r w:rsidR="008839B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve"> guideline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B543F96" w14:textId="468C72BA" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="00EF122C" w:rsidP="001813DE">
+    <w:p w14:paraId="3B543F96" w14:textId="49799B92" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="0020333D" w:rsidP="001813DE">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:ind w:left="5103" w:right="101"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">August </w:t>
+        <w:t xml:space="preserve">July </w:t>
       </w:r>
       <w:r w:rsidR="0068486A">
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="004C23A3">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00F31468">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6519C78F" w14:textId="03C371E9" w:rsidR="00235142" w:rsidRPr="00874B8F" w:rsidRDefault="00346AEF" w:rsidP="000C0BA5">
       <w:pPr>
         <w:pStyle w:val="Contents"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc108024095"/>
       <w:bookmarkStart w:id="1" w:name="_Toc135658656"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68F54FFC" wp14:editId="5A2FA83C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1619250</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>6944995</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1327785" cy="1306195"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="25" name="Picture 25">
@@ -1324,246 +1324,246 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="003A5739" w:rsidRPr="00531F3B">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Toc447009035"/>
       <w:bookmarkStart w:id="3" w:name="_Toc413749884"/>
       <w:r w:rsidR="00235142" w:rsidRPr="00874B8F">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="0CE75E11" w14:textId="5A0A8E22" w:rsidR="000C0BA5" w:rsidRDefault="00235142">
+    <w:p w14:paraId="73EE0A12" w14:textId="75B9FEDB" w:rsidR="00AA0611" w:rsidRDefault="00235142">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000C0BA5">
+      <w:r w:rsidR="00AA0611">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Definitions and Abbreviations</w:t>
       </w:r>
-      <w:r w:rsidR="000C0BA5">
+      <w:r w:rsidR="00AA0611">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000C0BA5">
+      <w:r w:rsidR="00AA0611">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="000C0BA5">
-[...10 lines deleted...]
-      <w:r w:rsidR="000C0BA5">
+      <w:r w:rsidR="00AA0611">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618567 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00AA0611">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00AA0611">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FA0137">
+      <w:r w:rsidR="00AA0611">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="000C0BA5">
+      <w:r w:rsidR="00AA0611">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23107A1C" w14:textId="0D6D45E5" w:rsidR="000C0BA5" w:rsidRDefault="000C0BA5">
+    <w:p w14:paraId="0E055425" w14:textId="07863B0F" w:rsidR="00AA0611" w:rsidRDefault="00AA0611">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206592310 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618568 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FA0137">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A294609" w14:textId="2655C0E4" w:rsidR="000C0BA5" w:rsidRDefault="000C0BA5">
+    <w:p w14:paraId="7D79CFCD" w14:textId="2E835283" w:rsidR="00AA0611" w:rsidRDefault="00AA0611">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>2024–25 updates</w:t>
+        <w:t>2025–26 updates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206592311 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618569 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FA0137">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C709426" w14:textId="1C2919D7" w:rsidR="000C0BA5" w:rsidRDefault="000C0BA5">
+    <w:p w14:paraId="4525ECCD" w14:textId="6D83EDA2" w:rsidR="00AA0611" w:rsidRDefault="00AA0611">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -1577,77 +1577,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206592312 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618570 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FA0137">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F03737" w14:textId="43BC1B83" w:rsidR="000C0BA5" w:rsidRDefault="000C0BA5">
+    <w:p w14:paraId="5AFA3BBA" w14:textId="328CEF0C" w:rsidR="00AA0611" w:rsidRDefault="00AA0611">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -1661,77 +1661,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>What are petroleum-based oils and petroleum-based greases?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206592313 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618571 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FA0137">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B8328C7" w14:textId="7B02F8AF" w:rsidR="000C0BA5" w:rsidRDefault="000C0BA5">
+    <w:p w14:paraId="4CD244CF" w14:textId="25D59CDD" w:rsidR="00AA0611" w:rsidRDefault="00AA0611">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -1745,77 +1745,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>When are petroleum-based oils and petroleum-based greases consumed?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206592314 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618572 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FA0137">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C00E12" w14:textId="1678B1A2" w:rsidR="000C0BA5" w:rsidRDefault="000C0BA5">
+    <w:p w14:paraId="39A684CD" w14:textId="161723BD" w:rsidR="00AA0611" w:rsidRDefault="00AA0611">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -1829,77 +1829,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>When does consumption of petroleum-based oils (other than PBOs used as fuel) and petroleum-based greases need to be reported?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206592315 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618573 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FA0137">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE88FB9" w14:textId="4475C348" w:rsidR="000C0BA5" w:rsidRDefault="000C0BA5">
+    <w:p w14:paraId="444190E0" w14:textId="19324126" w:rsidR="00AA0611" w:rsidRDefault="00AA0611">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -1913,334 +1913,334 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Estimating emissions from the use of PBOs (other than PBOs used as fuel) and PBGs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206592316 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618574 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FA0137">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DE751C" w14:textId="221DC92F" w:rsidR="000C0BA5" w:rsidRDefault="000C0BA5">
+    <w:p w14:paraId="225FCA80" w14:textId="0FB4791F" w:rsidR="00AA0611" w:rsidRDefault="00AA0611">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE6549">
+      <w:r w:rsidRPr="00A46926">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Method 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206592317 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618575 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FA0137">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3FA942" w14:textId="1F43B323" w:rsidR="000C0BA5" w:rsidRDefault="000C0BA5">
+    <w:p w14:paraId="4FE86445" w14:textId="5D5D1405" w:rsidR="00AA0611" w:rsidRDefault="00AA0611">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE6549">
+      <w:r w:rsidRPr="00A46926">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Facility specific oxidation and emission factor calculations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206592318 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618576 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FA0137">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114D2D02" w14:textId="2F5218C9" w:rsidR="000C0BA5" w:rsidRDefault="000C0BA5">
+    <w:p w14:paraId="215B87C1" w14:textId="671AF6E3" w:rsidR="00AA0611" w:rsidRDefault="00AA0611">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE6549">
+      <w:r w:rsidRPr="00A46926">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Method 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206592319 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618577 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FA0137">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C46C02" w14:textId="0188417C" w:rsidR="000C0BA5" w:rsidRDefault="000C0BA5">
+    <w:p w14:paraId="4F73C50A" w14:textId="5BBE8A3D" w:rsidR="00AA0611" w:rsidRDefault="00AA0611">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE6549">
+      <w:r w:rsidRPr="00A46926">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Method 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206592320 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618578 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FA0137">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0270711B" w14:textId="6736FF8E" w:rsidR="000C0BA5" w:rsidRDefault="000C0BA5">
+    <w:p w14:paraId="275AE6E1" w14:textId="643F835F" w:rsidR="00AA0611" w:rsidRDefault="00AA0611">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -2254,77 +2254,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Estimating energy from the consumption of PBOs and PBGs without combustion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206592321 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618579 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FA0137">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAFCD43" w14:textId="6FD9D8BD" w:rsidR="000C0BA5" w:rsidRDefault="000C0BA5">
+    <w:p w14:paraId="6557FBD6" w14:textId="52D80431" w:rsidR="00AA0611" w:rsidRDefault="00AA0611">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -2338,77 +2338,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Measurement criteria for the quantity of PBOs and PBGs consumed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206592322 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618580 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FA0137">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29623C84" w14:textId="65E2DFDE" w:rsidR="000C0BA5" w:rsidRDefault="000C0BA5">
+    <w:p w14:paraId="7B65201F" w14:textId="7202E540" w:rsidR="00AA0611" w:rsidRDefault="00AA0611">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -2422,102 +2422,102 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>More information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206592323 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235618581 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FA0137">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A75B548" w14:textId="38B84EC6" w:rsidR="00235142" w:rsidRDefault="00235142" w:rsidP="00235142">
+    <w:p w14:paraId="6A75B548" w14:textId="718E4E3A" w:rsidR="00235142" w:rsidRDefault="00235142" w:rsidP="00235142">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F4AFFBC" w14:textId="77777777" w:rsidR="008040FA" w:rsidRDefault="00235142" w:rsidP="008040FA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc48567578"/>
       <w:bookmarkStart w:id="5" w:name="_Toc106720691"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc489001006"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="_Toc206592309"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235618567"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc489001006"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc463000932"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="008040FA">
         <w:lastRenderedPageBreak/>
         <w:t>Definitions and Abbreviations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="008040FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2390"/>
         <w:gridCol w:w="6703"/>
         <w:gridCol w:w="647"/>
       </w:tblGrid>
       <w:tr w:rsidR="008040FA" w:rsidRPr="00AA1BB1" w14:paraId="5663A72D" w14:textId="77777777" w:rsidTr="000C0BA5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2390" w:type="dxa"/>
           </w:tcPr>
@@ -2767,53 +2767,55 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7350" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5067AF0F" w14:textId="77777777" w:rsidR="008040FA" w:rsidRDefault="008040FA" w:rsidP="009258A5">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009E6658">
               <w:t>A substance mentioned at items 1–57 in Schedule 1 of the NGER Regulations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008040FA" w:rsidRPr="00AA1BB1" w14:paraId="1F466EEE" w14:textId="77777777" w:rsidTr="00DC42C8">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EDF2248" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="009E6658" w:rsidRDefault="008040FA" w:rsidP="009258A5">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>kL</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7350" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="01331201" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="009E6658" w:rsidRDefault="008040FA" w:rsidP="009258A5">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Kilolitres</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00181D17" w:rsidRPr="00AA1BB1" w14:paraId="1B1FDD11" w14:textId="77777777" w:rsidTr="00DC42C8">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="647" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -3147,51 +3149,51 @@
           </w:tcPr>
           <w:p w14:paraId="3C02B39E" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="00AA1BB1" w:rsidRDefault="008040FA" w:rsidP="009258A5">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00AA1BB1">
               <w:lastRenderedPageBreak/>
               <w:t>t CO</w:t>
             </w:r>
             <w:r w:rsidRPr="00D94DA5">
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA1BB1">
               <w:t>-e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7350" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB177C2" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="00AA1BB1" w:rsidRDefault="008040FA" w:rsidP="009258A5">
+          <w:p w14:paraId="4EB177C2" w14:textId="709A6499" w:rsidR="008040FA" w:rsidRPr="00AA1BB1" w:rsidRDefault="008040FA" w:rsidP="009258A5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AA1BB1">
               <w:t>Tonnes carbon dioxide equivalence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="478055BC" w14:textId="77777777" w:rsidR="00825977" w:rsidRPr="00F8076C" w:rsidRDefault="00825977" w:rsidP="00825977">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc46145181"/>
       <w:bookmarkStart w:id="10" w:name="_Toc46145209"/>
       <w:bookmarkStart w:id="11" w:name="_Toc47954749"/>
       <w:r w:rsidRPr="00F8076C">
         <w:t xml:space="preserve">Terms in NGER legislation may have specific meanings within the law. These key words and phrases are normally identified under a heading such as Definitions, Interpretation or Dictionary or in other parts of the document. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2165F1A1" w14:textId="327C88C3" w:rsidR="00825977" w:rsidRPr="00F8076C" w:rsidRDefault="00825977" w:rsidP="00825977">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
@@ -3226,66 +3228,66 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="005874"/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="641B4DDD" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="00A66CFC" w:rsidRDefault="008040FA" w:rsidP="008040FA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc48567579"/>
       <w:bookmarkStart w:id="13" w:name="_Toc106720692"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc206592310"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235618568"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="0687068F" w14:textId="515C1DBE" w:rsidR="008040FA" w:rsidRPr="000B3301" w:rsidRDefault="008040FA" w:rsidP="009926BC">
+    <w:p w14:paraId="0687068F" w14:textId="37063095" w:rsidR="008040FA" w:rsidRPr="000B3301" w:rsidRDefault="008040FA" w:rsidP="009926BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
@@ -3345,71 +3347,89 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>and associated legislation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05134550" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="000B3301" w:rsidRDefault="008040FA" w:rsidP="009926BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F56CBBA" w14:textId="3AA9AA66" w:rsidR="008040FA" w:rsidRPr="000B3301" w:rsidRDefault="008040FA" w:rsidP="009926BC">
+    <w:p w14:paraId="4F56CBBA" w14:textId="51A53479" w:rsidR="008040FA" w:rsidRPr="000B3301" w:rsidRDefault="008040FA" w:rsidP="009926BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">This guideline only applies to the </w:t>
       </w:r>
       <w:r w:rsidR="004C23A3">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>2024–25</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00910895">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004C23A3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="00910895">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> NGER reporting year and should be read in conjunction with the NGER </w:t>
       </w:r>
       <w:r w:rsidRPr="00D41EB0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Act, </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy regulations 2008" w:history="1">
         <w:r w:rsidRPr="00D41EB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Regulations 2008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D41EB0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
@@ -3691,201 +3711,252 @@
     </w:p>
     <w:p w14:paraId="791BC3F0" w14:textId="77777777" w:rsidR="008040FA" w:rsidRDefault="008040FA" w:rsidP="008040FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="005874"/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="005874"/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54697774" w14:textId="01F521A1" w:rsidR="008040FA" w:rsidRPr="00FA7635" w:rsidRDefault="004C23A3" w:rsidP="008040FA">
+    <w:p w14:paraId="54697774" w14:textId="7B0C89E8" w:rsidR="008040FA" w:rsidRPr="00FA7635" w:rsidRDefault="004C23A3" w:rsidP="008040FA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc106720693"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc206592311"/>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235618569"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>2024–25</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00910895">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="00910895">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="008040FA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> updates</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="6D188CC8" w14:textId="30294A82" w:rsidR="008040FA" w:rsidRDefault="008040FA" w:rsidP="008040FA">
+    <w:p w14:paraId="6D188CC8" w14:textId="73155909" w:rsidR="008040FA" w:rsidRDefault="008040FA" w:rsidP="00475C0C">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Changes in this document for the </w:t>
       </w:r>
       <w:r w:rsidR="004C23A3">
-        <w:t>2024–25</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00910895">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004C23A3">
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="00910895">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reporting year:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71A802ED" w14:textId="7196710A" w:rsidR="007D26F8" w:rsidRPr="00C77085" w:rsidRDefault="007D26F8" w:rsidP="001672FC">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="001672FC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Minor stylistic and formatting changes have been made to this document</w:t>
       </w:r>
       <w:r w:rsidR="004A6273" w:rsidRPr="001672FC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="3C995B67">
         <w:rPr>
           <w:rStyle w:val="scxw69614514"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001672FC">
         <w:rPr>
           <w:rStyle w:val="scxw69614514"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55852D84" w14:textId="3CD44DCB" w:rsidR="007D26F8" w:rsidRDefault="007D26F8" w:rsidP="007D26F8">
+    <w:p w14:paraId="55852D84" w14:textId="54BB281F" w:rsidR="007D26F8" w:rsidRDefault="007D26F8" w:rsidP="007D26F8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Read about the </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:tooltip="A link to the NGER amendments page of the Clean Energy Regulator website" w:history="1">
         <w:r w:rsidR="00952E67" w:rsidRPr="00952E67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve">changes to the NGER Legislation for the </w:t>
         </w:r>
         <w:r w:rsidR="004C23A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>2024–25</w:t>
+          <w:t>202</w:t>
+        </w:r>
+        <w:r w:rsidR="00910895">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="004C23A3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>–2</w:t>
+        </w:r>
+        <w:r w:rsidR="00910895">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00952E67" w:rsidRPr="00952E67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> reporting period</w:t>
         </w:r>
         <w:r w:rsidR="00952E67">
           <w:rPr>
             <w:rStyle w:val="FootnoteReference"/>
             <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="006C93" w:themeColor="accent3"/>
             <w:sz w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:footnoteReference w:id="8"/>
         </w:r>
         <w:r w:rsidR="00952E67" w:rsidRPr="00952E67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve">.  </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00952E67">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D86CD5A" w14:textId="3E3DB7A2" w:rsidR="008040FA" w:rsidRPr="005E4B50" w:rsidRDefault="008040FA" w:rsidP="00B60D87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc48567580"/>
       <w:bookmarkStart w:id="19" w:name="_Toc106720694"/>
-      <w:bookmarkStart w:id="20" w:name="_Toc206592312"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235618570"/>
       <w:r w:rsidRPr="005E4B50">
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="111C8D02" w14:textId="5F4CE628" w:rsidR="00AD0CF0" w:rsidRDefault="008040FA" w:rsidP="00C15E8E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This document aims to assist </w:t>
       </w:r>
       <w:r w:rsidR="00255B30">
         <w:t xml:space="preserve">you to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">report emissions and energy consumption associated with </w:t>
       </w:r>
       <w:r w:rsidR="00255B30">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
@@ -3970,51 +4041,59 @@
       <w:r w:rsidRPr="003B1985">
         <w:t>as lubricants</w:t>
       </w:r>
       <w:r w:rsidR="00280CD1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1985">
         <w:t xml:space="preserve">needs to be reported at a facility if one or more separate instances of the source </w:t>
       </w:r>
       <w:r w:rsidR="00716E96">
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1985">
         <w:t>combusts</w:t>
       </w:r>
       <w:r w:rsidR="00716E96">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1985">
         <w:t xml:space="preserve"> more than 5 kilolitres</w:t>
       </w:r>
       <w:r w:rsidR="001C64BB" w:rsidRPr="003B1985">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1985">
-        <w:t>(kL) of PBO or PBG during a reporting year.</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B1985">
+        <w:t>kL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B1985">
+        <w:t>) of PBO or PBG during a reporting year.</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1985">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1985">
         <w:t>The methods for reporting PBOs and PBGs used as lubricants are listed under section 2.40A of the NGER Measurement Determination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7780DB12" w14:textId="3ECB1C61" w:rsidR="008040FA" w:rsidRPr="002B3B49" w:rsidRDefault="005B0B29" w:rsidP="001672FC">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00300146">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The consumption of PBOs </w:t>
@@ -4436,51 +4515,51 @@
       </w:r>
       <w:r w:rsidR="008D3D01" w:rsidRPr="00043071">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00186C00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3042257B" w14:textId="77777777" w:rsidR="000A0039" w:rsidRDefault="000A0039" w:rsidP="008040FA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DC2579B" w14:textId="6404A1C8" w:rsidR="008040FA" w:rsidRDefault="008040FA" w:rsidP="008040FA">
+    <w:p w14:paraId="1DC2579B" w14:textId="6D047ADB" w:rsidR="008040FA" w:rsidRDefault="008040FA" w:rsidP="008040FA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009955FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If the PBO or PBG is </w:t>
       </w:r>
       <w:r w:rsidR="00522B66" w:rsidRPr="3C995B67">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="009955FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4491,51 +4570,65 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="009955FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00CB7CEF" w:rsidRPr="3C995B67">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00DB353D" w:rsidRPr="3C995B67">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ead section 3.4.5 of</w:t>
+        <w:t xml:space="preserve">ead </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF59F4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chapter</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB353D" w:rsidRPr="3C995B67">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3.4.5 of</w:t>
       </w:r>
       <w:r w:rsidR="000020C0" w:rsidRPr="3C995B67">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB7CEF" w:rsidRPr="3C995B67">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:tooltip="A link to the Estimating emissions and energy from fuel combustion guides on the Clean Energy Regulator website" w:history="1">
         <w:r w:rsidR="00CB7CEF" w:rsidRPr="3C995B67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Estimating emissions and energy from fuel combustion guideline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B00E8E">
         <w:rPr>
@@ -4723,51 +4816,51 @@
     </w:p>
     <w:p w14:paraId="084054EB" w14:textId="25585BDD" w:rsidR="00043071" w:rsidRPr="00B26A75" w:rsidRDefault="00BA1643" w:rsidP="00652398">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA6F26D" w14:textId="6A9554AA" w:rsidR="008040FA" w:rsidRPr="00ED3114" w:rsidRDefault="008040FA" w:rsidP="00B60D87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc48567581"/>
       <w:bookmarkStart w:id="24" w:name="_Toc106720695"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc206592313"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235618571"/>
       <w:r w:rsidRPr="00ED3114">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3114">
         <w:t>are</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED3114">
         <w:t xml:space="preserve"> petroleum-based oils and petroleum-based greases?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="00ED3114">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08AF346A" w14:textId="5FA99800" w:rsidR="008040FA" w:rsidRDefault="008040FA" w:rsidP="00B26A75">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="240"/>
         <w:rPr>
@@ -5029,51 +5122,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007952C6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oils (including lubricants, fluids and greases) derived from petroleum and their synthetic equivalents, if recycled for use as greases. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17431802" w14:textId="61FB598A" w:rsidR="008040FA" w:rsidRDefault="008040FA" w:rsidP="00B60D87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc463000934"/>
       <w:bookmarkStart w:id="27" w:name="_Toc48567582"/>
       <w:bookmarkStart w:id="28" w:name="_Toc106720696"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc206592314"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235618572"/>
       <w:r w:rsidRPr="0079555F">
         <w:t xml:space="preserve">When are </w:t>
       </w:r>
       <w:r w:rsidRPr="00180F52">
         <w:t>petroleum-based oils and petroleum-based greases</w:t>
       </w:r>
       <w:r w:rsidRPr="0079555F">
         <w:t xml:space="preserve"> consumed?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="0079555F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="102B0077" w14:textId="70CF2A69" w:rsidR="008040FA" w:rsidRPr="00063A80" w:rsidRDefault="00102F74" w:rsidP="00B26A75">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5350,116 +5443,98 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F20B1C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">considered to have been consumed </w:t>
       </w:r>
       <w:r w:rsidR="009A451C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">on the date it was </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">on the date it was added </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00A949EB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> energy consumption must be reported for the total volume</w:t>
       </w:r>
       <w:r w:rsidRPr="00F20B1C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="30" w:name="_Toc388946921"/>
       <w:bookmarkStart w:id="31" w:name="_Toc463000935"/>
     </w:p>
     <w:p w14:paraId="2E763734" w14:textId="2007545B" w:rsidR="008040FA" w:rsidRPr="00E61EC9" w:rsidRDefault="008040FA" w:rsidP="00B60D87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc48567583"/>
       <w:bookmarkStart w:id="33" w:name="_Toc106720697"/>
-      <w:bookmarkStart w:id="34" w:name="_Toc206592315"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235618573"/>
       <w:r w:rsidRPr="00E61EC9">
         <w:t>When do</w:t>
       </w:r>
       <w:r w:rsidR="00450E51">
         <w:t>es consumption of</w:t>
       </w:r>
       <w:r w:rsidRPr="00E61EC9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00180F52">
         <w:t xml:space="preserve">petroleum-based oils </w:t>
       </w:r>
       <w:r>
         <w:t>(other than PBOs used as fuel)</w:t>
       </w:r>
       <w:r w:rsidRPr="001968EE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00216927" w:rsidRPr="00180F52">
         <w:t>and petroleum-based greases</w:t>
       </w:r>
       <w:r w:rsidR="00216927">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E61EC9">
@@ -5633,56 +5708,58 @@
       </w:r>
       <w:r w:rsidR="008040FA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008040FA" w:rsidRPr="00EF2D48">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008040FA" w:rsidRPr="00792B45">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>if the amount exceeds 5</w:t>
       </w:r>
       <w:r w:rsidR="001C64BB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D15B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>kL</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D15B6C" w:rsidRPr="00792B45">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008040FA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidR="008040FA" w:rsidRPr="00792B45">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">described in Part 2.4 of the </w:t>
       </w:r>
       <w:r w:rsidR="008040FA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidR="00C04A84">
@@ -5737,55 +5814,63 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consumed without combustion</w:t>
       </w:r>
       <w:r w:rsidR="008040FA" w:rsidRPr="00792B45">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008040FA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>if the amount exceeds 15</w:t>
       </w:r>
       <w:r w:rsidR="001C64BB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D15B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">kL </w:t>
+        <w:t>kL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D15B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008040FA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>as described in Part 2.7 of the NGER Measurement Determination.</w:t>
       </w:r>
       <w:r w:rsidR="00DA104E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D24DA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:hyperlink w:anchor="_6._Estimating_energy" w:history="1">
         <w:r w:rsidR="004F6909">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:lang w:val="en-US"/>
@@ -5991,52 +6076,61 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="72C7315F" w:rsidRPr="00A77354">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="2AAC5139" w:rsidRPr="00A77354">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">missions and energy </w:t>
             </w:r>
             <w:r w:rsidR="0204D4DC" w:rsidRPr="00A77354">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>should be reported when the amount exceeds 1 kL</w:t>
+              <w:t xml:space="preserve">should be reported when the amount exceeds 1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0204D4DC" w:rsidRPr="00A77354">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>kL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="6453E45B" w:rsidRPr="00A77354">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> as per section 2.39(b) of the NGER Measurement Determination</w:t>
             </w:r>
             <w:r w:rsidR="0204D4DC" w:rsidRPr="00A77354">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="797D2602" w:rsidRPr="00A77354">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Read the </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:tooltip="A link to the Estimating emissions and energy from fuel combustion guide on the Clean Energy Regulator website" w:history="1">
               <w:r w:rsidR="5F1BACCF" w:rsidRPr="00A77354">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
@@ -6097,74 +6191,74 @@
                 <w:b w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="0204D4DC" w:rsidRPr="3C995B67">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="436437EE" w14:textId="0B1EC716" w:rsidR="008040FA" w:rsidRPr="001968EE" w:rsidRDefault="008040FA" w:rsidP="00B60D87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_5._Estimating_emissions"/>
       <w:bookmarkStart w:id="36" w:name="_Toc388946922"/>
-      <w:bookmarkStart w:id="37" w:name="_Toc463000936"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="41" w:name="_Toc206592316"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235618574"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc463000936"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc48567584"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc106720698"/>
+      <w:bookmarkStart w:id="41" w:name="_Ref171669606"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="001968EE">
         <w:t>Estimating emissions from the use of PBOs</w:t>
       </w:r>
       <w:r w:rsidR="00851166">
         <w:t xml:space="preserve"> (other than PBOs used as fuel)</w:t>
       </w:r>
       <w:r w:rsidRPr="001968EE">
         <w:t xml:space="preserve"> and PBGs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="001968EE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="76C281B2" w14:textId="36C1C222" w:rsidR="008040FA" w:rsidRDefault="008040FA" w:rsidP="00B26A75">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Division 2.4.5A of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NGER Measurement Determination</w:t>
@@ -6656,51 +6750,51 @@
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> guideline</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C695FB" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="00E61EC9" w:rsidRDefault="008040FA" w:rsidP="008040FA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Toc388946923"/>
       <w:bookmarkStart w:id="43" w:name="_Toc463000937"/>
       <w:bookmarkStart w:id="44" w:name="_Toc48567585"/>
       <w:bookmarkStart w:id="45" w:name="_Toc106720699"/>
-      <w:bookmarkStart w:id="46" w:name="_Toc206592317"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc235618575"/>
       <w:r w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Method 1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="0D74A656" w14:textId="2DCB2F93" w:rsidR="008040FA" w:rsidRPr="00E61EC9" w:rsidRDefault="008040FA" w:rsidP="008040FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="07125180">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6794,317 +6888,297 @@
       <w:r w:rsidRPr="00554AF3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">escribed in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sub</w:t>
       </w:r>
       <w:r w:rsidRPr="00554AF3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">section 2.48A (1) of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NGER Measurement Determination:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA51871" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="00BB26CD" w:rsidRDefault="00000000" w:rsidP="008040FA">
+    <w:p w14:paraId="4BA51871" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="00BB26CD" w:rsidRDefault="00C63BE7" w:rsidP="008040FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:i/>
                 </w:rPr>
               </m:ctrlPr>
             </m:sSubPr>
             <m:e>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
                 <m:t>E</m:t>
               </m:r>
             </m:e>
             <m:sub>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
-                <m:t>pogco</m:t>
-[...5 lines deleted...]
-                <m:t>2</m:t>
+                <m:t>pogco2</m:t>
               </m:r>
             </m:sub>
           </m:sSub>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
             </w:rPr>
             <m:t>=</m:t>
           </m:r>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:i/>
                 </w:rPr>
               </m:ctrlPr>
             </m:sSubPr>
             <m:e>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
                 <m:t>Q</m:t>
               </m:r>
             </m:e>
             <m:sub>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
-                <m:t>pog</m:t>
-[...5 lines deleted...]
-                <m:t xml:space="preserve"> </m:t>
+                <m:t xml:space="preserve">pog </m:t>
               </m:r>
             </m:sub>
           </m:sSub>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             </w:rPr>
             <m:t>×</m:t>
           </m:r>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:i/>
                 </w:rPr>
               </m:ctrlPr>
             </m:sSubPr>
             <m:e>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
                 <m:t>EC</m:t>
               </m:r>
             </m:e>
             <m:sub>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
-                <m:t>pogco</m:t>
-[...5 lines deleted...]
-                <m:t xml:space="preserve">2 </m:t>
+                <m:t xml:space="preserve">pogco2 </m:t>
               </m:r>
             </m:sub>
           </m:sSub>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             </w:rPr>
             <m:t xml:space="preserve"> × </m:t>
           </m:r>
           <m:f>
             <m:fPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:fPr>
             <m:num>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:i/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     </w:rPr>
                     <m:t>EF</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     </w:rPr>
-                    <m:t>pogco</m:t>
-[...11 lines deleted...]
-                    <m:t>oxec</m:t>
+                    <m:t>pogco2oxec</m:t>
                   </m:r>
                 </m:sub>
               </m:sSub>
             </m:num>
             <m:den>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
                 <m:t>1 000</m:t>
               </m:r>
             </m:den>
           </m:f>
         </m:oMath>
       </m:oMathPara>
     </w:p>
     <w:p w14:paraId="17A78E3B" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="00E61EC9" w:rsidRDefault="008040FA" w:rsidP="00E878D6">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Where:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1208257C" w14:textId="463294EC" w:rsidR="008040FA" w:rsidRPr="00E61EC9" w:rsidRDefault="00000000" w:rsidP="00E878D6">
+    <w:p w14:paraId="1208257C" w14:textId="7515AAB0" w:rsidR="008040FA" w:rsidRPr="00E61EC9" w:rsidRDefault="00C63BE7" w:rsidP="00E878D6">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <m:rPr>
                 <m:sty m:val="p"/>
               </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>E</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <m:rPr>
                 <m:sty m:val="p"/>
               </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>pogco2</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
       <w:r w:rsidR="008040FA" w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the amount of carbon dioxide released from the consumption of PBOs or PBGs from the operation of the facility during the year measured in </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0046019B" w:rsidRPr="0068362A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">tonnes </w:t>
+        <w:t>tonnes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0046019B" w:rsidRPr="0068362A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF204D" w:rsidRPr="0068362A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>carbon dioxide equivalen</w:t>
       </w:r>
       <w:r w:rsidR="00AA565A" w:rsidRPr="0068362A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ce</w:t>
       </w:r>
       <w:r w:rsidR="00880E60" w:rsidRPr="0068362A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
@@ -7136,51 +7210,51 @@
       <w:r w:rsidR="008040FA" w:rsidRPr="0068362A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-e</w:t>
       </w:r>
       <w:r w:rsidR="007E009E" w:rsidRPr="0068362A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="008040FA" w:rsidRPr="0068362A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D92B46D" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="00E61EC9" w:rsidRDefault="00000000" w:rsidP="00E878D6">
+    <w:p w14:paraId="5D92B46D" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="00E61EC9" w:rsidRDefault="00C63BE7" w:rsidP="00E878D6">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <m:rPr>
                 <m:sty m:val="p"/>
               </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
@@ -7203,51 +7277,51 @@
       <w:r w:rsidR="008040FA" w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the quantity of PBOs or PBGs consumed from the operation of the facility, estimated in accordance with Division 2.4.6 of the </w:t>
       </w:r>
       <w:r w:rsidR="008040FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidR="008040FA" w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6020A425" w14:textId="292999CE" w:rsidR="008040FA" w:rsidRPr="00E61EC9" w:rsidRDefault="00000000" w:rsidP="00E878D6">
+    <w:p w14:paraId="6020A425" w14:textId="292999CE" w:rsidR="008040FA" w:rsidRPr="00E61EC9" w:rsidRDefault="00C63BE7" w:rsidP="00E878D6">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <m:rPr>
                 <m:sty m:val="p"/>
               </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
@@ -7268,119 +7342,130 @@
         </m:sSub>
       </m:oMath>
       <w:r w:rsidR="008040FA" w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>is the energy content factor of PBOs or PBGs measured in gigajoules</w:t>
       </w:r>
       <w:r w:rsidR="008040FA" w:rsidRPr="0F788A02">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008040FA" w:rsidRPr="002E4196">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">per </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005A6806" w:rsidRPr="00E878D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>kilolitre (GJ</w:t>
+        <w:t>kilolitre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005A6806" w:rsidRPr="00E878D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (GJ</w:t>
       </w:r>
       <w:r w:rsidR="002E4196" w:rsidRPr="00E878D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006E78BF" w:rsidRPr="002E4196">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>kL</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002E4196" w:rsidRPr="00E878D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="006E78BF" w:rsidRPr="002E4196">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008040FA" w:rsidRPr="002E4196">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidR="008040FA" w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> mentioned in Part 3 of Schedule 1 of the </w:t>
       </w:r>
       <w:r w:rsidR="008040FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidR="008040FA" w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F460485" w14:textId="3BFE3134" w:rsidR="008040FA" w:rsidRPr="00E61EC9" w:rsidRDefault="00000000" w:rsidP="00E878D6">
+    <w:p w14:paraId="5F460485" w14:textId="2ACA9187" w:rsidR="008040FA" w:rsidRPr="00E61EC9" w:rsidRDefault="00C63BE7" w:rsidP="00E878D6">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <m:rPr>
                 <m:sty m:val="p"/>
               </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
@@ -7561,51 +7646,51 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidR="008040FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C283D6F" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="001968EE" w:rsidRDefault="008040FA" w:rsidP="008040FA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Toc388946925"/>
       <w:bookmarkStart w:id="48" w:name="_Toc50111497"/>
       <w:bookmarkStart w:id="49" w:name="_Toc106720700"/>
-      <w:bookmarkStart w:id="50" w:name="_Toc206592318"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235618576"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Facility</w:t>
       </w:r>
       <w:r w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> specific oxidation and emission factor calculations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="4EC97A01" w14:textId="645CCFDA" w:rsidR="008040FA" w:rsidRDefault="008040FA" w:rsidP="008040FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -7676,212 +7761,176 @@
         <w:t>under</w:t>
       </w:r>
       <w:r w:rsidRPr="000B108C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F0EFB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">section 2.48A (2) (b) of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NGER Measurement Determination as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225A586C" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="00BB26CD" w:rsidRDefault="00000000" w:rsidP="008040FA">
+    <w:p w14:paraId="225A586C" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="00BB26CD" w:rsidRDefault="00C63BE7" w:rsidP="008040FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:i/>
                 </w:rPr>
               </m:ctrlPr>
             </m:sSubPr>
             <m:e>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
                 <m:t>EF</m:t>
               </m:r>
             </m:e>
             <m:sub>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
-                <m:t>pogco</m:t>
-[...11 lines deleted...]
-                <m:t>oxec</m:t>
+                <m:t>pogco2oxec</m:t>
               </m:r>
             </m:sub>
           </m:sSub>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
             </w:rPr>
             <m:t>=</m:t>
           </m:r>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:i/>
                 </w:rPr>
               </m:ctrlPr>
             </m:sSubPr>
             <m:e>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
                 <m:t>OF</m:t>
               </m:r>
             </m:e>
             <m:sub>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
-                <m:t>pog</m:t>
-[...5 lines deleted...]
-                <m:t xml:space="preserve"> </m:t>
+                <m:t xml:space="preserve">pog </m:t>
               </m:r>
             </m:sub>
           </m:sSub>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             </w:rPr>
             <m:t>×</m:t>
           </m:r>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:i/>
                 </w:rPr>
               </m:ctrlPr>
             </m:sSubPr>
             <m:e>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
                 <m:t>EF</m:t>
               </m:r>
             </m:e>
             <m:sub>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
-                <m:t>pogco</m:t>
-[...17 lines deleted...]
-                <m:t xml:space="preserve"> </m:t>
+                <m:t xml:space="preserve">pogco2ec </m:t>
               </m:r>
             </m:sub>
           </m:sSub>
         </m:oMath>
       </m:oMathPara>
     </w:p>
     <w:p w14:paraId="7EFEFBD3" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="00E61EC9" w:rsidRDefault="008040FA" w:rsidP="00E878D6">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Where:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="170FD0A1" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="006E3EB6" w:rsidRDefault="00000000" w:rsidP="00E878D6">
+    <w:p w14:paraId="170FD0A1" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="006E3EB6" w:rsidRDefault="00C63BE7" w:rsidP="00E878D6">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
               </w:rPr>
               <m:t>OF</m:t>
             </m:r>
@@ -7891,103 +7940,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
               </w:rPr>
               <m:t>pog</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
       <w:r w:rsidR="008040FA" w:rsidRPr="0F788A02">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008040FA" w:rsidRPr="0F788A02">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>is the estimated oxidation factor for PBOs or PBGs (to be determined according to equation 2 below).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C37772" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="00BB26CD" w:rsidRDefault="00000000" w:rsidP="00E878D6">
+    <w:p w14:paraId="54C37772" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="00BB26CD" w:rsidRDefault="00C63BE7" w:rsidP="00E878D6">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
               </w:rPr>
               <m:t>EF</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
               </w:rPr>
-              <m:t>pogco</m:t>
-[...17 lines deleted...]
-              <m:t xml:space="preserve"> </m:t>
+              <m:t xml:space="preserve">pogco2ec </m:t>
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
       <w:r w:rsidR="008040FA" w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>is 69.9</w:t>
       </w:r>
       <w:r w:rsidR="008040FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69CA2AC6" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="00BB26CD" w:rsidRDefault="008040FA" w:rsidP="00E878D6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
@@ -8051,51 +8082,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> under</w:t>
       </w:r>
       <w:r w:rsidRPr="00777DCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> section 2.48A (3) of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="00777DCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD7F062" w14:textId="77777777" w:rsidR="008040FA" w:rsidRDefault="00000000" w:rsidP="008040FA">
+    <w:p w14:paraId="0BD7F062" w14:textId="77777777" w:rsidR="008040FA" w:rsidRDefault="00C63BE7" w:rsidP="008040FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:i/>
                 </w:rPr>
               </m:ctrlPr>
             </m:sSubPr>
             <m:e>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
                 <m:t>OF</m:t>
@@ -8136,75 +8167,51 @@
                       <w:i/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     </w:rPr>
                     <m:t>Q</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     </w:rPr>
                     <m:t>pog</m:t>
                   </m:r>
                 </m:sub>
               </m:sSub>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
-                <m:t>-</m:t>
-[...23 lines deleted...]
-                <m:t xml:space="preserve"> </m:t>
+                <m:t xml:space="preserve">-Oil Transferred </m:t>
               </m:r>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:i/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     </w:rPr>
                     <m:t>Offsite</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     </w:rPr>
                     <m:t>pog</m:t>
                   </m:r>
@@ -8298,176 +8305,166 @@
       <w:r w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">he quantity of PBOs or PBGs consumed from the operation of the facility, estimated in accordance with Division 2.4.6 of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0466D86D" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="00E61EC9" w:rsidRDefault="00000000" w:rsidP="00E878D6">
+    <w:p w14:paraId="0466D86D" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="00E61EC9" w:rsidRDefault="00C63BE7" w:rsidP="00E878D6">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
               </w:rPr>
               <m:t>O</m:t>
             </m:r>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
-              <m:t>il</m:t>
-[...27 lines deleted...]
-              <m:t>Offsite</m:t>
+              <m:t>il Transferred Offsite</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
               </w:rPr>
               <m:t>pog</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
       <w:r w:rsidR="008040FA" w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008040FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="008040FA" w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">the quantity of oils, derived from PBOs or PBGs, transferred outside the facility, and estimated in accordance with Division 2.4.6 of the </w:t>
+        <w:t xml:space="preserve">the quantity of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008040FA" w:rsidRPr="00E61EC9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>oils,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008040FA" w:rsidRPr="00E61EC9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> derived from PBOs or PBGs, transferred outside the facility, and estimated in accordance with Division 2.4.6 of the </w:t>
       </w:r>
       <w:r w:rsidR="008040FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidR="008040FA" w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78898365" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="00E61EC9" w:rsidRDefault="008040FA" w:rsidP="008040FA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc388946927"/>
       <w:bookmarkStart w:id="52" w:name="_Toc463000938"/>
       <w:bookmarkStart w:id="53" w:name="_Toc48567586"/>
       <w:bookmarkStart w:id="54" w:name="_Toc106720701"/>
-      <w:bookmarkStart w:id="55" w:name="_Toc206592319"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235618577"/>
       <w:r w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Method 2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="4E82A391" w14:textId="0A86EAC8" w:rsidR="008040FA" w:rsidRPr="00E61EC9" w:rsidRDefault="008040FA" w:rsidP="008040FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -8566,51 +8563,51 @@
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C9BE7B" w14:textId="77777777" w:rsidR="008040FA" w:rsidRPr="00E61EC9" w:rsidRDefault="008040FA" w:rsidP="008040FA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="56" w:name="_Toc388946928"/>
       <w:bookmarkStart w:id="57" w:name="_Toc463000939"/>
       <w:bookmarkStart w:id="58" w:name="_Toc48567587"/>
       <w:bookmarkStart w:id="59" w:name="_Toc106720702"/>
-      <w:bookmarkStart w:id="60" w:name="_Toc206592320"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc235618578"/>
       <w:r w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Method 3</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="4A9D2F21" w14:textId="74E9ABA8" w:rsidR="008040FA" w:rsidRPr="00E61EC9" w:rsidRDefault="008040FA" w:rsidP="0F788A02">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -8707,67 +8704,67 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="196B72AD" w14:textId="7ED37A01" w:rsidR="00C04A84" w:rsidRPr="00627230" w:rsidRDefault="001C3D7C" w:rsidP="00B60D87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="61" w:name="_6._Estimating_energy"/>
-      <w:bookmarkStart w:id="62" w:name="_Toc388946926"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="64" w:name="_Toc206592321"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc235618579"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc388946926"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc106720703"/>
       <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidRPr="00627230">
         <w:t xml:space="preserve">Estimating energy from the </w:t>
       </w:r>
       <w:r w:rsidR="002B3949" w:rsidRPr="00627230">
         <w:t>consumption</w:t>
       </w:r>
       <w:r w:rsidRPr="00627230">
         <w:t xml:space="preserve"> of PBOs and PBGs</w:t>
       </w:r>
       <w:r w:rsidR="002B3949" w:rsidRPr="00627230">
         <w:t xml:space="preserve"> without combustion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidRPr="00627230">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FE8AD4C" w14:textId="6C15C4C2" w:rsidR="00124F2B" w:rsidRDefault="00124F2B" w:rsidP="00B26A75">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="006D32BD">
         <w:t xml:space="preserve">PBOGs </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">may also be consumed without combustion. PBOGs </w:t>
       </w:r>
       <w:r w:rsidRPr="006D32BD">
         <w:t>that are consumed without combustion should be reported under section 2.68</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="006D32BD">
         <w:t xml:space="preserve">. Some scenarios to which section 2.68 of the </w:t>
       </w:r>
       <w:r w:rsidRPr="006B6891">
         <w:t xml:space="preserve">NGER </w:t>
@@ -8858,68 +8855,68 @@
       </w:r>
       <w:r w:rsidR="007A316F">
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8A7A4C" w14:textId="1CF909AD" w:rsidR="00124F2B" w:rsidRPr="00F149D6" w:rsidRDefault="00124F2B" w:rsidP="00B60D87">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F149D6">
         <w:t>use of oils as heat transfer fluids or working fluids in industrial applications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B25D28B" w14:textId="33F8864A" w:rsidR="008040FA" w:rsidRPr="009D003E" w:rsidRDefault="008040FA" w:rsidP="00B60D87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc206592322"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc235618580"/>
       <w:r>
         <w:t>Measurement criteria for the</w:t>
       </w:r>
       <w:r w:rsidRPr="009D003E">
         <w:t xml:space="preserve"> quantity</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r>
         <w:t xml:space="preserve"> of PBOs and PBGs</w:t>
       </w:r>
       <w:r w:rsidRPr="009D003E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>consumed</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p w14:paraId="450AD1E6" w14:textId="579ED76E" w:rsidR="008040FA" w:rsidRPr="00E61EC9" w:rsidRDefault="008040FA" w:rsidP="00B26A75">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporters must measure quantities consumed or transferred offsite, as noted in the above equations, in accordance with Division 2.4.6 of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9194,60 +9191,50 @@
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="004804F1">
         <w:t>the change in the stockpile of the PBOs or PBGs for the facility for the year is less than 1% of total combustion on average for the facility during the year, and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0937043A" w14:textId="1EDB18A3" w:rsidR="008040FA" w:rsidRPr="004804F1" w:rsidRDefault="008040FA" w:rsidP="00B60D87">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="004804F1">
         <w:t>the stockpile of the PBOs or PBGs for the facility at the beginning of the year is less than 5% of the total combustion from the operation of the facility for the year</w:t>
       </w:r>
       <w:r w:rsidR="00CA1D06" w:rsidRPr="004804F1">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="02D9F6C4" w14:textId="14CA033B" w:rsidR="007E37FF" w:rsidRDefault="008040FA" w:rsidP="00B60D87">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA261C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Criterion BBB:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E61EC9">
         <w:t xml:space="preserve"> is the estimation of the co</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">mbustion </w:t>
       </w:r>
       <w:r w:rsidRPr="00E61EC9">
         <w:t xml:space="preserve">of a PBO or PBG for the year using accepted industry measuring devices or, in the absence of such measuring devices, in accordance with industry practice if the equipment used to measure consumption of the fuel is not calibrated to a measurement requirement. </w:t>
       </w:r>
     </w:p>
@@ -9485,51 +9472,51 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="00E61EC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, reporters must demonstrate that they have followed one of these criteria when estimating the amount of PBOs and PBGs consumed in or transferred from the facility. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF35BDB" w14:textId="0FE77A87" w:rsidR="008040FA" w:rsidRPr="005D4879" w:rsidRDefault="008040FA" w:rsidP="00B60D87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="66" w:name="_Toc48567588"/>
       <w:bookmarkStart w:id="67" w:name="_Toc106720704"/>
-      <w:bookmarkStart w:id="68" w:name="_Toc206592323"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc235618581"/>
       <w:r>
         <w:t>More information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="4C178D71" w14:textId="21D859BA" w:rsidR="008040FA" w:rsidRPr="00683A4B" w:rsidRDefault="008040FA" w:rsidP="00B26A75">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="006C6E51">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>cer-nger-re</w:t>
         </w:r>
         <w:r w:rsidR="00557683">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -9567,113 +9554,114 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.cer.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00235142" w:rsidSect="00816A55">
       <w:headerReference w:type="default" r:id="rId36"/>
       <w:footerReference w:type="even" r:id="rId37"/>
       <w:footerReference w:type="default" r:id="rId38"/>
       <w:headerReference w:type="first" r:id="rId39"/>
       <w:footerReference w:type="first" r:id="rId40"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="712402F3" w14:textId="77777777" w:rsidR="00380C48" w:rsidRDefault="00380C48" w:rsidP="00176C28">
+    <w:p w14:paraId="0F1C6990" w14:textId="77777777" w:rsidR="00C63BE7" w:rsidRDefault="00C63BE7" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D921C64" w14:textId="77777777" w:rsidR="00380C48" w:rsidRDefault="00380C48"/>
+    <w:p w14:paraId="500A8464" w14:textId="77777777" w:rsidR="00C63BE7" w:rsidRDefault="00C63BE7"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B953420" w14:textId="77777777" w:rsidR="00380C48" w:rsidRDefault="00380C48" w:rsidP="00176C28">
+    <w:p w14:paraId="2DAF6509" w14:textId="77777777" w:rsidR="00C63BE7" w:rsidRDefault="00C63BE7" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FD9DFF" w14:textId="77777777" w:rsidR="00380C48" w:rsidRDefault="00380C48"/>
+    <w:p w14:paraId="3CC3DB6B" w14:textId="77777777" w:rsidR="00C63BE7" w:rsidRDefault="00C63BE7"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="428B8C38" w14:textId="77777777" w:rsidR="00380C48" w:rsidRDefault="00380C48">
+    <w:p w14:paraId="7007578A" w14:textId="77777777" w:rsidR="00C63BE7" w:rsidRDefault="00C63BE7">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
+    <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -9986,67 +9974,67 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2148425" cy="653571"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49D7EDAB" w14:textId="77777777" w:rsidR="00380C48" w:rsidRDefault="00380C48" w:rsidP="00176C28">
+    <w:p w14:paraId="5C4C5B4C" w14:textId="77777777" w:rsidR="00C63BE7" w:rsidRDefault="00C63BE7" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC58F96" w14:textId="77777777" w:rsidR="00380C48" w:rsidRDefault="00380C48"/>
+    <w:p w14:paraId="7857506B" w14:textId="77777777" w:rsidR="00C63BE7" w:rsidRDefault="00C63BE7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="729DF104" w14:textId="77777777" w:rsidR="00380C48" w:rsidRDefault="00380C48" w:rsidP="00176C28">
+    <w:p w14:paraId="63316672" w14:textId="77777777" w:rsidR="00C63BE7" w:rsidRDefault="00C63BE7" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30341127" w14:textId="77777777" w:rsidR="00380C48" w:rsidRDefault="00380C48"/>
+    <w:p w14:paraId="79340C76" w14:textId="77777777" w:rsidR="00C63BE7" w:rsidRDefault="00C63BE7"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2DB83829" w14:textId="77777777" w:rsidR="00380C48" w:rsidRDefault="00380C48">
+    <w:p w14:paraId="0BF459CB" w14:textId="77777777" w:rsidR="00C63BE7" w:rsidRDefault="00C63BE7">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="16B71CE5" w14:textId="13470734" w:rsidR="003623BA" w:rsidRPr="00E878D6" w:rsidRDefault="003623BA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00042978" w:rsidRPr="00B26A75">
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations#what-is-an-nger-facility</w:t>
       </w:r>
@@ -10063,156 +10051,162 @@
     <w:p w14:paraId="33273B4F" w14:textId="3F82EE51" w:rsidR="00825977" w:rsidRPr="008F212C" w:rsidRDefault="00825977" w:rsidP="00825977">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D1CCF" w:rsidRPr="00B26A75">
         <w:t>https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="00943DF8" w14:textId="058373B5" w:rsidR="008040FA" w:rsidRPr="00912B0F" w:rsidRDefault="008040FA" w:rsidP="008040FA">
+    <w:p w14:paraId="00943DF8" w14:textId="6596D32A" w:rsidR="008040FA" w:rsidRPr="00912B0F" w:rsidRDefault="008040FA" w:rsidP="008040FA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007604CE" w:rsidRPr="00B26A75">
         <w:t>https://www.legislation.gov.au/Series/C2007A00175</w:t>
       </w:r>
-      <w:r w:rsidRPr="00912B0F">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="002879BD">
+        <w:t>/latest/versions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="521A0AC4" w14:textId="586B47A7" w:rsidR="008040FA" w:rsidRPr="00912B0F" w:rsidRDefault="008040FA" w:rsidP="008040FA">
+    <w:p w14:paraId="521A0AC4" w14:textId="7513E3F3" w:rsidR="008040FA" w:rsidRPr="00912B0F" w:rsidRDefault="008040FA" w:rsidP="008040FA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00912B0F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00912B0F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007604CE" w:rsidRPr="00B26A75">
         <w:t>https://www.legislation.gov.au/Series/F2008L0223</w:t>
+      </w:r>
+      <w:r w:rsidR="00693009">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="002879BD">
+        <w:t>/latest/versions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="4C1BD978" w14:textId="18ABE573" w:rsidR="008040FA" w:rsidRPr="00912B0F" w:rsidRDefault="008040FA" w:rsidP="008040FA">
+    <w:p w14:paraId="4C1BD978" w14:textId="0C108C04" w:rsidR="008040FA" w:rsidRPr="00912B0F" w:rsidRDefault="008040FA" w:rsidP="008040FA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00912B0F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00912B0F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007604CE" w:rsidRPr="00B26A75">
         <w:t>https://www.legislation.gov.au/Series/F2008L02309</w:t>
       </w:r>
-      <w:r w:rsidRPr="00912B0F">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="002879BD">
+        <w:t>/latest/versions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="6372B4D9" w14:textId="0EC6F806" w:rsidR="008040FA" w:rsidRPr="00740092" w:rsidRDefault="008040FA" w:rsidP="008040FA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00912B0F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00912B0F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007604CE" w:rsidRPr="00B26A75">
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme</w:t>
       </w:r>
       <w:r w:rsidR="000352BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="308438D6" w14:textId="17C3CB84" w:rsidR="00952E67" w:rsidRPr="00063A80" w:rsidRDefault="00952E67">
+    <w:p w14:paraId="308438D6" w14:textId="2BC43CA2" w:rsidR="00952E67" w:rsidRPr="00063A80" w:rsidRDefault="00952E67">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F3ADD" w:rsidRPr="00B26A75">
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00BF6614" w:rsidRPr="00BF6614">
+        <w:t>-to-national-greenhouse-and-energy-reporting-legislation</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="5069897B" w14:textId="69895969" w:rsidR="00B00E8E" w:rsidRPr="00063A80" w:rsidRDefault="00B00E8E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F3ADD" w:rsidRPr="00B26A75">
         <w:t>https://cer.gov.au/document_page/estimating-emissions-and-energy-fuel-combustion-guideline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -11669,102 +11663,102 @@
   <w:num w:numId="4" w16cid:durableId="276497600">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1005323797">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2092505377">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1358391222">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1059279511">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:spinCount="100000" w:hashValue="vEOhnVQV4GF7R0B59bUe3EhH6DQWL4VYJJ/CS7nZfck=" w:saltValue="+tVnNocV4iHFm+gJjGLlxA==" w:algorithmName="SHA-256"/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D30B2"/>
     <w:rsid w:val="000020C0"/>
     <w:rsid w:val="00002D74"/>
+    <w:rsid w:val="00003087"/>
     <w:rsid w:val="000060B2"/>
     <w:rsid w:val="00006AAB"/>
     <w:rsid w:val="000108E5"/>
     <w:rsid w:val="00011D1A"/>
     <w:rsid w:val="00014748"/>
     <w:rsid w:val="0001658D"/>
     <w:rsid w:val="000168D2"/>
     <w:rsid w:val="00016E98"/>
     <w:rsid w:val="00020E01"/>
     <w:rsid w:val="00020E78"/>
     <w:rsid w:val="0002210B"/>
     <w:rsid w:val="00024424"/>
     <w:rsid w:val="0002468B"/>
     <w:rsid w:val="00025ED9"/>
     <w:rsid w:val="00026684"/>
+    <w:rsid w:val="000266E4"/>
     <w:rsid w:val="00026726"/>
     <w:rsid w:val="00026A4F"/>
     <w:rsid w:val="00026CFA"/>
     <w:rsid w:val="00027F01"/>
     <w:rsid w:val="000300CC"/>
     <w:rsid w:val="000306C2"/>
     <w:rsid w:val="00030FE9"/>
     <w:rsid w:val="00031090"/>
     <w:rsid w:val="00032102"/>
     <w:rsid w:val="00032EC0"/>
     <w:rsid w:val="0003312D"/>
     <w:rsid w:val="00033489"/>
     <w:rsid w:val="000352BB"/>
     <w:rsid w:val="00035321"/>
     <w:rsid w:val="0003582F"/>
     <w:rsid w:val="0003756D"/>
     <w:rsid w:val="0003766C"/>
     <w:rsid w:val="000378B6"/>
     <w:rsid w:val="00041CB7"/>
     <w:rsid w:val="00042978"/>
     <w:rsid w:val="00043071"/>
     <w:rsid w:val="000431E4"/>
     <w:rsid w:val="000442F7"/>
     <w:rsid w:val="00046496"/>
     <w:rsid w:val="0004744B"/>
@@ -11776,254 +11770,268 @@
     <w:rsid w:val="00053FDF"/>
     <w:rsid w:val="000561F3"/>
     <w:rsid w:val="00056BA3"/>
     <w:rsid w:val="00056FF0"/>
     <w:rsid w:val="00057F00"/>
     <w:rsid w:val="000600B4"/>
     <w:rsid w:val="000618C6"/>
     <w:rsid w:val="0006275F"/>
     <w:rsid w:val="00062D9B"/>
     <w:rsid w:val="00062FC4"/>
     <w:rsid w:val="00063831"/>
     <w:rsid w:val="00063A80"/>
     <w:rsid w:val="00064A93"/>
     <w:rsid w:val="00066CF7"/>
     <w:rsid w:val="000678AA"/>
     <w:rsid w:val="00067FEB"/>
     <w:rsid w:val="0007021C"/>
     <w:rsid w:val="00070900"/>
     <w:rsid w:val="00071857"/>
     <w:rsid w:val="000722F7"/>
     <w:rsid w:val="00072A15"/>
     <w:rsid w:val="00072EB9"/>
     <w:rsid w:val="000739DD"/>
     <w:rsid w:val="00075EA6"/>
     <w:rsid w:val="0007618B"/>
+    <w:rsid w:val="00077838"/>
     <w:rsid w:val="00081FD7"/>
     <w:rsid w:val="00083FFC"/>
     <w:rsid w:val="00084420"/>
     <w:rsid w:val="00084770"/>
     <w:rsid w:val="00085926"/>
     <w:rsid w:val="00085AC8"/>
     <w:rsid w:val="00086392"/>
     <w:rsid w:val="00086C2D"/>
     <w:rsid w:val="000873E6"/>
     <w:rsid w:val="00087F20"/>
     <w:rsid w:val="000906DE"/>
     <w:rsid w:val="000941D8"/>
     <w:rsid w:val="000948D5"/>
     <w:rsid w:val="00095714"/>
     <w:rsid w:val="00096878"/>
     <w:rsid w:val="00097B84"/>
     <w:rsid w:val="000A0039"/>
     <w:rsid w:val="000A0DD5"/>
     <w:rsid w:val="000A1385"/>
     <w:rsid w:val="000A3563"/>
     <w:rsid w:val="000A597B"/>
     <w:rsid w:val="000A6711"/>
     <w:rsid w:val="000A7ECA"/>
     <w:rsid w:val="000B0C41"/>
     <w:rsid w:val="000B1328"/>
     <w:rsid w:val="000B1D0E"/>
     <w:rsid w:val="000B2225"/>
     <w:rsid w:val="000B2461"/>
     <w:rsid w:val="000B26DE"/>
     <w:rsid w:val="000B2849"/>
     <w:rsid w:val="000B2A1D"/>
     <w:rsid w:val="000B2E85"/>
     <w:rsid w:val="000B49A6"/>
     <w:rsid w:val="000B52B7"/>
     <w:rsid w:val="000B540B"/>
+    <w:rsid w:val="000B5419"/>
     <w:rsid w:val="000B56A4"/>
     <w:rsid w:val="000B6151"/>
     <w:rsid w:val="000B7755"/>
     <w:rsid w:val="000B7A79"/>
     <w:rsid w:val="000C0BA5"/>
     <w:rsid w:val="000C1D64"/>
     <w:rsid w:val="000C2BEE"/>
     <w:rsid w:val="000C2CBE"/>
     <w:rsid w:val="000C5516"/>
     <w:rsid w:val="000C595E"/>
     <w:rsid w:val="000C7DB2"/>
     <w:rsid w:val="000D061B"/>
     <w:rsid w:val="000D16C4"/>
     <w:rsid w:val="000D199F"/>
     <w:rsid w:val="000D6A82"/>
     <w:rsid w:val="000D7DFA"/>
     <w:rsid w:val="000E0669"/>
     <w:rsid w:val="000E173B"/>
     <w:rsid w:val="000E1DB9"/>
     <w:rsid w:val="000E2678"/>
     <w:rsid w:val="000E2F36"/>
     <w:rsid w:val="000E50C5"/>
     <w:rsid w:val="000E5148"/>
     <w:rsid w:val="000E5A13"/>
     <w:rsid w:val="000E644C"/>
     <w:rsid w:val="000F066A"/>
     <w:rsid w:val="000F1EB6"/>
     <w:rsid w:val="000F3715"/>
     <w:rsid w:val="000F3725"/>
     <w:rsid w:val="000F4536"/>
+    <w:rsid w:val="000F5E9F"/>
     <w:rsid w:val="000F606F"/>
     <w:rsid w:val="000F6B44"/>
     <w:rsid w:val="000F74FD"/>
     <w:rsid w:val="000F7619"/>
     <w:rsid w:val="00100112"/>
     <w:rsid w:val="0010038B"/>
     <w:rsid w:val="001022E1"/>
     <w:rsid w:val="001025BC"/>
     <w:rsid w:val="001026E1"/>
     <w:rsid w:val="00102F74"/>
     <w:rsid w:val="00102F98"/>
     <w:rsid w:val="00104E1F"/>
+    <w:rsid w:val="00105A8C"/>
     <w:rsid w:val="0010678C"/>
     <w:rsid w:val="00110EE2"/>
     <w:rsid w:val="001115C2"/>
     <w:rsid w:val="00111B7D"/>
     <w:rsid w:val="00112E29"/>
     <w:rsid w:val="001133D9"/>
     <w:rsid w:val="00115389"/>
     <w:rsid w:val="001156CC"/>
     <w:rsid w:val="001206F4"/>
     <w:rsid w:val="0012089B"/>
     <w:rsid w:val="00121141"/>
     <w:rsid w:val="00122B43"/>
     <w:rsid w:val="00124754"/>
     <w:rsid w:val="00124F2B"/>
     <w:rsid w:val="001251E4"/>
     <w:rsid w:val="00125F04"/>
     <w:rsid w:val="001276AA"/>
     <w:rsid w:val="00130183"/>
     <w:rsid w:val="0013133D"/>
     <w:rsid w:val="001319DA"/>
     <w:rsid w:val="00131D01"/>
+    <w:rsid w:val="0013290B"/>
     <w:rsid w:val="00134DEF"/>
     <w:rsid w:val="00135C3A"/>
     <w:rsid w:val="00136524"/>
     <w:rsid w:val="00136FB6"/>
     <w:rsid w:val="00137CFE"/>
     <w:rsid w:val="00137D0F"/>
     <w:rsid w:val="00140939"/>
     <w:rsid w:val="00140D79"/>
+    <w:rsid w:val="001424CF"/>
     <w:rsid w:val="00143C3E"/>
     <w:rsid w:val="00144C1F"/>
     <w:rsid w:val="00144E13"/>
     <w:rsid w:val="00146229"/>
     <w:rsid w:val="00146FC8"/>
+    <w:rsid w:val="001472B8"/>
     <w:rsid w:val="00150113"/>
+    <w:rsid w:val="00150AC1"/>
     <w:rsid w:val="001512C0"/>
     <w:rsid w:val="00156926"/>
     <w:rsid w:val="00157175"/>
     <w:rsid w:val="0016125B"/>
     <w:rsid w:val="00161E37"/>
     <w:rsid w:val="0016233A"/>
     <w:rsid w:val="001651F7"/>
     <w:rsid w:val="00166FC1"/>
     <w:rsid w:val="001672FC"/>
     <w:rsid w:val="00167972"/>
     <w:rsid w:val="001705B6"/>
     <w:rsid w:val="0017176C"/>
     <w:rsid w:val="00172F37"/>
     <w:rsid w:val="00172F96"/>
     <w:rsid w:val="00174901"/>
     <w:rsid w:val="00175E38"/>
     <w:rsid w:val="00176871"/>
     <w:rsid w:val="00176998"/>
     <w:rsid w:val="0017699B"/>
     <w:rsid w:val="00176C28"/>
     <w:rsid w:val="00180308"/>
     <w:rsid w:val="001813DE"/>
     <w:rsid w:val="001817B0"/>
     <w:rsid w:val="00181D17"/>
     <w:rsid w:val="00181DF8"/>
     <w:rsid w:val="0018409B"/>
+    <w:rsid w:val="001843FD"/>
     <w:rsid w:val="001848D6"/>
     <w:rsid w:val="001856C2"/>
     <w:rsid w:val="00185FE4"/>
     <w:rsid w:val="00186C00"/>
     <w:rsid w:val="001915D4"/>
     <w:rsid w:val="001918E1"/>
     <w:rsid w:val="00192219"/>
     <w:rsid w:val="001927C6"/>
     <w:rsid w:val="0019300E"/>
     <w:rsid w:val="00193A6C"/>
     <w:rsid w:val="00193AA7"/>
     <w:rsid w:val="00197F43"/>
     <w:rsid w:val="001A01DA"/>
     <w:rsid w:val="001A05AE"/>
     <w:rsid w:val="001A0E92"/>
     <w:rsid w:val="001A10C0"/>
     <w:rsid w:val="001A13B2"/>
     <w:rsid w:val="001A1D21"/>
+    <w:rsid w:val="001A2E9D"/>
     <w:rsid w:val="001A32BD"/>
     <w:rsid w:val="001A401C"/>
     <w:rsid w:val="001A5525"/>
     <w:rsid w:val="001A5C13"/>
     <w:rsid w:val="001A71A4"/>
     <w:rsid w:val="001B1D98"/>
     <w:rsid w:val="001B1E97"/>
     <w:rsid w:val="001B2104"/>
     <w:rsid w:val="001B32F9"/>
     <w:rsid w:val="001B4170"/>
     <w:rsid w:val="001B66AA"/>
     <w:rsid w:val="001C01A9"/>
     <w:rsid w:val="001C191F"/>
     <w:rsid w:val="001C2B51"/>
     <w:rsid w:val="001C3058"/>
     <w:rsid w:val="001C371C"/>
     <w:rsid w:val="001C3D7C"/>
     <w:rsid w:val="001C4016"/>
     <w:rsid w:val="001C49A9"/>
     <w:rsid w:val="001C64BB"/>
     <w:rsid w:val="001C76F3"/>
     <w:rsid w:val="001C7701"/>
     <w:rsid w:val="001C7DC6"/>
     <w:rsid w:val="001D10BD"/>
     <w:rsid w:val="001D2DB3"/>
     <w:rsid w:val="001D33A4"/>
     <w:rsid w:val="001D4C93"/>
     <w:rsid w:val="001D5E01"/>
     <w:rsid w:val="001D6F49"/>
     <w:rsid w:val="001E003F"/>
     <w:rsid w:val="001E2786"/>
     <w:rsid w:val="001E3FC7"/>
     <w:rsid w:val="001E51F0"/>
     <w:rsid w:val="001E6CFE"/>
     <w:rsid w:val="001F0C27"/>
+    <w:rsid w:val="001F0C61"/>
     <w:rsid w:val="001F1A5A"/>
     <w:rsid w:val="001F21BF"/>
     <w:rsid w:val="001F41A3"/>
     <w:rsid w:val="001F46A1"/>
     <w:rsid w:val="001F4E49"/>
     <w:rsid w:val="0020089E"/>
     <w:rsid w:val="002018C3"/>
     <w:rsid w:val="00201F69"/>
+    <w:rsid w:val="0020333D"/>
     <w:rsid w:val="00203AF2"/>
     <w:rsid w:val="00203ECB"/>
     <w:rsid w:val="00204BD3"/>
+    <w:rsid w:val="0020628C"/>
     <w:rsid w:val="002066AC"/>
     <w:rsid w:val="00206B63"/>
+    <w:rsid w:val="00210317"/>
     <w:rsid w:val="002118E5"/>
     <w:rsid w:val="002121AC"/>
     <w:rsid w:val="002129CE"/>
     <w:rsid w:val="00212C30"/>
     <w:rsid w:val="002149FF"/>
     <w:rsid w:val="00214A20"/>
     <w:rsid w:val="00216927"/>
     <w:rsid w:val="00216E5D"/>
     <w:rsid w:val="0021782A"/>
     <w:rsid w:val="00217C9F"/>
     <w:rsid w:val="00220DD8"/>
     <w:rsid w:val="002226FA"/>
     <w:rsid w:val="00222CDF"/>
     <w:rsid w:val="0022317F"/>
     <w:rsid w:val="00223676"/>
     <w:rsid w:val="002248FE"/>
     <w:rsid w:val="002250DF"/>
     <w:rsid w:val="0022699B"/>
     <w:rsid w:val="002302BD"/>
     <w:rsid w:val="00230382"/>
     <w:rsid w:val="00230F5C"/>
     <w:rsid w:val="00231BBF"/>
     <w:rsid w:val="00231C75"/>
     <w:rsid w:val="00235142"/>
     <w:rsid w:val="00235B98"/>
@@ -12038,354 +12046,375 @@
     <w:rsid w:val="002512EA"/>
     <w:rsid w:val="0025224A"/>
     <w:rsid w:val="002537CF"/>
     <w:rsid w:val="00253FFC"/>
     <w:rsid w:val="00254872"/>
     <w:rsid w:val="00255B30"/>
     <w:rsid w:val="002622E9"/>
     <w:rsid w:val="00262902"/>
     <w:rsid w:val="002640FB"/>
     <w:rsid w:val="00267415"/>
     <w:rsid w:val="00270902"/>
     <w:rsid w:val="00270BFE"/>
     <w:rsid w:val="00270CED"/>
     <w:rsid w:val="0027299B"/>
     <w:rsid w:val="0027306B"/>
     <w:rsid w:val="002744C8"/>
     <w:rsid w:val="00276414"/>
     <w:rsid w:val="00276560"/>
     <w:rsid w:val="00280596"/>
     <w:rsid w:val="00280CD1"/>
     <w:rsid w:val="0028404F"/>
     <w:rsid w:val="00284848"/>
     <w:rsid w:val="00285020"/>
     <w:rsid w:val="002859A8"/>
     <w:rsid w:val="002870EB"/>
+    <w:rsid w:val="002879BD"/>
     <w:rsid w:val="00287CE5"/>
     <w:rsid w:val="00290A3E"/>
     <w:rsid w:val="00290E3D"/>
     <w:rsid w:val="0029262D"/>
     <w:rsid w:val="00293DD5"/>
     <w:rsid w:val="002946A0"/>
     <w:rsid w:val="00294703"/>
     <w:rsid w:val="00297170"/>
     <w:rsid w:val="002A049E"/>
     <w:rsid w:val="002A0BF5"/>
     <w:rsid w:val="002A30C8"/>
     <w:rsid w:val="002A31EB"/>
     <w:rsid w:val="002A52B4"/>
     <w:rsid w:val="002A71D5"/>
     <w:rsid w:val="002A72B0"/>
     <w:rsid w:val="002A7EA6"/>
     <w:rsid w:val="002B3141"/>
     <w:rsid w:val="002B3178"/>
     <w:rsid w:val="002B3949"/>
     <w:rsid w:val="002B5FEA"/>
     <w:rsid w:val="002B6AF1"/>
     <w:rsid w:val="002C02E1"/>
     <w:rsid w:val="002C0F3B"/>
     <w:rsid w:val="002C1304"/>
     <w:rsid w:val="002C19F9"/>
     <w:rsid w:val="002C263D"/>
     <w:rsid w:val="002C2A26"/>
     <w:rsid w:val="002C427B"/>
     <w:rsid w:val="002C5FA4"/>
+    <w:rsid w:val="002C609F"/>
     <w:rsid w:val="002C6ECC"/>
     <w:rsid w:val="002C702A"/>
     <w:rsid w:val="002C7445"/>
     <w:rsid w:val="002C7668"/>
     <w:rsid w:val="002D18F3"/>
     <w:rsid w:val="002D1FB9"/>
     <w:rsid w:val="002D24DA"/>
     <w:rsid w:val="002D30B2"/>
     <w:rsid w:val="002D3CBC"/>
     <w:rsid w:val="002D3D53"/>
+    <w:rsid w:val="002D42F8"/>
     <w:rsid w:val="002D4CBB"/>
     <w:rsid w:val="002D5455"/>
     <w:rsid w:val="002D5CEA"/>
     <w:rsid w:val="002D5D4D"/>
+    <w:rsid w:val="002D70FA"/>
     <w:rsid w:val="002D7AC8"/>
     <w:rsid w:val="002E026C"/>
     <w:rsid w:val="002E0F8C"/>
     <w:rsid w:val="002E3BBB"/>
     <w:rsid w:val="002E4196"/>
     <w:rsid w:val="002E4C62"/>
     <w:rsid w:val="002E76D7"/>
     <w:rsid w:val="002F05A0"/>
     <w:rsid w:val="002F1210"/>
     <w:rsid w:val="002F1467"/>
     <w:rsid w:val="002F1986"/>
     <w:rsid w:val="002F248B"/>
     <w:rsid w:val="002F27DF"/>
     <w:rsid w:val="002F75C1"/>
     <w:rsid w:val="002F7BEE"/>
     <w:rsid w:val="00300146"/>
     <w:rsid w:val="00300B01"/>
     <w:rsid w:val="00301754"/>
     <w:rsid w:val="00302C57"/>
     <w:rsid w:val="00303251"/>
     <w:rsid w:val="00303E88"/>
     <w:rsid w:val="00303F3C"/>
     <w:rsid w:val="00306DA8"/>
     <w:rsid w:val="0031155B"/>
     <w:rsid w:val="00311648"/>
     <w:rsid w:val="00313096"/>
     <w:rsid w:val="003138F0"/>
     <w:rsid w:val="003144D3"/>
     <w:rsid w:val="00314696"/>
     <w:rsid w:val="00314755"/>
     <w:rsid w:val="00314A0C"/>
     <w:rsid w:val="00314C3F"/>
     <w:rsid w:val="00315F84"/>
     <w:rsid w:val="00317580"/>
     <w:rsid w:val="00325844"/>
     <w:rsid w:val="00325BE2"/>
     <w:rsid w:val="003302FA"/>
+    <w:rsid w:val="00333564"/>
     <w:rsid w:val="00334D42"/>
     <w:rsid w:val="00335D20"/>
     <w:rsid w:val="00335FF1"/>
     <w:rsid w:val="00336038"/>
     <w:rsid w:val="003368BF"/>
     <w:rsid w:val="00336F9E"/>
     <w:rsid w:val="00337CCB"/>
     <w:rsid w:val="00340162"/>
     <w:rsid w:val="003424DA"/>
     <w:rsid w:val="003456B2"/>
     <w:rsid w:val="00345AC2"/>
     <w:rsid w:val="00346AEF"/>
     <w:rsid w:val="0035046F"/>
     <w:rsid w:val="00350A9D"/>
     <w:rsid w:val="003521E2"/>
     <w:rsid w:val="0035224C"/>
+    <w:rsid w:val="00356132"/>
     <w:rsid w:val="00360ABE"/>
     <w:rsid w:val="0036113A"/>
     <w:rsid w:val="003611F6"/>
     <w:rsid w:val="00361738"/>
     <w:rsid w:val="003623BA"/>
     <w:rsid w:val="003630F2"/>
     <w:rsid w:val="0036454A"/>
     <w:rsid w:val="003655EB"/>
+    <w:rsid w:val="00365861"/>
     <w:rsid w:val="00365A37"/>
     <w:rsid w:val="00365CD3"/>
     <w:rsid w:val="003662BA"/>
     <w:rsid w:val="00366BF7"/>
     <w:rsid w:val="00370CE8"/>
     <w:rsid w:val="00370F32"/>
     <w:rsid w:val="00371059"/>
     <w:rsid w:val="003742D4"/>
+    <w:rsid w:val="00375089"/>
     <w:rsid w:val="00375B71"/>
     <w:rsid w:val="00377D1C"/>
     <w:rsid w:val="00377D5D"/>
     <w:rsid w:val="00380C48"/>
     <w:rsid w:val="00380F41"/>
     <w:rsid w:val="00381C1C"/>
     <w:rsid w:val="00382E1C"/>
     <w:rsid w:val="00382E42"/>
     <w:rsid w:val="00382F6A"/>
+    <w:rsid w:val="00382F74"/>
     <w:rsid w:val="003849E6"/>
     <w:rsid w:val="0038782F"/>
     <w:rsid w:val="003909D3"/>
     <w:rsid w:val="0039142C"/>
     <w:rsid w:val="00391858"/>
     <w:rsid w:val="003931A9"/>
     <w:rsid w:val="003A0D22"/>
+    <w:rsid w:val="003A1201"/>
+    <w:rsid w:val="003A264F"/>
     <w:rsid w:val="003A3B9D"/>
     <w:rsid w:val="003A47FB"/>
     <w:rsid w:val="003A5454"/>
     <w:rsid w:val="003A5739"/>
     <w:rsid w:val="003A57FC"/>
     <w:rsid w:val="003A624D"/>
     <w:rsid w:val="003A760B"/>
     <w:rsid w:val="003A7828"/>
     <w:rsid w:val="003A7D00"/>
     <w:rsid w:val="003B0759"/>
     <w:rsid w:val="003B17C3"/>
     <w:rsid w:val="003B1985"/>
     <w:rsid w:val="003B2ED0"/>
     <w:rsid w:val="003B33AF"/>
     <w:rsid w:val="003B4C17"/>
     <w:rsid w:val="003B6192"/>
     <w:rsid w:val="003B7621"/>
     <w:rsid w:val="003B762C"/>
     <w:rsid w:val="003C05B9"/>
     <w:rsid w:val="003C176F"/>
     <w:rsid w:val="003C2378"/>
     <w:rsid w:val="003C2638"/>
     <w:rsid w:val="003C2AF8"/>
     <w:rsid w:val="003C41D5"/>
     <w:rsid w:val="003C589C"/>
     <w:rsid w:val="003C5BAC"/>
     <w:rsid w:val="003C74D9"/>
     <w:rsid w:val="003C7DAB"/>
     <w:rsid w:val="003D0C5A"/>
     <w:rsid w:val="003D2681"/>
     <w:rsid w:val="003D30BF"/>
     <w:rsid w:val="003D5C96"/>
     <w:rsid w:val="003D612D"/>
     <w:rsid w:val="003D7476"/>
     <w:rsid w:val="003D7C43"/>
+    <w:rsid w:val="003D7E56"/>
+    <w:rsid w:val="003E2F67"/>
     <w:rsid w:val="003E3A2C"/>
     <w:rsid w:val="003E53CC"/>
     <w:rsid w:val="003E5DB2"/>
+    <w:rsid w:val="003E6868"/>
     <w:rsid w:val="003E7795"/>
     <w:rsid w:val="003E7D05"/>
     <w:rsid w:val="003F135B"/>
+    <w:rsid w:val="003F137B"/>
     <w:rsid w:val="003F22D4"/>
     <w:rsid w:val="003F2574"/>
+    <w:rsid w:val="003F3B8D"/>
     <w:rsid w:val="003F5BF7"/>
     <w:rsid w:val="003F6796"/>
     <w:rsid w:val="004004E7"/>
     <w:rsid w:val="00400BA0"/>
     <w:rsid w:val="00400D4D"/>
     <w:rsid w:val="004019CE"/>
     <w:rsid w:val="00404940"/>
     <w:rsid w:val="00407A97"/>
     <w:rsid w:val="00410741"/>
     <w:rsid w:val="004108D3"/>
     <w:rsid w:val="00414E9F"/>
     <w:rsid w:val="0041571D"/>
     <w:rsid w:val="00416778"/>
     <w:rsid w:val="00416B5F"/>
     <w:rsid w:val="004178B2"/>
     <w:rsid w:val="00417AC3"/>
     <w:rsid w:val="0042080D"/>
     <w:rsid w:val="00420BF6"/>
     <w:rsid w:val="004217D2"/>
     <w:rsid w:val="00421D44"/>
     <w:rsid w:val="00421FA4"/>
     <w:rsid w:val="00422925"/>
     <w:rsid w:val="0042374C"/>
     <w:rsid w:val="00424CC6"/>
     <w:rsid w:val="0042510D"/>
     <w:rsid w:val="00425CF9"/>
     <w:rsid w:val="00426275"/>
     <w:rsid w:val="00427927"/>
     <w:rsid w:val="00431D17"/>
     <w:rsid w:val="00432264"/>
     <w:rsid w:val="004324C2"/>
     <w:rsid w:val="004325E2"/>
     <w:rsid w:val="00434154"/>
     <w:rsid w:val="00434A57"/>
     <w:rsid w:val="00435C1F"/>
     <w:rsid w:val="00440D57"/>
     <w:rsid w:val="00443796"/>
     <w:rsid w:val="00443975"/>
     <w:rsid w:val="0044409A"/>
     <w:rsid w:val="004447CF"/>
     <w:rsid w:val="004458B4"/>
     <w:rsid w:val="00450E51"/>
     <w:rsid w:val="0045504F"/>
     <w:rsid w:val="00455455"/>
     <w:rsid w:val="004559EF"/>
     <w:rsid w:val="004570BD"/>
     <w:rsid w:val="00457E30"/>
+    <w:rsid w:val="00457E40"/>
     <w:rsid w:val="0046019B"/>
     <w:rsid w:val="00461005"/>
     <w:rsid w:val="00461D85"/>
     <w:rsid w:val="00462A23"/>
     <w:rsid w:val="00462F7F"/>
     <w:rsid w:val="00463FF0"/>
     <w:rsid w:val="00465287"/>
     <w:rsid w:val="00471247"/>
     <w:rsid w:val="00471317"/>
     <w:rsid w:val="004713A6"/>
     <w:rsid w:val="00471682"/>
     <w:rsid w:val="00473725"/>
     <w:rsid w:val="00474E32"/>
+    <w:rsid w:val="00475C0C"/>
     <w:rsid w:val="00480154"/>
     <w:rsid w:val="004804F1"/>
     <w:rsid w:val="0048085B"/>
     <w:rsid w:val="004810E6"/>
     <w:rsid w:val="004814DE"/>
     <w:rsid w:val="004824DF"/>
     <w:rsid w:val="00482903"/>
     <w:rsid w:val="00483828"/>
     <w:rsid w:val="00486234"/>
     <w:rsid w:val="00487B3D"/>
     <w:rsid w:val="00490FDD"/>
     <w:rsid w:val="00491BDC"/>
     <w:rsid w:val="00492457"/>
     <w:rsid w:val="00492861"/>
     <w:rsid w:val="00492A30"/>
     <w:rsid w:val="00493E8D"/>
     <w:rsid w:val="004946DB"/>
     <w:rsid w:val="00494B68"/>
     <w:rsid w:val="00494F07"/>
     <w:rsid w:val="00496ACD"/>
     <w:rsid w:val="004A10D6"/>
     <w:rsid w:val="004A11E9"/>
     <w:rsid w:val="004A1E81"/>
     <w:rsid w:val="004A28AA"/>
     <w:rsid w:val="004A2D11"/>
     <w:rsid w:val="004A3854"/>
     <w:rsid w:val="004A4ABA"/>
     <w:rsid w:val="004A523F"/>
     <w:rsid w:val="004A5791"/>
     <w:rsid w:val="004A581F"/>
     <w:rsid w:val="004A5F95"/>
     <w:rsid w:val="004A6273"/>
     <w:rsid w:val="004A735A"/>
     <w:rsid w:val="004A7E1F"/>
     <w:rsid w:val="004B3083"/>
     <w:rsid w:val="004B3AB0"/>
     <w:rsid w:val="004B458E"/>
     <w:rsid w:val="004B4850"/>
     <w:rsid w:val="004B4D3E"/>
     <w:rsid w:val="004B5549"/>
     <w:rsid w:val="004B6AF5"/>
     <w:rsid w:val="004B6C9E"/>
     <w:rsid w:val="004C04FA"/>
     <w:rsid w:val="004C0C54"/>
+    <w:rsid w:val="004C0F16"/>
     <w:rsid w:val="004C194D"/>
     <w:rsid w:val="004C23A3"/>
     <w:rsid w:val="004C38E9"/>
     <w:rsid w:val="004C3B1D"/>
     <w:rsid w:val="004C5975"/>
     <w:rsid w:val="004C60BE"/>
     <w:rsid w:val="004C635B"/>
     <w:rsid w:val="004C65F5"/>
     <w:rsid w:val="004C6DF4"/>
     <w:rsid w:val="004D0162"/>
     <w:rsid w:val="004D02ED"/>
     <w:rsid w:val="004D051B"/>
     <w:rsid w:val="004D2CBC"/>
     <w:rsid w:val="004D36F4"/>
     <w:rsid w:val="004D3DF9"/>
     <w:rsid w:val="004D3F8B"/>
     <w:rsid w:val="004D532F"/>
     <w:rsid w:val="004D6F73"/>
     <w:rsid w:val="004D70CF"/>
     <w:rsid w:val="004E0B2C"/>
     <w:rsid w:val="004E1CF2"/>
     <w:rsid w:val="004E1FFB"/>
     <w:rsid w:val="004E3374"/>
     <w:rsid w:val="004E4A36"/>
     <w:rsid w:val="004E4DA2"/>
     <w:rsid w:val="004E4F7B"/>
     <w:rsid w:val="004E6538"/>
     <w:rsid w:val="004E6C25"/>
+    <w:rsid w:val="004E70D8"/>
     <w:rsid w:val="004F0F48"/>
+    <w:rsid w:val="004F12C3"/>
     <w:rsid w:val="004F1BDD"/>
     <w:rsid w:val="004F222C"/>
     <w:rsid w:val="004F2DB2"/>
     <w:rsid w:val="004F3ADD"/>
     <w:rsid w:val="004F3D11"/>
     <w:rsid w:val="004F6909"/>
     <w:rsid w:val="004F7182"/>
     <w:rsid w:val="00501D00"/>
     <w:rsid w:val="00502443"/>
     <w:rsid w:val="00503AD5"/>
     <w:rsid w:val="00503F78"/>
     <w:rsid w:val="0050451D"/>
     <w:rsid w:val="005051B9"/>
     <w:rsid w:val="00505F3F"/>
     <w:rsid w:val="00513334"/>
     <w:rsid w:val="005141D1"/>
     <w:rsid w:val="00516089"/>
     <w:rsid w:val="00516887"/>
     <w:rsid w:val="00521016"/>
     <w:rsid w:val="005213F5"/>
     <w:rsid w:val="00522B66"/>
     <w:rsid w:val="005230BD"/>
     <w:rsid w:val="0052457E"/>
     <w:rsid w:val="005257A9"/>
     <w:rsid w:val="005262FD"/>
@@ -12411,52 +12440,54 @@
     <w:rsid w:val="005634AD"/>
     <w:rsid w:val="00563C92"/>
     <w:rsid w:val="0056406D"/>
     <w:rsid w:val="00564867"/>
     <w:rsid w:val="00564FF8"/>
     <w:rsid w:val="00565531"/>
     <w:rsid w:val="00570794"/>
     <w:rsid w:val="00570CAC"/>
     <w:rsid w:val="005733F9"/>
     <w:rsid w:val="005753FB"/>
     <w:rsid w:val="00575478"/>
     <w:rsid w:val="005800E5"/>
     <w:rsid w:val="005803F3"/>
     <w:rsid w:val="005807F6"/>
     <w:rsid w:val="00580A93"/>
     <w:rsid w:val="00580CA8"/>
     <w:rsid w:val="00581C14"/>
     <w:rsid w:val="00583064"/>
     <w:rsid w:val="005842D6"/>
     <w:rsid w:val="005844CE"/>
     <w:rsid w:val="00585C53"/>
     <w:rsid w:val="00585D42"/>
     <w:rsid w:val="00586E51"/>
     <w:rsid w:val="00586EAD"/>
     <w:rsid w:val="00586EDB"/>
+    <w:rsid w:val="005870E8"/>
     <w:rsid w:val="00587F61"/>
     <w:rsid w:val="0059166D"/>
+    <w:rsid w:val="00592D13"/>
     <w:rsid w:val="00594908"/>
     <w:rsid w:val="00596458"/>
     <w:rsid w:val="00596B7D"/>
     <w:rsid w:val="005973DF"/>
     <w:rsid w:val="005A1C86"/>
     <w:rsid w:val="005A2198"/>
     <w:rsid w:val="005A266D"/>
     <w:rsid w:val="005A2C68"/>
     <w:rsid w:val="005A3509"/>
     <w:rsid w:val="005A354E"/>
     <w:rsid w:val="005A47E1"/>
     <w:rsid w:val="005A629F"/>
     <w:rsid w:val="005A6335"/>
     <w:rsid w:val="005A6755"/>
     <w:rsid w:val="005A6806"/>
     <w:rsid w:val="005A6E4B"/>
     <w:rsid w:val="005A70F4"/>
     <w:rsid w:val="005A7469"/>
     <w:rsid w:val="005B0B29"/>
     <w:rsid w:val="005B0EEB"/>
     <w:rsid w:val="005B233A"/>
     <w:rsid w:val="005B2609"/>
     <w:rsid w:val="005B6CD7"/>
     <w:rsid w:val="005B6FEE"/>
     <w:rsid w:val="005B710F"/>
@@ -12494,194 +12525,206 @@
     <w:rsid w:val="005F66E8"/>
     <w:rsid w:val="005F6E7C"/>
     <w:rsid w:val="005F72FA"/>
     <w:rsid w:val="005F74F9"/>
     <w:rsid w:val="005F7E77"/>
     <w:rsid w:val="00600013"/>
     <w:rsid w:val="00601A58"/>
     <w:rsid w:val="00601C6D"/>
     <w:rsid w:val="00601CDE"/>
     <w:rsid w:val="006020F9"/>
     <w:rsid w:val="00602E93"/>
     <w:rsid w:val="00602EDE"/>
     <w:rsid w:val="00605F76"/>
     <w:rsid w:val="0061010A"/>
     <w:rsid w:val="00610975"/>
     <w:rsid w:val="00611264"/>
     <w:rsid w:val="00611370"/>
     <w:rsid w:val="00613805"/>
     <w:rsid w:val="006138D8"/>
     <w:rsid w:val="006139DB"/>
     <w:rsid w:val="00613E22"/>
     <w:rsid w:val="00615E5A"/>
     <w:rsid w:val="00615FB6"/>
     <w:rsid w:val="00616BEB"/>
     <w:rsid w:val="00616C62"/>
+    <w:rsid w:val="00617089"/>
     <w:rsid w:val="00617AD4"/>
     <w:rsid w:val="00617E5A"/>
     <w:rsid w:val="0062080A"/>
     <w:rsid w:val="00622DA5"/>
     <w:rsid w:val="00622FB8"/>
     <w:rsid w:val="00624AAE"/>
     <w:rsid w:val="0062620E"/>
     <w:rsid w:val="00626248"/>
     <w:rsid w:val="00626AB6"/>
     <w:rsid w:val="00627046"/>
     <w:rsid w:val="00627230"/>
     <w:rsid w:val="00627BC6"/>
     <w:rsid w:val="0063008B"/>
     <w:rsid w:val="0063029A"/>
     <w:rsid w:val="00630DD4"/>
+    <w:rsid w:val="00631664"/>
     <w:rsid w:val="00632E89"/>
     <w:rsid w:val="006337AA"/>
     <w:rsid w:val="00633E19"/>
     <w:rsid w:val="006341C7"/>
     <w:rsid w:val="00634A24"/>
+    <w:rsid w:val="00634B60"/>
     <w:rsid w:val="00634D0D"/>
     <w:rsid w:val="00634FC6"/>
     <w:rsid w:val="00635ABD"/>
     <w:rsid w:val="00636665"/>
     <w:rsid w:val="0063670B"/>
     <w:rsid w:val="006401F5"/>
     <w:rsid w:val="006423DF"/>
     <w:rsid w:val="00645EB0"/>
     <w:rsid w:val="00645FBC"/>
     <w:rsid w:val="00646919"/>
     <w:rsid w:val="00646D86"/>
     <w:rsid w:val="0064759E"/>
     <w:rsid w:val="0065127F"/>
     <w:rsid w:val="00651402"/>
     <w:rsid w:val="00651C0E"/>
     <w:rsid w:val="00652398"/>
     <w:rsid w:val="006527A1"/>
     <w:rsid w:val="00652EFD"/>
     <w:rsid w:val="006530B0"/>
     <w:rsid w:val="00653767"/>
     <w:rsid w:val="00653E21"/>
     <w:rsid w:val="0065403F"/>
     <w:rsid w:val="006555AC"/>
     <w:rsid w:val="00655700"/>
     <w:rsid w:val="006570C1"/>
     <w:rsid w:val="0065750A"/>
     <w:rsid w:val="0066039F"/>
     <w:rsid w:val="00660EC2"/>
     <w:rsid w:val="00661A62"/>
     <w:rsid w:val="006623A7"/>
     <w:rsid w:val="00662ED8"/>
     <w:rsid w:val="00671726"/>
     <w:rsid w:val="006727C8"/>
+    <w:rsid w:val="006730E5"/>
     <w:rsid w:val="0067374C"/>
     <w:rsid w:val="00673BC7"/>
     <w:rsid w:val="0067404A"/>
     <w:rsid w:val="00674932"/>
     <w:rsid w:val="00675515"/>
     <w:rsid w:val="006756E2"/>
     <w:rsid w:val="006764FF"/>
     <w:rsid w:val="006768D5"/>
     <w:rsid w:val="006801FD"/>
     <w:rsid w:val="00680B5A"/>
+    <w:rsid w:val="00680CCC"/>
     <w:rsid w:val="0068136B"/>
     <w:rsid w:val="006821A6"/>
     <w:rsid w:val="0068362A"/>
     <w:rsid w:val="00683F66"/>
     <w:rsid w:val="0068486A"/>
+    <w:rsid w:val="0068570C"/>
+    <w:rsid w:val="006867EF"/>
     <w:rsid w:val="00687171"/>
     <w:rsid w:val="00690B36"/>
     <w:rsid w:val="00692B33"/>
+    <w:rsid w:val="00693009"/>
     <w:rsid w:val="006958BC"/>
     <w:rsid w:val="00695CA1"/>
     <w:rsid w:val="00696829"/>
     <w:rsid w:val="006A1549"/>
     <w:rsid w:val="006A1906"/>
     <w:rsid w:val="006A37D7"/>
     <w:rsid w:val="006A4AE3"/>
     <w:rsid w:val="006A58B7"/>
     <w:rsid w:val="006A64EB"/>
     <w:rsid w:val="006A68CE"/>
     <w:rsid w:val="006A6D0B"/>
     <w:rsid w:val="006A6DBB"/>
     <w:rsid w:val="006A6ED2"/>
     <w:rsid w:val="006A722F"/>
     <w:rsid w:val="006A7A4E"/>
     <w:rsid w:val="006B1014"/>
     <w:rsid w:val="006B24BB"/>
     <w:rsid w:val="006B24E1"/>
     <w:rsid w:val="006B7876"/>
     <w:rsid w:val="006B7A78"/>
     <w:rsid w:val="006C0378"/>
     <w:rsid w:val="006C0B2C"/>
     <w:rsid w:val="006C121A"/>
     <w:rsid w:val="006C58B9"/>
     <w:rsid w:val="006C673D"/>
     <w:rsid w:val="006C686B"/>
     <w:rsid w:val="006C6E51"/>
     <w:rsid w:val="006C70FF"/>
     <w:rsid w:val="006D40A1"/>
     <w:rsid w:val="006D7F4C"/>
     <w:rsid w:val="006E0381"/>
     <w:rsid w:val="006E1B14"/>
     <w:rsid w:val="006E20EA"/>
     <w:rsid w:val="006E27B2"/>
+    <w:rsid w:val="006E30CB"/>
     <w:rsid w:val="006E3A3E"/>
     <w:rsid w:val="006E3CA9"/>
     <w:rsid w:val="006E61BC"/>
+    <w:rsid w:val="006E70D0"/>
     <w:rsid w:val="006E78BF"/>
     <w:rsid w:val="006F3AA5"/>
     <w:rsid w:val="006F3DB2"/>
     <w:rsid w:val="006F52F7"/>
     <w:rsid w:val="006F6A4C"/>
     <w:rsid w:val="00702D68"/>
     <w:rsid w:val="00703991"/>
     <w:rsid w:val="00704EF7"/>
     <w:rsid w:val="007050FF"/>
     <w:rsid w:val="00707B2E"/>
     <w:rsid w:val="00707C93"/>
     <w:rsid w:val="00710B97"/>
     <w:rsid w:val="00712705"/>
     <w:rsid w:val="0071398E"/>
     <w:rsid w:val="00713A5B"/>
     <w:rsid w:val="00714069"/>
     <w:rsid w:val="00716E96"/>
     <w:rsid w:val="00717A00"/>
     <w:rsid w:val="00717F3A"/>
     <w:rsid w:val="00723DE0"/>
     <w:rsid w:val="00723FEA"/>
     <w:rsid w:val="00724753"/>
     <w:rsid w:val="00724B10"/>
     <w:rsid w:val="00724E05"/>
     <w:rsid w:val="00726E97"/>
     <w:rsid w:val="007270A5"/>
     <w:rsid w:val="00727994"/>
     <w:rsid w:val="0073130E"/>
     <w:rsid w:val="007315AB"/>
     <w:rsid w:val="00731CFF"/>
     <w:rsid w:val="007338F6"/>
     <w:rsid w:val="00733C45"/>
     <w:rsid w:val="00733E23"/>
+    <w:rsid w:val="00734D54"/>
     <w:rsid w:val="007357F1"/>
     <w:rsid w:val="00736896"/>
     <w:rsid w:val="00737635"/>
+    <w:rsid w:val="00743203"/>
     <w:rsid w:val="00744495"/>
     <w:rsid w:val="007520DA"/>
     <w:rsid w:val="00756584"/>
     <w:rsid w:val="00760346"/>
     <w:rsid w:val="007604CE"/>
     <w:rsid w:val="0076066F"/>
     <w:rsid w:val="007617D2"/>
     <w:rsid w:val="00762B98"/>
     <w:rsid w:val="00762C8F"/>
     <w:rsid w:val="00763942"/>
     <w:rsid w:val="0076397A"/>
     <w:rsid w:val="00763BAF"/>
     <w:rsid w:val="007643A9"/>
     <w:rsid w:val="0076481F"/>
     <w:rsid w:val="0076569A"/>
     <w:rsid w:val="00765B78"/>
     <w:rsid w:val="007667E7"/>
     <w:rsid w:val="00766B34"/>
     <w:rsid w:val="00767130"/>
     <w:rsid w:val="00767FAB"/>
     <w:rsid w:val="00771C80"/>
     <w:rsid w:val="00773147"/>
     <w:rsid w:val="007737E8"/>
     <w:rsid w:val="007740F9"/>
     <w:rsid w:val="00775330"/>
@@ -12691,77 +12734,81 @@
     <w:rsid w:val="007813BA"/>
     <w:rsid w:val="007813EC"/>
     <w:rsid w:val="00781D14"/>
     <w:rsid w:val="007865AC"/>
     <w:rsid w:val="00786E16"/>
     <w:rsid w:val="00787D33"/>
     <w:rsid w:val="00790BBC"/>
     <w:rsid w:val="00790E79"/>
     <w:rsid w:val="00795ED4"/>
     <w:rsid w:val="00796CF8"/>
     <w:rsid w:val="00796D0A"/>
     <w:rsid w:val="00797904"/>
     <w:rsid w:val="00797A81"/>
     <w:rsid w:val="007A0B5E"/>
     <w:rsid w:val="007A0E99"/>
     <w:rsid w:val="007A1209"/>
     <w:rsid w:val="007A1733"/>
     <w:rsid w:val="007A25E1"/>
     <w:rsid w:val="007A316F"/>
     <w:rsid w:val="007A3757"/>
     <w:rsid w:val="007A3E41"/>
     <w:rsid w:val="007A463A"/>
     <w:rsid w:val="007A4803"/>
     <w:rsid w:val="007A5A2E"/>
     <w:rsid w:val="007A5CF8"/>
+    <w:rsid w:val="007B174F"/>
     <w:rsid w:val="007B2652"/>
     <w:rsid w:val="007B31E7"/>
     <w:rsid w:val="007B3359"/>
     <w:rsid w:val="007B439A"/>
     <w:rsid w:val="007B50A5"/>
     <w:rsid w:val="007B5649"/>
+    <w:rsid w:val="007B5AEF"/>
     <w:rsid w:val="007B6D0B"/>
     <w:rsid w:val="007B6EED"/>
     <w:rsid w:val="007B7CD5"/>
     <w:rsid w:val="007C0557"/>
     <w:rsid w:val="007C076E"/>
     <w:rsid w:val="007C149C"/>
     <w:rsid w:val="007C310C"/>
     <w:rsid w:val="007C387A"/>
     <w:rsid w:val="007C3938"/>
     <w:rsid w:val="007C3E2D"/>
     <w:rsid w:val="007C5686"/>
     <w:rsid w:val="007C5C28"/>
     <w:rsid w:val="007C6CD5"/>
     <w:rsid w:val="007C7046"/>
     <w:rsid w:val="007C7D46"/>
     <w:rsid w:val="007D26F8"/>
     <w:rsid w:val="007D2A58"/>
     <w:rsid w:val="007D2B2C"/>
     <w:rsid w:val="007D3D2A"/>
     <w:rsid w:val="007D40F4"/>
+    <w:rsid w:val="007D4128"/>
     <w:rsid w:val="007D4418"/>
+    <w:rsid w:val="007D5876"/>
     <w:rsid w:val="007D657C"/>
     <w:rsid w:val="007D6857"/>
     <w:rsid w:val="007D6BC2"/>
     <w:rsid w:val="007D7B30"/>
     <w:rsid w:val="007E009E"/>
     <w:rsid w:val="007E232B"/>
     <w:rsid w:val="007E2611"/>
     <w:rsid w:val="007E27E1"/>
     <w:rsid w:val="007E31A6"/>
     <w:rsid w:val="007E37FF"/>
     <w:rsid w:val="007E4004"/>
     <w:rsid w:val="007E4299"/>
     <w:rsid w:val="007E5B60"/>
     <w:rsid w:val="007E5BB0"/>
     <w:rsid w:val="007E695A"/>
     <w:rsid w:val="007E6A97"/>
     <w:rsid w:val="007E6E5D"/>
     <w:rsid w:val="007E7A8D"/>
     <w:rsid w:val="007F0409"/>
     <w:rsid w:val="007F066D"/>
     <w:rsid w:val="007F0FE1"/>
     <w:rsid w:val="007F11AF"/>
     <w:rsid w:val="007F3928"/>
     <w:rsid w:val="007F44D7"/>
     <w:rsid w:val="007F5ABA"/>
@@ -12769,108 +12816,113 @@
     <w:rsid w:val="00800E93"/>
     <w:rsid w:val="00801198"/>
     <w:rsid w:val="00801EDE"/>
     <w:rsid w:val="00802387"/>
     <w:rsid w:val="00803A34"/>
     <w:rsid w:val="008040FA"/>
     <w:rsid w:val="00804CDE"/>
     <w:rsid w:val="00805956"/>
     <w:rsid w:val="00807302"/>
     <w:rsid w:val="00810D1A"/>
     <w:rsid w:val="00810F9A"/>
     <w:rsid w:val="00812989"/>
     <w:rsid w:val="00813ED4"/>
     <w:rsid w:val="00815C02"/>
     <w:rsid w:val="008162E0"/>
     <w:rsid w:val="00816A55"/>
     <w:rsid w:val="00816B10"/>
     <w:rsid w:val="00816D8B"/>
     <w:rsid w:val="00817934"/>
     <w:rsid w:val="008202A1"/>
     <w:rsid w:val="00821D15"/>
     <w:rsid w:val="0082226C"/>
     <w:rsid w:val="00823A1C"/>
     <w:rsid w:val="00823B68"/>
     <w:rsid w:val="00823CFD"/>
+    <w:rsid w:val="00824948"/>
     <w:rsid w:val="00825977"/>
     <w:rsid w:val="00826A84"/>
     <w:rsid w:val="00826EF1"/>
+    <w:rsid w:val="0082717A"/>
     <w:rsid w:val="00827CF7"/>
     <w:rsid w:val="00832FC5"/>
     <w:rsid w:val="008352D1"/>
     <w:rsid w:val="008353AE"/>
     <w:rsid w:val="0083541D"/>
     <w:rsid w:val="0083796D"/>
     <w:rsid w:val="00841DA4"/>
+    <w:rsid w:val="008425FE"/>
+    <w:rsid w:val="0084328B"/>
     <w:rsid w:val="00844377"/>
     <w:rsid w:val="008444A8"/>
     <w:rsid w:val="008508D2"/>
     <w:rsid w:val="00850A60"/>
     <w:rsid w:val="00851166"/>
     <w:rsid w:val="008513D2"/>
     <w:rsid w:val="00853017"/>
     <w:rsid w:val="008549C0"/>
     <w:rsid w:val="00854A95"/>
     <w:rsid w:val="008554CE"/>
     <w:rsid w:val="00855668"/>
     <w:rsid w:val="00855F92"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008564E6"/>
     <w:rsid w:val="0085683F"/>
     <w:rsid w:val="008568F0"/>
     <w:rsid w:val="00856CC9"/>
     <w:rsid w:val="00857A09"/>
     <w:rsid w:val="00857A6E"/>
     <w:rsid w:val="0086039E"/>
     <w:rsid w:val="00860401"/>
     <w:rsid w:val="00861B94"/>
     <w:rsid w:val="008623EC"/>
     <w:rsid w:val="00862D08"/>
     <w:rsid w:val="008646C6"/>
     <w:rsid w:val="008649FE"/>
     <w:rsid w:val="00865573"/>
     <w:rsid w:val="00865C91"/>
     <w:rsid w:val="00866F56"/>
     <w:rsid w:val="0086777B"/>
     <w:rsid w:val="008677BB"/>
     <w:rsid w:val="008711F5"/>
     <w:rsid w:val="00873EDC"/>
     <w:rsid w:val="008758D1"/>
     <w:rsid w:val="00876C1D"/>
     <w:rsid w:val="008806A2"/>
     <w:rsid w:val="00880E60"/>
     <w:rsid w:val="00881120"/>
     <w:rsid w:val="00883948"/>
     <w:rsid w:val="008839B1"/>
     <w:rsid w:val="008840C2"/>
     <w:rsid w:val="00885AB6"/>
     <w:rsid w:val="00886287"/>
     <w:rsid w:val="00890472"/>
     <w:rsid w:val="008930F4"/>
     <w:rsid w:val="008936F8"/>
     <w:rsid w:val="00894E11"/>
     <w:rsid w:val="00895C8F"/>
+    <w:rsid w:val="00897828"/>
     <w:rsid w:val="008A032B"/>
     <w:rsid w:val="008A297B"/>
     <w:rsid w:val="008A3FEE"/>
     <w:rsid w:val="008A4F2A"/>
     <w:rsid w:val="008A585F"/>
     <w:rsid w:val="008A667E"/>
     <w:rsid w:val="008A7240"/>
     <w:rsid w:val="008A789C"/>
     <w:rsid w:val="008A7E2E"/>
     <w:rsid w:val="008B0335"/>
     <w:rsid w:val="008B0D79"/>
     <w:rsid w:val="008B1D1D"/>
     <w:rsid w:val="008B2D3D"/>
     <w:rsid w:val="008B434A"/>
     <w:rsid w:val="008B4BA0"/>
     <w:rsid w:val="008B5143"/>
     <w:rsid w:val="008B516E"/>
     <w:rsid w:val="008B51DD"/>
     <w:rsid w:val="008B564A"/>
     <w:rsid w:val="008B5B53"/>
     <w:rsid w:val="008C1A74"/>
     <w:rsid w:val="008C515B"/>
     <w:rsid w:val="008C63A1"/>
     <w:rsid w:val="008C651C"/>
     <w:rsid w:val="008C66DA"/>
@@ -12899,198 +12951,210 @@
     <w:rsid w:val="008E17E9"/>
     <w:rsid w:val="008E212B"/>
     <w:rsid w:val="008E3B5D"/>
     <w:rsid w:val="008E3E78"/>
     <w:rsid w:val="008E421D"/>
     <w:rsid w:val="008E4A50"/>
     <w:rsid w:val="008E4D25"/>
     <w:rsid w:val="008E6CE0"/>
     <w:rsid w:val="008E6D95"/>
     <w:rsid w:val="008E714F"/>
     <w:rsid w:val="008E7B77"/>
     <w:rsid w:val="008F11D1"/>
     <w:rsid w:val="008F3999"/>
     <w:rsid w:val="008F548E"/>
     <w:rsid w:val="008F5630"/>
     <w:rsid w:val="008F6BA7"/>
     <w:rsid w:val="008F6BF2"/>
     <w:rsid w:val="008F6CF0"/>
     <w:rsid w:val="008F7033"/>
     <w:rsid w:val="008F75C5"/>
     <w:rsid w:val="008F7E54"/>
     <w:rsid w:val="0090071D"/>
     <w:rsid w:val="00905297"/>
     <w:rsid w:val="009064B2"/>
     <w:rsid w:val="00906DED"/>
+    <w:rsid w:val="00907571"/>
     <w:rsid w:val="009103AD"/>
     <w:rsid w:val="009107C2"/>
+    <w:rsid w:val="00910895"/>
     <w:rsid w:val="00911B6C"/>
     <w:rsid w:val="00912B77"/>
     <w:rsid w:val="00913B8A"/>
     <w:rsid w:val="00914065"/>
     <w:rsid w:val="00914B76"/>
     <w:rsid w:val="009159B3"/>
     <w:rsid w:val="00916401"/>
     <w:rsid w:val="00921A0E"/>
     <w:rsid w:val="00922447"/>
     <w:rsid w:val="00925674"/>
     <w:rsid w:val="0092568B"/>
     <w:rsid w:val="009258A5"/>
     <w:rsid w:val="00926AAC"/>
     <w:rsid w:val="00927275"/>
     <w:rsid w:val="00930D2E"/>
     <w:rsid w:val="00930DC6"/>
     <w:rsid w:val="0093226C"/>
     <w:rsid w:val="00932500"/>
     <w:rsid w:val="00932B55"/>
     <w:rsid w:val="009338F1"/>
     <w:rsid w:val="00933DE2"/>
     <w:rsid w:val="0093515F"/>
     <w:rsid w:val="009361C0"/>
     <w:rsid w:val="00937242"/>
     <w:rsid w:val="00937DEE"/>
     <w:rsid w:val="00940079"/>
     <w:rsid w:val="009408A9"/>
     <w:rsid w:val="009430DF"/>
     <w:rsid w:val="00945FF9"/>
     <w:rsid w:val="0094613A"/>
     <w:rsid w:val="009468F8"/>
     <w:rsid w:val="00946C2D"/>
     <w:rsid w:val="00947C13"/>
     <w:rsid w:val="0095000A"/>
+    <w:rsid w:val="00952111"/>
     <w:rsid w:val="00952750"/>
     <w:rsid w:val="00952E3F"/>
     <w:rsid w:val="00952E67"/>
     <w:rsid w:val="00953B94"/>
     <w:rsid w:val="00954038"/>
     <w:rsid w:val="00954935"/>
+    <w:rsid w:val="00955052"/>
     <w:rsid w:val="00956471"/>
     <w:rsid w:val="00956756"/>
     <w:rsid w:val="00956BDA"/>
     <w:rsid w:val="009575D1"/>
     <w:rsid w:val="0096029C"/>
     <w:rsid w:val="00960D27"/>
     <w:rsid w:val="00961FB6"/>
     <w:rsid w:val="009623B1"/>
     <w:rsid w:val="00962E09"/>
     <w:rsid w:val="009633DE"/>
     <w:rsid w:val="009639A1"/>
     <w:rsid w:val="00963AED"/>
     <w:rsid w:val="00963F44"/>
     <w:rsid w:val="009642B8"/>
     <w:rsid w:val="00964677"/>
     <w:rsid w:val="0096645E"/>
     <w:rsid w:val="00970313"/>
     <w:rsid w:val="00970560"/>
     <w:rsid w:val="00970BBF"/>
     <w:rsid w:val="009717D9"/>
     <w:rsid w:val="00972242"/>
     <w:rsid w:val="009722EA"/>
     <w:rsid w:val="0097407C"/>
     <w:rsid w:val="009742E8"/>
     <w:rsid w:val="009745E1"/>
     <w:rsid w:val="0097552F"/>
     <w:rsid w:val="009757EB"/>
     <w:rsid w:val="00977234"/>
     <w:rsid w:val="009776F5"/>
     <w:rsid w:val="00977917"/>
     <w:rsid w:val="009801E4"/>
     <w:rsid w:val="00980C32"/>
     <w:rsid w:val="009813F2"/>
     <w:rsid w:val="00985E15"/>
     <w:rsid w:val="009870C4"/>
     <w:rsid w:val="00987348"/>
     <w:rsid w:val="00990555"/>
+    <w:rsid w:val="00990952"/>
     <w:rsid w:val="00990B1D"/>
     <w:rsid w:val="00990C52"/>
     <w:rsid w:val="00991516"/>
     <w:rsid w:val="0099155E"/>
     <w:rsid w:val="00991909"/>
     <w:rsid w:val="0099242C"/>
     <w:rsid w:val="009926BC"/>
     <w:rsid w:val="0099288B"/>
+    <w:rsid w:val="00992EB9"/>
     <w:rsid w:val="009955FF"/>
     <w:rsid w:val="00996015"/>
     <w:rsid w:val="00996297"/>
     <w:rsid w:val="00996C34"/>
     <w:rsid w:val="00997850"/>
     <w:rsid w:val="009A1A9F"/>
     <w:rsid w:val="009A2199"/>
     <w:rsid w:val="009A2E7F"/>
     <w:rsid w:val="009A34DB"/>
     <w:rsid w:val="009A3630"/>
     <w:rsid w:val="009A4155"/>
     <w:rsid w:val="009A451C"/>
     <w:rsid w:val="009A4617"/>
     <w:rsid w:val="009B2171"/>
     <w:rsid w:val="009B23CB"/>
     <w:rsid w:val="009B378C"/>
     <w:rsid w:val="009B4CC6"/>
     <w:rsid w:val="009B6A63"/>
     <w:rsid w:val="009B76C1"/>
     <w:rsid w:val="009C020E"/>
     <w:rsid w:val="009C040A"/>
     <w:rsid w:val="009C0442"/>
     <w:rsid w:val="009C0820"/>
     <w:rsid w:val="009C094A"/>
     <w:rsid w:val="009C125A"/>
     <w:rsid w:val="009C30B4"/>
+    <w:rsid w:val="009C37CB"/>
     <w:rsid w:val="009C3E43"/>
     <w:rsid w:val="009C4196"/>
     <w:rsid w:val="009C4422"/>
     <w:rsid w:val="009C4C09"/>
     <w:rsid w:val="009C4C60"/>
     <w:rsid w:val="009C5268"/>
     <w:rsid w:val="009C6AF5"/>
+    <w:rsid w:val="009D0118"/>
     <w:rsid w:val="009D01EB"/>
     <w:rsid w:val="009D1CCF"/>
     <w:rsid w:val="009D4D75"/>
     <w:rsid w:val="009D5F3F"/>
     <w:rsid w:val="009D67EC"/>
     <w:rsid w:val="009D6CB9"/>
     <w:rsid w:val="009E0540"/>
     <w:rsid w:val="009E23BB"/>
     <w:rsid w:val="009E3B76"/>
+    <w:rsid w:val="009E3B9F"/>
     <w:rsid w:val="009E62A7"/>
     <w:rsid w:val="009E702A"/>
     <w:rsid w:val="009E70B5"/>
     <w:rsid w:val="009E7D96"/>
     <w:rsid w:val="009F1328"/>
     <w:rsid w:val="009F3196"/>
+    <w:rsid w:val="009F37A6"/>
     <w:rsid w:val="009F4AB1"/>
     <w:rsid w:val="009F50F7"/>
     <w:rsid w:val="00A016CE"/>
     <w:rsid w:val="00A03B7C"/>
     <w:rsid w:val="00A0509F"/>
     <w:rsid w:val="00A105B1"/>
     <w:rsid w:val="00A114F2"/>
     <w:rsid w:val="00A1373A"/>
     <w:rsid w:val="00A13ABB"/>
     <w:rsid w:val="00A14A09"/>
+    <w:rsid w:val="00A15A6C"/>
     <w:rsid w:val="00A1745B"/>
     <w:rsid w:val="00A23C1D"/>
     <w:rsid w:val="00A23F4C"/>
+    <w:rsid w:val="00A250D8"/>
     <w:rsid w:val="00A27D0D"/>
     <w:rsid w:val="00A308E3"/>
     <w:rsid w:val="00A3641A"/>
     <w:rsid w:val="00A372FC"/>
     <w:rsid w:val="00A404F2"/>
     <w:rsid w:val="00A40E9D"/>
     <w:rsid w:val="00A419EB"/>
     <w:rsid w:val="00A41A11"/>
     <w:rsid w:val="00A42473"/>
     <w:rsid w:val="00A42B86"/>
     <w:rsid w:val="00A42D11"/>
     <w:rsid w:val="00A44C0C"/>
     <w:rsid w:val="00A50A9D"/>
     <w:rsid w:val="00A538FF"/>
     <w:rsid w:val="00A55A8E"/>
     <w:rsid w:val="00A56E98"/>
     <w:rsid w:val="00A571B9"/>
     <w:rsid w:val="00A57FEB"/>
     <w:rsid w:val="00A64763"/>
     <w:rsid w:val="00A65860"/>
     <w:rsid w:val="00A66726"/>
     <w:rsid w:val="00A66D41"/>
     <w:rsid w:val="00A71878"/>
     <w:rsid w:val="00A7192E"/>
     <w:rsid w:val="00A72DB8"/>
@@ -13101,50 +13165,51 @@
     <w:rsid w:val="00A75914"/>
     <w:rsid w:val="00A760A9"/>
     <w:rsid w:val="00A76607"/>
     <w:rsid w:val="00A76FE3"/>
     <w:rsid w:val="00A7730D"/>
     <w:rsid w:val="00A77354"/>
     <w:rsid w:val="00A77A67"/>
     <w:rsid w:val="00A80907"/>
     <w:rsid w:val="00A81C46"/>
     <w:rsid w:val="00A8311B"/>
     <w:rsid w:val="00A833EB"/>
     <w:rsid w:val="00A8503A"/>
     <w:rsid w:val="00A85D21"/>
     <w:rsid w:val="00A87D11"/>
     <w:rsid w:val="00A90063"/>
     <w:rsid w:val="00A909DC"/>
     <w:rsid w:val="00A91399"/>
     <w:rsid w:val="00A923EF"/>
     <w:rsid w:val="00A93076"/>
     <w:rsid w:val="00A939ED"/>
     <w:rsid w:val="00A93B8D"/>
     <w:rsid w:val="00A94254"/>
     <w:rsid w:val="00A94652"/>
     <w:rsid w:val="00A949EB"/>
     <w:rsid w:val="00A9605C"/>
+    <w:rsid w:val="00AA0611"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA252E"/>
     <w:rsid w:val="00AA2792"/>
     <w:rsid w:val="00AA2D10"/>
     <w:rsid w:val="00AA332C"/>
     <w:rsid w:val="00AA395F"/>
     <w:rsid w:val="00AA5013"/>
     <w:rsid w:val="00AA531C"/>
     <w:rsid w:val="00AA565A"/>
     <w:rsid w:val="00AA574B"/>
     <w:rsid w:val="00AA57EE"/>
     <w:rsid w:val="00AA6798"/>
     <w:rsid w:val="00AA705A"/>
     <w:rsid w:val="00AB008A"/>
     <w:rsid w:val="00AB00A4"/>
     <w:rsid w:val="00AB04A4"/>
     <w:rsid w:val="00AB0BE9"/>
     <w:rsid w:val="00AB1D66"/>
     <w:rsid w:val="00AB248A"/>
     <w:rsid w:val="00AB420F"/>
     <w:rsid w:val="00AB66B1"/>
     <w:rsid w:val="00AB7F0E"/>
     <w:rsid w:val="00AC2F10"/>
     <w:rsid w:val="00AC47A9"/>
     <w:rsid w:val="00AC4AE5"/>
@@ -13189,50 +13254,51 @@
     <w:rsid w:val="00B20103"/>
     <w:rsid w:val="00B2054E"/>
     <w:rsid w:val="00B205AF"/>
     <w:rsid w:val="00B20AAD"/>
     <w:rsid w:val="00B2155E"/>
     <w:rsid w:val="00B21AFB"/>
     <w:rsid w:val="00B21BC6"/>
     <w:rsid w:val="00B21EEA"/>
     <w:rsid w:val="00B22E3D"/>
     <w:rsid w:val="00B2328D"/>
     <w:rsid w:val="00B234F3"/>
     <w:rsid w:val="00B26833"/>
     <w:rsid w:val="00B26A75"/>
     <w:rsid w:val="00B329CB"/>
     <w:rsid w:val="00B33102"/>
     <w:rsid w:val="00B33C76"/>
     <w:rsid w:val="00B33F65"/>
     <w:rsid w:val="00B342D1"/>
     <w:rsid w:val="00B35FA5"/>
     <w:rsid w:val="00B362B9"/>
     <w:rsid w:val="00B368C0"/>
     <w:rsid w:val="00B36B9B"/>
     <w:rsid w:val="00B36F87"/>
     <w:rsid w:val="00B4052B"/>
     <w:rsid w:val="00B4062C"/>
+    <w:rsid w:val="00B40E4B"/>
     <w:rsid w:val="00B42777"/>
     <w:rsid w:val="00B44479"/>
     <w:rsid w:val="00B45921"/>
     <w:rsid w:val="00B5070A"/>
     <w:rsid w:val="00B5234E"/>
     <w:rsid w:val="00B531D4"/>
     <w:rsid w:val="00B53C5E"/>
     <w:rsid w:val="00B56A39"/>
     <w:rsid w:val="00B57C6B"/>
     <w:rsid w:val="00B57E94"/>
     <w:rsid w:val="00B60D87"/>
     <w:rsid w:val="00B61213"/>
     <w:rsid w:val="00B630E6"/>
     <w:rsid w:val="00B63A63"/>
     <w:rsid w:val="00B64298"/>
     <w:rsid w:val="00B65070"/>
     <w:rsid w:val="00B66950"/>
     <w:rsid w:val="00B70590"/>
     <w:rsid w:val="00B70738"/>
     <w:rsid w:val="00B70C7E"/>
     <w:rsid w:val="00B71115"/>
     <w:rsid w:val="00B7119D"/>
     <w:rsid w:val="00B71520"/>
     <w:rsid w:val="00B719AD"/>
     <w:rsid w:val="00B71A11"/>
@@ -13243,84 +13309,86 @@
     <w:rsid w:val="00B765C9"/>
     <w:rsid w:val="00B77004"/>
     <w:rsid w:val="00B77BE2"/>
     <w:rsid w:val="00B801CC"/>
     <w:rsid w:val="00B822A4"/>
     <w:rsid w:val="00B8288E"/>
     <w:rsid w:val="00B832A4"/>
     <w:rsid w:val="00B848E6"/>
     <w:rsid w:val="00B85C8F"/>
     <w:rsid w:val="00B86E0A"/>
     <w:rsid w:val="00B87D52"/>
     <w:rsid w:val="00B90231"/>
     <w:rsid w:val="00B90F32"/>
     <w:rsid w:val="00B914D2"/>
     <w:rsid w:val="00B92375"/>
     <w:rsid w:val="00B92A35"/>
     <w:rsid w:val="00B94068"/>
     <w:rsid w:val="00B9465F"/>
     <w:rsid w:val="00B94B75"/>
     <w:rsid w:val="00B955CF"/>
     <w:rsid w:val="00B957D6"/>
     <w:rsid w:val="00B97256"/>
     <w:rsid w:val="00B97DFF"/>
     <w:rsid w:val="00BA0159"/>
     <w:rsid w:val="00BA0B4F"/>
+    <w:rsid w:val="00BA0E5D"/>
     <w:rsid w:val="00BA1643"/>
     <w:rsid w:val="00BA285F"/>
     <w:rsid w:val="00BA3D6B"/>
     <w:rsid w:val="00BA51B8"/>
     <w:rsid w:val="00BA631B"/>
     <w:rsid w:val="00BA78D0"/>
     <w:rsid w:val="00BA7B77"/>
     <w:rsid w:val="00BA7E1C"/>
     <w:rsid w:val="00BB07B4"/>
     <w:rsid w:val="00BB3588"/>
     <w:rsid w:val="00BB3B31"/>
     <w:rsid w:val="00BB3C43"/>
     <w:rsid w:val="00BB6C26"/>
     <w:rsid w:val="00BC20C1"/>
     <w:rsid w:val="00BC2100"/>
     <w:rsid w:val="00BC3509"/>
     <w:rsid w:val="00BC6DE5"/>
     <w:rsid w:val="00BC6F71"/>
     <w:rsid w:val="00BC7857"/>
     <w:rsid w:val="00BD16D5"/>
     <w:rsid w:val="00BD3934"/>
     <w:rsid w:val="00BD4C0D"/>
     <w:rsid w:val="00BD5ED5"/>
     <w:rsid w:val="00BD7E39"/>
     <w:rsid w:val="00BE12BB"/>
     <w:rsid w:val="00BE2841"/>
     <w:rsid w:val="00BE2900"/>
     <w:rsid w:val="00BE2B1D"/>
     <w:rsid w:val="00BE2FE0"/>
     <w:rsid w:val="00BE31A7"/>
     <w:rsid w:val="00BE3A7A"/>
     <w:rsid w:val="00BE6476"/>
     <w:rsid w:val="00BE7E6B"/>
     <w:rsid w:val="00BF0D6B"/>
+    <w:rsid w:val="00BF6614"/>
     <w:rsid w:val="00C00A2B"/>
     <w:rsid w:val="00C019E5"/>
     <w:rsid w:val="00C02C4A"/>
     <w:rsid w:val="00C02DBE"/>
     <w:rsid w:val="00C033D8"/>
     <w:rsid w:val="00C0417E"/>
     <w:rsid w:val="00C0499C"/>
     <w:rsid w:val="00C04A84"/>
     <w:rsid w:val="00C05DE4"/>
     <w:rsid w:val="00C062B6"/>
     <w:rsid w:val="00C067A3"/>
     <w:rsid w:val="00C06FDE"/>
     <w:rsid w:val="00C128F8"/>
     <w:rsid w:val="00C13A44"/>
     <w:rsid w:val="00C14A85"/>
     <w:rsid w:val="00C15E8E"/>
     <w:rsid w:val="00C17C93"/>
     <w:rsid w:val="00C20289"/>
     <w:rsid w:val="00C214EE"/>
     <w:rsid w:val="00C215DE"/>
     <w:rsid w:val="00C2266A"/>
     <w:rsid w:val="00C22A2D"/>
     <w:rsid w:val="00C22B52"/>
     <w:rsid w:val="00C22F84"/>
     <w:rsid w:val="00C243C5"/>
@@ -13336,52 +13404,54 @@
     <w:rsid w:val="00C34314"/>
     <w:rsid w:val="00C34B27"/>
     <w:rsid w:val="00C371E3"/>
     <w:rsid w:val="00C40CF0"/>
     <w:rsid w:val="00C414FB"/>
     <w:rsid w:val="00C41D1F"/>
     <w:rsid w:val="00C42D15"/>
     <w:rsid w:val="00C434A0"/>
     <w:rsid w:val="00C455C8"/>
     <w:rsid w:val="00C4631B"/>
     <w:rsid w:val="00C47609"/>
     <w:rsid w:val="00C47687"/>
     <w:rsid w:val="00C50549"/>
     <w:rsid w:val="00C52892"/>
     <w:rsid w:val="00C53072"/>
     <w:rsid w:val="00C53A00"/>
     <w:rsid w:val="00C541D2"/>
     <w:rsid w:val="00C542E3"/>
     <w:rsid w:val="00C5430D"/>
     <w:rsid w:val="00C54935"/>
     <w:rsid w:val="00C54A20"/>
     <w:rsid w:val="00C5614A"/>
     <w:rsid w:val="00C56A78"/>
     <w:rsid w:val="00C56BEA"/>
     <w:rsid w:val="00C602E5"/>
+    <w:rsid w:val="00C61992"/>
     <w:rsid w:val="00C626A2"/>
     <w:rsid w:val="00C626F0"/>
+    <w:rsid w:val="00C63BE7"/>
     <w:rsid w:val="00C6650D"/>
     <w:rsid w:val="00C6700B"/>
     <w:rsid w:val="00C67E1B"/>
     <w:rsid w:val="00C70399"/>
     <w:rsid w:val="00C73199"/>
     <w:rsid w:val="00C7399C"/>
     <w:rsid w:val="00C75083"/>
     <w:rsid w:val="00C75681"/>
     <w:rsid w:val="00C75688"/>
     <w:rsid w:val="00C76589"/>
     <w:rsid w:val="00C77085"/>
     <w:rsid w:val="00C77668"/>
     <w:rsid w:val="00C7796C"/>
     <w:rsid w:val="00C822E3"/>
     <w:rsid w:val="00C82F9F"/>
     <w:rsid w:val="00C84432"/>
     <w:rsid w:val="00C84947"/>
     <w:rsid w:val="00C8494A"/>
     <w:rsid w:val="00C84BF4"/>
     <w:rsid w:val="00C8601B"/>
     <w:rsid w:val="00C86B48"/>
     <w:rsid w:val="00C86E5A"/>
     <w:rsid w:val="00C873CA"/>
     <w:rsid w:val="00C91ED2"/>
     <w:rsid w:val="00C93328"/>
@@ -13389,355 +13459,383 @@
     <w:rsid w:val="00C9381A"/>
     <w:rsid w:val="00C941B2"/>
     <w:rsid w:val="00C9777F"/>
     <w:rsid w:val="00C978D4"/>
     <w:rsid w:val="00CA19CF"/>
     <w:rsid w:val="00CA1BA5"/>
     <w:rsid w:val="00CA1D06"/>
     <w:rsid w:val="00CA2954"/>
     <w:rsid w:val="00CA2A97"/>
     <w:rsid w:val="00CA3DBC"/>
     <w:rsid w:val="00CA48C0"/>
     <w:rsid w:val="00CA5049"/>
     <w:rsid w:val="00CA5FFF"/>
     <w:rsid w:val="00CA63D2"/>
     <w:rsid w:val="00CA6D37"/>
     <w:rsid w:val="00CA7E85"/>
     <w:rsid w:val="00CB045E"/>
     <w:rsid w:val="00CB0E25"/>
     <w:rsid w:val="00CB0E82"/>
     <w:rsid w:val="00CB1E1B"/>
     <w:rsid w:val="00CB34EC"/>
     <w:rsid w:val="00CB37AC"/>
     <w:rsid w:val="00CB6001"/>
     <w:rsid w:val="00CB6202"/>
     <w:rsid w:val="00CB630C"/>
+    <w:rsid w:val="00CB64C0"/>
     <w:rsid w:val="00CB70EA"/>
     <w:rsid w:val="00CB7CEF"/>
     <w:rsid w:val="00CB7ED6"/>
     <w:rsid w:val="00CC187B"/>
     <w:rsid w:val="00CC1BAA"/>
     <w:rsid w:val="00CC2B1A"/>
     <w:rsid w:val="00CC328B"/>
     <w:rsid w:val="00CC3E48"/>
     <w:rsid w:val="00CC40BB"/>
     <w:rsid w:val="00CC5073"/>
     <w:rsid w:val="00CD04E9"/>
     <w:rsid w:val="00CD1F9E"/>
     <w:rsid w:val="00CD2D25"/>
     <w:rsid w:val="00CD2FE0"/>
     <w:rsid w:val="00CD4E5B"/>
     <w:rsid w:val="00CD56C3"/>
+    <w:rsid w:val="00CD578E"/>
     <w:rsid w:val="00CD78C9"/>
     <w:rsid w:val="00CD7A32"/>
     <w:rsid w:val="00CDB133"/>
     <w:rsid w:val="00CE0122"/>
     <w:rsid w:val="00CE08B3"/>
     <w:rsid w:val="00CE2CE2"/>
     <w:rsid w:val="00CE3E30"/>
     <w:rsid w:val="00CE3F0D"/>
     <w:rsid w:val="00CE4FDD"/>
     <w:rsid w:val="00CE5430"/>
     <w:rsid w:val="00CE5C6F"/>
     <w:rsid w:val="00CE6405"/>
     <w:rsid w:val="00CE7D0D"/>
     <w:rsid w:val="00CF0F85"/>
     <w:rsid w:val="00CF18F4"/>
     <w:rsid w:val="00CF3691"/>
     <w:rsid w:val="00CF45D9"/>
     <w:rsid w:val="00CF4C7F"/>
     <w:rsid w:val="00CF4EC5"/>
     <w:rsid w:val="00CF56F5"/>
     <w:rsid w:val="00CF646E"/>
     <w:rsid w:val="00CF6DFA"/>
     <w:rsid w:val="00CF7900"/>
     <w:rsid w:val="00D00B18"/>
     <w:rsid w:val="00D01095"/>
     <w:rsid w:val="00D01583"/>
     <w:rsid w:val="00D01B66"/>
     <w:rsid w:val="00D01BCF"/>
     <w:rsid w:val="00D03A68"/>
     <w:rsid w:val="00D05CF0"/>
     <w:rsid w:val="00D06EA8"/>
     <w:rsid w:val="00D07937"/>
     <w:rsid w:val="00D102D0"/>
     <w:rsid w:val="00D10563"/>
     <w:rsid w:val="00D105B3"/>
     <w:rsid w:val="00D11855"/>
     <w:rsid w:val="00D11AA5"/>
     <w:rsid w:val="00D124A3"/>
     <w:rsid w:val="00D14D6A"/>
     <w:rsid w:val="00D15B6C"/>
     <w:rsid w:val="00D16944"/>
     <w:rsid w:val="00D214F0"/>
     <w:rsid w:val="00D245AA"/>
     <w:rsid w:val="00D24F7E"/>
     <w:rsid w:val="00D266F0"/>
     <w:rsid w:val="00D27359"/>
     <w:rsid w:val="00D318A8"/>
     <w:rsid w:val="00D3427E"/>
     <w:rsid w:val="00D35531"/>
+    <w:rsid w:val="00D35BAC"/>
     <w:rsid w:val="00D37F75"/>
     <w:rsid w:val="00D4086D"/>
     <w:rsid w:val="00D4087E"/>
     <w:rsid w:val="00D42363"/>
     <w:rsid w:val="00D4317B"/>
     <w:rsid w:val="00D435BB"/>
     <w:rsid w:val="00D44168"/>
     <w:rsid w:val="00D4643C"/>
     <w:rsid w:val="00D46C53"/>
     <w:rsid w:val="00D47EF5"/>
     <w:rsid w:val="00D5130D"/>
     <w:rsid w:val="00D5163E"/>
     <w:rsid w:val="00D5177E"/>
     <w:rsid w:val="00D54937"/>
+    <w:rsid w:val="00D5494D"/>
     <w:rsid w:val="00D579C1"/>
     <w:rsid w:val="00D61002"/>
     <w:rsid w:val="00D610D3"/>
     <w:rsid w:val="00D61CCE"/>
     <w:rsid w:val="00D653E7"/>
     <w:rsid w:val="00D6565F"/>
     <w:rsid w:val="00D65757"/>
+    <w:rsid w:val="00D70CCF"/>
     <w:rsid w:val="00D70FFF"/>
     <w:rsid w:val="00D71BFA"/>
     <w:rsid w:val="00D722FC"/>
     <w:rsid w:val="00D72A6E"/>
     <w:rsid w:val="00D736C3"/>
     <w:rsid w:val="00D73DAE"/>
     <w:rsid w:val="00D73DE8"/>
     <w:rsid w:val="00D74859"/>
     <w:rsid w:val="00D74A24"/>
     <w:rsid w:val="00D75F30"/>
     <w:rsid w:val="00D76125"/>
     <w:rsid w:val="00D80539"/>
     <w:rsid w:val="00D80DF0"/>
     <w:rsid w:val="00D81782"/>
     <w:rsid w:val="00D82143"/>
     <w:rsid w:val="00D847B5"/>
     <w:rsid w:val="00D84B0A"/>
+    <w:rsid w:val="00D87762"/>
     <w:rsid w:val="00D87E72"/>
     <w:rsid w:val="00D9140C"/>
     <w:rsid w:val="00D9154A"/>
     <w:rsid w:val="00D93D1C"/>
     <w:rsid w:val="00D94DA5"/>
     <w:rsid w:val="00D97D1E"/>
     <w:rsid w:val="00DA0428"/>
     <w:rsid w:val="00DA0DF3"/>
     <w:rsid w:val="00DA104E"/>
     <w:rsid w:val="00DA194C"/>
     <w:rsid w:val="00DA2378"/>
     <w:rsid w:val="00DA23BA"/>
     <w:rsid w:val="00DA49A6"/>
     <w:rsid w:val="00DA4B18"/>
     <w:rsid w:val="00DA7927"/>
     <w:rsid w:val="00DA7993"/>
     <w:rsid w:val="00DB090F"/>
     <w:rsid w:val="00DB16FB"/>
+    <w:rsid w:val="00DB24B6"/>
     <w:rsid w:val="00DB353D"/>
     <w:rsid w:val="00DB3A2B"/>
+    <w:rsid w:val="00DB4A74"/>
     <w:rsid w:val="00DC2A8B"/>
     <w:rsid w:val="00DC323D"/>
     <w:rsid w:val="00DC3A30"/>
     <w:rsid w:val="00DC42C8"/>
     <w:rsid w:val="00DC6B8B"/>
     <w:rsid w:val="00DD094F"/>
+    <w:rsid w:val="00DD1A88"/>
+    <w:rsid w:val="00DD1BF0"/>
     <w:rsid w:val="00DD2148"/>
+    <w:rsid w:val="00DD2A38"/>
     <w:rsid w:val="00DD2C10"/>
     <w:rsid w:val="00DD44E0"/>
     <w:rsid w:val="00DD61F7"/>
     <w:rsid w:val="00DD73DF"/>
     <w:rsid w:val="00DD7E00"/>
     <w:rsid w:val="00DE020B"/>
+    <w:rsid w:val="00DE191D"/>
     <w:rsid w:val="00DE1DBF"/>
     <w:rsid w:val="00DE4037"/>
     <w:rsid w:val="00DE4F6B"/>
     <w:rsid w:val="00DE5A6C"/>
+    <w:rsid w:val="00DE7E6C"/>
     <w:rsid w:val="00DF0518"/>
     <w:rsid w:val="00DF0F4C"/>
     <w:rsid w:val="00DF28AD"/>
     <w:rsid w:val="00DF4111"/>
     <w:rsid w:val="00DF4814"/>
     <w:rsid w:val="00DF4D8D"/>
     <w:rsid w:val="00DF5B1D"/>
     <w:rsid w:val="00DF7129"/>
     <w:rsid w:val="00E00574"/>
     <w:rsid w:val="00E00E9E"/>
     <w:rsid w:val="00E01595"/>
+    <w:rsid w:val="00E01B87"/>
     <w:rsid w:val="00E02E48"/>
     <w:rsid w:val="00E0382F"/>
+    <w:rsid w:val="00E05092"/>
     <w:rsid w:val="00E07927"/>
     <w:rsid w:val="00E07D4C"/>
     <w:rsid w:val="00E11336"/>
     <w:rsid w:val="00E11BD7"/>
     <w:rsid w:val="00E12286"/>
     <w:rsid w:val="00E12F15"/>
     <w:rsid w:val="00E13B5F"/>
     <w:rsid w:val="00E141EF"/>
     <w:rsid w:val="00E14BCD"/>
     <w:rsid w:val="00E162F1"/>
     <w:rsid w:val="00E17851"/>
     <w:rsid w:val="00E17A35"/>
     <w:rsid w:val="00E21090"/>
     <w:rsid w:val="00E21BC9"/>
     <w:rsid w:val="00E22A6C"/>
     <w:rsid w:val="00E24CEE"/>
     <w:rsid w:val="00E25487"/>
     <w:rsid w:val="00E257D0"/>
     <w:rsid w:val="00E2635F"/>
     <w:rsid w:val="00E26ABB"/>
     <w:rsid w:val="00E26D28"/>
+    <w:rsid w:val="00E3266F"/>
     <w:rsid w:val="00E34869"/>
     <w:rsid w:val="00E349EF"/>
     <w:rsid w:val="00E365B9"/>
     <w:rsid w:val="00E36DF9"/>
+    <w:rsid w:val="00E37E40"/>
     <w:rsid w:val="00E40CFC"/>
     <w:rsid w:val="00E42447"/>
     <w:rsid w:val="00E42A25"/>
     <w:rsid w:val="00E43BFC"/>
+    <w:rsid w:val="00E445D8"/>
     <w:rsid w:val="00E4486C"/>
     <w:rsid w:val="00E45CBB"/>
     <w:rsid w:val="00E461CC"/>
     <w:rsid w:val="00E47A79"/>
     <w:rsid w:val="00E503FE"/>
+    <w:rsid w:val="00E50ADC"/>
     <w:rsid w:val="00E54BCB"/>
     <w:rsid w:val="00E550F8"/>
     <w:rsid w:val="00E605B7"/>
     <w:rsid w:val="00E6101B"/>
     <w:rsid w:val="00E6131D"/>
     <w:rsid w:val="00E615E0"/>
     <w:rsid w:val="00E6165C"/>
     <w:rsid w:val="00E6333D"/>
     <w:rsid w:val="00E63438"/>
     <w:rsid w:val="00E635C8"/>
     <w:rsid w:val="00E63759"/>
     <w:rsid w:val="00E639FF"/>
     <w:rsid w:val="00E65426"/>
     <w:rsid w:val="00E6563B"/>
     <w:rsid w:val="00E6587E"/>
     <w:rsid w:val="00E70C41"/>
     <w:rsid w:val="00E71BAE"/>
     <w:rsid w:val="00E73AA8"/>
     <w:rsid w:val="00E75B52"/>
     <w:rsid w:val="00E761C2"/>
     <w:rsid w:val="00E770EC"/>
     <w:rsid w:val="00E80A4A"/>
     <w:rsid w:val="00E815ED"/>
     <w:rsid w:val="00E834FC"/>
     <w:rsid w:val="00E85824"/>
     <w:rsid w:val="00E85BF6"/>
     <w:rsid w:val="00E8658E"/>
     <w:rsid w:val="00E87543"/>
     <w:rsid w:val="00E878D6"/>
     <w:rsid w:val="00E87E7F"/>
     <w:rsid w:val="00E909F9"/>
     <w:rsid w:val="00E91F1A"/>
     <w:rsid w:val="00E93336"/>
     <w:rsid w:val="00E94FFF"/>
     <w:rsid w:val="00E956A9"/>
     <w:rsid w:val="00E95BD0"/>
     <w:rsid w:val="00E96826"/>
     <w:rsid w:val="00EA07ED"/>
     <w:rsid w:val="00EA3F35"/>
     <w:rsid w:val="00EA4876"/>
     <w:rsid w:val="00EA4E25"/>
     <w:rsid w:val="00EA7A28"/>
     <w:rsid w:val="00EA7C35"/>
     <w:rsid w:val="00EB0A89"/>
     <w:rsid w:val="00EB1076"/>
+    <w:rsid w:val="00EB1213"/>
     <w:rsid w:val="00EB198A"/>
     <w:rsid w:val="00EB28B8"/>
     <w:rsid w:val="00EB4068"/>
     <w:rsid w:val="00EB43F0"/>
     <w:rsid w:val="00EB4E02"/>
     <w:rsid w:val="00EB5F83"/>
     <w:rsid w:val="00EB7301"/>
     <w:rsid w:val="00EB73C5"/>
     <w:rsid w:val="00EB7F5F"/>
     <w:rsid w:val="00EC0480"/>
+    <w:rsid w:val="00EC0A4D"/>
     <w:rsid w:val="00EC6201"/>
+    <w:rsid w:val="00EC627A"/>
+    <w:rsid w:val="00EC671A"/>
     <w:rsid w:val="00EC6919"/>
+    <w:rsid w:val="00EC7181"/>
     <w:rsid w:val="00ED05A4"/>
     <w:rsid w:val="00ED07A3"/>
     <w:rsid w:val="00ED20ED"/>
     <w:rsid w:val="00ED3114"/>
     <w:rsid w:val="00ED33BD"/>
     <w:rsid w:val="00ED6B25"/>
     <w:rsid w:val="00ED7504"/>
     <w:rsid w:val="00ED79F2"/>
     <w:rsid w:val="00ED7C48"/>
     <w:rsid w:val="00EE1211"/>
     <w:rsid w:val="00EE1815"/>
     <w:rsid w:val="00EE1D16"/>
     <w:rsid w:val="00EE34BB"/>
     <w:rsid w:val="00EE39B3"/>
     <w:rsid w:val="00EF122C"/>
     <w:rsid w:val="00EF1601"/>
     <w:rsid w:val="00EF1EFB"/>
     <w:rsid w:val="00EF2AFA"/>
     <w:rsid w:val="00EF2C54"/>
+    <w:rsid w:val="00EF3514"/>
     <w:rsid w:val="00EF60F4"/>
     <w:rsid w:val="00EF69DA"/>
     <w:rsid w:val="00EF6CFA"/>
     <w:rsid w:val="00EF6D87"/>
     <w:rsid w:val="00F007D1"/>
     <w:rsid w:val="00F0088A"/>
     <w:rsid w:val="00F00C68"/>
     <w:rsid w:val="00F0277E"/>
     <w:rsid w:val="00F0485E"/>
     <w:rsid w:val="00F056B5"/>
     <w:rsid w:val="00F06E4D"/>
     <w:rsid w:val="00F0723A"/>
     <w:rsid w:val="00F07553"/>
     <w:rsid w:val="00F1084B"/>
     <w:rsid w:val="00F10A8C"/>
     <w:rsid w:val="00F128E2"/>
     <w:rsid w:val="00F13ED9"/>
     <w:rsid w:val="00F150E4"/>
     <w:rsid w:val="00F17D60"/>
     <w:rsid w:val="00F20E8C"/>
     <w:rsid w:val="00F220E4"/>
     <w:rsid w:val="00F23044"/>
     <w:rsid w:val="00F234A0"/>
     <w:rsid w:val="00F23568"/>
     <w:rsid w:val="00F244EC"/>
+    <w:rsid w:val="00F24B67"/>
     <w:rsid w:val="00F24F5B"/>
     <w:rsid w:val="00F25883"/>
     <w:rsid w:val="00F25B25"/>
     <w:rsid w:val="00F26CB3"/>
     <w:rsid w:val="00F2767A"/>
     <w:rsid w:val="00F30576"/>
+    <w:rsid w:val="00F31468"/>
     <w:rsid w:val="00F32404"/>
     <w:rsid w:val="00F32A10"/>
     <w:rsid w:val="00F32CF9"/>
     <w:rsid w:val="00F3522B"/>
     <w:rsid w:val="00F353EB"/>
     <w:rsid w:val="00F36A6F"/>
     <w:rsid w:val="00F36DA6"/>
     <w:rsid w:val="00F42B18"/>
     <w:rsid w:val="00F440F6"/>
     <w:rsid w:val="00F457C6"/>
     <w:rsid w:val="00F45962"/>
+    <w:rsid w:val="00F4673B"/>
     <w:rsid w:val="00F46F19"/>
     <w:rsid w:val="00F50E41"/>
     <w:rsid w:val="00F5378F"/>
     <w:rsid w:val="00F5685E"/>
     <w:rsid w:val="00F574EA"/>
     <w:rsid w:val="00F62B3C"/>
     <w:rsid w:val="00F67F4E"/>
     <w:rsid w:val="00F7038B"/>
     <w:rsid w:val="00F70B17"/>
     <w:rsid w:val="00F70F78"/>
     <w:rsid w:val="00F71BDF"/>
     <w:rsid w:val="00F71D97"/>
     <w:rsid w:val="00F722A0"/>
     <w:rsid w:val="00F72961"/>
     <w:rsid w:val="00F74294"/>
     <w:rsid w:val="00F746E0"/>
     <w:rsid w:val="00F7470E"/>
     <w:rsid w:val="00F75A4F"/>
     <w:rsid w:val="00F75DA7"/>
     <w:rsid w:val="00F76419"/>
     <w:rsid w:val="00F76AAD"/>
     <w:rsid w:val="00F8070C"/>
     <w:rsid w:val="00F81858"/>
     <w:rsid w:val="00F82C28"/>
     <w:rsid w:val="00F831A1"/>
@@ -13768,142 +13866,149 @@
     <w:rsid w:val="00FA7874"/>
     <w:rsid w:val="00FB0131"/>
     <w:rsid w:val="00FB08AC"/>
     <w:rsid w:val="00FB220B"/>
     <w:rsid w:val="00FB26CE"/>
     <w:rsid w:val="00FB2F77"/>
     <w:rsid w:val="00FB4310"/>
     <w:rsid w:val="00FB4786"/>
     <w:rsid w:val="00FB5807"/>
     <w:rsid w:val="00FB5EDF"/>
     <w:rsid w:val="00FB72C4"/>
     <w:rsid w:val="00FB72CF"/>
     <w:rsid w:val="00FC0CE2"/>
     <w:rsid w:val="00FC0D5C"/>
     <w:rsid w:val="00FC17D5"/>
     <w:rsid w:val="00FC20CB"/>
     <w:rsid w:val="00FC3890"/>
     <w:rsid w:val="00FC3CD6"/>
     <w:rsid w:val="00FC418A"/>
     <w:rsid w:val="00FC4227"/>
     <w:rsid w:val="00FC495E"/>
     <w:rsid w:val="00FC523C"/>
     <w:rsid w:val="00FC5CAA"/>
     <w:rsid w:val="00FC60C3"/>
     <w:rsid w:val="00FC6740"/>
+    <w:rsid w:val="00FC6CDF"/>
     <w:rsid w:val="00FC7108"/>
     <w:rsid w:val="00FD04AF"/>
     <w:rsid w:val="00FD0542"/>
     <w:rsid w:val="00FD234B"/>
     <w:rsid w:val="00FD2635"/>
+    <w:rsid w:val="00FD6AD4"/>
     <w:rsid w:val="00FD7D11"/>
     <w:rsid w:val="00FE06A9"/>
     <w:rsid w:val="00FE07BB"/>
     <w:rsid w:val="00FE08CE"/>
     <w:rsid w:val="00FE2145"/>
     <w:rsid w:val="00FE2F68"/>
     <w:rsid w:val="00FE36FB"/>
     <w:rsid w:val="00FE43DB"/>
     <w:rsid w:val="00FE44CA"/>
     <w:rsid w:val="00FE682F"/>
     <w:rsid w:val="00FE7205"/>
     <w:rsid w:val="00FF0A8A"/>
     <w:rsid w:val="00FF15A7"/>
     <w:rsid w:val="00FF1A43"/>
     <w:rsid w:val="00FF1F7C"/>
     <w:rsid w:val="00FF204D"/>
     <w:rsid w:val="00FF4463"/>
+    <w:rsid w:val="00FF52BB"/>
+    <w:rsid w:val="00FF59F4"/>
     <w:rsid w:val="00FF7275"/>
     <w:rsid w:val="0204D4DC"/>
+    <w:rsid w:val="023B20BB"/>
     <w:rsid w:val="04192C91"/>
     <w:rsid w:val="043634BE"/>
     <w:rsid w:val="0469B1DB"/>
     <w:rsid w:val="06A5F7F0"/>
     <w:rsid w:val="07125180"/>
     <w:rsid w:val="0B362A00"/>
     <w:rsid w:val="0F788A02"/>
     <w:rsid w:val="11AB016B"/>
     <w:rsid w:val="149641C1"/>
     <w:rsid w:val="1515D03A"/>
     <w:rsid w:val="15B5C0FA"/>
     <w:rsid w:val="17E21609"/>
     <w:rsid w:val="1AF8F40E"/>
     <w:rsid w:val="1C1629A7"/>
     <w:rsid w:val="1C263ADF"/>
     <w:rsid w:val="1C26D507"/>
     <w:rsid w:val="1DA29827"/>
     <w:rsid w:val="259C7EFB"/>
+    <w:rsid w:val="26FB921A"/>
     <w:rsid w:val="279C7054"/>
     <w:rsid w:val="296C8E4F"/>
     <w:rsid w:val="2AAC5139"/>
     <w:rsid w:val="2AB8BFED"/>
     <w:rsid w:val="2ADB51F5"/>
     <w:rsid w:val="30CFE26C"/>
     <w:rsid w:val="30DE96B2"/>
     <w:rsid w:val="34404C96"/>
     <w:rsid w:val="36C8507E"/>
     <w:rsid w:val="37451148"/>
     <w:rsid w:val="3ABEFC7D"/>
     <w:rsid w:val="3AD70538"/>
     <w:rsid w:val="3C995B67"/>
     <w:rsid w:val="3ED0AAF8"/>
     <w:rsid w:val="40EF97D9"/>
     <w:rsid w:val="40FCB753"/>
     <w:rsid w:val="41D15D11"/>
     <w:rsid w:val="436356BA"/>
     <w:rsid w:val="45147350"/>
     <w:rsid w:val="451E6667"/>
     <w:rsid w:val="465F89CE"/>
     <w:rsid w:val="475EB875"/>
     <w:rsid w:val="48C4C5D8"/>
     <w:rsid w:val="4A198231"/>
     <w:rsid w:val="4B56ED88"/>
     <w:rsid w:val="4FFB86F4"/>
     <w:rsid w:val="50293BAD"/>
     <w:rsid w:val="517BDF2D"/>
     <w:rsid w:val="54F733B0"/>
     <w:rsid w:val="55417DE4"/>
     <w:rsid w:val="568FFD4D"/>
     <w:rsid w:val="59ACA668"/>
     <w:rsid w:val="5AA90172"/>
     <w:rsid w:val="5B83FF06"/>
     <w:rsid w:val="5B95EEAD"/>
     <w:rsid w:val="5D2E7432"/>
     <w:rsid w:val="5D9D73D6"/>
     <w:rsid w:val="5E8491F0"/>
     <w:rsid w:val="5ED896E8"/>
     <w:rsid w:val="5F1BACCF"/>
     <w:rsid w:val="6037B9B6"/>
     <w:rsid w:val="6377D72D"/>
     <w:rsid w:val="6453E45B"/>
     <w:rsid w:val="655E21BC"/>
     <w:rsid w:val="6877E9FE"/>
     <w:rsid w:val="68BEA340"/>
     <w:rsid w:val="6A2772EC"/>
     <w:rsid w:val="6AA73DEE"/>
     <w:rsid w:val="6CD4694D"/>
     <w:rsid w:val="6DE6F31B"/>
+    <w:rsid w:val="6E5F738E"/>
     <w:rsid w:val="6E6BA730"/>
     <w:rsid w:val="720E9B86"/>
     <w:rsid w:val="72C7315F"/>
     <w:rsid w:val="74E0E95B"/>
     <w:rsid w:val="75BF4044"/>
     <w:rsid w:val="7746C487"/>
     <w:rsid w:val="7797E508"/>
     <w:rsid w:val="77A43B23"/>
     <w:rsid w:val="7819220E"/>
     <w:rsid w:val="78D729AB"/>
     <w:rsid w:val="797D2602"/>
     <w:rsid w:val="7B27F2BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
@@ -15527,51 +15632,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1760566516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02309/latest/versions" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cleanenergyregulator.gov.au/NGER/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-fuel-combustion-guideline" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-fuel-combustion-guideline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/about-us/contact-us" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cer.gov.au/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02309" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/guidance-aggregated-facility-reporting-percentage-estimates-and-incidental-emissions-and-energy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02309/latest/versions" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cleanenergyregulator.gov.au/NGER/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-fuel-combustion-guideline" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-fuel-combustion-guideline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/about-us/contact-us" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cer.gov.au/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230/latest/versions" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/guidance-aggregated-facility-reporting-percentage-estimates-and-incidental-emissions-and-energy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER-updated fonts and colours">
   <a:themeElements>
     <a:clrScheme name="CER colour palette">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -15876,541 +15981,69 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8B49526-310E-4236-9A29-461AB6BFBC63}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3243</Words>
-  <Characters>18487</Characters>
+  <Words>3449</Words>
+  <Characters>18285</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>43</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>358</Lines>
+  <Paragraphs>208</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21687</CharactersWithSpaces>
+  <CharactersWithSpaces>21526</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...470 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Reporting petroleum-based oils and greases (other than petroleum-based oils and greases used as fuel) guideline</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>