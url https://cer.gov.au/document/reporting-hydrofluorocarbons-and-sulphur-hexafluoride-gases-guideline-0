--- v0 (2025-10-14)
+++ v1 (2026-07-25)
@@ -23,51 +23,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="57F902C9" w14:textId="5B475893" w:rsidR="00977234" w:rsidRDefault="00B16D30" w:rsidP="00DC0904">
       <w:pPr>
         <w:pStyle w:val="CERcovertitle"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="2400"/>
         <w:ind w:left="5103" w:right="-40"/>
       </w:pPr>
       <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="711A514B" wp14:editId="491A345E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="711A514B" wp14:editId="629EEAD1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>180975</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>2381250</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2664000" cy="2664000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="22" name="Graphic 22" descr="Gears outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="22" name="Picture 22" descr="Gears outline">
@@ -97,51 +97,51 @@
                       <a:ext cx="2664000" cy="2664000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="001813DE" w:rsidRPr="001813DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41A7BA9F" wp14:editId="794FB7E1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41A7BA9F" wp14:editId="7247C4B6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-19050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>893445</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6192000" cy="6185230"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Freeform: Shape 15">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{833A9379-F33B-6747-102E-56A337149380}"/>
                     </a:ext>
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -785,51 +785,51 @@
                         <a:solidFill>
                           <a:srgbClr val="9FB76F"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" anchor="ctr">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="31F25D97" id="Freeform: Shape 15" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1.5pt;margin-top:70.35pt;width:487.55pt;height:487.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7550841,7542959" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASzcgqOAoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvQfY/yD4uMCORUmkpMb0BPnA&#10;7CXZDZAESI5qW24ba1uOpGn3/PsUP2QXGbf1ONlLq9Vdj0UWXxVFVknvv3497JOXth923fFxId6l&#10;i6Q9rrr17vj8uPj1l4//qhbJMDbHdbPvju3j4nM7LL7+8I+v3p9PD23Wbbv9uu0TauQ4PJxPj4vt&#10;OJ4elsthtW0PzfCuO7VH+uem6w/NSLf983LdN2dq/bBfZmmqlueuX5/6btUOA/31e/vPxQfT/mbT&#10;rsb/bjZDOyb7xwX1bTQ/e/PzSf9cfnjfPDz3zWm7W7luNF/Qi0OzO5LSS1PfN2OTfOp3f2nqsFv1&#10;3dBtxner7rDsNpvdqjVjoNGINBjNz9vm1JqxkHGG08VMw/+v2dV/Xn4+/dTrrg+nH7rV/4bk2H23&#10;bY7P7TfDicxHk7q4/qnvu/O2bdbUA6FttzyfhodLG/pmoNaSp/OP3Zpmu/k0dsYsr5v+oHXQgJNX&#10;Y/3PF+u3r2Oyoj8qUdOM0iSt6H9KVDLLzfwsm4cJvvo0jP9uO9NU8/LDMNrpW9Nvxvjr5NgcSO+q&#10;Ox6H3dj+Rq1tDnua0X8uE1mlUqk0OSellGlVmAHQjIWg3z2QqitVFMmWQEVWy9oxJgT9Rla6aCqL&#10;opZVNq+JgySqKeOa7EjmNXGQLKtKiXR+TPmXaPJARSGqXM1rKrgm1HoeyM7OvCbJNMGM4CDHg3lN&#10;imsq06JIxfw8cRDRCLNe+SWafBDICIrmF5bnVV2UVTE/Jg6CWV4zTVLKuq7kvCYPhPqT8P1dpioF&#10;BuWjUI8SvsejujgKZoXwfB41oYeCuS6418PE8FC4Lu73eZUWQql5agiOwm3IPR/XxVFwtBXc92kl&#10;pBUQoLyHgr1LcO/PVSHLsgRsyFG4Lu7/eVmUKa0Is4uw4CjchjwC4Lo4CuZGxuMGbEMPBXM+4xEA&#10;5oaHwnXxuCHqNJU1MF8ZR+E25HED18VRMDcyHgHgGOWjylpVop5f+zMvAgghRQ34sofKYV08bsBL&#10;ZcZRuC4vAqAP1BlH4bp4BFClrIUAYlTGUbiuIAJgj+8ZR8G6aFdzfYhyW5H5eOihcnpcKyvguTrn&#10;cQPXxVFSFrQWZfOcz4MIgNnQQ0lVCJEDu62cRwCYGx4K18XjBrxlyD0UPC4vbqDPbLmHgnXxCCDR&#10;GJV7KFiXFwHQjUPOUfh8eREAfT7MOYqiKNkD2SF7EQDW5aNqivRi3r8KHjdEXYsMiYceCo5RdDhy&#10;jVG50rYHYq+PQtevgscN+JnNR1WoDXncwHVxFMyNgkcA3IYcBXO+4BEA5wZH4bp4BLDPbPX8+lVw&#10;FG5DHgFwXRxFT3qgf/EIUKd1BRwVFhyDexf3f1FKOuxEdHEUrEt6UaMqVFkDs+Wh7NOGnI9QkkcN&#10;AeviKPu0AURDyaMGbEMPBTNecv8HmeFhcE3c+3NaFWb3yZIjcOtxz8f0eAjz/Ikwgns9bSVThHsc&#10;A6zB0vN2OstIkbXKQyFafE/PZZoBu2LJUXb8s5kEyjGwtbdENXGUyDKVVdW8xyoeHXJUl4cStNlP&#10;M8BjFfdzXBdH6ZUtVyUwLh4dcF0clVUUKXNgr694dMB1eSiV55VE5ot7uz5zgriuPJSZZUQX9/hM&#10;VbT/rubjkeIoaw1EF/d5O8uAdymOwnXxeGHZC6y+iqNwXdz/RZpLkQLP0YqjcF08AoCxVnEMrKnk&#10;UQOwnSefo1wvuecjWrg87L0l93lEC5eH41HJvR3RwuXhCFtyP0e0cHl4zSi5hyNauPyNNZDy+89T&#10;Br/ZTkn91evRZfXpt4TqEXS9gE7yn7pBlxDwFD/VC0y3lLzXZQnNA6G09AyYKMPBtqYBBRMTODiL&#10;0kwTzMF5FJjmjYOLKDBNBwfLKDBFXA5WUWAKoRxcRoEpJnJwFQWmMMfBpooDJwmFO46m1G8Ux0KS&#10;xbFMJ2Q97XE80zlWDx7HNJ029eBxXBMB2eg+ynQB3SjZGQUPCEdZzyh4QDlKSUbBA9KJONbpRCG3&#10;PN3HaNe5Pw8exzqdzvPgcazLAtbRfVTnA9ZREi4KHrCO8mpR8IB1lCqLggeso+xXFDxgHSW0ouAB&#10;6yhHFQPXaSY+75cSPGw91fkmDx7HOp0M8uBxrNP5HQ8exzqdsvHgcazTWRgPHsc6nVjx4HGs07kS&#10;Dx7HOp3+8OBxrMsD1tF9DOt0koJrp/soeMA6W9oJr+86leBpj2NdEbCO7qM6H7CO0gZR8IB1lAmI&#10;ggeso2P6KHjAuiKOdfr43LN8HOuKgHV0H9N5fcjNtdN9FDxgHZ1+R8ED1tHRdBQ8YB2dN0fBA9bR&#10;MXIUPGCdjGOdDFhH91HaA9bRWW4UPGAdHdJGwQPW2ZpwONrow1POOrqP0a5PUT14HOtUwDq6j9Ie&#10;sI7OPqPgAevoYDIKHrCOzhqj4AHr6PgwCh6wjk4Eo+AB6+iQLwoesI5O7mLg+giO04buo+AB6+hs&#10;LgoesI4O3aLgAevoNC0KHrCOjsmi4AHr6PyLwa3fu6Oqnl6Y0W8a7c2bRuMioTeN+kVCbxo9aQwd&#10;XjWjPuGafk3Oj4vpZZRkq3+375jo/x+6l/aXzkiO+sDLVR6ZaXS1t64fV8n9kSMoMaNrsG4gJrnp&#10;ejIaLj0horiqSqdhkpuuf5V3FZ/35Vl/ppFaS07tTlfbPh8xJG9fsjDjRfojmfzt8a723dCaibva&#10;2PbN1Y/esO1VMhiNrea6gZjkpqsbvTJvB1h5+37BXetKJg+NnvUHsS4fMSZvKvPh2XDV9XfG+/Zs&#10;uIroG7Z9azZcvfYNxDQL09XNt61bv9O7t+WR2eD9QazLR4zIu9pq03+kP1z+7/iGq1OZiVSu+tD0&#10;zkdMVp2uzjcYdyF5W6kMt+8qSmF5sugl0iL94ZHW1fLe9W0u7+px78uz/rjak7vyfLyIPI/MkDyb&#10;L0jeVqMa+yPyPDZh8tfY5GrR7tqHxyZXTxbIvx2bXDXeDS69HZv0GOzTJsImV8doNdhqt6B3vvdw&#10;eWj0tv4Tng0+YmQ2XF2fbd9W3t7tP5ePnQ1TvRUxF66y7AZisul0tZHJVb1ZeVsldX8stkrOjV1X&#10;2k9P1lO709W1b6sFrbytvr7b/nW8yExQJRjck0nWVQcGvXjbH0wG2GiZtiBv+4Gpb/FkJ2tM12l1&#10;NlVSRtK2f++50tY52M2gy3oHvX+7dZeLx+VtxRIs7+oWYHlXTXFf3tYJGeu4Go+78q7WB5Z39Tq4&#10;PC2XqUtvIf1xdTNw+1eGIa3bjTFiRyuJzJCVdNUhd23tJI1F7nu+k7SVfUCbt/xg8kratOqdqCmU&#10;uGxJ9U6WfV9h6Pa79cfdfq+3oEP//PTdvk9eGtrd1h+/LdVH1wVPbG9qLo6dhk0eqOGt+RKHLe0w&#10;n4zQX4nQ3+gYHp669Wf6YsSZPsHxuBj++NT07YLKPVbbjvbOq7E3NR/H7hv6ksRmp7/3YPAW5W7o&#10;0xhmJO4zHvrbG/zeSF0/NvLhTwAAAP//AwBQSwMEFAAGAAgAAAAhAMpACB7jAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJ6XQNsSpAggqEaSKFnF2km0cEa+j2G3D37Oc&#10;4Lizo5k36Xq0nTjh4FtHCuJpBAKpcnVLjYKP/fNkCcIHTbXuHKGCb/Swzi4vUp3U7kzveNqFRnAI&#10;+UQrMCH0iZS+Mmi1n7oeiX8HN1gd+BwaWQ/6zOG2k7MoupNWt8QNRvf4aLD62h2tgsPm9uUtL7cP&#10;4/4zL5pXU2xXT4VS11djfg8i4Bj+zPCLz+iQMVPpjlR70SmY3PCUwPo8WoBgw2oxi0GUrMTxfAky&#10;S+X/DdkPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABLNyCo4CgAAtEQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMpACB7jAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAkgwAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACiDQAAAAA=&#10;" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" fillcolor="#9fb76f" stroked="f">
+              <v:shape w14:anchorId="0250FA94" id="Freeform: Shape 15" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1.5pt;margin-top:70.35pt;width:487.55pt;height:487.05pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7550841,7542959" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASzcgqOAoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvQfY/yD4uMCORUmkpMb0BPnA&#10;7CXZDZAESI5qW24ba1uOpGn3/PsUP2QXGbf1ONlLq9Vdj0UWXxVFVknvv3497JOXth923fFxId6l&#10;i6Q9rrr17vj8uPj1l4//qhbJMDbHdbPvju3j4nM7LL7+8I+v3p9PD23Wbbv9uu0TauQ4PJxPj4vt&#10;OJ4elsthtW0PzfCuO7VH+uem6w/NSLf983LdN2dq/bBfZmmqlueuX5/6btUOA/31e/vPxQfT/mbT&#10;rsb/bjZDOyb7xwX1bTQ/e/PzSf9cfnjfPDz3zWm7W7luNF/Qi0OzO5LSS1PfN2OTfOp3f2nqsFv1&#10;3dBtxner7rDsNpvdqjVjoNGINBjNz9vm1JqxkHGG08VMw/+v2dV/Xn4+/dTrrg+nH7rV/4bk2H23&#10;bY7P7TfDicxHk7q4/qnvu/O2bdbUA6FttzyfhodLG/pmoNaSp/OP3Zpmu/k0dsYsr5v+oHXQgJNX&#10;Y/3PF+u3r2Oyoj8qUdOM0iSt6H9KVDLLzfwsm4cJvvo0jP9uO9NU8/LDMNrpW9Nvxvjr5NgcSO+q&#10;Ox6H3dj+Rq1tDnua0X8uE1mlUqk0OSellGlVmAHQjIWg3z2QqitVFMmWQEVWy9oxJgT9Rla6aCqL&#10;opZVNq+JgySqKeOa7EjmNXGQLKtKiXR+TPmXaPJARSGqXM1rKrgm1HoeyM7OvCbJNMGM4CDHg3lN&#10;imsq06JIxfw8cRDRCLNe+SWafBDICIrmF5bnVV2UVTE/Jg6CWV4zTVLKuq7kvCYPhPqT8P1dpioF&#10;BuWjUI8SvsejujgKZoXwfB41oYeCuS6418PE8FC4Lu73eZUWQql5agiOwm3IPR/XxVFwtBXc92kl&#10;pBUQoLyHgr1LcO/PVSHLsgRsyFG4Lu7/eVmUKa0Is4uw4CjchjwC4Lo4CuZGxuMGbEMPBXM+4xEA&#10;5oaHwnXxuCHqNJU1MF8ZR+E25HED18VRMDcyHgHgGOWjylpVop5f+zMvAgghRQ34sofKYV08bsBL&#10;ZcZRuC4vAqAP1BlH4bp4BFClrIUAYlTGUbiuIAJgj+8ZR8G6aFdzfYhyW5H5eOihcnpcKyvguTrn&#10;cQPXxVFSFrQWZfOcz4MIgNnQQ0lVCJEDu62cRwCYGx4K18XjBrxlyD0UPC4vbqDPbLmHgnXxCCDR&#10;GJV7KFiXFwHQjUPOUfh8eREAfT7MOYqiKNkD2SF7EQDW5aNqivRi3r8KHjdEXYsMiYceCo5RdDhy&#10;jVG50rYHYq+PQtevgscN+JnNR1WoDXncwHVxFMyNgkcA3IYcBXO+4BEA5wZH4bp4BLDPbPX8+lVw&#10;FG5DHgFwXRxFT3qgf/EIUKd1BRwVFhyDexf3f1FKOuxEdHEUrEt6UaMqVFkDs+Wh7NOGnI9QkkcN&#10;AeviKPu0AURDyaMGbEMPBTNecv8HmeFhcE3c+3NaFWb3yZIjcOtxz8f0eAjz/Ikwgns9bSVThHsc&#10;A6zB0vN2OstIkbXKQyFafE/PZZoBu2LJUXb8s5kEyjGwtbdENXGUyDKVVdW8xyoeHXJUl4cStNlP&#10;M8BjFfdzXBdH6ZUtVyUwLh4dcF0clVUUKXNgr694dMB1eSiV55VE5ot7uz5zgriuPJSZZUQX9/hM&#10;VbT/rubjkeIoaw1EF/d5O8uAdymOwnXxeGHZC6y+iqNwXdz/RZpLkQLP0YqjcF08AoCxVnEMrKnk&#10;UQOwnSefo1wvuecjWrg87L0l93lEC5eH41HJvR3RwuXhCFtyP0e0cHl4zSi5hyNauPyNNZDy+89T&#10;Br/ZTkn91evRZfXpt4TqEXS9gE7yn7pBlxDwFD/VC0y3lLzXZQnNA6G09AyYKMPBtqYBBRMTODiL&#10;0kwTzMF5FJjmjYOLKDBNBwfLKDBFXA5WUWAKoRxcRoEpJnJwFQWmMMfBpooDJwmFO46m1G8Ux0KS&#10;xbFMJ2Q97XE80zlWDx7HNJ029eBxXBMB2eg+ynQB3SjZGQUPCEdZzyh4QDlKSUbBA9KJONbpRCG3&#10;PN3HaNe5Pw8exzqdzvPgcazLAtbRfVTnA9ZREi4KHrCO8mpR8IB1lCqLggeso+xXFDxgHSW0ouAB&#10;6yhHFQPXaSY+75cSPGw91fkmDx7HOp0M8uBxrNP5HQ8exzqdsvHgcazTWRgPHsc6nVjx4HGs07kS&#10;Dx7HOp3+8OBxrMsD1tF9DOt0koJrp/soeMA6W9oJr+86leBpj2NdEbCO7qM6H7CO0gZR8IB1lAmI&#10;ggeso2P6KHjAuiKOdfr43LN8HOuKgHV0H9N5fcjNtdN9FDxgHZ1+R8ED1tHRdBQ8YB2dN0fBA9bR&#10;MXIUPGCdjGOdDFhH91HaA9bRWW4UPGAdHdJGwQPW2ZpwONrow1POOrqP0a5PUT14HOtUwDq6j9Ie&#10;sI7OPqPgAevoYDIKHrCOzhqj4AHr6PgwCh6wjk4Eo+AB6+iQLwoesI5O7mLg+giO04buo+AB6+hs&#10;LgoesI4O3aLgAevoNC0KHrCOjsmi4AHr6PyLwa3fu6Oqnl6Y0W8a7c2bRuMioTeN+kVCbxo9aQwd&#10;XjWjPuGafk3Oj4vpZZRkq3+375jo/x+6l/aXzkiO+sDLVR6ZaXS1t64fV8n9kSMoMaNrsG4gJrnp&#10;ejIaLj0horiqSqdhkpuuf5V3FZ/35Vl/ppFaS07tTlfbPh8xJG9fsjDjRfojmfzt8a723dCaibva&#10;2PbN1Y/esO1VMhiNrea6gZjkpqsbvTJvB1h5+37BXetKJg+NnvUHsS4fMSZvKvPh2XDV9XfG+/Zs&#10;uIroG7Z9azZcvfYNxDQL09XNt61bv9O7t+WR2eD9QazLR4zIu9pq03+kP1z+7/iGq1OZiVSu+tD0&#10;zkdMVp2uzjcYdyF5W6kMt+8qSmF5sugl0iL94ZHW1fLe9W0u7+px78uz/rjak7vyfLyIPI/MkDyb&#10;L0jeVqMa+yPyPDZh8tfY5GrR7tqHxyZXTxbIvx2bXDXeDS69HZv0GOzTJsImV8doNdhqt6B3vvdw&#10;eWj0tv4Tng0+YmQ2XF2fbd9W3t7tP5ePnQ1TvRUxF66y7AZisul0tZHJVb1ZeVsldX8stkrOjV1X&#10;2k9P1lO709W1b6sFrbytvr7b/nW8yExQJRjck0nWVQcGvXjbH0wG2GiZtiBv+4Gpb/FkJ2tM12l1&#10;NlVSRtK2f++50tY52M2gy3oHvX+7dZeLx+VtxRIs7+oWYHlXTXFf3tYJGeu4Go+78q7WB5Z39Tq4&#10;PC2XqUtvIf1xdTNw+1eGIa3bjTFiRyuJzJCVdNUhd23tJI1F7nu+k7SVfUCbt/xg8kratOqdqCmU&#10;uGxJ9U6WfV9h6Pa79cfdfq+3oEP//PTdvk9eGtrd1h+/LdVH1wVPbG9qLo6dhk0eqOGt+RKHLe0w&#10;n4zQX4nQ3+gYHp669Wf6YsSZPsHxuBj++NT07YLKPVbbjvbOq7E3NR/H7hv6ksRmp7/3YPAW5W7o&#10;0xhmJO4zHvrbG/zeSF0/NvLhTwAAAP//AwBQSwMEFAAGAAgAAAAhAMpACB7jAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJ6XQNsSpAggqEaSKFnF2km0cEa+j2G3D37Oc&#10;4Lizo5k36Xq0nTjh4FtHCuJpBAKpcnVLjYKP/fNkCcIHTbXuHKGCb/Swzi4vUp3U7kzveNqFRnAI&#10;+UQrMCH0iZS+Mmi1n7oeiX8HN1gd+BwaWQ/6zOG2k7MoupNWt8QNRvf4aLD62h2tgsPm9uUtL7cP&#10;4/4zL5pXU2xXT4VS11djfg8i4Bj+zPCLz+iQMVPpjlR70SmY3PCUwPo8WoBgw2oxi0GUrMTxfAky&#10;S+X/DdkPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABLNyCo4CgAAtEQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMpACB7jAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAkgwAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACiDQAAAAA=&#10;" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" fillcolor="#9fb76f" stroked="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="4760880,4672891;6108963,4672891;6192000,4746663;6192000,6102309;6108963,6185230;4760880,6185230;4677843,6102309;4677843,4746663;3193883,4672891;4559416,4672891;4633728,4746663;4633728,6102309;4559416,6185230;3193883,6185230;3119572,6102309;3119572,4746663;1641603,4672891;2989687,4672891;3072724,4746663;3072724,6102309;2989687,6185230;1641603,6185230;1558567,6102309;1558567,4746663;3193883,3113393;4194670,3113393;4559416,3113393;4760880,3113393;5542754,3113393;6108963,3113393;6192000,3187166;6192000,4542812;6108963,4625733;5542754,4625733;4760880,4625733;4559416,4625733;4194670,4625733;3193883,4625733;3119572,4551946;3119572,3196330;1632880,3113393;2998412,3113393;3072724,3196330;3072724,4551946;2998412,4625733;1632880,4625733;1558569,4551946;1558569,3196330;74607,3113393;1440140,3113393;1514451,3187166;1514451,4542812;1440140,4625733;74607,4625733;296,4542812;296,3187166;73811,0;2989064,0;3062875,73807;3062875,1005557;3062875,1430098;3062875,1632922;3062875,2361551;3062875,2979765;2989064,3062725;2205187,3062725;1633002,3062725;1430168,3062725;848830,3062725;73811,3062725;0,2979765;0,2361551;0,1632922;0,1430098;0,1005557;0,73807" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00625E85" w:rsidRPr="00625E85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Reporting hydroflu</w:t>
       </w:r>
       <w:r w:rsidR="00595CDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
@@ -875,80 +875,80 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>fluor</w:t>
       </w:r>
       <w:r w:rsidR="00DE5AF3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ide</w:t>
       </w:r>
       <w:r w:rsidR="00625E85" w:rsidRPr="00625E85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> gases guideline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B543F96" w14:textId="347A5BAB" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="00C41FBF" w:rsidP="001813DE">
+    <w:p w14:paraId="3B543F96" w14:textId="577AE5C4" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="00C41FBF" w:rsidP="001813DE">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:ind w:left="5103" w:right="101"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">July </w:t>
       </w:r>
       <w:r w:rsidR="00EF77A0">
         <w:t>202</w:t>
       </w:r>
-      <w:r>
-        <w:t>5</w:t>
+      <w:r w:rsidR="0082353E">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6519C78F" w14:textId="75676A4C" w:rsidR="00235142" w:rsidRPr="00874B8F" w:rsidRDefault="00346AEF" w:rsidP="00F813A5">
       <w:pPr>
         <w:pStyle w:val="Contents"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc108023867"/>
       <w:bookmarkStart w:id="1" w:name="_Toc141096510"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68F54FFC" wp14:editId="5A2FA83C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68F54FFC" wp14:editId="05A33C14">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1619250</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>6944995</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1327785" cy="1306195"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="25" name="Picture 25">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="25" name="Picture 25">
@@ -994,51 +994,51 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1327785" cy="1306195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00166FC1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F99CBE1" wp14:editId="639DA6C4">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F99CBE1" wp14:editId="4E773744">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4772025</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>6929120</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1328400" cy="1328400"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="27" name="Graphic 27" descr="Bulldozer outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="27" name="Picture 27" descr="Bulldozer outline">
@@ -1066,51 +1066,51 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1328400" cy="1328400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="0048085B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="321350E1" wp14:editId="4D7A4014">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="321350E1" wp14:editId="4C9A1728">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3848100</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>5262245</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1419860" cy="1419860"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="20" name="Graphic 20" descr="Solar Panels outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="20" name="Picture 20" descr="Solar Panels outline">
@@ -1138,51 +1138,51 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1419860" cy="1419860"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B45921">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51D0E73D" wp14:editId="4687BAD5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51D0E73D" wp14:editId="7B8230E1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1657350</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>5367020</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1327785" cy="1327785"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="18" name="Graphic 18" descr="Factory outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Picture 16" descr="Factory outline">
@@ -1210,51 +1210,51 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1327785" cy="1327785"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B16D30">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B5271F4" wp14:editId="35E4E506">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B5271F4" wp14:editId="46526950">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>76200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>5372100</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1327785" cy="1327785"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="16" name="Graphic 16" descr="Power Plant outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Picture 16" descr="Power Plant outline">
@@ -1282,51 +1282,51 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1327785" cy="1327785"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B16D30">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27AA53C8" wp14:editId="3178DEBE">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27AA53C8" wp14:editId="6244912C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3197923</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>6931025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1328400" cy="1328400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="26" name="Picture 26">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="26" name="Picture 26">
@@ -1372,184 +1372,184 @@
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00A2596F">
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="003A5739" w:rsidRPr="00531F3B">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Toc447009035"/>
       <w:bookmarkStart w:id="3" w:name="_Toc413749884"/>
       <w:r w:rsidR="00235142" w:rsidRPr="00F813A5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="57F15C54" w14:textId="193C4E81" w:rsidR="00F813A5" w:rsidRDefault="00235142">
+    <w:p w14:paraId="3FBBA35D" w14:textId="63CFDAF1" w:rsidR="000861EE" w:rsidRDefault="00235142">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F813A5">
+      <w:r w:rsidR="000861EE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Definitions and Abbreviations</w:t>
       </w:r>
-      <w:r w:rsidR="00F813A5">
+      <w:r w:rsidR="000861EE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F813A5">
+      <w:r w:rsidR="000861EE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00F813A5">
+      <w:r w:rsidR="000861EE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204257190 \h </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F813A5">
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613995 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="000861EE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F813A5">
+      <w:r w:rsidR="000861EE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF0BCB">
+      <w:r w:rsidR="000861EE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00F813A5">
+      <w:r w:rsidR="000861EE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616FE5A5" w14:textId="43346F3A" w:rsidR="00F813A5" w:rsidRDefault="00F813A5">
+    <w:p w14:paraId="1C770F8A" w14:textId="3D8D7B22" w:rsidR="000861EE" w:rsidRDefault="000861EE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>2024–25 updates</w:t>
+        <w:t>2025–26 updates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204257191 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613996 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF0BCB">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC9D0B2" w14:textId="720149C4" w:rsidR="00F813A5" w:rsidRDefault="00F813A5">
+    <w:p w14:paraId="1E9BD210" w14:textId="25028226" w:rsidR="000861EE" w:rsidRDefault="000861EE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
@@ -1560,77 +1560,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Available methods for reporting hydrofluorocarbons and sulphur hexafluoride</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204257192 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613997 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF0BCB">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="055809C5" w14:textId="3120547E" w:rsidR="00F813A5" w:rsidRDefault="00F813A5">
+    <w:p w14:paraId="5AD67ABD" w14:textId="18539E2B" w:rsidR="000861EE" w:rsidRDefault="000861EE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
@@ -1641,77 +1641,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Hydrofluorocarbons and sulphur hexafluoride reporting thresholds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204257193 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613998 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF0BCB">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7B7A86" w14:textId="44A00091" w:rsidR="00F813A5" w:rsidRDefault="00F813A5">
+    <w:p w14:paraId="712F9713" w14:textId="016DFD23" w:rsidR="000861EE" w:rsidRDefault="000861EE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
@@ -1722,77 +1722,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Hydrofluorocarbons reporting requirements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204257194 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613999 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF0BCB">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251823C0" w14:textId="1800D7E2" w:rsidR="00F813A5" w:rsidRDefault="00F813A5">
+    <w:p w14:paraId="49C39BC1" w14:textId="2DE6984A" w:rsidR="000861EE" w:rsidRDefault="000861EE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -1805,77 +1805,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>ANZSIC industry classification</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204257195 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614000 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF0BCB">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2031A7" w14:textId="43C9A904" w:rsidR="00F813A5" w:rsidRDefault="00F813A5">
+    <w:p w14:paraId="703B0BA9" w14:textId="2F1C65C3" w:rsidR="000861EE" w:rsidRDefault="000861EE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -1888,77 +1888,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Equipment type</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204257196 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614001 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF0BCB">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301D9049" w14:textId="21B43513" w:rsidR="00F813A5" w:rsidRDefault="00F813A5">
+    <w:p w14:paraId="243B365A" w14:textId="0514E89E" w:rsidR="000861EE" w:rsidRDefault="000861EE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -1971,77 +1971,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Refrigerant charge and global warming potential thresholds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204257197 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614002 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF0BCB">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79351855" w14:textId="4C19490C" w:rsidR="00F813A5" w:rsidRDefault="00F813A5">
+    <w:p w14:paraId="0EA0DA2A" w14:textId="6132383D" w:rsidR="000861EE" w:rsidRDefault="000861EE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -2054,171 +2054,171 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>General rules for reporting hydrofluorocarbons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204257198 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614003 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF0BCB">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F37097" w14:textId="7D965786" w:rsidR="00F813A5" w:rsidRDefault="00F813A5">
+    <w:p w14:paraId="4BDE2AF7" w14:textId="6133934B" w:rsidR="000861EE" w:rsidRDefault="000861EE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Reporting sulphur hexafluoride (SF</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D295D">
+      <w:r w:rsidRPr="005449E3">
         <w:rPr>
           <w:noProof/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>) gases</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204257199 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614004 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF0BCB">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A330024" w14:textId="60FD538F" w:rsidR="00F813A5" w:rsidRDefault="00F813A5">
+    <w:p w14:paraId="252317EE" w14:textId="183A23ED" w:rsidR="000861EE" w:rsidRDefault="000861EE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
@@ -2229,77 +2229,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Is R-22 a reportable gas?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204257200 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614005 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF0BCB">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619909CB" w14:textId="29DCCFF5" w:rsidR="00F813A5" w:rsidRDefault="00F813A5">
+    <w:p w14:paraId="4E59C2E7" w14:textId="337841A0" w:rsidR="000861EE" w:rsidRDefault="000861EE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
@@ -2310,269 +2310,269 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Entering data into EERS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204257201 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614006 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF0BCB">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47198ABC" w14:textId="2AB7930A" w:rsidR="00F813A5" w:rsidRDefault="00F813A5">
+    <w:p w14:paraId="6496EFA8" w14:textId="1E3E5190" w:rsidR="000861EE" w:rsidRDefault="000861EE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Using Method 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204257202 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614007 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF0BCB">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39EC2DE8" w14:textId="4E76FC2A" w:rsidR="00F813A5" w:rsidRDefault="00F813A5">
+    <w:p w14:paraId="0D74F4C6" w14:textId="3D61F55D" w:rsidR="000861EE" w:rsidRDefault="000861EE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Using Method 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204257203 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614008 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF0BCB">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A9EE6E" w14:textId="406DD895" w:rsidR="00F813A5" w:rsidRDefault="00F813A5">
+    <w:p w14:paraId="5ADF0341" w14:textId="3E015C78" w:rsidR="000861EE" w:rsidRDefault="000861EE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Using Method 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204257204 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614009 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF0BCB">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762CC0EF" w14:textId="0497C134" w:rsidR="00F813A5" w:rsidRDefault="00F813A5">
+    <w:p w14:paraId="388CBEB6" w14:textId="5A962BE5" w:rsidR="000861EE" w:rsidRDefault="000861EE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
@@ -2583,77 +2583,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Using incidental reporting provisions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204257205 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614010 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF0BCB">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>14</w:t>
+        <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF27BE6" w14:textId="1FAAB969" w:rsidR="00F813A5" w:rsidRDefault="00F813A5">
+    <w:p w14:paraId="0A7D2DC1" w14:textId="10221099" w:rsidR="000861EE" w:rsidRDefault="000861EE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
@@ -2664,282 +2664,282 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>More information and references</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204257206 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614011 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF0BCB">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A87EFC2" w14:textId="1C5C7062" w:rsidR="00F813A5" w:rsidRDefault="00F813A5">
+    <w:p w14:paraId="7F50EC39" w14:textId="7FE2B039" w:rsidR="000861EE" w:rsidRDefault="000861EE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>More information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204257207 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614012 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF0BCB">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C05D112" w14:textId="1AAA98E7" w:rsidR="00F813A5" w:rsidRDefault="00F813A5">
+    <w:p w14:paraId="5E833FDD" w14:textId="39934C95" w:rsidR="000861EE" w:rsidRDefault="000861EE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204257208 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614013 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF0BCB">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66329972" w14:textId="4CAC6BA7" w:rsidR="00F813A5" w:rsidRDefault="00F813A5">
+    <w:p w14:paraId="6C35F68C" w14:textId="557E76E1" w:rsidR="000861EE" w:rsidRDefault="000861EE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Appendix A – Examples for hydrofluorocarbon reporting requirements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204257209 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614014 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF0BCB">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>16</w:t>
+        <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222C6DF7" w14:textId="3E35988F" w:rsidR="002B34F2" w:rsidRDefault="00235142" w:rsidP="00051191">
+    <w:p w14:paraId="222C6DF7" w14:textId="6D403CF6" w:rsidR="002B34F2" w:rsidRDefault="00235142" w:rsidP="00051191">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc47949526"/>
       <w:bookmarkStart w:id="5" w:name="_Toc106716509"/>
       <w:bookmarkStart w:id="6" w:name="_Ref166069425"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc204257190"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235613995"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="002B34F2">
         <w:lastRenderedPageBreak/>
         <w:t>Definitions and Abbreviations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="002B34F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2486"/>
         <w:gridCol w:w="7244"/>
       </w:tblGrid>
       <w:tr w:rsidR="002B34F2" w:rsidRPr="00AA1BB1" w14:paraId="0CF0834E" w14:textId="77777777" w:rsidTr="00EE3FD4">
@@ -3020,51 +3020,51 @@
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="548E8B4F" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="00FA2847">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:r w:rsidRPr="002C556E">
               <w:t>CO</w:t>
             </w:r>
             <w:r w:rsidRPr="002C556E">
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="002C556E">
               <w:t>-e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8344BD" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="00FA2847">
+          <w:p w14:paraId="7B8344BD" w14:textId="355D0404" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="00FA2847">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="002C556E">
               <w:t>Carbon dioxide equivalen</w:t>
             </w:r>
             <w:r>
               <w:t>ce</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B34F2" w:rsidRPr="00AA1BB1" w14:paraId="26E6038D" w14:textId="77777777" w:rsidTr="08C755C9">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BBAD15C" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRPr="00AA1BB1" w:rsidRDefault="002B34F2" w:rsidP="4A6AF6A5">
             <w:pPr>
               <w:spacing w:before="60" w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>EERS</w:t>
@@ -3083,81 +3083,73 @@
             <w:r>
               <w:t>The Clean Energy Regulator’s Emissions and Energy Reporting System which is used for NGER Reporting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="143F08C1" w14:paraId="677E07A8" w14:textId="77777777" w:rsidTr="08C755C9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ACF68DA" w14:textId="786F8937" w:rsidR="48E3E175" w:rsidRDefault="48E3E175" w:rsidP="143F08C1">
             <w:r>
               <w:t>Facility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A0DB792" w14:textId="1161CAB1" w:rsidR="143F08C1" w:rsidRDefault="35D54E01" w:rsidP="143F08C1">
+          <w:p w14:paraId="2A0DB792" w14:textId="4F709F2C" w:rsidR="143F08C1" w:rsidRDefault="35D54E01" w:rsidP="143F08C1">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Has the meaning given by section 9 of the NGER Act. For more information on defining a facility under the NGER scheme, see </w:t>
+              <w:t xml:space="preserve">Has the meaning given by section 9 of the NGER Act. For more information on defining a facility under the NGER </w:t>
+            </w:r>
+            <w:r w:rsidR="00975239">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">cheme, see </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:anchor="what-is-an-nger-facility" w:history="1">
               <w:r w:rsidRPr="00AF2D7D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 </w:rPr>
-                <w:t>What i</w:t>
-[...13 lines deleted...]
-                <w:t xml:space="preserve"> a Facility</w:t>
+                <w:t>What is a Facility</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00C7212D">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B34F2" w:rsidRPr="00AA1BB1" w14:paraId="1FB9ED3E" w14:textId="77777777" w:rsidTr="08C755C9">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61230060" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRPr="00AA1BB1" w:rsidRDefault="002B34F2" w:rsidP="00FA2847">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:r>
               <w:t>GWP</w:t>
             </w:r>
           </w:p>
@@ -3210,86 +3202,92 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B74DE" w:rsidRPr="00AA1BB1" w14:paraId="7F38F1E0" w14:textId="77777777" w:rsidTr="08C755C9">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="768DF957" w14:textId="2DDDC9FD" w:rsidR="006B74DE" w:rsidRDefault="006B74DE" w:rsidP="00FA2847">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Listed </w:t>
             </w:r>
             <w:r w:rsidR="00F0461C">
               <w:t>HFC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA3852D" w14:textId="1489A0ED" w:rsidR="006B74DE" w:rsidRDefault="000A747D" w:rsidP="00D221DE">
+          <w:p w14:paraId="3FA3852D" w14:textId="496FFAEA" w:rsidR="006B74DE" w:rsidRDefault="000A747D" w:rsidP="00D221DE">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="0029130C">
               <w:t xml:space="preserve">ny of the </w:t>
             </w:r>
             <w:r w:rsidR="005B6F4B">
               <w:t>hydrofluorocarbons</w:t>
             </w:r>
             <w:r w:rsidR="00365163">
               <w:t xml:space="preserve"> listed in</w:t>
             </w:r>
             <w:r w:rsidR="00365163" w:rsidRPr="00365163">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005D27B1">
               <w:t xml:space="preserve">section </w:t>
             </w:r>
             <w:r w:rsidR="00365163" w:rsidRPr="00365163">
               <w:t>7A</w:t>
             </w:r>
             <w:r w:rsidR="005D27B1">
               <w:t xml:space="preserve"> (2)</w:t>
             </w:r>
             <w:r w:rsidR="00365163" w:rsidRPr="00365163">
               <w:t xml:space="preserve"> of the NGER Act and 2.02 of the NGER Regulations</w:t>
             </w:r>
             <w:r w:rsidR="00DB78BF">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00426C4D">
-              <w:t xml:space="preserve"> These are listed in </w:t>
+              <w:t xml:space="preserve"> These are </w:t>
+            </w:r>
+            <w:r w:rsidR="005D6AFD">
+              <w:t xml:space="preserve">also </w:t>
+            </w:r>
+            <w:r w:rsidR="00426C4D">
+              <w:t xml:space="preserve">listed in </w:t>
             </w:r>
             <w:r w:rsidR="00426C4D" w:rsidRPr="004D694A">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00426C4D" w:rsidRPr="004D694A">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF _Ref165016986 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00426C4D">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidR="00426C4D" w:rsidRPr="004D694A">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00426C4D" w:rsidRPr="004D694A">
@@ -3552,51 +3550,50 @@
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F32AF16" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRPr="00AA1BB1" w:rsidRDefault="002B34F2" w:rsidP="00FA2847">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AA1BB1">
               <w:t>Means the release of greenhouse gas into the atmosphere as a direct result of an activity or series of activities (including ancillary activities) that constitute the facility.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B34F2" w:rsidRPr="00AA1BB1" w14:paraId="56B9BCA1" w14:textId="77777777" w:rsidTr="08C755C9">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="721EC2AF" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRPr="00AA1BB1" w:rsidRDefault="002B34F2" w:rsidP="00FA2847">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00076864">
-              <w:lastRenderedPageBreak/>
               <w:t>SF</w:t>
             </w:r>
             <w:r w:rsidRPr="00076864">
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="211FA997" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRPr="00AA1BB1" w:rsidRDefault="002B34F2" w:rsidP="00FA2847">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00076864">
               <w:t xml:space="preserve">ulphur hexafluoride </w:t>
             </w:r>
@@ -3681,68 +3678,69 @@
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E863DDD" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRPr="00AA1BB1" w:rsidRDefault="002B34F2" w:rsidP="00FA2847">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00AA1BB1">
               <w:t>t CO</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41A58">
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA1BB1">
               <w:t>-e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0004CC" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRPr="00AA1BB1" w:rsidRDefault="002B34F2" w:rsidP="00FA2847">
+          <w:p w14:paraId="6F0004CC" w14:textId="606B3A1E" w:rsidR="002B34F2" w:rsidRPr="00AA1BB1" w:rsidRDefault="002B34F2" w:rsidP="00FA2847">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AA1BB1">
               <w:t>Tonnes carbon dioxide equivalence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="12A350E9" w14:textId="14BE0AAF" w:rsidR="00016245" w:rsidRPr="00F8076C" w:rsidRDefault="00016245" w:rsidP="00F04493">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc489001006"/>
       <w:r w:rsidRPr="00F8076C">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Terms in NGER legislation may have specific meanings within the law. These key words and phrases are normally identified under a heading such as Definitions, Interpretation or Dictionary or in other parts of the document. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E63C221" w14:textId="77777777" w:rsidR="00016245" w:rsidRPr="00F8076C" w:rsidRDefault="00016245" w:rsidP="00F04493">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F8076C">
         <w:t xml:space="preserve">For more information on interpreting legislation see </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00F8076C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Federal Register of Legislation - Understanding Legislation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
@@ -3758,51 +3756,51 @@
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="37481837" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRPr="0055735D" w:rsidRDefault="002B34F2" w:rsidP="0019099B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc47949527"/>
       <w:bookmarkStart w:id="10" w:name="_Toc106716510"/>
       <w:r w:rsidRPr="0055735D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="63D5BEE2" w14:textId="7A10936C" w:rsidR="002B34F2" w:rsidRPr="000B3301" w:rsidRDefault="002B34F2" w:rsidP="00206650">
+    <w:p w14:paraId="63D5BEE2" w14:textId="7EA9A2B4" w:rsidR="002B34F2" w:rsidRPr="000B3301" w:rsidRDefault="002B34F2" w:rsidP="00206650">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Hlk43829006"/>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
@@ -3863,71 +3861,89 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>and associated legislation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A08DA31" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRPr="000B3301" w:rsidRDefault="002B34F2" w:rsidP="00206650">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60A74777" w14:textId="5D5C3FEC" w:rsidR="002B34F2" w:rsidRPr="000B3301" w:rsidRDefault="002B34F2" w:rsidP="00206650">
+    <w:p w14:paraId="60A74777" w14:textId="2F7D650F" w:rsidR="002B34F2" w:rsidRPr="000B3301" w:rsidRDefault="002B34F2" w:rsidP="00206650">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">This guideline only applies to the </w:t>
       </w:r>
       <w:r w:rsidR="00C41FBF">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>2024–25</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="001716D4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41FBF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="001716D4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> NGER reporting year and should be read in conjunction with the NGER </w:t>
       </w:r>
       <w:r w:rsidRPr="00D41EB0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Act, </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:tooltip="Link to the National Greenhouse and Energy regulations on the Australian Government Federal Register of Legislation" w:history="1">
         <w:r w:rsidRPr="00D41EB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Regulations 2008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D41EB0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
@@ -4168,450 +4184,427 @@
       </w:r>
       <w:r w:rsidR="00B111E6" w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>incidentally,</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2" w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> or as consequential loss, out of or in connection with, any use of this guideline or reliance on it, for any purpose.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC55F16" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRPr="000B3301" w:rsidRDefault="002B34F2" w:rsidP="00206650">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4ADDA90E" w14:textId="608844EF" w:rsidR="002B34F2" w:rsidRPr="00A82423" w:rsidRDefault="002B34F2" w:rsidP="00206650">
+    <w:p w14:paraId="4ADDA90E" w14:textId="3FC50E80" w:rsidR="002B34F2" w:rsidRPr="00A82423" w:rsidRDefault="002B34F2" w:rsidP="00206650">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">If an entity chooses to meet their obligations under the NGER scheme in a manner that is inconsistent with the guidance provided in this document, </w:t>
+        <w:t xml:space="preserve">If an entity chooses to meet their obligations under the NGER </w:t>
+      </w:r>
+      <w:r w:rsidR="004936EA">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3301">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cheme in a manner that is inconsistent with the guidance provided in this document, </w:t>
       </w:r>
       <w:r w:rsidR="00D84632">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="2D6119B0" w:rsidRPr="3B98C7CD">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, or an independent auditor, may require the entity to demonstrate that they are compliant with requirements of the NGER Act, NGER Regulations, and/or the NGER Measurement Determination. Entities are responsible for determining their obligations under the law and for applying the law to their individual circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4FC5AA" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="005874"/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc413227501"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155EF250" w14:textId="45482F7A" w:rsidR="002B34F2" w:rsidRPr="00FA7635" w:rsidRDefault="00C41FBF" w:rsidP="002B34F2">
+    <w:p w14:paraId="155EF250" w14:textId="60011A91" w:rsidR="002B34F2" w:rsidRPr="00FA7635" w:rsidRDefault="00C41FBF" w:rsidP="002B34F2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc106716511"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc47949528"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc204257191"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235613996"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc47949528"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>2024–25</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="0035166B">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="0035166B">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2">
         <w:t xml:space="preserve"> updates</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="76829B96" w14:textId="26F5CD47" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
+    <w:p w14:paraId="76829B96" w14:textId="4A9AD322" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="001C6CC8">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Changes in this document for the </w:t>
       </w:r>
       <w:r w:rsidR="00C41FBF">
-        <w:t>2024–25</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="005C1064">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41FBF">
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="005C1064">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reporting year:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B40929F" w14:textId="09FD157B" w:rsidR="00745C5D" w:rsidRPr="004D694A" w:rsidRDefault="00E061D7" w:rsidP="004D694A">
+    <w:p w14:paraId="429EE119" w14:textId="62F2B877" w:rsidR="001C6CC8" w:rsidRPr="00974B73" w:rsidRDefault="0034316F">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66332">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Chapter 6: </w:t>
+      </w:r>
+      <w:r w:rsidR="008C5F51">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Updated</w:t>
+      </w:r>
+      <w:r w:rsidR="00440C18">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data entry guidance and screenshots to align with the current EERS user interface</w:t>
+      </w:r>
+      <w:r w:rsidR="008518E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00440C18">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A30C77A" w14:textId="50291035" w:rsidR="00F5346E" w:rsidRPr="001C6CC8" w:rsidRDefault="00A85A9A" w:rsidP="001C6CC8">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C6CC8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Minor </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DF021A">
+        <w:t xml:space="preserve">Minor stylistic and formatting changes have </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3636" w:rsidRPr="001C6CC8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">edits, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00910F67">
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6CC8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">corrections, </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>been made to this document</w:t>
+      </w:r>
+      <w:r w:rsidR="008518E9" w:rsidRPr="001C6CC8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>and formatting changes have been made to this document</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66332" w:rsidRPr="001C6CC8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BF1D3B" w14:textId="48B6EF98" w:rsidR="00F07FDE" w:rsidRDefault="004C5A5A" w:rsidP="00226272">
+    <w:p w14:paraId="62BF1D3B" w14:textId="66857B28" w:rsidR="00F07FDE" w:rsidRDefault="004C5A5A" w:rsidP="001C6CC8">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="357"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00E061D7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Read about the </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:tooltip="A link to the 2024-25 NGER legislation changes section on the Clean Energy Regulator webpage" w:history="1">
         <w:r w:rsidR="00494A72" w:rsidRPr="00494A72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           </w:rPr>
-          <w:t xml:space="preserve">changes to the NGER Legislation for the </w:t>
+          <w:t xml:space="preserve">changes to the NGER </w:t>
+        </w:r>
+        <w:r w:rsidR="001C6CC8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>l</w:t>
+        </w:r>
+        <w:r w:rsidR="00494A72" w:rsidRPr="00494A72">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve">egislation for the </w:t>
         </w:r>
         <w:r w:rsidR="00C41FBF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>2024–25</w:t>
+          <w:t>202</w:t>
+        </w:r>
+        <w:r w:rsidR="00DD7C4D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="00C41FBF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>–2</w:t>
+        </w:r>
+        <w:r w:rsidR="00DD7C4D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00494A72" w:rsidRPr="00494A72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> reporting period</w:t>
         </w:r>
         <w:r w:rsidR="00494A72">
           <w:rPr>
             <w:rStyle w:val="FootnoteReference"/>
             <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="006C93" w:themeColor="accent3"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:footnoteReference w:id="8"/>
         </w:r>
         <w:r w:rsidR="00494A72" w:rsidRPr="00494A72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07C9AAC4" w14:textId="77777777" w:rsidR="000C39CB" w:rsidRDefault="000C39CB" w:rsidP="00226272">
-[...161 lines deleted...]
-    </w:p>
     <w:p w14:paraId="07260775" w14:textId="29CACFEE" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="000B3C3F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc106716512"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc230707993"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc231483290"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc230707997"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc231483294"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc106716512"/>
+      <w:bookmarkStart w:id="22" w:name="_Ref163551333"/>
+      <w:bookmarkStart w:id="23" w:name="_Ref163551343"/>
+      <w:bookmarkStart w:id="24" w:name="_Ref165017937"/>
+      <w:bookmarkStart w:id="25" w:name="_Ref165017945"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc235613997"/>
       <w:bookmarkEnd w:id="17"/>
-      <w:r w:rsidR="00DC69E6">
-[...28 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t>Available methods</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidR="00DC69E6">
+        <w:t xml:space="preserve"> for reporting </w:t>
+      </w:r>
+      <w:r w:rsidR="00650EC7">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC69E6">
+        <w:t>ydro</w:t>
+      </w:r>
+      <w:r w:rsidR="003E651C">
+        <w:t>fluorocarbon</w:t>
+      </w:r>
+      <w:r w:rsidR="00082133">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003E651C">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00897A83">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003E651C">
+        <w:t>ulphur hex</w:t>
+      </w:r>
+      <w:r w:rsidR="002219E7">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="003E651C">
+        <w:t>fluoride</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="58F8C1E2" w14:textId="0F0D7D1A" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
+    <w:p w14:paraId="58F8C1E2" w14:textId="0F0D7D1A" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="001C6CC8">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
       <w:r>
         <w:t>Methods available for estimating emissions from hydrofluor</w:t>
       </w:r>
       <w:r w:rsidR="00215E60">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t>carbon (HFC) and sulphur hexafluoride (SF</w:t>
       </w:r>
       <w:r w:rsidRPr="00806D8F">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>) gases are listed in the below table:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -4883,81 +4876,80 @@
             <w:r>
               <w:t>A method consistent with Section 1.13 of the NGER Measurement Determination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2223" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="05A32C24" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="00FA2847">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>A method consistent with Section 1.13 of the NGER Measurement Determination</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5896807D" w14:textId="25CBF8A6" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>See the</w:t>
       </w:r>
       <w:r w:rsidR="006D6036">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:tooltip="A link to the Aggregated facility reporting, percentage estimates and incidental emissions and energy guideline on the Clean Energy Regulator webpage" w:history="1">
         <w:r w:rsidR="006D6036" w:rsidRPr="00B33F08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Aggregated facility reporting, percentage estimates and incidental emissions and energy guideline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006D6036">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="005874"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidR="006D6036">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for more information about the incidental method.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44935DDE" w14:textId="3C193145" w:rsidR="008C3E7F" w:rsidRDefault="00C659E8" w:rsidP="002B34F2">
+    <w:p w14:paraId="44935DDE" w14:textId="71F87DB8" w:rsidR="008C3E7F" w:rsidRDefault="00C659E8" w:rsidP="002B34F2">
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB59FD">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="008C3E7F" w:rsidRPr="00CB59FD">
         <w:t>f you</w:t>
       </w:r>
       <w:r w:rsidR="007A7A27" w:rsidRPr="00CB59FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E81B5F">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="007A7A27" w:rsidRPr="00CB59FD">
         <w:t xml:space="preserve"> using Method 2 or 3</w:t>
       </w:r>
       <w:r w:rsidR="00E81B5F">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00E81B5F" w:rsidRPr="00CB59FD">
         <w:t>estimate emissions of HFC or SF</w:t>
       </w:r>
       <w:r w:rsidR="00E81B5F" w:rsidRPr="00CB59FD">
@@ -5050,311 +5042,399 @@
       <w:r w:rsidR="00234987" w:rsidRPr="00234987">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00234987">
         <w:t>NGER</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB59FD">
         <w:t xml:space="preserve"> submission</w:t>
       </w:r>
       <w:r w:rsidR="00470CD1" w:rsidRPr="00CB59FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00234987">
         <w:t>meets</w:t>
       </w:r>
       <w:r w:rsidR="00470CD1" w:rsidRPr="00CB59FD">
         <w:t xml:space="preserve"> section 1.13(d) of the NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB59FD">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B94058" w14:textId="4DD31D9F" w:rsidR="007D7732" w:rsidRDefault="00F6090F" w:rsidP="00D86638">
+    <w:p w14:paraId="22B94058" w14:textId="08F44DEB" w:rsidR="007D7732" w:rsidRDefault="00F6090F" w:rsidP="00D86638">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Methods 1 </w:t>
       </w:r>
       <w:r w:rsidR="008C3E7F">
         <w:t>to 3</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2">
-        <w:t xml:space="preserve"> require the quantity of emitted gas to be converted from mass </w:t>
-[...2 lines deleted...]
-        <w:t>(in metric tonnes)</w:t>
+        <w:t xml:space="preserve"> require the </w:t>
+      </w:r>
+      <w:r w:rsidR="00303328">
+        <w:t xml:space="preserve">stock </w:t>
+      </w:r>
+      <w:r w:rsidR="008E5836">
+        <w:t xml:space="preserve">and emissions </w:t>
+      </w:r>
+      <w:r w:rsidR="00303328">
+        <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2">
-        <w:t xml:space="preserve"> to </w:t>
+        <w:t xml:space="preserve"> gas to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00E607A7">
+        <w:t>reported in</w:t>
+      </w:r>
+      <w:r w:rsidR="002B34F2">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002757FF">
         <w:t>tonnes of carbon dioxide equivalence</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002757FF">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2">
         <w:t>t CO</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2" w:rsidRPr="00206650">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2">
         <w:t>-e</w:t>
       </w:r>
       <w:r w:rsidR="002757FF">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00404E25">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="006C59BB">
+        <w:t>To convert</w:t>
+      </w:r>
+      <w:r w:rsidR="00204111">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00F14966">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00987B4B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mass of gas to t CO</w:t>
+      </w:r>
+      <w:r w:rsidR="00987B4B" w:rsidRPr="001C6CC8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00987B4B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-e,</w:t>
+      </w:r>
       <w:r w:rsidR="00404E25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> multiply </w:t>
+      </w:r>
+      <w:r w:rsidR="00555C80">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r w:rsidR="00404E25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="000666D2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mass</w:t>
+      </w:r>
       <w:r w:rsidR="00404E25">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is done by multiplying the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000666D2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6676">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>mass</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00404E25">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00555C80">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of a gas </w:t>
+        <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="004D6676">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(t</w:t>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00791F78">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onnes)</w:t>
       </w:r>
       <w:r w:rsidR="00404E25">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> by its </w:t>
       </w:r>
       <w:r w:rsidR="006B58EA">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="000666D2">
         <w:t xml:space="preserve">lobal </w:t>
       </w:r>
       <w:r w:rsidR="006B58EA">
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="000666D2">
         <w:t xml:space="preserve">arming </w:t>
       </w:r>
       <w:r w:rsidR="006B58EA">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="000666D2">
         <w:t>otential (GWP).</w:t>
       </w:r>
       <w:r w:rsidR="00747220">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD7399">
-        <w:t>The value of the</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> GWP</w:t>
+        <w:t>The GWP</w:t>
       </w:r>
       <w:r w:rsidR="00CE37D1">
         <w:t>s listed</w:t>
       </w:r>
       <w:r w:rsidR="00D86638">
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r w:rsidR="003A0CB4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A0CB4">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="003A0CB4">
         <w:instrText xml:space="preserve"> REF _Ref165016986 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="003A0CB4">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00DF0BCB">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="00DF0BCB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="003A0CB4">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00CE37D1">
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidR="00767CA6">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00CE37D1">
-        <w:t xml:space="preserve"> and</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA76A8">
+        <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidR="00D86638">
-        <w:t xml:space="preserve"> specified in 2.02 of the NGER Regulations</w:t>
+        <w:t>specified in 2.02 of the NGER Regulations</w:t>
       </w:r>
       <w:r w:rsidR="00767CA6">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D86638">
-        <w:t xml:space="preserve"> must be used for determining the </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="000E55B5" w:rsidRPr="00206650">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86638">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">must be used </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81783">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86638">
+        <w:t>determin</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81783">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86638">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86638" w:rsidRPr="00B935D6">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00466116" w:rsidRPr="00B935D6">
+        <w:t>stock</w:t>
+      </w:r>
+      <w:r w:rsidR="00466116">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002478A2">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5836">
+        <w:t xml:space="preserve"> emissions of</w:t>
+      </w:r>
+      <w:r w:rsidR="00987B4B">
+        <w:t xml:space="preserve"> gas </w:t>
+      </w:r>
+      <w:r w:rsidR="00466116">
+        <w:t>in t CO</w:t>
+      </w:r>
+      <w:r w:rsidR="00466116" w:rsidRPr="001C6CC8">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="000E55B5">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00466116">
+        <w:t xml:space="preserve">-e </w:t>
       </w:r>
       <w:r w:rsidR="00D86638">
         <w:t>for HFC</w:t>
       </w:r>
       <w:r w:rsidR="004108CF">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00D86638">
         <w:t xml:space="preserve"> and SF</w:t>
       </w:r>
       <w:r w:rsidR="00D86638" w:rsidRPr="00B1258C">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00D86638">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002417CA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00402F3D" w:rsidRPr="00402F3D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00056F3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidR="00402F3D" w:rsidRPr="00402F3D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00637778">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>GWP</w:t>
       </w:r>
       <w:r w:rsidR="00402F3D" w:rsidRPr="00402F3D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> figures represent the findings published by the Intergovernmental Panel on Climate Change in its Fifth Assessment Report</w:t>
       </w:r>
       <w:r w:rsidR="00866EBC">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB6808D" w14:textId="430B5E71" w:rsidR="00E254F6" w:rsidRDefault="00E254F6" w:rsidP="009E0367">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Ref165016986"/>
+      <w:bookmarkStart w:id="27" w:name="_Ref165016986"/>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="007C05CD">
-[...20 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
+      <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
+        <w:r w:rsidR="00DF0BCB">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:t xml:space="preserve">: Global warming potentials as per 2.02 of the NGER Regulations. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2437"/>
         <w:gridCol w:w="2973"/>
         <w:gridCol w:w="4330"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D65952" w14:paraId="2A7E2294" w14:textId="77777777" w:rsidTr="00B124AA">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="340"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1251" w:type="pct"/>
@@ -6576,51 +6656,50 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D65952" w14:paraId="1AA25327" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1251" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1C32E7A1" w14:textId="56CE6A39" w:rsidR="00D65952" w:rsidRPr="008B2FB7" w:rsidRDefault="00D65952" w:rsidP="009E0367">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2FB7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>HFC-227ea</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="67ECBF69" w14:textId="47CDF7A1" w:rsidR="00D65952" w:rsidRPr="008B2FB7" w:rsidRDefault="00D65952" w:rsidP="009E0367">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2FB7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00D02F02">
               <w:rPr>
                 <w:szCs w:val="22"/>
@@ -6844,101 +6923,90 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2223" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2EBF8FF5" w14:textId="77777777" w:rsidR="00D65952" w:rsidRPr="008B2FB7" w:rsidRDefault="00D65952" w:rsidP="009E0367">
             <w:pPr>
               <w:ind w:right="1833"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2FB7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">716 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31710D8A" w14:textId="77777777" w:rsidR="00451583" w:rsidRDefault="00451583" w:rsidP="00D86638">
-[...4 lines deleted...]
-    <w:p w14:paraId="342EF9D8" w14:textId="22395748" w:rsidR="00F43A39" w:rsidRDefault="00F43A39" w:rsidP="000B3C3F">
+    <w:p w14:paraId="342EF9D8" w14:textId="268ED9D5" w:rsidR="00F43A39" w:rsidRDefault="00F43A39" w:rsidP="000B3C3F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc204257193"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235613998"/>
       <w:r>
         <w:t>Hydrofluorocarbons and sulphur hexafluoride reporting thresholds</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="09339ACE" w14:textId="16E5A4B0" w:rsidR="00F43A39" w:rsidRPr="00952496" w:rsidRDefault="00F43A39" w:rsidP="00F43A39">
+    <w:p w14:paraId="09339ACE" w14:textId="16E5A4B0" w:rsidR="00F43A39" w:rsidRPr="00952496" w:rsidRDefault="00F43A39" w:rsidP="001C6CC8">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
       <w:r>
         <w:t>Section 4.101 of the NGER Determination details the thresholds for reporting synthetic gas generation activities for emission of hydrofluorocarbons and sulphur hexafluoride gases.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ABAA24F" w14:textId="4CF279D3" w:rsidR="00F418B7" w:rsidRDefault="00F418B7" w:rsidP="00E1580D">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
+        <w:r w:rsidR="00DF0BCB">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r>
         <w:t>: Hydrofluorocarbons and sulphur hexafluoride reporting thresholds.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2098"/>
         <w:gridCol w:w="2936"/>
         <w:gridCol w:w="4706"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F43A39" w:rsidRPr="00D96E60" w14:paraId="36F3F74D" w14:textId="77777777" w:rsidTr="00B124AA">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="340"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1077" w:type="pct"/>
@@ -7177,104 +7245,104 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DC1B7B">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>applications</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5437BD4E" w14:textId="7C2CE7E0" w:rsidR="002B34F2" w:rsidRDefault="003C508C" w:rsidP="000B3C3F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc141096477"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc141096477"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc141096496"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc141096515"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc141096478"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc141096497"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc141096516"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc47949529"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc106716513"/>
+      <w:bookmarkStart w:id="37" w:name="_Ref171090383"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235613999"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2">
         <w:t>ydrofluorocarbon</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
-      <w:bookmarkEnd w:id="31"/>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r>
         <w:t xml:space="preserve">reporting </w:t>
       </w:r>
       <w:r w:rsidR="002F15D3">
         <w:t>requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="2BE6D02E" w14:textId="79514B66" w:rsidR="00E123B5" w:rsidRDefault="00347ED4" w:rsidP="000B3C3F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:ind w:left="709"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc204257195"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235614000"/>
       <w:r>
         <w:t>ANZSIC industry classification</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464ACE83" w14:textId="0BAAA0C8" w:rsidR="007C220D" w:rsidRDefault="001E56BB" w:rsidP="002B34F2">
       <w:r>
         <w:t xml:space="preserve">According to </w:t>
       </w:r>
       <w:r w:rsidR="00FC5827">
         <w:t>section 4.100(1</w:t>
       </w:r>
       <w:r w:rsidR="00974AA8">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FC5827">
         <w:t>(b) of the NGER Mea</w:t>
       </w:r>
       <w:r w:rsidR="00A96D6E">
         <w:t>surement Determination,</w:t>
       </w:r>
       <w:r w:rsidR="00A96D6E" w:rsidDel="00FA6C37">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA6C37">
         <w:t xml:space="preserve">only </w:t>
@@ -7405,90 +7473,89 @@
     </w:p>
     <w:p w14:paraId="08827AAD" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>warehousing and storage services (ANZSIC classification number 530)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10A90655" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>wholesale trade (ANZSIC classification, Division F)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F64A94B" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>rental, hiring and real estate services (ANZSIC classification, Division L).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0819A3CE" w14:textId="00AC7540" w:rsidR="002D2A31" w:rsidRDefault="00E72FCD" w:rsidP="002D2A31">
+    <w:p w14:paraId="0819A3CE" w14:textId="6EC01657" w:rsidR="002D2A31" w:rsidRDefault="00E72FCD" w:rsidP="002D2A31">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the principal activity of your facility is not attributed to one of the above ANZSIC </w:t>
       </w:r>
       <w:r w:rsidR="00D63068">
         <w:t xml:space="preserve">industry </w:t>
       </w:r>
       <w:r w:rsidR="002B55F5">
         <w:t>classifications,</w:t>
       </w:r>
       <w:r w:rsidR="00D63068">
         <w:t xml:space="preserve"> then you are not required to report stock or emissions of hydrofluorocarbons. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D707D1D" w14:textId="4E0DF26A" w:rsidR="00F138C3" w:rsidRPr="00C05057" w:rsidRDefault="00F138C3" w:rsidP="002D2A31">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00C05057">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006557B8">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Australian Bureau of Statistics</w:t>
       </w:r>
       <w:r w:rsidRPr="00C05057">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> website</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lists </w:t>
@@ -7504,66 +7571,67 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="00C05057">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9306C4" w14:textId="072F707C" w:rsidR="0089308A" w:rsidRDefault="00FD1728" w:rsidP="000B3C3F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc204257196"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235614001"/>
       <w:r>
         <w:t>Equipment type</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35CB755C" w14:textId="7A3AFA91" w:rsidR="002B34F2" w:rsidRDefault="003C0471" w:rsidP="002B34F2">
+    <w:p w14:paraId="35CB755C" w14:textId="7A3AFA91" w:rsidR="002B34F2" w:rsidRDefault="003C0471" w:rsidP="001C6CC8">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="000E4707">
         <w:t>ynthe</w:t>
       </w:r>
       <w:r w:rsidR="0046796B">
         <w:t xml:space="preserve">tic gas generating </w:t>
       </w:r>
       <w:r w:rsidR="002B34F2">
         <w:t>activities</w:t>
       </w:r>
       <w:r w:rsidR="00521092">
         <w:t xml:space="preserve"> for emission</w:t>
       </w:r>
       <w:r w:rsidR="00AE4E9C">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00521092">
         <w:t xml:space="preserve"> of hydrofluorocarbon</w:t>
       </w:r>
       <w:r w:rsidR="00E80AC3">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
@@ -7606,149 +7674,159 @@
     </w:p>
     <w:p w14:paraId="596228FB" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>commercial air conditioning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CB07DE" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>commercial refrigeration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="144A2C24" w14:textId="51FE56E4" w:rsidR="00D63068" w:rsidRDefault="002B34F2" w:rsidP="00D63068">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>industrial refrigeration.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B41EFCF" w14:textId="47BECB99" w:rsidR="00D63068" w:rsidRDefault="00D63068" w:rsidP="00E1580D">
+    <w:p w14:paraId="6B41EFCF" w14:textId="61856D72" w:rsidR="00D63068" w:rsidRDefault="00D63068" w:rsidP="00E1580D">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="0066538F">
         <w:t xml:space="preserve">f you do not use the above equipment in your </w:t>
       </w:r>
       <w:r w:rsidR="00882C0E">
         <w:t>facility,</w:t>
       </w:r>
       <w:r w:rsidR="0066538F">
         <w:t xml:space="preserve"> then you are not required to report stock or emissions of hydrofluorocarbons. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="480E80D6" w14:textId="41E21B52" w:rsidR="00E11718" w:rsidRDefault="00E11718" w:rsidP="000B3C3F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc204257197"/>
-      <w:r>
+      <w:bookmarkStart w:id="41" w:name="_Toc235614002"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Refrigerant charge and global warming potential </w:t>
       </w:r>
       <w:r w:rsidR="006354FB">
         <w:t>thresholds</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w14:paraId="188BB871" w14:textId="78E8705B" w:rsidR="00241C02" w:rsidRDefault="00C62A99" w:rsidP="002B34F2">
+    <w:p w14:paraId="188BB871" w14:textId="372950E8" w:rsidR="00241C02" w:rsidRDefault="00C62A99" w:rsidP="002B34F2">
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00092092">
         <w:t xml:space="preserve"> facility with a principal activity that is attributable to any one of the ANZSIC industry classifications mentioned </w:t>
       </w:r>
       <w:r w:rsidR="007A4D44">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
+      <w:r w:rsidR="00161802">
+        <w:t>chapter</w:t>
+      </w:r>
       <w:r w:rsidR="007A4D44" w:rsidRPr="00C6565B">
-        <w:t>section 3</w:t>
+        <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r w:rsidR="00AE44F1" w:rsidRPr="00C6565B">
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidR="00BB6280" w:rsidRPr="00C6565B">
         <w:t xml:space="preserve"> of this guidance</w:t>
       </w:r>
       <w:r w:rsidR="00092092" w:rsidRPr="00C6565B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00443A6A" w:rsidRPr="00C6565B">
         <w:t xml:space="preserve">must report </w:t>
       </w:r>
       <w:r w:rsidR="002B1266" w:rsidRPr="00C6565B">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="002B34F2" w:rsidRPr="00C6565B">
         <w:t xml:space="preserve">emissions </w:t>
       </w:r>
       <w:r w:rsidR="00982695" w:rsidRPr="00C6565B">
         <w:t>of HFC</w:t>
       </w:r>
       <w:r w:rsidR="0044186C" w:rsidRPr="00C6565B">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00982695" w:rsidRPr="00C6565B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C91768" w:rsidRPr="00C6565B">
         <w:t xml:space="preserve">from </w:t>
       </w:r>
       <w:r w:rsidR="000E7E33" w:rsidRPr="00C6565B">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00C91768" w:rsidRPr="00C6565B">
         <w:t xml:space="preserve"> use of </w:t>
       </w:r>
       <w:r w:rsidR="00C45615" w:rsidRPr="00C6565B">
         <w:t>equipment</w:t>
       </w:r>
       <w:r w:rsidR="00C91768" w:rsidRPr="00C6565B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000171C4" w:rsidRPr="00C6565B">
         <w:t xml:space="preserve">listed </w:t>
       </w:r>
       <w:r w:rsidR="00AE44F1" w:rsidRPr="00C6565B">
-        <w:t xml:space="preserve">in section 3.2 of this </w:t>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00161802">
+        <w:t>chapter</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE44F1" w:rsidRPr="00C6565B">
+        <w:t xml:space="preserve"> 3.2 of this </w:t>
       </w:r>
       <w:r w:rsidR="00A43302">
         <w:t>guideline</w:t>
       </w:r>
       <w:r w:rsidR="00AE44F1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B34F2">
         <w:t xml:space="preserve">when </w:t>
       </w:r>
       <w:r w:rsidR="002B34F2" w:rsidRPr="00450C62">
         <w:t>both</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2">
         <w:t xml:space="preserve"> of the following </w:t>
       </w:r>
       <w:r w:rsidR="002B34F2" w:rsidRPr="00EA231C">
         <w:t xml:space="preserve">thresholds </w:t>
       </w:r>
       <w:r w:rsidR="002B34F2">
         <w:t>are met:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29901203" w14:textId="728377EA" w:rsidR="002B34F2" w:rsidRDefault="008E1AAA" w:rsidP="00033FDC">
       <w:pPr>
@@ -7791,86 +7869,85 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>In this context, the term ‘charge’ refers to the total volume of the gas contained within the equipment.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="170FB66A" w14:textId="5B87D3C3" w:rsidR="00957368" w:rsidRPr="00610C56" w:rsidRDefault="00957368" w:rsidP="00FA2847">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>The gas contained in the unit may be a single refrigerant (for example, R-32) or a refrigerant blend (for example, R-410A).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31247F32" w14:textId="17A5908C" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2"/>
     <w:p w14:paraId="7D77A7CD" w14:textId="6C76A29B" w:rsidR="00CB561A" w:rsidRDefault="008E1AAA" w:rsidP="00CB561A">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00CB561A">
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidR="00CB561A" w:rsidRPr="00ED2AD0">
         <w:t>refrigerant</w:t>
       </w:r>
       <w:r w:rsidR="00CB561A">
         <w:t xml:space="preserve"> is a greenhouse gas with a GWP of more than 1000 [2.02 of the NGER Regulations and 4.100 (1)(a)(iii) of the NGER Measurement Determination section].</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
       <w:tr w:rsidR="00791153" w14:paraId="3FE8A7AE" w14:textId="77777777" w:rsidTr="00C86FE5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC83D67" w14:textId="2412A360" w:rsidR="00B60054" w:rsidRPr="002A0A0A" w:rsidRDefault="007101B9" w:rsidP="00EF41F1">
+          <w:p w14:paraId="7FC83D67" w14:textId="7F5423AC" w:rsidR="00B60054" w:rsidRPr="002A0A0A" w:rsidRDefault="007101B9" w:rsidP="00EF41F1">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0A0A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">This </w:t>
             </w:r>
             <w:r w:rsidR="00EA231C" w:rsidRPr="004D694A">
               <w:t>threshold</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0A0A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> is met if the </w:t>
             </w:r>
             <w:r w:rsidR="008D6C0F" w:rsidRPr="00147A88">
               <w:rPr>
@@ -7961,82 +8038,170 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A0A0A" w:rsidRPr="00147A88">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">7A (2) of NGER Act </w:t>
             </w:r>
             <w:r w:rsidR="002A0A0A" w:rsidRPr="002A0A0A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="002A0A0A" w:rsidRPr="00147A88">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">or 2.02 of the NGER Regulations. </w:t>
+              <w:t>or 2.02 of the NGER Regulations</w:t>
+            </w:r>
+            <w:r w:rsidR="00D9521C">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (also listed in </w:t>
+            </w:r>
+            <w:r w:rsidR="00521765">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00521765">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00521765">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">REF </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00521765">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">_Ref165016986 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00521765">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00521765">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00521765">
+              <w:t xml:space="preserve">Table </w:t>
+            </w:r>
+            <w:r w:rsidR="00521765">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00521765">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00521765">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D9521C">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>in this document)</w:t>
+            </w:r>
+            <w:r w:rsidR="002A0A0A" w:rsidRPr="00147A88">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75E0F360" w14:textId="6CF97521" w:rsidR="00CE3D6D" w:rsidRDefault="00C15EA0" w:rsidP="000B3C3F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Ref171090275"/>
-      <w:bookmarkStart w:id="39" w:name="_Toc204257198"/>
+      <w:bookmarkStart w:id="42" w:name="_Ref171090275"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235614003"/>
       <w:r>
         <w:t xml:space="preserve">General rules for reporting </w:t>
       </w:r>
       <w:r w:rsidR="00FA4CBB">
         <w:t>hydrofluorocarbons</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
-    <w:p w14:paraId="216920AD" w14:textId="4B2D0264" w:rsidR="00CE3D6D" w:rsidRDefault="00E23337" w:rsidP="00CE3D6D">
+    <w:p w14:paraId="216920AD" w14:textId="62073C6F" w:rsidR="00CE3D6D" w:rsidRDefault="00E23337" w:rsidP="00CE3D6D">
       <w:r>
         <w:t xml:space="preserve">If the conditions outlined </w:t>
       </w:r>
       <w:r w:rsidRPr="002D42A8">
-        <w:t xml:space="preserve">in section 3.1 to 3.3 of this </w:t>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="0011730B">
+        <w:t>chapter</w:t>
+      </w:r>
+      <w:r w:rsidR="0011730B" w:rsidRPr="002D42A8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D42A8">
+        <w:t xml:space="preserve">3.1 to 3.3 of this </w:t>
       </w:r>
       <w:r w:rsidR="002A0A0A" w:rsidRPr="004D694A">
         <w:t>guideline</w:t>
       </w:r>
       <w:r w:rsidRPr="002D42A8">
         <w:t xml:space="preserve"> are </w:t>
       </w:r>
       <w:r w:rsidR="007E3536" w:rsidRPr="002D42A8">
         <w:t>met,</w:t>
       </w:r>
       <w:r w:rsidR="00F76F25">
         <w:t xml:space="preserve"> then the following</w:t>
       </w:r>
       <w:r w:rsidR="003F0A34">
         <w:t xml:space="preserve"> rules should be applied when reporting </w:t>
       </w:r>
       <w:r w:rsidR="00A8736E">
         <w:t xml:space="preserve">stock and </w:t>
       </w:r>
       <w:r w:rsidR="000A747D">
         <w:t xml:space="preserve">emissions </w:t>
       </w:r>
       <w:r w:rsidR="00EB4D29">
         <w:t>of</w:t>
       </w:r>
@@ -8090,155 +8255,178 @@
       <w:r w:rsidR="00C87ED2">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C87ED2">
         <w:instrText xml:space="preserve"> REF _Ref165016986 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00C87ED2">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00DF0BCB">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="00DF0BCB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C87ED2">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C87ED2">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1325C631" w14:textId="3519CD84" w:rsidR="00CA19AD" w:rsidRDefault="00CA19AD" w:rsidP="00CA19AD">
+    <w:p w14:paraId="1325C631" w14:textId="0BC0054C" w:rsidR="00CA19AD" w:rsidRDefault="00CA19AD" w:rsidP="00CA19AD">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00B71DE6">
         <w:t xml:space="preserve">Emissions </w:t>
       </w:r>
       <w:r w:rsidR="00A14EA5">
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00B71DE6">
-        <w:t xml:space="preserve"> any non-listed HFCs (those that are not listed in subsection 7A(2) of the </w:t>
+        <w:t xml:space="preserve"> any non-listed HFCs (those that are not listed in subsection 7</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B71DE6">
+        <w:t>A(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B71DE6">
+        <w:t xml:space="preserve">2) of the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">NGER </w:t>
       </w:r>
       <w:r w:rsidRPr="00B71DE6">
-        <w:t xml:space="preserve">Act) are not </w:t>
-[...2 lines deleted...]
-        <w:t>required to be reported.</w:t>
+        <w:t xml:space="preserve">Act) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B748E6">
+        <w:t>are not required to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> be reported.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02CE23FC" w14:textId="002A2469" w:rsidR="008427BC" w:rsidRPr="00B71DE6" w:rsidRDefault="008427BC" w:rsidP="004D694A">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00872B20">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> refrigerant is composed of single gas type with a GWP less than or equal to 1000 (for example, R-32) then emissions </w:t>
       </w:r>
       <w:r w:rsidR="00B76149">
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> this HFC are not required to be reported.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1209F8C0" w14:textId="63CD8D6E" w:rsidR="00972E0F" w:rsidRDefault="00972E0F" w:rsidP="004D694A">
+    <w:p w14:paraId="1209F8C0" w14:textId="3B3C4D7E" w:rsidR="00972E0F" w:rsidRDefault="00972E0F" w:rsidP="004D694A">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If a refrigerant blend contains one or more listed HFCs with a </w:t>
       </w:r>
       <w:r w:rsidR="00BC7004">
         <w:t>G</w:t>
       </w:r>
       <w:r>
         <w:t>WP greater than 1000</w:t>
       </w:r>
       <w:r w:rsidR="00844F87">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> then </w:t>
       </w:r>
       <w:r w:rsidR="0095228B">
         <w:t xml:space="preserve">emissions of </w:t>
       </w:r>
       <w:r>
         <w:t>all listed HFCs in the refrigerant blend are required to be reported</w:t>
       </w:r>
       <w:r w:rsidR="000B16EE">
         <w:t>. This in</w:t>
       </w:r>
       <w:r w:rsidR="001765B6">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="000B16EE">
         <w:t>ludes</w:t>
       </w:r>
       <w:r w:rsidR="000076AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00460531">
         <w:t xml:space="preserve">listed HFCs with a GWP less than or equal to 1000. </w:t>
       </w:r>
       <w:r w:rsidR="004049D9">
-        <w:t xml:space="preserve">Non-listed HFCs are not required to be reported. </w:t>
+        <w:t xml:space="preserve">Non-listed HFCs </w:t>
+      </w:r>
+      <w:r w:rsidR="004049D9" w:rsidRPr="00B748E6">
+        <w:t>are not required to</w:t>
+      </w:r>
+      <w:r w:rsidR="004049D9">
+        <w:t xml:space="preserve"> be reported. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798A72F6" w14:textId="2283CEEF" w:rsidR="00C86FE5" w:rsidRPr="004D694A" w:rsidRDefault="00185048" w:rsidP="004D694A">
+    <w:p w14:paraId="798A72F6" w14:textId="5811EBB9" w:rsidR="00C86FE5" w:rsidRPr="004D694A" w:rsidRDefault="00185048" w:rsidP="004D694A">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="004D694A">
         <w:t xml:space="preserve">You need to create separate </w:t>
       </w:r>
       <w:r w:rsidR="00C86FE5" w:rsidRPr="004D694A">
         <w:t>activities</w:t>
       </w:r>
       <w:r w:rsidR="00261DDA">
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r w:rsidR="00C86FE5" w:rsidRPr="004D694A">
         <w:t xml:space="preserve"> EERS for each applicable equipment type</w:t>
       </w:r>
       <w:r w:rsidR="00771DB7" w:rsidRPr="004D694A">
-        <w:t xml:space="preserve"> listed in section 3.2 of this guideline</w:t>
+        <w:t xml:space="preserve"> listed in </w:t>
+      </w:r>
+      <w:r w:rsidR="00D71DED">
+        <w:t>chapter</w:t>
+      </w:r>
+      <w:r w:rsidR="00771DB7" w:rsidRPr="004D694A">
+        <w:t xml:space="preserve"> 3.2 of this guideline</w:t>
       </w:r>
       <w:r w:rsidR="00C86FE5" w:rsidRPr="004D694A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FD626D" w14:paraId="624CDC67" w14:textId="77777777" w:rsidTr="004D694A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01C449B9" w14:textId="1E380F0C" w:rsidR="00FD626D" w:rsidRPr="00D97369" w:rsidRDefault="00F3458C" w:rsidP="006A2195">
             <w:pPr>
               <w:rPr>
@@ -8316,202 +8504,243 @@
               </w:rPr>
               <w:t xml:space="preserve"> for more information on how to report </w:t>
             </w:r>
             <w:r w:rsidR="00D97369" w:rsidRPr="00F37EC4">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">stock and </w:t>
             </w:r>
             <w:r w:rsidRPr="00F37EC4">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>emissions of HFCs</w:t>
             </w:r>
             <w:r w:rsidR="00FD626D" w:rsidRPr="00F37EC4">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30D7E297" w14:textId="7818EAA7" w:rsidR="007D572B" w:rsidRDefault="007D572B" w:rsidP="002B34F2"/>
     <w:p w14:paraId="7FAE9C50" w14:textId="7A76032A" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="000B3C3F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc413227504"/>
-[...3 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="44" w:name="_Toc230708005"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc231483302"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc413227504"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc47949532"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc106716516"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235614004"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Reporting sulphur hexafluoride (SF</w:t>
       </w:r>
       <w:r w:rsidRPr="009970CB">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>) gases</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AF9F13" w14:textId="3147C0A5" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
+    <w:p w14:paraId="68AF9F13" w14:textId="3147C0A5" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="001C6CC8">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
       <w:r>
         <w:t>All emissions of sulphur hexafluoride (SF</w:t>
       </w:r>
       <w:r w:rsidRPr="009970CB">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) are reportable from the operation of facilities across all industry sectors (NGER Measurement Determination sections 4.100 and 4.101), when any </w:t>
       </w:r>
       <w:r w:rsidR="00555F8E">
         <w:t xml:space="preserve">of the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">activities of the facility require the use of gas insulated switch gear and circuit breaker applications (paragraph 4.16 (1)(d) of the NGER Regulations). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA0783D" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="000B3C3F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc413227505"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="47" w:name="_Toc204257200"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc413227505"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc47949533"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc106716517"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235614005"/>
       <w:r>
         <w:t>Is R-22 a reportable gas?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
-    <w:p w14:paraId="6D31C13B" w14:textId="6FEA9C2F" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
+    <w:p w14:paraId="6D31C13B" w14:textId="6FEA9C2F" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="001C6CC8">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">R-22 is not listed in </w:t>
       </w:r>
       <w:r w:rsidR="005A6EE8">
         <w:t>2.02 of the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NGER Regulation</w:t>
       </w:r>
       <w:r w:rsidR="005A6EE8">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and is not a </w:t>
       </w:r>
       <w:r w:rsidR="00593A6B">
         <w:t xml:space="preserve">reportable </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">gas </w:t>
       </w:r>
       <w:r w:rsidR="00FF127C">
         <w:t xml:space="preserve">under the NGER </w:t>
       </w:r>
       <w:r w:rsidR="00282B21">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00FF127C">
         <w:t>cheme</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="48" w:name="_Toc413227506"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc413227506"/>
     </w:p>
     <w:p w14:paraId="28CEE50D" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="000B3C3F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="578"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc47949534"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="_Toc204257201"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc47949534"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc106716518"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc235614006"/>
       <w:r>
         <w:t>Entering data into EERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
-    <w:p w14:paraId="2435FDDD" w14:textId="6E9114FE" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="006D2644">
+    <w:p w14:paraId="4D1C18E9" w14:textId="0203DABC" w:rsidR="001C2B0E" w:rsidRDefault="00A97C37" w:rsidP="0044693E">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc47949535"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc106716519"/>
+      <w:bookmarkStart w:id="60" w:name="_Ref171090562"/>
+      <w:r>
+        <w:t xml:space="preserve">You are </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2B0E" w:rsidRPr="00E43DD4">
+        <w:t>required to report stock of HFCs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in EERS for Method 1, 2 and 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00974384">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00974384" w:rsidRPr="00E43DD4">
+        <w:t xml:space="preserve">regulation 4.16 of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="00974384" w:rsidRPr="0044693E">
+          <w:t>NGER Regulations</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00974384">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2435FDDD" w14:textId="64CE7B5C" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="006D2644">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc47949535"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="55" w:name="_Toc204257202"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc235614007"/>
       <w:r>
         <w:t xml:space="preserve">Using </w:t>
       </w:r>
       <w:r w:rsidR="3EA217D7">
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:t>ethod 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="4658CE78" w14:textId="62903586" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:r>
         <w:t xml:space="preserve">The estimation of emissions of HFC </w:t>
       </w:r>
       <w:r w:rsidR="00EF38C6">
         <w:t>and SF</w:t>
       </w:r>
       <w:r w:rsidR="00EF38C6" w:rsidRPr="004D694A">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00EF38C6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">gases using </w:t>
       </w:r>
       <w:r w:rsidR="6243F3B1">
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:t>ethod 1 is performed using the equation listed within section 4.102 of the NGER Measurement Determination.</w:t>
@@ -8563,758 +8792,889 @@
       <w:r w:rsidR="00087499">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF1C06">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00E43E0E">
         <w:t>HFC</w:t>
       </w:r>
       <w:r w:rsidR="00EF38C6">
         <w:t xml:space="preserve"> or SF</w:t>
       </w:r>
       <w:r w:rsidR="00EF38C6" w:rsidRPr="00357780">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00EF38C6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E43E0E">
         <w:t>in the relevant equipment</w:t>
       </w:r>
       <w:r w:rsidR="00087499">
-        <w:t>, measured in tonnes</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, measured in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00087499">
+        <w:t>tonnes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E43E0E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFEB03D" w14:textId="78F31687" w:rsidR="004B4592" w:rsidRDefault="00F329E9" w:rsidP="00CC73F6">
+    <w:p w14:paraId="5FFEB03D" w14:textId="113DDDF8" w:rsidR="004B4592" w:rsidRDefault="00F329E9" w:rsidP="00CC73F6">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="008E4810">
         <w:t xml:space="preserve">ultiply the </w:t>
       </w:r>
       <w:r w:rsidR="00917C97">
         <w:t>mass</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2" w:rsidRPr="00C71473">
         <w:t xml:space="preserve"> of gas</w:t>
       </w:r>
       <w:r w:rsidR="008E4810">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007313FF">
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007313FF">
         <w:t>tonnes</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007313FF">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="008E4810">
         <w:t>by the GWP value of the gas</w:t>
       </w:r>
       <w:r w:rsidR="0065239F">
-        <w:t xml:space="preserve"> (2.02 of the NGER Regulations)</w:t>
+        <w:t xml:space="preserve"> (2.02 of the NGER Regulations</w:t>
+      </w:r>
+      <w:r w:rsidR="00331A22">
+        <w:t xml:space="preserve">, also </w:t>
+      </w:r>
+      <w:r w:rsidR="00331A22">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00331A22">
+        <w:instrText xml:space="preserve"> REF _Ref165016986 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00331A22">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00331A22">
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="00331A22">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00331A22">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="0065239F">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2" w:rsidRPr="00C71473">
-        <w:t xml:space="preserve"> to determine the stock in carbon dioxide equivalence (CO</w:t>
+        <w:t xml:space="preserve"> to determine the stock in </w:t>
+      </w:r>
+      <w:r w:rsidR="00D95421">
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidR="002B34F2" w:rsidRPr="00C71473">
+        <w:t>CO</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2" w:rsidRPr="004B4592">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2" w:rsidRPr="00C71473">
-        <w:t>-e) tonnes</w:t>
+        <w:t>-e</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E00912E" w14:textId="5B2F5733" w:rsidR="004B4592" w:rsidRDefault="00F329E9" w:rsidP="00CC73F6">
+    <w:p w14:paraId="3E00912E" w14:textId="07F76EE8" w:rsidR="004B4592" w:rsidRDefault="00F329E9" w:rsidP="00CC73F6">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2">
         <w:t xml:space="preserve">nter </w:t>
       </w:r>
       <w:r w:rsidR="0065239F">
-        <w:t>the stock of gas in tonnes CO</w:t>
+        <w:t>the stock of gas in t CO</w:t>
       </w:r>
       <w:r w:rsidR="0065239F" w:rsidRPr="004D694A">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="0065239F">
         <w:t xml:space="preserve">-e </w:t>
       </w:r>
       <w:r w:rsidR="002B34F2">
         <w:t xml:space="preserve">into EERS </w:t>
       </w:r>
       <w:r w:rsidR="00AF4410">
         <w:t>in the ‘Gas contained in equipment (tCO2-e)’ field</w:t>
       </w:r>
+      <w:r w:rsidR="005379B9">
+        <w:t xml:space="preserve"> and press the enter or tab key</w:t>
+      </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AC4F12" w14:textId="3C80F132" w:rsidR="00AF4410" w:rsidRDefault="00AF4410" w:rsidP="00CC73F6">
+    <w:p w14:paraId="57F59A7F" w14:textId="0F5B560B" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="00CC73F6">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
-        <w:t>Press the ‘calculate’ button</w:t>
-[...14 lines deleted...]
-      <w:r>
         <w:t>EERS then will apply the applicable leakage rate to obtain the emissions in t</w:t>
       </w:r>
       <w:r w:rsidR="000B3EB8">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>CO</w:t>
       </w:r>
       <w:r w:rsidRPr="004B4592">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>-e.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0434F03A" w14:textId="10E5B8B5" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
-[...25 lines deleted...]
-    <w:p w14:paraId="7DF09EBC" w14:textId="1472AE0B" w:rsidR="002B34F2" w:rsidRDefault="00BC2134" w:rsidP="004D694A">
+    <w:p w14:paraId="7DF09EBC" w14:textId="6FE0C8E3" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="00552C2D">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="4320" w:hanging="1080"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00DE1DEC">
+        <w:ind w:left="3240"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="CERCallout"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9710"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00975259" w14:paraId="321B47FD" w14:textId="77777777" w:rsidTr="0044693E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D7A480" w14:textId="1780B182" w:rsidR="002F6E8C" w:rsidRPr="0044693E" w:rsidRDefault="002D481A" w:rsidP="0044693E">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0044693E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Example: </w:t>
+            </w:r>
+            <w:r w:rsidR="002F6E8C" w:rsidRPr="0044693E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Converting mass of gas to tonnes carbon dioxide equivalen</w:t>
+            </w:r>
+            <w:r w:rsidR="005F5FA9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ce</w:t>
+            </w:r>
+            <w:r w:rsidR="002F6E8C" w:rsidRPr="0044693E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (t CO</w:t>
+            </w:r>
+            <w:r w:rsidR="002F6E8C" w:rsidRPr="0044693E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="002F6E8C" w:rsidRPr="0044693E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-e)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76BC99E3" w14:textId="6221C4E9" w:rsidR="002F6E8C" w:rsidRPr="000D5809" w:rsidRDefault="002D481A" w:rsidP="0044693E">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E3B66">
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00644415" w:rsidRPr="00EE1CD1">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>f the equipment used for commercial refrigeration contains 7.2048 tonnes of HFC-143a, which has a GWP of 4800 (2.02 of the NGER Regulations), then the calculation of stock of CO</w:t>
+            </w:r>
+            <w:r w:rsidR="00644415" w:rsidRPr="00EE1CD1">
+              <w:rPr>
+                <w:bCs/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00644415" w:rsidRPr="00EE1CD1">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-e is:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5197479A" w14:textId="2ABF278E" w:rsidR="00644415" w:rsidRPr="000D5809" w:rsidRDefault="00644415" w:rsidP="0044693E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="1440"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE1CD1">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Stock (HFC) = mass of HFC (tonnes) x GWP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE1CD1">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="002F6E8C" w:rsidRPr="008A15D4">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">                      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE1CD1">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">= 7.2048 x 4,800 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE1CD1">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="002F6E8C" w:rsidRPr="008A15D4">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">                      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE1CD1">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>= 34,583 t CO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE1CD1">
+              <w:rPr>
+                <w:bCs/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE1CD1">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="623BFB0F" w14:textId="54BB420A" w:rsidR="00975259" w:rsidRPr="000D5809" w:rsidRDefault="00975259" w:rsidP="0044693E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004520CC">
+              <w:t xml:space="preserve">Read </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0044693E">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="0044693E">
+              <w:instrText xml:space="preserve"> REF _Ref171082922 \h  \* MERGEFORMAT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0044693E">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004520CC">
+              <w:t xml:space="preserve">Table </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0044693E">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004520CC">
+              <w:t>: Example of HFC reporting under the NGER Scheme</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0044693E">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00E75B48">
+              <w:t xml:space="preserve"> in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004520CC">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004520CC" w:rsidRPr="000D5809">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="006C93"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="004520CC" w:rsidRPr="00EE1CD1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="006C93"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF _Ref165018093 \h  \* MERGEFORMAT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004520CC" w:rsidRPr="000D5809">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="006C93"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="004520CC" w:rsidRPr="000D5809">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="006C93"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="004520CC" w:rsidRPr="00EE1CD1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="006C93"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Appendix A – Examples for hydrofluorocarbon reporting requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="004520CC" w:rsidRPr="000D5809">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="006C93"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="004520CC" w:rsidRPr="00EE1CD1">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004520CC">
+              <w:t>when calculating the stock of HFCs where more than one HFC is contained in a refrigerant blend.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4A62872A" w14:textId="1064E2C2" w:rsidR="00332D18" w:rsidRDefault="00975259" w:rsidP="0044693E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="002B34F2">
-[...36 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00410EEE">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2">
         <w:t>nter the 34,583 tonnes stock CO</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2" w:rsidRPr="00A6749E">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2">
-        <w:t xml:space="preserve">-e in the EERS data entry screen shown in </w:t>
+        <w:t xml:space="preserve">-e in the EERS data entry screen </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85A9A">
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="002B34F2">
+        <w:t xml:space="preserve">shown in </w:t>
       </w:r>
       <w:r w:rsidR="00035FBA">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00035FBA">
         <w:instrText xml:space="preserve"> REF _Ref163731041 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00035FBA">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00DF0BCB">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidR="00DF0BCB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00035FBA">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="002B34F2">
         <w:t xml:space="preserve"> below.</w:t>
       </w:r>
       <w:r w:rsidR="00385ADB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="0030537D">
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="62" w:name="_Ref163731041"/>
     </w:p>
-    <w:p w14:paraId="457019D2" w14:textId="3D5EF944" w:rsidR="00035FBA" w:rsidRDefault="00035FBA" w:rsidP="004D694A">
+    <w:p w14:paraId="335B1626" w14:textId="220360F2" w:rsidR="0051673D" w:rsidRDefault="00F159D5" w:rsidP="0044693E">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EA0B113" wp14:editId="7F8BAFF5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1829</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>267462</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6182995" cy="5051374"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1231035173" name="Group 4" descr="EERS Hydroflurocarbons emissions data entry screen showing Method 1 (4.102) selected, with 34,583 for gas contained in equipment (tCO2-e) and 7,954 emissions released during the year (tCO2-e)"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6182995" cy="5051374"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="6182995" cy="5051374"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1631237629" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId32"/>
+                          <a:srcRect l="347" r="442" b="158"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6182360" cy="2336165"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="403217300" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId33"/>
+                          <a:srcRect l="635" t="30957" r="399" b="1"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="2348179"/>
+                            <a:ext cx="6182995" cy="2703195"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="06306C3A" id="Group 4" o:spid="_x0000_s1026" alt="EERS Hydroflurocarbons emissions data entry screen showing Method 1 (4.102) selected, with 34,583 for gas contained in equipment (tCO2-e) and 7,954 emissions released during the year (tCO2-e)" style="position:absolute;margin-left:.15pt;margin-top:21.05pt;width:486.85pt;height:397.75pt;z-index:251658248" coordsize="61829,50513" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAnEIRwtQIAAA0IAAAOAAAAZHJzL2Uyb0RvYy54bWzcVVtv2yAYfZ+0/4B4&#10;b30hcRKrSTWtazWp66J1054JxjaquQjIpf9+H9juepNaVdOk7SEEzMfHOYfzwcnpQXZox60TWi1x&#10;dpxixBXTlVDNEv/4fn40x8h5qiraacWX+JY7fLp6/+5kb0qe61Z3FbcIkihX7s0St96bMkkca7mk&#10;7lgbrmCy1lZSD0PbJJWle8guuyRP0yLZa1sZqxl3Dr6e9ZN4FfPXNWf+a1077lG3xIDNx9bGdhPa&#10;ZHVCy8ZS0wo2wKBvQCGpULDpXaoz6inaWvEklRTMaqdrf8y0THRdC8YjB2CTpY/YXFi9NZFLU+4b&#10;cycTSPtIpzenZVe7C2uuzdqCEnvTgBZxFLgcaivDP6BEhyjZ7Z1k/OARg49FNs8XiylGDOam6TQj&#10;s0kvKmtB+SfrWPvphZXJuHHyAI4RrITfoAH0nmjwsldgld9ajock8lU5JLU3W3MEx2WoFxvRCX8b&#10;rQcHE0Cp3Vqwte0HIOfaIlFBKRQky8msyBcYKSrB+hAWdkdZ0CesDMH9UhqoXWp245DSH1uqGv7B&#10;GTAv5AnRycPwOHyw76YT5lx0HbLa/xS+vW6pgS2z6MkwOVAG5z9yzjOq9a4802wrufJ9mVneAXut&#10;XCuMw8iWXG440LSfq4iQls6yb4A4FBqZzCBkiSeTHCMos2w67z3hvOWetcFUNaAN8YEdLB4nIrWR&#10;TS+TA3Oizf6LroAR3XodSb3WnKSAsg/mzAkpsmIa5RwtBrpb5y+4lih0gA4giunp7tIN2MaQgLpT&#10;oVU6aN0jD18i6ABz6MJp9dCh888YdpKSPJuRFOT6v/2aD1787deCwAUGp0/SxbR3LllA2Qbn/h3f&#10;5mQyz2aLfrNnr9Z8lpIM7tnedKP5R2v+effGyxfenFidw/sYHrX7Y+jff8VXvwAAAP//AwBQSwME&#10;CgAAAAAAAAAhAPwByll5egAAeXoAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAA&#10;DUlIRFIAAAQkAAABjggGAAAATynSJgAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBI&#10;WXMAAA7DAAAOwwHHb6hkAAB6DklEQVR4Xu3df1xU553//berRdaG4H71DikxIbY102g1STNoIoYG&#10;tyLJRrC7DnEDtAmRTTAa3N1Is3U090bsxh/bSKQxWdSkAXtbsHdB0m8supAimAp2NRh/jDYiRknI&#10;LVvIJH6B1Z77j5mBmeMAA8L4I6/n43EeCdd1netc5zrXGTkfznXNMMMwDAEAAAAAAATRX5gTAAAA&#10;AAAAhhoBCQAAAAAAEHQEJAAAAAAAQNAN620NidbWVp07d06dnZ3qpRgAAAAAAICGDRumkJAQjR07&#10;VqNHjzZn++gxINHa2qpPP/1Uo0eP1siRI83ZAAAAAAAAl+jo6FBra6tuuummXoMSPU7ZOHfuHMEI&#10;AAAAAADQLyNHjtTo0aN17tw5c5aPHgMSnZ2dBCMAAAAAAEC/jRw5Up2dneZkHz0GJHqYyQEAAAAA&#10;ANCnvuIKPQYkAAAAAAAAhgoBCQAAAAAAEHQEJAAAAAAAQNARkAAAAAAAAEFHQAIAAAAAAAQdAQkA&#10;AAAAABB0BCQAAAAAAEDQEZAAAAAAAABBR0ACAAAAAAAEHQEJAAAAAAAQdAQkAAAAAABA0BGQAAAA&#10;AAAAQUdAAgAAAAAABB0BCQAAAAAAEHTXb0Dify6o3ZzWH5e7P7rRlwAAAAAAk+syINH8XqGinnlJ&#10;Nz/zpgr+ZM7t2+Xuf1X40ymV1R5UWe1B1V/Bc7gu+hIAAAAAMOiCF5D4+KDsb27X4je3a/GvPlCz&#10;Ob/f2uX4wPXAXXay1Sfn/cOn1CZJ/3NGVad8sgLif/9W1bsf8KuaBvvv/RfUeKRaOa9v0rQfrde0&#10;Ndtkf/sDOTrM5frh1O+VtultpW16WxsG0Af903Pf+O9LAAAAAMCXXdACEvV731Xe3mMq2HtMBb/9&#10;vXZc9l/LP9eu7a4H7rSKMz458Q9/T3O+doMs3/6enpvikxUQ//uf0Qb3A/7S//rcd4fLcfETFfz7&#10;et21/l2t+8Mncvzpczn++Efl7SjRtH96TXlN5h2uRj33jf++BAAAAAB82QUpIPFHFezxflD9RJtq&#10;znn97F/7+c/V/PkFc3LfIu9Twb8u0b5n75NluDkzAJe7fz80/+5tLXa43iqIuv9BFSx4RPkPjVO4&#10;JP3POdk37JTDvJNb++efq/n8APrHrT/925+yPgLoy4HU3X6+nXUpAAAAAOAaNswwDMOcKEmHDx/W&#10;uHHjzMkDc6REN6//QO26QZabPpfjU0ljrNr3bwmymMte/Fy175Qo7Z1Tav4fd9rwEZoyLUHFaXcr&#10;YrgkfaCMfyhRse+eUuQMvf9/Pyi9nae7drRKGq2cf12kRX/yHF+a88RzKrg/1GunM8r50Zta9ydJ&#10;X39QjudnqN28v97VtBeqLw0MTJ2rTyYd1M1vuOYixM5foh0zb/Aq0K7iV9Yp4wNJN3xb5Wvnaqrp&#10;obx8U46SayWN+rbK18/VVHd6bVGe0v5wQdJoPffPjyvjJnfG/5xT2dbtyth3Tu0X3WlfuUFzHnpE&#10;eQ99U+Ge+g9s0+iNf5Qk2TLtyr/Hnd5L/xak3K2or7jT+ijbdS0+7rlvWhd8W43mvvyaO99f3V8J&#10;1ZTo75na4XWtpyao/OZjXvuMUMS371PBggc1dZSnPAAAAADganDmzBlNmjTJnNwlKG9IVP3hmOuv&#10;2WO+pfy/+6YrseWYij8yFVS7yt94TfE7vB5SJeniBdXvfVuWn7wrh+chvD8s31aa+4G1zNMWj8YP&#10;uhZbnPNdqyK88wIQOvU+Zbjrrqo96Ls2xp/2K/8D1/9OffjBS4IRPs6fUZXX9IypyYvkWL1EjtVe&#10;wYiLnyjvpdeUttcrGCFJ//O5ynZs05Q3PnCt19Cj3vv3rpe8+7f3sgO+FvKcR96ldf9Pu6sdP96u&#10;8vNe6R61O037XFDzB9WK//fLaAsAAAAA4IoY+oDExQ9UsNf1On7U1G9ryhSr+wH+cxXU+q790P7e&#10;diXXuqcvPDhXjp/Z1fqzRdoxe6yrwEfVWrr3c0nfVv5/PK2cSPeOU+eq9T/sav2/H1RUd3Xdhn9T&#10;aQ+431w4/IHKvBaLrN9/zBVEGH67Er/j/eaEl689qH3/MVc294+WxKddx1vwbWn4N7Xgu+66Tx5U&#10;8cfduzXWHFStXHVnPDC6O8NL7L3flOuorcpZ+ZJiX39XZSdbfQMObo4d22T/SJJCZVuwSJ/8h12t&#10;G5eo3N0/bbUlWvRezxMZvPt3yiOP65ONdrX+x/N6P+121xSRj6qVvMN1TQK+Fr31TQ+af/e27I3u&#10;MXH/I9q3wa7WDYu04yF33W3HlFHiervDV6jmpC1wtXvDAm2Y4r5eH1VrXb25LAAAAADgajbkAYn2&#10;2oMqvihJo5Vx3zhp+Dc1594RkqTmPftdD+yukiqrc38Nw1/drfxHv62Ir0j6ymjFzp2v8gWPqGDB&#10;I8q4pX9rDXhMmfotV7Di4int+C/PQ/sZ7ah1rW0ROv0+2UZ67xE4y4NW91SLVuX/3hNkOaOCGte3&#10;f/RWd+g98/W7+eNc0x8uXlD9H6qV9lKebl70kmLfPKjGrrcBzqj49+62PjBX+VNHuwIZw2/Q1L+b&#10;K7t7KkRZnWtqyqW8+vfrD6o4cZxCh0vSCEU9kKq8e11Zjb//QPVDei3OKH/XJ67//fqDKn/ibllG&#10;Sho5WrHff1z57oUv2/bsV7k5KPPtB5X/wM2udo+8WWkZDyrenVV/tu81SQAAAAAAV48hDki0q+wP&#10;7gfbyG9rjvuhOfbeb7keps8fU/ERT9nP1fzf7v+dcLvv9IbhozV16t2aM/Vuzfm6/zcN+nSrVRnu&#10;Nyq6pm10TdcYobR73VNJBuKvrMpwP0i7HujddbdI0g1a9GDvdVtmPi7HK89pX+YMpX3zBtcDt9c0&#10;ikZJUqsa3VNL2vds0+h/yPHaNinH82bGf3/ew1eqevXvyXdl8dk/R2l/cOf9qVWfDOm1aFVji+v/&#10;LBO/aZoiE6o537nd9b8Xz+n4pz6Z0qhQ99skbiNDXW92SHL8fwQkAAAAAOBaMrQBiY4PVOx+lT48&#10;QqqvPaiy2oMq+3yEXM/vF5S/173IwpAbK9uMm13/65624fgv93SNv7pbaRNNxfslVLaZ33Y9LP/p&#10;oAocUlWVez2Jr1uVcau5vB9fCZXlnge1IXuJPnnlaa/pCL9XnnnFyJGhivirG/xvo3uYduLtK73s&#10;/1c3+D70XysuDuRtDQAAAADAlTKkAYnmPQdV7v7/tgPVStv0tntzr60gSX84qOIOSbpBEf/LnXbi&#10;jOstA4+Lrar1BDNOuqZBDERE9LcVK8+0jT+q2D1dI+q+b7sDJJdholWLxkjSBRXsLelaN6OvhTLr&#10;392uxW9u1+I3f999zl8Zq7SZnrcqLqj1vCSNVtRfuVJCp851L3jp3n6ySLU/XqCqHy9Q1T9Y/a+j&#10;4d2/t96nKu/9V3vtvzxBsUN6LbrPw3Hkj6a3OdpV9l/uN2qGj9UdnsU8AQAAAADXnSEMSLRqx373&#10;WgFjxilt+rd8t3vGuv4S37WmQ6jmRLtf1//Tfi361R9d36Zw8XPVlmxTvDuYkX/Wtf6EjzNnVN/2&#10;uZo/7+Ov5OF3K80deSj7zU4Vt6h7bYt+aDx7So1tn6v5vPfxxinjr11vYLS/94Fr3YxR31bG1N7f&#10;Nxj5pzMq2HtMBXvfVc6751xTSS5+rrK9nkUdR+uumyVpnGz3uRbPbN/ztpYeaO0qW1uySVFL18uy&#10;dL2ee7+nPvDq35PVyvjtGffCmRfUuGebprj3j9/1yWVdC/99422c0jwLfJ58VzZP3f/Tqqpfv6kM&#10;zxs1D1gV39u3kgAAAAAArmlDF5D4+KA2nXT979S/nqsNj8/z3TIf0SL3X8o9CzGG3v+I8t1TFep/&#10;u02WZ3I0OnO94n/rXh/g1hlaO939jRYaq1l3uf+/ab9il66XZV21e72FnoRqzr3uB+1PW11lv363&#10;bO61LXr3TcW7gxntf9ipu5aul+UXx3xKRNz7Lffili5R37Uqto+Hasvs78l2gyRdUPkvXtPN/+A6&#10;5zT3N1yET31Qae72WRLnK+dWSfpc+Rvzusp6+id86lzl3d9zACT0/nkqmhoq6YKqfvWmbs7M0eh/&#10;eEl3FZxyfV3orTNUlOgKzvTvWvTdN96iHprnPg+vup/JU+I77rrDv6X8ub2vuwEAAAAAuLYNWUDC&#10;8fuDci19cLNs9/pb/HCcEqe6H2g/OOheXHK0bJlPqzzxdte3OngMH6Ep0x+R48cPyuL1gG9JfFwF&#10;08cq3LtsH0Kn3i2bVx2xU+/udUpFt1DZ0lOV8233opP+/JVVGV3fdnmzFj0YwJsXo76t/Bfma+29&#10;Y33rHXmD5iTOV/0T3+5auFHDb9ai559WwXRT2a/4KetXqOKf6Ll/33/eu3/7cy0C6Btvw2/Woh8v&#10;UsHMm33r/kqoqx0/maf4UV7pAAAAAIDrzjDDMAxzoiQdPnxY48YF8EA9hNo//1xtClXEDZdODbg6&#10;nVHOv7ypdS2SpjyiTxbd3e8FItvPf66O4TcovIevCfV2uf3Tfv5ztf3PCIWHm769wo/LPVZvhrJu&#10;AAAAAMCVcebMGU2aNMmc3GXI3pAYDKE33HBNPaS2v/euKxihEcqY2f9ghCSFjgosGKFB6J/QUTco&#10;IoBghAbhWL0ZyroBAAAAAFenqzogcW1pVcHv3N8QMeZuLbisrxEFAAAAAOD6RkBisHz0e+V1LeJ5&#10;nyzmfAAAAAAA0IWAxCCp339K7X91gyL+6lta7PlaSwAAAAAA4NdVvaglAAAAAAC4Nl3Ti1oCAAAA&#10;AIDrEwEJAAAAAAAQdAQkAAAAAABA0BGQAAAAAAAAQUdAAgAAAAAABB0BCQAAAAAAEHQEJAAAAAAA&#10;QNARkAAAAAAAAEFHQAIAAAAAAAQdAQkAAAAAABB0BCQAAAAAAEDQEZAAAAAAAABBR0ACAAAAAAAE&#10;HQEJAAAAAAAQdAQkAAAAAABA0BGQAAAAAAAAQUdAAgAAAAAABB0BCQAAAAAAEHQEJAAAAAAAQNBd&#10;uwGJtirZ46Zp8c42c45//S1/Ob5wqKqkTFXH2805Qde2x67YqYtVPginPZh1AQAAAAC+3IITkPi9&#10;XdMmWmR5pkwDekQ/VKDFWetU3uyVdrRMmw44VFC2zyuxF+byzeVal7VYBYfMBQdB8y4tfTxNS3d6&#10;N/jKcLy9SfXHC1RWa87pg58+H3BdAAAAAACYBCUgUVW8SY6mZjVvzVfxQJ7Rz1ap4OfFOv6FV9p9&#10;a3XqQ4ca/z3eK7EX5vJfHFfxzwtUddZc8PoyddUpNToatXaWOacPfvp8wHUBAAAAAGAy9AGJC+Uq&#10;2Nyu0AdiZVGVCkr8RCQuNKvqlQzFTrTIMtGi2KfzVNXkzqu0y/JUsSSHch6yyDIxWfmnJZ3O1w8e&#10;iFXG1kbpwDrFTrQobZtv3e1vL5ZlYqzWHTCVP52v5Idy5JBU/JTrmPbKNhUvsMgycanKL/jUorJn&#10;LLLMyVejd3KXNjm22pU41SLLxGlK/HGZGjvMZSRdaFPt6z2co1tbXb4Wz5kmy0SLLHEZyv+9aW5E&#10;U5Xyno515U+MVcYrVWruamuV7BMtsvy4XI6tGYqdaFeVpMaf/0BT4zJUcNpVqnFzsqsPjzeq7MeJ&#10;rjdXpibKvtWhrqP10OfmuiSp/WS5b5ter1WbV/95jpdXWSa7+9ymzbGr7OSA3pUBAAAAAFwnhjwg&#10;0V5SoGKFKm1ZvhZES7Xbd8gnbHDBobxZFiWuqFLo9HjFz4pV6Dt2JU6MVd5JSWMtiv9OlKRQ3XF/&#10;vOJnTVXUSEkXOtTY1KzGLyTdM0fxI5pVtrXcq+52lW0rUPN/T9PUyabyI6M09f47FCop6jvxip8V&#10;L8vYcM1JmKrmpnwVlHg9LDcVaMPWZkU9kqio7lS3dpU/M0XTnslT7ci7FD9rqkJ3p+mu++1yeBe7&#10;4FDerCjF/8jrHCvd53jcXeZknuJnLVVBc5TiZ8Xrri+KtTQhVjlH3fnH8xQ7MVH2ylDFzopX/PRQ&#10;la9IlGVWnjtQ0q7mpmY1v5qsac+UdffDF41qbmpUhydI8EWjmpvKtXT6XUrbHaqps+J1l6qU98w0&#10;TXmm3DWlpqc+N9d1PE/x30mWvUS6a1a84qd0qPhH8YqalSeH6Xj272eo6qtTFT/rLum9PKV9J1kF&#10;poAMAAAAAODLY4gDEu0qKymTIhYp7b4IJc6bKtVtUvFJrxIlObIfkOI31ap80wZtyM1X+XsbNCey&#10;WUXb66XJadrw1FRJUUpesUEbcp9TfIT3MSTJItv8KGlPgXZ4HnK/KNOOt6WoZxcodoSpeES8nluR&#10;rChJU5/aoA25G5Q2WQqdm6GMUKlse/daF43bN6lWc5SReslBpaPrtHRrm8LnF8mxp0gbcjeoqLZR&#10;BfNCfYq5zjFUtkKvc6wtkC20XvYXi9Uuqf2/9smhCC36mbueynLl/DBWoWeaJbWr+EW76hWv/Npy&#10;5edu0IZN5ar92RxFNBep+IDXwUJtKmj8RI4jOYr1SjYLn1ekxtruNhfND1fb1qVad1QB9nmj8n5o&#10;V314hnacqlJR7gZt2LZPjYU2hR6wa+kvfd9Wid/kUNW2DdqQW6R9u55TlKqUX+L/nRMAAAAAwPVv&#10;aAMSX5Sp+G0p6oc2TZEUMcemqXIof1v3+wNVlWWSbEqbG969X2SaCo44VJU9pTutD5bHF2mqalVc&#10;5noQbn+nWGWKku37FnPRno2I1YJno6Sd+e6/3jtUsMmh0CczZPuqubDUWFmuRkUo46l4dbc+XHOe&#10;WSTv53fXOYar8R27Fmctdm0rytV8k6TdtaqXFDo9XrEjmpX3kEWJWXkqOx6lBf++Qc/NipBUpaq3&#10;Jc1Lk82rmyJSCuQ4UqXn7vE62Fyb5niV8c+ixf/k2+b4pzIUoUbV1vqZUuNPc5XKj0qWrAWK9Yq/&#10;hD9ik01S1Z73vQpbFPsdr0bdM1VTJdXX+7xHAgAAAAD4EhnSgERzYb7KFa746NFqbm5W8/Bpir9H&#10;atxW3D2l4aLrPyPNbzH0V2Si0h7wTAlpV9n2cil6kTLuNBfsneX7NkV5Aht7NinvdJQWLejhXYML&#10;HZJGa7Q5APDVUI32/vmiJDXLUVmu8l3dm+NChCJuc+8cmaYdjftUtCJe2pOjtDiLbp6UrAL32yTt&#10;kjRipFellyfU3N/uNrd+EeDaDh1tapWkEb5vg0ijFWpOAgAAAADAZAgDEs3asb1WUpvybRZZLBZZ&#10;LLHKOSDpdEHXNIO77o91vQFQ57XrFw5VlZSp/JBpUcdeRcj2wzmuKSG/L1bBTik2NdHnTYWA3Jmh&#10;RdFS7c/ylVdSoPZeghpRU2MVKocK3vadetC40yvg0nWOUcr4lUOOI+6t/n3VVlapatdzmiqp/XiV&#10;ynY1K+rJDdrxX5/oE8daxTeXa+nrtZLuUuwDkiqrVOu1YGT78SqVlZSrvsXrYAFxaMcu3zchHG8X&#10;y6FQTfvOpStl+HXbVE0LlRxl3ut2SDpQrvJ2Keq2AOsBAAAAAHwpDV1A4mSxNtVJlhffV2tra/d2&#10;Nl/xalbetlpJUsS8RUoLb1bevDTlH2hU8+kq5aXGK/HxRdr1hfvtgeGhrukTPytWWUmVHN5f/+kl&#10;dG6abHJo7aN2VWmO0ub1Eo4YIY2UVPbmOpWVlKm+a4HFCKU9NUc6vU72ze2a81Raz0GN+xbJfo/k&#10;WBGrxJ+Uqf5ovcp+kqjYFb5TEVzn2Kh1cz3nWK+CrGmKskyV/T3XV3KENpcp4/FEJf9zmRzNzWp8&#10;r1YOSVG3RLiCLc+mKbw5T7bH81V/ulmNe/KUPCtRaVm71G5+QyMAtT+KVbJXm+NfdEj32LXoPneB&#10;Pvt8qhatmCLVLVX8M/mqOtqo+pIcJc5dp8Zwm9Y+04+pMgAAAACAL50hC0g4tuXLoalaMM/0l/Kv&#10;zpEtQWr/ebGqLkj6arw2vFegtNt2aWncXbJMSZT9vSilFdZqrefhOG6RNjwSIcfmDKU9vlSmP+53&#10;GxGvtCdD1dbW1uO6D11uS1POwinSzhylPZ6mDfXdWZ7FLRWaoYy5vc0/iNKiknLlzApV1Zo0xd4f&#10;q7Sfh8r+pl0+j+Oec7zJc46xWvzLUKUV1io/wR1NeGClfrd6jtq3p2maxaJpjxer/ZENemuhq/9C&#10;Z21QbWGaonYvVewUi+6aY1ftbWkqeG+tppqnX/TJokU/Wyz93N3mNVUKnZWj8pJF3d8kEkCfRy0s&#10;177Vc9T+y6VKvP8uxT6+zt2mfMUPIEgCAAAAAPjyGGYYhmFOlKTDhw9r3Lhx5uSh1d6m5o6Rigjv&#10;LQgQBE35ip+4VM3Z+/T+jwP8S3+gbQ+gXHtLmxQefuk6D27tbc3qGBmhXqroUeMr03TXCinnv/Zp&#10;0dcvry5vfbUZAAAAAPDlcubMGU2aNMmc3GXI3pAYkNDwXh/Ug8XxZp5qNVWLHg8wGKF+tD2AcqFj&#10;en+wDw2//ACCx2DV1VebAQAAAADwdnUFJK4GF6q06ZVG6ZEMpUWaMwEAAAAAwGAgIGF2oll6NE1r&#10;/9mmQXhx4KoTeqdNaT+06Y7e1tcAAAAAAGCIXV1rSAAAAAAAgOvCtbWGBAAAAAAA+FIgIAEAAAAA&#10;AIKOgAQAAAAAAAg6AhIAAAAAACDoCEgAAAAAAICgG9Jv2WhsbNSJEyfU1tamHg4DAAAAAACuIsOG&#10;DVN4eLgmTJigqKgoc3bA+vqWjSELSDQ2Nuro0aOaMWOGbrnlFnM2AAAAAAC4Sp09e1bV1dW68847&#10;BxyU6CsgMWRTNk6cOEEwAgAAAACAa9Att9yiGTNm6MSJE+asQTNkAYm2tjaCEQAAAAAAXKNuueUW&#10;tbW1mZMHzZAFJHqYCQIAAAAAAK4RQ/lsP2QBCQAAAAAAgJ4QkAAAAAAAAEF3HQYkmrTz5VyVHu00&#10;Z/Tf+UMqXLVRNZ+aM4LNqYayjcqxr9HOj8151ybnh6XauGq51vzvJnNWl86Dhcp5vUYt5gwAAAAA&#10;wDXvygUkPi7WksQkJflsS1R8uQ/c5x2q+GWhig+cM+f035lqFZdsUeUfzRnB1VLyIyWvqpTujpMl&#10;3Jx7Dfq0VD9KyVGlpihu4lhzbpeGfcUqfaNSx8wZ1wBHSY5yShzmZAAAAACA2zCjhxUqDh8+rHHj&#10;xpmTA7Z9+3Y9+eST5uRuHxUq9W93KCZ/o5Jv9SSGKGx0mEKG+xb9sqt5IVpLtF51/xpjzro27Vmu&#10;6H+S1tet1HVyRpe47q4ZAAAAgC+lzZs3a968eebkgJw5c0aTJk0yJ3e5cm9ISK4AxJgxGtO1dQcj&#10;PH9hbnk3VwvnJykpMV3LC+rUclGS85CKVy1UcmKSkhflqPiQ06tOh0pX5aj0uOfnTjXt7q4j+/VK&#10;NXnP5mg9pOIX0pXkqeugV10tNdqyaotqvOcMtHYfO2n+QuWWOeS86LXL3i3K2VSjhkPFylmUrKTE&#10;JKW/UKxDrV519NUmL46SHG09JOnQVuV42uJp18cNKl21UMkv13WVdx7sPm7yolyVHvfum8vpVzN3&#10;Px91qqYgW+lZxfJMvuj8qEaFnj5Kz9bG3U3qOr3jpcr5Zb2kem1dlaMte1t6rMvTl93d36mmvYVa&#10;np6kpMRkLXy5VA3OFtVs8r7eki465SjbqGxPuVW+/e+pt+nDUuUsSlbuPk9OAPV7+v6U1zhIX+4z&#10;bnyvmdebEhedOrR9udLdYydn+yGfsQMAAAAAXyZXOCDRs3MHSlX6WpYyfx2ixOfssj8dLefWhUp5&#10;caPWZKyUw5KipSuyZftavdakp2rj0a49tb+kVPubXT+1lCxR0roGTV6wRmtWPKQbd2cr6YVK1wPy&#10;xUNaMz9dxSEPyb56jTInn9PmjFRt9Dx8nm9QRUmFGs67fz5VqNSEdBX/n+lKf3aJlvxgshpeS1XC&#10;04VqcD9YdnxYodJfrFTmKocsjy2V/flUfcuxXunz1+iQu0yvbTIZa4mRZYykMRbFTJusyL/0tKtQ&#10;K594UltbIzVl/I2SpIaCVM18ulgd09K15NklSp/coI0/SFD6Lxq66ht4v5q5+nnjP9q0cu9IfX1y&#10;pEbK1UfptmztGBGnpS+vl33eeDnWJSlxVY3r/EZ/SzF3jJE0RpZpMZocGdZjXR0fVqi0skEd7iM2&#10;FKQr6Z8K5ZyWqSXPZipxVKUy5y/X1t3d11tyquZFm1Jfc2j8Y2u0fnWW4lSs9IRUFX7kKuG5RukZ&#10;W/XZ16bo9r/qR/2evn+mu69SLQ6tz7BpzUFXEd9rFqMYi2tayqGXbUr/5Ug9tGKN1iyYrHOb0pW6&#10;iWkdAAAAAL6kjB588MEHRmtr64C3TZs2mav0dbrASLEmGvZtFUbFLvd25FxXdvUKq2Gds96ov+C1&#10;T/16I9FqNZ4o7i5nGJ8ZJc9aDWtOtfvnasNutRr2KvdPK6yGdVlFd3FHibEyp8Q4ZnjaYDM2N3gy&#10;zxnV+SuNzTXu+k8XGCnWFKPgtCuv5FmrEbeswvisqzLDMD6rMOxxVmPprg7DMAzj7FsphtWaZZR4&#10;F/qiwlg6LcA2+VG9wmpYV3jOz9MuUz+cKzGypsUZ9kqf1hmfVdqNuGlLjYovXD8PvF/NXP0c91Kt&#10;V9o5o+Rpq5GYZzoT97V+1eH+ucpuWK12o7tmf3W5+/KxAuOs4Tq/TGsP5+d1vY0Dq424aUuNd3yK&#10;dRjVK+IM6/MVRkfXNXrCKGr2KhJo/e6+z9rhXa7DqHje9xpdcs2Ms0bBY1bD9sbJrpRzNZuNlfnV&#10;hnevAwAAAMDVZNOmTZc87we6ffDBB+bqfFzhNyScajhYo5p97s1hWojyHqsme68nMdmqKRqvGdYx&#10;XolhirZa5Pf1AknRs5M05rd2Jb9QqMqjLer8RpLsy5JkkaRbZyrhzgZtfGahcrfXqcEZppgFdqVP&#10;967f45j275VmPhynMO/ksDglPCBV7uueNqE7rIr2LjTKoinfkBpOuSY19NqmgJn64ch+1WimEh70&#10;aZ3CHkxQzMVK1bj/ei8NTr96xEyL9vrpmPbvl8ZcbFLl7sruzSFFjmlSU9dbDP751mVyZL/qhvs/&#10;v5le59J0qF7Om0bKuc/r+Ltr5Bx9u3T6rLpG2DdmyHpT936B1u9ikfVu73Ihsky0SH9s6Jq2cqlI&#10;zfwbixpey9TCl4tV96FTYdPTZV8QI3+jDQAAAACud1c4IBGphIV22Ze5t7mBPJKH9GvRy5Dpdu3Y&#10;uUUpkfUqeM6mmJgELSnxTGGIVOobNSpaNl3Od9fqyYQYxczPVV2PSyeEKWSUOc2tjwd3b723KVB+&#10;+mFUiFyTNy7V0edaBX7qC8Ql+4So8yOvINO+GtXsO6UbH0iSNcJc1uSSukz8nt+Nfq5Jixw+x6/R&#10;/vNfV1LceNe0EkkaHtL9/x4B1z8wkY8Vqmbbck0/X6m1TycoJiZZuft7HGwAAAAAcF27wgGJodfZ&#10;2qKOv7Qo6ak12vKbCtX8dIbqX9qimouSOp1qae3QLdNTZc8rUkVVqTLDCpVb4u/v3GMVeatTx/7o&#10;vcKlpIsO1R+SLN8c75vei17bNFARkYp0HtOxT03pR+tVL4sst5vSh8RYRd7aqbGxWd1BpmV22f8x&#10;RbOnxelb3m8k9FdEpCKdNar2XrxSko5Xq8brmX7s1yIlWZT0vNfxl9mV+bcxirl7vO/bLd4CrH/g&#10;OuVsaVFHZIxSl72qol01Kn3mBhW+XNrLWxUAAAAAcP267gMS779u08ynt6jB/QZDx3nPEomSWndq&#10;aYJNK991P3Fe7FCnZwHLS1iU+lScDq3L0sb9La4XIs43qPSFLG05n6TMv4s079CjXts0UHekKvPB&#10;Q1rz3EbVtbgq7jxVquXPbVHH3Eyvr1YdShYl/yBaNT9bruLj7pPrbFLpykwtfMOhkB6jAQG4I1np&#10;1iZtWZajylOe86tUzopSdXjVGxKXJltnoVa+XCN3N8h5cKOynlipis/DFNJd1FeA9QfqxrAwqbWp&#10;qw2SUzufT5BtVaX7mzU61XG+H6/VAAAAAMB15goHJBzK/dtoRUd7tu5vQhgs0QtzlTW2SMkxrmPM&#10;fMGhpLxsxQyXdJNNa9fOlGPZTNfxY5JVFGHXysf8BxfCZq/RzpemqDIrQTHR0Yr+brJyT8/Umrfs&#10;iunHa/29tmnAwpTw0k6tmVSpJQkxio6OVsz8XDXErtHW52N6fhAfZGPmrlfRghAVPuFqQ3RMknLP&#10;PqRXX0vX+Ms6vzFKyi1S9u11stvc55derDHL1ir1a17Fhk9W9rb1iqlfrgRP/z6zU5HPb9ZK0/oQ&#10;vvzVv1lhz5nqD9DkR7MU99F6VxteqJE0RrZVazTTYdfM+6IVHR2j5F+PlX1VqvyPNgAAAAC4vg0z&#10;DMMwJ0rS4cOHNW7cOHNywLZv364nn3zSnHzlXOyU0ymFjfb/aN7pbFHHyDEK8599iU6nUxoVNrB1&#10;Fzz6aNPAdcrZOhT19k9nq1MKu8w+8udip5znpbCwEEmHtGZmupz/WqeVD5jKdTrV0jFSYwK9qB4+&#10;9Q+BgbYLAAAAAIJs8+bNmjdvnjk5IGfOnNGkSZPMyV2u8BsSQTQ8pNcH9JCwwIMRkhQyGA/afbRp&#10;4Iaq3v4JGT0IfdSlQYWZScoua3H1m+diHa1WjbOHNTJCwgb20O9d/1AYaLsAAAAA4Dry5QlI4Bo3&#10;XkmPTVH9iylKf7nY9XWe29coeUEw18gAAAAAAAwWAhK4ZoQ9sFLFWzMV3VKpja+s1/r/fU5x/1qq&#10;HcuCt0YGAAAAAGBwEJDANSXsjiRl5ryqoh2lKt2yRpnfiyQYAQAAAADXoCELSAwbNsycBAAAAAAA&#10;riFD+Ww/ZAGJ8PBwnT171pwMAAAAAACuAWfPnlV4eLg5edAMWUBiwoQJqq6uJigBAAAAAMA15uzZ&#10;s6qurtaECRPMWYNmmGEYhjlRkg4fPqxx48aZk/ulsbFRJ06cUFtbm3o4DAAAAAAAuIoMGzZM4eHh&#10;mjBhgqKioszZATtz5owmTZpkTu4ypAEJAAAAAADw5dRXQGLIpmwAAAAAAAD0hIAEAAAAAAAIOgIS&#10;AAAAAAAg6AhIAAAAAACAoCMgAQAAAAAAgo6ABAAAAAAACDoCEgAAAAAAIOgISAAAAAAAgKAjIAEA&#10;AAAAAIKOgAQAAAAAAAg6AhIAAAAAACDoCEgAAAAAAICgIyABAAAAAACCjoAEAAAAAAAIOgISAAAA&#10;AAAg6AhIAAAAAACAoCMgAQAAAAAAgo6ABAAAAAAACDoCEgAAAAAAIOgISAAAAAAAgKAjIAEAAAAA&#10;AIKOgAQAAAAAAAg6AhIAAAAAACDoCEgAAAAAAICgIyABAAAAAACCjoAEAAAAAAAIuqENSLTVKj8r&#10;UdMmWmSZOE2JWfmqbTMX+vKq//liLV5TrmZzBgAAAAAA17mhC0hcqNXSKfFaurVZUbPiFT89XI6f&#10;L1X8lKWqvWAu/OX0yXsFKvj1cbWbMwAAAAAAuM4NXUCiskD5bZLtzX0qyt2gDZvKVb46VhFfLdeO&#10;97qLtZ8sV97TsbJMtMgyMVYZr9eqzStg0bg5WZaJdlV1J0mqkn2iRcmbG31+tvy4XI6tGYr1Lt9U&#10;5Vv/K1Vq9gmItKuxxK7EqRZZJlo0bY5dBUf7eI3jQrOqXslQ7ETXPrFP56mqybdI29EC2edM66qz&#10;7KRD+TaLLLZ8NUqq+rFFGdslHc1R/MTudElSS63ye21z3/W7tKtxV54y4lzttMRlKP/3vudW9WOL&#10;LBPtKj9aoIw4i+yV9Vr3gEWW73vXI0kOrZtl0V3/XN5zAOX/nNDZ/3xHTWd6LAEAAAAAgDSkAYmw&#10;UIVKqj/i6HqAjXpqhxxH3lfOA+6E43mK/06y7CXSXbPiFT+lQ8U/ilfUrDw5PA/gXzSquanZ9BDc&#10;ruamZjV+4ftz86vJmvZMWfcUiON5ip2YKHtlqGJnxSt+eqjKVyTKMivP/bDdpvKnLbrr8Tw1fz1e&#10;8bPiFdWcp8X3T1HGzh6CEhccyptlUeKKKoVOj1f8rFiFvmNX4sRY5Z10FWnftVhT7l+svLqRumtW&#10;vKZ+dZfSvhOvnD3Naj7TIUkabYnXXZGSQu/Q1Fnxio+OUqjcbf5GvJZ6tbnK3WZPnwRSvyQ5XonX&#10;XTa7yi7cpfhZ8brri2ItTYhS7CuOrjLt/92s5qY8Jd+/WGVNkjRFcx4KVXNlngqOdhWT9mzSuro2&#10;xc+Nd7XT5L/L39TZlj/ok2XPqqX5M50srVCnuRAAAAAAAG5DF5C4b5FWRkuOn0zTzVGxSv5JvqqO&#10;e4cVGpX3Q7vqwzO041SV6y2KbfvUWGhT6AG7lv5yACsrhNpU0PiJHEdyFKt2Fb9oV73ilV9brnz3&#10;Wxq1P5ujiOYiFR+QdHSDlm5rk2XFPu3btkEbcjeoaO8+2e9sU3H2BnU/tndrL8mR/YAUv6lW5Zs2&#10;aENuvsrf26A5kc0q2l7vepPgnwvUFm5TkcP7vOLV4XX6U364QYumSxqfrJzcDdqQHa8IT5tDbSrw&#10;brO7T3JK2gOuXyfz9IMV9Qp/codO7SlynVttowrmhap+xVIV+HRvqGyFjfrE4VBOnGR5fJGmqlEF&#10;xfVdJcq35qv9tkVa4Akmeeuo0cf/sVwnn3pFnX8pfbbiXp396StqPGMuCAAAAACAy9AFJBSljF2f&#10;6P2ytXrufmnfT5cqcerNivp+gesv/c1VKj8qWbIWKNbrT+7hj9hkk1S1533vygIz16Y54Z4fqlT1&#10;tqR5abJ1pUkRKQVyHKnSc/dIjZXlrjcl/itPi7MWu7Z/ztP7I0Kl07Wq9RMTqaosk2RT2lyvSiPT&#10;VHDEoarsKdLpXSo/LUU8uVjxXkXCH1msRRHdP/vnbnN4o8pXuNuTtVj2Xc2KkLSrrj7g+pv3lMsh&#10;ixY/Fev1RkO45jxqcx3nQHdZaY5sj/ieT8YjUvOrBaq6IOmLYhVsk6Y+kyGL924eI+7V1/5luW78&#10;y4904f+068+K0f9alqOv/V/mggAAAAAAuAxhQEKSQhX1QIbs26rUeO4T7VsxRW2Vi7Vut6SONrVK&#10;0gjzBIDRCjUnDVC7JI0YaU7udsE1vaGxrlzlu7q32pZwRUSG+52aoIuu/4wcYc5wuyB1SBo92usB&#10;X5I0UqHmJD/aJanF4dOe8l0OtUdGKCo88Prbv2iVJIWa2+meStO7UM2ZO0dqL1DZe1JzYb7KNEcZ&#10;qT1EVIZ/pj9tWanPLXM16i9v0qh72/XfuT9X25/NBQEAAAAAcBm6gMShAi3OWqy833vmEYTK8kii&#10;LJKam5ul26ZqWqjkKDN97eWBcpW3S1G3Rbl+HjFSUpVqvf+if6DWtMilP3cp9gFJlVU+3+rRfrxK&#10;ZSXlqm+Roqa63h6Ytep9OY443Nv7qq2sUtWefNn8PH/fdX+s6w2DOq/ELxyqKilT+aE26etTFRsq&#10;Of6fMt9FIU/uUvFx7wR/3G2OzNCOrvY45KirVVVllcr/aWrA9Ud9Z5pC5dCOXb6vedSXl6tdUYpy&#10;d29PQudmKCO0Xfmv56lge61Cn8yQ7avmUh43afyqw7p30WRd+D+f6i/+epvu3bpct/yluRwAAAAA&#10;AC5DF5D4eqhaf14g+6MZyj/QqOaj5cr50QY5FCvbrAhJU7VoxRSpbqnin8lX1dFG1ZfkKHHuOjWG&#10;27T2GdfkgKiEZFnUrHVPLlb+Hocce/K1+Ml1vkEMvyJkezZN4c15sj2er/rTzWrck6fkWYlKy9ql&#10;9nDXOhf2e6SypxNl3+VQc7ND5T9J1hSLRbatvt8x4RExb5HSwpuVNy/NdV6nq5SXGq/Exxdp1xfh&#10;3ed11K7Y7+eo7IDDdV5x9kvXpBgu6WiB8raVqazSoXZPm0+vU6KnzQcKtPiBKFmm2rWvQ4HX7z63&#10;2h/Fa/HmKjlO16vsJ4ma89NGhc9fq8V3ehf2Y0SsFjwbJb1tV05dlBYtiDWX8PEXo29U6Nf+QdN+&#10;/5Hu+W6oRo2+0VwEAAAAAIAuwwzDMMyJknT48GGNGzfOnNwvbXV5WvRDu/vbGyRFzlHOz/O0KNoz&#10;t6BdjtczlLisrOtrLUMnpyn/lxs0J9JTi9S2y674v/d8y0SE4l+0SSvy1Pji+9r3bJSkcmWMTlbx&#10;/CK1vhbfvaOk5rcXy7agQPXuFzUuqb+tVnnPpMn+tifEEaH4FwuU/+xUmSdFdGkq0+JHM1RwyFPp&#10;FKVtKtaGRzyvVLSp9pUMpa1wv/0xIkJzVq3TXW+mKUc5ev+9RYqSpOMFSpvr/naLO7vTzW3WHWkq&#10;KPHuE1P9ilD86nWaaq6/3aH8BYla2nVuoZryw3wV//scRbincpQ/PVrJ22wqas2Xb89JaspX/MSl&#10;qo1eK8euDPl5YQQAAAAAAL/OnDmjSZMmmZO7DGlAoj/aW9qk8PBL1zzw0v5Fu0K/2vcKCP60tzWr&#10;Y2SEwnva/UK72tqk8DE9FfCjvU3NHSMV0WOl7Wpr6WedXvpss9rV1tyhkRHhCpVD66ZOU07EBjnK&#10;0nyDBwM5N0nas1Q3z8nXrE2fqGBeP/cFAAAAAHyp9RWQGLopG/0UOqb3YISkAQcjJCk0vLcHe9fi&#10;mv1+YA8N7yUYIUkDqNNLT20uf3q0Rt+cobK2UIVHuBffPF6m4uNS1P1TL32TYSDnpnYVv56v9tAM&#10;Zczt774AAAAAAPTuqglIIHDx/5SjKe3FSvuGRYkLFmvxgnhZpubI4bX2xmVrKlD+21LUswsU20eg&#10;CAAAAACA/iIgcS26Y5GqPizX2hSLmveWq3xvu+7K3qB99fmK73Hhi/5pc7TJ8sPntPbxQQpwAAAA&#10;AADg5apZQwIAAAAAAFw/rpk1JAAAAAAAwJcHAQkAAAAAABB0BCQAAAAAAEDQEZAAAAAAAABBR0AC&#10;AAAAAAAEHQEJAAAAAAAQdAQkAAAAAABA0BGQAAAAAAAAQUdAAgAAAAAABB0BCQAAAAAAEHQEJAAA&#10;AAAAQNARkAAAAAAAAEE3zDAMw5woSYcPH9a4cePMyf3S2NioEydOqK2tTT0cBgAAAAAAXEWGDRum&#10;8PBwTZgwQVFRUebsgJ05c0aTJk0yJ3cZsoBEY2Ojjh49qhkzZuiWW24xZwMAAAAAgAHavHmz/v7v&#10;/96cPGguXLig3/3ud4qKihpwUKKvgMSQTdk4ceIEwQgAAAAAAK5BI0aM0He/+12dOHHCnDVohiwg&#10;0dbWRjACAAAAAIBr1IgRI9TW1mZOHjRDFpDoYSYIAAAAAAAYBIZhBGUbKkMWkAAAAAAAAOgJAQkA&#10;AAAAABB010dA4lOHKvc1qNOcHgznD6lw1UbVfGrO6E2LHLsr5ejXPgAAAAAAXD+uXEDi42ItSVyi&#10;4o/NGQPgKFT2KzU6Z06/DI6SHOWUOMzJlzpTreKSLar8ozmjN8dU+C/ZKgygegAAAAAArkdXLiBx&#10;oUPnPj6njgvmjKvDuQOlKj0QQIjjjkyV1tXJPt2cAQAAAADA5Tl9+rQ5qYt58cmh2IbSlQtImLTs&#10;3aKcTTVqOFSsnEXJSkpMUvoLxTrUairY6lDpywuVnJikpPTlKj7oNBXo6e0Gh0pXbVFNi+fnTjXt&#10;ztXC+UlKSkxX9uuVanLP+XCU5GjrIUmHtipnVXddnnqdewuVne5+u6OlRlt86pU6P6pR4QvpSkpM&#10;UvKiXJV+6HSd3yVt8q+r/Z/WXVKPVymVrspR6VGnagqylZ5VrCZPVmeTKl/PVnqi69yWF9R0nVuX&#10;i045yjYqOz1JSYnJWriqh7721DN/oXK2H5Lzolf+RacObV/eY37nR5XK9VzLpRtV+ZFvIzo/qlHh&#10;Ks+1zNbG3U2+0276qB8AAAAArgc1NTWqqakxJ+v06dOqrq7uNShxLbtqAhIdH1ao9BcrlbnKIctj&#10;S2V/PlXfcqxX+vw1OuR5CHXWaPn8VK3Zd7tszy7RksemqOGlJKXmN/jU5f/thnPaX1KhhvOun1pK&#10;lihpXYMmL1ijNSse0o27s5X0QqU6JY21xMgyRtIYi2KmxSjGMtZVw4FSlb6WJduqvRr5jSmKDJF0&#10;vkEVXvXqVKHSbUtU6IxW5rNLlPlwiCqftWl5wU4/bfLv3IFSlRavVOr8tWqanKYlzy6R7dYarZlv&#10;0/I9nqDEOe0vKdXGf7Rp5d6R+vrkSI2Uu48Sk7R63y166NklWvLsQwr7TbaSvp+jmq54hlM1L9qU&#10;+ppD4x9bo/WrsxSnYqUnpKrwI08RV19vdIxX2ur1WvNsnPTLdM18orAr8HHoZZvSfzlSD61YozUL&#10;JuvcpnSlbnIHXT4t1RLbajVMztSa1XY9NLpS2Ta7Kn36KVs7RsRp6cvrZZ83Xo51SUpcVdMVlOi1&#10;fgAAAAC4jjQ2NvoEJTzBiMvxn//5n9q+fXuP25V21QQkJEnObykz3y7b9GhFT7cpe0uO4lqLVbTX&#10;lX3o9eXaOSZThVuzZftenOK+Z1P21s2aebH/D6nHDtRJ1iRlfs8ii9Um+yq7km74TA2SxtwZJ2uk&#10;pEir4r4Xp7g7x3Tv2DlTK3e8qpXL0hXjlezSotLVuWr63hoV/zRTCd+LU9zDmVq/7Uca4/ANmvTp&#10;uDRzS5Gy58Up7ntxsv2oSIXPjNXOlwvlfbadcSu1c+NK2RfEaIykQ5tWaueYTG3Mz/Lqo0Jlji7V&#10;ml+49zy4Ucv/d6Sy31ivzO9ZNP7OGNmWbZT9Aad2/tZV5tDry7Vz8koV/zRTcXeOl2W6Tfafr1fC&#10;mVyt390pqUnvH2jR+L9Jkc1qkeV7mVq+IlPRw8+pRZIc+1V3MVpJC+JkuTNatmUrZZ9zoz47o65+&#10;cqZtUdGPbIr+xnhFP5yp9flZGluyRpuPq+/6AQAAAOA6ERMTo6ioqK6ghHcwYsaMGbrtttvMuwTk&#10;r//6r3Xq1Cn96le/umSzWq3m4kF3dQUk7rAqOszr51EWTfmG1HCqyf2A6pTlbxI0frhXmeHjlfA3&#10;Fq+EwETPTtKY39qV/EKhKo+2qPMbSbIvS1KfNU2PVrT38X0c0/790syH4+R9GgqLU8JfeycE4MFU&#10;pd7umzT+wZka/1GN6jxvMUiKmRbtVaJJ7+9v8d9HCRY11dSpSVLToXo575ypmJu8ymiMktaWqnCB&#10;pauvI0c6tX93pSo9216nxt4uNX18TlKkZv6NRQ2vZWrhy8Wq+9CpsOnpXYER3ZugpDE7ZU9ZrsLd&#10;DrWctyhpmV1Jd6irn8ZcbOque3elKh1S5JgmNTWr7/oBAAAA4DriHZQYjGCER1pamr7yla/4pD32&#10;2GO6/XbTA+cVcHUFJAJw46iR5iSNHHWjOalPIdPt2rFzi1Ii61XwnE0xMQlaUhLAWwzDQ8wpJmEK&#10;GWVOk24c6ROi6NvIkbrkSMND/KSZE/z3kSTJe/2Fr4a5pnj0psWhmn01Xtt+Ob+RpJnfcO0Z+Vih&#10;arYt1/TzlVr7dIJiYpKVu989L2RUjOw7dmpLSqTqf5El28xoJfxTqRq62hCizo+8665Rzb5TuvGB&#10;JFkjXCV6rR8AAAAArjO33npr1/9HRUX1GYwwL0Dpb7vpppuUmpratc+kSZP0yCOPXFKup20oXUMB&#10;ibG65Tapbl+978KH6lT9vjqflBvDwqTzTt9ypxy+Ux1aW9TxlxYlPbVGW35ToZqfzlD9S1tUc1mL&#10;Jo5V5K1O1ewzTyFxqHpvPx+k99apztQW55F6OYaP1/hI3/Rurj465jhpSneqvt4hfXO8IiWN/Vqk&#10;5HDopKn+loOVqjza0lWP7kySfZnda8uUbVqMJt8aJqlTzpYWdUTGKHXZqyraVaPSZ25Q4culrjUm&#10;zjvVcj5MljmZWrNlpyqq1mvGwRxt2St3P3VqbGyWb/3/mKLZ0+L0rZvUd/0AAAAAcB3xnqbhPX1j&#10;MMyaNUv33nuvJCklJcWcfcVcQwGJEMU9atOY3auVXVCnlk5JnS2qK8jWxgO+L/FP/l6Cxry7Xit3&#10;t7iCEucdKlxdKO/3H95/3aaZT29Rgztq0XG+wyvXHdRobXIdJ2AWJf8gWk1vLFfO7gZ1XnQtelm5&#10;arlKz/fzDQnt1Np/KpbjvCR1qmX/RmW9WCnL0+mK8fNWhEuI4n6QrrDty5Vd5j5+Z4vqXs/Syj0W&#10;ZS2IcZWKS5MtpFjLX6zsOj/nwY3Kenq1av4U1tXXHb9YqTV73H140alDP8tS6k8q9PnoEElO7Xw+&#10;QbZVle5vvuhUx3mvzjqyUbaEdG350J12vlPdPezqp5qfLVfxcXd+Z5NKV2Zq4RsOhYSp7/oBAAAA&#10;4DphXjPCvKbEYEhNTdX8+fOviqkaHtdQQELS3dkqzn1I595YqISYaEXHJCqnPk6rn/deR0HS3Uu0&#10;8UffUp09QTHR0YqetVxNj2YqwatI9MJcZY0tUnJMtKKjozXzBYeS8rK7HvYnP5qluI/Wu47zQuAD&#10;YMzc9Sp67nbVvZCsmPuiFT3zSW0etVRrU3p8rcG/B5Zr9QN1yp4VrejoGCUsKlbnvFe18fHx5pK+&#10;7sxU4ZZUdb7mPn5Mgpb8dqwy8zcq1fP2z/DJyt62Xg81rHSdX3S0Zj5TqSkvbZV9untSyN3ZKv5p&#10;jOpfcPfhfTP19H9Gyr5lpeLCJGmMbKvWaKbDrpn3udqY/Ouxsq9KVaQkWTOV+8xYFaXEKDo6WtGz&#10;7HLMeVXZD7iqHzN3vYoWhKjwCXd+TJJyzz6kV19Ld69/0Uf9AAAAAHAdMAcjPNM0BjsoERERocTE&#10;RHPyFTXM6GFSyOHDhzVu3DhzcsC2b9+uJ5980pw8aDqdTmlUmEJ6fFvApdPZqZCwS1Ze6HaxU06n&#10;FDa6lzID1NnqlEaHXbruQx9qXojWEq1X3b+63mgYaD0675RzRJh6O311OtXSMVJjeinU6WxRx8gx&#10;PdfTRx2drU4prOdr1Vd+X/UDAAAAwLXs9OnTkuR3zYiamhrFxLieDb1t3rxZycnJ5uRBV1RUpHnz&#10;5pmTA3LmzBlNmjTJnNzl2npDwktIbw+wXnoNRsi1UORQBCMkKWQgQQQ/BlzPqD6CEZIUEtbng35I&#10;WC/BCPVdR8jo3q9VX/l91Q8AAAAA17LbbrvNbzBC7jclemJegHIotqF0zQYkAAAAAADAtYuAxFVo&#10;7D1JSrpnrDkZAAAAAIDrBgGJq5Blrl32uRZzMgAAAAAA140hC0gMGzbMnAQAAAAAAK4hQ/lsP2QB&#10;ifDwcJ09e9acDAAAAAAABoF5AcrB3i5evKjw8HDzYQfNkAUkJkyYoOrqaoISAAAAAABcYy5evKg9&#10;e/ZowoQJ5qxBM8ww/H+Px+HDhzVu3Dhzcr80NjbqxIkTamtrUw+HAQAAAAAAV5Fhw4YpPDxcEyZM&#10;UFRUlDk7YGfOnNGkSZPMyV2GNCABAAAAAAC+nPoKSAzZlA0AAAAAAICeEJAAAAAAAABBR0ACAAAA&#10;AAAEHQEJAAAAAAAQdAQkAAAAAABA0BGQAAAAAAAAQUdAAgAAAAAABB0BCQAAAAAAEHQEJAAAAAAA&#10;QNARkAAAAAAAAEFHQAIAAAAAAAQdAQkAAAAAABB0BCQAAAAAAEDQEZAAAAAAAABBR0ACAAAAAAAE&#10;HQEJAAAAAAAQdAQkAAAAAABA0BGQAAAAAAAAQUdAAgAAAAAABB0BCQAAAAAAEHQEJAAAAAAAQNAR&#10;kAAAAAAAAEFHQAIAAAAAAAQdAQkAAAAAABB0BCQAAAAAAEDQEZAAAAAAAABBN7QBibZa5WclatpE&#10;iywTpykxK1+1beZCAAAAAADgy2boAhIXarV0SryWbm1W1Kx4xU8Pl+PnSxU/ZalqL5gLAwAAAACA&#10;L5OhC0hUFii/TbK9uU9FuRu0YVO5ylfHKuKr5drxXnex9pPlyns6VpaJFlkmxirj9Vq1eQUsGjcn&#10;yzLRrqruJElVsk+0KHlzo8/Plh+Xy7E1Q7He5ZuqfOt/pUrNPgGRdjWW2JU41SLLRIumzbGr4Civ&#10;cQAAAAAAMJSGLiARFqpQSfVHHGp3J0U9tUOOI+8r5wF3wvE8xX8nWfYS6a5Z8Yqf0qHiH8Uralae&#10;HJ6gwReNam5q7qrDpV3NTc1q/ML35+ZXkzXtmTI1e5KP5yl2YqLslaGKnRWv+OmhKl+RKMusPLlC&#10;GW0qf9qiux7PU/PX4xU/K15RzXlafP8UZezsPSjReapGjf9Zo9YOcw4AAAAAAOjL0AUk7lukldGS&#10;4yfTdHNUrJJ/kq+q495hhUbl/dCu+vAM7ThV5XqLYts+NRbaFHrArqW/7AorBC7UpoLGT+Q4kqNY&#10;tav4RbvqFa/82nLlu9/SqP3ZHEU0F6n4gKSjG7R0W5ssK/Zp37YN2pC7QUV798l+Z5uKszfIYa5f&#10;kvSRGn9VofMf/IdO/9tOnW8r0Yd7fcMlAAAAAACgd0MXkFCUMnZ9ovfL1uq5+6V9P12qxKk3K+r7&#10;Ba63H5qrVH5UsmQtUGxo917hj9hkk1S1533vygIz16Y54Z4fqlT1tqR5abJ1pUkRKQVyHKnSc/dI&#10;jZXlrjcl/itPi7MWu7Z/ztP7I0Kl07Wq9RMTufCHN9X00x/q8JsnJP2/avj+YjVt2ab/NhcEAAAA&#10;AAA9GsKAhCSFKuqBDNm3Vanx3Cfat2KK2ioXa91uSR1tapWkEV7RCEnSaIWakwaoXZJGjDQnd7vg&#10;mm/RWFeu8l3dW21LuCIiw+WvGX8xcb6iFs/VX7R8JH3+mXTvs7rlnx/WjeaCAAAAAACgR0MXkDhU&#10;oMVZi5X3e890hlBZHkmURVJzc7N021RNC5UcZeXdaz5I0oFylbdLUbdFuX4eMVJSlWoPeJepNS1y&#10;6c9din1AUmWVz7d6tB+vUllJuepbpKipsQqVNGvV+3Iccbi391VbWaWqPfmyRXjX5/IXzj/o7IYK&#10;hT44U/raTI3qeEUfl3ygP5sLAgAAAACAHg1dQOLroWr9eYHsj2Yo/0Cjmo+WK+dHG+RQrGyzIiRN&#10;1aIVU6S6pYp/Jl9VRxtVX5KjxLnr1Bhu09pnLJKkqIRkWdSsdU8uVv4ehxx78rX4yXW+QQy/ImR7&#10;Nk3hzXmyPZ6v+tPNatyTp+RZiUrL2qX2cNc6F/Z7pLKnE2Xf5VBzs0PlP0nWFItFtq2eb/AwuWm+&#10;Jv3mPY23fCp9fKP+1yuHdc/imQoxlwMAAAAAAD0aZhiGYU6UpMOHD2vcuHHm5H5pq8vToh/aVdbk&#10;Toico5yf52lRtGdRh3Y5Xs9Q4rKyrq/iDJ2cpvxfbtCcSE8tUtsuu+L/3vPNGxGKf9EmrchT44vv&#10;a9+zUZLKlTE6WcXzi9T6Wnz3jpKa314s24IC1btf1Lik/rZa5T2TJvvbnhBHhOJfLFD+s1PltfQE&#10;AAAAAADohzNnzmjSpEnm5C5DGpDoj/aWNik8XKEjzDnd2r9oV+hX/a3s0Lf2tmZ1jIxQeE+7X2hX&#10;W5sUPqanAgAAAAAAIFB9BSSGbspGP4WO6T0YIWnAwQhJCg3vJRgh1+KaBCMAAAAAAAiOqyYgAQAA&#10;AAAAvjwISAAAAAAAgKAjIAEAAAAAAIKOgAQAAAAAAAg6AhIAAAAAACDoCEgAAAAAAICgIyABAAAA&#10;AACCjoAEAAAAAAAIOgISAAAAAAAg6AhIAAAAAACAoCMgAQAAAAAAgo6ABAAAAAAACDoCEgAAAAAA&#10;IOgISAAAAAAAgKAjIAEAAAAAAIJumGEYhjlRkg4fPqxx48aZk/ulsbFRJ06cUFtbm3o4DAAAAAAA&#10;uIoMGzZM4eHhmjBhgqKioszZATtz5owmTZpkTu4yZAGJxsZGHT16VDNmzNAtt9xizgYAAAAAAAO0&#10;efNm/f3f/705edBcuHBBv/vd7xQVFTXgoERfAYkhm7Jx4sQJghEAAAAAAFyDRowYoe9+97s6ceKE&#10;OWvQDFlAoq2tjWAEAAAAAADXqBEjRqitrc2cPGiGLCDRw0wQAAAAAAAwCAzDCMo2VIYsIAEAAAAA&#10;ANATAhIAAAAAACDorsOARJN2vpyr0qOd5oz+O39Ihas2quZTc8bVyflhqTauWq41/7vJnCWdb1Dd&#10;7jo1nDdnDIZONeyrlGOw+unTOhW+nKPsN+skSS1HK1V5tMVc6rrVeapOlfsaNAgj+Bo1yOPJjwGN&#10;qSG9hy41oDYOGacayjYqx75GOz8Ofl80/TZXuSWOPu6JFjmC2CYAAABcvisXkPi4WEsSk5Tksy1R&#10;8cfmgv103qGKXxaq+MA5c07/nalWcckWVf7RnHEV+rRUP0rJUaWmKG7iWHOu1FKj3H/JVc2QPN+c&#10;U80r2Sp0mNMH4OIhrfnBQhWeGqOZ074uSTq2LVvZ246ZS163zu3JVfYrNRqEEXyNGsTx1IMBjakh&#10;vYcuNaA2DpGWkh8peVWldHecLOHB7otOOd4tVOH/W9fHPXFMhUFrEwAAAAbDlQtIXOjQuY9HKuHF&#10;LdryhmdbqaSbzAX7aVSc1vy+ToWPRZpz+u+OTJXW1ck+3ZxxFXLsV93FBGUtsyn69hBz7rWj6X3V&#10;t1iU+lymEu4cY84FcAUcO1Anzc6SfV60xo8y5w61EMX9W53q3krVIHyqAwAAXHNOnz5tTupiXnxy&#10;KLahdOUCEpKkEIWNGaMxXVuYQoa7chwlOcopcajl3VwtnJ+kpMR0LS+oU8tFSc5DKl61UMmJSUpe&#10;lKPiQ06vOh0qXZWj0uOenzvVtLu7juzXK9Xk/d5v6yEVv5CuJE9dB73qaqnRllVbfP/i1tp97KT5&#10;C5Vb5pDzotcue7coZ1ONGg4VK2dRspISk5T+QrEOtXrV0Veb/HAe7K4veVGuSo97tfN4qXJ+WS+p&#10;XltX5WjL3l7+ROjd/vTlXufbqUO/zFHOdvOfpTt16Bc5yt3tmQbSqaa9hVqenqSkxGQtfNlP2z39&#10;9nGDSlctVPLLrqkXUh/911KjLa/uVJOatPNV1/W/hL9r4ul3U/le+8xrjDn3Fio73evtnM4mVb6e&#10;rfREz7irufQcLzrlKNuobE8/rDJfY0mtDpW+3N3XhftaXNdqU408ze+xDZLkbLh0f7Pe+jPg8Sh1&#10;flSpXE/+0o2q/Mh8wt7MY6BUDc4W1Wzyuu881+lUT+Otp7r8jKdL9H7/ePrUl0OlfsaNS/dnRss+&#10;83mZy/Z2DwU6Pt3HO+pUTUG20rOK5WeSlVunWt71Gmf++qfVoVLPeJ2/UDnbD3WPgdY6bVmVq52n&#10;uou37NmonJ9Vdo3Bzo9qVNj1GZir0g+dPu11lORo6yFJh7Yqx8+5ecoE1Od93Vs9fHZcUv9Fpxxl&#10;Xv82eJ+zt976pgd99Ye7VN/3QAD3VedHNSrsGkvZ2ri7yXdaSm//PgEAgOtKTU2NampqzMk6ffq0&#10;qqurew1KXNOMHnzwwQdGa2vrgLdNmzaZq/R1usBIsaYYBafNGS7VK6yGdfZsw/bsq8Y7dbVG7W9e&#10;NbJmW43ZK141Vj9qM1YWVxu1ddVGUY7NsFoTjVePdO1p2K1Ww17l+uncrzMN6+ws49Vdx4xjdUXG&#10;ynlWw/p8hdFhGIZxod5YPdtq2HKKjNojx4yK17KM2dZE41WHuypzGxsKjJRpVsO2rMB4Z1eFUfGb&#10;V42sh63G9AUFxskLriJn30oxrHGzjdmPrjSKamqN2poiY/Wj0w3r7NVGvbtMr23y4+RbKYZ1ms2w&#10;v/WOUbGrwnjntSxj9rTpxhNbT7oKNB8zKnKfMKzWJ4z1uyqM2gY/NZ0uMFKsccbsh7367iWbMd06&#10;21h9wFWkY9dSwzptqVHxhdd+X7xjLPXqE1dbZhtZr3m15eEUI2VOd593HWt2nGF7bqWx8tfHXOl9&#10;9d8XJ43abXYj0Zpo2LdVGBVHzhmGZyysqPaq+9Jxc/atlO4ygfSZ1xib/XCmYc/ZbFSfMwzjs2rD&#10;PttqzH5ivVG0q8Ko2OW+fg+vNKo/8+z5mVG9YrZhfdh1DU8ecY/DaV7tctcz/dHVXvXEGZlPP2FY&#10;HyswzvbShrNvpRjWOSlGysOmfp5mNVLe6m5/n/0Z4Hg0mkuMzGmzjazXKoxjR2rd52IaB178j4FM&#10;I/NRP2Ogl/HWc12m8WTS1/3jM166VBt2r3HjW8b1mZGSlmLE+Vyv6YZ1tr37ugdyTgGNT9fxZs+e&#10;bcx+2m6szK82XCPdl9/PwIethvXpku7ynvH6j68aFUdOGsdq3P2R1j3GjuUlGtbHNrvGxGcVhj3O&#10;q73uMTT7H1/1GkOzjcynbV3tPXekwli/wGpYF6w3KnbVGie/uPQ8A+nzgO6tHj47fOt333/Tbcbq&#10;4gqjYleFUfSSzYhLS/Ht+wD65hIB9IfR47g13QN93VcNBUbKtOmG7aUio/aPJ7v/jcupDuzfJwAA&#10;cF2prq42tm7dalRXd//O0djYaGzdutXYunWr0djY6FPeMAxj06ZNhtPp7HUrKSkx3njjjR43c3l/&#10;26ZNmy553g90++CDD8zN9nGFAxLuB89d7s39AGp4fgGds777ockwDKN+vZFotRpPFHv/+v6ZUfKs&#10;1bDm+P6y7/mlsHqF1bAuq+gu7igxVuaUGMcMTxtsxuYGT+Y5ozp/pbG5xl2/zy/d54ySZ61G3LIK&#10;o+u51PD8gm81lu5yPQ6dfSvFsFqzjBLvQl9UGEunBdgms3MlRta0OMNe6XNU47NKuxHn/cttld2w&#10;Wu2G+ZGgy+kCI8VqNbJ2eNfTYVQ87/WL/oVaY3Wc1cj8dXf/nit+wrAuKHI9AJ0rMTKtPbTFq889&#10;x/K9ToH1n/lBxzA/jPjJN8wPfAH2WfUKq2GNW23Ueo2x+p/O7n5487hw0tj8mNVIfM19hQ6sNuKs&#10;TxhFzV5ljHNGyXOJRkq+q0z92rge67kkIGFqg2sM9dX+wPozkPHoGTsVXW04ZpTkrDRK/D349HMM&#10;9DreAq3LpK/7J5CHY38BiZ6uV9d1D+ScAhmf7uPFvVTrW8jE72eg41Uj0av++rVxhvW5d3zHwBfV&#10;vveU+8E25Y16ozpntjF7bb274Dmj5Omex5B3H17SpwMISAR0b/n97DDVf2C1EWdN8frcdjn5Roph&#10;7W/f+AiwPwIdt73eV65jJeaZPvXd/y6+6gjg3ycAAHDd8Q5K9BWMMAIMSDidTuOFF14wHnnkkUu2&#10;Q4cOXVLW3zaUAYkrPGXDqYaDNarZ594cpiXL7rFqsnsKhyRpslVTNF4zrN5rC4Qp2mpRT8uvR89O&#10;0pjf2pX8QqEqj7ao8xtJsi9LkkWSbp2phDsbtPGZhcrdXqcGZ5hiFtiVPt3f2gXHtH+vNPPhOIV5&#10;J4fFKeEBqXKf17SEO6yK9i40yqIp35AaTrlezO61TWZH9qtGM5XwoM9RFfZggmIuVqrmoE9yHyyy&#10;3u1dT4gsEy3SHxtcr4wPj1bSo5Gq+02F+3Vuh4p+cUhxjyZpjFxtqRvuvy0zva+TJF1ynfrRf5er&#10;P302PVrRXW1v0vv7W2T5mwSN9z6f4eOVkGBRU02dmiQ1HaqX886ZivFZ72SMktaWqnCBxVXPAaf/&#10;ev7Gz1X2aYPb12xKNbf/gZmKuVipij+of/3Zx3jUvQlKGrNT9pTlKtztUMt5i5KW2ZV0h9c+Hv0a&#10;A32Mt37V1a1f908/xP0g9ZLrFTdrvJqqXNfdpY9z6oeYadHmpEuZPwPvmKIpcshxSl3jLHKkU/t3&#10;V6rSs+11auztUtPH7s/T4ZOV/ZJN515L15I9M7X2Hye7Kzum/ft7GEN/7Z0wGAK7t1zMnx2+XPdf&#10;ghJu900fPzvBawwE2Dc+AuyPQMdtr/eV61hjLjZ1t213pSodUuSYJjU19/ffJwAAcD2IiYlRVFSU&#10;GhsbVV1dLUmaMWOGbrvtNnPRfklLS9NXvvIVn7THHntMt99u+oXqCrjCAYlIJSy0y77Mvc0N5JEi&#10;pGudiUCETLdrx84tSomsV8FzNsXEJGhJSYM7N1Kpb9SoaNl0Od9dqycTYhQzP1d1PU7TDVNITwu6&#10;9RAQ8af3NvkxKkQ3mtPcOvqYD91flu+navLBQhUdl3S8QjtbbbLFeS2S6bctN/rpF3/XaXD6LyB+&#10;2+ni02fDL10A9MZRI81JLt77fTVMPZTq4q+ekaP8tMpPGzRqpC5JvaTcIPXnqBjZd+zUlpRI1f8i&#10;S7aZ0Ur4p1I19DS2/PatvzEQgAHU1e/7J0AjR5r7Vxp5SZ8PokvujwFqcXQHdffVqGbffjm/kaSZ&#10;3/Aaf9+IVvQoSeMtivQ5rv8xdONI34ftweLvnpBM95bfzw4Tf/dfSNilYymQvvERYH8EMm77vK9C&#10;1PmRd9tqVLPvlG58IEnWCA3g3ycAAHA9uPXWW7v+Pyoqqs9ghHkBSn/bTTfdpNTU1K59Jk2apEce&#10;eeSScj1tQ+kKBySGXmdrizr+0qKkp9Zoy28qVPPTGap/aYtqLkrqdKqltUO3TE+VPa9IFVWlygwr&#10;VG6Jv791jlXkrU4d+6NpRbeLDtUfkizfHO+b3ote22QWEalI5zEd+9SUfrRe9bLIMthBrZuSlPa9&#10;Ju3cdUh1vy6WHk3q/ut9RKQinTWq9lq0TZJ0vFo1ff6SPEj9NypMN8op5+e+yQ6H14JzA+6zsbrl&#10;NumY46Qp3an6eof0zfGKlDT2a5GSw6GTpuvVcrBSlUdbuuqp21dvigt0qj7QN0E+rNb+Xts/SP0p&#10;SeedajkfJsucTK3ZslMVVes142COtuw1F7zcMWAywLr6un9uDAuTzjt9+/6UQ+YlF81qLrk2vtc9&#10;IIGMz0HjGme6M6k7qLvMLvuyTNmmxWjyrZ6HaKcqV69U/ex0JThytLzEM2ZcY6hmn7ltDlXv7eUC&#10;+NF3nwd2bwVi7NcipQM1qj/vm955oEbdVzDQvvEWYH8EOm57va/GKvLWTo2NzfJt3z+maPa0OH3r&#10;pv7++wQAAK4HngUs5Q5GNDY2+l3ociBmzZqle++9V5KUkpJizr5irvuAxPuv2zTz6S1qcP+m3HG+&#10;ozuzdaeWJti08l33b5EXO9Rp+iW3m0WpT8Xp0Losbdzf4vrF+3yDSl/I0pbzScr8u0B/ne6jTWZ3&#10;pCrzwUNa89xG1bW4dug8Varlz21Rx9xMJXcH0AZJiOL+zibnr5Zq+a9vV+r3vd5auSNZ6dYmbVmW&#10;o8pTnrZUKmdFqTr8/X7vY5D6b8wMzbY2acu/bZHjvCR1qmXPGq3/rVeZAfdZiOJ+kK6w7cuVXdag&#10;zouSOltU93qWVu6xKGtBjKtUXJpsIcVa/mKl3NXLeXCjsp5erZo/hbnqedSmMbtXK7ugzlWms0V1&#10;BdnaeCDA163DTmnzM2tUY2q/c/aTSrpVg9efknRko2wJ6dryoftkzneqxxF5WWPAZIB19XX/TP5e&#10;gsa8u14rd3v6xaHC1YXq8x2K367Vku0O3+v+rkWZT7iue0ACGZ+DxjXOOn6xUmv2uM/1olOHfpal&#10;1J9U6PPRrrc7nHvWaPX+BOU8l6nsFQk69tJq7XRKkkXJP4hW0xvLlbPbPd7PN6hy1XKVnu/lAvjR&#10;d58Hdm8FIiQuTbbRlVr9L4Xu+7tTLfsLlb2p3jW1zFUqoL7xFWB/BDpue72vXMeq+dlyFR9353c2&#10;qXRlpha+4VBIWH//fQIAANc672DEjBkzfKZvDFZQIjU1VfPnz78qpmp4XOGAhEO5fxut6GjPlqrC&#10;j8xlLk/0wlxljS1ScozrGDNfcCgpL1sxwyXdZNPatTPlWDbTdfyYZBVF2LXyMf8Pc2Gz12jnS1NU&#10;mZWgmOhoRX83WbmnZ2rNW3bF+HnNtye9tukSYUp4aafWTKrUkoQYRUdHK2Z+rhpi12jr8zGXvtY/&#10;GKxJso1uUUtcmpLM6yTkFin79jrZbe62pG9W2HNrlfo173L+DU7/jVHSv61XaudmpX43WtHRMUr5&#10;daTS07yn+1xGn92ZqcItqep8LVkx90UrOiZBS347Vpn5G5XqCWQMn6zsbev1UMNKJXiu4TOVmvLS&#10;Vtmnu2u/O1vFuQ/p3BsLXWViEpVTH6fVzwewboAkfS1Va/9xpDZ6+tm2RvUT7dr8r93z2wenPyVZ&#10;M5X7zFgVpbiOFT3LLsecV5X9gLmgLnsM+BpYXX3eP3cv0cYffUt1dne/zFqupkczlWCqxyzmx6sV&#10;sy9bce7rvvCXnUreuFHp/fq8DmR8DqK7s1X80xjVv+A+1/tm6un/jJR9y0rFhUly1mjNqjrNWLFE&#10;k4dLYQ9mK/uBSq1ZXSmnpDFz16voudtV94J7vM98UptHLdXaFP+fgT0KpM8DubcC4bn//rRFCxNi&#10;FB0do8Sf1CvupR/J5+7qq2/88NcfxWOXm/ojwHHbx301Zu56FS0IUeET7vyYJOWefUivvpbuWmej&#10;n/8+AQCAa5c5GOGZpjHYQYmIiAglJiaak6+oYUYPk0IOHz6scePGmZMDtn37dj355JPm5CvnYqec&#10;TinM71/GpE5nizpGjlGY/+xLdDqd0qiwvuc696aPNl2qU87W/pQfoIt1WjNroc79uEZrvtfDsS52&#10;ynleCgu0w0wGpf86nXIqrI9rdhl9dt4p54g+6u90qqVjpMb0UuhyzzWQ/QMpE4jOVqcUFmA9lzkG&#10;fAykrgDun05np0L6rLNGy6OXSD+t08oHBtgWfwIan4Onv59hZp2tTml0WO8BuwAE1OeB3FuB6HTK&#10;eSFMYX0E4AbSN979cWjdTKU7V6ruX01vcgQ4Vvq6r/rMH0D7AQDAteX06dOS5HfNiJqaGsXEXPpG&#10;6ebNm5WcnGxOHnRFRUWaN2+eOTkgZ86c0aRJk8zJXa7wGxJBNDyk1weXkLD+/bIX0ssvjwHro02X&#10;6m/5gemsLFaxTItZmg0P6fOX8N4MSv+FBPJAcxl9NiqA+kPCeg1GaBDONZD9AykTiJDR/ajnMseA&#10;j4HUFcD90+eDsT8DaYs/AY3PwdPfzzCzkEEIRijQPg/k3gpESN/BCPWjbxp+sVBJS0vV4t0fF11r&#10;SPhdlyXAsdLXfdVnfoDtBwAA167bbrvNbzBC7jclemJegHIotqH05QlIIEAtKv1lpSK9F7MEgC+B&#10;8XNSNOVQjlLSc1W8u1KVu4u1JiW9/+uyAAAAICAEJODr03qduz1d2d6LWQLXtbGyzvV81SK+1MJi&#10;tHJboTKnnVPlpvVa/8o7OheXo9Id/VyXBQAAAAH58qwhAQAAAADAdWLz5s2y2Wzm5EFXXFzMGhIA&#10;AAAAAOD6MWQBiWHDhpmTAAAAAADAIDEvQDkU21A+2w9ZQCI8PFxnz541JwMAAAAAgGvAn//8Z4WH&#10;h5uTB82QBSQmTJig6upqghIAAAAAAFxjLl68qD179mjChAnmrEEzZItaSlJjY6NOnDihtrY29XAY&#10;AAAAAABwFRk2bJjCw8M1YcIERUVFmbMD1teilkMakAAAAAAAAF9OfQUkhmzKBgAAAAAAQE8ISAAA&#10;AAAAgKAjIAEAAAAAAIKOgAQAAAAAAAg6AhIAAAAAACDoCEgAAAAAAICgIyABAAAAAACCjoAEAAAA&#10;AAAIOgISAAAAAAAg6AhIAAAAAACAoCMgAQAAAAAAgo6ABAAAAAAACDoCEgAAAAAAIOgISAAAAAAA&#10;gKAjIAEAAAAAAIKOgAQAAAAAAAg6AhIAAAAAACDoCEgAAAAAAICgIyABAAAAAACCjoAEAAAAAAAI&#10;OgISAAAAAAAg6AhIAAAAAACAoCMgAQAAAAAAgo6ABAAAAAAACLprNyDRViV73DQt3tlmzvGvv+UB&#10;AAAAAMCQCU5A4vd2TZtokeWZMrWb8wJxqECLs9apvNkr7WiZNh1wqKBsn1diL8zlm8u1LmuxCg6Z&#10;CwIAAAAAgKEWlIBEVfEmOZqa1bw1X8XeQYVAna1Swc+LdfwLr7T71urUhw41/nu8V2IvzOW/OK7i&#10;nxeo6qy5IAAAAAAAGGpDH5C4UK6Cze0KfSBWFlWpoMRPROJCs6peyVDsRIssEy2KfTpPVU3uvEq7&#10;LE8VS3Io5yGLLBOTlX9a0ul8/eCBWGVsbZQOrFPsRIvStvnW3f72YlkmxmrdAVP50/lKfihHDknF&#10;T7mOaa9sU/ECiywTl6r8gk8tKnvGIsucfDV6JwMAAAAAgAEb8oBEe0mBihWqtGX5WhAt1W7fIZ+w&#10;wQWH8mZZlLiiSqHT4xU/K1ah79iVODFWeScljbUo/jtRkkJ1x/3xip81VVEjJV3oUGNTsxq/kHTP&#10;HMWPaFbZ1nKvuttVtq1Azf89TVMnm8qPjNLU++9QqKSo78Qrfla8LGPDNSdhqpqb8lVQ4jWxpKlA&#10;G7Y2K+qRREV1p5p8qk//8x2dPvGZOQMAAAAAAPgxxAGJdpWVlEkRi5R2X4QS502V6jap+KRXiZIc&#10;2Q9I8ZtqVb5pgzbk5qv8vQ2aE9msou310uQ0bXhqqqQoJa/YoA25zyk+wvsYkmSRbX6UtKdAOzxv&#10;VnxRph1vS1HPLlDsCFPxiHg9tyJZUZKmPrVBG3I3KG2yFDo3QxmhUtn27rUuGrdvUq3mKCP1koNK&#10;kv78/jadOPmR/r+8f1DzkWY1/apE/20uBAAAAAAAfAxtQOKLMhW/LUX90KYpkiLm2DRVDuVvc3QV&#10;qaosk2RT2tzw7v0i01RwxKGq7CndaX2wPL5IU1Wr4jLXOxLt7xSrTFGyfd9iLtqzEbFa8GyUtDNf&#10;BU2S5FDBJodCn8yQ7avmwpL0qRo2L9UnaYv1maTO/5irD3+6TB/tHdDSnQAAAAAAfGkMaUCiuTBf&#10;5QpXfPRoNTc3q3n4NMXfIzVuK1ZXSOKi6z8jzW8x9FdkotIe8EwJaVfZ9nIpepEy7jQX7J3l+zZF&#10;eQIbezYp73SUFi2INRdzu1ERmRv0v+5t04WPpT+fD9eNi/9Dt94Tai4IAAAAAAC8DGFAolk7ttdK&#10;alO+zSKLxSKLJVY5BySdLlDxAVepu+6PlVSlqjqvXb9wqKqkTOWH2rwS+xIh2w/nuKaE/L5YBTul&#10;2NRE+Z9o0Ys7M7QoWqr9Wb7ySgrU3mtQI1SfvbNM/+2cqRu+LoVO/7Y+35ijlhZzOQAAAAAA4G3o&#10;AhIni7WpTrK8+L5aW1u7t7P5ilez8rbVSpIi5i1SWniz8ualKf9Ao5pPVykvNV6Jjy/Sri/c0ziG&#10;h7qmT/ysWGUlVXJ4f/2nl9C5abLJobWP2lWlOUqb10s4YoQ0UlLZm+tUVlKmes/aE4pQ2lNzpNPr&#10;ZN/crjlPpfUa1Ij8h/d076bv6y8apT/fsVT3lv5S3xhnLgUAAAAAALwNWUDCsS1fDk3Vgnmm76b4&#10;6hzZEqT2nxer6oKkr8Zrw3sFSrttl5bG3SXLlETZ34tSWmGt1t7n3idukTY8EiHH5gylPb5Uu/x8&#10;c6gkaUS80p4MVVtbWy/rPrjdlqachVOknTlKezxNG+q7szyLWyo0Qxlz+5h+ccONGjV8pu6q+UjT&#10;fjhBoaNvHLpOBQAAAADgOjHMMAzDnChJhw8f1rhxQf5Tf3ubmjtGKiK8jyDAUGvKV/zEpWrO3qf3&#10;f9yPRTEBAAAAAIAk6cyZM5o0aZI5ucvV9cf80PArH4yQ5HgzT7WaqkWPE4wAAAAAAGAoXF0BiavB&#10;hSpteqVReiRDaZHmTAAAAAAAMBgISJidaJYeTdPaf7bpyr+rAQAAAADA9enqWkMCAAAAAABcF66t&#10;NSQAAAAAAMCXAgEJAAAAAAAQdAQkAAAAAABA0BGQAAAAAAAAQUdAAgAAAAAABB0BCQAAAAAAEHQE&#10;JAAAAAAAQNARkAAAAAAAAEFHQAIAAAAAAAQdAQkAAAAAABB0BCQAAAAAAEDQEZAAAAAAAABBN8ww&#10;DMOcKEmHDx/WuHHjzMn90tjYqBMnTqitrU09HAYAAAAAAFxFhg0bpvDwcE2YMEFRUVHm7ICdOXNG&#10;kyZNMid3GbKARGNjo44ePaoZM2bolltuMWcDAAAAAIAB2rx5s/7+7//enDxoLly4oN/97neKiooa&#10;cFCir4DEkE3ZOHHiBMEIAAAAAACuQSNGjNB3v/tdnThxwpw1aIYsINHW1kYwAgAAAACAa9SIESPU&#10;1tZmTh40QxaQ6GEmCAAAAAAAGASGYQRlGypDFpAAAAAAAADoCQEJAAAAAAAQdNdhQKJJO1/OVenR&#10;TnNG/50/pMJVG1XzqTnj6uT8sFQbVy3Xmv/dZM6SzjeobnedGs6bMwZDpxr2VcoxWP30aZ0KX85R&#10;9pt1kqSWo5WqPNpiLnXd6jxVp8p9DRqEETxEnGoo26gc+xrt/Nich6vOgD7HWuTYPYj3tLeLLaor&#10;yFXO0i1y3eF+DKjNV0bnwULlvF6jL88nFAAAwOC5cgGJj4u1JDFJST7bEhVf7gPOeYcqflmo4gPn&#10;zDn9d6ZaxSVbVPlHc8ZV6NNS/SglR5WaoriJY825UkuNcv8lVzVD8lvzOdW8kq1Chzl9AC4e0pof&#10;LFThqTGaOe3rkqRj27KVve2YueR169yeXGW/UqNBGMFDoqXkR0peVSndHSdLuDkXV50BfY4dU+G/&#10;DNI9bXLo5RQt3NqgMXExct3hfgyozUFwvFQ5q0rl3S0N+4pV+kalvjyfUAAAAIPnygUkLnTo3Mcj&#10;lfDiFm15w7OtVNJN5oL9NCpOa35fp8LHIs05/XdHpkrr6mSfbs64Cjn2q+5igrKW2RR9e4g599rR&#10;9L7qWyxKfS5TCXeOMefiKnDsQJ00O0v2edEaP8qci6vOVfU51qT3D7TIkpKtzIct6vEOv6ra7KV5&#10;v0pL9vsECy1Plaru93bFeKUBAAAMptOnT5uTupgXnxyKbShduYCEJClEYWPGaEzXFqaQ4a4cR0mO&#10;ckocank3VwvnJykpMV3LC+rUclGS85CKVy1UcmKSkhflqPiQ06tOh0pX5aj0uOfnTjXt7q4j+/VK&#10;NXm/C996SMUvpCvJU9dBr7paarRl1Rbftwpau4+dNH+hcssccl702mXvFuVsqlHDoWLlLEpWUmKS&#10;0l8o1qFWrzr6apMfzoPd9SUvylXpca92Hi9Vzi/rJdVr66ocbdnby2sQ3u1PX+51vp069Msc5Ww3&#10;/0m0U4d+kaPc3Z5pIJ1q2luo5elJSkpM1sKX/bTd028fN6h01UIlv+z1YnZv/ddSoy2v7lSTmrTz&#10;Vdf1v4S/a+Lpd1P5XvvMa4w59xYqO93r7ZzOJlW+nq30RM+4q7n0HC865SjbqGxPP6wyX2NJrQ6V&#10;vtzd14X7WlzXalP36909tkGSnA2X7m/WW38GPB6lzo8qlevJX7pRlR+ZT9jFUZKjrYckHdqqHM91&#10;GOj1NrWve0yVqsHperW/6zqkZ2vju37O34drbHadp9/z6FTTbs91S1L6C4Wq8Snj/vw42qJKP33v&#10;7OpH9zX3GVKXs28AY6rHfu7jvP3cM50f1aiw63MvV6UfOv3eQz3xXLemD0uVsyhZufvcGb2eQ4tq&#10;Nq3Xzo+lpl3ru9408FvXgNvcR190XSOnagqylZ5VrK4Jbn3dr6bPWXP7vUdnoJ89Le969ZW/z1IA&#10;APClUVNTo5qaGnOyTp8+rerq6l6DEtc0owcffPCB0draOuBt06ZN5ip9nS4wUqwpRsFpc4ZL9Qqr&#10;YZ0927A9+6rxTl2tUfubV42s2VZj9opXjdWP2oyVxdVGbV21UZRjM6zWROPVI117Gnar1bBXuX46&#10;9+tMwzo7y3h11zHjWF2RsXKe1bA+X2F0GIZhXKg3Vs+2GracIqP2yDGj4rUsY7Y10XjV4a7K3MaG&#10;AiNlmtWwLSsw3tlVYVT85lUj62GrMX1BgXHygqvI2bdSDGvcbGP2oyuNoppao7amyFj96HTDOnu1&#10;Ue8u02ub/Dj5VophnWYz7G+9Y1TsqjDeeS3LmD1tuvHE1pOuAs3HjIrcJwyr9Qlj/a4Ko7bBT02n&#10;C4wUa5wx+2GvvnvJZky3zjZWH3AV6di11LBOW2pUfOG13xfvGEu9+sTVltlG1mtebXk4xUiZ093n&#10;XceaHWfYnltprPz1MVd6X/33xUmjdpvdSLQmGvZtFUbFkXOG4RkLK6q96r503Jx9K6W7TCB95jXG&#10;Zj+cadhzNhvV5wzD+KzasM+2GrOfWG8U7aowKna5r9/DK43qzzx7fmZUr5htWB92XcOTR9zjcJpX&#10;u9z1TH90tVc9cUbm008Y1scKjLO9tOHsWymGdU6KkfKwqZ+nWY2Ut7rb32d/BjgejeYSI3PabCPr&#10;tQrj2JFa97mYxoHbuSMVxvoFVsO6YL1RsavWOPnFZVzvHtq3cp7VsKa9arz6nOv8a+tqXedvtRpL&#10;d3ZdhEucfCvFsE63GauLa42Tf/TsM9tYWeO5H9zXbfYTxvriCqNiV4XrHpg221hZ5anX9fkxe7bN&#10;dOzZhv211YZtnqmd33/VOObpx8vaN4Ax1UM/93ne5nvGfV1m/+OrXtdltpH5tM3rHvL9HDXrum5x&#10;NmNpzkqjxGEEcA4dxsnfFxn2OVYjcVmRUbHrmHGup7oG1OYA+qLrGs02Zj9tN1bmVxvnjADvV9Pn&#10;rE/7ve7p/nz2+Pz79rDVsD5d4moPAAD40qmurja2bt1qVFd3/27T2NhobN261di6davR2NjoU94w&#10;DGPTpk2G0+nsdSspKTHeeOONHjdzeX/bpk2bLnneD3T74IMPzM32cYUDEu4Hz13uzf0Aanh+YZuz&#10;vvuhyTAMo369kWi1Gk8Ue//K9plR8qzVsOb4/0W6eoXVsC6r6C7uKDFW5pQYxwxPG2zG5gZP5jmj&#10;On+lsbnGXb/PL8XnjJJnrUbcsgrD55HoswrDHmc1lu5y/cJ79q0Uw2rNMkq8C31RYSydFmCbzM6V&#10;GFnT4gx7pe+D2GeVdiPO+6Gxym5YrXaje/ianC4wUqxWI2uHdz0dRsXzXg/7F2qN1XFWI/PX3f17&#10;rvgJw7qgyPVL8rkSI9PaQ1u8H17cx/K9ToH13yUPIgMJSATYZ9UrrIY1brVR6zXG6n8627A+trnr&#10;gdkwDMO4cNLY/JjVSHzNfYUOrDbirE8YRc1eZYxzRslziUZKvqtM/dq4Huu5JCBhaoNrDPXV/sD6&#10;M5Dx6Bk7FV1tOGaUdD1kXsrnehiXd739tu+zEiPLajXiXqr1SjSM+txEw5rW3Xc+3GNzdZ1vcn2e&#10;zUhc9o6rDfXrjdnWFK/73eXkGymu4IBhdH1+JObW+5Spz000rOZr7m7nyhpPwmXse2C1ETdtqfGO&#10;T2d1GNUr4rqDlf76OZDzNn+OPd3zdelXQMJ8ToGcg3HWKHjMaqS81X0V/dY1kDafKzEyfYLTLmff&#10;uvT6XjK2Arxf/X3O+gQk+vPZY/73zfGqkejnsw0AAHx5eAcl+gpGGAEGJJxOp/HCCy8YjzzyyCXb&#10;oUOHLinrbxvKgMQVnrLhVMPBGtXsc28O0zJ+91g12T2FQ5I02aopGq8ZVu+Zx2GKtlrU01cSRM9O&#10;0pjf2pX8QqEqj7ao8xtJsi9LkkWSbp2phDsbtPGZhcrdXqcGZ5hiFtiVPt3fzOZj2r9XmvlwnMK8&#10;k8PilPCAVLnP6zX1O6yK9i40yqIp35AaTrleDu61TWZH9qtGM5XwoM9RFfZggmIuVqrmoE9yHyyy&#10;3u1dT4gsEy3SHxtcry0Pj1bSo5Gq+02F+/Vjh4p+cUhxjya55nof2a+64f7bMtP7OknSJdepH/13&#10;ufrTZ9OjFd3V9ia9v79Flr9J0Hjv8xk+XgkJFjXV1KlJUtOhejnvnKkYn/VOxihpbakKF1jc8+Sd&#10;/uv5Gz9X2acNbl+zKdXc/gdmKuZipSr+oP71Zx/jUfcmKGnMTtlTlqtwt0Mt5y1KWmZX0h1e+/Tp&#10;Mq63uX1h0bLeIcVMi/ZKlCbfM0Xymu7hwz02Y6y+yZOfKVJpToLCJDUdrFPLnQlKuN23zPi/TpDl&#10;oxrVeU2XmXLPZO8irmN/Y4as3tfc3c4OU5sGsm/ToXo5bxop575KVe72bDVyjr5dOn3Wa80CUz8H&#10;cN6+jmn//h6uy197JwTAdE6Bn4Mf5v7xEWCbj+xXncao86z38SvlGB6pMR81+Rzfd2z1837tTX8+&#10;e8z/vt0xRVPkkOOUVxoAAPhSiYmJUVRUlBobG1VdXS1JmjFjhm677TZz0X5JS0vTV77yFZ+0xx57&#10;TLffbvrF+Aq4wgGJSCUstMu+zL3NDeSXv5CudSYCETLdrh07tyglsl4Fz9kUE5OgJSUN7txIpb5R&#10;o6Jl0+V8d62eTIhRzPxc1ZnndncJU0hPi/j1EBDxp/c2+TEqRDea09zMD0OXy/L9VE0+WKii45KO&#10;V2hnq022OK9FMv225UY//eLvOg1O/wXEbztdfPps+KULgN44aqQ5ycV7v6+GqYdSXfzVM3KUn1b5&#10;aYNGjdQlqZeUG6T+HBUj+46d2pISqfpfZMk2M1oJ/1Sqhn6NrSG43pfU14dernmX3q7bBXOCyfCQ&#10;nvftS0D7tsjhCc66t/3nv66kuPFe+/rp50DO24f/63LjyEvDF73ye06BnIMffuvyFmCbR3XqrOn4&#10;NQ03asZcq3y+e8jch/25X/vSy/UY7M9rAABw/bn11lu7/j8qKqrPYIR5AUp/20033aTU1NSufSZN&#10;mqRHHnnkknI9bUPpCgckhl5na4s6/tKipKfWaMtvKlTz0xmqf2mLai5K6nSqpbVDt0xPlT2vSBVV&#10;pcoMK1RuSdcyZ17GKvJWp4790bSw3kWH6g9Jlm+O903vRa9tMouIVKTzmI59ako/Wq96WWQZ7KDW&#10;TUlK+16Tdu46pLpfF0uPJnX/9T4iUpHOGlV3LRjqdrxaNT0GcTwGqf9GhelGOeX83DfZ4fBa2G7A&#10;fTZWt9wmHXOcNKU7VV/vkL45XpGSxn4tUnI4dNJ0vVoOVqryaEtXPXX76k3P3Z2qD/RNkA+rtb/X&#10;9g9Sf0rSeadazofJMidTa7bsVEXVes04mKMte80F+2MQ2xeIHq6588MaVe5rUGcv1815pF6O4eM1&#10;fhC+mGegxn4tUpJFSc97BWiX2ZX5tzGKuXu8nzcd3AI4b1+u61Kzz7x4pUPVe/u8iXs14HPoU4Bt&#10;johU5PmxinnW9/jZKbMVE/st9Xx5B+F+9ejhevT92QMAANC9gKXcwYjGxka/C10OxKxZs3TvvfdK&#10;klJSUszZV8x1H5B4/3WbZj69RQ3u3zQ7znd0Z7bu1NIEm1a+6/6l9mKHOs93Z/uyKPWpOB1al6WN&#10;+1tcv7ieb1DpC1nacj5JmX/X86+7Zr22yeyOVGU+eEhrntuouhbXDp2nSrX8uS3qmJup5O4A2iAJ&#10;Udzf2eT81VIt//XtSv2+11srdyQr3dqkLctyVHnK05ZK5awoVUefTxuD1H9jZmi2tUlb/m2LHOcl&#10;qVMte9Zo/W+9ygy4z0IU94N0hW1fruyyBnVelNTZorrXs7Ryj0VZC1xf7BcSlyZbSLGWv1gpd/Vy&#10;HtyorKdXq+ZPYa56HrVpzO7Vyi6oc5XpbFFdQbY2HvA3HciPsFPa/Mwa1Zja75z9pJJu1eD1pyQd&#10;2ShbQrq2fOg+mfOd6mVEBmgQ2xeIO5KVbj2kNc95xoXU+VGpVj6zRJs/dL1tEhL3pNJHF2u5vVQN&#10;nrGzf6OyXqyU5dlMxfj5q3mwhMSlydZZqJUv1/iOqSdWquLzsEvflvEI4Lx9WZT8g2g1vbFcObvd&#10;Y/x8gypXLVfp+T5v4l4N+Bz6FGCb70hWurVGG+3FPn1hf3qhNn8Y0ktApB/3a1iYwuRUk+cEzQb8&#10;2QMAAL7svIMRM2bM8Jm+MVhBidTUVM2fP/+qmKrhcYUDEg7l/m20oqM9W6oKPzKXuTzRC3OVNbZI&#10;yTGuY8x8waGkvGzXw8dNNq1dO1OOZTNdx49JVlGEXSsf8/+wFDZ7jXa+NEWVWQmKiY5W9HeTlXt6&#10;pta8ZVeMn9eJe9Jrmy4RpoSXdmrNpEotSYhRdHS0YubnqiF2jbY+H3MZv+T3wpok2+gWtcSlKcm8&#10;TkJukbJvr5Pd5m5L+maFPbdWqV/zLuff4PTfGCX923qldm5W6nejFR0do5RfRyo9zXu6z2X02Z2Z&#10;KtySqs7XkhVzX7SiYxK05LdjlZm/Uameh4nhk5W9bb0ealipBM81fKZSU17aKvt0d+13Z6s49yGd&#10;e2Ohq0xMonLq47T6ed91EXr0tVSt/ceR2ujpZ9sa1U+0a/O/ds+jH5z+lGTNVO4zY1WU4jpW9Cy7&#10;HHNeVfYD5oL9M2jtC4h7bEaUKv27rmsSY9uozpQt2ui5n4dblPnzLUrt2Khk99hJyNqpsU97lblS&#10;3GMqpn6515jaqcjnN2ulaT0CXwGct8mYuetV9NztqnvBPcZnPqnNo5ZqbYr/8gEb8Dn0zV+bi8cu&#10;N7XZ1RdPhhR69UWumma/qo2P9/FGTqD3692pynqwQesTYhQdvVyX/mpwGZ89AADgS8scjPBM0xjs&#10;oERERIQSExPNyVfUMKOHSSGHDx/WuHHjzMkB2759u5588klz8pVzsVNOpxQ22v+vhJ3OFnWMHKMw&#10;/9mX6HQ6pVFhl87n7o8+2nSpTjlb+1N+gC7Wac2shTr34xqt+V4Px7rYKed5KSzQDjMZlP7rdMqp&#10;sD6u2WX02XmnnCP6qL/TqZaOkRrTS6HLPddA9g+kTCA6W51S2OXXYzZY7QtIIPfVZY7fIRXAmPIr&#10;kPM26Wx1SqMv5+2FHgz0HALg3eZD62Yq3blSdf/qenupywD6wmPwxuplfPYAAIAvndOnT0uS3zUj&#10;ampqFBNj+n1H0ubNm5WcnGxOHnRFRUWaN2+eOTkgZ86c0aRJk8zJXa7wGxJBNDyk118MQ8ICD0ZI&#10;UshgPLT10aZL9bf8wHRWFqtYpsUszYaHXNbD3KD0X0gfwQLp8vpsVAD1h4T1+dB1uecayP6BlAlE&#10;yOjBqcdssNoXkEDuq8scv0MqgDHlVyDnbRIyFMEIXcY59KDhFwuVtLRULd5tvuhaQ8LveiQD6AuP&#10;wRurA28DAAD48rntttv8BiPkflOiJ+YFKIdiG0pfnoAEAtSi0l9WKtJ7MUsAuILGz0nRlEM5SknP&#10;VfHuSlXuLtaalPShWY8EAAAAQUNAAr4+rde529OV7b2YJQBcSWExWrmtUJnTzqly03qtf+UdnYvL&#10;UemOoViPBAAAAMFCQAK+bopT5rJMxfgsZgkAV9hoi5KeWqlXt5WqdMcWrXkqTpHMiAAAALimEZAA&#10;AAAAAABBN2QBiWHDhpmTAAAAAADAIDEvQDkU21A+2w9ZQCI8PFxnz541JwMAAAAAgGvAn//8Z4WH&#10;h5uTB82QBSQmTJig6upqghIAAAAAAFxjLl68qD179mjChAnmrEEzzDD8f7Ho4cOHNW7cOHNyvzQ2&#10;NurEiRNqa2tTD4cBAAAAAABXkWHDhik8PFwTJkxQVFSUOTtgZ86c0aRJk8zJXYY0IAEAAAAAAL6c&#10;+gpIDNmUDQAAAAAAgJ4QkAAAAAAAAEFHQAIAAAAAAAQdAQkAAAAAABB0BCQAAAAAAEDQEZAAAAAA&#10;AABBR0ACAAAAAAAEHQEJAAAAAAAQdAQkAAAAAABA0BGQAAAAAAAAQUdAAgAAAAAABB0BCQAAAAAA&#10;EHQEJAAAAAAAQNARkAAAAAAAAEFHQAIAAAAAAAQdAQkAAAAAABB0BCQAAAAAAEDQEZAAAAAAAABB&#10;R0ACAAAAAAAEHQEJAAAAAAAQdAQkAAAAAABA0BGQAAAAAAAAQUdAAgAAAAAABB0BCQAAAAAAEHQE&#10;JAAAAAAAQNARkAAAAAAAAEFHQAIAAAAAAAQdAQkAAAAAABB0BCQAAAAAAEDQEZAAAAAAAABBR0AC&#10;AAAAAAAEHQEJAAAAAAAQdD0GJIYNG2ZOAgAAAAAACEhfcYUeAxIhISHq6OgwJwMAAAAAAPSqo6ND&#10;ISEh5mQfPQYkxo4dq9bWVoISAAAAAAAgYB0dHWptbdXYsWPNWT6GGYZhmBM9Wltbde7cOXV2dqqX&#10;YgAAAAAAABo2bJhCQkI0duxYjR492pzto9eABAAAAAAAwFDoccoGAAAAAADAUCEgAQAAAAAAgo6A&#10;BAAAAAAACDoCEgAAAAAAIOgISAAAAAAAgKD7/wFGeDhYeFXlvQAAAABJRU5ErkJgglBLAwQKAAAA&#10;AAAAACEA5CVDEzGsAAAxrAAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhE&#10;UgAABCgAAAKZCAYAAAB6LhoWAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAA&#10;DsMAAA7DAcdvqGQAAKvGSURBVHhe7N19fFTVgf/xb0ggI4IJQgkiOPjE8KCJD5AoaCquTOOWRN0l&#10;Ka1MpUrqUyL+KtEuG2yrqauSdsHEUg242sEuElyB0IoTFQygEJCHAMIgAoMhMko0IwEnEMjvj5kk&#10;M5c8QsiAft6v132VnHPunXPvzPTl/c4554bV1dXVCQAAAAAAIIS6GAsAAAAAAAA6GwEFAAAAAAAI&#10;OQIKAAAAAAAQcgQUAAAAAAAg5MLas0hmVVWVDh48qKNHj6oduwEAAAAAgB+gsLAwdevWTX369FF0&#10;dLSxOkibA4qqqip9+eWXio6OVmRkpLEaAAAAAADgJDU1NaqqqlLfvn1bDCnaPMXj4MGDhBMAAAAA&#10;AKBdIiMjFR0drYMHDxqrgrQ5oDh69CjhBAAAAAAAaLfIyEgdPXrUWBykzQFFG2eCAAAAAAAAnKS1&#10;XKHNAQUAAAAAAMCZQkABAAAAAABCjoACAAAAAACEHAEFAAAAAAAIOQIKAAAAAAAQcgQUAAAAAAAg&#10;5AgoAAAAAABAyBFQAAAAAACAkCOgAAAAAAAAIUdAAQAAAAAAQo6AAgAAAAAAhBwBBQAAAAAACDkC&#10;CgAAAAAAEHIEFAAAAAAAIOQIKAAAAAAAQMgRUISEV86tm1RUuklFWw/Ia6wGAAAAAOAHJkQBRa3c&#10;uzcpf/5Cpf1xphKen6/Mt1ap5ItaY8PvqWoVL1wq25ylsi3cIbexGgAAAACAH5jODygqNynzd7my&#10;PLtU2e/vkMNVLeeuXbK/vUIpv3tWlpmr5Dxm3AkAAAAAAHyfdW5A8cUqWZ9cKnv9SIne/ZQ6aohs&#10;1/eTOdJX5P5khRKeXSHn8aA9G3iPVMtd3Z6RFrXyHGlb+1M5treJMMV7pFruNr4mAAAAAACQwurq&#10;6uqMhU3Ztm2bBgwYYCxuhyrZn89X5i5JMil50mTZR0U3Vh+vUuHsOUov863IkDghQ0tu9dcfr1bp&#10;24tke3uv3PWBQHiEYhOSZL/7Gpm7+ss2zlf07F2SpFTbRMVtXKTsrdW+uq49lHz7ncofN0hR/ubS&#10;KR77/gylbJkn24dVSn0wWwXX+pq4P16o1Fd3qKzGv09UP021TVBc6UzZSiX1v0mbf3+LzDqo/N//&#10;VdkVgWUAAAAAAHx/lZeXa/jw4cbiBp03guLzNcr13d/L/JMJweGEJIVHK/XBR+Wa8aicMx5VwQ09&#10;/BVeOf7nr7IuCQgQJOl4rco+XKq4ZkZbFNrnNYYTknSsWkVL5il56YGAVqd2bMfrc2T7sCqozPXO&#10;X2V5KSCckCTPAeXm/1UZnwSUAQAAAACAk3RaQOH+tFwuSVK0bDc2MxIjPEJRUT0UE9VDMd0jJEne&#10;jxYqrdQ3qiJ23CQdmJ2tqpd/q802/0iIz1cpbUl58HEkqccg5f3ht6p6OVsH/pCkZH/eUfaPFXL4&#10;Q4dTPban2quYy66QbdQQJfaRVLNJ2YsO+iq79tHURx+Q68XfyjV9nGx9vfIE5CQAAAAAAOBknRZQ&#10;eI/UP0yzj2L715ceVP7vcxT966a2+XLIq6J1e31NL7tFhSkDZAqXpAiZb56o/Ot9Va41W1VWf0g/&#10;6/jxsl3kCzlMF41QwfhBvorjB7XzS0mncWzzTybJ+dsJyps0XraBkvfjrSo67ts3dfIkZQ/ro6iu&#10;EYoaeI3ypiXJGm44AAAAAAAACNJpAUWjark9xrLmVMv9tf+fu1fIYggxbB/7676pUuDEDUmKOs8U&#10;9LfpPF9YIVXJ+ZVO69jxlwWPAHF/XT/dY5BSYoNfV92HKPnS4CIAAAAAABCs0wIK8yX9/P86IMcn&#10;jaMpMn6fraqXG7clN/uDhO4mBa1S0dWkmF49mt0MsUCLvMZ1JTrw2AAAAAAAoP06LaDQ8GuU3t33&#10;z6LCRXIcMTaQVLFC2R/6Hs9puv4qxauHYi701w28QSXPPSpnw5ah0mmTVTJtskqmJykx6EBt0XHH&#10;jrmwPkrZJfva+vDF78gOFe0JLgIAAAAAAME6L6AIv0LZtit8oxGqdyntd68qp3SvXJ5quT0HVbZy&#10;oRL+uEplxyX1uEJ/+/crfI8jHelfO2L3KqW/U+4f/VAr18r5is2aKUvWTFmLjZMw2qLjjm26/iol&#10;+9eZcLz+qnI+qZL3uOSt3KWcPy1rWJQTAAAAAAA0rfMCCklR10/QB//ex/eHp1y5c+YpLmumLFl/&#10;VaJ9h5zHfE/ByJk6QVb/aAvTjeO1IN4kqVYlb76qfg/mKPrXzyrOvlceSRp4kxakNPNUkFZ02LEj&#10;r1HOnf7zOnZQuTPz1e/BHPX7j/nK/dykqPonpgIAAAAAgCZ1akAhSZafPKADOeOUcUUP/1Mz/Lr2&#10;UOKt47R55gPKaHjKhySZZP3VA3KkDFJM14Di8AjFjhqnzb+9RZZTfkpGxx3b/JMH5Lx/iGIjAwoj&#10;+ygj4wHlDwsoAwAAAAAAJwmrq6urMxY2Zdu2bRowoA2jCdqrplqeLj0UFRgQtMB7pFqeYxGKijJ1&#10;+OKVHXVsb3W1PF1Miule/+QQAAAAAAB+2MrLyzV8+HBjcYNOH0Fxksi2hxOSZOreQzGnGSA0p6OO&#10;berRg3ACAAAAAIB2CH1AAQAAAAAAfvAIKAAAAAAAQMgRUAAAAAAAgJAjoAAAAAAAACFHQAEAAAAA&#10;AEKOgAIAAAAAAIQcAQUAAAAAAAg5AgoAAAAAABByBBQAAAAAACDkCCgAAAAAAEDIEVAAAAAAAICQ&#10;I6AAAAAAAAAhR0ABAAAAAABCjoACAAAAAACEHAEFAAAAAAAIOQIKAAAAAAAQcgQUAAAAAAAg5Ago&#10;AAAAAABAyBFQAAAAAACAkCOgAAAAAAAAIUdAAQAAAAAAQo6AAgAAAAAAhBwBBQAAAAAACDkCCgAA&#10;AAAAEHKdG1B4SlUwJUUJwyyyDEtQypQClXoC6rfYlTklVw53QFlbuR3KnZIp+xZjBQAAAAAAONt1&#10;XkBRW6qsWKuyXnfLPNYq66goOV/LkjU2S6W1/jb7S2R/rVA7Dxv2bYvDO1X4ml0l+40VAAAAAADg&#10;bNd5AcVyuwo8Uuqra7VgVp7y5jjkeC5RMec7tOQjScuzZbm/UJJTObdbZBmWpoJ9/n1r3Sp5IV2J&#10;wyyyDEtU+kul8hRnyzLMouzlkvYVKO32HDklFd5vaSyXpFqPSl+q39eixAfyVVIR0C8AAAAAABBy&#10;nRdQ9DTJJKnsE6e8/iLz/Uvk/GSzcm6W1Mci63VmSSYNvtEq69h4mSMlyaX8sRalPFko9+WJso61&#10;yPVnq2In2+WucMtdIynSrPgbB8skyXydVdaxVln6SKp1Kn+sWdYnSmQaZZV1bKJMy7OVMixR+TuD&#10;u2dUvf1tuVZt1RFjBQAAAAAA6HBhdXV1dcbCpmzbtk0DBgwwFreDSwVj45S1TlJUrKz325Qx3qbE&#10;wabGJsvSFT2hTDkb1irjMl+Rd6FN/SYXKfaptSp5xOIrrHUq9+YE5WyXUudXqSBJ0u58JVyXrdj6&#10;vxv2LVbqPKcKxkX5Cj1FSrfYVHhbgQ7MS1XAq/sc/1ifLbpA5385QZ9uzdLwe706FDNJ5tM5dQAA&#10;AAAAfuDKy8s1fPhwY3GDzhtBIbPSiw9oc9EMTb1RWvvnLKXE95P5Lruc9WtQNKFkeZEkqzLv84cT&#10;khRhUcZj1sBmTfLtGyXX29nKnJLp2550yN1X0rulKjPuIOnbpTNUMeNW7XlP0t6ntf3h6Sq3v68W&#10;uggAAAAAAE5TJwYUkmSS+eZ0Zc8vkevgAa19Mlae5ZnKfdfYLsBxSYpS1PnBxSaTf0RES45LklvO&#10;5Q45ihs3Z22MYi5pev/uN2Xr4ntG60T5l1Llt+oybrou/fmozr5QAAAAAAD8oHTeffcWuzKnZCp/&#10;Tf0KFCZZxqXIIsntbv65onE3JkoqUuGy+v0kySvH0qKAv5vm29es9Dedcn7i38o2q3R5iUqKpyre&#10;uIOkLuVv6It5HvWwXinF3S5T6dP6fM1XnXihAAAAAAD44em8++7LTKp6za7sn6WrYKNL7u0O5TyR&#10;J6cSlTo2xtcm3CTJKfuLhSpaVCLnYSlmfIZsUV4VTkhQ5twSObeXqODhBKXNDwwsJEVIkZKKXs1V&#10;0aIilVXU7+tS7p0232vuK5N9SoLMlnhlf1QTvL9fl7gsXfuPt9XnvE+lQ1fJ/Pdtujp1oLEZAAAA&#10;AADoQJ24SKbkWZevjHuyVVT/mM/+ycp5LV8ZI/3TLWqdsk9KUeZStyRL42KZFUXKvNMmu//JG6ar&#10;M/S3yW6lTSlsXCRTHpVMS1baX8rkVcDimRVFyvxZuuxb/IFGhEW2V5cob5w/FAEAAAAAAGdca4tk&#10;dmpAcdoOe+QJj1LUSY/eaAOvR+6aSMWc0s4AAAAAAOB0tBZQdN4Uj45w/imGE5JkiiKcAAAAAADg&#10;LHVuBRQAAAAAAOB7iYACAAAAAACEHAEFAAAAAAAIOQIKAAAAAAAQcgQUAAAAAAAg5AgoAAAAAABA&#10;yBFQAAAAAACAkCOgAAAAAAAAIUdAAQAAAAAAQo6AAgAAAAAAhBwBBQAAAAAACDkCCgAAAAAAEHIE&#10;FAAAAAAAIOQIKAAAAAAAQMgRUAAAAAAAgJAjoAAAAAAAACFHQAEAAAAAAEKOgAIAAAAAAIQcAQUA&#10;AAAAAAg5AgoAAAAAABByBBQAAAAAACDkCCgAAAAAAEDIEVC00YEDB7Rr1y6dOHFCNTU1cjgccrlc&#10;xmbfGx15joHXLtQ2bNigNWvWnBV9AQAAAAA0Cv/973//e2NhU7766itdcMEFxuJT9tlnn+nFF19U&#10;r169FBMTY6w+bWvWrFF5ebkGDBhgrDola9eu1Zo1a3TNNdeourpaCxcuVHR0tAYNGmRs2uHq6uq0&#10;e/duzZs3T2+//bZWrFihL774QjExMTr//PONzTuEx+MJOsevv/5a7777rn70ox/pvPPOMzZvUeC1&#10;i4iICKpbtGiR5s+frxUrVgRtLpdLQ4cOPan96Thx4oTeffdduVwuxcXFqa6uTh988IG8Xq9+9KMf&#10;GZsDAAAAADrQt99+q759+xqLG4RkBEVdXZ02btyoyspKbdq06Yz8mv3ZZ5/ps88+MxZ3iN69e+sP&#10;f/iDbrnlFmNVhzt+/LgKCws1Z84cXXfddXrkkUd0zz336NixY3r++edVVlZm3KVDGM/x8OHD+vjj&#10;j3X48GFj09Pyk5/8RL/5zW/061//WnV1dfrpT3+q3/zmN0pNTVW3bt2MzU9Lly5d9Mtf/lIPPfSQ&#10;IiMjdeLECX3yySeqqKgwNgUAAAAAdLKQjKCorq7WO++8oxEjRsjpdGrIkCHq0aNHQ31Tox++++47&#10;vffee7rwwgt13nnn6cSJE9q0aZPsdrs++OADHT58WAMGDFBERITWrFmj9evX65tvvtGBAwdUXV2t&#10;AQMGaM2aNfr88891+PBhLVy4UBdffLF69uypY8eOacOGDXr99df1wQcf6NixY+rVq5dWrFjR8Hp7&#10;9uzRwYMHdf311+vYsWNatmyZevTo0XBNvv32W7399tsqLCzU5s2bFRUVJa/Xq/Xr12vAgAEKDw9v&#10;eP2qqir9/e9/17vvvqtvv/1WZrO52ZECGzZs0KpVq5SZmalhw4bpvPPOU69evRQbG6suXbpo2bJl&#10;uuqqqxpGUrS1H+Xl5TKZTFq8eLHefPNN7dy5U3379lVUVJTkv97151hbWyuHw6F9+/bp22+/1d69&#10;exUTE6Pzzjuv3dfOeJ5du3ZVZGSk6urqtHbtWsXFxWngwIHq2rWrwsLCGs7pvffeU2FhoT766CPV&#10;1dXpoosuUnh4uCRp+/bt2rJliyTpjTfeUM+ePXX++edr2bJl6tatm9avX6+1a9dq8ODBWr9+vcrL&#10;yxUTE6MPPvhAW7dulcfj0eeff67w8HD96Ec/ahixsmDBAi1dulQ7d+5Unz59FBUV1dAn42epb9++&#10;Wrt2rb777rugRLCmpkbvvvuuwsPD1atXr4ZyAAAAAPihOStHUNSvazBq1Cj17NlTn376aVB9U6Mf&#10;jh07prKysoZf8NesWaOioiLddtttuuuuu7RlyxYtWLBAJ06c0EUXXaRevXqpV69eGjJkiC666KKG&#10;47711lt688031adPH0VGRur48eP6v//7P7355puKj4/XT3/6U3355ZcqKCjQunXrmhwxUH9TXlVV&#10;JUn6+uuvlZeXp927d+v222/XqFGj9Pbbb2vRokX65JNPGkaI1L/+unXrlJSUpJ/85CfavHmz7Ha7&#10;jh07ZngV383tmjVrdOONN540DSYsLExjx47VU0891TA9oT39cDgceumll3TRRRfprrvu0gUXXKCZ&#10;M2dq8+bNkuEcTSaTLrnkEnXr1k2DBg3S4MGDZTKZTunatdfXX3+tF198URUVFZowYYJ++tOf6qOP&#10;PtKcOXNUU1MjSaqoqNA///lP/c///I969uypHj16NPR/7ty52r59u/r166cuXbo0fLbCw8M1cOBA&#10;nX/++erbt6+GDBmiXr16qa6uTu+//75efvllDRo0SHfddZcuvvhi5efna8WKFaqrq5Oa+Cz16NFD&#10;J06cUHFxsbxeb0P/9+/frw0bNnRYuAcAAAAA31edHlCcOHFCGzZs0BVXXKEf/ehHio2N1bZt25q8&#10;QW/Jnj17dOmll+raa6/V0KFD9Ytf/EK9evVSTU2NzGazLrzwQl144YWKi4uT2Wxu2K9Xr1565JFH&#10;NH78eF144YXatWuXNm3apAcffFC33HKL4uLi9LOf/UzXXHONDh06FPSazVm+fLkuuOACPfTQQxox&#10;YoRGjBihBx98sOFmNtCPfvQjTZgwQUOHDlV8fLwmTpyozz//XAcOHDA2VU1Njb7++uug/rekPf2o&#10;rq7WxIkTg845KSlJ77//ftANtiR1795dl19+uSIjIzV48GBdddVV6t69e4dcu9YsX75cF110kX71&#10;q1/psssu0/Dhw5Wenq6vv/5a27Zta2jXtWtXPfTQQ7r77rt18cUXN5Rfc801yszM1K233qquXbs2&#10;lHfp0kWXXnqpLrjgAvXv319xcXHq16+fvvrqK61cuVITJkxQUlKS4uLi9NOf/lS/+MUvtGrVKn39&#10;9dcNxzB+lq655hpVVlY2BHB1dXXasGGDBg8erAsvvLBhPwAAAADAyTo9oPjmm2+0Z88eXX311QoL&#10;C9Pw4cP11VdfNXmD3pK4uDht2rRJf//737V3717169dPycnJrS7gOGDAgKDpJOXl5Ro4cKD69evX&#10;UFbfr8B2zampqdEXX3yhq6++WiaTqaHcZDLp6quvDmorSf3791f37t0b/r7wwgsVHh6ub7/9Nqhd&#10;vfDwcHXp0vrb1N5+DB06VAMHDmz4OywsTBaLRVVVVfrqq6+C2jbndK9da+rPKTw8XFu3btXmzZu1&#10;efNm7d27V+eff76++eabhrYXXXSRoqOjg/aXpMGDBzdMy2iLr776SuHh4briiiuCyi+//HLV1dXp&#10;yy+/bCgzfpb69u2rwYMHa8uWLaqrq9PXX3+tTz/9VCNGjGhXHwAAAADgh6j1O98O5nQ6FRkZqejo&#10;aH377bfq2rWroqOjg34Nb4urrrpK06dPV69evfS3v/1NTzzxhFatWtXkaIFAXbp0OelmsakQoEuX&#10;Lg1rHLRFUws6NlXWHl27dpXJZFJlZaWxqllNvWZTZRERESddh7CwsJPKWtMR1641Ho9HO3bsaNic&#10;Tqcuuugi9e/fv6FNU++r/P1rr65du550TvKPiAhc0NX4ml26dFF8fLy2b9+ur7/+Wi6XSxdeeGHQ&#10;iA4AAAAAQNNOvgs7g+rXkfB4PJo9e7b+/Oc/Ky8vTxUVFdq2bZu+++47yf+r/9GjR4NuBquqqhrW&#10;NKirq9ORI0d03nnn6V//9V/15JNP6le/+pU++OCDZkciNKdXr1764osvTtqvoqKiTdMUunbtqgsu&#10;uEC7du0K6u+JEye0a9euoLbtdd555+maa67RmjVrdOTIEWO1Nm7cqGeffVb79+9vdz/Ky8tVXV0d&#10;VOZ2uxUeHt7m9RJO99q1pv6czGaz0tLS9LOf/Uw/+9nP9G//9m+KjY1Vnz59jLuctvPPP181NTUn&#10;9f+rr77S8ePHW702gwYNUo8ePbRz506tW7dOI0eODJpaAgAAAABoWqcGFJWVlXK73br//vv1+9//&#10;vmGbOnWqqqurtW/fPsk/OmL79u0NjyCtf+pHfYAhSf/85z81Z84cHTlyRHV1dQ0LJtYzmUw6cuTI&#10;SeVG9Qs+vvXWW6qsrNSJEyfkdDpVXFzcpl/fu3TpooSEBG3dulXvvfeeampqVFNTo/fee++khT5P&#10;xejRo2UymfTiiy9q//79OnHihI4dO6Z169Zp/vz5GjlypPr379/ufhw8eFD/93//p+rqap04cUI7&#10;duzQW2+9pRtuuKHJm/D6p2ocPny4YZTK6V671tSf00cffaQtW7Y0nPt7772n//u//zvt1+jSpYu6&#10;du2qQ4cO6fjx45KkgQMHymw2q7CwUJWVlaqrq9P+/fu1YMECXXXVVa2OhjCZTBoxYoTeeustffvt&#10;t7ryyiuNTQAAAAAATejUx4yuWrVKXq9XP/7xj4MeN2kymfT555/rm2++0dChQ3XhhRfKZDKpsLBQ&#10;y5Yt04cffqiEhAR9/fXXuvrqqxUVFaWBAwdq586d+vvf/6533nlHTqdTP//5zxseTdqrVy99+OGH&#10;WrRokSorKxUbG9vwKMrY2NiG1+7WrZuGDRumDRs2aNGiRXrnnXf0+eefKyUlRfv27Wt4vcBHZR4/&#10;flxr1qzRsGHD1LdvX/Xu3VsXX3yxli5dqn/+85969913dcEFF2jUqFHav39/w+M1m3r9+id11B/L&#10;KCIiQtdcc42OHTum+fPn6x//+IeKi4v1xRdfaPz48brhhhsaphm0px8xMTG69NJL9fLLL+vtt9/W&#10;xx9/rMTERFmtVnXp0uWkfnXv3l3fffedFixYoPfff19DhgzRj370o3ZfO+NjRusZX69e7969ddFF&#10;F+mNN95QUVGRiouLdejQId1zzz0NTzZp6vjNHS/wPQgPD1fPnj21bNkyLV26VF27dtXll1+uoUOH&#10;6osvvpDdbtc777yjjz76SNdff72Sk5MbRkM09V7W69GjhzZs2KDrr79ew4cPN1YDAAAAwA9Sa48Z&#10;DatrbdEGv23btjXc/HeW+pERkZGRTa4vIEnHjx9XTU2NzjvvvGbbtNWxY8d04sQJRUZGGqvazOv1&#10;qmvXrqf96/7paqkfr7/+uiTp7rvvVl1dnbxeryIjI5tcd6GtOuLatea7775TREREp02ZOHHihGpq&#10;amQymdr12Tpw4IBeeukl3XPPPRo0aJCxGgAAAAB+kMrLy1v8EffU70g7QVhYWKs3h+Hh4erevXuL&#10;bdqqa9eup32DbTKZmgwFOltb+xEWFqbzzjvvtMIJddC1a815553XaeGE/FNATiX42rRpk2JiYlqd&#10;DgIAAAAAaHR6d6UAghw6dEibNm1SfHx8p4YpAAAAAHCuI6D4Abr88st1+eWXG4vRASorK3XVVVdp&#10;yJAhxioAAAAAQAvO6jUoAAAAAADA98M5vQYFAAAAAAD4YSCgAAAAAAAAIUdAAQAAAAAAQo6AAgAA&#10;AAAAhBwBBQAAAAAACDkCCgAAAAAAEHIEFAAAAAAAIOQIKAAAAAAAQMgRUAAAAAAAgJAjoAAAAAAA&#10;ACFHQAEAAAAAAEKOgAIAAAAAAIQcAQUAAAAAAAg5AgoAAAAAABByBBQAAAAAACDkCCgAAAAAAEDI&#10;EVAAAAAAAICQI6AAAAAAAAAhR0ABAAAAAABCjoACAAAAAACEHAEFAAAAAAAIOQIKAAAAAAAQcgQU&#10;AAAAAAAg5AgoAAAAAABAyBFQAAAAAACAkCOgAAAAAAAAIUdAAQAAAAAAQo6AAgAAAAAAhBwBBQAA&#10;AAAACDkCCgAAAAAAEHIEFAAAAAAAIOQIKAAAAAAAQMiF1dXV1RkLm7Jt2zYNGDDAWNxmTqdT27dv&#10;V21trbGqTSIiIjR06FBZLBZjFQAAAAAAOMuVl5dr+PDhxuIGnRZQLFq0SP/+7/+uHj16GKvapLq6&#10;Wm+++abuvPNOYxUAAAAAADjLtRZQdNoUj9ra2lMOJySpR48epzz64nS5FmYr+7UyeY0VQbxyLi9S&#10;WYWxPIQOO1WyqETOw8aKzuBS4bRs2Te2fNXawrsmX5nPOOQ2VgAAAAAAvjc6LaDoFPsKlDYsTQX7&#10;jBWnw6vSRfnKf7WklRtkt4qn2ZRXZiw/XW45ns9UbnHLr94kd7GyJmXpVHY9bYdLteQv+Sr46PRf&#10;3PV+gezPF2mzsQIAAAAA8L3x/QooamvkqnCppkMHWpiUOq9KVcszZDZWdQqvdr5lV+H20x+J0KnO&#10;T5W9qkolD53+VbNM26yqqjxZjRUAAAAAgO+N71dAYeAuzlXm8w451xUoMzlBlmEWJT5QoNJKQ8PK&#10;MtmfSVPiMIss8SnKfKlUnoCQo+y1TGW+Fjg0witXcb7Sx1hkGZaglGlFcjWVH7Ry3Nb755bj+Wwt&#10;2CO5CrOVOSVwJIWxD3Y5Pb7RFvYtja/RGu9uh/KnpChhmEWWMWnKWeQKmMpSJvuUTNk3ulU0rb5N&#10;uvKX+/rgaeh3glKmFKjUE3Dg+n0b+uKVa1G2UuItsgxLVNozhmtWWaqCBxJlGWZRQnKmCtY0Hqz+&#10;OgWOxfCsabxmCcnZsm8JevGG98y9NEdpzb5PrfQJAAAAANBpvtcBhXd7oex/TlfKw2WKfWSGCmZN&#10;VdyGLFmvy1JpfVDgcSj9ukTlbIxV1utLVPjHZOklq8xj8+XyNznwkV32jw40HNf5glVxqXnyjM1R&#10;7jPZsvWwyxpn04KvG5q06bit9y9K5pGJskRJUZZEWcdYFW+OaqYPRUqJT1f+QrtK9gf0oyU782W9&#10;Lk12JWvGm0tUcH+sSqfEyfKwwx9SHFDJa3Zl35migh42zXipQDlj3ZpxV7zSn8mS9f76fk+WeWWW&#10;rDfnqKwhgPHtW98X92tpiptSpvhphSp8yaaYhTbFTS70vU5tqbKusyo/3KaC1wuVfaNLOUmJytnu&#10;29e7vVD2t3Y2BCfOFxJlTspX1dipyn0mV1Nv3Kmcm82y/sVZ/+K+9+zJZKXMlVKfKlDBk8kyvWlT&#10;XKq9IehosU8AAAAAgE71vQ4oJEneBGUX5yl9bKISx6Yrb3mBkj0FKnjXV136zC9VOHiGSgqzlXyt&#10;RbFj05W3NE/J7gUq3Gg8mCS3XVlP7lTqvFItmJaq5DuTlTptgUr/ZNHOgJ/4S5/5pQpvLFBp4HFX&#10;LlDq9mxlLwy4BW6xfyZZxlgVd6EUHWtV8p3JShxsaqEPMSrd2Xjolrllfyxbnt+UaO2sdCUOtShx&#10;QraWLM9Rv9ezlOsPByTJdE+elkxLVeLNiUqdtkSFj5hU+PxmTV4a2O88WfflqmB54Gs02vxRiTQ2&#10;Xdl3xir25nTlvZYnW2+vdkrSvlKVeCyyTUlX4rWxSp5WoIJpiTKVN7F+RcO5l8j+SMC5z0tV2bQc&#10;FQYuCGqyKa8wW6k3JypxQrYWLJoq88p8Fe72VbfYJwAAAABAp/r+BxRDE5XoG3Tgc368EoZKZTtd&#10;klwqLfEq9i6rYgKaqL9N9k9KNPXawEK/jSUqUapSxwUeVIoal6rUhr98x43pUaWSRUUqqt+KPYoZ&#10;Ku2sCLjxbrF/zWhTH1qzWSUrpZhaV2P/FhWpqEwa3NslV8DLJ46KD9xR8aMSpcFWJfYPKIxKVOJQ&#10;yXs8oCxA4r/bFLXQpoQH8lW00S3vUJvyZtkUK0mXJct2rVM5yVZlzy2R0xMl6+N5mjo26F3xaeHc&#10;k1Wkkg8DCsckKj4i4O+h8YqXU5v9CUSLfQIAAAAAdKrvf0DRBtHnm4xFLTOZFG0sU7RMxsOUl8mx&#10;3BGwlcgTa1PqUGPDU9DWPrTCszuwfw45ljsVPc6mxIuNLQ3CTWrPS5nG5snpLFHGJSWaMSFO/fpY&#10;lPZa/ZQMszKKD2htfoo8i7JkvbyfouOzVRK8rESjJs/dp7mApCkt9wkAAAAA0Jl+4AFFjGIul0rL&#10;DDeltW6VLipSWUVwsSTJbJbZ65AjYAqEJGm7Q46GmRu+4yreprxZeQFbttLHWBV/efCv/+3Wpj60&#10;xizzJZL59pzgPj6TodQxyYoLHB3RAbyVbtX0iJVt2gKVOA/oQKFVJVNy5aiV5PXIXVkj89gM5RWt&#10;levAZuVE5SvrtSZGkZjNMns3a7PxvdlYqlJZFDfYUN6CFvsEAAAAAOhUP/CAwqTUjHRFzrUpfZHb&#10;v2CjR6XPpMo6xaEDTeUIQ9M19WaXcu/OVNFOXxrg3VmkzHvsqmoYUuA7rveFdGUtCzjuU6lKfGCJ&#10;PL3bNfZAUX2kqgMueetvnNvUh9ZYlP5YohzTbCrY4k81vC7Z77cq5bkyRTZ17qeh9Jk4mcflyul/&#10;qZrDAUnK1wtks8Qqc6l/yEStV97qxuogQzOVnVSqrLtzVOKuP3e7bBNyVXX305p8mXGH5rXYJwAA&#10;AABAp/qBBxSSbpihskKbnA9Y1C86WtF9zLIujZP9ozxZzzc2lqQY2QrXasYwh2zx/RQdHa1+iTMU&#10;9Se7si4NaHbDDJUVJmvtpIDjzjcrr6RAye26+Y9R6n9mKOaVFPXrE62EF1xt70MrYu5ZoLXTopQ7&#10;xneM6H5xynLZtGTZVFkC127oAIlPLlFOnwIl9ItWdHS0zJPLNLkoV9YISf3TZZ+XorJJZn8/ElQw&#10;IE9/e8hsPIykKKXOc8oeW6QUi//c47PkSrKrdJa1XdNOWuwTAAAAAKBThdXV1dUZC5uybds2DRgw&#10;wFjcZgsXLtR9991nLG6XuXPnavz48cbiDuP1uFUTGaOott7l1nrlOSxFtbJDu4/bHm3sQ2u8lR4p&#10;KkqmM31zXuuVxyNFNTOKpH3XyitPZfPHarNW+gQAAAAAOH3l5eUaPny4sbgBIygCmKLaemPsF2Fq&#10;UzDQ7uO2Rxv70BpT704IJ+TvbwtBQPuuVcvHarNW+gQAAAAAOPMIKAAAAAAAQMh1WkARERGh6urm&#10;Vj5sXXV1tSIiOuMnfgAAAAAA0Nk6bQ0Kp9Op7du3q7b21J7hGBERoaFDh8pisRirAAAAAADAWa61&#10;NSg6LaAAAAAAAAA/XK0FFJ02xQMAAAAAAKA5BBQAAAAAACDkCCgAAAAAAEDIEVAAAAAAAICQI6AA&#10;AAAAAAAhR0ABAAAAAABCjoACAAAAAACEHAEFAAAAAAAIOQIKAAAAAAAQcgQUAAAAAAAg5AgoAAAA&#10;AABAyBFQAAAAAACAkCOgAAAAAAAAIUdAAQAAAAAAQo6AAgAAAAAAhBwBBQAAAAAACDkCCgAAAAAA&#10;EHIEFAAAAAAAIOQIKAAAAAAAQMgRUAAAAAAAgJAjoAAAAAAAACFHQAEAAAAAAEKOgAIAAAAAAIQc&#10;AQUAAAAAAAg5AgoAAAAAABByBBQAAAAAACDkCCgAAAAAAEDIEVAAAAAAAICQI6AAAAAAAAAhR0AB&#10;AAAAAABCjoACAAAAAACEHAEFAAAAAAAIOQIKAAAAAAAQcm0OKMLCwoxFAAAAAAAAbdJartDmgKJb&#10;t26qqakxFgMAAAAAALSopqZG3bp1MxYHaXNA0adPH1VVVRFSAAAAAACANqupqVFVVZX69OljrAoS&#10;VldXV2csbE5VVZUOHjyoo0ePqh27AQAAAACAH6CwsDB169ZNffr0UXR0tLE6SLsCCgAAAAAAgDOh&#10;zVM8AAAAAAAAzhQCCgAAAAAAEHIEFAAAAAAAIOQIKAAAAAAAQMgRUAAAAAAAgJAjoAAAAAAAACFH&#10;QAEAAAAAAEKOgAIAAAAAAIQcAQUAAAAAAAg5AgoAAAAAABByBBQAAAAAACDkCCgAAAAAAEDIEVAA&#10;AAAAAICQI6AAAAAAAAAhF1ZXV1dnLGxOVVWVDh48qKNHj6oduwEAAAAAgB+gsLAwdevWTX369FF0&#10;dLSxOkibA4qqqip9+eWXio6OVmRkpLEaAAAAAADgJDU1NaqqqlLfvn1bDCnaPMXj4MGDhBMAAAAA&#10;AKBdIiMjFR0drYMHDxqrgrQ5oDh69CjhBAAAAAAAaLfIyEgdPXrUWBykzQFFG2eCAAAAAAAAnKS1&#10;XKHNAQUAAAAAAMCZQkABAAAAAABCjoACAAAAAACEHAEFAAAAAAAIOQIKAAAAAAAQcgQUAAAAAAAg&#10;5AgoAAAAAABAyBFQAAAAAACAkCOgAAAAAAAAIUdAAQAAAAAAQo6AAgAAAAAAhBwBBQAAAAAACDkC&#10;CqCTOD9cqsxXFyrz1XdVUm2sPUcc26sC+0JlvrpQ2R8eMNYCAAAAwCkjoAA6gWfjfFlf3ST7h3vl&#10;jbtJiT2MLc4RXQcp7apaLflwh/JfnaPEdw4aWwAAAADAKSGgAM60b9bI9vIueSRF3ThOedeajC3O&#10;KVHXTlDRT3wJS9mihcr/wtji7OE9Vmss6nDeY8YSAAAAAKfiBxJQVKmsdJOKSjeppMJrrOwgXpW+&#10;O1+JWc8q+tf5vpu2b/aqyP+6Zd8Y26NpXjm3+q5Z0dYDOlPvVufxyvHmCpUcl9T9ChX8YojO7XjC&#10;J/bOcUrvIen4QWW/ueksfJ+qVJifq34PP6voP62R21jdEY6XKyc7R/0ezpFl/i5jLQAAAIB2Cqur&#10;q6szFjZl27ZtGjBggLG4Hcplf3WNSiVp0A3Ku8V4rMZ683VJmhrbkWPgtyr914tUKMmS8oDWjutj&#10;bHDaXO/8VXFv1g93j1bOHzKUcWC+omf7blxSH8xWwbVBu6BJB5X/+78qu0JS/5u0+fe3yGxsci75&#10;ZpWsT6xQqaT4tAw5boturPt8jTLfK5ckxf/LeNkGNlYF10cr+a7bZI0K3qcpTX13vF9s1ZwPdmjz&#10;vgMqUx/FX9JP1htHKNl8et8x97tzZFlwQFIPTZ3+qLKN/Q/UYr8HKH3SDYo1Fp+Wxu+8dIUWvDxB&#10;VmOT0/XFCiX8bpWc+p58VgEAAIAzrLy8XMOHDzcWN+jEERRVKvlwh+wf7pB9V5WxMqi+cN/Z93ts&#10;y8plf98fTvS/RktyJmlyX2Mb/BC5P97hC+XUT7aRAeGEJB3c6/s+fLhDJU0t5RBQv/PIyWVNbUHf&#10;nSN7lfPHZ9Xvd4uU/f4OFe6qknPXLtnfXyXbH2cq+o/LVFp/3FMQc/MIJYdLUrUK1zcXPvi12O+9&#10;6vjlNq/S1AmDZOkVreQJt3R8OCFJF92gGbf2UUyvPspIu4FwAgAAADhNnRhQdKZaeTzV8pzC3PCm&#10;56z7j1djLK9XJZd/CofluhFK7NtDpnBjmw5SUy23x9u+IfVNnpPkPVItd3XTdSc55pXbUy3vcWOF&#10;UUdfe7+aarmPtFAfoF3n5ec90pZr2trnwKhajg3+W+8rrvKNgOhA8beNk31y8DbjOv+oiJodyvzd&#10;POW6/Nehdz+ljhoi26grlNg7wlfmWi/r75aqtMn3tA3nGjlEKUN9/3Rt3SWXsb4ZJ/f7BsUZGwU6&#10;5m3+89RCneXWiVr7XIbst/YzVkmSvNVt+Uy1dB1MSpzwgJzPPaCcYc1M3Dl+Ct+H47XNvF6wtvUf&#10;AAAAOHd04hSPgCHX8XeqavJVzdZbUh7Q2rj1int6vVySTLdM0IFfXBHUuuzNmUp8p1oK76e8ZybL&#10;1kvS8SoV2ecrfe1B/410hGKuukH2e6JVkLXUMMUjsD/j5Lx2l1Je2SHntQF98+xS/mtLlb014JmQ&#10;PfrINmG8ZsT38a0lEDjMO0Dqg9kqUFNTPFqabtJcXa1cpYtks+9QWf2NS3iEzENvUME9tyi+4cY3&#10;eHqEY6KU+9IqOc4PGH5+vFqlby+S7e29ctffNHU1KXbkbbLffY3MXeuP5eNxrlDGq2tUVNl4I2Tq&#10;P0QFmeOV3Dug4UnXXoq5bITyHuynwnZd+35Nn4PH/zqRfWSzBVz/em0+r8DXTpKj346Affyfl8m3&#10;KL57fXvfSIT8OYuCPwe9BynnvvHKuKKZG1NJ0g5lPrhQ9uOSZdxkrU0x3ChvbOrz0VS9f8rQRW3Y&#10;x6/077myrvD6bqLTJmjBbQMCrpdXpW++Kqv/CRzm2ydp813+73Y7z9X9/hxZ5h+QdIXssyf4R1Q0&#10;oY39di3NV9ySKknRyp58jTa/tarxsxfZR7ZJE5R3fbQ8u1YoY27A5zKyjzLSJyqnYXpLM1OFmvic&#10;Bh63QZuuQ/P/n+b9cpOy/rJM9oqA703fQcq23akMS+PUmqDzfeQmuRYG7NNUv9rafwAAAOAsdBZN&#10;8WingTco4zLfP72lW32LDNY7vkv2lb4bB9OoW3zhhA4q/5l82T4M+A931cq9dZWsf3hXjoDdT/LJ&#10;u4p/aYecgb9yVqyQddr84BsUSao+KPucvyruf7aq/p75zPLK8T8zFTcnIJyQ71dW19ZVsk77q/Ir&#10;AsrrVa1X6p8Cbuwl6fgB5T+bL+uSgJt4+X6FLvtwqeKmLZQjYMi/Z+N8xf4p4AbRz1uxQ7bswNdt&#10;6tpL7t3rlXYq176ee5WszxvOocZ3/a1LAyYFtPO8GpQuM+zj/7z8aYWcDedxUPl/mtfwOTBFmXyj&#10;Yyr3KvtPrzZ97et9eUCb/ceJHdj0r/hnRM0m5a30jwe56hbZg8IJSTIp/s4JcvhHMORcGeEfPdL+&#10;c425uD4oOijXl8ba01GlnDkrgj97NQdlf2mO0ufPV+zzhs9lzUHl5/9VmWUtjYPxyvG3OY2f0x49&#10;FNU14Lgb6/dt/3UI5Nm4UHG/WxoUTkiS98u9yv5TvqzvNDWhpUo5Lxj2Oalfbe0/AAAAcG4KTUBx&#10;sPHpFo3bXsMQ8WjZfjzI988jW2UvC6gqW6+CI5LUQxm3+EZWeD9apuzP/fXmEVqSM1UHXpyqtZOH&#10;yPydt+UwodorT5R/CPwV0ZKqZJ+3SqXHJIX3kG3yZB2Yna0D/zVBU82+4fHuj5Ypxynpolu09uU7&#10;leo/lCXlAVW93PwvxO3mXKb0j3w3HlGWm7Tkud+q6sWpWmu7QjHhko4dVPa8Jp5ScMQrT5doWUcN&#10;kS2un0yS3B8sVbZ/yL/5xnFam5etqrwMLbndP1LDs0Ppi/xPI6jZpAz/ozHV9yoteO63qnr5t3I+&#10;OkKx4f6nN/yv73U79toHOC6p7xDZp/uOt/nRm5To//G57B9LZfdPq2nXeQUxKdnme2+r8iYrL9Z/&#10;G//5KuXWf96+2Cr755IUIVvGb3VgxlQdeGGiMnr7rkHOiqaO63dc8mVK0bLEGCuDuT41fh82qehT&#10;QzhmYNyn4Ukxe/eq2B+MpI4eoSZnloRHKz7+GiXHX6Pkq3yfj1M61wui/WsvVMn5lbGyacZ+N/tk&#10;nYD3fu3kITKHS5JXhe/vkmeg4XPmr7P/c/3J34UGu1To/y7F//sDqvrzo3K98KjyrpLvuMWbfPue&#10;ynWod3yXcuw75D4uqccA5TyaoQMv/1au6UlKjpKkWpUuavzsBhk4wvf9DvyeyavCxWv8/9/Yxv4D&#10;AAAA56jQBBS7N8k2Z6lh2+RfTLCRKf4GpfuH2heurn+UoVeFq/03CJeNUPpAX1nRur2+su5XaMHU&#10;JCX2NcnU1SRL/HiV2PxBR3N6j1DJs5NVMGm87+kin69Rrv8l4v99kvLi+8kULpl6X6HsqUn+Yexe&#10;FazcajhQR/OqsNg/UqP7VbI/eosSe0VIXU2y3DxBS6z+u/Vd61X4hWHX8EEqmJGhBZPGK++uIYpR&#10;uQqK/b/cXnaLHL+6RpZISZHRSrxrkgr8j1DwrFwvx3HJ+/FWFR2XLwSadKesvSJ8UyCGJanwMf/a&#10;ATf36/hrH6SfZjw2XskDfcczD7tFSyZf5buZPn5AhRurpXaeV5CrblHBzb73VpH9ZEtvXEyxbL9/&#10;1cpwKVLy3Vhu3iFnjaSug5Q9/VE5ZzyqzXe2cn5+pjBjSbDSd43fh6WyvdvUL+2NjPvk+d8GNayn&#10;Ea24/kG7tOw0z7X19Ul8jP3O2tBUENNDU9Mb33tL/HjljfKvnaEemvrL4M9ZQ93ucm0OPEyQiIa1&#10;YcqcO1T2Ta0vgLzfd37Oh0YoRqd3Hbyla1RQLUkRSp88SRnDomVShKIGjpD9kRH+aSYHlL/auCqq&#10;/5wCvmf5t/m/3xUH/FPI2th/AAAA4BwVmoCi9wDZRg0xbANOXgU//ApN/nH9T+ZbVVQjqWarCv2/&#10;bif/uP4/yKvl/tq/z9AhsvruLhpEDb9CicFFwS4f4P+10u9glf8Xy2hZhxl+1Q9YGFDlB9u8MOCp&#10;qZa7/j5m6CAlGub3W64b4j//Km023svGDAheR0FVclX6/mUZdoXhRsak5Ov8N13HD2rnl5L76/on&#10;rfRTYvDyH4q5wv/Le/wgxXT0tQ/U/wpZexnKhl2hZP8/Sw8caPd5BeluCp76EGlqGG3g/Mp/4fve&#10;oOwbfa2cKxcpITNH/bL+ql++s0Nu9VBM9/qb5tNjthi/D0NkC1iroCnGfRJPenputVzfGstacJrn&#10;2taFYY39Tr3k5LUtpAhFdwsuMfeqvx4t1bVkiDLu9F0k79YVSnziWUX/Jl8p/7tem2tMiunhP7/T&#10;uA7uyvrvzSAlWgyVA69Sqv/z7Dxg/MKefE5RkfWvU+X/7Lax/wAAAMA5KjQBxeUjlDdpvGEboXhj&#10;O0mWW+rL98q+ulrulZt8axp0v0rp8U3d2AAd4Hj9WgAmWX/1qJy/TdLUq/ooqqvk9RyU4+1lSvxt&#10;M+t/nKSJAMkg/lbj92G88pp5+kQ94z62gf6Ki/vJN3CkVo5PWnn8Z5BTONejXvluyaNl+ZGxsmnG&#10;fk9tWNjyzLP85AEd+MOdyhnVT+ZISdVVKvlwldKyZwas4XAK1+GMqvVNd2pz/wEAAIBzU2gCivbo&#10;NULp/mH6JaXvKneV707P/OMRASMKeijmQv8/N21VoWFBRM+2XSoJLmrZhdENIxMcn9T/IupXs0NL&#10;tvv/PaDPyaM+2sH1jeHYXxxU4FIbQee1fW/wQqGSnBt2+OecRyuu5XtZSdEy1/96+8kuw1x1r4o2&#10;+OcHhPfR4L5SzIX1I0cOqNQwTMS9q3HdEHdHX/tAFbvkMM7V/2SXivz/jO/Xr93n1W7+x7qq91Wa&#10;+sgDcr3oX0+gh38djoXrm3886UV9/EGB5PzSOKT/DOp7jWz+BWZdjhWyN7UIiGuZ4n6do+hf5yg6&#10;3z996hTO1bv/YMNnsOFzcLbyPyrX032QJtsma3Oef10Z/zSxwvkrfN+/U7gO9Rq/N3tVYny0z+db&#10;VVj/OOJ+rX5hT9bW/gMAAADnqLM/oJBJqbf61x3YvVUFFZLUTxlB6xWYlDyyfij/XqX/9zKVVNZK&#10;x2vl/mSZku31k/PbyDxCmf65+6VvzlfOJ1XySvJ+s0s5ucv8azOYlH6z8VGpbTGoYcqE98Olytro&#10;O7ZqypU7x/i4UpOSb77Cd+5Htso2e71vPvzxWjlXzleKwz93/4oRSr0oaMcmDJDtZv/N0+4VSn1z&#10;l+/pFceqVPLWq0r339lE3TxC1nDJdP1V/rU2qpX7t2Uq+cY3osDjXKbUP/nXD1h5oOOvfZADyvrT&#10;QhV9UX+8FUqZs9V3vcL7KfXaHu0+r3b7ZKksWTNlyZqpzNJqSRGKGniVrJf46z3VLSxM2Phelzn3&#10;NntT2/Gilf7LG2SR7z3JnJavzJV75fJUy+05qLKVCxX3rO8RvlK0sv/tGt9n7BTOteQT//t7UT/F&#10;Gqb3nHUOrlGK//x+vKRcXvnWlbFe6R/B8W21DujUrkM90/XXKLW7JNWqYM482b/wfW+8X6yX7QX/&#10;NQ/vp4zRJ83HaV1b+w8AAACco86BgEKS5SrZAtdTiB3hf7RoI9ONScqpH+LuWq+U/3hW0Q8+K8vM&#10;9So7r3Ftgbbpo4xf39TwtIrcmfnq9+sc9XtivnL9T4uIuTFJ2cY55m3SQ6lJQ3z9OV6tgtm+Y0dn&#10;vqqcJoaOm669U3/zT2XxlC1TQmaOoh98Vgn2Xb4nBXTto5yJN7RpcTzz7eMbrlHZO/NleThH0Q/n&#10;K+Vt/6/7UUNUcKf/jjryGuX+cpCvn5+vV8oTzyr61zky/2m9yo77RiTk/Nz3uh177QOES/pyh2y/&#10;qz/eKpX4M5nYn45r+Ay067zaK/YW/7FrVThnpvplzZQlM1eZn/iqE0df08Iomh5KrF/DZPsO3xoq&#10;naX/bXI8OMT/pJcq2e3zFJc1U5asvyrRvkOu45LCTbLdP0lT6xfSbO+5Ht+lYv86sTGxQ3yBSBsU&#10;zvaP3GjY5rf8KNqOctENetr/XXK+/ar6/WamLL95Vtb3fR+qqJuv8S2S2t7rECjyKuXec4XvM1+9&#10;V5m/831v+v1umYo8khSh+DsbP7vt0tb+AwAAAOeocyOgCL9CtpsbF8hLv9X/i2+QPsqYliH7qD5B&#10;i/WZ+l+jBb+7rf3/4d7/FpXkjFPGFYb58T36yDb5AW3+1VWnfONtih2v0vuHBP/i3HuQZkwb1/C4&#10;0kYmWSdnyJF2RXD78AiZr7pJjmceUEZbn9QQ3s93jW7tp5iuAeVdTYodNU6bnxkva0AQFHPjRJU9&#10;dpOSewcvvmfqP0T2nMDX7eBrXy/mBjkyrgk+70jf9XeMCxgi387zapfwfsr47QMN5+b1VMtdI6lr&#10;DyWnTJT9VsMiqgbm669qGMlQsNIwpecMi7p2vJzPTtCM633rKDQIj5D5qhFa8IdHlXd9wOe7nefq&#10;LV3T8LhfW7zxCSxnI5Osv3pAjpRBvs9JdbXc1bVSeIRiR41T6c/8IVY7r4NR1LUTVPb4LUrtb/je&#10;9B2knMcy5PjJKUzvkNrefwAAAOAcFVZXV1dnLGzKtm3bNGBAqG5CvCrMz/UN1+89Qmv/K6mVX2tr&#10;5fF4pe49gm/MTtXxWnmqvZKph6I6ehh7TbU8avtxvUeq5TkWoagowxMoToG3uloetXH1/5pqub1S&#10;VI8eLT+tof5addS19/MeqZbnRNv62q7zahff58ob3p5je1X4Qq7St/ofqZqT1PxTS860dn3WWjnX&#10;4+XKyX5VuZW+x7s6f3tTm0bxnE281dXyHG/tu9TKdWjNMa/cR2pl6uDvg9rcfwAAAODsUV5eruHD&#10;hxuLG5wbIyg+X6Ec/1oC8f/in1vfoghFRXXgDUG4/3hturFrp8j2HdfUvYdiOuiGxNSjR9tvuiJ7&#10;KCaqlXBCAdeqo669n6l72/varvNqF9+5te/YJqWO939mK9cr/R8hXCWgXZ+1ls/V9e5SXzghk9Lv&#10;OvfCCdV/Tlr9LrV8HVrV1aSYM/B9UJv7DwAAAJw7zomAomTFJv/icoOUXr8gInCu6H+b/pbiWxTR&#10;uXTeuf84yIoVsi3yre8RmzJRM1pPDAEAAACgVWd/QFGzSQUf+hamNI26Qalt/gUYOHtYxk3SkpQh&#10;so0aJNPWrYantZxLqlWy4aDiEobIljJBRYFrgQAAAADAaTjr16DwfDRf8Yt8j7NMz3hAU+ufFgEA&#10;AAAAAM4Zra1BcdYHFAAAAAAA4NzXWkBx9k/xAAAAAAAA33sEFAAAAAAAIOQIKAAAAAAAQMgRUAAA&#10;AAAAgJAjoAAAAAAAACFHQAEAAAAAAEKOgAIAAAAAAIQcAQUAAAAAAAg5AgoAAAAAABByBBQAAAAA&#10;ACDkCCgAAAAAAEDIEVAAAAAAAICQI6AAAAAAAAAhR0ABAAAAAABCjoACAAAAAACEHAEFAAAAAAAI&#10;OQIKAAAAAAAQcgQUAAAAAAAg5AgoAAAAAABAyH0vAwrvzhIVLSqR87CxpqN45VxepKLlTnmNVQAA&#10;AAAAoN06L6DYV6C0YRZZHi5q5qbeq6KHLbIMS1PBPmNdC7bYlTklVw53Y5F7WZZsk7JUHFDWsdwq&#10;nmaTbVqxzthLAAAAAADwA9J5AUVtjVwVbrlfz5O9wlgpqcKuvNfdcle4VFNrrGzB/hLZXyvUzjM2&#10;WgIAAAAAAJxpnRdQNCjV9D+VGAvlfDVfpcZCSd7dRcpOTpBlmEWW+BRlv+6Up75yebYs9xdKcirn&#10;9pNHX3g/a9w3ITlbRbuNYze8chXnK32MxXf8MekqWNNw9Aae7fZWjtO0o3tXy/XealXVGGsAAAAA&#10;AECgTg8oTCaTvHMLVBg44uFwoXKed8lkMgUUSp5l6bJcZ1O+2yzrWKusl7mV/3CCYh9w+EKKPhZZ&#10;rzNLMmnwjVZZx8bLHFm/t1M5qekqOT9e1rFx0kf5sl2XFjR6w/mCVXGp2SqqjZN1rFVxhwuVlWRW&#10;4gvOhjbe4kzF3pip/HWRihtrVfz5xbJdl6Ds7Y3HOdnncr35vo5sfVn7/muZjngW6bMP2xZqAAAA&#10;AADwQ9TpAYX5oQwlq0i5c10NZe55BSpSsjIeMge0dCrv8UJ5hmZr7YcLlDcrT3nz12rtkxZ55mcp&#10;b7ukq23Kuz9ekllpT+Ypb9ZUWWMaj2Cd41TJ/DzlzVqgtcVTZVaJChb5X3d3vn75ZJmi7luivSt9&#10;x19Q6pJ9vEllT2bJ7vb1IfcxuzxRqVrgLNECfx9c81IVHKUEq/34VVX8+R5te/VTSf+nPXdlquKV&#10;+fra2BAAAAAAAEihCCgUbVP242Y5n8lXSa2k2jIVvFgq82+ylBod0G5fsRz7JGmz8h/LVOYU35Zf&#10;FimTXCotbW15SosSr4tq/PPaeMVLKivzjY5wr3TIKYsy708MCBuilPyzVEklKtnY2IeY+zJlDThU&#10;1LhMZQQEIUZdhk2QOfNOdan8XKr+Vrr+EV382L/qAmNDAAAAAAAghSSgkGSZlKF4b4EKFnnlXTRD&#10;ufvilTE5NnhUQq1UI0l7SuUodjRupW5F9Y9RVMNUjlPjPVwlSTJFGCp6mhr74e9DdHRAOiFJipTJ&#10;WBSgy6GPtT/vfZluuVW66FZ1r3lBXyzaqhPGhgAAAAAAQApVQKH+Nk2dYFLRn6Zr+ktF0rh02fob&#10;2lwWr0STpNtytPkTp5z+bfNHJSpZXqqC8S0MYWgD83UJMsmpJYZnkZY5HPLKLLO5sQ/O/y1S44QU&#10;SbuLVbgzsMCg7wQN/8dHutTypfTFBbrwhW26NvNWdTO2AwAAAAAAUsgCCplknZIh8/YCFawza+p/&#10;NrWmQ7wynoyVlqYrZZpDTrdbzuIcpcVaZJlgbwwMwk2SnLK/WKiiRSVytvVxozdkKPtaqfQJqzLn&#10;lsi5r0xFz6Qo+c8uRU2YocyhauzD9mwl3pWjoo1OlS3KUcqYbDUuo9m07tEXKHrC27p5TZ7MkReo&#10;ew9jCwAAAAAAUC9EAYWkoenKGClpZIbShxorfcwPFcnxVLJcL6cpwWJRQmqunPE5cizKkKV+asaY&#10;DOWNi5Fzbrpsk7JkGBDRArMy3l6rGeO8sj+WooTYRNmeL5X5HrtK862qn8Hh64NVpuW5so1JUOIk&#10;u0zT7Mpups8AAAAAAKD9wurq6uqMhU3Ztm2bBgwYYCzuNN5KjxQVdfKaER2h1iuPR4rqffI4jkZe&#10;edw1ioyJamK0BwAAAAAAaEl5ebmGDx9uLG4QuhEU7WTqfYbCCUmKMLUSTkiSSVGEEwAAAAAAnBHn&#10;TEABAAAAAAC+vwgoAAAAAABAyBFQAAAAAACAkCOgAAAAAAAAIUdAAQAAAAAAQo6AAgAAAAAAhBwB&#10;BQAAAAAACDkCCgAAAAAAEHIEFAAAAAAAIOQIKAAAAAAAQMgRUAAAAAAAgJAjoAAAAAAAACFHQAEA&#10;AAAAAEKOgAIAAAAAAIQcAQUAAAAAAAi5sLq6ujpjYVO2bdumAQMGGIvbxeVy6dNPP5XH41EbXxYA&#10;AAAAAIRQWFiYoqKidOWVV8psNhur26y8vFzDhw83FjfotIDC5XJp+/btuummm3TxxRcbqwEAAAAA&#10;wCmaO3eufv7znxuLO0xtba0++OADmc3mUw4pWgsoOm2Kx6effko4AQAAAADAOSgiIkI//vGP9emn&#10;nxqrOkynBRQej4dwAgAAAACAc1RERIQ8Ho+xuMN0WkDRxpkkAAAAAADgFNTV1XXKdqZ0WkCBU3Ro&#10;taYnjdRE+x5jTQgd0rrcNI3+5TztOW6sAwAAAACg/QgozmqVWvz4o1qXMFOzbZcaK0Oop0ZOnakH&#10;NUsP/vcWYyUAAAAAAO32gwwoju5dp+Vr9+iosaLDVMr57jrtOWIsl6SjOlRZqcrKSlUeaqUH6+dq&#10;1sYxeuKJ0epprGuTll/raFXzdfWab9NfE/84RX3eeE7zPjdUAQAAAADQTmdPQFG5Wq/8MUfzNhlv&#10;hBs5F+YoZ85qVRorWrJzsXL+uFjOgKKDK2fp8RdW62BAWcfaoXn/MUurm+zoOj2flKSkpCQl5a4z&#10;VgY4qmVvFKqn7T6N6W6sa3Toncc1cuRITbRXGKuaf60jTr2SPlqjxyYpNTVFSbeOVtIfV+tQ4K6H&#10;tmh2+miN/mmq7v3V3UodO1ppueuC2wxM0323OfXKG4yiAAAAAACcnrMnoDiyR+8vWqxZLy5uOoA4&#10;tExzcxdr8fI9qjHWtcS9XosXrT+DYUR7jdbT69Zp5r8ayw2OvK/3V/RX0q0WY02jvfP04FMVsgw2&#10;VtRr+rWc9sc1+8h9WrB6nd5/f7VWz39QfYqm6/mVjeHQlpey9ErNg1pQ8r4WL1mm95dla9DCJzR7&#10;U+CRumn0LWN0qGRVUAAEAAAAADgz9u3bZyxqYFzM8kxsZ9LZE1DU2zJbc9cbCyXn32dreRMLMh79&#10;fLXm/fEhpaXcoTvufVyz361onLqxc7Fy3iiTVKbX/5hz0kiKyi2FyslI0x0pd+je3xVqS1VApSTp&#10;qCrena3H773D32aeVn9uGOFx/JCcRbP00IQ7dEfKvZq+cIsONdHPdttZpvXhIxU71Fjhd3yP5j05&#10;W3r4eT14hbGyJU69/48KJaXfq0u7+Uq6XX6vptt6atm79aMsKrR5Y6WS7p2oS8P9RdEjFXv5IZVt&#10;CR6p0S02VpYvVmvdF0HFAAAAAIBTtHr1aq1evdpYrH379mnVqlUthhTnsrMsoLAo9a5BKnxzefD6&#10;EMfXafEb0pjbDKMJ9s7TvamPa0nEGGX990xlj79Uztw7lPLH1b79o4do9ODeknrLkjBaoxOGqE/9&#10;vl/MU9YfnbL8IkvZv52oIc6ZunfC89rSEC4c0urfpeiO3HW6+F8f1aOPPKrbuy/R46kpyllZP9Hh&#10;kFY/laqJz67WoPGP6tFHbIr97Gnd8avZOt1nblTu3atDlw9Sc0tjOv/6qGad/7hm/aK/saplxytU&#10;8YVFlsuDiy+9wiLt2iNf/NBfE/+2Tk/fEtjikA4dkvr3bbiCPhddqkvl1N7TPWEAAAAAQAOXyxUU&#10;UtSHE6fjvffe08KFC5vdQu0sCyik/ik2jVlu1+IvG8sqi/5HhZdPVOqwwJaVWvzcLB2yvaIFT6Rq&#10;5OWXauS/PqiZBVPUZ9HzmrtTUl+Lxlx7saSLNeK2MRpzm0W963c/NEQPFmQrddRIjRyVqsdfydGY&#10;qkIt+NBfv+UVPf3PPnrwr69oyvgxGnPbGKU+sUDzHuijxf89zzcSY9NsTf9nHz34+gI9HtBm7q06&#10;7SkPNYe+NRY1OPphjqa8Gavnn7+j8XzaqmJ/k+FJt+6RwQX1Iyf8Dq2Yp8Ivx+j2m/3DLhpcKstg&#10;qaYjRo0AAAAAADR69GiZzeaGkCIwnLjpppt0ySWXGHdpk3/5l3/R3r179eabb560jRgxwti80511&#10;AYV6jJFtfIVm/0/9dAOnFvxth1LvT9XFQQ13aP16qffxCi1/d3nj5pT6965QhTuo8ckGj9DIwEdj&#10;dLco9nJpz17fGIKKTetUOTRJSYMC2ki69F+SZPncN6WhYkuZDjXV5idJamHliNNzaLWefmqVRv7h&#10;cY05tUd7tF/Vcj3/7DIN+e0TTSzY6RtZAQAAAADoOIEhRUeEE/VsNpu6du0aVPaLX/xCgwYZbmxD&#10;4OwLKCRd/cv7NOitQi0/Imn9YhUqVXc0GeZ009HPV2v12sBtry64+Q6NiDG2PQXn95RhXEGjWv//&#10;NtWmW09dYCxrp/4DL5WOHzUsCHpIy556VMuib9KImvUNocz6CumQc3XbHp068FJdqqM6ahjxUFlZ&#10;edKoCckXTkyf8Lict/1Fz93Z1HiNg6r4oqd6dlZYAgAAAAA/EAMHDmz4t9lsbjWcMC5o2dTWt29f&#10;TZw4sWGf4cOHa9y4cSe1a247k87KgEJ975BtzHLNfXOdCl8q1KBfpDUxIqGP+g88qj6JU5T9n9mN&#10;2/+7Wz9JGKMhfY3t26fPRf0lp1O7DTfyhz4pkzP8Ul3a399m42qVHQluc3TjarX0ANE2iemv/p/t&#10;kDPo2DvkdPZX/yPr9MoLMzXzhZma+cJzWrxFqvhwrmb+vS1PK7lUlqF7tGp98LNSdmxcp56xcQpc&#10;0eLoZ/N070+ztf+uVzR36kg1mUHsdcqpIbI0fm8AAAAAAKcpcFpH4HSPjjB27Fhdf/31kqS7777b&#10;WB0yZ2dAoW4a88t7dejFh/T8Z6l68K6mfrm3KO2XI7X6xekq3OkfN3C0QoufflAP/Y9T3ervpnv2&#10;VE8dUkVlq2MLgnQbc5/ujS7U9OzF2nNEko6qcv1sTXlquSyPPKjR4VK3MTalRi/Xc/8xT+sqj/rb&#10;zNPjc8ravzaE0eBYxYavV9kngYUjNWXJYi0O2l7RvZdLll+9osWzUtVf0p5/ztKsfza10oQk9dft&#10;/zZSW3KnaPb6ClVWVmpP0eN6+p/9lZpydUOrynemK+Xu2TI98FfNGN9fRysrVVlZqcqq4OtYuX6V&#10;9gwepZGnfcIAAAAAABnCiZtuuumkNSk6wsSJEzVhwoSzYmpHvbM0oJA0NE0Tr5b6/+wOjWxq6oGk&#10;3nfO1ILJ3TTvV6M1cuRIjRx9h2btv11/+eu9jY/HvGaiptyyRzOTRmvkyOlq81sZbtGDr72iiTWz&#10;lfbjkRo5crSSpixTnwde0ez6J2eEX63H58/U7d+8ooeSRmvkyNFKeaZMY559QiONx2uv8NFKuUsn&#10;P9GkVZUqe2ee5r1TpuAxEo163/mcXnm4v5Y/foeSkpI08YWDunXGK3pwcH2LdZr3Ypki+/bR/sJs&#10;3furexu33y32P+lDkir09ltbZEm6NWjkBQAAAADg1BjDifppHR0dUsTExCglJcVYHFJhdW2cRLJt&#10;2zYNGDDAWNxmCxcu1H333Wcs7jBHqw5JPXuqWzNhxmk5flSHjkg9exqfYBHg6CEdqu2pnictInka&#10;Pp+nif+2TLcWztO9Z0+o1eDoyulKyqrR9Pefb2LxTAAAAADAqdi3b58kNbnmxOrVqzV69GhjsebO&#10;nau0tDRjcYdbsGCBxo8fbyxuk/Lycg0fPtxY3ODsHUHRTt2iz1A4IUnh3VoOJ+RbGLNDwwlJGjhR&#10;0ycd0uwn52nP2fYYz0Or9fQfm3uyBwAAAADgVF1yySVNhhPyj6RojnFByzOxnUnfm4Di+8rywEw9&#10;fe1eLVvZ3ISNUDgq5zurFXl3c0/2AAAAAACgfQgoznbhlyrp/2XrwVvOpiCgmyzjH1e2rZknewAA&#10;AAAA0E4EFAAAAAAAIOQ6LaAICwszFgEAAAAAgHPImby377SAIioqSvv37zcWAwAAAACADmBc0LKj&#10;t+PHjysqKsr4sh2m0wKKK6+8UqtWrSKkAAAAAADgHHP8+HGtXLlSV155pbGqw4TV1bXtOSHbtm3T&#10;gAEDjMXt4nK59Omnn8rj8aiNLwsAAAAAAEIoLCxMUVFRuvLKK2U2m43VbVZeXq7hw4cbixt0akAB&#10;AAAAAAB+mFoLKDptigcAAAAAAEBzCCgAAAAAAEDIEVAAAAAAAICQI6AAAAAAAAAhR0ABAAAAAABC&#10;joACAAAAAACEHAEFAAAAAAAIOQIKAAAAAAAQcgQUAAAAAAAg5AgoAAAAAABAyBFQAAAAAACAkCOg&#10;AAAAAAAAIUdAAQAAAAAAQo6AAgAAAAAAhBwBBQAAAAAACDkCCgAAAAAAEHIEFAAAAAAAIOQIKAAA&#10;AAAAQMgRUAAAAAAAgJAjoAAAAAAAACFHQAEAAAAAAEKOgAIAAAAAAIQcAQUAAAAAAAg5AgrgXLYz&#10;X4nR0Yp7okQeY933hHd7rhKjo2V52PG9PUcAAAAABBTAucvjUPrYbJXdnCfHc4mKMtZ/T5iGTlXR&#10;vFR5Xk9T+kIiCgAAAOD7ioDiLOR8zaaEu/LlrDXWnAleOZcXqWi5U15jlSR5SpQ9JkGZy86hG8Nz&#10;sc+noPSZdBV6EpX3kk0xxspO5ZV7o0NFi4rk2OiW9wx8bqPG5SovSXJk5KjkDBwfAAAAQOh1fkDh&#10;danomTQlDrPIMswiy5g05SxynpGbmpDaYlfmlFw53MaK1rhVurBIzuULVFxhrDsT3CqeZpNtWrGa&#10;7Or2Is3Z6JS9aK2x5ux1Lva5ntuh3CmZsm8xVhjUOlTwkkem+6bK1j+wwi3H85nKfK0ssNCn1qPS&#10;lzKVEu//7sWnKPOlErmbTKYkz5oCZSYn+NoOS1DKNLvKKg2NDpcq+7p+soxJk22STWljLOoXn6WS&#10;Ds+GopT6cLpM3gIVLGqmwwAAAADOaZ0bUOzMl3VAnGzPl0ixVlnHJsridih3UoL63d5ZIwY6yf4S&#10;2V8r1M7DxorWxMhW6JLzM4cyLjHWhcANM7T3M6dcf7Iaa85e52Kf6x3eqcLX7CrZb6wweLdQhTLJ&#10;dmeiocKrnW/ZZf/oQHCxx6HM4WZZnyhU1WVWWcdalRjjlP2JFFniMuUIChQ8cjxskTkpS4VVZlnH&#10;WmUdFSPny5lKvNwSNDLFOStd+bstyv7ogKqqqnTgo2xZdhco80Vn4AE7xs02ZcRIRQuLmh7tAwAA&#10;AOCc1nkBRW2pssZmq/T8VNk/O6CS+XnKm1WgJZ9Uae1TsdK6bFn/szSgvVslL6T7R1okKv2lUnmK&#10;s2UZZlH28vpGwb8IJz5QoFLjL7xBPHK+nt3QPiE5W/bthp96K8tkn5aihIZfjYvkCrwb2legtGEW&#10;pf2lREX17eJTlL3I1XjTtDxblvsLJTmVc7tFlmFpKtjnr6soUf4Dif7RI+kqWOORY5pFlmHZKvE3&#10;KXkqXok35/j/LlH2MIssTxSq9CXD9TAGOpWlKqg/9rBEpb9QIrehjWe7Xdn+X8UTkrNVtLuVW719&#10;BfrlzYlKf90lSXLNTZNlWJrylxe17zi1noD+W5T4QL5KjCNE2nJtpllkSS2Qrzd+/vek4XPRTJ8L&#10;drqC37PXnUGLLpZMs8gyLEuFawqUPsbwmfI4Gz8X8SnKXnryeBPv7sZrcvLx2/A+7itQ2u05ckoq&#10;vN/3+o2f9WBlpSWSkpV4Y2CpSwWpVuVsl7Qw3dePaSWS3LJPTJPdHauc0vrvXp4KipxyzU9VlNuu&#10;tIn2hhE07tdsSnvdrdin1urAygXKm5WnvDlL5Cxfq+xr3bJPsMleId9onzKvYu6cKttQkyTJNDRV&#10;tqGSa1/QO9Sqlq9dvVjF3yZpRamaGB8CAAAA4BzXaQGFd1GuCjwmpc8rUHLv4DrLIyWqqqqS67l4&#10;f4lL+WMtSnmyUO7LE2Uda5Hrz1bFTrbLXeGWu8bf6gWrrE/Y5b7MKuvYONUszJJ1jO8G72QeOR6I&#10;VcLD+f72Vpn35yvzxlhlFvtvrj0OpV+XqMyXnYoZZZV1VJScf7EpzpLe+AtzbY1cFW45pqUofaVJ&#10;8WOtilOJ8ifFKe01/y1eH4us15klmTT4RqusY+NljpS0O1+Jw1KUvdAtyyirrJe7lJsUq/TX3XJX&#10;uBsCDu/XgX97fef8Urqss9yyjLUq8RK3Cp+wKjYw0NmZr8TLrcpablLiWKuso0wqeTJFlrGNI1O8&#10;xZmKvTFT+esiFTfWqvjzi2W7LkHZ2xsPcxL/+brqR4Icdsld4VD2XekqOT9e1rFx0kf5sl2X5r9p&#10;bUKtU/ljzbI+USLTKN/IGdPybKUMS1T+Tn+b9lybcv8HoJ6/j/Wfi+b6nDUqTrZ3A96zhxMU+7DD&#10;cN0LlD4uV+7LrbKOMss9P0vW61KUdmeCcjbEKH5sosyeEuVPjFd6wEgCz7J0Wa6zKd/tH3Fwmdt3&#10;/AfqnzzRhvcx0qz4GwfLJMl8ne8zaunT8BJBDlS4pcEWDY4ILDXJPDJeg02S+sf5+mGJljYWKGel&#10;FP9coTIGB7aXopIK5KqqUlVR/ToWZSp4pkQaOUOFj1iCG5ssmvr6DMWrRLmvOn2jfeY75Xw1tXEN&#10;jFqXXHskhQfv2pLWr10ji8UieZ1ynpwPBfvuU+1/721VlLcSnAEAAAA4a3RaQFGy3BH8i+9hp0oW&#10;FakoaCuR87DkXZit7I1S7FNr5SwqUN6sAjm2rVVm/8DbFa9KS51STIby5uUpb9YCfbA0R7YxJrma&#10;unnZnqes+R6Zf1Oitf5fkBeUOpQx2CTHG0XySHI8kaZCT6JmbHBqyZw85c1xyFmaLYunUOnPBYQB&#10;kpRUIKf/1+UFH5Zo6iVSyauFvl/2r7Yp7/54SWalPZmnvFlTZY3xqvDJbJUpVjkfBh4/U/2Md2FN&#10;uWSqSsqWqGBWngqWlaogSfK8ZJdDkuRV4VPZKjOlyl7qUMEs37FL56XKtDFbOYu8kpzKfcwuT1Sq&#10;FjhLtGBWnvLmr5VrXqp8v323j3WO0/9L/AKtLZ4qs0pUsKjpX829i3KUvdGk1HmlcszxjZxxlNqV&#10;aipT9lOF8uo0r00bRY1fIFep/z0rdWnBhCh5Xs9SblBAY9bU4sY+lM6xSp4SOWIKVLqs/rO4ROkm&#10;jwpfXOIfdeBU3uOF8gzN1toP/SMO5q/V2ict8szPUl7g8Vt6H2OsmvpkmsyS4u/3fUZtVwfs28Cl&#10;nU5J4SbDexcj6+M5SrtU0qgMXz/uiZXrI4fcssg6pg1Lae4rkcMtWW5PbHrhzf4JSoyRXB+VNrlm&#10;ievlbBV4o5Ruq59e4x85YtwaRsG049pJMl8WK8ktTwtTp752vKr9lR/rwH8+okr3t9q9+H0dNTYC&#10;AAAAcNbptIBCx33/E1n/i6+7WFmTbLIFbVkqdksly4skWZV5X8AvuBEWZTwWuKaASYm3J0rufFlj&#10;U5T5QpF2XjLZHwYENPNzLXfIJYtsE2IbCyPilVPqlHNOqqJUquJFksanKz1w7YfBqbJdK3mWlwZN&#10;K7CMim98rGNErOJHSdq4uZnRG5JUopKlkpIyNTnwV+zBGZqaFPB3c0bFK7bh1/IoxY+ySCrVzt1q&#10;PHaUS44nM5U5xbdlF7sVI6l4XZm0r1iOfVLMfZmyBjyPMmpcpjKauF4tsyjxuoCDXBuveEllZU2f&#10;ve/9jJLr7eyGvmU+6ZC7r6R3S1V2utemTSzK/I014FGcUbLen64YuVRaGnirHa/4axv/irouUZaT&#10;3u9Ejb1T0kGPb/SF/9pKm5X/WOP1zy+LlMl4/Bbfx7YyKaqHsawFtb6hJaag0RbNqJVqJCmiudgq&#10;StEXSqr2n3sAz7oc2aaVKWpCgbJvqC+NlmWsbzRI0DbS7AtX2nPtJHm9rSRWNav1xcvTtfv+F3T0&#10;POnbJ6/X/j+/IFe5sSEAAACAs02nBRSW2FhJJSrd6C+4LENrq6pUVVWlqqoDKkiSpFgNvqQ+zIhS&#10;1PlBh5DJFHBTLCnm7iU6ULpAOWOlkmdsShzWT5ZUe/D6BPVavUmrktcrKSLSUN7Om8EWeCUpOsrw&#10;q7dJpg44vleSKp1yFDsCNqe8/WNkjmq88YyODr6GUqQMl7XjHZckt5zLA/vmkLM2RjGX+F78TF6b&#10;eie99+ebFC2p6rDxVrud6m/q95QGX/9St6L6xyjK+JE6bTGKuVjS11UnTYFoinlovCSnSja04Twv&#10;G6x4Sc4PS08KICTfUztKtkum+HiZA4o9K7OUODZXrjF5cuQHBkGxss3yjQYJ2h63+kZotPPauStc&#10;ksyKaS5Ui7heF/3HdF1w3ueq/c6rExqtC/8zRxf9yNgQAAAAwNmm0wIK853pSpRbub9p4mkdO/OV&#10;u0yKuj9d1ggp7sZESUUqXBZ4i+SVY2lR0N/O5UUq3m/W5FlLtPnAATn/ZJW7OEv5awKa+ZnjE2WS&#10;UyUfBd7SuVW2qEhFK13yKk7xN0taVKySwP55SlS0UtLlMU0PeW+zOCXeLGlRoRyBw9MPO7RkacDf&#10;p8R/7P7pWvKJU876bV2pSpaXyPGbeOmyeCWaJOf/FgUHOLuLVVi/DsQZ4ns/zUp/M6BvZZtVurxE&#10;JcVTFd+eaxMuaXuJSgPaeTeUtDBypZ5TS4qDf413Li2UUyYlXBd4q30K/NdWt+Voc8D13/xRiUqW&#10;l6pg/Ol9cppiHmyR3GVytjDVocEYm9KjJMdTOSo1pg4VdtmGWWRJrp9yYZXt/ihpWY5y1hkbe+R4&#10;bKocMitjQv16MZJ7oU2xyQWqGleg0kKbLMYgqCXtvHZlZU4pJlYWQ3jZIPxbffPK06q23Knu5/VV&#10;9+u9+nrWa/KcMDYEAAAAcLbptIBC/W2yz09V1MZsJQy3Knuub92JgmlWWeJz5LwsXfZpvpuemPEZ&#10;skV5VTghQZlzS+TcXqKChxOUNj/whskk99J02e5KU+Yip9xul0rXOSWZZe4b0KzeDRnKvlZyPJys&#10;rGKn3G6nih62KnGSTQW7TTIpRqmP2BTlLZAtNUdFG11yrixQ5ph0ORSrnCfbuVZDuEmSU/YXC/1r&#10;a9Qfv1BpN2eqYKXTd/yb01RovA9sN/+x9+UqZVKByva55dpoV+bNZlnis7W2RpLilfFkrLQ9W4l3&#10;5ahoo1Nli3KUMia7DTf3p8f3frqUe6dNBRtdcu8rk31KgsyWeGV/VNPY/zZcm8TkVJnk0NSJjeeQ&#10;9phvJY7WlD6RqLRnilS2vUxFz6TI+pRTujZbGQ3TEU6V/9ouTVfKNIecbrecxTlKi7XIMqGZET3N&#10;iZAiJRW9mquiRUUqa2bhUcuoRJnk0JK3m/jwmCQtmqPcRUUq2uiWIuI1ozhHsfvyZY3zffdKVpao&#10;aG6mEmIzVVQRo8w/pTeMiIj/o0M517qUPzZOac8UyrHRqbLiAmUnxSttvkexTy1Q9rWS5FXZM4my&#10;TC6S5zKbcsabVLq0fj2ZsibXqDhZO65drX8q0Jh4BUzUMuirS/+4TddnXK3a775Ul3+Zr+tfn66L&#10;zzO2AwAAAHC26byAwv/EgLLiGUrt71T+Y751J7JedirmHrs2fzhDifXjws+3Ku8ju2yDXbI/lqKE&#10;G1M0vSxZC2alBh0v8Y8faMY4rwonJchiSZBtoVfJs/6mjMuCmvmZlbHIoZxxbhWk+tu/4VXyUw7Z&#10;7/H9Smsam6eywgyZP8qVbUycEpKzZPcmK6e46KSnH7RqTIbyxsXIOTe9YW0N09g8lc6zybLPrqzk&#10;BCUkT9fmpAXKG2/cuf3qjx2zLEuJsRbFjcmUPcIm+0cFDWtOmB8qkuMpq0zLc2Ubk6DESXaZptmV&#10;PdR4tA5W/372LVbWmDhZYhOV+YZJtnmlKkjyde7ka5Ol0pvtmmG4NqakPH3wXMA5TC6SeYpNhudN&#10;NMGijBczpddsSrwxUbbnS2QamyPHooygqQqnyndtk+V6OU0JFosSUnPljPcdv10jCi6xKeehWGlZ&#10;jmyTbMpr7nmaI5JlM0lFC30LvDYyy/ZUhmLlUM4km2wvbfYVD85QySd2ZQx2a85jNqUkp8j2WKG8&#10;N2bIvsER/PmOsCij2Cn7QxZt/nO60sYkKDE1S/n7LMqY51RJw9M93Fq70a2Y/jGK8TqUM22qpjZs&#10;C9ocfLX12nkXFajAa1L63YFr0ZysS/QFMl30ayWs+VzX/tik7tEXGJsAAAAAOAuF1dXV1RkLm7Jt&#10;2zYNGDDAWHzmHfbIEx6lqJaGL9R65fFIUb1bahSgDe29HrdqImNaft3T4K30SL2Nay50jNb77pXH&#10;XaPImDPz+i3yeuSuiVRM850LujaOB6KVNj9VC6oKZLwt9R72ynR+88ep53ohQXFPSjkb1irjsrZc&#10;n9PjrfRIUVEnr3nRwXzn5dXU5Zv9IxrOfc1eu9oy5VyXqFxN1dqy7DYEUgAAAADONuXl5Ro+fLix&#10;uEGnjqA4Jee3Ek7I98SBlsKGk7ShvSnqzN3ASpLpDIUTalPfTYoKRTghSaaoFsMJtePatCWcaErr&#10;1+f0mHo3cYN9Bpgf+ptyrnUp954clRnXdTlHNXftnH/JUO6+KKW/TDgBAAAAfF+d/QEFgKZFWJSx&#10;aImyx7hlX9TWCRXnoIoiFX4Wp4y/OjTjtNcLAQAAAHC2OvuneOAHrey1TBVsiFf6LFsLCyO2zF2c&#10;q5ylUvK0qbJ2/AM1AAAAAABt0NoUDwIKAAAAAABwxrUWUDDFAwAAAAAAhBwBBQAAAAAACDkCCgAA&#10;AAAAEHIEFAAAAAAAIOQIKAAAAAAAQMgRUAAAAAAAgJAjoAAAAAAAACFHQAEAAAAAAEKOgAIAAAAA&#10;AIQcAQUAAAAAAAg5AgoAAAAAABByBBQAAAAAACDkwurq6uqMhU3Ztm2bBgwYYCxuF5fLpU8//VQe&#10;j0dtfFkAAAAAABBCYWFhioqK0pVXXimz2WysbrPy8nINHz7cWNyg0wIKl8ul7du366abbtLFF19s&#10;rAYAAAAAAKdo7ty5+vnPf24s7jC1tbX64IMPZDabTzmkaC2g6LQpHp9++inhBAAAAAAAZ0hdXd0Z&#10;28LDw/XjH/9Yn376qfFlO0ynBRQej4dwAgAAAACAc1R4eLg8Ho+xuMN0WkBR17aZJAAAAAAAoBNs&#10;377dWNSqM3lv32kBBQAAAAAAOHOM0zJa2t566y397W9/O6m8te1MIqAAAAAAAOAHZPfu3XrjjTe0&#10;Z88ezZ8/31gdMmdfQHH0kCo/W6d1n1Xq0FFjZTsdOaTKysqTtyYOfPRQff0hHT1urPU5WlUh53qn&#10;KqpO3h8AAAAAgHOB3W5v+PfixYtPaarHmXBWBRR7Fj2qpMRblfpIjnIeSdWtiWl6fv0hY7MGzhfv&#10;0MiRIzV9pbHGp+LNB5WUlHTylruusdHxSi3LTtLosam6+1f36t4JSRqdeK9mbwl43UPrNGvCaI3+&#10;6UQ9/tTjmvjT0Uqaslh7mgkyAAAAAADobMbpGE1tb731lnbs2BG0X3umepxJZ09AUblYM/64QyNn&#10;vK/3/7FYi//xvhY83E2Fj8/WFmNbSYdWTteUop6yXGSsMfjXmVq3bl3w9ofRDdWV/3xa0z8cqeeX&#10;va9lSxZrcfFyLfjVUb3yu3ly+ttseekJzev2oBaUvK/FSxbr/WUzNdKZoxlFlQ3HAQAAAADgbLZn&#10;zx69++67uvDCC4O2b7/9Vm+88Yaxeac7ewKK40OU+l+z9OjNPRuKLr0lSZZDh/RtUENJh1br+T+u&#10;001PTldSY/NTUlN1ULo5SWOi60u66dKfJMnyeYUOSpKOqsfN0/WXp9J0abi/Sc/RSkqQvj1UU78T&#10;AAAAAAAhZRztYNwGDRqkvLy8Jre0tLST2je1nUlnT0DR16Ixt1nUu/7vo5VaPmeenLfdqpFBDQ9p&#10;2VOPat1tM5Q9qi3pxEFtWThd96bcoTtS0vTQfy9XRcASEn0GXaqea5dpdcCMjj0rlsl5TayGSL7A&#10;ImGMRg7q1lB/dOcrmv1Of41O6N+4EwAAAAAAOGVnT0BR74tCPTp2tEaOTtJsPaHFOWPUGA1IFX9/&#10;UNMrHtTs/3d1QGkL3nle2R/2133//YpmP3e3+n/4uO6Yslj1kzO63Txdcycf0tNJtyot4yHd+9Nb&#10;dd8/Rmrmn1MbwxK/df+dpFtvGKnR6et16//M04ODDQ0AAAAAAMApOfsCir536On5S7T4b9ka4Xxa&#10;9z67Wg2DG/bO0+MvSlP+eG/jdIsWRF5+q+741fN65c8PavTlvdV/6B3KfiVbo9cX6u3P/Y32LtDT&#10;f9mhIb98XFMm/Ur3PXyvRh9foKdfCHhdv7jJr6vwHws08xfdtODhKZq319AAAAAAAIAQMU7HOBPb&#10;mXT2BRTh3dSzty9MeLxgioYsmq3FX0g67tTs38zSnhG36uJdy7X83eVa/u5qOQ9J+zcu1/LtJy9Y&#10;2XvUvcq+f3TwSIiefdRTTjn3StJRLXtxlir/fZZm3p+k0SNGavS/TtTTrzyuIYuma/amwB2lbj17&#10;q3fvSzX6/pmacWelZr2+OrgBAAAAAAAh0rVr1zO+nUlnTUBRueghjZzwivYEFna/QD0lqVbSl2Vy&#10;1vZXnz2LNfOFmf5ttt7/QnIWzdTMZbsD95QkOedM1B25hhDhyCHV6FJdOlCSDupghWS54tLgNj37&#10;qKcO6dAhSdqi528dqekrgpv0uCBSCljLAgAAAACAUDKOdjgT25l01gQUvf8lRWP2ztb0F9ep8qhv&#10;kcx1f52rZb1jFddf0kWpmrlksRYHbU/rVkm3PrlYi/+fbylNp/1e3ZG9TIckWX6SpJ5vPK3Hi/bo&#10;0FFJR/Zo8dMztXxoipIGSVJ/jUzsr+Wvz9OegLDh0LvLtDp8tEYMk6Srdce/99eyZx/X4r2+Rkf3&#10;Ltbs+Xs08lrfMpoAAAAAAOD0hNW1MQLZtm2bBgwYYCxus4ULF+q+++4zFgc5+lmhsn87W8v3+lZ/&#10;6DZwjB7/8/O6Y5CxZb3Vmj7yUenP6/T0zZJUoXl336GyX63W87f5ltY8tGWenv7dbC3//Kikbup/&#10;y4PKeXKirq5/AMjxPVqc9aByPjyq3n17KvK7g6o4crEmzpqrKSP8jY4f0uoXpmj6wi2+oCO8pyw/&#10;e06z/99I3wgPAAAAAABCaO7cuZowYYKxOMi7776rqqoqY3GD8ePHG4tOMn/+/Da1a0p5ebmGDx9u&#10;LG5wVgUUp61ysR5KdepXxY9rZBsW0Qx09FClL3xQN/WM7qlu7dwfAAAAAIBQmTt3rn72s58Zi0+S&#10;m5urjz/+2Fis//qv/9KgQc2ODmjwxhtvnLGA4qyZ4tERjq5frf0/u6Pd4YQaFsDsrd69CScAAAAA&#10;AN9PNpvtpMUuf/GLX7QpnDjTvlcBRbefPK/F91uMxQAAAAAAQFJMTIxsNlvD38OHD1dycnJQm1D5&#10;XgUUAAAAAAD8UBmfuNHcdtttt+n666+XJN19990n1be0nUkEFAAAAAAA/MBMnDhREyZMOCumdtQj&#10;oAAAAAAA4HvAONqhpa1v375KTk4+qby17UzqtIAiLCzMWAQAAAAAAM4hZ/LevtMCiqioKO3fv99Y&#10;DAAAAAAAzgHHjx9XVFSUsbjDdFpAceWVV2rVqlWEFAAAAAAAnAHG6RgdudXW1mrlypW68sorjS/b&#10;YcLq6to2iWTbtm0aMGCAsbhdXC6XPv30U3k8HrXxZQEAAAAAQAiFhYUpKipKV155pcxms7G6zcrL&#10;yzV8+HBjcYNODSgAAAAAAMAPU2sBRadN8QAAAAAAAGgOAQUAAAAAAAg5AgoAAAAAABByBBQAAAAA&#10;ACDkCCgAAAAAAEDIEVAAAAAAAICQI6AAAAAAAAAhR0ABAAAAAABCjoACAAAAAACEHAEFAAAAAAAI&#10;OQIKAAAAAAAQcgQUAAAAAAAg5AgoAAAAAABAyBFQAAAAAACAkCOgAAAAAAAAIUdAAQAAAAAAQo6A&#10;AgAAAAAAhBwBBQAAAAAACDkCCgAAAAAAEHIEFAAAAAAAIOQIKAAAAAAAQMgRUAAAAAAAgJAjoAAA&#10;AAAAACFHQAEAAAAAAELuexFQOF+zKeGufDlrjTXt15HHao1nu13ZyQmyTCsxVgEAAAAA8IPSeQHF&#10;vgKlDbPIYtiylxsbtpdbpQuL5Fy+QMUVxrr26shjteJwoTJuzFT+ziglWqKNtafH7VDulEzZtxgr&#10;AAAAAAA4O3VeQFFbI1eFW57e8bKOtTZslj7Ghu0VI1uhS87PHMq4xFjXXh15rFbsd2mnpNQ/OVRw&#10;T6yx9vQc3qnC1+wq2W+sAAAAAADg7NR5AYWfOTVHebPyGjbb1b7ykmkWWYZlqXBNgdLH+EZXJD5Q&#10;oNJKSR6n7NNSlDDMIkt8irKXuoOOWfJUvBJvzlHDRImKIuVMSPSN0ohPUfYil7wB7T3rCpSZnOCr&#10;H5OugjWehrqTjiXJu9uh/Af8xxuWqPSXSuUJmALSYt+bsq9AaWNz5JRU+LBFltQCufxVDdM+hlmU&#10;kJytot1OFaQGt5E8cr6erZR432slJGfLvt1/DvsKlHa7/9j3G0epeOUqzm/oo/Hc1XAu2XJstyt9&#10;TEeMcAEAAAAAoHWdHlA0x/u1W+6KAqWPy5X7cquso8xyz8+S9boUpd2ZoJwNMYofmyizp0T5E+OV&#10;vqzxxtq3r9sXQhx2KP06m3I3mpQ41qrEC53KnxSn9IX+iGJ3vqxjs2R3m2Uda1Xc4UJlJSUqZ3sT&#10;x5KknfmyXpem7EVS3FirrLE1KnzCKvPYxnUqmu97lkqbWssi0qz468ySJPN1VllHmmWS5C3OVOyN&#10;mcpfF6m4sVbFn18s23VW5ax0y11e49/ZI8cDsUp4OF/uy3yjUMz785V5Y6wyi72+Y984WKb6YweM&#10;UnG+YFVcaraKauMCzt2sxBecDV3znUu+0m7MVFEr01yqt78t16qtOmKsAAAAAACgnTo9oHAVZitz&#10;SqZve96h4LEQZk0tdmrJnDzlzXGodI5V8pTIEVOg0mUFyptVIMe2JUo3eVT44hLDvn67S1XqlaxP&#10;FqpgVp4KljlU8JBN0Yd3SpK8G9bKqRhlvLhAebPytGC5Qzn3JMpU3tTRXMq/J1tlUelasrdEC2bl&#10;KW/+Wrnmpcq0MVtZbwTu01TfC2RvagRCjFVT74+XJMXfn6e8x62KkVO5j9nliUrVAmfga1lVEzj8&#10;Y3uesuZ7ZP5NidbO941CWVDqUMZgkxxvFMkTY9XUJ9Nkrj92/SiV3fn65ZNlirpvifau9J97qUv2&#10;8SaVPZkle9Dpm5Q6z6UDTqdyxgSW+x3/WJ+9+amqV2Rr3/9ulffjV+UqNzYCAAAAAKDtOj2g8H5a&#10;Kkexw7etC556IcUr/trGv6KuS5RFkmVUvKLqCyMSNfZOSQc9hn39hlqVHCM5HrYocUKOClZ6ZX0y&#10;T3n+dR5Mo6xKjHAr/3aLUqbkq2inWZP/lKepY2OMR5LcJXJslyxTJivR1FgcNS5VqZJKVm4OaNx0&#10;30u3N07MaNG+Yjn2STH3ZcracLJS1LhMZQR0zbXcIZcssk0IWLciIl45pU4556Q2XicD90qHnLIo&#10;8/5ENZ5KlJJ/liqpRCUbA1snK3Vcc0eSvl06QxUzbtWe9yTtfVrbH56ucvv7amqwCAAAAAAAbdHp&#10;AYVlmkPOT5y+rTBdvokOHSgiXjmbnSp5MUP93AXKSk6QeUCCstf444z+Ni1xrdWCJ63SyhzZxljU&#10;b3ia7LuNB5JU41GVJEUEpBOSpGiZjEWnq1aqkRQdbQwGImUKLKr1TfUwRQSUtYH3cJXU1H49TQGB&#10;Rdt0vylbF98zWifKv5Qqv1WXcdN16c9Hdf6HCQAAAADwvfH9u6esKFPRslJpTLYWLHepav8SZfR2&#10;Kv+PhXJL8u4sUVGxW+b78rRkwwEdcM6Q1e1Q1kulxiNJl8QrwSQ5iwxTUTY65PBK5ks6MF65LF6J&#10;Jsn5v0UBi2FK2l2sQt/sFEmSOT5RJjlV8lHg4pZulS0qUtFK44iURubrEmSSU0uKg6eylDkc8sos&#10;cztOpUv5G/pinkc9rFdKcbfLVPq0Pl/z1ffwwwQAAAAA6Cydf09Z5Zbb3bh5mrujPmVrlTfJJuv9&#10;uSrZ55ZrQ6nKPJIujlGMJJO7SOmTUpT2WJGcbrdcH5XKKcl8cRNTPBSvjCdjpXVZsj5coJLtLpUt&#10;ylHKnblyRaVqxsMW4w6nwf9a27OVeFeOijY6fa81JluNS1hKuiFD2ddKjoeTlVXslNvtVNHDViVO&#10;sqlgt380RIQUKano1VwVLSpSWUXjfqVPWJU5t0TOfWUqeiZFyX92KWrCDGUODXyRlnWJy9K1/3hb&#10;fc77VDp0lcx/36arUwcamwEAAAAA0GadHlA4/2yVxWJp2KauMLY4Tf3TVViYocHrcpQSa1Fcco5K&#10;r8zQkuesvvqbn9YHzyXLu9CmBItFCZMK5R2Xp7891PQQAvNDDq19LlneN7KUcmOcEiflqvQSm+wf&#10;FQStFdERzA8VyfGUVablubKNSVDiZLuiptmVHRQemJWxyKGccW4VpCbIYkmQ7Q2vkp9yyH6PP2S5&#10;xKach2KlZTmyTbIpr8y/39trNWOcV/bHUpQQmyjb86Uy32NXab612bUrmnaBukdLF//H57r574/o&#10;wh4XqHu4sQ0AAAAAAG0XVldXV2csbMq2bds0YMAAY/FZzetxqyYyRlHNLLLgrfRIUVEnr8vQjPa2&#10;P3VeeSqlqN7NdLxerVceTxvaGZ3qfgAAAAAAnKLy8nINHz7cWNyg00dQdCZTVPPhhCSZercvbGhv&#10;+1Nnalt4ENHGdkanuh8AAAAAAGfI9zqgAAAAAAAA5wYCCgAAAAAAEHIEFAAAAAAAIOQIKAAAAAAA&#10;QMgRUAAAAAAAgJAjoAAAAAAAACFHQAEAAAAAAEKOgAIAAAAAAIQcAQUAAAAAAAg5AgoAAAAAABBy&#10;BBQAAAAAACDkCCgAAAAAAEDIEVAAAAAAAICQI6AAAAAAAAAhR0ABAAAAAABCLqyurq7OWNiUbdu2&#10;acCAAcbidqmsrNSXX34pr9erNr4sAAAAAAAIobCwMJlMJvXt21e9e/c2VrdZeXm5hg8fbixu0GkB&#10;RWVlpQ4cOKCBAwfqggsuMFYDAAAAAIBTtGHDBo0cOdJY3GGOHTumXbt2qXfv3qccUrQWUHTaFI8v&#10;v/yScAIAAAAAgDOkrq7ujG0RERG64oor9OWXXxpftsN0WkDh9XoJJwAAAAAAOEd17dpVXq/XWNxh&#10;Oi2gqGvbTBIAAAAAAHAWqh9NcaZ0WkABAAAAAADOHl988YWxKKQIKAAAAAAA+IHZtGmT1qxZYywO&#10;qbMuoKirq9ORI0d0+PBhHT161Fh9khMnTjS0r62tNVY3HO+LL77QkSNHzuhwFAAAAAAAznZfffWV&#10;1q9fr8rKSq1bt85YHTKd9pjRDRs26LrrrjMWB/nmm29UVFSkb775RhEREaqtrdXNN9+sa6+9VmFh&#10;Ycbm2rdvn9555x2dOHFCXbp0UW1trZKSknTppZdKkqqrq/X222/ryy+/1HnnnafvvvtOgwYN0tix&#10;Y9WtWzfj4QAAAAAAOCdt2LBB119/vbG4Sf/4xz904MCBhr9/+tOfql+/fkFtmvPxxx+3em/fnLPm&#10;MaOtqaur05o1a9SvXz89/PDDeuihh3T77bfr448/bvIxJkeOHNHKlSt17bXX6te//rUmT56sxMRE&#10;rVq1St99950kaf369QoPD1d6erruvfde2Ww2VVZWyul0Gg8HAAAAAMD33qZNm4LCCUlnzVSPsyag&#10;+Pbbb/XVV18pLi5OERERCgsL05VXXqn+/ftr3759xuY6dOiQ6urqNGTIEIWFhSksLEx9+vTRsWPH&#10;9O2336qurk5XXHGFfvzjHzeMlrjgggvUr1+/M/pYFAAAAAAAzkYHDx7U9u3b1b1796Dtu+++Oyum&#10;epw1AYXX61WXLl3Uo0ePhrKwsDBFR0frm2++CWorSX379tXdd98d1L62tlbh4eEymUwKCwvTgAED&#10;1Lt3b8k/QmP//v0qLy8/rakqAAAAAACci/r06aOf//znTW4jR440Nu90Z01AceTIER07dsxY3Oxa&#10;EfWjJuqdOHFC27ZtU9++fXXBBRcEtf3ggw+Un5+vf/7zn7JarbrooouC6gEAAAAAQGidNQHF6air&#10;q9OuXbtUXl6u+Pj4kxbUvOGGG3TPPffo6quvVnFxcZNrWgAAAAAAcC6rq6s749uZdNYEFN27d1fX&#10;rl1POuHDhw+fFDgEqqur06effqoVK1ZozJgxDVM6AkVGRuqCCy5QQkKCrrzySm3evNnYBAAAAACA&#10;c1p4ePgZ386ksyag6Nmzp06cOKHKysqGsqNHj6qysrLZx53U1dXp448/1v9v7+7DoiwT/v9/xgcY&#10;s4BQBF2SzHJWXeGQzSF7oLRA06CshS2K8rfJ1p24bXe63XdRv+8Wu99fZY/QfW+he1Ska5KuK1qE&#10;pbtYqdhK0iqNZQlRMpIIruiAD/P7YwaYuXgaTRjF9+s4zj88z/N6Ogc4PD9zXedVUlLi9XpRSTpy&#10;5IjeeustffXVV611JpNJAQEB7UIQAAAAAADOdsa7HXqi9KQzJqAYNGiQRo4cqQ0bNqimpkaHDh3S&#10;p59+qoaGBo0cOVKSdOjQIW3atEmHDh1Sc3Oz1q1bp88++0wJCQkaMmSIGhsb1djYqObmZpnNZl1y&#10;ySX66KOPVFtbK6fTqdraWlVUVLAGBQAAAAAAZxiT08cIZMeOHT/q7Rfbtm1TbGyssdpLc3OzNm3a&#10;pH/96186duyYQkNDNWXKlNbjVldXa/Xq1UpOTtbx48f14YcfGnchSZo0aZImTJigY8eOacuWLfrs&#10;s8/U3NysAQMGKDY2VpMnT1a/fmdMNgMAAAAAwI+ybds2XX755cZqL1988YUOHz5srG7V3Zxdkj79&#10;9FOf+nWkurpa48ePN1a3OqMCCgAAAAAAcPJ8CSgkqbi4WFVVVcZqzZo1q8M1HY16MqDgNgIAAAAA&#10;AM4RV1xxRbvFLq1Wq0/hRE8joAAAAAAA4BzR8obLFsOHD1d0dLRXH38hoAAAAAAAoA8wvnGjszJ2&#10;7NjWl1HExcW1a++q9CQCCgAAAAAAzjFxcXG6/PLLz4hHO1oQUAAAAAAAcI4JCgpSTEyMsdqvei2g&#10;MJlMxioAAAAAAHAW6cm5fa8FFGazWQcPHjRWAwAAAACAs8DRo0dlNpuN1adNrwUUw4YN07fffktI&#10;AQAAAABADzAuaHk6S3Nzs3bv3q1hw4YZD3vamJxO35bh3LFjhyIjI43VJ2X//v3at2+fHA6HfDws&#10;AAAAAADwI5PJJLPZrGHDhv2oRTWrq6s1fvx4Y3WrXg0oAAAAAADAuam7gKLXHvEAAAAAAADoDAEF&#10;AAAAAADwOwIKAAAAAADgdwQUAAAAAADA7wgoAAAAAACA3xFQAAAAAAAAvyOgAAAAAAAAfkdAAQAA&#10;AAAA/I6AAgAAAAAA+B0BBQAAAAAA8DsCCgAAAAAA4HcEFAAAAAAAwO8IKAAAAAAAgN8RUAAAAAAA&#10;AL8joAAAAAAAAH5HQAEAAAAAAPyOgAIAAAAAAPgdAQUAAAAAAPA7AgoAAAAAAOB3BBQAAAAAAMDv&#10;CCgAAAAAAIDfEVAAAAAAAAC/I6AA4AcNKr4/SiFRycrfZWzroxw2LZwSohDLPBU3GBsBAAAAEFAA&#10;6HW2l5OUukzKeHu10scYW/sos0XzV+UrpSFfqfcViIwCAAAA8NYnAgrbG+mKm5Ur2zFjy8k7nfvy&#10;B8euEhWuKpGt0dhy5rKXFapwVbnsxoauNNpUsqpQJbscxpaT11CirClxmlfkpynj6byWs8H3+Vrw&#10;RLmC7yvQs1cYG/3JIXtZsQpXFaq4zC5HT/wNCE7SwtxEqWiesjcaGwEAAIBzW+8FFFV5Sh1nkcVQ&#10;sjYYO54su0rfKZRtw3Kt+97YdrJO5778w160QOmzF2jdSc32/Wv7q+lKn52j7caGrtjXacHsdC0o&#10;Og0XWlGoRWU25RduMbacfp/na96DC1Xsedqn81rOApXv5KpEVmU9aPWqL39jnuY9U+xTUNWwOU/z&#10;kuLcf0filPxgnkrsHQc87fo+mq/y/YZOjaXKio2QZUqq0menK3WKRRHWBSrpgcwq+JZMZZgdynu1&#10;QB2fMQAAAHBu6r2A4liTKr+3q2GIVYkJia3FMtTY8WSFK72gUrbdxcocaWw7WadzXzhrXPGs9uy2&#10;qfK5RGPL6fddifLfKNCus+gOl9OrUoV/sUmTUpQ8wrulZlO+8v+6q5tJe4OK51oUNX2BCuqjXH9H&#10;rgyXbckCJVtiDHfBdNL3tXmKH23x6mt7KUO5X1uUtalG9fX1qtmUJcvXeZr3is1jf6fJgHilPxAu&#10;rSlQ4Tn7cwAAAAC013sBhVtUSrZyXsppLekTXPUlj1pkGbdABZvzlDHFdXdF/P15Kt0vqcGm/EeT&#10;FTfOIos1WVlrvL9jLXnSqvhrslXSUvF9obJvj3d9Y2pNVtaqSq9JT8NWj29Up2Qob3PbRKXdviQ5&#10;vi5W7v3u/Y2LV8arpWrwuP27y3P30NVxvZUoa5xFlkeLZVuSofhxWW3nc6xBpa9mKN59B0r8/bkq&#10;6eZuD8fXhcpqOa41WVlLbO2ef2+oyG/tE5eUpcKvbcpLsciSkqfKlk7djKtP5/Z9SdtYusegydCl&#10;vQbZlmQp2dryDXihKo0bue/QMd6RU/Ko9zW4PqssFVfkK2OKu39Vnu6+Jl4ZS1y9KhenyjIuVbkb&#10;2sbNNSaGqfMxu0pebrle98/FuqzO7wzakCXLfQWSbMq+0SLLuFTlVXm0O2wq9Pw5N46vHKpc1TIO&#10;rnPKrzB+ki3KtfAaiyyzPD4/SZJNCxMsinm42L1vX/bZwfjvco136mL33t3jn/pqqYr/mKw4z58b&#10;T42lKqmQLDfGK9yjuuRRizLekVSRrcRxhp87D/Y30pW6xK7oJ7eoZuNy19+RRatl271cKcF25d+e&#10;rnz3z1ynfau3KGuiZ1+7SssdCr9lvtLHmiVJ5rEpSh8rVVZ1dBad8+V3TZKiJydKKlHp58YWAAAA&#10;4NzV6wFFZxx1dtm/z1PGTQtlH52oxCujZF+2QImxyUq9JU7Z28JlTYhXVEOJcu+yKsPj20/XtnbX&#10;hKuxWBmx6VpYZlZ8QqLiQ23KnR2jjHfcU72vc5WYsED5dtc3qjGNBVowPV7ZFR3sS5J25SoxNlVZ&#10;q6SYhEQlRjep4JFERSW0rVPR+bkvUGlLkNHNcb05ZP/eLvv/pCpubmHbLe/HbMpNiFLiIyUyX5mo&#10;xIR4mTdkKXlcvHI7eRNCQ1GGLLHpynUfN/ESu3Lnxin6/uLWiZNj3TxFT56n3K2BiklIlHXwOqXH&#10;Jip7o132ancS0N24+nJuX+cqflyyst6xy3JlohJHV2rh9CilL3O3d8ih4rnRipubq9LAGCUmWGX+&#10;IF0xk7Pk9d22+w4duyG4cNR5XEPrZ5Wr1MnzVNgSnri3rWz5NruxUvbvi5U1K0Mlg61KTIiRNuUq&#10;PTa1dfIrVSo3waLkJwpkHx2vxASLKp9PVPScfNdnZwxQJGmoRYmxUZLMGjM5UYkJVkUFtjXb/piq&#10;jI1mWRMSFaMS5c6OUeobLZ9+g4rvtyhmdq7sl7juPoqy52re5Giv34U20Uq60Sz7hlzle/6MbVyk&#10;hVsblHhLosw+7bOT8U/IVonnmLnHsPiRRKU+v131Hof0YrerUlL0GItXdYglUTEjJJnHyJqQqMRJ&#10;UXJFBZ7KlffHEmnSsyr4jff2Ck5UXmW96utXK31EN33NFs1f8qysKtHC122uO6eW2WR7PaUtNDlW&#10;qcpvJPX33rQrvvyutRptkUUO2WzdPdCyT/s+fE9VXx40NgAAAAB9Tq8HFJUFWZr34DxXafe8eZTm&#10;r7Np9aIc5SwqVumiRKmhRMXheSotylPOS3kq3rFaGeYGFbyyuuNn1b8uValDSnyiQHkv5SivqFh5&#10;D6QrpNE1S3Zs2yKbwpX5iusb1eUbipV9T7zM1R3trVK592SpPDhDq/eUaPlLOcpZtkWVb6XIXJal&#10;BW97btPRuecp3/1N+skd182covzKGtl2ZitekmNVtrLKzEp5q1TFi3Jc41GarxRzubKe7Oh5dpty&#10;fleghrFZ2vKJ+xvkZVu05QmLGpYtUE6Fq8/Ch/PVEJyi5TbPa0xUk+cOuxvXbs/NoYInslSuaGV/&#10;0jZOttIsGaaP3ioWasGSBgXfvlw297fgy0srlf+L9tNX35mV8lalamw2ZU8xtrVJXGRTybIc5by0&#10;XFvWzVeUSpS3yvWNuuOdLGWVSdFPbpGtsOVnc4vmjWg3FW0zIV0591klRSn1iRzlvDRfiZ63EUzP&#10;a7vGT0o0f6RU8nqB606CihwtWNYgyxNbtGWZ6+6j5Z9sUdbYBhX8Lsc7rHGzzM6UVZXKLyhvrSte&#10;kifHyEzNucbHfXY2/glNHfy8SRqbpS01lbIVZCjK2CZJu22u/Q7wro6+J0eZV0oalarsl3KU87tE&#10;rzssJElVJSq2t7/7okPd9R0Rp/hwqXJTaYd/Rypfy1KeI1gZ6S2P/VS67ihy3x3UVlrubvLld83D&#10;yChFS7I3dDiKkqQT25fpy6+/VW3ur2Xfadf3K1apztgJAAAA6EN6PaBwfFmq4nXFrrLVeAu7VdaJ&#10;bf8Kjo2XRZLlSquCWyoHxCvhFkk/NHQyQUpUUrhUPNei+NuzlbfRocQncpRzT7QkyXxlouIH2JV7&#10;o0XJD+aqcFeU5jyXo/kJHUxj7CUqrpAsD85RvMd8OPimFKVIKtnouaxjx+deWuGa0J7UcVvckqKk&#10;1guXSjYUSgpW5XseIc8TxbIPk/RBqdqmoW5V61RcJUnblfuwu/+D85RbHiizKlVaam/tE37vPCV6&#10;HCv4pnnK9Dy1bsa1+3MrUckaSdPnaY7nayXHZGr+dI9/G1RuKFalwpVxX2Lbz4CClTQ3s+OJp0+S&#10;lHKTx8V2yKL4WI8+E62ySiovd0UBrutN1Lx7PeKVARZlPnzq61h4/5xHy3qlpLLtsrWOg6RtuW3j&#10;+3Cutg8wS1WlKu1olj0iXRk3Sfb/yVfJMUmNBcpfJlnnZsji4z5Pdvwtd6TIYggfvFxg7uDOCB8d&#10;k+txoAE+7KHbvsEKCZV0qP3fkYat2Up/tFzBt+cpq/UtI2ZFTWpbO6etWBQiH3/XPDU52t9V4WWf&#10;vlm8QDXp83RQUvNrt2j384/p20+MZwsAAAD0Hb0eUFgeLZZtp81VOvuW9ccYYFX2dptKXslUhD1P&#10;C5LiFBUZp6zN7v/Yj0jX6sotWv5EorQxW+lTLIoYn6r8r407ktTU4LpVvd0kJ0RmY1V3Tua4nTku&#10;SXbZNrgDHnexHQtX+MgOJtwtk7RvPEKhdcUqLrUreES4ggPb+oSEGLcPlNmzqrtx9eHcHJIUEmyY&#10;oJplPt+rwtuxJkkhand6g82uiaG/HJekYAUP9q42ew3aaXTM9cxI5Vbv8S3dH6zwEcYxbWFW0i1J&#10;kiNfhZsk+1t5KlSSMu5yRwu+7PN0j/+wKEVJajh0ChPtS8bIKsn2SWm7UKGd7vq618IwW61ef4Ma&#10;Ni5QfMJCVU7JUXGuZygTrsTfta2d01bSFS0ff9c8uR91iRrRUcwjSUEK/48chf68Qcf2SicOByto&#10;3mu6aGLHnzQAAADQF/R6QNHjvi9XYVGpNCVLyzdUqv671cocYlPuHwpkl+TYVaLCdXZF3Zuj1dtq&#10;VGN7Von2Yi14tdS4J2mkVXFmyVZoeBSlrFjFDilqpO/xykkdtxMxk+MlRSljhTvg2WmTrXy7SjeU&#10;qGTdfHm/tFHSJVbXnR83ZGt7S/+dNm3fVKKSDaXK+0V4ax/bXwq9FyX8ep0KPNe16GZcuz+3GMVf&#10;I2lVgYo931zQWKzVazz+bRBljZdZNuWv8V6ssLKowPuxhgFSoKSSUs/7SMpV2tFilaeB63oLVVDk&#10;Of11qHhNoce/Tx/XOEgJf9jeNr473eO7MU8pncxzzbdkuF9pmav8d0plvjdDKe5QxZd9+jz+vnI/&#10;2rB9ZyeLpnQpUen3BUtF2creaowd7Mq/yyLLuGTlfd1d3wYVPzxfxYpS5u1tvzX2d9IVnZSn+pvy&#10;VFqQ3vWdIEa+/K552rldNoUrenRngYNZB997THX/nqrzL5HMV/5Mh/43W/uNr0cFAAAA+pDeDyjq&#10;7bLb20oXj2Cfoi3KmZ2uxPsWqqTKrsptpSpvkPSTcIVLMtsLlTE7WakPF8pmt6tyU6lskqJ+0tEM&#10;z6rMJ6KlrQuUODdPJRWVKl+VreRbFqoyOEXPzu1y9QQvJ3fcjoX/IlPpwZVaeEu68soqZa8qV/6D&#10;cYqyWJW1qaNVGd3nvyZDyY8Wy2a3y7YuW6nRFlluz3cHEu4+FVmKn5WtwjKb6xqnGBah7GZcuz+3&#10;cKX8Jl3BjgKlXjNPeRttsm3M07xrUlXQ1c/AFZnKmijZnohX8h8LVV5RrsI/Jiv+CcP0eGSSUsdK&#10;9ufTNW9xiWwVJcqbm66FHT36cBq4rtehgtvjPI4Xp9RlXV2MpP5mSTblv1KgwlUlsvn6mkn3OBTe&#10;n6ysdTbZ7TYV/zFV0RaLUtxvH+nQgHjN+U2UtCZL2VujlDknvq3Nl336Ov6+GmBV/DWS/Z3V7QOO&#10;/pIq8pW7rFCFG2wd3vlg/UOxsidWKjchRomP5qlwY4lKVuVpntWieWvsCr//WWVc0r5v6h8LVFxm&#10;U/m6PGVNtyp1WYOin1yurImS5FD5H+NlmVOohkvSlf0Ls0rXFKpwVaEKV5V3uEZFe778rrVxPSIU&#10;L6v7LUYdGfHrTfr5olnqVymdGLNAP//b2xodaewFAAAA9B29HlDYnk+UxWJpLfP/buzxI43IUEFB&#10;psZszVZytEUxSdkqvSxTq592rw1wzVP6x9NJcryTrjiLRXGzC+S4KUdvPtDx3RBRDxRry9NJcry9&#10;QMmTYxQ/e6FKR6Yrf1Oe15oN3TrJ43ZocKJyNuUrfdg6LZgSI0t0vOa9bVb6W6XKm97xyUQ9UKji&#10;J5NU+Vqq67gpC2WzZqt4VWbrN8SuPokyb1io9Clxip+Tr+BH85U11mNH3Y2rD+dmTshR6VvpslTl&#10;a0FSnOKSFqh0+nLl/MLjOO1EKXNVsbITzCp5Jl3xk+OV/oZZWa8bF9eMUuaa5cocU6n8h5MVNzlZ&#10;C/dlKDPBq9Pp03K9HsdbsDVJy19KMfb0NiVTOTeFy7Y4Q+mzF2idb7PftnGYXqnclDhZLHFKfcam&#10;uCeLVWh8S4WBa7FMSZMyleH5mfq0zw7G/63gDsbfV+FKvMkqVRWooMy7JfHBHCWNsCnv/nSlP7qu&#10;42BggEWZ62zKf8Ai+58XKD0pWcmzF6jgWLwyX9+uYs+x8Oi7/fkMpU6JU3zKAuVWWZT5lk0lrX3t&#10;2lJmV/iIcIU7ipX96HzNby3L2wcpnfDld01yrQWSt9gh873pSuzqLo3zg3Re/6mK+fhbxd1zmcwh&#10;Qb3/BxsAAADoRSan0+k0VnZkx44diow8u76+czTY1RQYruBO7qJ27G+QgoNl7mqS4OFk+3fmtOzH&#10;0SB7U6DCO7u4DnR/XIca9kvBQ7reZ3fj6su5dX8uHfBhv5Ikh0OOAeaT2/eP0dighpb1KNZkKOSu&#10;QmUU1ejZ1gUWT7NjDjU0dP85tdq4QBFJeUpYVNP520982aejQQ3H26+7cdIai5UxOlUF1+WpclmK&#10;xzoPfUdXP9/lT8Yo/nlp/qbt3iEgAAAA0MdVV1dr/PjxxupWffoLOXNwF5NoSeYhHU8gOnOy/Ttz&#10;WvZjDu5+om7Q/XHNXU9Q3bobV1/Orftz6YAP+5UkmXshnPg6V3EhIYp73iYNbpm0N6hwVaGkhC5v&#10;3f/RBvj2Obk4VPBqnhzmDGXc0sU2vuzTfBrCCbnuPln4eoqCizKU8U7X77I4W3X6870rV5nPVyr4&#10;vjzCCQAAAMCgTwcUQI+5JF1P3R4s25NxirgmVfMenKdUa5TS33Eo+sms1oUo/e77fOWtkaJ+M0fx&#10;HU2Y/SR4ep6K/5Sp8E35KumbGUUH7CpcZlPMA3kq/kO7JW0BAACAc16ffsQD6FkOVa5aqAUv5Wu7&#10;XQoZnaj0/8xS5hTfFz7taQ0bFiprlUNJj2QpcYSxFQAAAAB6T3ePeBBQAAAAAACAHtddQMEjHgAA&#10;AAAAwO8IKAAAAAAAgN8RUAAAAAAAAL8joAAAAAAAAH5HQAEAAAAAAPyOgAIAAAAAAPgdAQUAAAAA&#10;APA7AgoAAAAAAOB3BBQAAAAAAMDvCCgAAAAAAIDfEVAAAAAAAAC/I6AAAAAAAAB+R0ABAAAAAAD8&#10;zuR0Op3Gyo7s2LFDkZGRxuqTsn//fu3bt08Oh0M+HhYAAAAAAPiRyWSS2WzWsGHDNGTIEGOzz6qr&#10;qzV+/HhjdateCyj279+vmpoaXXTRRQoKCjI2AwAAAACAU7Rt2zZNmjTJWH3aHD16VF999ZWGDBly&#10;yiFFdwFFrz3isW/fPsIJAAAAAAB6iNPp7LEyYMAAXXrppdq3b5/xsKdNrwUUDoeDcAIAAAAAgLPU&#10;wIED5XA4jNWnTa8FFE7fniQBAAAAAAC9oKamxljVpZa7KXpKrwUUAAAAAADgzPDZZ59p06ZNxmq/&#10;OqsDiubmZu3bt08HDhzQsWPHvNqcTqcOHz6sxsZGr3L48GGdOHHCqy8AAAAAAOeK2tpaffrpp9q/&#10;f7+2bt1qbPabXnuLx7Zt2xQbG2usblVcXKwdO3YYq3XhhRcqNTVV5513Xmud0+lUWVmZPv74Y513&#10;3nmtgcONN97Yeo6NjY1avny56uvrW7eTpMDAQN12220KDw/3qpekAwcOaOXKlQoJCVFSUpICAgKM&#10;XQAAAAAAOONs27ZNP//5z43VHVq7dq3X4x0zZ85URESEV5/O/POf/+xybt+V7t7iccYEFB3ZvHmz&#10;jhw5ouuuu04mk6m1fu/evXr33Xc1ffp0/eQnP5HT6dSuXbtUXl6um2++WQEBAWpsbNTf/vY3XX/9&#10;9R2GEUbNzc1au3atHA6HAgICCCgAAAAAAGcNXwOKzz77TP/85z+96oYMGaJbbrnFq64zPRlQnLGP&#10;eBw+fFiVlZX66U9/6hVOyB1QDB06tDV4MJlMGjlypE6cOKEDBw549fWF0+lUeXm5nE6nJk6caGwG&#10;AAAAAOCs98MPP6iiokLnnXeeVzly5MgZ8ajHGRtQfPvttwoMDFRYWJixqUP9+vVrXXfCU11dnVav&#10;Xq0///nPKigo0Hfffddu1dHvvvtO//rXv3TttdcqMDDQqw0AAAAAgL5g6NChuuOOOzoskyZNMnbv&#10;dWdkQNHc3Kzy8nKNHTtWAwYMMDZr+PDh+uGHH2S32yX3HRCVlZWqra316tfc3KyNGzfqkksu0a23&#10;3qqLLrpIf/vb31RVVdXa59ChQ/rHP/6hK6+8UkOGDPHaHgAAAAAA9I4zMqDYu3evmpubddFFFxmb&#10;JEkRERGaOHGiVq5cqcWLF2vRokXavn27RowY0dpnwIABuuyyy3TzzTfrZz/7mUJCQhQXF6fo6GjZ&#10;bDY5nU6dOHFCmzdvVnh4uC699FKvYwAAAAAAcDZxOp09XnrSGRdQOJ1O7dy5U6NHj/Z6c4cnk8mk&#10;2NhY3XfffUpOTtYdd9yhm2++ubVN7rd1XHXVVV4LZJpMJgUGBurf//63jh49KpvNpi+//FJDhgzR&#10;7t279eWXX+q7775TY2Oj9uzZI4fD0botAAAAAABnsv79+/d46UlnXEBRV1en2tpaXXbZZcamVvv3&#10;79fKlSvlcDgUFham888/X0eOHFFzc7MuuOACyf3K0BUrVnT42MfgwYM1cOBA7du3T4GBgSorK9PG&#10;jRu1ceNGff7552poaNCWLVt06NAhr20BAAAAADhTGe926InSk86ogMLpdOrzzz9XWFiYQkNDvdrs&#10;drsKCgp04MABXXDBBTKZTPrkk0/kcDjU3Nys0tJSDR48WMHBwZKkkJAQBQUF6e9//7sOHDggp9Op&#10;PXv2qKKiQmPGjJHJZNK1116rX/3qV17l8ssv14gRI/TLX/5SQ4cO9ToHAAAAAADQM86ogOLgwYOq&#10;qqrShAkT2r1atKqqSueff75CQkIUEBCghIQENTY26tVXX9X//u//qrm5WTfccEPropotAURYWJje&#10;eustvfjii1q3bp3i4+M1atQor30DAAAAANDXffHFF9q2bVunxd9MTh/v0dixY4ciIyON1T7btm2b&#10;YmNjjdU+OXbsmN577z1FR0crKirK2AwAAAAAwDlt27Ztuvzyy43V7RQXF3u92bLFrFmzfHqz5aef&#10;fnrKc/vq6mqNHz/eWN3qjLqDojONjY0ymUwaPny4sQkAAAAAAPjoiiuuaLfYpdVq9Smc6GlnRUAR&#10;HBysm266SQEBAcYmAAAAAADgo6CgIMXFxbX+e/jw4YqOjvbq4y9nRUABAAAAAAC6ZnzjRmdl7Nix&#10;GjlypCQpLi6uXXtXpScRUAAAAAAAcI6Ji4vT5ZdffkY82tGCgAIAAAAAgHNMUFCQYmJijNV+1WsB&#10;hfG1oQAAAAAA4OzSk3P7XgsozGazDh48aKwGAAAAAABngaNHj8psNhurT5teCyiGDRumb7/9lpAC&#10;AAAAAIAeYFzQ8nSW5uZm7d69W8OGDTMe9rQxOZ2+LcO5Y8cORUZGGqtPyv79+7Vv3z45HA75eFgA&#10;AAAAAOBHJpNJZrNZw4YN+1GLalZXV2v8+PHG6la9GlAAAAAAAIBzU3cBRa894gEAAAAAANAZAgoA&#10;AAAAAOB3BBQAAAAAAMDvCCgAAAAAAIDfEVAAAAAAAAC/I6AAAAAAAAB+R0ABAAAAAAD8joACAAAA&#10;AAD4HQEFAAAAAADwOwIKAAAAAADgdwQUAAAAAADA7wgoAAAAAACA3xFQAAAAAAAAvyOgAAAAAAAA&#10;fkdAAQAAAAAA/I6AAgAAAAAA+B0BBQAAAAAA8DsCCgAAAAAA4HcEFAAAAAAAwO8IKAAAAAAAgN8R&#10;UAAAAAAAAL8joAAAAAAAAH5HQAEAAAAAAPyOgAIAAAAAAPgdAQUAAAAAAPA7AgoAAAAAAOB3BBQA&#10;AAAAAMDvCCgAAAAAAIDfEVAAAAAAAAC/I6AAAAAAAAB+R0ABAAAAAAD8joACAAAAAAD4nc8Bhclk&#10;MlYBAAAAAAD4pLtcweeAIiAgQE1NTcZqAAAAAACALjU1NSkgIMBY7cXngGLo0KGqr68npAAAAAAA&#10;AD5rampSfX29hg4damzyYnI6nU5jZWfq6+v1ww8/qLm5WSexGQAAAAAAOAeZTCYFBARo6NChCgkJ&#10;MTZ7OamAAgAAAAAAoCf4/IgHAAAAAABATyGgAAAAAAAAfkdAAQAAAAAA/I6AAgAAAAAA+B0BBQAA&#10;AAAA8DsCCgAAAAAA4HcEFAAAAAAAwO8IKAAAAAAAgN8RUAAAAAAAAL8joAAAAAAAAH5HQAEAAAAA&#10;APyOgAIAAAAAAPgdAQUAAAAAAPA7k9PpdBorAQAAAKAnLNlq0+NrtmjPgX+LqcjZzWQy6eILL9BT&#10;N8XpzkkWY3M79fX1qq2t1dGjR8/qz95kMmngwIEKCwtTSEiIsbmdvnLdp+pkxouAAgAAAECvWLLV&#10;pvvf/rsONR2V5JRkMnbBWcX1GZ4fOFB/+uV1XYYU9fX1qqmp0YkTJ/rEJN1kMqlfv36KiIjoctLd&#10;1677VPk6XjziAQAAAKBXPL5mizucEOFEn+D6DA81HdXja7YYG73U1tb2qUm60+nUiRMnVFtba2zy&#10;0teu+1T5Ol4EFAAAAAB6xZ4D/3Z/646+xen+bDvXFx9vcDqdOnq0JXDrWF+87lPly3gRUAAAAADo&#10;FW0TNSelTxXPz7ZjTqezz5auGPtSuh4vAgoAAAAAAOB3BBQAAAAAAMDvCCgAAAAAAIDfEVAAAAAA&#10;AAC/I6AAAAAAAAB+R0ABAAAAoPcYXwDhUwnTjEljdOtlQR20nd3lsTl3audvr1daB21dlVPdrseK&#10;D4xvc/C1NDXs1/5DTe3qz4TiC+M2J1OaDu3X/oYz8Nr3l+ovL76g977qoK2L0h0CCgAAAABnqCA9&#10;fN89OpJ7u9bePU0rfnOPjvx+lhZOMPY7e42KCNXYEUEabmzoxqludzZp3J6nX8+cruTUNKXdlqzp&#10;GS/qox+Mvfqmuo9f1Nzk6Uq+LU1pqcmaPjNN2e9UqPG4saefOKq0/r0ibT/NnwcBBQAAAIAz043T&#10;lD0hSI5dW3Xnm+8r8+NaaUikHp55tUenIE2dOEZp1jG6dUyQFBapW61jNGOku35CmEdfSSMvVpp1&#10;jGaMbL99u77thGmG1dV3xsiWfY3W1DB5HFeaOMHjfIzcx0+zXqyJxraOtPZ3H6cr7nPouG/buXd0&#10;Xi3nnDYxUqOMjf5wZINeeGSF9k/J0utLl2rpyxmKsRcp+9ki1Xn1a1RdXZ3qDjZLkpoP1qmusdld&#10;3yhXbYtmNda521tqGuu8tj8TVL0zV2lPFeno9Vl6belSLV36up7+fy5S2aKHdPcLW9Xo2bmz62+5&#10;toPN0nH3dbcbD5cux6B12zp5DFuPMTl9uc8CAAAAAH4k07xc6WSmH3fdKecVg7V+1Wu6/gNJitTD&#10;vxyvWO3T4rfLtD5sotZmTtaMIf3dGxxXTXWjzJFB2rv5Da2PvEdzR9TqlaeWKbPW1ePeB+7VonHS&#10;u28u1swj12rb3dGaOKjtkI7vd+nevPe11N2/1QRj3yaVVR/XxMj+Wr/yNV2vWTpwa6R08LBCgs5r&#10;3azmi490ZW6ZvpE0I+V2LbkmTCEtXxMfrVNFY6jGBlZr/oK/6rnWreS+e2SWsicEydxSdeKw1q8u&#10;0PUfHNSix+fp3qCW7YI0994kLYwJlbll3yeaVPbx33Xb27v0zU+v1if3TtTk1nM/rprtmzQ8r0xq&#10;N4aSDlYr609/1R+q2qq6ZTLJmZNprG21Y8cOnThxwljdue9X6Ne/ytPox4v0yFWuqrpdH2mnfbjG&#10;XTNaoZKq3ntc//XS1tbAYnBskqy1hdpgeUpFCaVKfuR9TXt6tebGuDv8UKiH7npFAQ8u1dOJh1T0&#10;f/5LL25tizsCxmco9//eppEBrVXd6tevn8aPH2+sbnXS1/1DkR6560UdmP2aXru9NUWTJFV9kKeV&#10;O6TLb8/Q1eHdXP/8Sdq6cLoe3zZaY7VbFS2dQqfrqbzfatJgScer2o2Bfpqh1567TSP7u+5geejR&#10;FapquWujf6imP5qn3141uO3z+X2RHolr27w73Y0Xd1AAAAAAODN9dVA1CtTUaffowzsmacbIaj33&#10;9vu68+0yrVeQFt47WTOGSBWlHyo2M0exb+3WgfAghUiSDirz8xo5+oXpyuta7hgYp1sjz5Nqq/Vc&#10;6TitvSNaEwfUaenrb8iU+YbuXF8jx4gxeu7WcV6nIbn7DmrS+vf+qksy39D179VqVGRbENEipF+d&#10;/vDyGzL9/n0ttR9XxE9jlXuFpCuStPjaMIUcrna3/1V/+GawxrpOtp1Rt85w3z2yWbGZOTI9s1nr&#10;D5+nqTNnaKGx843TtHBiqByV5ZrzTI5Mz/xDK/cP0MRrrtOiqVLatRZNHnRY699+Q6bMQi2t7a+I&#10;mHFa1DqGx7R+7TKZMnMUW7Bb3wyKVFba1f69kyJ8nGIGSxuef0h5xbtVd0QKHXO1rnaHE9rxih56&#10;aauabsjS0tVFKlq9VA+FrteGb93bx0zXraHNer9ke+su6z5erwpdrenXharitYf04tYLNftPq1VU&#10;VKTVf/6trHvy9NDiitb+/lC3dYO2K0a3JnqHE5I08oYM/fZBVzjR7fW3qKtRxH8s1eqiIq3+02yN&#10;rivSU392jUm7MfjTbI3+Ik8PLaqQfijSk+47WFasLVLR2hV6IeVCFT31pIpO82MdnggoAAAAAJyZ&#10;Nhfq3g/2qOL4YE296gqt/d08jzUoojV1RH+peodmvrlTZZLKNr+vmZ943Pqwdo/KmqSJoye6JttT&#10;LboySKrYvUnrraMVGyTVfLlTa/tFKM0aIVXv0Pr9UsQoi+a27UVq6bvzI12/tlrf6KDWr/2r5u88&#10;7NlLkvTNzg+VteugVLtLd368V/U6T6MuldJihilCh/Xuqr+626uV9fJHevegcQ8uc8eEyXyiVotf&#10;3qoySaraquv/K0emh97VK4bHN7LHufouefMfWlwlqapct/3Pbn2jQMX+bKI21TVKOk+x11yt7KuO&#10;Kev3OTJlLtEc9xg6qndr8f4LlWYdo7FHvtK71cdljozSY96H6V39x2ruq1m67dIDKnx+rtJmTVfy&#10;3LY1KCpK3ldjQJKeeOhqhQZICgjV1Q89oaTWux9Ga+r0CDWv+0jbj0tSjTa8VyHdME1TBlVo/XuN&#10;GjxzthKDDqmurk6HzFYl3Rihxr+9r61tZ9HrmhsPSArVkFBji7fur9/tohTdcU2oAiQFXHy7Zt8g&#10;Ne/4SjVyjUHAzZm6/WLXRgEX365Xioq0Ys7Y1qBkdto4NTXUqa6hSeE3JWmStqtwY43hIKcPAQUA&#10;AACAXmR8/UPX5d1VqzXuv16R6fcrNf/jWjmGROrhX85QmgJk7ifVHz6obzz6f7O/SfWtxynV4t2H&#10;pchIPRbm1MM/C1PIiVqtf79BOn+AzJIixl2tJXdPc5frdesQSf0ls+d5uPseOLjD69wWH3R4XJOL&#10;40SDR58WTg0P7C/Job2bPa9vh/YeaevjWUIGSmpq0l5DvdSgb2q99x1xXn+pqcld7y61+/TNESkk&#10;+EJ9U/CBMktr5bhwtB67Y5a+fvnX2nn3BI1yj6E5cpzHGEzT3FEtj3sYj91V6QFDr1bG069rddFq&#10;LX15rqw1Rcq+L08Vkg41NksjIhTu8WSK+ocrYkTbP0fOuE1jmwtV9Kmk7z/W+3sClJQwSdIhHWqW&#10;Gtc+rrS0tNbyyDs1kpo8dtj7QoeGS6pRTTd3Kfhy/a66gTJmFi6uMYgIu9DYIPVvCUq265VftY1P&#10;2l0vaqukoz24UCcBBQAAAIAz0uRbkrXz0RQtukKuxzL+8hetsEsKDNRwHVZ9kxQyZLhmeGwzdWTL&#10;Ix4ui7ftU41CdeW0WM24KFCOb75yrUfxfZMOSKrZ+aFMmS+7y1808833deebG73Xg3D3HRU+2eux&#10;h8fCgj3+1bWyxiZJwRo303OBykka18kjHjWHj0uDztNYj7slRo0Z3eECmBUNTdKgIMX+1KNywnCN&#10;GyTVH6jVxAmhOvDFJs1Y8LIuefkjLf5eGmu1KtfqGkNVl+uS1jF4Xdcvfl93Lv67/uCxu15n/0h5&#10;L72owl2SFKDQMUmac8dIqbFOhySFDg2V9nymCs8VI49UqGKPx7+HXqWpP5U2bNyqqk/eV1X4rUqK&#10;kaRQhYdKATOfVlFRUWtZvXypli5/SJM8dtHbAuKm6mpVaMWa3cYmVX2Qpxdfel0f/eDj9XfJNQZV&#10;e7yfCWk+6Fos0xWUjNXct9rGp2j1Ci1dulQvJEd4bXM6EVAAAAAAOCNtagrUqBHDdee0mXrMalFa&#10;4kxNDZV0sEFl2qTFuw5LQ0Zrye+u12NWix674w4tiTW8oWLzNq2vlcbGTNKVg46r7Av3DfxfbNTK&#10;6uOKGHe1PkmJVprVoscyZmrF3dOUbR3svQ93X/OoWH34wGTNtUYr+4HZyhrt+fV119av/kplR/tr&#10;8g23am1ytNKunay1/69VkwONPV2yyvaqXqG684G2a//wP2Zqya0xmmhYwPO50r2qUZBuvetW5V5r&#10;UVriNO28e7QijtZpxT/KNfaKa7Tk7plakTFJk0OOydG6ZqN7DCPH68OMSUqzWjQ3ZZpW3DtNi6de&#10;5H2Q3hZ0VPb3ivRK7uvabq9TnX27ikqqpIsv1UWSRt90t2K0VU//9yvauqdOdXu2Ku+/n9ZHXjsJ&#10;1bRbrpY+yFN2YZUirp8q18oOo5WcHqPmtU8qu7hKdXV1qtn+uh5KTdN/rjQu4tDLBk3RnP+M0b+X&#10;zdXs5wu1fU+d6uy79dGbj+ihhSu08eh4TRzq6/V3ZbSmp4yWPvj/Wsegqjhbd6Sm6fEP6xRwTZqS&#10;BlfolSfd419XpaKn71Za2gsqPWrc1+lDQAEAAADgzPTe+5pfWifHkNHKvnualiSP1vCDe5T1xoda&#10;L2nxqx/oud2HFTJyvLLvnqbsyUHa+0Wt+xGPFtVaXHlQGhQo88Fvtfi9lvqDmr94o5Z+L02+9jot&#10;uXuasicM1t6dm3TbYuPX0K6+K+3SqHGTlHv3dXpstLR+VycLSHSk9iPdttKmimNBmpF4nZakTNLU&#10;ft9qvfFtIS3Wr9SdH1Rrb0jbtY86slfPLVlpeNuHpM2rde8H1do7KFJzU6ZpSbJFY4/XaenK1Zrz&#10;ubQ07wO9UnVMo2Ima8nd12lu5AB98/k2ZZa6x3BXo4ZPmKwld09T7rXDpapy3fvmJn1jPE5vGjRF&#10;D72YoavrlumRe9KUds8jWnn8Nj31zG2KkKSh0/XEi7dr7J5CPX5/mtLuf0qfjZ2r2y723k1A3FW6&#10;WlWqso/VbW3vllXojU/ohTkTtfOlXystLU2zH1kpzXpKr6SP9treHyISn9abz2Xo0n/l6ZH705R2&#10;z1xlv3NI1v94QW/On6TB8v36uxIx6xm9MGecdj7vGoNfP1+qkWkv6JlZEa1rgEw/vtI1/mm/1ou2&#10;iZr7p8c1xZDfnU68ZhQAAABAr3C9ZvQkXrnoszDNmCC9+3lns/3uBGnqmECt3+XD9mGRmnHhQb17&#10;MuGE0chITT1S3Xk4YTBqzMUadWCPb/273HfX1zlxTKTqd1WfWjBh6nd6XzN6EpobG6XBgztZa6F7&#10;zUeaFTDo1Lbu7rWZPXndLX7s9UtSc2OzAgZ3sofjzWo+HqCATppPRnfjRUABAAAAoFf0XEABv/Nj&#10;QOFP3U24++p1n6ruxotHPAAAAAD0HuPLHyh9o/jA6XT2ueIL4zbncukOAQUAAAAAAPA7AgoAAAAA&#10;AOB3BBQAAAAAAMDvCCgAAAAAAIDfEVAAAAAAAAC/I6AAAAAA0CtMJpOkEx28AoJydpcT7s+2cyaT&#10;qd0bHfpCOVev+1RLd+NFQAEAAACgV1x84QVMQfqkfu7PtnMDBw5Uv35967Pv16+fBg4caKz20hev&#10;+1T5Ml6MFAAAAIBe8dRNcTp/UKAkk/ubd5zdnJJMOn9QoJ66Kc7Y6CUsLEwDBgzoM5P1fv36acCA&#10;AQoLCzM2eelr132qfB0vk9Pp5C8DAAAAgF6xZKtNj6/Zoj0H/i2mImc3k8mkiy+8QE/dFKc7J1mM&#10;ze3U19ertrZWR48ePas/e5PJpIEDByosLEwhISHG5nb6ynWfqpMZLwIKAAAAAADgd+f2fSYAAAAA&#10;AOCMQEABAAAAAAD8joACAAAAAAD4HQEFAAAAAADwOwIKAAAAAADgd/8/C4cfHDFoRVMAAAAASUVO&#10;RK5CYIJQSwMEFAAGAAgAAAAhAInmH8DfAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAU&#10;hO+F/oflFXqrmxirNs2LiLQ9SaFaEG9r9pkEs7shuybx3/f11B6HGWa+yVajaURPna+dRYgnEQiy&#10;hdO1LRG+9+9PSxA+KKtV4ywh3MjDKr+/y1Sq3WC/qN+FUnCJ9alCqEJoUyl9UZFRfuJasuydXWdU&#10;YNmVUndq4HLTyGkUzaVRteWFSrW0qai47K4G4WNQwzqJ3/rt5by5HffPn4dtTIiPD+P6FUSgMfyF&#10;4Ref0SFnppO7Wu1Fg5BwDmE2jUGw+7KY8bMTwjJZzEHmmfzPn/8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAubPAAxQAAAKUBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc7yQwYrCMBCG7wv7DmHu&#10;27Q9LLKY9iKCV3EfYEimabCZhCSKvr2BZUFB8OZxZvi//2PW48Uv4kwpu8AKuqYFQayDcWwV/B62&#10;XysQuSAbXAKTgitlGIfPj/WeFiw1lGcXs6gUzgrmUuKPlFnP5DE3IRLXyxSSx1LHZGVEfURLsm/b&#10;b5nuGTA8MMXOKEg704M4XGNtfs0O0+Q0bYI+eeLypEI6X7srEJOlosCTcfi37JvIFuRzh+49Dt2/&#10;g3x47nADAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJxCEcLUCAAANCAAADgAAAAAAAAAA&#10;AAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEA/AHKWXl6AAB5egAAFAAAAAAA&#10;AAAAAAAAAAAbBQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAKAAAAAAAAACEA5CVDEzGsAAAx&#10;rAAAFAAAAAAAAAAAAAAAAADGfwAAZHJzL21lZGlhL2ltYWdlMi5wbmdQSwECLQAUAAYACAAAACEA&#10;ieYfwN8AAAAHAQAADwAAAAAAAAAAAAAAAAApLAEAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgA&#10;AAAhAC5s8ADFAAAApQEAABkAAAAAAAAAAAAAAAAANS0BAGRycy9fcmVscy9lMm9Eb2MueG1sLnJl&#10;bHNQSwUGAAAAAAcABwC+AQAAMS4BAAAA&#10;">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Picture 1" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:61823;height:23361;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB2D5PVxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlBG9118SmTXQVEaQe6qGaBxiy0ySYnQ3ZVdO37xYKPc73P+vtaDtxp8G3jjUs5goEceVM&#10;y7WG8nJ4fgPhA7LBzjFp+CYP283kaY2FcQ/+pPs51CKGsC9QQxNCX0jpq4Ys+rnriSP35QaLIZ5D&#10;Lc2AjxhuO5kolUmLLceGBnvaN1RdzzerIb9hku/LVC3lbvnx8n4sT/KitJ5Nx90KRKAx/Iv/3EcT&#10;52fpIklfsySH358iAHLzAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHYPk9XHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId34" o:title="" cropbottom="104f" cropleft="227f" cropright="290f"/>
+                </v:shape>
+                <v:shape id="Picture 1" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;top:23481;width:61829;height:27032;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3gCF0ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/fTsIw&#10;FMbvTXyH5ph459qBCJkUYjAqF2Bk+gAn63FbWE+XtsLg6ekFiZdfvn/5zZeD7cSBfGgda8gzBYK4&#10;cqblWsPP99vDDESIyAY7x6ThRAGWi9ubORbGHXlHhzLWIo1wKFBDE2NfSBmqhiyGzPXEyft13mJM&#10;0tfSeDymcdvJkVJP0mLL6aHBnlYNVfvyz2p4lTPf5fvJ9mOz/TzZ1fn9a11are/vhpdnEJGG+B++&#10;ttdGw6Maj/LpWCWIhJRwQC4uAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALeAIXTKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                  <v:imagedata r:id="rId35" o:title="" croptop="20288f" cropbottom="1f" cropleft="416f" cropright="261f"/>
+                </v:shape>
+                <w10:wrap type="square"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00035FBA">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidR="00626554">
+        <w:rPr>
+          <w:i w:val="0"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00626554">
+        <w:rPr>
+          <w:i w:val="0"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidR="00626554">
+        <w:rPr>
+          <w:i w:val="0"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00DF0BCB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00626554">
+        <w:rPr>
+          <w:i w:val="0"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-      <w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r w:rsidR="00035FBA">
         <w:t>: EERS data entry screen</w:t>
       </w:r>
       <w:r w:rsidR="008F6460">
         <w:t xml:space="preserve"> for Method 1 (emissions of HFC from commercial refrigeration)</w:t>
       </w:r>
       <w:r w:rsidR="00A20FBF">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00965C86" w:rsidRPr="00965C86" w:rsidDel="00DA34CC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="335B1626" w14:textId="4BF7C74D" w:rsidR="0051673D" w:rsidRDefault="00965C86" w:rsidP="002B34F2">
-[...72 lines deleted...]
-    <w:p w14:paraId="4D3BA3B3" w14:textId="5C55EC97" w:rsidR="00DA34CC" w:rsidRDefault="007F6830" w:rsidP="00CC73F6">
+    <w:p w14:paraId="4D3BA3B3" w14:textId="48D2796B" w:rsidR="00DA34CC" w:rsidRDefault="007F6830" w:rsidP="00CC73F6">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>The data input in EERS is very similar for SF</w:t>
       </w:r>
       <w:r w:rsidRPr="00A23F90">
         <w:rPr>
           <w:bCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...179 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1701271D" w14:textId="5F0854BF" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc47949536"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="60" w:name="_Toc204257203"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc47949536"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc106716520"/>
+      <w:bookmarkStart w:id="65" w:name="_Ref171090685"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc235614008"/>
       <w:r>
         <w:t xml:space="preserve">Using </w:t>
       </w:r>
       <w:r w:rsidR="5B5187FA">
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:t>ethod 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="2246361D" w14:textId="12A74092" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:r>
         <w:t>The estimation of emissions of HFC</w:t>
       </w:r>
       <w:r w:rsidR="00AA7CAB">
         <w:t xml:space="preserve"> and SF</w:t>
       </w:r>
       <w:r w:rsidR="00AA7CAB" w:rsidRPr="004D694A">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> gases using </w:t>
       </w:r>
       <w:r w:rsidR="72E8B8A8">
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ethod 2 is performed using a mass balance calculation. Until the 2020–21 reporting year, the </w:t>
       </w:r>
       <w:r w:rsidR="000B7FD1">
         <w:t>method</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> was described in Appendix A of the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="61" w:name="_Hlk48740719"/>
+      <w:bookmarkStart w:id="67" w:name="_Hlk48740719"/>
       <w:r w:rsidRPr="00A023AF">
         <w:t>ENA Industry Guideline for SF6 Management</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D55973">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ENA DOC 022-2008 (ENA Industry Guideline). </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="67"/>
       <w:r>
         <w:t xml:space="preserve">From </w:t>
       </w:r>
       <w:r w:rsidDel="00C602D1">
         <w:t>2022–23</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> onwards, the </w:t>
       </w:r>
       <w:r w:rsidR="00A778AF">
         <w:t>method</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is described in section 4.103 of the NGER Measurement Determination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A96C14F" w14:textId="007582D5" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:r>
         <w:t xml:space="preserve">The mass balance calculation uses </w:t>
       </w:r>
       <w:r w:rsidRPr="00E35170">
         <w:t>the opening stock of gas</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E35170">
         <w:t xml:space="preserve"> transfers into the facility from additions of gas from purchases of new equipment</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E35170">
         <w:t xml:space="preserve"> and replenishments</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E35170">
         <w:t>and transfers out of the facility from disposal of equipment or gas</w:t>
       </w:r>
       <w:r>
         <w:t>. Stock of gas may be estimated from the nameplate capacities of the relevant cylinders or equipment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0482FE8C" w14:textId="7E7E98B7" w:rsidR="002B34F2" w:rsidRDefault="007356D1" w:rsidP="002B34F2">
+    <w:p w14:paraId="0482FE8C" w14:textId="1C2FB8EF" w:rsidR="002B34F2" w:rsidRDefault="007356D1" w:rsidP="002B34F2">
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2" w:rsidRPr="00CC4521">
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidR="00C8269E">
         <w:t>method</w:t>
       </w:r>
       <w:r w:rsidR="00C8269E" w:rsidRPr="00CC4521">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B34F2" w:rsidRPr="00CC4521">
         <w:t>described in section 4.103 of the NGER Measurement Determination is based on the following</w:t>
       </w:r>
       <w:r w:rsidR="002B34F2">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="306BE44D" w14:textId="4121604B" w:rsidR="002B34F2" w:rsidRPr="00413120" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:r w:rsidRPr="00413120">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -9358,70 +9718,70 @@
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
       <w:tr w:rsidR="00745245" w14:paraId="34080114" w14:textId="77777777" w:rsidTr="000B3C3F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2F60EA44" w14:textId="3CBEB0A4" w:rsidR="00745245" w:rsidRPr="00877F42" w:rsidRDefault="00745245" w:rsidP="002B34F2">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877F42">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>‘Storage’ means all equipment, cylinders and other containers which hold HFCs or SF</w:t>
             </w:r>
             <w:r w:rsidRPr="00877F42">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00877F42">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> not in use and which meet the requirements of Section 4.100 and 4.101 of the NGER Measurement Determination.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63D6594D" w14:textId="77777777" w:rsidR="00745245" w:rsidRPr="00413120" w:rsidRDefault="00745245" w:rsidP="002B34F2"/>
     <w:p w14:paraId="59485DCB" w14:textId="54DE8EB9" w:rsidR="002B34F2" w:rsidRPr="00413120" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00413120">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Additions </w:t>
       </w:r>
       <w:r w:rsidRPr="00413120">
         <w:t xml:space="preserve">(from purchases, including inside equipment, and returned to site after recycling), in kg, minus </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="484325E3" w14:textId="3867984C" w:rsidR="002B34F2" w:rsidRPr="00413120" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:r w:rsidRPr="00413120">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Subtractions </w:t>
@@ -9437,258 +9797,268 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="531159F1" w14:textId="24AAB492" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:r w:rsidRPr="00413120">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Changes to nameplate capacity </w:t>
       </w:r>
       <w:r w:rsidRPr="00413120">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00413120">
         <w:t>taking into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00413120">
         <w:t xml:space="preserve"> new and retiring equipment), in kg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0ADEF7" w14:textId="7329FDBC" w:rsidR="00815D30" w:rsidRDefault="002B34F2" w:rsidP="00815D30">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">A separate mass balance calculation should be conducted for each type of reportable greenhouse gas, with the estimated emissions converted into </w:t>
+    <w:p w14:paraId="0B0ADEF7" w14:textId="2C8B2B48" w:rsidR="00815D30" w:rsidRDefault="002B34F2" w:rsidP="00815D30">
+      <w:r>
+        <w:t xml:space="preserve">A separate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044693E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mass balance </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">calculation should be conducted for each type of reportable greenhouse gas, with the estimated emissions converted into </w:t>
+      </w:r>
+      <w:r w:rsidR="00A26D74">
+        <w:t xml:space="preserve">t </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC4521">
         <w:t>CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC4521">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC4521">
         <w:t xml:space="preserve">-e using the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">GWP for the relevant </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC4521">
         <w:t>gas.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001353E3">
         <w:t>When entering your estimation into EERS, you will be prompted to include the total quantity of gas contained in the equipment</w:t>
       </w:r>
       <w:r w:rsidR="00130304">
         <w:t xml:space="preserve"> (stock)</w:t>
       </w:r>
       <w:r w:rsidRPr="001353E3">
-        <w:t xml:space="preserve"> in t</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091158C">
+        <w:t xml:space="preserve">and the emissions released during the year </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001353E3">
+        <w:t>in t</w:t>
       </w:r>
       <w:r w:rsidR="00D6397A">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001353E3">
         <w:t>CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2D7D">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001353E3">
-        <w:t>-e. Once all fields are completed, press the ‘Calculate’ button to display the estimated emissions.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">-e. Once all fields are completed, press the </w:t>
+      </w:r>
+      <w:r w:rsidR="0091783E">
+        <w:t xml:space="preserve">‘Save’ or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001353E3">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73051">
+        <w:t>Save and close</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001353E3">
+        <w:t>’ button</w:t>
+      </w:r>
+      <w:r w:rsidR="00297825">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00815D30">
         <w:t xml:space="preserve">This is shown in </w:t>
       </w:r>
       <w:r w:rsidR="00815D30">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00815D30">
         <w:instrText xml:space="preserve"> REF _Ref171086517 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00815D30">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00DF0BCB">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidR="00DF0BCB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00815D30">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00815D30">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F919941" w14:textId="6F094270" w:rsidR="00626554" w:rsidRDefault="00626554" w:rsidP="004D694A">
+    <w:p w14:paraId="0E76CF38" w14:textId="284CD58F" w:rsidR="00635EDD" w:rsidRDefault="00626554" w:rsidP="0044693E">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
-      </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Ref171086517"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="_Ref171086517"/>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00DF0BCB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="68"/>
       <w:r>
         <w:t xml:space="preserve">: Method 2 EERS data entry screen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E76CF38" w14:textId="6490EF26" w:rsidR="00635EDD" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="22B572D6" w14:textId="035189B6" w:rsidR="00004A86" w:rsidRDefault="00DF5E56" w:rsidP="000861EE">
+      <w:bookmarkStart w:id="69" w:name="_Toc47949537"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc106716521"/>
+      <w:bookmarkStart w:id="71" w:name="_Ref171090726"/>
+      <w:r w:rsidRPr="00DF5E56">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="594EF491" wp14:editId="269DA547">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Picture 1" descr="A screenshot of the EERS Method 2 data entry. The form includes a dropdown menu with 'Method 2 (4.103)' selected, and fields for gas contained in equipment (tCO₂-e), emissions released during the year (CO₂-e tonnes), and the resulting emissions. A 'Calculate' button appears at the bottom."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A1CCA0E" wp14:editId="719ABF66">
+            <wp:extent cx="6184900" cy="2170430"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="1270"/>
+            <wp:docPr id="874270401" name="Picture 1" descr="EERS Hydroflurocarbons emissions data entry screen showing Method 2 (4.103) selected, with empty fields for gas contained in equipment (tCO2-e) and emissions released during the year (tCO2-e)"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1" descr="A screenshot of the EERS Method 2 data entry. The form includes a dropdown menu with 'Method 2 (4.103)' selected, and fields for gas contained in equipment (tCO₂-e), emissions released during the year (CO₂-e tonnes), and the resulting emissions. A 'Calculate' button appears at the bottom."/>
+                    <pic:cNvPr id="874270401" name="Picture 1" descr="EERS Hydroflurocarbons emissions data entry screen showing Method 2 (4.103) selected, with empty fields for gas contained in equipment (tCO2-e) and emissions released during the year (tCO2-e)"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32"/>
+                    <a:blip r:embed="rId36"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5437186" cy="2095500"/>
+                      <a:ext cx="6184900" cy="2170430"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:solidFill>
-[...28 lines deleted...]
-                    </a:sp3d>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7CEBEC" w14:textId="4B6C7985" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
+    <w:p w14:paraId="4E7CEBEC" w14:textId="6B985F2B" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc47949537"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="66" w:name="_Toc204257204"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc235614009"/>
       <w:r>
         <w:t xml:space="preserve">Using </w:t>
       </w:r>
       <w:r w:rsidR="7F000C0C">
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:t>ethod 3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="29738903" w14:textId="34501CEC" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:r>
         <w:t>Alternatively, emissions may be estimated from data on replenishments of HFC</w:t>
       </w:r>
       <w:r w:rsidR="00BF77B8">
         <w:t xml:space="preserve"> and SF</w:t>
       </w:r>
       <w:r w:rsidR="00BF77B8" w:rsidRPr="004D694A">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> gases in equipment as a proxy for leakage and using an assumption that the stock levels of gases within the equipment are maintained at constant levels </w:t>
       </w:r>
       <w:r w:rsidR="00CD3D09">
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> maintain constant operating efficiency levels. Method 3 uses this aggregate loss estimation approach to estimate emissions. Until the 202</w:t>
       </w:r>
       <w:r w:rsidR="00081F79">
         <w:t>1</w:t>
@@ -9797,50 +10167,51 @@
       <w:r w:rsidRPr="00B174E4">
         <w:t xml:space="preserve"> from cylinders</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3199F196" w14:textId="5082CC84" w:rsidR="002B34F2" w:rsidRPr="00B174E4" w:rsidRDefault="002B34F2" w:rsidP="00D221DE">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B174E4">
         <w:t>losses during decanting between cylinders</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D5DCD5" w14:textId="44ECD1A6" w:rsidR="002B34F2" w:rsidRPr="00B174E4" w:rsidRDefault="002B34F2" w:rsidP="00D221DE">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B174E4">
+        <w:lastRenderedPageBreak/>
         <w:t>losses during manual handling including handling equipment failure or accidental venting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C85D350" w14:textId="4C33A425" w:rsidR="002B34F2" w:rsidRPr="00B174E4" w:rsidRDefault="002B34F2" w:rsidP="00D221DE">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B174E4">
         <w:t>leakage from equipment spares in storage</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55086852" w14:textId="2956DF4A" w:rsidR="002B34F2" w:rsidRPr="00B174E4" w:rsidRDefault="002B34F2" w:rsidP="00D221DE">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B174E4">
         <w:t>leakage from decommissioned equipment awaiting disposal</w:t>
@@ -9923,503 +10294,474 @@
       </w:r>
       <w:r w:rsidRPr="00D775C8">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">-e using the relevant GWP. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057492E" w14:paraId="68C60D59" w14:textId="77777777" w:rsidTr="00AF2D7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BCCBEF2" w14:textId="5C175388" w:rsidR="0057492E" w:rsidRDefault="0057492E" w:rsidP="002B34F2">
+          <w:p w14:paraId="2BCCBEF2" w14:textId="5C175388" w:rsidR="0057492E" w:rsidRDefault="0057492E" w:rsidP="0062302B">
             <w:r>
               <w:t>‘Storage’ means all equipment, cylinders and other containers which hold HFCs or SF</w:t>
             </w:r>
             <w:r w:rsidRPr="00D775C8">
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00D775C8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>not in use and which meet the requirements of Section 4.100 and 4.101 of the NGER Measurement Determination.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E9ABD5B" w14:textId="70E7C338" w:rsidR="00BD3635" w:rsidRDefault="00BD3635" w:rsidP="002B34F2"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="735A4080" w14:textId="44FB6FCD" w:rsidR="002B34F2" w:rsidRDefault="00AA7AE2" w:rsidP="002B34F2">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="002B34F2">
         <w:t>When entering your estimation into EERS, you will be prompted to include the total quantity of gas contained in the equipment</w:t>
       </w:r>
       <w:r w:rsidR="00E33314">
         <w:t xml:space="preserve"> (stock)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008B2C22">
+        <w:t xml:space="preserve"> and the emissions released during the year</w:t>
+      </w:r>
+      <w:r w:rsidR="002B34F2">
         <w:t xml:space="preserve"> in t</w:t>
       </w:r>
       <w:r w:rsidR="00574C51">
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002B34F2">
         <w:t>CO</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D40EB">
+      <w:r w:rsidR="002B34F2" w:rsidRPr="000D40EB">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
-        <w:t>-e. Once all fields are completed, press the ‘Calculate’ button to display the estimated emissions.</w:t>
+      <w:r w:rsidR="002B34F2">
+        <w:t xml:space="preserve">-e. Once all fields are completed, press the </w:t>
+      </w:r>
+      <w:r w:rsidR="00601E09">
+        <w:t>‘Sa</w:t>
+      </w:r>
+      <w:r w:rsidR="008954D6">
+        <w:t>ve</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4213">
+        <w:t xml:space="preserve">’ or </w:t>
+      </w:r>
+      <w:r w:rsidR="002B34F2">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="0038062A">
+        <w:t>Save and Close</w:t>
+      </w:r>
+      <w:r w:rsidR="002B34F2">
+        <w:t>’ button.</w:t>
       </w:r>
       <w:r w:rsidR="00815D30">
         <w:t xml:space="preserve"> This is shown in </w:t>
       </w:r>
       <w:r w:rsidR="00303424">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00303424">
         <w:instrText xml:space="preserve"> REF _Ref171086597 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00303424">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00DF0BCB">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidR="00DF0BCB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00303424">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00303424">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD8FE8F" w14:textId="26BF00C5" w:rsidR="00AA226B" w:rsidRDefault="00AA226B" w:rsidP="004D694A">
+    <w:p w14:paraId="1FC723BD" w14:textId="60E421F2" w:rsidR="008A15D4" w:rsidRDefault="008A15D4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="_Ref171086597"/>
+    </w:p>
+    <w:p w14:paraId="7BD8FE8F" w14:textId="184164DD" w:rsidR="00AA226B" w:rsidRDefault="00AA226B" w:rsidP="0044693E">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
-      </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Ref171086597"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="00DF0BCB">
+      <w:fldSimple w:instr=" SEQ Figure \* ARABIC ">
+        <w:r w:rsidR="00DF0BCB">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:bookmarkEnd w:id="73"/>
+      <w:r>
+        <w:t xml:space="preserve">: Method 3 EERS data entry screen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ECA024B" w14:textId="508E5503" w:rsidR="00C76B9F" w:rsidRDefault="00C76B9F" w:rsidP="004D694A">
+      <w:r w:rsidRPr="00C76B9F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>3</w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F22E21C" wp14:editId="61D6AF32">
-[...2 lines deleted...]
-            <wp:docPr id="3" name="Picture 3" descr="A screenshot of the EERS Method 3 data entry. The form includes a dropdown menu with 'Method 3 (4.104)' selected, and fields for gas contained in equipment (tCO₂-e), emissions released during the year (CO₂-e tonnes), and the resulting emissions. A 'Calculate' button appears at the bottom."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C321317" wp14:editId="6E43FA88">
+            <wp:extent cx="6184900" cy="2159000"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:docPr id="1477449554" name="Picture 1" descr="EERS Hydroflurocarbons emissions data entry screen showing Method 3 (4.104) selected, with empty fields for gas contained in equipment (tCO2-e) and emissions released during the year (tCO2-e)"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="Picture 3" descr="A screenshot of the EERS Method 3 data entry. The form includes a dropdown menu with 'Method 3 (4.104)' selected, and fields for gas contained in equipment (tCO₂-e), emissions released during the year (CO₂-e tonnes), and the resulting emissions. A 'Calculate' button appears at the bottom."/>
+                    <pic:cNvPr id="1477449554" name="Picture 1" descr="EERS Hydroflurocarbons emissions data entry screen showing Method 3 (4.104) selected, with empty fields for gas contained in equipment (tCO2-e) and emissions released during the year (tCO2-e)"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33"/>
+                    <a:blip r:embed="rId37"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5367521" cy="2033270"/>
+                      <a:ext cx="6184900" cy="2159000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:solidFill>
-[...28 lines deleted...]
-                    </a:sp3d>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00626554">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="23D29133" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRDefault="002B34F2" w:rsidP="000B3C3F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Toc47949538"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="70" w:name="_Toc204257205"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc47949538"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc106716522"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc235614010"/>
       <w:r>
         <w:t>Using incidental reporting provisions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
     </w:p>
-    <w:p w14:paraId="3FC710A6" w14:textId="2F00926B" w:rsidR="002B34F2" w:rsidRPr="00D775C8" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
+    <w:p w14:paraId="3FC710A6" w14:textId="2F00926B" w:rsidR="002B34F2" w:rsidRPr="00D775C8" w:rsidRDefault="002B34F2" w:rsidP="0044693E">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
       <w:r>
         <w:t>Subsection 4.98(2) of the NGER Measurement Determination allows for estimates of emissions to be made using the incidental reporting provisions available within 4.27 of the NGER Regulations, provided that the method used is consistent with the principles set out in section 1.13 of the NGER Measurement Determination.</w:t>
       </w:r>
       <w:r w:rsidR="00245295">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">See the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:tooltip="A link to the Aggregated facility reporting, percentage estimates and incidental emissions and energy guideline on the Clean Energy Regulator webpage" w:history="1">
+      <w:hyperlink r:id="rId38" w:tooltip="A link to the Aggregated facility reporting, percentage estimates and incidental emissions and energy guideline on the Clean Energy Regulator webpage" w:history="1">
         <w:r w:rsidR="000E1E0E" w:rsidRPr="00B33F08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Aggregated facility reporting, percentage estimates and incidental emissions and energy guideline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000E1E0E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="005874"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidR="000E1E0E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for more information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B828F71" w14:textId="5CC5C3D0" w:rsidR="00675FCF" w:rsidRDefault="00675FCF" w:rsidP="000B3C3F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc14096298"/>
-[...3 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="77" w:name="_Toc235614011"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc14096298"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc460397849"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc489614773"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>More information and references</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="77"/>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:p w14:paraId="28539866" w14:textId="636DA4C0" w:rsidR="002B34F2" w:rsidRPr="002C556E" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
+    <w:bookmarkEnd w:id="78"/>
+    <w:p w14:paraId="28539866" w14:textId="636DA4C0" w:rsidR="002B34F2" w:rsidRPr="002C556E" w:rsidRDefault="002B34F2" w:rsidP="0044693E">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve">This guideline has been provided by </w:t>
       </w:r>
       <w:r w:rsidR="00D84632">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="768B95D4" w:rsidRPr="3B98C7CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="3B98C7CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve">to assist in the consistent accounting and reporting of greenhouse gas emissions, energy consumption and energy production using the NGER </w:t>
       </w:r>
       <w:r w:rsidR="00007AB6">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t>egislation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A0A4624" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRPr="002C556E" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc510679827"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="79" w:name="_Toc204257207"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc510679827"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc47949540"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc106716524"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc108023885"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc235614012"/>
       <w:r>
         <w:t>More</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="75"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
     </w:p>
     <w:p w14:paraId="673198AF" w14:textId="07C3F222" w:rsidR="002B34F2" w:rsidRPr="002C556E" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:r w:rsidRPr="002C556E">
         <w:t>For more information</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> please contact </w:t>
       </w:r>
       <w:r w:rsidR="00D84632">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="3D10094E">
         <w:t>CER</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74BB67F5" w14:textId="185C4235" w:rsidR="002B34F2" w:rsidRPr="002C556E" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:r w:rsidRPr="002C556E">
         <w:t>Email:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="004E459C">
           <w:rPr>
             <w:color w:val="005874"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>cer-nger-reporting@cer.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="549021E8" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRPr="002C556E" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:r w:rsidRPr="002C556E">
         <w:t>Phone:</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008325D5">
         <w:t>1300 553 542</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve">within Australia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38719D85" w14:textId="695EC7E1" w:rsidR="002B34F2" w:rsidRPr="002C556E" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:r w:rsidRPr="002C556E">
         <w:t>Web</w:t>
       </w:r>
       <w:r>
         <w:t>site</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="00F37EC4">
           <w:rPr>
             <w:color w:val="005874"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.cer.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="79B4C1CB" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRPr="002C556E" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="80" w:name="_Toc510679828"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="84" w:name="_Toc204257208"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc510679828"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc47949541"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc106716525"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc108023886"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc235614013"/>
       <w:r w:rsidRPr="002C556E">
         <w:t>References</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="80"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
     </w:p>
     <w:p w14:paraId="267B77B7" w14:textId="21E93BA0" w:rsidR="002B34F2" w:rsidRPr="002C556E" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:tooltip="A link to the NGER reporting guides on the Clean Energy Regulator webpage" w:history="1">
+      <w:hyperlink r:id="rId41" w:tooltip="A link to the NGER reporting guides on the Clean Energy Regulator webpage" w:history="1">
         <w:r w:rsidR="00C850C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>NGER Report</w:t>
-[...13 lines deleted...]
-          <w:t>ng G</w:t>
+          <w:t>NGER Reporting G</w:t>
         </w:r>
         <w:r w:rsidRPr="004C534E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>uid</w:t>
         </w:r>
         <w:r w:rsidR="00E82D32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="004C534E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidR="00ED4271">
           <w:rPr>
             <w:rStyle w:val="FootnoteReference"/>
@@ -10522,163 +10864,146 @@
       <w:r w:rsidR="003C4021">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002F5587">
         <w:t xml:space="preserve"> and explosives</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> guideline</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7936ECDB" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRPr="002C556E" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t>etroleum-based oils and greases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B29775B" w14:textId="77777777" w:rsidR="002B34F2" w:rsidRPr="007951C0" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
+    <w:p w14:paraId="31A66587" w14:textId="6BD20F62" w:rsidR="00AA7AE2" w:rsidRPr="007951C0" w:rsidRDefault="002B34F2" w:rsidP="0044693E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:color w:val="90002D"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t>eporting uncertainty.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
-      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
     </w:p>
-    <w:p w14:paraId="40B874F5" w14:textId="10D4CA2F" w:rsidR="00235142" w:rsidRDefault="00235142" w:rsidP="00235142">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="40B874F5" w14:textId="10D4CA2F" w:rsidR="00235142" w:rsidRDefault="00235142" w:rsidP="0044693E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FD8D7EA" w14:textId="77777777" w:rsidR="009E3F7F" w:rsidRDefault="009E3F7F" w:rsidP="00235142">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FA3754A" w14:textId="77777777" w:rsidR="009E3F7F" w:rsidRDefault="009E3F7F" w:rsidP="00235142">
+    <w:p w14:paraId="5FA3754A" w14:textId="11978D4B" w:rsidR="003C7173" w:rsidRDefault="003C7173">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...25 lines deleted...]
-      <w:bookmarkStart w:id="93" w:name="_Toc163208029"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="115E4029" w14:textId="6B0116A9" w:rsidR="009E3F7F" w:rsidRPr="00FF338C" w:rsidRDefault="009E3F7F" w:rsidP="00852131">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="94" w:name="_Appendix_A_–"/>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkStart w:id="91" w:name="_Appendix_A_–"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc512010429"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc512339629"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc106705783"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc163208030"/>
+      <w:bookmarkStart w:id="96" w:name="_Ref165018093"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc235614014"/>
       <w:bookmarkEnd w:id="91"/>
+      <w:r w:rsidRPr="00FF338C">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix A – </w:t>
+      </w:r>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF338C">
+        <w:t xml:space="preserve">xamples for </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
-      <w:r w:rsidRPr="00FF338C">
-[...7 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="95"/>
+      <w:r>
+        <w:t>hydrofluorocarbon reporting</w:t>
+      </w:r>
+      <w:r w:rsidR="00236602">
+        <w:t xml:space="preserve"> requirements</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
-      <w:bookmarkEnd w:id="98"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="100"/>
     </w:p>
     <w:p w14:paraId="0AB072C7" w14:textId="77777777" w:rsidR="009E3F7F" w:rsidRDefault="009E3F7F" w:rsidP="00235142">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66A2E09E" w14:textId="5B5538EF" w:rsidR="0005479A" w:rsidRDefault="0005479A" w:rsidP="00EE6017">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Provided the conditions listed in section 3.1 to 3.3 of this guideline are met then emissions of HFCs should be reported as shown in </w:t>
+    <w:p w14:paraId="66A2E09E" w14:textId="5B90C548" w:rsidR="0005479A" w:rsidRDefault="0005479A" w:rsidP="00EE6017">
+      <w:r>
+        <w:t xml:space="preserve">Provided the conditions listed in </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0A81">
+        <w:t>chapter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 3.1 to 3.3 of this guideline are met then emissions of HFCs should be reported as shown in </w:t>
       </w:r>
       <w:r w:rsidR="00C03ECB">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C03ECB">
         <w:instrText xml:space="preserve"> REF _Ref171082147 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00C03ECB">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00DF0BCB">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="00DF0BCB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00C03ECB">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -10748,78 +11073,68 @@
       </w:pPr>
       <w:r>
         <w:t>listed HFC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C18B59B" w14:textId="4678ED1C" w:rsidR="0005479A" w:rsidRDefault="0005479A" w:rsidP="00FD1721">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>stock</w:t>
       </w:r>
       <w:r w:rsidR="00381CF6">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1086CD" w14:textId="7A1AB939" w:rsidR="0058523F" w:rsidRPr="00AE1067" w:rsidRDefault="0058523F" w:rsidP="004D694A"/>
     <w:p w14:paraId="0324B83B" w14:textId="6AFBCFC7" w:rsidR="0005479A" w:rsidRDefault="0005479A" w:rsidP="004D694A">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
       </w:pPr>
-      <w:bookmarkStart w:id="101" w:name="_Ref171082147"/>
-      <w:bookmarkStart w:id="102" w:name="_Ref171082922"/>
+      <w:bookmarkStart w:id="98" w:name="_Ref171082147"/>
+      <w:bookmarkStart w:id="99" w:name="_Ref171082922"/>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="101"/>
+      <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
+        <w:r w:rsidR="00DF0BCB">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:bookmarkEnd w:id="98"/>
       <w:r>
         <w:t>: Example of HFC reporting under the NGER Scheme</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="99"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1252"/>
         <w:gridCol w:w="2008"/>
         <w:gridCol w:w="5488"/>
       </w:tblGrid>
       <w:tr w:rsidR="00932476" w:rsidRPr="00D96E60" w14:paraId="361FA6B5" w14:textId="77777777" w:rsidTr="00C93F17">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="340"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -11011,55 +11326,63 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D694A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>R-143A</w:t>
             </w:r>
             <w:r w:rsidR="005A4C57">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005A4C57">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:br/>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>R-143A is a listed HFC with a GWP greater than 1000</w:t>
+              <w:t>R-143A</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is a listed HFC with a GWP greater than 1000</w:t>
             </w:r>
             <w:r w:rsidR="009C3993">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="009C3993" w:rsidRPr="00AE380E">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">therefore </w:t>
             </w:r>
             <w:r w:rsidR="009C3993">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">stock and emissions of </w:t>
             </w:r>
             <w:r w:rsidR="00962AD9">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -11137,51 +11460,51 @@
           <w:p w14:paraId="0E92B0DE" w14:textId="4507926D" w:rsidR="00991BBB" w:rsidRDefault="00824FB5" w:rsidP="004D694A">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="360" w:hanging="360"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>100% R-22</w:t>
             </w:r>
             <w:r w:rsidR="00991BBB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0005479A">
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2817" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C97DAB7" w14:textId="2037D100" w:rsidR="00932476" w:rsidRDefault="00F10086" w:rsidP="005A4C57">
+          <w:p w14:paraId="2C97DAB7" w14:textId="3B270B51" w:rsidR="00932476" w:rsidRDefault="00F10086" w:rsidP="005A4C57">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Not reportable</w:t>
             </w:r>
             <w:r w:rsidR="005738CE">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00932476" w:rsidRPr="00932476">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -11791,50 +12114,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00932476" w:rsidRPr="00D96E60" w14:paraId="50FB324F" w14:textId="77777777" w:rsidTr="000B3C3F">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="509" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DA535C8" w14:textId="39EAB269" w:rsidR="00932476" w:rsidRPr="0020773D" w:rsidRDefault="00E84CBC" w:rsidP="00DC1B7B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0020773D">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="760D23FA" w14:textId="77777777" w:rsidR="00932476" w:rsidRPr="009B7184" w:rsidRDefault="00932476" w:rsidP="00DC1B7B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE380E">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>HCFC-402A  </w:t>
             </w:r>
           </w:p>
@@ -12140,51 +12464,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE380E">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>For example, if equipment contains 7.2048 tonnes of HCFC-</w:t>
             </w:r>
             <w:r w:rsidR="0017653F">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>402A</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE380E">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, then:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="776D7D5A" w14:textId="230C2BD4" w:rsidR="00932476" w:rsidRPr="00AE380E" w:rsidRDefault="00932476" w:rsidP="00472FED">
+          <w:p w14:paraId="3E6EE5D3" w14:textId="652A5854" w:rsidR="00932476" w:rsidRPr="00AE380E" w:rsidRDefault="00932476" w:rsidP="005A4C57">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:textAlignment w:val="baseline"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE380E">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Stock = mass HFC-125 (t) </w:t>
             </w:r>
             <w:r w:rsidR="00572ABB">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE380E">
               <w:rPr>
@@ -12215,61 +12539,57 @@
               </w:rPr>
               <w:t xml:space="preserve"> mass </w:t>
             </w:r>
             <w:r w:rsidR="00593BA3">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE380E">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HCFC-402A (tonnes) x   </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE380E">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>              GWP of HFC-125  </w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:r w:rsidR="00AA7AE2">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:br/>
+            </w:r>
             <w:r w:rsidRPr="00AE380E">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>          = 0.6 x 7.2048 x 3170  </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE380E">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>          = 13,703 t CO2-e   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F739A82" w14:textId="16E5D7D1" w:rsidR="00932476" w:rsidRPr="00AE380E" w:rsidRDefault="00770829" w:rsidP="004D694A">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D694A">
@@ -12380,51 +12700,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00AE380E">
               <w:t>44% HFC-134A (GWP = 1300)   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DA82171" w14:textId="2D36A70B" w:rsidR="00932476" w:rsidRPr="009B7184" w:rsidRDefault="00932476" w:rsidP="004D694A">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE380E">
               <w:t xml:space="preserve">56% HFO-1234yf </w:t>
             </w:r>
             <w:r w:rsidR="0005479A">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00AE380E">
               <w:t>(GWP = 1)   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2817" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="440E7F52" w14:textId="6870774C" w:rsidR="004D3BEB" w:rsidRDefault="005761AB" w:rsidP="005A4C57">
+          <w:p w14:paraId="440E7F52" w14:textId="182B0A40" w:rsidR="004D3BEB" w:rsidRDefault="005761AB" w:rsidP="005A4C57">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">HFC-134A only. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="004D3BEB" w:rsidRPr="00AE380E">
               <w:rPr>
                 <w:bCs/>
@@ -12596,94 +12916,90 @@
             <w:r w:rsidR="00932476" w:rsidRPr="00AE380E">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GWP.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E0DFF7C" w14:textId="77777777" w:rsidR="00932476" w:rsidRPr="00AE380E" w:rsidRDefault="00932476" w:rsidP="005A4C57">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE380E">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>For example, if equipment contains 7.2048 tonnes of HFO-513A, then:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A0F2333" w14:textId="77777777" w:rsidR="00932476" w:rsidRPr="00AE380E" w:rsidRDefault="00932476" w:rsidP="005A4C57">
+          <w:p w14:paraId="01C60544" w14:textId="60306AE9" w:rsidR="00932476" w:rsidRDefault="00932476" w:rsidP="005A4C57">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:textAlignment w:val="baseline"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE380E">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> Stock = mass HFC-134A (t) * GWP HFC-134A  </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE380E">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>           = 44% * mass of HFO-513A (tonnes) x      </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE380E">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>              GWP of HFC-134A  </w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:r w:rsidR="00AA7AE2">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:br/>
+            </w:r>
             <w:r w:rsidRPr="00AE380E">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>           = 0.44 x 7.2048 x 1300  </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE380E">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>           = 4,121 t CO2-e   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24C4BBD9" w14:textId="470D7BD6" w:rsidR="00932476" w:rsidRPr="00AE380E" w:rsidRDefault="00770829" w:rsidP="005A4C57">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -12715,80 +13031,85 @@
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00932476" w:rsidRPr="004D694A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> HFC-134A is 44% of HCFC-513A on a mass basis.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34815BFF" w14:textId="77777777" w:rsidR="00124148" w:rsidRDefault="00124148" w:rsidP="001C24CC">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00124148" w:rsidSect="00C5301F">
+      <w:headerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="even" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:headerReference w:type="first" r:id="rId45"/>
+      <w:footerReference w:type="first" r:id="rId46"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68D94970" w14:textId="77777777" w:rsidR="006B79F8" w:rsidRDefault="006B79F8" w:rsidP="00176C28">
+    <w:p w14:paraId="11FECF36" w14:textId="77777777" w:rsidR="00366B99" w:rsidRDefault="00366B99" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E346EB" w14:textId="77777777" w:rsidR="006B79F8" w:rsidRDefault="006B79F8"/>
+    <w:p w14:paraId="775FFB05" w14:textId="77777777" w:rsidR="00366B99" w:rsidRDefault="00366B99"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C559122" w14:textId="77777777" w:rsidR="006B79F8" w:rsidRDefault="006B79F8" w:rsidP="00176C28">
+    <w:p w14:paraId="516BD046" w14:textId="77777777" w:rsidR="00366B99" w:rsidRDefault="00366B99" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AD9E11" w14:textId="77777777" w:rsidR="006B79F8" w:rsidRDefault="006B79F8"/>
+    <w:p w14:paraId="3021F9A1" w14:textId="77777777" w:rsidR="00366B99" w:rsidRDefault="00366B99"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="321C82FD" w14:textId="77777777" w:rsidR="006B79F8" w:rsidRDefault="006B79F8">
+    <w:p w14:paraId="170F6A44" w14:textId="77777777" w:rsidR="00366B99" w:rsidRDefault="00366B99">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -12805,76 +13126,83 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
+    <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="311A1920" w14:textId="040D060B" w:rsidR="009633DE" w:rsidRDefault="009633DE" w:rsidP="00FA2847">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
@@ -13041,67 +13369,59 @@
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00E349EF">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="788087B7" w14:textId="227959A1" w:rsidR="00F76419" w:rsidRPr="00CC73F6" w:rsidRDefault="00CC73F6" w:rsidP="00CC73F6">
+  <w:p w14:paraId="788087B7" w14:textId="2505A36D" w:rsidR="00F76419" w:rsidRPr="00CC73F6" w:rsidRDefault="00F76419" w:rsidP="00CC73F6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="60"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00CC73F6">
-[...6 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F1D8CCF" w14:textId="7839AB4F" w:rsidR="0065750A" w:rsidRPr="009C30B4" w:rsidRDefault="00862D08" w:rsidP="00AA2792">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2694"/>
         <w:tab w:val="left" w:pos="3969"/>
         <w:tab w:val="left" w:pos="6946"/>
         <w:tab w:val="right" w:pos="9498"/>
       </w:tabs>
       <w:spacing w:after="720"/>
       <w:ind w:right="242"/>
       <w:rPr>
         <w:color w:val="005874"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00862D08">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
@@ -13143,67 +13463,69 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2148425" cy="653571"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="371CAB90" w14:textId="77777777" w:rsidR="006B79F8" w:rsidRDefault="006B79F8" w:rsidP="00176C28">
+    <w:p w14:paraId="1DBB3E88" w14:textId="77777777" w:rsidR="00366B99" w:rsidRDefault="00366B99" w:rsidP="0044693E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EE7506" w14:textId="77777777" w:rsidR="006B79F8" w:rsidRDefault="006B79F8"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36DEFAB4" w14:textId="77777777" w:rsidR="006B79F8" w:rsidRDefault="006B79F8" w:rsidP="00176C28">
+    <w:p w14:paraId="3702D59E" w14:textId="77777777" w:rsidR="00366B99" w:rsidRDefault="00366B99" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23449413" w14:textId="77777777" w:rsidR="006B79F8" w:rsidRDefault="006B79F8"/>
+    <w:p w14:paraId="02C9E40C" w14:textId="77777777" w:rsidR="00366B99" w:rsidRDefault="00366B99"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7DBF1E3C" w14:textId="77777777" w:rsidR="006B79F8" w:rsidRDefault="006B79F8">
+    <w:p w14:paraId="6DECC3E4" w14:textId="77777777" w:rsidR="00366B99" w:rsidRDefault="00366B99">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="1A365EA7" w14:textId="1DF5A106" w:rsidR="00C7212D" w:rsidRPr="00D221DE" w:rsidRDefault="00C7212D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B0650E" w:rsidRPr="00B0650E">
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations#what-is-an-nger-facility</w:t>
       </w:r>
@@ -13213,109 +13535,139 @@
     <w:p w14:paraId="51369705" w14:textId="7128D554" w:rsidR="00016245" w:rsidRPr="008F212C" w:rsidRDefault="00016245" w:rsidP="00016245">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0650E">
         <w:t>https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6056E82B" w14:textId="4DAAB194" w:rsidR="002B34F2" w:rsidRPr="00CB659E" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
+    <w:p w14:paraId="6056E82B" w14:textId="745DA876" w:rsidR="002B34F2" w:rsidRPr="00CB659E" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003925C5" w:rsidRPr="00F04493">
         <w:t>https://www.legislation.gov.au/Series/C2007A00175</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB659E">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00DF5C91">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5C91" w:rsidRPr="001E6D58">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">latest/versions  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0115AB24" w14:textId="00025448" w:rsidR="002B34F2" w:rsidRPr="00CB659E" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
+    <w:p w14:paraId="0115AB24" w14:textId="4F89AE19" w:rsidR="002B34F2" w:rsidRPr="00CB659E" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB659E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB659E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003925C5" w:rsidRPr="00F04493">
         <w:t>https://www.legislation.gov.au/Series/F2008L0223</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0F8E">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5C91">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5C91" w:rsidRPr="001E6D58">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">latest/versions  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="37533EAC" w14:textId="7EDC4F9C" w:rsidR="002B34F2" w:rsidRPr="00CB659E" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
+    <w:p w14:paraId="37533EAC" w14:textId="3E89C0D5" w:rsidR="002B34F2" w:rsidRPr="00CB659E" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB659E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB659E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003925C5" w:rsidRPr="00F04493">
         <w:t>https://www.legislation.gov.au/Series/F2008L02309</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB659E">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00DF5C91">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5C91" w:rsidRPr="001E6D58">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">latest/versions  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="0F9827FA" w14:textId="0842ACA4" w:rsidR="002B34F2" w:rsidRPr="00740092" w:rsidRDefault="002B34F2" w:rsidP="002B34F2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB659E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB659E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003925C5" w:rsidRPr="00F04493">
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme</w:t>
       </w:r>
       <w:r w:rsidR="008F4E7A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -13428,70 +13780,50 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E36F28" w:rsidRPr="00F04493">
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides</w:t>
       </w:r>
       <w:r w:rsidR="00C850C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4ED41E0B" w14:textId="20FAB0E0" w:rsidR="00CC73F6" w:rsidRDefault="00CC73F6" w:rsidP="00CC73F6">
-[...18 lines deleted...]
-  </w:p>
   <w:p w14:paraId="1657C533" w14:textId="0A64D1B9" w:rsidR="00D81782" w:rsidRPr="00CC73F6" w:rsidRDefault="00CC73F6" w:rsidP="00CC73F6">
     <w:pPr>
       <w:pStyle w:val="LegislativesecrecyACT"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76F6D4AB" wp14:editId="7649AC1D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4721420</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-190500</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1424451" cy="469454"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -17884,63 +18216,65 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79DB23C0"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="11A43BFC"/>
+    <w:tmpl w:val="EBAA7300"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="CERbullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="›"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
@@ -18263,4250 +18597,5689 @@
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1735394145">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="395202672">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1438981180">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1822499990">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1725369631">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1941260519">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="59329191">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1451195669">
     <w:abstractNumId w:val="44"/>
   </w:num>
+  <w:num w:numId="51" w16cid:durableId="1629434955">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:revisionView w:inkAnnotations="0"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:spinCount="100000" w:hashValue="DJ5SdHOd3EStAYUvmlFs+WPdtZZjLnZBz1fj6t2RPUQ=" w:saltValue="TYjQ/YAZdSOh8+aF20fzKA==" w:algorithmName="SHA-256"/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D30B2"/>
     <w:rsid w:val="0000091D"/>
     <w:rsid w:val="00000B37"/>
     <w:rsid w:val="00000C2D"/>
     <w:rsid w:val="00000DAE"/>
+    <w:rsid w:val="00001725"/>
     <w:rsid w:val="00001A25"/>
     <w:rsid w:val="00002557"/>
     <w:rsid w:val="0000299B"/>
     <w:rsid w:val="00002E15"/>
     <w:rsid w:val="00002EDE"/>
     <w:rsid w:val="000033CD"/>
+    <w:rsid w:val="00003D06"/>
     <w:rsid w:val="0000439B"/>
     <w:rsid w:val="000046DF"/>
+    <w:rsid w:val="00004A86"/>
     <w:rsid w:val="00004DF5"/>
+    <w:rsid w:val="000050D2"/>
     <w:rsid w:val="00005343"/>
     <w:rsid w:val="000053F7"/>
     <w:rsid w:val="0000569D"/>
+    <w:rsid w:val="00006172"/>
     <w:rsid w:val="0000630F"/>
+    <w:rsid w:val="000063A2"/>
     <w:rsid w:val="000073AB"/>
     <w:rsid w:val="00007581"/>
     <w:rsid w:val="000076AD"/>
     <w:rsid w:val="00007AB6"/>
+    <w:rsid w:val="00010C0B"/>
+    <w:rsid w:val="00010F27"/>
     <w:rsid w:val="00011C7B"/>
+    <w:rsid w:val="00011DD7"/>
     <w:rsid w:val="00011FA7"/>
     <w:rsid w:val="000122BD"/>
+    <w:rsid w:val="00013937"/>
     <w:rsid w:val="00013D5E"/>
+    <w:rsid w:val="0001465F"/>
+    <w:rsid w:val="00014E07"/>
+    <w:rsid w:val="00014FA2"/>
+    <w:rsid w:val="00015975"/>
     <w:rsid w:val="00015AA4"/>
     <w:rsid w:val="00015ED6"/>
     <w:rsid w:val="00016245"/>
     <w:rsid w:val="00016529"/>
     <w:rsid w:val="00016731"/>
     <w:rsid w:val="000171C4"/>
+    <w:rsid w:val="00017302"/>
     <w:rsid w:val="00017850"/>
     <w:rsid w:val="00017D0C"/>
     <w:rsid w:val="000202FD"/>
     <w:rsid w:val="00020800"/>
+    <w:rsid w:val="0002115E"/>
     <w:rsid w:val="00021299"/>
     <w:rsid w:val="00021E6E"/>
     <w:rsid w:val="000224C4"/>
+    <w:rsid w:val="00022FAD"/>
+    <w:rsid w:val="00023BCC"/>
     <w:rsid w:val="0002468B"/>
     <w:rsid w:val="00025B10"/>
     <w:rsid w:val="00025D62"/>
     <w:rsid w:val="00026672"/>
+    <w:rsid w:val="00026724"/>
     <w:rsid w:val="00026EBC"/>
     <w:rsid w:val="0002709D"/>
     <w:rsid w:val="00027BA3"/>
+    <w:rsid w:val="00030305"/>
     <w:rsid w:val="0003031B"/>
     <w:rsid w:val="00030B70"/>
     <w:rsid w:val="00030D4F"/>
     <w:rsid w:val="00031090"/>
     <w:rsid w:val="00031A6C"/>
     <w:rsid w:val="000332C4"/>
     <w:rsid w:val="00033D29"/>
     <w:rsid w:val="00033FDC"/>
+    <w:rsid w:val="00034213"/>
     <w:rsid w:val="00035321"/>
+    <w:rsid w:val="0003574A"/>
     <w:rsid w:val="0003582F"/>
     <w:rsid w:val="00035AAC"/>
+    <w:rsid w:val="00035EEC"/>
     <w:rsid w:val="00035FBA"/>
     <w:rsid w:val="00036384"/>
     <w:rsid w:val="00036843"/>
     <w:rsid w:val="00036B40"/>
     <w:rsid w:val="000378B6"/>
     <w:rsid w:val="00037D2D"/>
+    <w:rsid w:val="000406BF"/>
     <w:rsid w:val="000408D5"/>
     <w:rsid w:val="0004095C"/>
     <w:rsid w:val="00041110"/>
     <w:rsid w:val="000425C3"/>
     <w:rsid w:val="00043339"/>
     <w:rsid w:val="000434DA"/>
+    <w:rsid w:val="00043D95"/>
     <w:rsid w:val="000442F7"/>
     <w:rsid w:val="00044317"/>
+    <w:rsid w:val="000445C4"/>
     <w:rsid w:val="00044AF0"/>
     <w:rsid w:val="00044CE7"/>
     <w:rsid w:val="00044CF2"/>
     <w:rsid w:val="00045412"/>
     <w:rsid w:val="00046527"/>
     <w:rsid w:val="000471EC"/>
     <w:rsid w:val="00050F39"/>
     <w:rsid w:val="00051191"/>
     <w:rsid w:val="000517FD"/>
+    <w:rsid w:val="000519BD"/>
     <w:rsid w:val="0005251C"/>
+    <w:rsid w:val="0005282E"/>
     <w:rsid w:val="00052833"/>
     <w:rsid w:val="000529EE"/>
     <w:rsid w:val="00053393"/>
+    <w:rsid w:val="0005361A"/>
+    <w:rsid w:val="0005429A"/>
     <w:rsid w:val="0005479A"/>
     <w:rsid w:val="00054C43"/>
     <w:rsid w:val="00054D1C"/>
     <w:rsid w:val="0005511A"/>
     <w:rsid w:val="000557C6"/>
     <w:rsid w:val="00055DF5"/>
     <w:rsid w:val="00055F51"/>
+    <w:rsid w:val="00056F3C"/>
     <w:rsid w:val="00056FF0"/>
     <w:rsid w:val="000577BC"/>
     <w:rsid w:val="00057DB1"/>
     <w:rsid w:val="000608F7"/>
+    <w:rsid w:val="00061043"/>
     <w:rsid w:val="00061548"/>
     <w:rsid w:val="00061874"/>
     <w:rsid w:val="00061908"/>
     <w:rsid w:val="0006227A"/>
     <w:rsid w:val="00062330"/>
     <w:rsid w:val="00062632"/>
     <w:rsid w:val="00062722"/>
+    <w:rsid w:val="00062890"/>
     <w:rsid w:val="000639D2"/>
     <w:rsid w:val="00063C66"/>
     <w:rsid w:val="00063CD0"/>
+    <w:rsid w:val="00063E78"/>
     <w:rsid w:val="0006491A"/>
+    <w:rsid w:val="00064C59"/>
+    <w:rsid w:val="0006567B"/>
+    <w:rsid w:val="00065C7A"/>
     <w:rsid w:val="0006619F"/>
     <w:rsid w:val="000666D2"/>
     <w:rsid w:val="000667BE"/>
+    <w:rsid w:val="000668CE"/>
     <w:rsid w:val="00066CB6"/>
     <w:rsid w:val="000678AA"/>
+    <w:rsid w:val="00067D77"/>
     <w:rsid w:val="00067DD3"/>
     <w:rsid w:val="000702B7"/>
     <w:rsid w:val="00070D7E"/>
+    <w:rsid w:val="00071742"/>
     <w:rsid w:val="000722B0"/>
     <w:rsid w:val="00072585"/>
     <w:rsid w:val="00072949"/>
     <w:rsid w:val="00072C7E"/>
     <w:rsid w:val="00072EEE"/>
+    <w:rsid w:val="0007367C"/>
     <w:rsid w:val="00073F92"/>
+    <w:rsid w:val="00074032"/>
     <w:rsid w:val="00075078"/>
+    <w:rsid w:val="000753F3"/>
     <w:rsid w:val="00075EA6"/>
     <w:rsid w:val="000763C6"/>
     <w:rsid w:val="00076D1D"/>
     <w:rsid w:val="000773A7"/>
+    <w:rsid w:val="000775BD"/>
+    <w:rsid w:val="0007766E"/>
     <w:rsid w:val="00077D18"/>
     <w:rsid w:val="000804EC"/>
     <w:rsid w:val="00080ABD"/>
+    <w:rsid w:val="00080FDB"/>
     <w:rsid w:val="000810A5"/>
+    <w:rsid w:val="0008182F"/>
+    <w:rsid w:val="00081865"/>
     <w:rsid w:val="00081E63"/>
     <w:rsid w:val="00081F79"/>
     <w:rsid w:val="00082084"/>
     <w:rsid w:val="00082133"/>
+    <w:rsid w:val="00082838"/>
+    <w:rsid w:val="00082846"/>
     <w:rsid w:val="00082909"/>
     <w:rsid w:val="00082A48"/>
     <w:rsid w:val="000838A8"/>
     <w:rsid w:val="00083B42"/>
     <w:rsid w:val="00083FFC"/>
     <w:rsid w:val="000842D0"/>
+    <w:rsid w:val="0008469A"/>
     <w:rsid w:val="000852FC"/>
     <w:rsid w:val="00085DC6"/>
+    <w:rsid w:val="000861EE"/>
     <w:rsid w:val="0008737C"/>
     <w:rsid w:val="000873E6"/>
     <w:rsid w:val="00087499"/>
+    <w:rsid w:val="000877E1"/>
+    <w:rsid w:val="0009009F"/>
     <w:rsid w:val="0009025B"/>
     <w:rsid w:val="000906DE"/>
+    <w:rsid w:val="00091004"/>
+    <w:rsid w:val="00091626"/>
     <w:rsid w:val="00091EC7"/>
+    <w:rsid w:val="00091EDF"/>
     <w:rsid w:val="00092092"/>
     <w:rsid w:val="00092259"/>
+    <w:rsid w:val="00092400"/>
     <w:rsid w:val="00092908"/>
     <w:rsid w:val="00093376"/>
+    <w:rsid w:val="00093457"/>
     <w:rsid w:val="00093B22"/>
     <w:rsid w:val="00093EAA"/>
     <w:rsid w:val="0009437C"/>
     <w:rsid w:val="000948D5"/>
     <w:rsid w:val="00094B2E"/>
+    <w:rsid w:val="000950EC"/>
     <w:rsid w:val="00095709"/>
     <w:rsid w:val="00096878"/>
     <w:rsid w:val="0009725A"/>
     <w:rsid w:val="000972E0"/>
     <w:rsid w:val="0009792D"/>
+    <w:rsid w:val="000A0040"/>
     <w:rsid w:val="000A0042"/>
     <w:rsid w:val="000A01C7"/>
     <w:rsid w:val="000A0BAF"/>
     <w:rsid w:val="000A0DD5"/>
     <w:rsid w:val="000A15B5"/>
+    <w:rsid w:val="000A1702"/>
     <w:rsid w:val="000A1CF6"/>
+    <w:rsid w:val="000A2909"/>
     <w:rsid w:val="000A2AB5"/>
     <w:rsid w:val="000A37B0"/>
     <w:rsid w:val="000A38CE"/>
     <w:rsid w:val="000A3C94"/>
     <w:rsid w:val="000A40D1"/>
     <w:rsid w:val="000A4F15"/>
     <w:rsid w:val="000A4F21"/>
     <w:rsid w:val="000A51EA"/>
     <w:rsid w:val="000A5BE9"/>
     <w:rsid w:val="000A5FA4"/>
     <w:rsid w:val="000A6508"/>
     <w:rsid w:val="000A747D"/>
+    <w:rsid w:val="000B0B07"/>
     <w:rsid w:val="000B16EE"/>
     <w:rsid w:val="000B1AEC"/>
     <w:rsid w:val="000B2225"/>
     <w:rsid w:val="000B2739"/>
     <w:rsid w:val="000B2EA2"/>
     <w:rsid w:val="000B3A72"/>
+    <w:rsid w:val="000B3BE2"/>
     <w:rsid w:val="000B3C3F"/>
     <w:rsid w:val="000B3EB8"/>
     <w:rsid w:val="000B4A47"/>
     <w:rsid w:val="000B5B58"/>
     <w:rsid w:val="000B600D"/>
+    <w:rsid w:val="000B6489"/>
+    <w:rsid w:val="000B6B67"/>
+    <w:rsid w:val="000B6C43"/>
     <w:rsid w:val="000B7FD1"/>
+    <w:rsid w:val="000C0295"/>
     <w:rsid w:val="000C02D9"/>
     <w:rsid w:val="000C09E2"/>
     <w:rsid w:val="000C0C66"/>
     <w:rsid w:val="000C10C9"/>
+    <w:rsid w:val="000C16BC"/>
     <w:rsid w:val="000C1AB2"/>
     <w:rsid w:val="000C255E"/>
     <w:rsid w:val="000C285E"/>
+    <w:rsid w:val="000C29E7"/>
     <w:rsid w:val="000C2BDF"/>
     <w:rsid w:val="000C3420"/>
+    <w:rsid w:val="000C3872"/>
     <w:rsid w:val="000C39CB"/>
     <w:rsid w:val="000C3AE9"/>
     <w:rsid w:val="000C4045"/>
     <w:rsid w:val="000C4272"/>
     <w:rsid w:val="000C5FD5"/>
+    <w:rsid w:val="000C6157"/>
+    <w:rsid w:val="000C6848"/>
     <w:rsid w:val="000C6BEE"/>
     <w:rsid w:val="000C6D5E"/>
     <w:rsid w:val="000C6F05"/>
     <w:rsid w:val="000C7940"/>
     <w:rsid w:val="000C7B5E"/>
     <w:rsid w:val="000C7DB2"/>
+    <w:rsid w:val="000D007E"/>
     <w:rsid w:val="000D0554"/>
     <w:rsid w:val="000D0724"/>
     <w:rsid w:val="000D0775"/>
     <w:rsid w:val="000D0C26"/>
+    <w:rsid w:val="000D0DDA"/>
+    <w:rsid w:val="000D0F1E"/>
+    <w:rsid w:val="000D237F"/>
+    <w:rsid w:val="000D240C"/>
     <w:rsid w:val="000D252D"/>
+    <w:rsid w:val="000D2819"/>
     <w:rsid w:val="000D2FCE"/>
     <w:rsid w:val="000D319A"/>
     <w:rsid w:val="000D33A8"/>
     <w:rsid w:val="000D3738"/>
+    <w:rsid w:val="000D4053"/>
     <w:rsid w:val="000D4A2B"/>
+    <w:rsid w:val="000D5809"/>
+    <w:rsid w:val="000D5C03"/>
     <w:rsid w:val="000D6024"/>
     <w:rsid w:val="000D689D"/>
     <w:rsid w:val="000D6C0F"/>
     <w:rsid w:val="000D739F"/>
     <w:rsid w:val="000D75B9"/>
+    <w:rsid w:val="000D7864"/>
     <w:rsid w:val="000E0AA1"/>
     <w:rsid w:val="000E113F"/>
+    <w:rsid w:val="000E1249"/>
     <w:rsid w:val="000E17C3"/>
     <w:rsid w:val="000E1B40"/>
     <w:rsid w:val="000E1C68"/>
     <w:rsid w:val="000E1E0E"/>
     <w:rsid w:val="000E25E1"/>
+    <w:rsid w:val="000E2D3A"/>
+    <w:rsid w:val="000E3580"/>
     <w:rsid w:val="000E3E1F"/>
     <w:rsid w:val="000E42BB"/>
     <w:rsid w:val="000E4707"/>
     <w:rsid w:val="000E4A89"/>
     <w:rsid w:val="000E50A1"/>
     <w:rsid w:val="000E5314"/>
     <w:rsid w:val="000E55B5"/>
     <w:rsid w:val="000E5873"/>
     <w:rsid w:val="000E58A0"/>
     <w:rsid w:val="000E58EF"/>
     <w:rsid w:val="000E5920"/>
     <w:rsid w:val="000E5A13"/>
     <w:rsid w:val="000E7E33"/>
+    <w:rsid w:val="000F0543"/>
     <w:rsid w:val="000F069C"/>
     <w:rsid w:val="000F0906"/>
     <w:rsid w:val="000F11FA"/>
     <w:rsid w:val="000F221A"/>
+    <w:rsid w:val="000F298F"/>
+    <w:rsid w:val="000F369A"/>
+    <w:rsid w:val="000F3E5E"/>
+    <w:rsid w:val="000F40B7"/>
     <w:rsid w:val="000F429D"/>
     <w:rsid w:val="000F4A90"/>
     <w:rsid w:val="000F4C04"/>
     <w:rsid w:val="000F67DE"/>
     <w:rsid w:val="000F6B44"/>
     <w:rsid w:val="000F7388"/>
     <w:rsid w:val="000F780F"/>
+    <w:rsid w:val="00100210"/>
     <w:rsid w:val="001003DF"/>
+    <w:rsid w:val="001010C7"/>
     <w:rsid w:val="001012B0"/>
     <w:rsid w:val="001013C4"/>
     <w:rsid w:val="0010191F"/>
     <w:rsid w:val="0010278B"/>
+    <w:rsid w:val="00102CC5"/>
     <w:rsid w:val="001044B0"/>
+    <w:rsid w:val="00104719"/>
     <w:rsid w:val="001048C6"/>
     <w:rsid w:val="00104E3A"/>
     <w:rsid w:val="001053DD"/>
+    <w:rsid w:val="0010544A"/>
+    <w:rsid w:val="0010625A"/>
     <w:rsid w:val="00106537"/>
     <w:rsid w:val="001065DC"/>
     <w:rsid w:val="00106DAB"/>
+    <w:rsid w:val="00107297"/>
+    <w:rsid w:val="001074CC"/>
     <w:rsid w:val="00107857"/>
     <w:rsid w:val="001100B6"/>
+    <w:rsid w:val="00110702"/>
     <w:rsid w:val="0011149A"/>
     <w:rsid w:val="001115C2"/>
     <w:rsid w:val="00111D74"/>
     <w:rsid w:val="00111E2A"/>
     <w:rsid w:val="00112192"/>
     <w:rsid w:val="00112BFF"/>
     <w:rsid w:val="00112E29"/>
     <w:rsid w:val="001133E0"/>
     <w:rsid w:val="00113420"/>
     <w:rsid w:val="001137ED"/>
     <w:rsid w:val="00113E79"/>
     <w:rsid w:val="00114271"/>
+    <w:rsid w:val="00116D81"/>
+    <w:rsid w:val="0011730B"/>
     <w:rsid w:val="00117347"/>
     <w:rsid w:val="0012002A"/>
     <w:rsid w:val="0012048E"/>
     <w:rsid w:val="00121800"/>
+    <w:rsid w:val="00121991"/>
+    <w:rsid w:val="00121AEE"/>
+    <w:rsid w:val="00121D2A"/>
     <w:rsid w:val="00121DDA"/>
+    <w:rsid w:val="00122439"/>
     <w:rsid w:val="00122BD4"/>
     <w:rsid w:val="00122F65"/>
     <w:rsid w:val="00123716"/>
     <w:rsid w:val="00124148"/>
     <w:rsid w:val="00124816"/>
     <w:rsid w:val="00125224"/>
+    <w:rsid w:val="001253FF"/>
     <w:rsid w:val="001257FC"/>
+    <w:rsid w:val="0012600F"/>
     <w:rsid w:val="001260D3"/>
     <w:rsid w:val="001265CB"/>
     <w:rsid w:val="001276AA"/>
     <w:rsid w:val="0012772D"/>
     <w:rsid w:val="00130304"/>
     <w:rsid w:val="00130481"/>
     <w:rsid w:val="001308B4"/>
     <w:rsid w:val="0013105A"/>
     <w:rsid w:val="00131608"/>
     <w:rsid w:val="001319B6"/>
     <w:rsid w:val="0013235E"/>
+    <w:rsid w:val="00132F79"/>
     <w:rsid w:val="0013316E"/>
     <w:rsid w:val="0013356F"/>
     <w:rsid w:val="00133586"/>
     <w:rsid w:val="0013369A"/>
+    <w:rsid w:val="00133C3D"/>
     <w:rsid w:val="00134159"/>
     <w:rsid w:val="001341D9"/>
     <w:rsid w:val="0013483B"/>
     <w:rsid w:val="001354F1"/>
+    <w:rsid w:val="00135ABC"/>
     <w:rsid w:val="001365DC"/>
     <w:rsid w:val="00136C54"/>
     <w:rsid w:val="00136E99"/>
+    <w:rsid w:val="001377DE"/>
     <w:rsid w:val="00137D66"/>
     <w:rsid w:val="00140939"/>
+    <w:rsid w:val="0014157F"/>
     <w:rsid w:val="001415B2"/>
     <w:rsid w:val="001418D1"/>
     <w:rsid w:val="00143CD3"/>
     <w:rsid w:val="0014443E"/>
     <w:rsid w:val="0014446F"/>
     <w:rsid w:val="00144C24"/>
     <w:rsid w:val="00144C45"/>
+    <w:rsid w:val="0014527C"/>
     <w:rsid w:val="001455B9"/>
+    <w:rsid w:val="0014682F"/>
+    <w:rsid w:val="0014691E"/>
     <w:rsid w:val="00146FC8"/>
     <w:rsid w:val="00147A88"/>
     <w:rsid w:val="00147BB2"/>
     <w:rsid w:val="00147C2C"/>
     <w:rsid w:val="00150DAF"/>
+    <w:rsid w:val="001510D4"/>
     <w:rsid w:val="001512C0"/>
+    <w:rsid w:val="00151B5C"/>
     <w:rsid w:val="00151C0C"/>
     <w:rsid w:val="00151C16"/>
     <w:rsid w:val="00152551"/>
     <w:rsid w:val="00153173"/>
     <w:rsid w:val="001532E0"/>
     <w:rsid w:val="001545F1"/>
     <w:rsid w:val="0015466F"/>
     <w:rsid w:val="001551E8"/>
     <w:rsid w:val="00155519"/>
     <w:rsid w:val="0015566B"/>
     <w:rsid w:val="00155699"/>
     <w:rsid w:val="0015608E"/>
     <w:rsid w:val="001560B7"/>
     <w:rsid w:val="00156148"/>
     <w:rsid w:val="00156860"/>
     <w:rsid w:val="00157175"/>
+    <w:rsid w:val="00157BB5"/>
+    <w:rsid w:val="00160A42"/>
     <w:rsid w:val="00161556"/>
+    <w:rsid w:val="00161802"/>
     <w:rsid w:val="00161A3B"/>
+    <w:rsid w:val="00161A62"/>
     <w:rsid w:val="00161ABC"/>
     <w:rsid w:val="00161C59"/>
     <w:rsid w:val="001624B9"/>
+    <w:rsid w:val="0016276F"/>
+    <w:rsid w:val="00163168"/>
+    <w:rsid w:val="00163C9E"/>
+    <w:rsid w:val="00164535"/>
+    <w:rsid w:val="0016508E"/>
     <w:rsid w:val="001651F7"/>
+    <w:rsid w:val="00165267"/>
     <w:rsid w:val="00165834"/>
+    <w:rsid w:val="00165885"/>
     <w:rsid w:val="00165CC2"/>
+    <w:rsid w:val="00165F0E"/>
+    <w:rsid w:val="00166289"/>
     <w:rsid w:val="0016671E"/>
     <w:rsid w:val="00166F7B"/>
     <w:rsid w:val="00166FC1"/>
     <w:rsid w:val="001675C4"/>
     <w:rsid w:val="001679BA"/>
     <w:rsid w:val="00167D43"/>
+    <w:rsid w:val="00167DB4"/>
+    <w:rsid w:val="00167E66"/>
     <w:rsid w:val="00170243"/>
     <w:rsid w:val="00170774"/>
+    <w:rsid w:val="00171435"/>
+    <w:rsid w:val="001716D4"/>
     <w:rsid w:val="00172447"/>
     <w:rsid w:val="00172559"/>
     <w:rsid w:val="00172F37"/>
     <w:rsid w:val="0017458D"/>
     <w:rsid w:val="0017571A"/>
     <w:rsid w:val="00175823"/>
+    <w:rsid w:val="00175BF2"/>
     <w:rsid w:val="0017648B"/>
     <w:rsid w:val="0017653F"/>
     <w:rsid w:val="001765B6"/>
     <w:rsid w:val="001767C4"/>
     <w:rsid w:val="00176871"/>
     <w:rsid w:val="00176C28"/>
     <w:rsid w:val="00176D3D"/>
     <w:rsid w:val="001771DC"/>
     <w:rsid w:val="00177A63"/>
+    <w:rsid w:val="00177DDB"/>
+    <w:rsid w:val="0018050A"/>
     <w:rsid w:val="001811A9"/>
     <w:rsid w:val="001813DE"/>
+    <w:rsid w:val="0018153C"/>
     <w:rsid w:val="00181A4B"/>
     <w:rsid w:val="0018203C"/>
     <w:rsid w:val="00182DFE"/>
+    <w:rsid w:val="001830EB"/>
+    <w:rsid w:val="00183A6E"/>
     <w:rsid w:val="00183ADA"/>
     <w:rsid w:val="00183CF2"/>
     <w:rsid w:val="00183FC9"/>
+    <w:rsid w:val="0018468E"/>
     <w:rsid w:val="00184C8B"/>
     <w:rsid w:val="00184D9A"/>
     <w:rsid w:val="00185048"/>
     <w:rsid w:val="0018520D"/>
     <w:rsid w:val="00185B2E"/>
     <w:rsid w:val="0018717D"/>
+    <w:rsid w:val="0018767D"/>
     <w:rsid w:val="00187A26"/>
     <w:rsid w:val="00187B68"/>
     <w:rsid w:val="0019099B"/>
     <w:rsid w:val="00190EF8"/>
+    <w:rsid w:val="00191539"/>
     <w:rsid w:val="00192030"/>
     <w:rsid w:val="00193A6C"/>
     <w:rsid w:val="00193FA1"/>
     <w:rsid w:val="00194F11"/>
     <w:rsid w:val="00195185"/>
     <w:rsid w:val="0019598F"/>
     <w:rsid w:val="00195BF7"/>
     <w:rsid w:val="00195FB0"/>
+    <w:rsid w:val="00197078"/>
     <w:rsid w:val="00197461"/>
+    <w:rsid w:val="001979A1"/>
     <w:rsid w:val="00197F43"/>
     <w:rsid w:val="001A0474"/>
     <w:rsid w:val="001A052D"/>
     <w:rsid w:val="001A05C7"/>
     <w:rsid w:val="001A1701"/>
     <w:rsid w:val="001A1A48"/>
+    <w:rsid w:val="001A2385"/>
+    <w:rsid w:val="001A23F5"/>
+    <w:rsid w:val="001A258F"/>
     <w:rsid w:val="001A3063"/>
     <w:rsid w:val="001A368E"/>
     <w:rsid w:val="001A3C30"/>
     <w:rsid w:val="001A3CEF"/>
     <w:rsid w:val="001A3ED4"/>
     <w:rsid w:val="001A45B0"/>
     <w:rsid w:val="001A47EF"/>
     <w:rsid w:val="001A4A22"/>
     <w:rsid w:val="001A50EA"/>
     <w:rsid w:val="001A53E7"/>
+    <w:rsid w:val="001A5411"/>
     <w:rsid w:val="001A5515"/>
     <w:rsid w:val="001A575B"/>
     <w:rsid w:val="001A5F80"/>
+    <w:rsid w:val="001A620C"/>
+    <w:rsid w:val="001A7585"/>
     <w:rsid w:val="001A78B4"/>
     <w:rsid w:val="001A7A5C"/>
     <w:rsid w:val="001A7A9E"/>
     <w:rsid w:val="001A7D69"/>
     <w:rsid w:val="001B00D5"/>
     <w:rsid w:val="001B0234"/>
     <w:rsid w:val="001B0623"/>
+    <w:rsid w:val="001B2255"/>
     <w:rsid w:val="001B24A9"/>
+    <w:rsid w:val="001B308E"/>
     <w:rsid w:val="001B31C0"/>
     <w:rsid w:val="001B32C8"/>
+    <w:rsid w:val="001B3583"/>
     <w:rsid w:val="001B3E38"/>
     <w:rsid w:val="001B3F70"/>
     <w:rsid w:val="001B4BBD"/>
     <w:rsid w:val="001B5945"/>
     <w:rsid w:val="001B60FB"/>
     <w:rsid w:val="001B6682"/>
     <w:rsid w:val="001B66AA"/>
     <w:rsid w:val="001B77CA"/>
     <w:rsid w:val="001C0659"/>
+    <w:rsid w:val="001C0FA2"/>
     <w:rsid w:val="001C1346"/>
     <w:rsid w:val="001C191F"/>
     <w:rsid w:val="001C2497"/>
     <w:rsid w:val="001C24CC"/>
+    <w:rsid w:val="001C2B0E"/>
     <w:rsid w:val="001C2C13"/>
     <w:rsid w:val="001C3F16"/>
+    <w:rsid w:val="001C44A7"/>
     <w:rsid w:val="001C4D3C"/>
     <w:rsid w:val="001C5AAA"/>
     <w:rsid w:val="001C5C7A"/>
     <w:rsid w:val="001C67DC"/>
+    <w:rsid w:val="001C6CC8"/>
     <w:rsid w:val="001D04F4"/>
     <w:rsid w:val="001D08AD"/>
     <w:rsid w:val="001D1A6D"/>
     <w:rsid w:val="001D1ACF"/>
+    <w:rsid w:val="001D2CCA"/>
     <w:rsid w:val="001D2DB3"/>
     <w:rsid w:val="001D3F28"/>
     <w:rsid w:val="001D3F53"/>
+    <w:rsid w:val="001D49BE"/>
     <w:rsid w:val="001D4F2C"/>
     <w:rsid w:val="001D4FEF"/>
     <w:rsid w:val="001D5E01"/>
     <w:rsid w:val="001D6169"/>
+    <w:rsid w:val="001D6308"/>
     <w:rsid w:val="001D6BC8"/>
     <w:rsid w:val="001D6CC4"/>
     <w:rsid w:val="001E0254"/>
+    <w:rsid w:val="001E0297"/>
+    <w:rsid w:val="001E0A3D"/>
     <w:rsid w:val="001E1486"/>
+    <w:rsid w:val="001E1B5B"/>
     <w:rsid w:val="001E1C6F"/>
     <w:rsid w:val="001E1FAB"/>
     <w:rsid w:val="001E36D6"/>
     <w:rsid w:val="001E3E8E"/>
+    <w:rsid w:val="001E3FB6"/>
     <w:rsid w:val="001E4181"/>
     <w:rsid w:val="001E445E"/>
+    <w:rsid w:val="001E44C7"/>
+    <w:rsid w:val="001E4B23"/>
     <w:rsid w:val="001E4F0F"/>
     <w:rsid w:val="001E56BB"/>
     <w:rsid w:val="001E6045"/>
     <w:rsid w:val="001E6DCE"/>
     <w:rsid w:val="001E6FA7"/>
     <w:rsid w:val="001E74BF"/>
     <w:rsid w:val="001E7653"/>
     <w:rsid w:val="001E768F"/>
     <w:rsid w:val="001E7C28"/>
     <w:rsid w:val="001F071B"/>
+    <w:rsid w:val="001F0748"/>
     <w:rsid w:val="001F25EC"/>
     <w:rsid w:val="001F26B8"/>
+    <w:rsid w:val="001F2F04"/>
     <w:rsid w:val="001F32F3"/>
     <w:rsid w:val="001F41A3"/>
     <w:rsid w:val="001F43C1"/>
     <w:rsid w:val="001F470A"/>
     <w:rsid w:val="001F5186"/>
+    <w:rsid w:val="001F5938"/>
     <w:rsid w:val="001F6AD2"/>
     <w:rsid w:val="001F6F64"/>
     <w:rsid w:val="001F7A8A"/>
     <w:rsid w:val="001F7ADC"/>
+    <w:rsid w:val="00202023"/>
+    <w:rsid w:val="00202198"/>
     <w:rsid w:val="002039B1"/>
+    <w:rsid w:val="00204111"/>
     <w:rsid w:val="00204346"/>
     <w:rsid w:val="0020437F"/>
     <w:rsid w:val="00205062"/>
     <w:rsid w:val="00205126"/>
     <w:rsid w:val="0020543F"/>
+    <w:rsid w:val="00206035"/>
     <w:rsid w:val="00206650"/>
+    <w:rsid w:val="00206ADB"/>
+    <w:rsid w:val="00206E28"/>
+    <w:rsid w:val="00207003"/>
     <w:rsid w:val="0020732A"/>
     <w:rsid w:val="0020746C"/>
     <w:rsid w:val="0020773D"/>
     <w:rsid w:val="00207A3C"/>
     <w:rsid w:val="00210856"/>
     <w:rsid w:val="0021138C"/>
     <w:rsid w:val="0021153C"/>
     <w:rsid w:val="00211741"/>
     <w:rsid w:val="002118E5"/>
     <w:rsid w:val="002120E6"/>
     <w:rsid w:val="002144EB"/>
     <w:rsid w:val="00215AAA"/>
     <w:rsid w:val="00215AC7"/>
     <w:rsid w:val="00215E60"/>
     <w:rsid w:val="002160DA"/>
     <w:rsid w:val="00216E5D"/>
     <w:rsid w:val="0021782A"/>
     <w:rsid w:val="002205EB"/>
+    <w:rsid w:val="002209EA"/>
     <w:rsid w:val="002214EE"/>
     <w:rsid w:val="002219E7"/>
+    <w:rsid w:val="00222F68"/>
+    <w:rsid w:val="0022308A"/>
     <w:rsid w:val="00223591"/>
     <w:rsid w:val="00223676"/>
     <w:rsid w:val="00224DCE"/>
     <w:rsid w:val="00225316"/>
     <w:rsid w:val="00226272"/>
     <w:rsid w:val="00226A00"/>
     <w:rsid w:val="00226C6D"/>
+    <w:rsid w:val="00227B27"/>
     <w:rsid w:val="00230721"/>
     <w:rsid w:val="00230B21"/>
+    <w:rsid w:val="00230C61"/>
     <w:rsid w:val="00231302"/>
     <w:rsid w:val="00231A17"/>
     <w:rsid w:val="00232029"/>
     <w:rsid w:val="0023226F"/>
+    <w:rsid w:val="002326B6"/>
     <w:rsid w:val="00232858"/>
     <w:rsid w:val="0023286B"/>
+    <w:rsid w:val="00233149"/>
     <w:rsid w:val="002334CA"/>
     <w:rsid w:val="002347CF"/>
+    <w:rsid w:val="002348CC"/>
     <w:rsid w:val="00234987"/>
     <w:rsid w:val="00235142"/>
     <w:rsid w:val="00235604"/>
     <w:rsid w:val="00235B6C"/>
     <w:rsid w:val="00235B98"/>
     <w:rsid w:val="00236602"/>
     <w:rsid w:val="002369CA"/>
     <w:rsid w:val="00236DF7"/>
+    <w:rsid w:val="00237112"/>
     <w:rsid w:val="0023715E"/>
     <w:rsid w:val="002379C4"/>
     <w:rsid w:val="00240BDC"/>
     <w:rsid w:val="00240F0F"/>
     <w:rsid w:val="0024101A"/>
     <w:rsid w:val="00241555"/>
     <w:rsid w:val="002417CA"/>
     <w:rsid w:val="00241C02"/>
     <w:rsid w:val="00241F3B"/>
+    <w:rsid w:val="0024280B"/>
     <w:rsid w:val="002432C5"/>
+    <w:rsid w:val="00243752"/>
+    <w:rsid w:val="002437BB"/>
     <w:rsid w:val="00243D29"/>
+    <w:rsid w:val="002440A4"/>
     <w:rsid w:val="0024467C"/>
     <w:rsid w:val="002446AB"/>
+    <w:rsid w:val="002448D5"/>
     <w:rsid w:val="002448DD"/>
     <w:rsid w:val="00244D36"/>
+    <w:rsid w:val="002450A7"/>
     <w:rsid w:val="00245295"/>
     <w:rsid w:val="002454AC"/>
     <w:rsid w:val="0024554C"/>
+    <w:rsid w:val="00246A2F"/>
     <w:rsid w:val="0024710B"/>
+    <w:rsid w:val="002478A2"/>
+    <w:rsid w:val="00250203"/>
+    <w:rsid w:val="00250394"/>
     <w:rsid w:val="0025054C"/>
     <w:rsid w:val="00250DB8"/>
+    <w:rsid w:val="00250E5C"/>
     <w:rsid w:val="002512F2"/>
     <w:rsid w:val="00251455"/>
+    <w:rsid w:val="00251A3A"/>
+    <w:rsid w:val="00253632"/>
     <w:rsid w:val="002537CF"/>
     <w:rsid w:val="00253B00"/>
     <w:rsid w:val="00253B2C"/>
     <w:rsid w:val="00253FFC"/>
     <w:rsid w:val="00254097"/>
+    <w:rsid w:val="00254C1D"/>
     <w:rsid w:val="00254E55"/>
+    <w:rsid w:val="00254F29"/>
+    <w:rsid w:val="002555E1"/>
     <w:rsid w:val="00256826"/>
     <w:rsid w:val="00256F9C"/>
     <w:rsid w:val="00256FE3"/>
+    <w:rsid w:val="002578E5"/>
     <w:rsid w:val="00257AC3"/>
     <w:rsid w:val="002605F7"/>
     <w:rsid w:val="00261689"/>
     <w:rsid w:val="00261769"/>
     <w:rsid w:val="00261DDA"/>
     <w:rsid w:val="00262200"/>
     <w:rsid w:val="0026228E"/>
     <w:rsid w:val="002622E9"/>
+    <w:rsid w:val="00262552"/>
     <w:rsid w:val="00262EFA"/>
     <w:rsid w:val="00263283"/>
     <w:rsid w:val="002637A3"/>
     <w:rsid w:val="00263BF8"/>
     <w:rsid w:val="00263DAA"/>
     <w:rsid w:val="0026416D"/>
+    <w:rsid w:val="00264422"/>
     <w:rsid w:val="0026472D"/>
     <w:rsid w:val="00264FCB"/>
     <w:rsid w:val="002652E4"/>
     <w:rsid w:val="00265D03"/>
+    <w:rsid w:val="00265DD0"/>
     <w:rsid w:val="002675CE"/>
     <w:rsid w:val="002676F7"/>
     <w:rsid w:val="0027069F"/>
     <w:rsid w:val="00270902"/>
+    <w:rsid w:val="0027140B"/>
+    <w:rsid w:val="00271823"/>
+    <w:rsid w:val="00271B89"/>
+    <w:rsid w:val="002720EC"/>
     <w:rsid w:val="00272560"/>
+    <w:rsid w:val="00272A6C"/>
     <w:rsid w:val="00272FA7"/>
     <w:rsid w:val="0027383D"/>
     <w:rsid w:val="0027424F"/>
     <w:rsid w:val="002746F0"/>
     <w:rsid w:val="002750C5"/>
     <w:rsid w:val="00275472"/>
     <w:rsid w:val="00275489"/>
     <w:rsid w:val="002757FF"/>
     <w:rsid w:val="0027612E"/>
     <w:rsid w:val="00276E6A"/>
     <w:rsid w:val="00276FAB"/>
     <w:rsid w:val="0027788F"/>
+    <w:rsid w:val="00280248"/>
     <w:rsid w:val="002803C8"/>
     <w:rsid w:val="002805C7"/>
     <w:rsid w:val="0028089C"/>
+    <w:rsid w:val="002811BE"/>
     <w:rsid w:val="00282049"/>
     <w:rsid w:val="002824FB"/>
     <w:rsid w:val="00282B21"/>
     <w:rsid w:val="002834E4"/>
     <w:rsid w:val="00283835"/>
     <w:rsid w:val="002839CC"/>
     <w:rsid w:val="00283C44"/>
     <w:rsid w:val="0028459A"/>
     <w:rsid w:val="00284C85"/>
     <w:rsid w:val="00285134"/>
     <w:rsid w:val="0028560F"/>
     <w:rsid w:val="002857CC"/>
     <w:rsid w:val="0028594E"/>
+    <w:rsid w:val="00285F6D"/>
+    <w:rsid w:val="0028658D"/>
     <w:rsid w:val="00286FF5"/>
+    <w:rsid w:val="002908EF"/>
+    <w:rsid w:val="00290951"/>
     <w:rsid w:val="00290B47"/>
     <w:rsid w:val="00290E3D"/>
     <w:rsid w:val="0029130C"/>
     <w:rsid w:val="00291475"/>
+    <w:rsid w:val="002915D5"/>
+    <w:rsid w:val="00292563"/>
     <w:rsid w:val="0029262D"/>
     <w:rsid w:val="002929A6"/>
+    <w:rsid w:val="0029322F"/>
     <w:rsid w:val="00293BB3"/>
     <w:rsid w:val="00293D56"/>
+    <w:rsid w:val="00293DB7"/>
     <w:rsid w:val="0029408A"/>
     <w:rsid w:val="00294483"/>
     <w:rsid w:val="00295077"/>
+    <w:rsid w:val="002951CF"/>
+    <w:rsid w:val="00297825"/>
     <w:rsid w:val="00297D17"/>
     <w:rsid w:val="002A0302"/>
+    <w:rsid w:val="002A0314"/>
     <w:rsid w:val="002A0992"/>
     <w:rsid w:val="002A0A0A"/>
     <w:rsid w:val="002A0B93"/>
     <w:rsid w:val="002A1736"/>
     <w:rsid w:val="002A194B"/>
+    <w:rsid w:val="002A2CDD"/>
     <w:rsid w:val="002A33F6"/>
     <w:rsid w:val="002A467B"/>
     <w:rsid w:val="002A46C2"/>
     <w:rsid w:val="002A4719"/>
     <w:rsid w:val="002A4DAE"/>
+    <w:rsid w:val="002A4F3A"/>
     <w:rsid w:val="002A51E0"/>
     <w:rsid w:val="002A64E4"/>
+    <w:rsid w:val="002A6C8E"/>
+    <w:rsid w:val="002A6D8F"/>
     <w:rsid w:val="002A6F90"/>
     <w:rsid w:val="002A7DE6"/>
     <w:rsid w:val="002A7EA6"/>
     <w:rsid w:val="002B0397"/>
     <w:rsid w:val="002B06B0"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B1266"/>
     <w:rsid w:val="002B28AA"/>
     <w:rsid w:val="002B29CB"/>
     <w:rsid w:val="002B2B69"/>
     <w:rsid w:val="002B2E3C"/>
     <w:rsid w:val="002B3206"/>
+    <w:rsid w:val="002B3258"/>
     <w:rsid w:val="002B34F2"/>
+    <w:rsid w:val="002B3674"/>
     <w:rsid w:val="002B3794"/>
     <w:rsid w:val="002B3FB5"/>
     <w:rsid w:val="002B4227"/>
     <w:rsid w:val="002B42CB"/>
     <w:rsid w:val="002B4394"/>
     <w:rsid w:val="002B55F5"/>
     <w:rsid w:val="002B59AA"/>
+    <w:rsid w:val="002B61C5"/>
     <w:rsid w:val="002B622C"/>
+    <w:rsid w:val="002B62F1"/>
     <w:rsid w:val="002B6FB2"/>
+    <w:rsid w:val="002C0762"/>
     <w:rsid w:val="002C136B"/>
     <w:rsid w:val="002C19F9"/>
     <w:rsid w:val="002C2767"/>
     <w:rsid w:val="002C3C55"/>
     <w:rsid w:val="002C427B"/>
     <w:rsid w:val="002C4456"/>
     <w:rsid w:val="002C4AA2"/>
     <w:rsid w:val="002C511B"/>
+    <w:rsid w:val="002C5447"/>
     <w:rsid w:val="002C5FA1"/>
     <w:rsid w:val="002C6EC8"/>
     <w:rsid w:val="002C702A"/>
+    <w:rsid w:val="002C713E"/>
     <w:rsid w:val="002C7AA0"/>
+    <w:rsid w:val="002C7B8B"/>
     <w:rsid w:val="002D0815"/>
     <w:rsid w:val="002D0FF2"/>
     <w:rsid w:val="002D18F3"/>
     <w:rsid w:val="002D1DDA"/>
+    <w:rsid w:val="002D1F11"/>
     <w:rsid w:val="002D220D"/>
     <w:rsid w:val="002D2A31"/>
     <w:rsid w:val="002D2D81"/>
     <w:rsid w:val="002D30B2"/>
     <w:rsid w:val="002D3552"/>
     <w:rsid w:val="002D3B3E"/>
+    <w:rsid w:val="002D3BF5"/>
+    <w:rsid w:val="002D3C9E"/>
     <w:rsid w:val="002D42A8"/>
+    <w:rsid w:val="002D481A"/>
     <w:rsid w:val="002D4C0F"/>
     <w:rsid w:val="002D5B6E"/>
     <w:rsid w:val="002D64FB"/>
+    <w:rsid w:val="002D70FA"/>
     <w:rsid w:val="002E02BA"/>
+    <w:rsid w:val="002E0627"/>
     <w:rsid w:val="002E0975"/>
     <w:rsid w:val="002E09F7"/>
     <w:rsid w:val="002E0C6F"/>
+    <w:rsid w:val="002E1070"/>
     <w:rsid w:val="002E1D44"/>
+    <w:rsid w:val="002E1F3D"/>
     <w:rsid w:val="002E2689"/>
     <w:rsid w:val="002E28D5"/>
+    <w:rsid w:val="002E2F45"/>
     <w:rsid w:val="002E37DB"/>
     <w:rsid w:val="002E38AC"/>
     <w:rsid w:val="002E3BE1"/>
     <w:rsid w:val="002E3D92"/>
     <w:rsid w:val="002E420D"/>
     <w:rsid w:val="002E43D0"/>
     <w:rsid w:val="002E4B01"/>
+    <w:rsid w:val="002E4D13"/>
+    <w:rsid w:val="002E54C9"/>
     <w:rsid w:val="002E5826"/>
     <w:rsid w:val="002E5F2E"/>
     <w:rsid w:val="002E61A4"/>
     <w:rsid w:val="002E65B6"/>
     <w:rsid w:val="002E7557"/>
     <w:rsid w:val="002F00F3"/>
     <w:rsid w:val="002F01D0"/>
     <w:rsid w:val="002F04ED"/>
     <w:rsid w:val="002F0693"/>
     <w:rsid w:val="002F0C10"/>
     <w:rsid w:val="002F15D3"/>
     <w:rsid w:val="002F1986"/>
     <w:rsid w:val="002F286A"/>
     <w:rsid w:val="002F305C"/>
+    <w:rsid w:val="002F30A0"/>
     <w:rsid w:val="002F33C3"/>
     <w:rsid w:val="002F384A"/>
     <w:rsid w:val="002F38CA"/>
+    <w:rsid w:val="002F3E2F"/>
     <w:rsid w:val="002F3FB9"/>
+    <w:rsid w:val="002F4677"/>
     <w:rsid w:val="002F4917"/>
     <w:rsid w:val="002F4CD4"/>
     <w:rsid w:val="002F5402"/>
     <w:rsid w:val="002F5587"/>
     <w:rsid w:val="002F57B6"/>
+    <w:rsid w:val="002F5A90"/>
+    <w:rsid w:val="002F5B49"/>
     <w:rsid w:val="002F5D27"/>
+    <w:rsid w:val="002F6194"/>
     <w:rsid w:val="002F630B"/>
     <w:rsid w:val="002F6AC8"/>
+    <w:rsid w:val="002F6E8C"/>
+    <w:rsid w:val="002F739B"/>
     <w:rsid w:val="00300228"/>
     <w:rsid w:val="00300675"/>
     <w:rsid w:val="003009B6"/>
     <w:rsid w:val="00300FCE"/>
     <w:rsid w:val="00303251"/>
+    <w:rsid w:val="00303328"/>
     <w:rsid w:val="00303424"/>
     <w:rsid w:val="00303FE9"/>
+    <w:rsid w:val="0030416B"/>
+    <w:rsid w:val="00304B56"/>
+    <w:rsid w:val="0030537D"/>
+    <w:rsid w:val="00305B19"/>
     <w:rsid w:val="00305B4E"/>
+    <w:rsid w:val="00305E88"/>
     <w:rsid w:val="00305ED9"/>
     <w:rsid w:val="003066F1"/>
     <w:rsid w:val="003074BF"/>
     <w:rsid w:val="003075CD"/>
     <w:rsid w:val="003077FD"/>
     <w:rsid w:val="0030781F"/>
     <w:rsid w:val="00307B0B"/>
     <w:rsid w:val="0031047C"/>
     <w:rsid w:val="0031072E"/>
+    <w:rsid w:val="003109DE"/>
     <w:rsid w:val="00310D5E"/>
     <w:rsid w:val="003110D5"/>
     <w:rsid w:val="0031151D"/>
     <w:rsid w:val="003128ED"/>
+    <w:rsid w:val="0031352B"/>
+    <w:rsid w:val="00313E85"/>
     <w:rsid w:val="003151BA"/>
     <w:rsid w:val="00317230"/>
     <w:rsid w:val="00317736"/>
     <w:rsid w:val="0031774B"/>
+    <w:rsid w:val="00317D75"/>
+    <w:rsid w:val="0032033B"/>
     <w:rsid w:val="00320CBA"/>
     <w:rsid w:val="00320F7E"/>
+    <w:rsid w:val="00321C22"/>
     <w:rsid w:val="003226EF"/>
     <w:rsid w:val="0032283C"/>
     <w:rsid w:val="00322D56"/>
+    <w:rsid w:val="003231BF"/>
     <w:rsid w:val="00323626"/>
     <w:rsid w:val="00323DE0"/>
     <w:rsid w:val="00324D61"/>
     <w:rsid w:val="00325418"/>
     <w:rsid w:val="00325608"/>
     <w:rsid w:val="0032563A"/>
+    <w:rsid w:val="00325FD4"/>
+    <w:rsid w:val="0032674E"/>
     <w:rsid w:val="00326792"/>
     <w:rsid w:val="00326C67"/>
     <w:rsid w:val="0032722B"/>
+    <w:rsid w:val="00327402"/>
     <w:rsid w:val="003275E6"/>
     <w:rsid w:val="00327CE0"/>
     <w:rsid w:val="00327D67"/>
+    <w:rsid w:val="00330380"/>
     <w:rsid w:val="00330483"/>
     <w:rsid w:val="00330840"/>
     <w:rsid w:val="00330998"/>
+    <w:rsid w:val="00330FCE"/>
+    <w:rsid w:val="0033118D"/>
     <w:rsid w:val="003315F5"/>
     <w:rsid w:val="00331648"/>
+    <w:rsid w:val="00331A22"/>
     <w:rsid w:val="00332025"/>
     <w:rsid w:val="00332580"/>
     <w:rsid w:val="003325BB"/>
+    <w:rsid w:val="00332D18"/>
     <w:rsid w:val="00333405"/>
     <w:rsid w:val="00333A41"/>
     <w:rsid w:val="0033479C"/>
     <w:rsid w:val="00335653"/>
     <w:rsid w:val="00335767"/>
     <w:rsid w:val="003357AB"/>
+    <w:rsid w:val="003378E5"/>
     <w:rsid w:val="00337CCB"/>
+    <w:rsid w:val="003411C5"/>
     <w:rsid w:val="003412D5"/>
     <w:rsid w:val="003413CE"/>
     <w:rsid w:val="0034155B"/>
     <w:rsid w:val="00342921"/>
     <w:rsid w:val="00342EED"/>
+    <w:rsid w:val="0034302F"/>
+    <w:rsid w:val="0034316F"/>
     <w:rsid w:val="00343389"/>
     <w:rsid w:val="003437D5"/>
     <w:rsid w:val="00344210"/>
     <w:rsid w:val="0034479D"/>
     <w:rsid w:val="0034547C"/>
     <w:rsid w:val="003456B2"/>
+    <w:rsid w:val="00345ED1"/>
     <w:rsid w:val="0034629B"/>
     <w:rsid w:val="003462EB"/>
     <w:rsid w:val="00346370"/>
     <w:rsid w:val="00346415"/>
     <w:rsid w:val="003468A5"/>
     <w:rsid w:val="00346AEF"/>
     <w:rsid w:val="00346C1F"/>
     <w:rsid w:val="00347ED4"/>
     <w:rsid w:val="003503BD"/>
     <w:rsid w:val="003503C7"/>
+    <w:rsid w:val="00350B36"/>
+    <w:rsid w:val="0035166B"/>
+    <w:rsid w:val="00351DA6"/>
     <w:rsid w:val="00352423"/>
+    <w:rsid w:val="00352A80"/>
     <w:rsid w:val="00354302"/>
     <w:rsid w:val="00354310"/>
+    <w:rsid w:val="0035469B"/>
     <w:rsid w:val="00355A39"/>
     <w:rsid w:val="0035617A"/>
+    <w:rsid w:val="0035706B"/>
     <w:rsid w:val="0035733C"/>
     <w:rsid w:val="00357489"/>
+    <w:rsid w:val="0035764C"/>
+    <w:rsid w:val="00360176"/>
     <w:rsid w:val="0036063A"/>
+    <w:rsid w:val="0036081A"/>
+    <w:rsid w:val="0036088E"/>
     <w:rsid w:val="00360AA0"/>
+    <w:rsid w:val="00360C26"/>
     <w:rsid w:val="00360F2A"/>
     <w:rsid w:val="00361BCB"/>
     <w:rsid w:val="00362D9E"/>
+    <w:rsid w:val="003639A7"/>
     <w:rsid w:val="00363E77"/>
     <w:rsid w:val="00364C43"/>
     <w:rsid w:val="00365163"/>
     <w:rsid w:val="00365871"/>
     <w:rsid w:val="003658D3"/>
     <w:rsid w:val="0036596A"/>
+    <w:rsid w:val="00365B30"/>
     <w:rsid w:val="00365CD3"/>
     <w:rsid w:val="00365D89"/>
+    <w:rsid w:val="00366B99"/>
     <w:rsid w:val="003677CD"/>
     <w:rsid w:val="003679FF"/>
     <w:rsid w:val="00367E18"/>
+    <w:rsid w:val="0037003F"/>
     <w:rsid w:val="00370C12"/>
     <w:rsid w:val="00370CE8"/>
     <w:rsid w:val="00371059"/>
+    <w:rsid w:val="003710CD"/>
     <w:rsid w:val="0037149A"/>
     <w:rsid w:val="00371773"/>
     <w:rsid w:val="00371B04"/>
     <w:rsid w:val="003725D8"/>
     <w:rsid w:val="003728F2"/>
     <w:rsid w:val="00372CE9"/>
     <w:rsid w:val="00372E2C"/>
     <w:rsid w:val="003734DB"/>
     <w:rsid w:val="003737E3"/>
+    <w:rsid w:val="003743DA"/>
+    <w:rsid w:val="0037496A"/>
     <w:rsid w:val="00374E0D"/>
     <w:rsid w:val="00375E43"/>
     <w:rsid w:val="00376D4C"/>
     <w:rsid w:val="00376ECE"/>
     <w:rsid w:val="00376F53"/>
     <w:rsid w:val="003771E4"/>
     <w:rsid w:val="00377869"/>
     <w:rsid w:val="00377CD3"/>
+    <w:rsid w:val="00377EA6"/>
     <w:rsid w:val="00380309"/>
     <w:rsid w:val="003803E4"/>
+    <w:rsid w:val="0038062A"/>
     <w:rsid w:val="003810B4"/>
     <w:rsid w:val="00381277"/>
     <w:rsid w:val="00381CF6"/>
     <w:rsid w:val="003829D8"/>
     <w:rsid w:val="00382C12"/>
     <w:rsid w:val="00383061"/>
     <w:rsid w:val="00383316"/>
     <w:rsid w:val="00383560"/>
     <w:rsid w:val="00383AC0"/>
     <w:rsid w:val="00383D1B"/>
     <w:rsid w:val="00383D7D"/>
+    <w:rsid w:val="00383E19"/>
     <w:rsid w:val="00384EEC"/>
     <w:rsid w:val="0038538F"/>
     <w:rsid w:val="00385470"/>
     <w:rsid w:val="00385ADB"/>
     <w:rsid w:val="00385B7F"/>
     <w:rsid w:val="00385F7E"/>
     <w:rsid w:val="00386494"/>
     <w:rsid w:val="003868ED"/>
     <w:rsid w:val="00386950"/>
+    <w:rsid w:val="00386A23"/>
     <w:rsid w:val="00386ABD"/>
     <w:rsid w:val="003871E3"/>
+    <w:rsid w:val="00387928"/>
     <w:rsid w:val="00387A9C"/>
     <w:rsid w:val="00387BBC"/>
     <w:rsid w:val="00390AF2"/>
+    <w:rsid w:val="00391A8A"/>
     <w:rsid w:val="00391FAC"/>
+    <w:rsid w:val="00391FE2"/>
     <w:rsid w:val="0039201C"/>
     <w:rsid w:val="003925C5"/>
     <w:rsid w:val="003926D3"/>
     <w:rsid w:val="00392F88"/>
     <w:rsid w:val="00393186"/>
+    <w:rsid w:val="00393AED"/>
     <w:rsid w:val="00393EFA"/>
     <w:rsid w:val="003948DD"/>
     <w:rsid w:val="00394CBB"/>
     <w:rsid w:val="003957A3"/>
     <w:rsid w:val="00395CB9"/>
     <w:rsid w:val="00395CF3"/>
     <w:rsid w:val="00395DE1"/>
     <w:rsid w:val="00397A33"/>
     <w:rsid w:val="003A0AA2"/>
     <w:rsid w:val="003A0CB4"/>
     <w:rsid w:val="003A0D22"/>
     <w:rsid w:val="003A0E98"/>
+    <w:rsid w:val="003A1201"/>
     <w:rsid w:val="003A16B9"/>
     <w:rsid w:val="003A2869"/>
+    <w:rsid w:val="003A2CE7"/>
     <w:rsid w:val="003A32B5"/>
     <w:rsid w:val="003A411F"/>
     <w:rsid w:val="003A4458"/>
     <w:rsid w:val="003A447E"/>
     <w:rsid w:val="003A52C4"/>
     <w:rsid w:val="003A5664"/>
     <w:rsid w:val="003A5739"/>
     <w:rsid w:val="003A5AF1"/>
     <w:rsid w:val="003A5B87"/>
     <w:rsid w:val="003A6547"/>
     <w:rsid w:val="003A667A"/>
+    <w:rsid w:val="003A685B"/>
     <w:rsid w:val="003A7484"/>
     <w:rsid w:val="003A760B"/>
+    <w:rsid w:val="003A7BC3"/>
+    <w:rsid w:val="003A7D3C"/>
     <w:rsid w:val="003A7EB5"/>
     <w:rsid w:val="003B04E3"/>
     <w:rsid w:val="003B0792"/>
     <w:rsid w:val="003B15E9"/>
     <w:rsid w:val="003B1C75"/>
+    <w:rsid w:val="003B20BD"/>
     <w:rsid w:val="003B311E"/>
     <w:rsid w:val="003B3157"/>
     <w:rsid w:val="003B3277"/>
     <w:rsid w:val="003B4159"/>
+    <w:rsid w:val="003B54BA"/>
     <w:rsid w:val="003B6521"/>
     <w:rsid w:val="003B6635"/>
     <w:rsid w:val="003B6DC8"/>
     <w:rsid w:val="003B7E6A"/>
+    <w:rsid w:val="003B7FF1"/>
     <w:rsid w:val="003C0370"/>
     <w:rsid w:val="003C0471"/>
     <w:rsid w:val="003C0776"/>
     <w:rsid w:val="003C086F"/>
     <w:rsid w:val="003C1081"/>
+    <w:rsid w:val="003C29B5"/>
+    <w:rsid w:val="003C2AF7"/>
     <w:rsid w:val="003C3024"/>
+    <w:rsid w:val="003C388B"/>
     <w:rsid w:val="003C4021"/>
+    <w:rsid w:val="003C4BA2"/>
+    <w:rsid w:val="003C4C2D"/>
     <w:rsid w:val="003C508C"/>
     <w:rsid w:val="003C5547"/>
     <w:rsid w:val="003C5611"/>
     <w:rsid w:val="003C66B3"/>
+    <w:rsid w:val="003C7173"/>
+    <w:rsid w:val="003C74D9"/>
+    <w:rsid w:val="003C7D33"/>
     <w:rsid w:val="003D0487"/>
     <w:rsid w:val="003D0580"/>
     <w:rsid w:val="003D073B"/>
+    <w:rsid w:val="003D125C"/>
+    <w:rsid w:val="003D15FC"/>
     <w:rsid w:val="003D1871"/>
+    <w:rsid w:val="003D191A"/>
     <w:rsid w:val="003D2463"/>
     <w:rsid w:val="003D307C"/>
     <w:rsid w:val="003D3362"/>
     <w:rsid w:val="003D34E7"/>
+    <w:rsid w:val="003D3988"/>
     <w:rsid w:val="003D40F5"/>
     <w:rsid w:val="003D4224"/>
     <w:rsid w:val="003D4305"/>
     <w:rsid w:val="003D446A"/>
     <w:rsid w:val="003D4770"/>
+    <w:rsid w:val="003D47CB"/>
     <w:rsid w:val="003D4925"/>
     <w:rsid w:val="003D4C15"/>
     <w:rsid w:val="003D4C7E"/>
     <w:rsid w:val="003D5481"/>
+    <w:rsid w:val="003D54A3"/>
     <w:rsid w:val="003D5695"/>
     <w:rsid w:val="003D5B19"/>
     <w:rsid w:val="003D5C96"/>
     <w:rsid w:val="003D5E14"/>
     <w:rsid w:val="003D6171"/>
     <w:rsid w:val="003D6232"/>
     <w:rsid w:val="003D6691"/>
     <w:rsid w:val="003D68EC"/>
+    <w:rsid w:val="003D6C0C"/>
     <w:rsid w:val="003D6FA6"/>
+    <w:rsid w:val="003D7E56"/>
     <w:rsid w:val="003E0034"/>
     <w:rsid w:val="003E009E"/>
+    <w:rsid w:val="003E0311"/>
+    <w:rsid w:val="003E04A8"/>
     <w:rsid w:val="003E0B99"/>
+    <w:rsid w:val="003E0C31"/>
     <w:rsid w:val="003E117B"/>
     <w:rsid w:val="003E188D"/>
     <w:rsid w:val="003E1983"/>
+    <w:rsid w:val="003E226B"/>
     <w:rsid w:val="003E23D9"/>
+    <w:rsid w:val="003E2AB9"/>
     <w:rsid w:val="003E31D9"/>
+    <w:rsid w:val="003E5043"/>
     <w:rsid w:val="003E575C"/>
     <w:rsid w:val="003E5947"/>
+    <w:rsid w:val="003E5FD7"/>
     <w:rsid w:val="003E6007"/>
+    <w:rsid w:val="003E6264"/>
     <w:rsid w:val="003E651C"/>
+    <w:rsid w:val="003E655F"/>
     <w:rsid w:val="003E6847"/>
     <w:rsid w:val="003E6BCB"/>
+    <w:rsid w:val="003E7204"/>
+    <w:rsid w:val="003E74D8"/>
     <w:rsid w:val="003E7591"/>
     <w:rsid w:val="003F00B2"/>
     <w:rsid w:val="003F063A"/>
     <w:rsid w:val="003F0A34"/>
     <w:rsid w:val="003F19F4"/>
+    <w:rsid w:val="003F25C4"/>
+    <w:rsid w:val="003F3120"/>
     <w:rsid w:val="003F33B4"/>
     <w:rsid w:val="003F3BCA"/>
+    <w:rsid w:val="003F3E65"/>
     <w:rsid w:val="003F3F5D"/>
     <w:rsid w:val="003F4188"/>
+    <w:rsid w:val="003F470D"/>
+    <w:rsid w:val="003F4A9E"/>
     <w:rsid w:val="003F59D3"/>
+    <w:rsid w:val="003F5A56"/>
     <w:rsid w:val="003F6090"/>
     <w:rsid w:val="003F633D"/>
     <w:rsid w:val="003F6E48"/>
     <w:rsid w:val="003F78C7"/>
     <w:rsid w:val="003F7F67"/>
     <w:rsid w:val="00400113"/>
     <w:rsid w:val="00400762"/>
     <w:rsid w:val="00400BA0"/>
     <w:rsid w:val="00400D4D"/>
+    <w:rsid w:val="00400EEB"/>
+    <w:rsid w:val="004012FC"/>
     <w:rsid w:val="004013B5"/>
     <w:rsid w:val="0040265B"/>
     <w:rsid w:val="00402C1C"/>
     <w:rsid w:val="00402D7B"/>
     <w:rsid w:val="00402F3D"/>
+    <w:rsid w:val="00403A55"/>
+    <w:rsid w:val="00403C23"/>
     <w:rsid w:val="00404940"/>
     <w:rsid w:val="004049D9"/>
+    <w:rsid w:val="00404C26"/>
     <w:rsid w:val="00404E25"/>
+    <w:rsid w:val="0040591B"/>
     <w:rsid w:val="00405D11"/>
     <w:rsid w:val="00406490"/>
     <w:rsid w:val="0040654D"/>
     <w:rsid w:val="00407151"/>
     <w:rsid w:val="00407A97"/>
     <w:rsid w:val="00407AB0"/>
+    <w:rsid w:val="00407B50"/>
     <w:rsid w:val="004108CF"/>
     <w:rsid w:val="00410EEE"/>
+    <w:rsid w:val="0041186A"/>
+    <w:rsid w:val="00412A96"/>
     <w:rsid w:val="004132F2"/>
     <w:rsid w:val="004139D3"/>
     <w:rsid w:val="0041425E"/>
     <w:rsid w:val="0041430F"/>
     <w:rsid w:val="004148C6"/>
+    <w:rsid w:val="0041556A"/>
     <w:rsid w:val="00415A14"/>
     <w:rsid w:val="004171A1"/>
+    <w:rsid w:val="00417585"/>
     <w:rsid w:val="00417B14"/>
     <w:rsid w:val="00420347"/>
     <w:rsid w:val="0042079C"/>
     <w:rsid w:val="004207DC"/>
     <w:rsid w:val="0042087C"/>
     <w:rsid w:val="00420BF6"/>
     <w:rsid w:val="00420CF9"/>
     <w:rsid w:val="004213D9"/>
+    <w:rsid w:val="004216E2"/>
     <w:rsid w:val="00421FA1"/>
+    <w:rsid w:val="004222D6"/>
+    <w:rsid w:val="00422377"/>
+    <w:rsid w:val="004230C3"/>
     <w:rsid w:val="0042365C"/>
     <w:rsid w:val="00423DBB"/>
+    <w:rsid w:val="004242CE"/>
+    <w:rsid w:val="0042465B"/>
     <w:rsid w:val="00424716"/>
     <w:rsid w:val="00424CC6"/>
     <w:rsid w:val="00424F92"/>
     <w:rsid w:val="004257FA"/>
     <w:rsid w:val="00426275"/>
     <w:rsid w:val="0042669D"/>
     <w:rsid w:val="00426C4D"/>
+    <w:rsid w:val="00427193"/>
     <w:rsid w:val="00430090"/>
     <w:rsid w:val="00430359"/>
     <w:rsid w:val="0043089C"/>
     <w:rsid w:val="00430B5B"/>
     <w:rsid w:val="00430E5C"/>
+    <w:rsid w:val="0043113F"/>
     <w:rsid w:val="00431740"/>
     <w:rsid w:val="00431F16"/>
     <w:rsid w:val="004322D0"/>
     <w:rsid w:val="00432ADD"/>
     <w:rsid w:val="0043314C"/>
     <w:rsid w:val="00433FA3"/>
     <w:rsid w:val="00435259"/>
     <w:rsid w:val="00435F47"/>
     <w:rsid w:val="0043638E"/>
     <w:rsid w:val="00436B5D"/>
     <w:rsid w:val="00437A58"/>
+    <w:rsid w:val="00440359"/>
+    <w:rsid w:val="00440C18"/>
     <w:rsid w:val="0044139C"/>
     <w:rsid w:val="0044186C"/>
+    <w:rsid w:val="00442C63"/>
+    <w:rsid w:val="0044334A"/>
     <w:rsid w:val="0044350F"/>
     <w:rsid w:val="0044398E"/>
     <w:rsid w:val="00443A6A"/>
     <w:rsid w:val="00443E21"/>
     <w:rsid w:val="0044440D"/>
+    <w:rsid w:val="00444461"/>
     <w:rsid w:val="004447CF"/>
     <w:rsid w:val="00445492"/>
     <w:rsid w:val="004458B4"/>
     <w:rsid w:val="00445CB7"/>
     <w:rsid w:val="00445EAF"/>
     <w:rsid w:val="0044667F"/>
+    <w:rsid w:val="0044693E"/>
+    <w:rsid w:val="00446AD2"/>
     <w:rsid w:val="00447693"/>
     <w:rsid w:val="004476C4"/>
+    <w:rsid w:val="00447E64"/>
     <w:rsid w:val="00450862"/>
     <w:rsid w:val="00450AF9"/>
     <w:rsid w:val="00451583"/>
+    <w:rsid w:val="00451C63"/>
+    <w:rsid w:val="004520CC"/>
     <w:rsid w:val="0045287A"/>
+    <w:rsid w:val="00452C9E"/>
+    <w:rsid w:val="00453247"/>
     <w:rsid w:val="0045352A"/>
     <w:rsid w:val="00453901"/>
     <w:rsid w:val="00453A90"/>
     <w:rsid w:val="00453D65"/>
     <w:rsid w:val="004546A8"/>
     <w:rsid w:val="00455455"/>
     <w:rsid w:val="004554E0"/>
     <w:rsid w:val="004559EF"/>
     <w:rsid w:val="00455FFA"/>
     <w:rsid w:val="0045733C"/>
     <w:rsid w:val="00457695"/>
     <w:rsid w:val="004576B2"/>
     <w:rsid w:val="00457997"/>
+    <w:rsid w:val="00457DDC"/>
     <w:rsid w:val="00460531"/>
     <w:rsid w:val="00460E53"/>
     <w:rsid w:val="004611BD"/>
     <w:rsid w:val="00461A1B"/>
     <w:rsid w:val="004626D8"/>
     <w:rsid w:val="0046285E"/>
     <w:rsid w:val="00462E73"/>
     <w:rsid w:val="00463F24"/>
     <w:rsid w:val="00465287"/>
     <w:rsid w:val="00465FCA"/>
+    <w:rsid w:val="00466116"/>
     <w:rsid w:val="004661B2"/>
+    <w:rsid w:val="004661B7"/>
     <w:rsid w:val="00466696"/>
     <w:rsid w:val="0046796B"/>
     <w:rsid w:val="00470481"/>
     <w:rsid w:val="00470CD1"/>
     <w:rsid w:val="00471077"/>
     <w:rsid w:val="0047155B"/>
     <w:rsid w:val="00471631"/>
     <w:rsid w:val="00471682"/>
     <w:rsid w:val="00471F58"/>
     <w:rsid w:val="00472645"/>
     <w:rsid w:val="00472FED"/>
     <w:rsid w:val="00473564"/>
+    <w:rsid w:val="0047385E"/>
     <w:rsid w:val="0047393C"/>
+    <w:rsid w:val="00474652"/>
     <w:rsid w:val="004749EC"/>
     <w:rsid w:val="00474B72"/>
     <w:rsid w:val="00474CB5"/>
     <w:rsid w:val="00475116"/>
     <w:rsid w:val="0047519D"/>
     <w:rsid w:val="0047524E"/>
+    <w:rsid w:val="00475746"/>
+    <w:rsid w:val="00475A87"/>
     <w:rsid w:val="00476110"/>
     <w:rsid w:val="00476433"/>
     <w:rsid w:val="00476B8D"/>
     <w:rsid w:val="00476F60"/>
     <w:rsid w:val="00480154"/>
     <w:rsid w:val="0048071F"/>
     <w:rsid w:val="0048085B"/>
     <w:rsid w:val="00481CEC"/>
+    <w:rsid w:val="0048202C"/>
     <w:rsid w:val="0048254D"/>
+    <w:rsid w:val="00482804"/>
     <w:rsid w:val="004830CA"/>
     <w:rsid w:val="004835B3"/>
     <w:rsid w:val="00484388"/>
     <w:rsid w:val="00484777"/>
+    <w:rsid w:val="00485261"/>
     <w:rsid w:val="004857B7"/>
     <w:rsid w:val="004857E7"/>
     <w:rsid w:val="00485A30"/>
     <w:rsid w:val="004863E3"/>
+    <w:rsid w:val="00486A75"/>
     <w:rsid w:val="00486CBE"/>
     <w:rsid w:val="004870BF"/>
     <w:rsid w:val="00487723"/>
     <w:rsid w:val="00487F35"/>
     <w:rsid w:val="00490214"/>
     <w:rsid w:val="0049049C"/>
+    <w:rsid w:val="00490507"/>
     <w:rsid w:val="00490C78"/>
+    <w:rsid w:val="0049146E"/>
     <w:rsid w:val="00491793"/>
+    <w:rsid w:val="00491B94"/>
     <w:rsid w:val="0049234A"/>
     <w:rsid w:val="004926E5"/>
     <w:rsid w:val="00492A41"/>
     <w:rsid w:val="004930BC"/>
     <w:rsid w:val="004933BC"/>
     <w:rsid w:val="0049353B"/>
     <w:rsid w:val="004935BA"/>
+    <w:rsid w:val="004936EA"/>
+    <w:rsid w:val="004940B3"/>
     <w:rsid w:val="004942FD"/>
+    <w:rsid w:val="0049441E"/>
     <w:rsid w:val="00494A72"/>
     <w:rsid w:val="00494CFC"/>
     <w:rsid w:val="00494F07"/>
     <w:rsid w:val="004952CA"/>
     <w:rsid w:val="00495350"/>
+    <w:rsid w:val="00495EB0"/>
     <w:rsid w:val="00496BAD"/>
+    <w:rsid w:val="00497076"/>
+    <w:rsid w:val="004973C9"/>
     <w:rsid w:val="004973F7"/>
     <w:rsid w:val="004975A5"/>
+    <w:rsid w:val="004A02ED"/>
+    <w:rsid w:val="004A0452"/>
     <w:rsid w:val="004A0690"/>
     <w:rsid w:val="004A0771"/>
     <w:rsid w:val="004A17C3"/>
     <w:rsid w:val="004A3017"/>
+    <w:rsid w:val="004A329F"/>
     <w:rsid w:val="004A4B95"/>
     <w:rsid w:val="004A4E6E"/>
     <w:rsid w:val="004A5209"/>
     <w:rsid w:val="004A581F"/>
     <w:rsid w:val="004A5F95"/>
+    <w:rsid w:val="004A6537"/>
+    <w:rsid w:val="004A6CA0"/>
     <w:rsid w:val="004A74E1"/>
     <w:rsid w:val="004A7CB0"/>
     <w:rsid w:val="004A7EE4"/>
+    <w:rsid w:val="004B024D"/>
     <w:rsid w:val="004B02C2"/>
     <w:rsid w:val="004B07A3"/>
     <w:rsid w:val="004B0C26"/>
     <w:rsid w:val="004B1439"/>
+    <w:rsid w:val="004B174D"/>
+    <w:rsid w:val="004B1CE8"/>
+    <w:rsid w:val="004B1E02"/>
     <w:rsid w:val="004B2409"/>
     <w:rsid w:val="004B2CC2"/>
     <w:rsid w:val="004B38F6"/>
     <w:rsid w:val="004B39BD"/>
     <w:rsid w:val="004B4592"/>
     <w:rsid w:val="004B4FB7"/>
     <w:rsid w:val="004B5E87"/>
+    <w:rsid w:val="004B60A9"/>
     <w:rsid w:val="004B6607"/>
+    <w:rsid w:val="004B6766"/>
     <w:rsid w:val="004B6AF5"/>
+    <w:rsid w:val="004B6DB1"/>
     <w:rsid w:val="004B75D1"/>
     <w:rsid w:val="004B7758"/>
     <w:rsid w:val="004C0432"/>
+    <w:rsid w:val="004C1767"/>
+    <w:rsid w:val="004C1781"/>
     <w:rsid w:val="004C18AD"/>
     <w:rsid w:val="004C197D"/>
+    <w:rsid w:val="004C2055"/>
     <w:rsid w:val="004C244E"/>
+    <w:rsid w:val="004C2792"/>
     <w:rsid w:val="004C2E5A"/>
     <w:rsid w:val="004C2EF3"/>
     <w:rsid w:val="004C3757"/>
     <w:rsid w:val="004C42FC"/>
     <w:rsid w:val="004C5A5A"/>
     <w:rsid w:val="004C6DF4"/>
+    <w:rsid w:val="004C74FE"/>
+    <w:rsid w:val="004C7E9D"/>
     <w:rsid w:val="004D012A"/>
     <w:rsid w:val="004D0146"/>
     <w:rsid w:val="004D0162"/>
     <w:rsid w:val="004D0532"/>
+    <w:rsid w:val="004D08BE"/>
     <w:rsid w:val="004D1383"/>
+    <w:rsid w:val="004D13CE"/>
     <w:rsid w:val="004D19D4"/>
     <w:rsid w:val="004D23D6"/>
+    <w:rsid w:val="004D2E67"/>
     <w:rsid w:val="004D33AF"/>
     <w:rsid w:val="004D357A"/>
     <w:rsid w:val="004D3BEB"/>
     <w:rsid w:val="004D3F8B"/>
     <w:rsid w:val="004D3FC3"/>
     <w:rsid w:val="004D434D"/>
     <w:rsid w:val="004D4392"/>
     <w:rsid w:val="004D47E6"/>
     <w:rsid w:val="004D6369"/>
     <w:rsid w:val="004D6676"/>
     <w:rsid w:val="004D694A"/>
     <w:rsid w:val="004D6B37"/>
     <w:rsid w:val="004D70CF"/>
     <w:rsid w:val="004D71EF"/>
     <w:rsid w:val="004D75F2"/>
+    <w:rsid w:val="004D7B8B"/>
+    <w:rsid w:val="004D7F22"/>
     <w:rsid w:val="004E000E"/>
     <w:rsid w:val="004E0930"/>
     <w:rsid w:val="004E0E19"/>
     <w:rsid w:val="004E1299"/>
     <w:rsid w:val="004E1A1E"/>
+    <w:rsid w:val="004E1E06"/>
+    <w:rsid w:val="004E1FD3"/>
     <w:rsid w:val="004E25EB"/>
     <w:rsid w:val="004E2BFB"/>
     <w:rsid w:val="004E2D4B"/>
+    <w:rsid w:val="004E2FA3"/>
+    <w:rsid w:val="004E39D8"/>
     <w:rsid w:val="004E3BCF"/>
     <w:rsid w:val="004E3F00"/>
     <w:rsid w:val="004E459C"/>
     <w:rsid w:val="004E4660"/>
     <w:rsid w:val="004E46A2"/>
     <w:rsid w:val="004E4E4F"/>
+    <w:rsid w:val="004E5EDD"/>
+    <w:rsid w:val="004E7453"/>
     <w:rsid w:val="004E7E1B"/>
     <w:rsid w:val="004E7F05"/>
     <w:rsid w:val="004F110F"/>
+    <w:rsid w:val="004F12C3"/>
+    <w:rsid w:val="004F2501"/>
     <w:rsid w:val="004F27EB"/>
     <w:rsid w:val="004F2D18"/>
     <w:rsid w:val="004F3009"/>
     <w:rsid w:val="004F36A3"/>
     <w:rsid w:val="004F37C6"/>
+    <w:rsid w:val="004F3A24"/>
+    <w:rsid w:val="004F3A4A"/>
     <w:rsid w:val="004F42BB"/>
     <w:rsid w:val="004F42DE"/>
     <w:rsid w:val="004F4A03"/>
     <w:rsid w:val="004F4DCD"/>
+    <w:rsid w:val="004F50D3"/>
     <w:rsid w:val="004F5254"/>
     <w:rsid w:val="004F5847"/>
     <w:rsid w:val="004F5A08"/>
+    <w:rsid w:val="004F5D0D"/>
+    <w:rsid w:val="004F5DDB"/>
+    <w:rsid w:val="004F5F70"/>
     <w:rsid w:val="004F6489"/>
     <w:rsid w:val="004F6568"/>
+    <w:rsid w:val="004F6798"/>
     <w:rsid w:val="004F78CC"/>
+    <w:rsid w:val="004F7A68"/>
     <w:rsid w:val="004F7B22"/>
     <w:rsid w:val="0050088B"/>
     <w:rsid w:val="00500D57"/>
     <w:rsid w:val="00501292"/>
+    <w:rsid w:val="005014BE"/>
     <w:rsid w:val="00501E67"/>
     <w:rsid w:val="00502F78"/>
     <w:rsid w:val="00503431"/>
     <w:rsid w:val="00503D7A"/>
     <w:rsid w:val="005049CC"/>
+    <w:rsid w:val="00504F73"/>
     <w:rsid w:val="005057BE"/>
+    <w:rsid w:val="00505C4C"/>
+    <w:rsid w:val="0050635D"/>
     <w:rsid w:val="005064A0"/>
     <w:rsid w:val="00506D60"/>
     <w:rsid w:val="00506DEB"/>
+    <w:rsid w:val="00506EC0"/>
+    <w:rsid w:val="0050716F"/>
     <w:rsid w:val="005078E4"/>
     <w:rsid w:val="00507D9E"/>
     <w:rsid w:val="005103C5"/>
     <w:rsid w:val="00510704"/>
     <w:rsid w:val="00511B34"/>
     <w:rsid w:val="0051204D"/>
     <w:rsid w:val="0051217B"/>
+    <w:rsid w:val="00512777"/>
     <w:rsid w:val="005128F3"/>
     <w:rsid w:val="00513E97"/>
     <w:rsid w:val="005142D4"/>
     <w:rsid w:val="005143DC"/>
     <w:rsid w:val="005146D8"/>
+    <w:rsid w:val="0051495F"/>
     <w:rsid w:val="00514A4F"/>
+    <w:rsid w:val="00514CCE"/>
     <w:rsid w:val="005151A5"/>
     <w:rsid w:val="005153D1"/>
     <w:rsid w:val="005154B3"/>
     <w:rsid w:val="00515B96"/>
     <w:rsid w:val="00516089"/>
     <w:rsid w:val="0051673D"/>
+    <w:rsid w:val="00516ABE"/>
     <w:rsid w:val="00516D3E"/>
     <w:rsid w:val="00516E00"/>
+    <w:rsid w:val="00516FD6"/>
+    <w:rsid w:val="0051723B"/>
+    <w:rsid w:val="005175E1"/>
+    <w:rsid w:val="0052038F"/>
     <w:rsid w:val="00520606"/>
     <w:rsid w:val="00521016"/>
     <w:rsid w:val="00521092"/>
+    <w:rsid w:val="00521765"/>
+    <w:rsid w:val="00522742"/>
     <w:rsid w:val="00522995"/>
     <w:rsid w:val="00522D35"/>
     <w:rsid w:val="005230BD"/>
     <w:rsid w:val="0052377F"/>
     <w:rsid w:val="0052457E"/>
     <w:rsid w:val="0052463C"/>
     <w:rsid w:val="00524BBA"/>
     <w:rsid w:val="005252A9"/>
     <w:rsid w:val="0052537E"/>
     <w:rsid w:val="0052559D"/>
     <w:rsid w:val="00525B4A"/>
+    <w:rsid w:val="00525B6F"/>
     <w:rsid w:val="0052653E"/>
     <w:rsid w:val="0052679B"/>
     <w:rsid w:val="00526C55"/>
     <w:rsid w:val="00526C86"/>
     <w:rsid w:val="00526D59"/>
     <w:rsid w:val="0052701A"/>
     <w:rsid w:val="005273FC"/>
     <w:rsid w:val="00527AB7"/>
     <w:rsid w:val="005301AA"/>
+    <w:rsid w:val="0053078A"/>
+    <w:rsid w:val="00530E13"/>
     <w:rsid w:val="0053111D"/>
     <w:rsid w:val="00531399"/>
     <w:rsid w:val="00531F3B"/>
     <w:rsid w:val="005323E5"/>
+    <w:rsid w:val="005326FE"/>
     <w:rsid w:val="00532A05"/>
     <w:rsid w:val="00533DCB"/>
     <w:rsid w:val="005342B4"/>
+    <w:rsid w:val="00536024"/>
+    <w:rsid w:val="00536140"/>
     <w:rsid w:val="0053634B"/>
     <w:rsid w:val="0053643F"/>
     <w:rsid w:val="0053658B"/>
     <w:rsid w:val="00536987"/>
     <w:rsid w:val="00536A34"/>
     <w:rsid w:val="00536D49"/>
+    <w:rsid w:val="00537226"/>
+    <w:rsid w:val="00537532"/>
     <w:rsid w:val="005377EF"/>
     <w:rsid w:val="00537925"/>
+    <w:rsid w:val="005379B9"/>
+    <w:rsid w:val="00537A42"/>
     <w:rsid w:val="0054070E"/>
     <w:rsid w:val="00540773"/>
+    <w:rsid w:val="005416F7"/>
     <w:rsid w:val="005417C4"/>
     <w:rsid w:val="0054199F"/>
     <w:rsid w:val="005419E7"/>
     <w:rsid w:val="0054267A"/>
     <w:rsid w:val="005430A4"/>
+    <w:rsid w:val="0054338C"/>
     <w:rsid w:val="00543B76"/>
     <w:rsid w:val="005444E5"/>
     <w:rsid w:val="005456B9"/>
     <w:rsid w:val="00546015"/>
     <w:rsid w:val="00546029"/>
     <w:rsid w:val="0054602E"/>
+    <w:rsid w:val="0054645D"/>
     <w:rsid w:val="00546B82"/>
     <w:rsid w:val="005474B1"/>
     <w:rsid w:val="00547ACF"/>
     <w:rsid w:val="0055061B"/>
     <w:rsid w:val="00551A57"/>
     <w:rsid w:val="00551D27"/>
+    <w:rsid w:val="005529D4"/>
     <w:rsid w:val="00552AFD"/>
+    <w:rsid w:val="00552C2D"/>
     <w:rsid w:val="00552ECA"/>
     <w:rsid w:val="005530B1"/>
+    <w:rsid w:val="0055402C"/>
     <w:rsid w:val="005548C7"/>
+    <w:rsid w:val="00555256"/>
     <w:rsid w:val="00555421"/>
+    <w:rsid w:val="00555C80"/>
+    <w:rsid w:val="00555EC3"/>
     <w:rsid w:val="00555F8E"/>
+    <w:rsid w:val="005560E6"/>
+    <w:rsid w:val="00556BF3"/>
     <w:rsid w:val="00556F3D"/>
+    <w:rsid w:val="00556F4C"/>
+    <w:rsid w:val="00557281"/>
     <w:rsid w:val="0055735D"/>
     <w:rsid w:val="005575E8"/>
     <w:rsid w:val="00557BD2"/>
     <w:rsid w:val="00562789"/>
+    <w:rsid w:val="00563025"/>
     <w:rsid w:val="005638D4"/>
     <w:rsid w:val="00563B50"/>
     <w:rsid w:val="00564D2E"/>
     <w:rsid w:val="005651D4"/>
     <w:rsid w:val="00565531"/>
     <w:rsid w:val="00565632"/>
+    <w:rsid w:val="00565996"/>
     <w:rsid w:val="00565C0C"/>
     <w:rsid w:val="0056608A"/>
     <w:rsid w:val="00566164"/>
     <w:rsid w:val="00566361"/>
     <w:rsid w:val="00566498"/>
     <w:rsid w:val="00566625"/>
     <w:rsid w:val="00566736"/>
+    <w:rsid w:val="005668D0"/>
     <w:rsid w:val="00566BF5"/>
     <w:rsid w:val="00567212"/>
     <w:rsid w:val="00567CBF"/>
     <w:rsid w:val="00570485"/>
     <w:rsid w:val="00571A5B"/>
     <w:rsid w:val="00571C4D"/>
     <w:rsid w:val="0057261E"/>
     <w:rsid w:val="00572ABB"/>
+    <w:rsid w:val="00573065"/>
     <w:rsid w:val="00573434"/>
+    <w:rsid w:val="005736C9"/>
     <w:rsid w:val="005738CE"/>
     <w:rsid w:val="00574480"/>
     <w:rsid w:val="0057490B"/>
     <w:rsid w:val="0057492E"/>
     <w:rsid w:val="00574C51"/>
     <w:rsid w:val="00574CDD"/>
     <w:rsid w:val="00575928"/>
+    <w:rsid w:val="00575987"/>
     <w:rsid w:val="00575F68"/>
     <w:rsid w:val="005761AB"/>
+    <w:rsid w:val="005768D5"/>
     <w:rsid w:val="00576C10"/>
+    <w:rsid w:val="00576D8B"/>
     <w:rsid w:val="00576F15"/>
     <w:rsid w:val="00577305"/>
     <w:rsid w:val="00577B2C"/>
     <w:rsid w:val="005800E5"/>
     <w:rsid w:val="005800EC"/>
     <w:rsid w:val="0058065E"/>
+    <w:rsid w:val="00580A2F"/>
     <w:rsid w:val="00580CA4"/>
     <w:rsid w:val="0058137D"/>
     <w:rsid w:val="005814FD"/>
     <w:rsid w:val="005819D4"/>
     <w:rsid w:val="00581C87"/>
     <w:rsid w:val="00582333"/>
     <w:rsid w:val="00582876"/>
+    <w:rsid w:val="0058293B"/>
     <w:rsid w:val="00582DA6"/>
     <w:rsid w:val="005834CE"/>
     <w:rsid w:val="00584296"/>
     <w:rsid w:val="0058469D"/>
     <w:rsid w:val="00584CF4"/>
     <w:rsid w:val="005851F5"/>
     <w:rsid w:val="0058523F"/>
     <w:rsid w:val="00585C02"/>
     <w:rsid w:val="00585D42"/>
+    <w:rsid w:val="0058664A"/>
+    <w:rsid w:val="00586767"/>
     <w:rsid w:val="005870BC"/>
     <w:rsid w:val="0058726E"/>
     <w:rsid w:val="00587881"/>
     <w:rsid w:val="00590653"/>
     <w:rsid w:val="00591987"/>
     <w:rsid w:val="00592381"/>
     <w:rsid w:val="00592729"/>
     <w:rsid w:val="00593851"/>
     <w:rsid w:val="00593A6B"/>
     <w:rsid w:val="00593BA3"/>
     <w:rsid w:val="00594618"/>
+    <w:rsid w:val="00594C10"/>
     <w:rsid w:val="0059551B"/>
     <w:rsid w:val="00595CDB"/>
     <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="0059638F"/>
     <w:rsid w:val="005966A6"/>
     <w:rsid w:val="00597D19"/>
     <w:rsid w:val="005A044F"/>
     <w:rsid w:val="005A12BF"/>
     <w:rsid w:val="005A16C9"/>
     <w:rsid w:val="005A1759"/>
     <w:rsid w:val="005A1957"/>
     <w:rsid w:val="005A1B56"/>
     <w:rsid w:val="005A1D73"/>
+    <w:rsid w:val="005A1FA0"/>
     <w:rsid w:val="005A22C7"/>
     <w:rsid w:val="005A24E0"/>
     <w:rsid w:val="005A265C"/>
     <w:rsid w:val="005A266D"/>
+    <w:rsid w:val="005A3013"/>
     <w:rsid w:val="005A33AE"/>
     <w:rsid w:val="005A354E"/>
     <w:rsid w:val="005A42BE"/>
     <w:rsid w:val="005A43CB"/>
     <w:rsid w:val="005A443D"/>
+    <w:rsid w:val="005A4592"/>
+    <w:rsid w:val="005A492C"/>
     <w:rsid w:val="005A4C57"/>
     <w:rsid w:val="005A4E4D"/>
     <w:rsid w:val="005A4FA0"/>
+    <w:rsid w:val="005A5856"/>
     <w:rsid w:val="005A592D"/>
     <w:rsid w:val="005A5AEC"/>
     <w:rsid w:val="005A6EE8"/>
+    <w:rsid w:val="005A7D4A"/>
     <w:rsid w:val="005B0F41"/>
+    <w:rsid w:val="005B122C"/>
     <w:rsid w:val="005B2000"/>
     <w:rsid w:val="005B2609"/>
     <w:rsid w:val="005B3496"/>
     <w:rsid w:val="005B35CB"/>
     <w:rsid w:val="005B40EF"/>
+    <w:rsid w:val="005B4391"/>
+    <w:rsid w:val="005B474C"/>
+    <w:rsid w:val="005B4B52"/>
+    <w:rsid w:val="005B505B"/>
+    <w:rsid w:val="005B506B"/>
     <w:rsid w:val="005B54E3"/>
     <w:rsid w:val="005B55EE"/>
+    <w:rsid w:val="005B561F"/>
+    <w:rsid w:val="005B5AF3"/>
     <w:rsid w:val="005B6766"/>
     <w:rsid w:val="005B6F4B"/>
     <w:rsid w:val="005B709F"/>
     <w:rsid w:val="005B7C82"/>
+    <w:rsid w:val="005B7DC8"/>
     <w:rsid w:val="005C03FB"/>
+    <w:rsid w:val="005C0409"/>
     <w:rsid w:val="005C0A94"/>
+    <w:rsid w:val="005C0D60"/>
+    <w:rsid w:val="005C1064"/>
     <w:rsid w:val="005C114D"/>
     <w:rsid w:val="005C1484"/>
     <w:rsid w:val="005C160C"/>
     <w:rsid w:val="005C1756"/>
     <w:rsid w:val="005C17E4"/>
     <w:rsid w:val="005C1A86"/>
+    <w:rsid w:val="005C24C6"/>
     <w:rsid w:val="005C2CB0"/>
     <w:rsid w:val="005C326E"/>
+    <w:rsid w:val="005C39A0"/>
     <w:rsid w:val="005C3D90"/>
     <w:rsid w:val="005C4280"/>
     <w:rsid w:val="005C44EC"/>
     <w:rsid w:val="005C4513"/>
     <w:rsid w:val="005C49DE"/>
+    <w:rsid w:val="005C5393"/>
     <w:rsid w:val="005C5592"/>
     <w:rsid w:val="005C58C8"/>
     <w:rsid w:val="005C5E59"/>
     <w:rsid w:val="005C6D0D"/>
     <w:rsid w:val="005C7024"/>
+    <w:rsid w:val="005C7599"/>
     <w:rsid w:val="005D0071"/>
     <w:rsid w:val="005D04F1"/>
+    <w:rsid w:val="005D055D"/>
+    <w:rsid w:val="005D166E"/>
     <w:rsid w:val="005D27B1"/>
     <w:rsid w:val="005D30BE"/>
     <w:rsid w:val="005D34BA"/>
     <w:rsid w:val="005D37BC"/>
     <w:rsid w:val="005D3807"/>
+    <w:rsid w:val="005D3A40"/>
     <w:rsid w:val="005D3C23"/>
+    <w:rsid w:val="005D3D4E"/>
     <w:rsid w:val="005D4D95"/>
     <w:rsid w:val="005D4F67"/>
     <w:rsid w:val="005D5414"/>
+    <w:rsid w:val="005D5F0E"/>
+    <w:rsid w:val="005D6003"/>
     <w:rsid w:val="005D6299"/>
     <w:rsid w:val="005D650C"/>
     <w:rsid w:val="005D6A29"/>
+    <w:rsid w:val="005D6AFD"/>
+    <w:rsid w:val="005D7170"/>
+    <w:rsid w:val="005D7A2C"/>
+    <w:rsid w:val="005D7C56"/>
     <w:rsid w:val="005D7E41"/>
+    <w:rsid w:val="005D7F00"/>
+    <w:rsid w:val="005D7FF3"/>
+    <w:rsid w:val="005E0275"/>
     <w:rsid w:val="005E0C62"/>
+    <w:rsid w:val="005E0CA0"/>
     <w:rsid w:val="005E0EE5"/>
     <w:rsid w:val="005E14AD"/>
+    <w:rsid w:val="005E185D"/>
     <w:rsid w:val="005E18AD"/>
     <w:rsid w:val="005E2067"/>
     <w:rsid w:val="005E23BC"/>
+    <w:rsid w:val="005E23EA"/>
     <w:rsid w:val="005E286F"/>
     <w:rsid w:val="005E2CBA"/>
     <w:rsid w:val="005E2F9B"/>
     <w:rsid w:val="005E3D3E"/>
     <w:rsid w:val="005E4F7A"/>
     <w:rsid w:val="005E6A59"/>
     <w:rsid w:val="005E6CB5"/>
     <w:rsid w:val="005E6FD0"/>
     <w:rsid w:val="005E785A"/>
     <w:rsid w:val="005E7C52"/>
+    <w:rsid w:val="005E7CC6"/>
     <w:rsid w:val="005E7D81"/>
     <w:rsid w:val="005F048A"/>
     <w:rsid w:val="005F0A2A"/>
     <w:rsid w:val="005F0AF1"/>
     <w:rsid w:val="005F0C88"/>
     <w:rsid w:val="005F1127"/>
     <w:rsid w:val="005F1364"/>
     <w:rsid w:val="005F1660"/>
     <w:rsid w:val="005F1DB5"/>
     <w:rsid w:val="005F314E"/>
     <w:rsid w:val="005F3983"/>
     <w:rsid w:val="005F3A7B"/>
     <w:rsid w:val="005F435B"/>
     <w:rsid w:val="005F4BE4"/>
     <w:rsid w:val="005F553A"/>
+    <w:rsid w:val="005F5FA9"/>
     <w:rsid w:val="005F63CC"/>
     <w:rsid w:val="005F666F"/>
     <w:rsid w:val="005F6824"/>
+    <w:rsid w:val="005F6834"/>
     <w:rsid w:val="005F6CF3"/>
     <w:rsid w:val="005F7042"/>
     <w:rsid w:val="005F72DA"/>
     <w:rsid w:val="005F7453"/>
+    <w:rsid w:val="005F7957"/>
     <w:rsid w:val="005F7B20"/>
     <w:rsid w:val="005F7E82"/>
     <w:rsid w:val="00600A73"/>
+    <w:rsid w:val="00600C89"/>
     <w:rsid w:val="00601929"/>
+    <w:rsid w:val="00601956"/>
     <w:rsid w:val="006019AA"/>
     <w:rsid w:val="00601C47"/>
+    <w:rsid w:val="00601E09"/>
     <w:rsid w:val="00602181"/>
     <w:rsid w:val="006024FA"/>
     <w:rsid w:val="00602E93"/>
     <w:rsid w:val="00603C5D"/>
     <w:rsid w:val="006047CD"/>
+    <w:rsid w:val="00604FDC"/>
     <w:rsid w:val="0060510A"/>
     <w:rsid w:val="006056A8"/>
     <w:rsid w:val="00605BE2"/>
     <w:rsid w:val="00605F76"/>
     <w:rsid w:val="00605FA6"/>
+    <w:rsid w:val="00606667"/>
     <w:rsid w:val="0060683A"/>
     <w:rsid w:val="00606C17"/>
     <w:rsid w:val="00606FAB"/>
     <w:rsid w:val="006072DE"/>
     <w:rsid w:val="0060738F"/>
     <w:rsid w:val="006075B0"/>
     <w:rsid w:val="00607627"/>
+    <w:rsid w:val="00607642"/>
+    <w:rsid w:val="00607946"/>
     <w:rsid w:val="0061010A"/>
+    <w:rsid w:val="00610209"/>
     <w:rsid w:val="00610C56"/>
     <w:rsid w:val="00611061"/>
     <w:rsid w:val="00611B5A"/>
     <w:rsid w:val="00611E38"/>
+    <w:rsid w:val="00612774"/>
     <w:rsid w:val="00612C22"/>
+    <w:rsid w:val="006135C5"/>
     <w:rsid w:val="00613913"/>
     <w:rsid w:val="00613A7E"/>
+    <w:rsid w:val="00613D5B"/>
     <w:rsid w:val="006148F1"/>
     <w:rsid w:val="00615073"/>
     <w:rsid w:val="00615317"/>
     <w:rsid w:val="0061557A"/>
     <w:rsid w:val="00615761"/>
     <w:rsid w:val="006157CE"/>
     <w:rsid w:val="006162CB"/>
+    <w:rsid w:val="006164ED"/>
     <w:rsid w:val="006169C3"/>
     <w:rsid w:val="00616C55"/>
     <w:rsid w:val="00616ED7"/>
     <w:rsid w:val="0061794C"/>
     <w:rsid w:val="00617A2B"/>
     <w:rsid w:val="00617F35"/>
     <w:rsid w:val="0062080A"/>
     <w:rsid w:val="00620E5E"/>
+    <w:rsid w:val="006213A4"/>
     <w:rsid w:val="00621B35"/>
+    <w:rsid w:val="00621CF5"/>
+    <w:rsid w:val="00621EE2"/>
     <w:rsid w:val="006221C3"/>
     <w:rsid w:val="00622A1A"/>
     <w:rsid w:val="00622DA5"/>
+    <w:rsid w:val="0062302B"/>
+    <w:rsid w:val="00623176"/>
+    <w:rsid w:val="00623200"/>
     <w:rsid w:val="00623622"/>
     <w:rsid w:val="006237F1"/>
     <w:rsid w:val="00623970"/>
     <w:rsid w:val="00623E60"/>
     <w:rsid w:val="00623F6C"/>
     <w:rsid w:val="0062448A"/>
     <w:rsid w:val="00624B1A"/>
     <w:rsid w:val="00624DBA"/>
     <w:rsid w:val="00624ECC"/>
     <w:rsid w:val="006258CF"/>
     <w:rsid w:val="00625E85"/>
+    <w:rsid w:val="006260FD"/>
+    <w:rsid w:val="0062621D"/>
     <w:rsid w:val="00626447"/>
     <w:rsid w:val="00626554"/>
     <w:rsid w:val="00626CD3"/>
     <w:rsid w:val="0062703B"/>
+    <w:rsid w:val="00627097"/>
+    <w:rsid w:val="0062712C"/>
+    <w:rsid w:val="00627277"/>
     <w:rsid w:val="006273BE"/>
     <w:rsid w:val="0062767B"/>
     <w:rsid w:val="00627BA0"/>
     <w:rsid w:val="00630193"/>
     <w:rsid w:val="0063034C"/>
     <w:rsid w:val="00630EEC"/>
+    <w:rsid w:val="00630FCD"/>
+    <w:rsid w:val="00631413"/>
+    <w:rsid w:val="006319D7"/>
+    <w:rsid w:val="0063209A"/>
     <w:rsid w:val="00632E89"/>
+    <w:rsid w:val="00632EF3"/>
     <w:rsid w:val="00632FD9"/>
+    <w:rsid w:val="00633FBC"/>
+    <w:rsid w:val="0063414D"/>
+    <w:rsid w:val="00634FE1"/>
     <w:rsid w:val="006354FB"/>
     <w:rsid w:val="006357F5"/>
     <w:rsid w:val="00635A72"/>
     <w:rsid w:val="00635EDD"/>
     <w:rsid w:val="006363A6"/>
     <w:rsid w:val="006373D9"/>
     <w:rsid w:val="00637778"/>
+    <w:rsid w:val="00637849"/>
+    <w:rsid w:val="00637EA2"/>
     <w:rsid w:val="00637F3F"/>
     <w:rsid w:val="0064030D"/>
     <w:rsid w:val="0064038B"/>
     <w:rsid w:val="00640D17"/>
     <w:rsid w:val="00641863"/>
     <w:rsid w:val="0064192E"/>
+    <w:rsid w:val="00641CED"/>
     <w:rsid w:val="006423DF"/>
     <w:rsid w:val="00642DA0"/>
     <w:rsid w:val="0064335C"/>
+    <w:rsid w:val="00644415"/>
     <w:rsid w:val="00644433"/>
+    <w:rsid w:val="00644DB4"/>
+    <w:rsid w:val="00644F96"/>
     <w:rsid w:val="00645F77"/>
     <w:rsid w:val="00646424"/>
     <w:rsid w:val="00646CB5"/>
     <w:rsid w:val="0064772F"/>
     <w:rsid w:val="0064778E"/>
     <w:rsid w:val="00647CA1"/>
     <w:rsid w:val="0065059C"/>
     <w:rsid w:val="006506C0"/>
     <w:rsid w:val="006509FB"/>
     <w:rsid w:val="00650EC7"/>
     <w:rsid w:val="00651717"/>
     <w:rsid w:val="006517F9"/>
     <w:rsid w:val="0065239F"/>
     <w:rsid w:val="006523DF"/>
     <w:rsid w:val="00652876"/>
+    <w:rsid w:val="00652C08"/>
+    <w:rsid w:val="00653061"/>
     <w:rsid w:val="006530B0"/>
+    <w:rsid w:val="006541FF"/>
     <w:rsid w:val="0065532B"/>
     <w:rsid w:val="00655943"/>
+    <w:rsid w:val="0065738F"/>
     <w:rsid w:val="0065750A"/>
     <w:rsid w:val="006604C6"/>
     <w:rsid w:val="006607FA"/>
     <w:rsid w:val="00660F7E"/>
     <w:rsid w:val="006616B7"/>
+    <w:rsid w:val="0066180A"/>
     <w:rsid w:val="00662DE5"/>
     <w:rsid w:val="00662ED8"/>
     <w:rsid w:val="006634F2"/>
+    <w:rsid w:val="00663CF4"/>
     <w:rsid w:val="0066533E"/>
     <w:rsid w:val="0066538F"/>
     <w:rsid w:val="00666030"/>
     <w:rsid w:val="006660B9"/>
     <w:rsid w:val="006665F7"/>
     <w:rsid w:val="00666FAB"/>
     <w:rsid w:val="006701FF"/>
     <w:rsid w:val="0067031A"/>
     <w:rsid w:val="006703AE"/>
     <w:rsid w:val="00670DA4"/>
     <w:rsid w:val="006712D1"/>
     <w:rsid w:val="00671B0F"/>
     <w:rsid w:val="00671D5F"/>
     <w:rsid w:val="00672150"/>
+    <w:rsid w:val="0067238C"/>
     <w:rsid w:val="0067283F"/>
+    <w:rsid w:val="00673520"/>
     <w:rsid w:val="00673694"/>
     <w:rsid w:val="006739D9"/>
     <w:rsid w:val="00673A5C"/>
     <w:rsid w:val="00674932"/>
     <w:rsid w:val="00674E8C"/>
+    <w:rsid w:val="00674FC9"/>
     <w:rsid w:val="0067573A"/>
     <w:rsid w:val="00675960"/>
     <w:rsid w:val="00675FCF"/>
     <w:rsid w:val="00676698"/>
     <w:rsid w:val="006767D1"/>
     <w:rsid w:val="006773A7"/>
     <w:rsid w:val="006774BC"/>
+    <w:rsid w:val="00677B5B"/>
+    <w:rsid w:val="00677EFD"/>
     <w:rsid w:val="00680907"/>
     <w:rsid w:val="00680B5A"/>
+    <w:rsid w:val="00681A46"/>
     <w:rsid w:val="00682121"/>
     <w:rsid w:val="00682CB9"/>
     <w:rsid w:val="00682DBC"/>
     <w:rsid w:val="00682FD6"/>
     <w:rsid w:val="0068398E"/>
     <w:rsid w:val="00683D85"/>
     <w:rsid w:val="00683FD2"/>
     <w:rsid w:val="006840FC"/>
     <w:rsid w:val="00684240"/>
     <w:rsid w:val="0068486A"/>
     <w:rsid w:val="00684A5A"/>
+    <w:rsid w:val="00684A82"/>
+    <w:rsid w:val="00685076"/>
     <w:rsid w:val="006853DE"/>
     <w:rsid w:val="00685B73"/>
     <w:rsid w:val="00686346"/>
     <w:rsid w:val="00686B3E"/>
     <w:rsid w:val="00687A14"/>
+    <w:rsid w:val="0069046D"/>
     <w:rsid w:val="00690A61"/>
     <w:rsid w:val="0069132A"/>
     <w:rsid w:val="006916A4"/>
     <w:rsid w:val="006920E4"/>
     <w:rsid w:val="00693595"/>
+    <w:rsid w:val="00693A08"/>
     <w:rsid w:val="00693A09"/>
     <w:rsid w:val="0069417B"/>
     <w:rsid w:val="006948BB"/>
     <w:rsid w:val="00694CD2"/>
     <w:rsid w:val="00695B43"/>
     <w:rsid w:val="00695C79"/>
+    <w:rsid w:val="0069635D"/>
     <w:rsid w:val="00696404"/>
     <w:rsid w:val="006966D5"/>
     <w:rsid w:val="00696A9C"/>
     <w:rsid w:val="0069716A"/>
     <w:rsid w:val="006975FE"/>
+    <w:rsid w:val="00697D48"/>
     <w:rsid w:val="006A0014"/>
     <w:rsid w:val="006A0518"/>
     <w:rsid w:val="006A0814"/>
+    <w:rsid w:val="006A11EB"/>
     <w:rsid w:val="006A186D"/>
     <w:rsid w:val="006A1906"/>
     <w:rsid w:val="006A202D"/>
     <w:rsid w:val="006A2195"/>
     <w:rsid w:val="006A289F"/>
     <w:rsid w:val="006A37D7"/>
     <w:rsid w:val="006A3DA0"/>
+    <w:rsid w:val="006A4E8C"/>
     <w:rsid w:val="006A4F54"/>
     <w:rsid w:val="006A547B"/>
     <w:rsid w:val="006A59AB"/>
     <w:rsid w:val="006A5FAF"/>
     <w:rsid w:val="006A6277"/>
+    <w:rsid w:val="006A6487"/>
+    <w:rsid w:val="006A6F23"/>
     <w:rsid w:val="006A7139"/>
     <w:rsid w:val="006A7527"/>
     <w:rsid w:val="006A7A4E"/>
+    <w:rsid w:val="006B0920"/>
     <w:rsid w:val="006B0F24"/>
     <w:rsid w:val="006B1156"/>
     <w:rsid w:val="006B13E7"/>
     <w:rsid w:val="006B1649"/>
+    <w:rsid w:val="006B2BC2"/>
     <w:rsid w:val="006B2ECD"/>
+    <w:rsid w:val="006B2F85"/>
     <w:rsid w:val="006B4493"/>
     <w:rsid w:val="006B4A73"/>
+    <w:rsid w:val="006B50CB"/>
     <w:rsid w:val="006B534C"/>
+    <w:rsid w:val="006B5457"/>
     <w:rsid w:val="006B58EA"/>
     <w:rsid w:val="006B5978"/>
     <w:rsid w:val="006B6271"/>
+    <w:rsid w:val="006B7472"/>
     <w:rsid w:val="006B74DE"/>
+    <w:rsid w:val="006B7672"/>
     <w:rsid w:val="006B79F8"/>
     <w:rsid w:val="006C0143"/>
     <w:rsid w:val="006C04CB"/>
     <w:rsid w:val="006C06CC"/>
     <w:rsid w:val="006C0ABF"/>
+    <w:rsid w:val="006C1188"/>
     <w:rsid w:val="006C121A"/>
     <w:rsid w:val="006C1342"/>
+    <w:rsid w:val="006C1B52"/>
     <w:rsid w:val="006C22E5"/>
+    <w:rsid w:val="006C23DB"/>
     <w:rsid w:val="006C242F"/>
     <w:rsid w:val="006C28C7"/>
     <w:rsid w:val="006C29F1"/>
     <w:rsid w:val="006C2A52"/>
     <w:rsid w:val="006C3130"/>
+    <w:rsid w:val="006C374A"/>
     <w:rsid w:val="006C382C"/>
+    <w:rsid w:val="006C3E66"/>
     <w:rsid w:val="006C40A4"/>
     <w:rsid w:val="006C41A4"/>
     <w:rsid w:val="006C50BD"/>
     <w:rsid w:val="006C58B9"/>
+    <w:rsid w:val="006C59BB"/>
     <w:rsid w:val="006C5A0D"/>
     <w:rsid w:val="006C60D1"/>
     <w:rsid w:val="006C673D"/>
     <w:rsid w:val="006C6FF5"/>
     <w:rsid w:val="006C754F"/>
+    <w:rsid w:val="006C75AF"/>
     <w:rsid w:val="006D019E"/>
+    <w:rsid w:val="006D063B"/>
+    <w:rsid w:val="006D1117"/>
     <w:rsid w:val="006D152A"/>
     <w:rsid w:val="006D1E6C"/>
     <w:rsid w:val="006D2644"/>
+    <w:rsid w:val="006D2D32"/>
     <w:rsid w:val="006D4444"/>
     <w:rsid w:val="006D452A"/>
     <w:rsid w:val="006D455E"/>
     <w:rsid w:val="006D46C7"/>
     <w:rsid w:val="006D523A"/>
     <w:rsid w:val="006D5E6C"/>
+    <w:rsid w:val="006D5FC0"/>
     <w:rsid w:val="006D6036"/>
     <w:rsid w:val="006D659A"/>
     <w:rsid w:val="006D6A04"/>
     <w:rsid w:val="006D6F22"/>
     <w:rsid w:val="006D7193"/>
+    <w:rsid w:val="006E0796"/>
+    <w:rsid w:val="006E0D9E"/>
+    <w:rsid w:val="006E1DBB"/>
     <w:rsid w:val="006E1F8E"/>
     <w:rsid w:val="006E20EA"/>
+    <w:rsid w:val="006E24FE"/>
     <w:rsid w:val="006E27CA"/>
     <w:rsid w:val="006E28E7"/>
     <w:rsid w:val="006E293E"/>
     <w:rsid w:val="006E2FFC"/>
     <w:rsid w:val="006E383D"/>
+    <w:rsid w:val="006E3B66"/>
     <w:rsid w:val="006E3C39"/>
     <w:rsid w:val="006E3CA9"/>
     <w:rsid w:val="006E3ED3"/>
     <w:rsid w:val="006E497E"/>
     <w:rsid w:val="006E5074"/>
     <w:rsid w:val="006E5537"/>
     <w:rsid w:val="006E664D"/>
     <w:rsid w:val="006E7427"/>
     <w:rsid w:val="006E7C40"/>
     <w:rsid w:val="006E7FA2"/>
     <w:rsid w:val="006F054C"/>
     <w:rsid w:val="006F0CC1"/>
     <w:rsid w:val="006F0CC7"/>
     <w:rsid w:val="006F11D0"/>
     <w:rsid w:val="006F1344"/>
     <w:rsid w:val="006F26AD"/>
     <w:rsid w:val="006F2EB1"/>
+    <w:rsid w:val="006F33DB"/>
     <w:rsid w:val="006F3B75"/>
     <w:rsid w:val="006F42E0"/>
     <w:rsid w:val="006F430B"/>
     <w:rsid w:val="006F43F9"/>
     <w:rsid w:val="006F4734"/>
+    <w:rsid w:val="006F4774"/>
     <w:rsid w:val="006F4C36"/>
     <w:rsid w:val="006F4E9F"/>
     <w:rsid w:val="006F5AAE"/>
     <w:rsid w:val="006F6084"/>
     <w:rsid w:val="006F6B06"/>
     <w:rsid w:val="006F6C72"/>
     <w:rsid w:val="006F6E53"/>
     <w:rsid w:val="006F727C"/>
+    <w:rsid w:val="006F796F"/>
     <w:rsid w:val="006F7ED7"/>
     <w:rsid w:val="007001D5"/>
     <w:rsid w:val="00700EC1"/>
     <w:rsid w:val="0070166A"/>
+    <w:rsid w:val="0070261C"/>
     <w:rsid w:val="0070283C"/>
     <w:rsid w:val="00702A26"/>
     <w:rsid w:val="00702C5E"/>
     <w:rsid w:val="00702D68"/>
     <w:rsid w:val="00703186"/>
     <w:rsid w:val="0070394F"/>
     <w:rsid w:val="00703BEE"/>
     <w:rsid w:val="00703C30"/>
     <w:rsid w:val="00703EAA"/>
+    <w:rsid w:val="0070419A"/>
     <w:rsid w:val="00705528"/>
+    <w:rsid w:val="007055C2"/>
+    <w:rsid w:val="00705693"/>
     <w:rsid w:val="00705768"/>
     <w:rsid w:val="007058EF"/>
     <w:rsid w:val="00705932"/>
+    <w:rsid w:val="00706078"/>
     <w:rsid w:val="00706390"/>
+    <w:rsid w:val="007079F3"/>
+    <w:rsid w:val="00707F8D"/>
     <w:rsid w:val="007100FB"/>
     <w:rsid w:val="007101B9"/>
     <w:rsid w:val="00710D39"/>
+    <w:rsid w:val="00711B72"/>
     <w:rsid w:val="00713386"/>
     <w:rsid w:val="007135F0"/>
+    <w:rsid w:val="00713A4C"/>
     <w:rsid w:val="00713D81"/>
     <w:rsid w:val="00714126"/>
     <w:rsid w:val="0071450A"/>
     <w:rsid w:val="00715068"/>
+    <w:rsid w:val="00715765"/>
     <w:rsid w:val="00715F3B"/>
     <w:rsid w:val="00716147"/>
     <w:rsid w:val="00716DF7"/>
     <w:rsid w:val="0071723D"/>
     <w:rsid w:val="00720082"/>
+    <w:rsid w:val="007205D9"/>
     <w:rsid w:val="0072208B"/>
+    <w:rsid w:val="00722140"/>
     <w:rsid w:val="00722163"/>
     <w:rsid w:val="007224FD"/>
+    <w:rsid w:val="00723006"/>
+    <w:rsid w:val="00723162"/>
+    <w:rsid w:val="00723AD5"/>
     <w:rsid w:val="00723AD8"/>
     <w:rsid w:val="00723C93"/>
+    <w:rsid w:val="00723FB0"/>
     <w:rsid w:val="00724223"/>
     <w:rsid w:val="00724B10"/>
     <w:rsid w:val="00725EF2"/>
+    <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="007270A5"/>
     <w:rsid w:val="00727196"/>
     <w:rsid w:val="00727370"/>
+    <w:rsid w:val="00727B9F"/>
     <w:rsid w:val="007303AF"/>
     <w:rsid w:val="00730899"/>
     <w:rsid w:val="0073091F"/>
     <w:rsid w:val="0073092F"/>
     <w:rsid w:val="007313FF"/>
     <w:rsid w:val="007314BE"/>
     <w:rsid w:val="00732230"/>
     <w:rsid w:val="00732A4E"/>
+    <w:rsid w:val="00733420"/>
+    <w:rsid w:val="007337E1"/>
+    <w:rsid w:val="0073387F"/>
     <w:rsid w:val="00733C45"/>
     <w:rsid w:val="00734543"/>
     <w:rsid w:val="00734D8E"/>
     <w:rsid w:val="00734EB2"/>
     <w:rsid w:val="007351B8"/>
+    <w:rsid w:val="0073537A"/>
     <w:rsid w:val="00735496"/>
     <w:rsid w:val="0073557F"/>
+    <w:rsid w:val="0073568D"/>
     <w:rsid w:val="007356D1"/>
     <w:rsid w:val="00735C79"/>
+    <w:rsid w:val="00735CDC"/>
     <w:rsid w:val="00735D47"/>
     <w:rsid w:val="0073643C"/>
     <w:rsid w:val="0073666C"/>
     <w:rsid w:val="007369BE"/>
     <w:rsid w:val="00736A57"/>
+    <w:rsid w:val="00736F26"/>
     <w:rsid w:val="007371AA"/>
+    <w:rsid w:val="00737B9B"/>
     <w:rsid w:val="00737C79"/>
     <w:rsid w:val="00737F5B"/>
     <w:rsid w:val="00740460"/>
     <w:rsid w:val="00740F74"/>
+    <w:rsid w:val="00741824"/>
     <w:rsid w:val="00741C84"/>
     <w:rsid w:val="0074201B"/>
     <w:rsid w:val="00742525"/>
     <w:rsid w:val="00742613"/>
     <w:rsid w:val="00742C7B"/>
     <w:rsid w:val="0074300D"/>
     <w:rsid w:val="00743298"/>
     <w:rsid w:val="007437B7"/>
     <w:rsid w:val="00743B75"/>
+    <w:rsid w:val="00743DDF"/>
+    <w:rsid w:val="00744A7E"/>
+    <w:rsid w:val="00744FC7"/>
     <w:rsid w:val="0074520E"/>
     <w:rsid w:val="00745245"/>
     <w:rsid w:val="00745266"/>
     <w:rsid w:val="00745993"/>
     <w:rsid w:val="00745BCB"/>
     <w:rsid w:val="00745C5D"/>
     <w:rsid w:val="00746D39"/>
     <w:rsid w:val="00747220"/>
+    <w:rsid w:val="0075035B"/>
     <w:rsid w:val="007507C1"/>
     <w:rsid w:val="00751043"/>
     <w:rsid w:val="00751856"/>
+    <w:rsid w:val="00751B5E"/>
     <w:rsid w:val="00751E4E"/>
     <w:rsid w:val="00751F95"/>
+    <w:rsid w:val="00752F3A"/>
     <w:rsid w:val="007533AD"/>
+    <w:rsid w:val="00754733"/>
+    <w:rsid w:val="00754879"/>
     <w:rsid w:val="007551FE"/>
+    <w:rsid w:val="00755894"/>
     <w:rsid w:val="00755F03"/>
+    <w:rsid w:val="00756076"/>
     <w:rsid w:val="0075620F"/>
     <w:rsid w:val="0075720D"/>
+    <w:rsid w:val="00757516"/>
     <w:rsid w:val="00757CDF"/>
+    <w:rsid w:val="00760000"/>
     <w:rsid w:val="007605B7"/>
     <w:rsid w:val="0076080E"/>
     <w:rsid w:val="00760964"/>
     <w:rsid w:val="007611DF"/>
     <w:rsid w:val="007623AF"/>
+    <w:rsid w:val="00762515"/>
+    <w:rsid w:val="0076262F"/>
     <w:rsid w:val="00762CFE"/>
     <w:rsid w:val="0076317C"/>
     <w:rsid w:val="0076338D"/>
     <w:rsid w:val="0076397A"/>
+    <w:rsid w:val="00763CF4"/>
     <w:rsid w:val="00764EF6"/>
+    <w:rsid w:val="00765289"/>
     <w:rsid w:val="00765AB0"/>
     <w:rsid w:val="00765C4D"/>
     <w:rsid w:val="00766478"/>
     <w:rsid w:val="00766638"/>
     <w:rsid w:val="007666D3"/>
     <w:rsid w:val="007679BE"/>
     <w:rsid w:val="00767CA6"/>
     <w:rsid w:val="00767FAB"/>
     <w:rsid w:val="007702AB"/>
     <w:rsid w:val="00770479"/>
     <w:rsid w:val="00770829"/>
+    <w:rsid w:val="00770C0A"/>
+    <w:rsid w:val="007711FB"/>
+    <w:rsid w:val="007713BE"/>
     <w:rsid w:val="00771476"/>
     <w:rsid w:val="00771DB7"/>
     <w:rsid w:val="00771DD4"/>
+    <w:rsid w:val="00771E3E"/>
     <w:rsid w:val="00772B23"/>
     <w:rsid w:val="00772C8E"/>
+    <w:rsid w:val="00773AEC"/>
     <w:rsid w:val="00773D16"/>
+    <w:rsid w:val="00773F1D"/>
     <w:rsid w:val="007741E6"/>
     <w:rsid w:val="0077444B"/>
     <w:rsid w:val="0077492F"/>
     <w:rsid w:val="007752D6"/>
     <w:rsid w:val="00775717"/>
     <w:rsid w:val="007761B6"/>
+    <w:rsid w:val="00776BF7"/>
     <w:rsid w:val="00776D89"/>
     <w:rsid w:val="007773D1"/>
+    <w:rsid w:val="007775BB"/>
     <w:rsid w:val="0077766E"/>
     <w:rsid w:val="0077768A"/>
     <w:rsid w:val="00780794"/>
     <w:rsid w:val="007813EC"/>
     <w:rsid w:val="0078167A"/>
     <w:rsid w:val="00781D3A"/>
+    <w:rsid w:val="007828D9"/>
     <w:rsid w:val="00783479"/>
+    <w:rsid w:val="0078382D"/>
     <w:rsid w:val="00783DF8"/>
     <w:rsid w:val="00784263"/>
     <w:rsid w:val="007845BA"/>
     <w:rsid w:val="0078467B"/>
     <w:rsid w:val="00785DFB"/>
+    <w:rsid w:val="00785F98"/>
     <w:rsid w:val="00786E16"/>
+    <w:rsid w:val="00787022"/>
     <w:rsid w:val="00787DD9"/>
     <w:rsid w:val="0079049B"/>
     <w:rsid w:val="007905F9"/>
     <w:rsid w:val="00790E79"/>
     <w:rsid w:val="00791053"/>
+    <w:rsid w:val="007910B3"/>
     <w:rsid w:val="00791153"/>
     <w:rsid w:val="0079136A"/>
+    <w:rsid w:val="007915E0"/>
     <w:rsid w:val="0079192F"/>
     <w:rsid w:val="00791EEA"/>
     <w:rsid w:val="00791F78"/>
     <w:rsid w:val="00792547"/>
+    <w:rsid w:val="007939F0"/>
     <w:rsid w:val="00793A9A"/>
+    <w:rsid w:val="007945D0"/>
     <w:rsid w:val="00794770"/>
+    <w:rsid w:val="00795365"/>
+    <w:rsid w:val="00796A94"/>
+    <w:rsid w:val="00796B9F"/>
     <w:rsid w:val="0079742A"/>
     <w:rsid w:val="007A0013"/>
     <w:rsid w:val="007A09B1"/>
     <w:rsid w:val="007A0FC3"/>
     <w:rsid w:val="007A18D2"/>
     <w:rsid w:val="007A191D"/>
+    <w:rsid w:val="007A1C09"/>
+    <w:rsid w:val="007A1C68"/>
+    <w:rsid w:val="007A2745"/>
     <w:rsid w:val="007A3181"/>
     <w:rsid w:val="007A34FE"/>
     <w:rsid w:val="007A382E"/>
     <w:rsid w:val="007A4480"/>
     <w:rsid w:val="007A467D"/>
+    <w:rsid w:val="007A47AE"/>
     <w:rsid w:val="007A4C1F"/>
     <w:rsid w:val="007A4D44"/>
     <w:rsid w:val="007A5256"/>
+    <w:rsid w:val="007A5396"/>
+    <w:rsid w:val="007A56BD"/>
     <w:rsid w:val="007A59AE"/>
     <w:rsid w:val="007A5CF8"/>
+    <w:rsid w:val="007A7373"/>
+    <w:rsid w:val="007A776B"/>
     <w:rsid w:val="007A7A27"/>
+    <w:rsid w:val="007A7AD5"/>
     <w:rsid w:val="007A7EA6"/>
     <w:rsid w:val="007B1236"/>
     <w:rsid w:val="007B16D5"/>
+    <w:rsid w:val="007B1B53"/>
+    <w:rsid w:val="007B2516"/>
     <w:rsid w:val="007B2652"/>
     <w:rsid w:val="007B2845"/>
     <w:rsid w:val="007B2CA9"/>
     <w:rsid w:val="007B31E7"/>
     <w:rsid w:val="007B3786"/>
     <w:rsid w:val="007B37FD"/>
     <w:rsid w:val="007B3C06"/>
     <w:rsid w:val="007B41CD"/>
     <w:rsid w:val="007B5BDF"/>
+    <w:rsid w:val="007B61BC"/>
     <w:rsid w:val="007B61F8"/>
     <w:rsid w:val="007B6EED"/>
+    <w:rsid w:val="007B6FA3"/>
     <w:rsid w:val="007B7016"/>
     <w:rsid w:val="007B712F"/>
     <w:rsid w:val="007B7352"/>
     <w:rsid w:val="007B7407"/>
     <w:rsid w:val="007B74A7"/>
     <w:rsid w:val="007B768E"/>
     <w:rsid w:val="007B777B"/>
     <w:rsid w:val="007C05CD"/>
     <w:rsid w:val="007C05DD"/>
     <w:rsid w:val="007C1C95"/>
     <w:rsid w:val="007C1D35"/>
     <w:rsid w:val="007C220D"/>
+    <w:rsid w:val="007C26FC"/>
     <w:rsid w:val="007C27BC"/>
+    <w:rsid w:val="007C286C"/>
     <w:rsid w:val="007C310C"/>
     <w:rsid w:val="007C3772"/>
     <w:rsid w:val="007C40F7"/>
     <w:rsid w:val="007C562A"/>
     <w:rsid w:val="007C5AE3"/>
     <w:rsid w:val="007C5C18"/>
     <w:rsid w:val="007C5C54"/>
+    <w:rsid w:val="007C62D9"/>
+    <w:rsid w:val="007C642F"/>
     <w:rsid w:val="007C6AD6"/>
     <w:rsid w:val="007C6CFC"/>
     <w:rsid w:val="007C6DEE"/>
     <w:rsid w:val="007C7046"/>
     <w:rsid w:val="007C7FE8"/>
     <w:rsid w:val="007D0074"/>
     <w:rsid w:val="007D1278"/>
     <w:rsid w:val="007D149C"/>
+    <w:rsid w:val="007D1769"/>
     <w:rsid w:val="007D182E"/>
     <w:rsid w:val="007D1B0F"/>
+    <w:rsid w:val="007D1EA7"/>
     <w:rsid w:val="007D2EB9"/>
     <w:rsid w:val="007D32B6"/>
     <w:rsid w:val="007D3C15"/>
     <w:rsid w:val="007D40F4"/>
     <w:rsid w:val="007D46F0"/>
     <w:rsid w:val="007D572B"/>
     <w:rsid w:val="007D585B"/>
     <w:rsid w:val="007D5BA4"/>
+    <w:rsid w:val="007D5DE7"/>
+    <w:rsid w:val="007D5F8A"/>
     <w:rsid w:val="007D6364"/>
     <w:rsid w:val="007D6DE0"/>
     <w:rsid w:val="007D7732"/>
     <w:rsid w:val="007E01AF"/>
     <w:rsid w:val="007E066A"/>
     <w:rsid w:val="007E17F0"/>
     <w:rsid w:val="007E1A32"/>
+    <w:rsid w:val="007E1A7F"/>
     <w:rsid w:val="007E1C21"/>
     <w:rsid w:val="007E2506"/>
     <w:rsid w:val="007E267B"/>
+    <w:rsid w:val="007E27C0"/>
     <w:rsid w:val="007E2888"/>
+    <w:rsid w:val="007E3514"/>
     <w:rsid w:val="007E3536"/>
+    <w:rsid w:val="007E4F37"/>
     <w:rsid w:val="007E566B"/>
     <w:rsid w:val="007E6060"/>
     <w:rsid w:val="007E669F"/>
     <w:rsid w:val="007E67CB"/>
     <w:rsid w:val="007E7CB2"/>
     <w:rsid w:val="007F0013"/>
     <w:rsid w:val="007F0135"/>
+    <w:rsid w:val="007F0886"/>
     <w:rsid w:val="007F093C"/>
     <w:rsid w:val="007F0B60"/>
     <w:rsid w:val="007F1293"/>
     <w:rsid w:val="007F16F7"/>
+    <w:rsid w:val="007F17E3"/>
+    <w:rsid w:val="007F1913"/>
+    <w:rsid w:val="007F1A1B"/>
     <w:rsid w:val="007F2DDE"/>
     <w:rsid w:val="007F2F4C"/>
     <w:rsid w:val="007F373D"/>
     <w:rsid w:val="007F3928"/>
     <w:rsid w:val="007F469E"/>
     <w:rsid w:val="007F47AF"/>
+    <w:rsid w:val="007F480E"/>
     <w:rsid w:val="007F4C52"/>
+    <w:rsid w:val="007F5126"/>
+    <w:rsid w:val="007F52F1"/>
+    <w:rsid w:val="007F5474"/>
     <w:rsid w:val="007F560F"/>
     <w:rsid w:val="007F5A6E"/>
     <w:rsid w:val="007F5B81"/>
     <w:rsid w:val="007F5CAF"/>
     <w:rsid w:val="007F6830"/>
     <w:rsid w:val="007F6FD7"/>
+    <w:rsid w:val="007F7211"/>
     <w:rsid w:val="007F760B"/>
+    <w:rsid w:val="007F7DD7"/>
+    <w:rsid w:val="007F7F4E"/>
+    <w:rsid w:val="008007A9"/>
     <w:rsid w:val="00800A56"/>
+    <w:rsid w:val="00801555"/>
     <w:rsid w:val="00801EDE"/>
     <w:rsid w:val="008021E9"/>
     <w:rsid w:val="0080285C"/>
     <w:rsid w:val="00802963"/>
     <w:rsid w:val="0080302F"/>
     <w:rsid w:val="00803F0C"/>
+    <w:rsid w:val="008044E5"/>
     <w:rsid w:val="00804AD4"/>
     <w:rsid w:val="008053DE"/>
     <w:rsid w:val="0080588C"/>
     <w:rsid w:val="00805956"/>
     <w:rsid w:val="00805F2D"/>
     <w:rsid w:val="008069D6"/>
     <w:rsid w:val="00806D07"/>
     <w:rsid w:val="00810BB5"/>
     <w:rsid w:val="00810C9C"/>
     <w:rsid w:val="0081102C"/>
     <w:rsid w:val="0081147D"/>
     <w:rsid w:val="00811911"/>
     <w:rsid w:val="00812399"/>
+    <w:rsid w:val="00812454"/>
     <w:rsid w:val="0081254E"/>
+    <w:rsid w:val="008145EF"/>
     <w:rsid w:val="00815D30"/>
     <w:rsid w:val="00816A73"/>
     <w:rsid w:val="00816D8B"/>
     <w:rsid w:val="0081770B"/>
     <w:rsid w:val="00817934"/>
+    <w:rsid w:val="00817E9F"/>
     <w:rsid w:val="008201B4"/>
     <w:rsid w:val="008207A1"/>
     <w:rsid w:val="008208D3"/>
+    <w:rsid w:val="008214F8"/>
     <w:rsid w:val="00821B1E"/>
+    <w:rsid w:val="0082353E"/>
+    <w:rsid w:val="0082367F"/>
     <w:rsid w:val="0082413F"/>
     <w:rsid w:val="00824FB5"/>
+    <w:rsid w:val="008265F6"/>
     <w:rsid w:val="00826653"/>
     <w:rsid w:val="008266C4"/>
+    <w:rsid w:val="0082684D"/>
     <w:rsid w:val="00826A84"/>
+    <w:rsid w:val="00826ADF"/>
     <w:rsid w:val="00826F54"/>
     <w:rsid w:val="0082792E"/>
     <w:rsid w:val="008318D5"/>
     <w:rsid w:val="00831A9C"/>
     <w:rsid w:val="00831DB5"/>
     <w:rsid w:val="0083201E"/>
+    <w:rsid w:val="008326BC"/>
     <w:rsid w:val="00832D13"/>
     <w:rsid w:val="008335A4"/>
     <w:rsid w:val="00833813"/>
     <w:rsid w:val="008339B0"/>
     <w:rsid w:val="008349BC"/>
+    <w:rsid w:val="008350C0"/>
     <w:rsid w:val="008352D1"/>
     <w:rsid w:val="00835A2F"/>
     <w:rsid w:val="00835BE5"/>
     <w:rsid w:val="0083626D"/>
     <w:rsid w:val="008364DF"/>
+    <w:rsid w:val="00836568"/>
     <w:rsid w:val="008368C4"/>
     <w:rsid w:val="008375FA"/>
     <w:rsid w:val="0083796D"/>
     <w:rsid w:val="00837AA9"/>
     <w:rsid w:val="00837B2A"/>
     <w:rsid w:val="008401D6"/>
+    <w:rsid w:val="008405B0"/>
+    <w:rsid w:val="00840969"/>
     <w:rsid w:val="00841355"/>
+    <w:rsid w:val="008422B6"/>
     <w:rsid w:val="0084242F"/>
     <w:rsid w:val="008427BC"/>
     <w:rsid w:val="00842FEA"/>
     <w:rsid w:val="008435BB"/>
     <w:rsid w:val="0084374A"/>
     <w:rsid w:val="00843805"/>
     <w:rsid w:val="008444A8"/>
     <w:rsid w:val="008448D9"/>
     <w:rsid w:val="00844DBE"/>
     <w:rsid w:val="00844F87"/>
     <w:rsid w:val="008457EE"/>
     <w:rsid w:val="00845B9B"/>
     <w:rsid w:val="00846400"/>
     <w:rsid w:val="00846CC2"/>
     <w:rsid w:val="00846F90"/>
+    <w:rsid w:val="00847153"/>
     <w:rsid w:val="00847F86"/>
     <w:rsid w:val="00847FF7"/>
     <w:rsid w:val="008504A5"/>
     <w:rsid w:val="00850732"/>
     <w:rsid w:val="00850A3A"/>
     <w:rsid w:val="00850CAC"/>
     <w:rsid w:val="00851162"/>
+    <w:rsid w:val="0085132C"/>
     <w:rsid w:val="0085166E"/>
     <w:rsid w:val="00851804"/>
+    <w:rsid w:val="008518E9"/>
     <w:rsid w:val="00852131"/>
     <w:rsid w:val="008533F2"/>
     <w:rsid w:val="00853486"/>
     <w:rsid w:val="0085371C"/>
+    <w:rsid w:val="00854881"/>
     <w:rsid w:val="00854CE9"/>
     <w:rsid w:val="0085527A"/>
     <w:rsid w:val="008554CE"/>
     <w:rsid w:val="00855C46"/>
     <w:rsid w:val="0085601B"/>
     <w:rsid w:val="00856065"/>
     <w:rsid w:val="00856E99"/>
     <w:rsid w:val="008571A7"/>
     <w:rsid w:val="0085745B"/>
     <w:rsid w:val="00857E06"/>
+    <w:rsid w:val="00860D79"/>
+    <w:rsid w:val="00862AC1"/>
     <w:rsid w:val="00862D08"/>
+    <w:rsid w:val="00863A9F"/>
     <w:rsid w:val="00863E81"/>
     <w:rsid w:val="008640A4"/>
+    <w:rsid w:val="00864224"/>
+    <w:rsid w:val="00864A6A"/>
+    <w:rsid w:val="00865005"/>
     <w:rsid w:val="008652CA"/>
     <w:rsid w:val="00865433"/>
     <w:rsid w:val="008661A8"/>
     <w:rsid w:val="00866CCC"/>
+    <w:rsid w:val="00866CD2"/>
     <w:rsid w:val="00866EBC"/>
     <w:rsid w:val="00867049"/>
+    <w:rsid w:val="008672B1"/>
     <w:rsid w:val="00867369"/>
     <w:rsid w:val="00867765"/>
     <w:rsid w:val="00870528"/>
     <w:rsid w:val="008708A6"/>
     <w:rsid w:val="00870D46"/>
+    <w:rsid w:val="00870DC7"/>
+    <w:rsid w:val="00870DDE"/>
     <w:rsid w:val="00871193"/>
     <w:rsid w:val="00871565"/>
     <w:rsid w:val="00871BD0"/>
     <w:rsid w:val="00871D6A"/>
     <w:rsid w:val="008722C3"/>
     <w:rsid w:val="008723AB"/>
+    <w:rsid w:val="00872847"/>
     <w:rsid w:val="00872B20"/>
     <w:rsid w:val="008732F3"/>
     <w:rsid w:val="008733BC"/>
     <w:rsid w:val="00873553"/>
     <w:rsid w:val="008738A5"/>
+    <w:rsid w:val="0087452D"/>
     <w:rsid w:val="00874AD1"/>
     <w:rsid w:val="00874D45"/>
+    <w:rsid w:val="00876653"/>
     <w:rsid w:val="00876A39"/>
+    <w:rsid w:val="00876E0B"/>
+    <w:rsid w:val="008772FD"/>
+    <w:rsid w:val="00877321"/>
     <w:rsid w:val="00877677"/>
     <w:rsid w:val="008777AB"/>
     <w:rsid w:val="00877F40"/>
     <w:rsid w:val="00877F42"/>
     <w:rsid w:val="00880048"/>
     <w:rsid w:val="00880648"/>
+    <w:rsid w:val="0088095B"/>
     <w:rsid w:val="00880E58"/>
     <w:rsid w:val="00881AA5"/>
     <w:rsid w:val="00882304"/>
     <w:rsid w:val="00882C0E"/>
     <w:rsid w:val="008830C7"/>
+    <w:rsid w:val="008838FB"/>
     <w:rsid w:val="00883B2F"/>
     <w:rsid w:val="00883C05"/>
+    <w:rsid w:val="00883CCD"/>
     <w:rsid w:val="00883F95"/>
     <w:rsid w:val="008841A8"/>
     <w:rsid w:val="0088473C"/>
     <w:rsid w:val="00885AB6"/>
+    <w:rsid w:val="00885E0C"/>
     <w:rsid w:val="008863EE"/>
     <w:rsid w:val="00886DB0"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="00887724"/>
     <w:rsid w:val="00890472"/>
     <w:rsid w:val="00890ED5"/>
     <w:rsid w:val="008911D2"/>
     <w:rsid w:val="00891768"/>
+    <w:rsid w:val="008918D8"/>
     <w:rsid w:val="00891E1E"/>
     <w:rsid w:val="00891FA1"/>
+    <w:rsid w:val="008923CE"/>
     <w:rsid w:val="008929BC"/>
+    <w:rsid w:val="00892F21"/>
     <w:rsid w:val="0089308A"/>
     <w:rsid w:val="00893223"/>
     <w:rsid w:val="00893328"/>
     <w:rsid w:val="00893567"/>
     <w:rsid w:val="00894593"/>
     <w:rsid w:val="008948D0"/>
     <w:rsid w:val="00894A01"/>
+    <w:rsid w:val="008954D6"/>
+    <w:rsid w:val="00895A3E"/>
     <w:rsid w:val="0089692D"/>
     <w:rsid w:val="0089734A"/>
     <w:rsid w:val="00897A83"/>
     <w:rsid w:val="008A102C"/>
     <w:rsid w:val="008A1421"/>
+    <w:rsid w:val="008A15D4"/>
     <w:rsid w:val="008A2954"/>
+    <w:rsid w:val="008A29B4"/>
     <w:rsid w:val="008A2DDF"/>
+    <w:rsid w:val="008A318A"/>
     <w:rsid w:val="008A4701"/>
     <w:rsid w:val="008A474A"/>
     <w:rsid w:val="008A47C1"/>
     <w:rsid w:val="008A4E66"/>
     <w:rsid w:val="008A4F2A"/>
     <w:rsid w:val="008A5ED7"/>
     <w:rsid w:val="008A63EF"/>
+    <w:rsid w:val="008A656E"/>
+    <w:rsid w:val="008A738B"/>
     <w:rsid w:val="008A779F"/>
     <w:rsid w:val="008A7B3B"/>
+    <w:rsid w:val="008A7C47"/>
     <w:rsid w:val="008A7FAE"/>
     <w:rsid w:val="008B0669"/>
     <w:rsid w:val="008B07EC"/>
     <w:rsid w:val="008B0CC1"/>
     <w:rsid w:val="008B0D79"/>
     <w:rsid w:val="008B0F99"/>
     <w:rsid w:val="008B100D"/>
     <w:rsid w:val="008B145D"/>
     <w:rsid w:val="008B1D39"/>
     <w:rsid w:val="008B1F72"/>
+    <w:rsid w:val="008B25FE"/>
     <w:rsid w:val="008B2812"/>
+    <w:rsid w:val="008B2C22"/>
+    <w:rsid w:val="008B34BE"/>
     <w:rsid w:val="008B3EAC"/>
     <w:rsid w:val="008B4192"/>
     <w:rsid w:val="008B434A"/>
     <w:rsid w:val="008B52C7"/>
     <w:rsid w:val="008B54C7"/>
     <w:rsid w:val="008B5D94"/>
     <w:rsid w:val="008B6665"/>
+    <w:rsid w:val="008B6B8F"/>
     <w:rsid w:val="008B7545"/>
     <w:rsid w:val="008B781C"/>
     <w:rsid w:val="008B78CA"/>
     <w:rsid w:val="008B7FC6"/>
     <w:rsid w:val="008C0D2E"/>
     <w:rsid w:val="008C1119"/>
     <w:rsid w:val="008C14B7"/>
     <w:rsid w:val="008C1607"/>
     <w:rsid w:val="008C1A89"/>
+    <w:rsid w:val="008C1B47"/>
+    <w:rsid w:val="008C24FD"/>
     <w:rsid w:val="008C29B5"/>
     <w:rsid w:val="008C2D65"/>
     <w:rsid w:val="008C2DD6"/>
     <w:rsid w:val="008C391D"/>
     <w:rsid w:val="008C39C0"/>
     <w:rsid w:val="008C3E7F"/>
     <w:rsid w:val="008C406D"/>
     <w:rsid w:val="008C4333"/>
     <w:rsid w:val="008C4EAC"/>
     <w:rsid w:val="008C5174"/>
+    <w:rsid w:val="008C5862"/>
     <w:rsid w:val="008C5E81"/>
+    <w:rsid w:val="008C5F51"/>
     <w:rsid w:val="008C63A1"/>
     <w:rsid w:val="008C6630"/>
     <w:rsid w:val="008C6B28"/>
     <w:rsid w:val="008C6B78"/>
     <w:rsid w:val="008C74B4"/>
     <w:rsid w:val="008C7846"/>
+    <w:rsid w:val="008C7966"/>
     <w:rsid w:val="008D01CC"/>
     <w:rsid w:val="008D02A1"/>
     <w:rsid w:val="008D147F"/>
+    <w:rsid w:val="008D1682"/>
     <w:rsid w:val="008D2210"/>
     <w:rsid w:val="008D26B1"/>
     <w:rsid w:val="008D27D0"/>
     <w:rsid w:val="008D2923"/>
+    <w:rsid w:val="008D2BAF"/>
+    <w:rsid w:val="008D32F6"/>
     <w:rsid w:val="008D3663"/>
     <w:rsid w:val="008D3EEE"/>
+    <w:rsid w:val="008D4C73"/>
     <w:rsid w:val="008D4C84"/>
     <w:rsid w:val="008D4D1B"/>
     <w:rsid w:val="008D530A"/>
     <w:rsid w:val="008D5532"/>
     <w:rsid w:val="008D5FB5"/>
     <w:rsid w:val="008D6329"/>
     <w:rsid w:val="008D6C0F"/>
     <w:rsid w:val="008D7A02"/>
     <w:rsid w:val="008E00CA"/>
     <w:rsid w:val="008E0C19"/>
     <w:rsid w:val="008E1032"/>
+    <w:rsid w:val="008E10B4"/>
+    <w:rsid w:val="008E10BB"/>
     <w:rsid w:val="008E15DF"/>
     <w:rsid w:val="008E1AAA"/>
     <w:rsid w:val="008E1EF6"/>
+    <w:rsid w:val="008E1F3A"/>
+    <w:rsid w:val="008E2195"/>
     <w:rsid w:val="008E2454"/>
+    <w:rsid w:val="008E2800"/>
     <w:rsid w:val="008E28C0"/>
     <w:rsid w:val="008E330C"/>
     <w:rsid w:val="008E386C"/>
     <w:rsid w:val="008E4810"/>
     <w:rsid w:val="008E55A7"/>
+    <w:rsid w:val="008E5836"/>
     <w:rsid w:val="008E607F"/>
     <w:rsid w:val="008E6941"/>
     <w:rsid w:val="008E6CE0"/>
     <w:rsid w:val="008E7179"/>
     <w:rsid w:val="008E7C43"/>
+    <w:rsid w:val="008F0114"/>
     <w:rsid w:val="008F11EC"/>
+    <w:rsid w:val="008F2137"/>
     <w:rsid w:val="008F24F4"/>
     <w:rsid w:val="008F27E9"/>
+    <w:rsid w:val="008F30DA"/>
     <w:rsid w:val="008F47C7"/>
     <w:rsid w:val="008F4E7A"/>
     <w:rsid w:val="008F4EA5"/>
     <w:rsid w:val="008F51AF"/>
     <w:rsid w:val="008F548E"/>
     <w:rsid w:val="008F54E0"/>
     <w:rsid w:val="008F6460"/>
     <w:rsid w:val="008F64C6"/>
     <w:rsid w:val="008F6BA7"/>
     <w:rsid w:val="008F726C"/>
     <w:rsid w:val="008F7BA2"/>
     <w:rsid w:val="008F7E7F"/>
     <w:rsid w:val="00900428"/>
     <w:rsid w:val="00901AB3"/>
     <w:rsid w:val="00901C5A"/>
+    <w:rsid w:val="00902637"/>
+    <w:rsid w:val="00902E86"/>
     <w:rsid w:val="00903FD0"/>
     <w:rsid w:val="00904198"/>
     <w:rsid w:val="009041CF"/>
     <w:rsid w:val="00904306"/>
     <w:rsid w:val="00904450"/>
     <w:rsid w:val="00904F81"/>
     <w:rsid w:val="009052A3"/>
     <w:rsid w:val="0090530C"/>
     <w:rsid w:val="00905A23"/>
     <w:rsid w:val="00905F85"/>
     <w:rsid w:val="0090600D"/>
     <w:rsid w:val="00906DED"/>
     <w:rsid w:val="00906E4B"/>
+    <w:rsid w:val="00906F98"/>
     <w:rsid w:val="00907075"/>
     <w:rsid w:val="00910710"/>
     <w:rsid w:val="0091076E"/>
     <w:rsid w:val="009109A9"/>
     <w:rsid w:val="00910F67"/>
+    <w:rsid w:val="0091158C"/>
+    <w:rsid w:val="00911AD6"/>
     <w:rsid w:val="0091269F"/>
     <w:rsid w:val="009126E1"/>
     <w:rsid w:val="00912B7D"/>
+    <w:rsid w:val="00912C01"/>
     <w:rsid w:val="00912CBD"/>
+    <w:rsid w:val="00912DEE"/>
+    <w:rsid w:val="0091330A"/>
+    <w:rsid w:val="00914577"/>
     <w:rsid w:val="00914E76"/>
     <w:rsid w:val="00915698"/>
     <w:rsid w:val="00916080"/>
+    <w:rsid w:val="0091783E"/>
     <w:rsid w:val="00917C97"/>
     <w:rsid w:val="0092015A"/>
     <w:rsid w:val="00920C55"/>
     <w:rsid w:val="009222BC"/>
     <w:rsid w:val="009222DF"/>
     <w:rsid w:val="009231C9"/>
     <w:rsid w:val="00923C6D"/>
     <w:rsid w:val="00924C1F"/>
     <w:rsid w:val="00925220"/>
     <w:rsid w:val="0092542C"/>
     <w:rsid w:val="0092568B"/>
     <w:rsid w:val="00925739"/>
     <w:rsid w:val="00925830"/>
     <w:rsid w:val="009260BC"/>
     <w:rsid w:val="0092650A"/>
     <w:rsid w:val="00926573"/>
     <w:rsid w:val="0092751E"/>
+    <w:rsid w:val="0092766A"/>
     <w:rsid w:val="00927C3E"/>
     <w:rsid w:val="00927C95"/>
     <w:rsid w:val="009301C8"/>
     <w:rsid w:val="009308F6"/>
     <w:rsid w:val="00930D2E"/>
+    <w:rsid w:val="00930EB8"/>
+    <w:rsid w:val="009310A2"/>
     <w:rsid w:val="0093143F"/>
+    <w:rsid w:val="0093206E"/>
     <w:rsid w:val="009320A2"/>
     <w:rsid w:val="0093226C"/>
     <w:rsid w:val="00932476"/>
+    <w:rsid w:val="00933264"/>
     <w:rsid w:val="00933272"/>
     <w:rsid w:val="00933E21"/>
     <w:rsid w:val="009342B2"/>
     <w:rsid w:val="00934DE2"/>
+    <w:rsid w:val="00935232"/>
     <w:rsid w:val="0093554F"/>
+    <w:rsid w:val="0093612E"/>
     <w:rsid w:val="009363B3"/>
     <w:rsid w:val="0093663E"/>
     <w:rsid w:val="009367AC"/>
+    <w:rsid w:val="00936BBD"/>
+    <w:rsid w:val="00936BFA"/>
     <w:rsid w:val="00936D98"/>
+    <w:rsid w:val="0093721C"/>
     <w:rsid w:val="0093793F"/>
     <w:rsid w:val="00940E8A"/>
     <w:rsid w:val="00940F36"/>
     <w:rsid w:val="0094152C"/>
     <w:rsid w:val="009432AC"/>
     <w:rsid w:val="009433C8"/>
     <w:rsid w:val="0094345A"/>
     <w:rsid w:val="00943594"/>
+    <w:rsid w:val="009437D2"/>
     <w:rsid w:val="00943C3E"/>
     <w:rsid w:val="009441BD"/>
     <w:rsid w:val="009449B1"/>
     <w:rsid w:val="00945251"/>
     <w:rsid w:val="0094556E"/>
     <w:rsid w:val="00945768"/>
     <w:rsid w:val="00945851"/>
     <w:rsid w:val="00945D9F"/>
     <w:rsid w:val="009462FD"/>
     <w:rsid w:val="0094634C"/>
     <w:rsid w:val="009469F4"/>
+    <w:rsid w:val="00946F6D"/>
+    <w:rsid w:val="0094755D"/>
     <w:rsid w:val="009477AF"/>
+    <w:rsid w:val="00947838"/>
     <w:rsid w:val="00947DEF"/>
     <w:rsid w:val="00947E18"/>
     <w:rsid w:val="0095019F"/>
+    <w:rsid w:val="009506FD"/>
     <w:rsid w:val="0095110E"/>
     <w:rsid w:val="009511CA"/>
+    <w:rsid w:val="00951ACE"/>
     <w:rsid w:val="00951D47"/>
     <w:rsid w:val="0095228B"/>
     <w:rsid w:val="00952452"/>
     <w:rsid w:val="00952496"/>
     <w:rsid w:val="00952E75"/>
+    <w:rsid w:val="0095342A"/>
     <w:rsid w:val="00953D98"/>
     <w:rsid w:val="00953FB0"/>
     <w:rsid w:val="00954418"/>
     <w:rsid w:val="009544C5"/>
     <w:rsid w:val="00954740"/>
+    <w:rsid w:val="00955234"/>
     <w:rsid w:val="009552F5"/>
+    <w:rsid w:val="00956217"/>
+    <w:rsid w:val="0095653A"/>
     <w:rsid w:val="009566A7"/>
     <w:rsid w:val="00956744"/>
     <w:rsid w:val="00956A24"/>
     <w:rsid w:val="00956C27"/>
     <w:rsid w:val="00957368"/>
     <w:rsid w:val="009577B8"/>
+    <w:rsid w:val="00957A67"/>
     <w:rsid w:val="00957D7D"/>
     <w:rsid w:val="0096029E"/>
     <w:rsid w:val="00960696"/>
+    <w:rsid w:val="00962299"/>
     <w:rsid w:val="0096242C"/>
     <w:rsid w:val="009629FE"/>
     <w:rsid w:val="00962AD9"/>
     <w:rsid w:val="00963114"/>
     <w:rsid w:val="009633DE"/>
     <w:rsid w:val="00964A16"/>
     <w:rsid w:val="00964A2D"/>
+    <w:rsid w:val="00964A48"/>
     <w:rsid w:val="00964DD4"/>
     <w:rsid w:val="00964DF7"/>
     <w:rsid w:val="00965582"/>
+    <w:rsid w:val="009656D8"/>
     <w:rsid w:val="009657E4"/>
     <w:rsid w:val="00965C86"/>
+    <w:rsid w:val="0096615D"/>
     <w:rsid w:val="009661F2"/>
+    <w:rsid w:val="00966597"/>
     <w:rsid w:val="0096666D"/>
+    <w:rsid w:val="00967177"/>
     <w:rsid w:val="00967407"/>
     <w:rsid w:val="0096789D"/>
     <w:rsid w:val="00967AFC"/>
     <w:rsid w:val="00967C70"/>
     <w:rsid w:val="00970181"/>
+    <w:rsid w:val="00970E30"/>
+    <w:rsid w:val="0097133C"/>
+    <w:rsid w:val="0097141E"/>
+    <w:rsid w:val="00971AC2"/>
     <w:rsid w:val="00972436"/>
     <w:rsid w:val="00972C50"/>
     <w:rsid w:val="00972E0F"/>
     <w:rsid w:val="00973697"/>
+    <w:rsid w:val="0097398E"/>
+    <w:rsid w:val="00973AC4"/>
+    <w:rsid w:val="00974384"/>
     <w:rsid w:val="009743B8"/>
     <w:rsid w:val="00974624"/>
     <w:rsid w:val="00974AA8"/>
+    <w:rsid w:val="00974B73"/>
     <w:rsid w:val="00974BF9"/>
+    <w:rsid w:val="00975239"/>
+    <w:rsid w:val="00975259"/>
     <w:rsid w:val="009757EB"/>
+    <w:rsid w:val="009759DD"/>
     <w:rsid w:val="00975B8E"/>
     <w:rsid w:val="00975CC4"/>
+    <w:rsid w:val="009763AC"/>
     <w:rsid w:val="009765CA"/>
     <w:rsid w:val="00976A2C"/>
     <w:rsid w:val="00976A8D"/>
     <w:rsid w:val="00976EEA"/>
     <w:rsid w:val="00976F7C"/>
     <w:rsid w:val="00976FBC"/>
     <w:rsid w:val="00977234"/>
+    <w:rsid w:val="00977DF6"/>
+    <w:rsid w:val="00977E1A"/>
     <w:rsid w:val="009801E4"/>
+    <w:rsid w:val="009808B9"/>
+    <w:rsid w:val="00980A0A"/>
     <w:rsid w:val="00980FBE"/>
     <w:rsid w:val="00981430"/>
     <w:rsid w:val="00981D6F"/>
     <w:rsid w:val="00982695"/>
     <w:rsid w:val="00982C94"/>
     <w:rsid w:val="00983531"/>
     <w:rsid w:val="009835B9"/>
     <w:rsid w:val="00983701"/>
     <w:rsid w:val="00983DA0"/>
     <w:rsid w:val="00983E9B"/>
     <w:rsid w:val="0098419F"/>
     <w:rsid w:val="00984826"/>
     <w:rsid w:val="009855D2"/>
+    <w:rsid w:val="009857A8"/>
     <w:rsid w:val="009858F3"/>
     <w:rsid w:val="00985DD9"/>
     <w:rsid w:val="00986238"/>
     <w:rsid w:val="009862B0"/>
     <w:rsid w:val="00986A53"/>
+    <w:rsid w:val="009870CA"/>
+    <w:rsid w:val="00987149"/>
+    <w:rsid w:val="009873B1"/>
     <w:rsid w:val="00987A3C"/>
+    <w:rsid w:val="00987B4B"/>
     <w:rsid w:val="00987BF0"/>
     <w:rsid w:val="00990696"/>
     <w:rsid w:val="00990860"/>
     <w:rsid w:val="009908E7"/>
     <w:rsid w:val="00990C52"/>
     <w:rsid w:val="009911B1"/>
+    <w:rsid w:val="009915E1"/>
+    <w:rsid w:val="00991ACA"/>
     <w:rsid w:val="00991BBB"/>
+    <w:rsid w:val="00992374"/>
     <w:rsid w:val="00992480"/>
+    <w:rsid w:val="009927C3"/>
     <w:rsid w:val="00993204"/>
     <w:rsid w:val="00993321"/>
+    <w:rsid w:val="00993543"/>
     <w:rsid w:val="00993682"/>
     <w:rsid w:val="00994286"/>
     <w:rsid w:val="00994B4F"/>
     <w:rsid w:val="00994FA7"/>
+    <w:rsid w:val="009960A4"/>
     <w:rsid w:val="00996208"/>
     <w:rsid w:val="00996277"/>
     <w:rsid w:val="00996375"/>
     <w:rsid w:val="00996656"/>
     <w:rsid w:val="00997CA9"/>
     <w:rsid w:val="009A014A"/>
     <w:rsid w:val="009A0DBB"/>
+    <w:rsid w:val="009A0F8E"/>
     <w:rsid w:val="009A15FC"/>
+    <w:rsid w:val="009A163D"/>
     <w:rsid w:val="009A1E39"/>
+    <w:rsid w:val="009A1EFD"/>
     <w:rsid w:val="009A1F70"/>
     <w:rsid w:val="009A2199"/>
     <w:rsid w:val="009A21FE"/>
     <w:rsid w:val="009A2E7F"/>
+    <w:rsid w:val="009A3083"/>
     <w:rsid w:val="009A3433"/>
+    <w:rsid w:val="009A3521"/>
     <w:rsid w:val="009A3A02"/>
     <w:rsid w:val="009A433E"/>
+    <w:rsid w:val="009A4420"/>
     <w:rsid w:val="009A48C2"/>
     <w:rsid w:val="009A510B"/>
     <w:rsid w:val="009A5668"/>
     <w:rsid w:val="009A5744"/>
     <w:rsid w:val="009A585C"/>
+    <w:rsid w:val="009A59BA"/>
     <w:rsid w:val="009A5A41"/>
     <w:rsid w:val="009A5CE5"/>
+    <w:rsid w:val="009A61D1"/>
     <w:rsid w:val="009A65C6"/>
     <w:rsid w:val="009A718E"/>
     <w:rsid w:val="009A7FAC"/>
     <w:rsid w:val="009B00B3"/>
     <w:rsid w:val="009B0A30"/>
+    <w:rsid w:val="009B21B1"/>
     <w:rsid w:val="009B22B3"/>
     <w:rsid w:val="009B2307"/>
     <w:rsid w:val="009B270F"/>
     <w:rsid w:val="009B288A"/>
     <w:rsid w:val="009B420F"/>
     <w:rsid w:val="009B4534"/>
     <w:rsid w:val="009B53EE"/>
     <w:rsid w:val="009B5514"/>
+    <w:rsid w:val="009B5516"/>
     <w:rsid w:val="009B5C2D"/>
+    <w:rsid w:val="009B5CB1"/>
+    <w:rsid w:val="009B6D1F"/>
     <w:rsid w:val="009B7184"/>
     <w:rsid w:val="009B7BD1"/>
     <w:rsid w:val="009C094A"/>
     <w:rsid w:val="009C09B8"/>
+    <w:rsid w:val="009C0F80"/>
     <w:rsid w:val="009C18DD"/>
     <w:rsid w:val="009C1FEF"/>
     <w:rsid w:val="009C21F3"/>
     <w:rsid w:val="009C30B4"/>
+    <w:rsid w:val="009C3323"/>
     <w:rsid w:val="009C3839"/>
     <w:rsid w:val="009C3993"/>
+    <w:rsid w:val="009C3A1C"/>
     <w:rsid w:val="009C3E2F"/>
+    <w:rsid w:val="009C5607"/>
+    <w:rsid w:val="009C57A8"/>
+    <w:rsid w:val="009C59F7"/>
     <w:rsid w:val="009C5B39"/>
+    <w:rsid w:val="009C5CA9"/>
     <w:rsid w:val="009C64D2"/>
     <w:rsid w:val="009C6A67"/>
     <w:rsid w:val="009D01EB"/>
     <w:rsid w:val="009D04C9"/>
+    <w:rsid w:val="009D0DE7"/>
     <w:rsid w:val="009D104E"/>
     <w:rsid w:val="009D1501"/>
     <w:rsid w:val="009D27CC"/>
+    <w:rsid w:val="009D2A4F"/>
     <w:rsid w:val="009D2AB2"/>
     <w:rsid w:val="009D2B3C"/>
     <w:rsid w:val="009D2F5F"/>
     <w:rsid w:val="009D33B3"/>
     <w:rsid w:val="009D376C"/>
     <w:rsid w:val="009D37FB"/>
+    <w:rsid w:val="009D3971"/>
     <w:rsid w:val="009D468F"/>
     <w:rsid w:val="009D4D75"/>
+    <w:rsid w:val="009D5381"/>
     <w:rsid w:val="009D5533"/>
     <w:rsid w:val="009D5A0D"/>
+    <w:rsid w:val="009D63FB"/>
+    <w:rsid w:val="009D75C7"/>
     <w:rsid w:val="009E0367"/>
     <w:rsid w:val="009E08AA"/>
     <w:rsid w:val="009E0BA6"/>
     <w:rsid w:val="009E0DF3"/>
+    <w:rsid w:val="009E0F12"/>
     <w:rsid w:val="009E1615"/>
     <w:rsid w:val="009E204B"/>
     <w:rsid w:val="009E315C"/>
     <w:rsid w:val="009E3F7F"/>
     <w:rsid w:val="009E44A8"/>
+    <w:rsid w:val="009E5ADC"/>
+    <w:rsid w:val="009E6064"/>
     <w:rsid w:val="009E6218"/>
     <w:rsid w:val="009E6731"/>
+    <w:rsid w:val="009E6A02"/>
     <w:rsid w:val="009E6A58"/>
+    <w:rsid w:val="009E6CA6"/>
+    <w:rsid w:val="009E791E"/>
+    <w:rsid w:val="009F03E6"/>
     <w:rsid w:val="009F220A"/>
     <w:rsid w:val="009F2223"/>
     <w:rsid w:val="009F29F1"/>
+    <w:rsid w:val="009F2A1F"/>
+    <w:rsid w:val="009F2FBB"/>
     <w:rsid w:val="009F3B2B"/>
     <w:rsid w:val="009F3B82"/>
+    <w:rsid w:val="009F40AE"/>
     <w:rsid w:val="009F4785"/>
     <w:rsid w:val="009F4AB1"/>
     <w:rsid w:val="009F4E41"/>
     <w:rsid w:val="009F4E6A"/>
     <w:rsid w:val="009F4EDC"/>
     <w:rsid w:val="009F60A1"/>
     <w:rsid w:val="009F62F8"/>
     <w:rsid w:val="009F6324"/>
     <w:rsid w:val="009F6D9F"/>
+    <w:rsid w:val="009F7A00"/>
     <w:rsid w:val="00A00883"/>
+    <w:rsid w:val="00A00969"/>
+    <w:rsid w:val="00A01161"/>
     <w:rsid w:val="00A01997"/>
+    <w:rsid w:val="00A019E2"/>
     <w:rsid w:val="00A0214C"/>
     <w:rsid w:val="00A0214F"/>
     <w:rsid w:val="00A0230B"/>
+    <w:rsid w:val="00A0240E"/>
     <w:rsid w:val="00A02586"/>
     <w:rsid w:val="00A0281B"/>
     <w:rsid w:val="00A029D1"/>
     <w:rsid w:val="00A034DD"/>
     <w:rsid w:val="00A036A5"/>
     <w:rsid w:val="00A049A4"/>
     <w:rsid w:val="00A05732"/>
+    <w:rsid w:val="00A05AF9"/>
     <w:rsid w:val="00A05F31"/>
     <w:rsid w:val="00A06868"/>
+    <w:rsid w:val="00A06BD9"/>
     <w:rsid w:val="00A0745B"/>
+    <w:rsid w:val="00A10312"/>
+    <w:rsid w:val="00A112C8"/>
     <w:rsid w:val="00A114F2"/>
     <w:rsid w:val="00A11513"/>
     <w:rsid w:val="00A121E8"/>
     <w:rsid w:val="00A1256E"/>
+    <w:rsid w:val="00A1257A"/>
+    <w:rsid w:val="00A12662"/>
     <w:rsid w:val="00A12A2A"/>
     <w:rsid w:val="00A12CB8"/>
     <w:rsid w:val="00A1341C"/>
     <w:rsid w:val="00A13828"/>
     <w:rsid w:val="00A13A75"/>
     <w:rsid w:val="00A14013"/>
     <w:rsid w:val="00A1434F"/>
+    <w:rsid w:val="00A14632"/>
     <w:rsid w:val="00A14AC4"/>
     <w:rsid w:val="00A14BEE"/>
     <w:rsid w:val="00A14EA5"/>
     <w:rsid w:val="00A159FF"/>
+    <w:rsid w:val="00A15C24"/>
     <w:rsid w:val="00A1677D"/>
     <w:rsid w:val="00A1680E"/>
+    <w:rsid w:val="00A168AC"/>
+    <w:rsid w:val="00A17BAD"/>
     <w:rsid w:val="00A17EC7"/>
+    <w:rsid w:val="00A17F3E"/>
+    <w:rsid w:val="00A200BE"/>
+    <w:rsid w:val="00A20124"/>
     <w:rsid w:val="00A20A84"/>
     <w:rsid w:val="00A20C4D"/>
     <w:rsid w:val="00A20FBF"/>
+    <w:rsid w:val="00A218E0"/>
     <w:rsid w:val="00A2258C"/>
     <w:rsid w:val="00A229F1"/>
+    <w:rsid w:val="00A22B60"/>
     <w:rsid w:val="00A2300F"/>
     <w:rsid w:val="00A23C1D"/>
+    <w:rsid w:val="00A25090"/>
     <w:rsid w:val="00A2596F"/>
+    <w:rsid w:val="00A26186"/>
     <w:rsid w:val="00A26977"/>
     <w:rsid w:val="00A26A1C"/>
+    <w:rsid w:val="00A26D74"/>
     <w:rsid w:val="00A26DB1"/>
     <w:rsid w:val="00A27222"/>
     <w:rsid w:val="00A27244"/>
+    <w:rsid w:val="00A27297"/>
     <w:rsid w:val="00A274B5"/>
     <w:rsid w:val="00A2797D"/>
     <w:rsid w:val="00A27E84"/>
+    <w:rsid w:val="00A302C9"/>
     <w:rsid w:val="00A30537"/>
     <w:rsid w:val="00A307CC"/>
     <w:rsid w:val="00A30AAC"/>
     <w:rsid w:val="00A30C1F"/>
     <w:rsid w:val="00A31727"/>
     <w:rsid w:val="00A31BA8"/>
     <w:rsid w:val="00A31D28"/>
     <w:rsid w:val="00A324BC"/>
     <w:rsid w:val="00A32632"/>
+    <w:rsid w:val="00A3367D"/>
     <w:rsid w:val="00A3386F"/>
+    <w:rsid w:val="00A34036"/>
+    <w:rsid w:val="00A354BE"/>
+    <w:rsid w:val="00A35630"/>
+    <w:rsid w:val="00A35B77"/>
     <w:rsid w:val="00A35DF8"/>
     <w:rsid w:val="00A3606D"/>
+    <w:rsid w:val="00A36C7A"/>
     <w:rsid w:val="00A370DF"/>
     <w:rsid w:val="00A37A98"/>
     <w:rsid w:val="00A40744"/>
     <w:rsid w:val="00A41A11"/>
     <w:rsid w:val="00A41DF2"/>
     <w:rsid w:val="00A4250C"/>
     <w:rsid w:val="00A42D55"/>
+    <w:rsid w:val="00A43112"/>
     <w:rsid w:val="00A43302"/>
     <w:rsid w:val="00A4349F"/>
     <w:rsid w:val="00A43649"/>
     <w:rsid w:val="00A4387C"/>
     <w:rsid w:val="00A4388D"/>
+    <w:rsid w:val="00A43F1A"/>
     <w:rsid w:val="00A44A88"/>
     <w:rsid w:val="00A44C0C"/>
     <w:rsid w:val="00A450B3"/>
+    <w:rsid w:val="00A45578"/>
+    <w:rsid w:val="00A45F7B"/>
     <w:rsid w:val="00A46A55"/>
     <w:rsid w:val="00A475ED"/>
     <w:rsid w:val="00A50817"/>
     <w:rsid w:val="00A50A9D"/>
+    <w:rsid w:val="00A50D21"/>
     <w:rsid w:val="00A50ED2"/>
     <w:rsid w:val="00A51A3A"/>
     <w:rsid w:val="00A52CDA"/>
     <w:rsid w:val="00A530DF"/>
     <w:rsid w:val="00A535C0"/>
+    <w:rsid w:val="00A54338"/>
     <w:rsid w:val="00A54918"/>
     <w:rsid w:val="00A570FC"/>
     <w:rsid w:val="00A57260"/>
+    <w:rsid w:val="00A57B34"/>
     <w:rsid w:val="00A57D75"/>
+    <w:rsid w:val="00A6046E"/>
     <w:rsid w:val="00A6091C"/>
+    <w:rsid w:val="00A60A80"/>
     <w:rsid w:val="00A61EE3"/>
+    <w:rsid w:val="00A62031"/>
     <w:rsid w:val="00A622BB"/>
     <w:rsid w:val="00A623E7"/>
     <w:rsid w:val="00A6253F"/>
     <w:rsid w:val="00A62C4A"/>
     <w:rsid w:val="00A638F4"/>
     <w:rsid w:val="00A63BA5"/>
     <w:rsid w:val="00A63C3B"/>
     <w:rsid w:val="00A63D37"/>
     <w:rsid w:val="00A63EFA"/>
+    <w:rsid w:val="00A64284"/>
     <w:rsid w:val="00A6484A"/>
     <w:rsid w:val="00A655D7"/>
     <w:rsid w:val="00A659A2"/>
     <w:rsid w:val="00A65A3B"/>
     <w:rsid w:val="00A66834"/>
+    <w:rsid w:val="00A668D3"/>
     <w:rsid w:val="00A66DBE"/>
     <w:rsid w:val="00A671D4"/>
     <w:rsid w:val="00A67CA6"/>
     <w:rsid w:val="00A70A95"/>
     <w:rsid w:val="00A70DC1"/>
+    <w:rsid w:val="00A71CA3"/>
+    <w:rsid w:val="00A7289E"/>
     <w:rsid w:val="00A73B0C"/>
+    <w:rsid w:val="00A73C30"/>
     <w:rsid w:val="00A74DC4"/>
+    <w:rsid w:val="00A75A5C"/>
     <w:rsid w:val="00A75AE2"/>
+    <w:rsid w:val="00A76CBC"/>
     <w:rsid w:val="00A7715D"/>
     <w:rsid w:val="00A77312"/>
     <w:rsid w:val="00A773CD"/>
+    <w:rsid w:val="00A775F4"/>
     <w:rsid w:val="00A778AF"/>
     <w:rsid w:val="00A80280"/>
     <w:rsid w:val="00A80344"/>
     <w:rsid w:val="00A803F7"/>
+    <w:rsid w:val="00A8047C"/>
     <w:rsid w:val="00A804EB"/>
     <w:rsid w:val="00A810C1"/>
+    <w:rsid w:val="00A81783"/>
+    <w:rsid w:val="00A81A8D"/>
     <w:rsid w:val="00A81FD9"/>
     <w:rsid w:val="00A824F1"/>
     <w:rsid w:val="00A82744"/>
     <w:rsid w:val="00A829B2"/>
     <w:rsid w:val="00A82BA5"/>
     <w:rsid w:val="00A82F2A"/>
     <w:rsid w:val="00A83911"/>
     <w:rsid w:val="00A83A2F"/>
     <w:rsid w:val="00A840C1"/>
     <w:rsid w:val="00A8456B"/>
     <w:rsid w:val="00A845E4"/>
+    <w:rsid w:val="00A84691"/>
     <w:rsid w:val="00A84DF4"/>
+    <w:rsid w:val="00A85451"/>
+    <w:rsid w:val="00A85A9A"/>
     <w:rsid w:val="00A85B74"/>
     <w:rsid w:val="00A85D21"/>
     <w:rsid w:val="00A862A3"/>
     <w:rsid w:val="00A86837"/>
     <w:rsid w:val="00A8736E"/>
+    <w:rsid w:val="00A87E8F"/>
+    <w:rsid w:val="00A9054A"/>
     <w:rsid w:val="00A9060B"/>
     <w:rsid w:val="00A90D3B"/>
     <w:rsid w:val="00A90FBB"/>
+    <w:rsid w:val="00A915FD"/>
     <w:rsid w:val="00A91A9A"/>
     <w:rsid w:val="00A91C33"/>
+    <w:rsid w:val="00A926D1"/>
     <w:rsid w:val="00A936EC"/>
+    <w:rsid w:val="00A937EB"/>
     <w:rsid w:val="00A94000"/>
     <w:rsid w:val="00A941B8"/>
     <w:rsid w:val="00A944BD"/>
+    <w:rsid w:val="00A96911"/>
     <w:rsid w:val="00A96D51"/>
     <w:rsid w:val="00A96D6E"/>
     <w:rsid w:val="00A96E58"/>
+    <w:rsid w:val="00A97C37"/>
     <w:rsid w:val="00A97DFA"/>
+    <w:rsid w:val="00AA034C"/>
     <w:rsid w:val="00AA08B4"/>
     <w:rsid w:val="00AA09BF"/>
+    <w:rsid w:val="00AA0F7E"/>
     <w:rsid w:val="00AA155F"/>
     <w:rsid w:val="00AA16DA"/>
+    <w:rsid w:val="00AA1B78"/>
     <w:rsid w:val="00AA1EED"/>
     <w:rsid w:val="00AA226B"/>
     <w:rsid w:val="00AA2792"/>
     <w:rsid w:val="00AA2B4F"/>
     <w:rsid w:val="00AA2E61"/>
     <w:rsid w:val="00AA34DC"/>
     <w:rsid w:val="00AA3757"/>
+    <w:rsid w:val="00AA38C1"/>
     <w:rsid w:val="00AA3D34"/>
+    <w:rsid w:val="00AA41EB"/>
+    <w:rsid w:val="00AA4264"/>
     <w:rsid w:val="00AA5028"/>
     <w:rsid w:val="00AA5580"/>
     <w:rsid w:val="00AA574B"/>
+    <w:rsid w:val="00AA59B2"/>
     <w:rsid w:val="00AA5F30"/>
+    <w:rsid w:val="00AA60FA"/>
+    <w:rsid w:val="00AA626B"/>
     <w:rsid w:val="00AA6429"/>
     <w:rsid w:val="00AA6CE6"/>
     <w:rsid w:val="00AA6EB2"/>
     <w:rsid w:val="00AA705A"/>
     <w:rsid w:val="00AA7248"/>
     <w:rsid w:val="00AA762F"/>
     <w:rsid w:val="00AA7851"/>
     <w:rsid w:val="00AA7A4C"/>
+    <w:rsid w:val="00AA7AE2"/>
     <w:rsid w:val="00AA7CAB"/>
     <w:rsid w:val="00AB0489"/>
     <w:rsid w:val="00AB04A4"/>
     <w:rsid w:val="00AB0B3B"/>
+    <w:rsid w:val="00AB1103"/>
     <w:rsid w:val="00AB112D"/>
     <w:rsid w:val="00AB1D66"/>
     <w:rsid w:val="00AB1FAB"/>
+    <w:rsid w:val="00AB2332"/>
     <w:rsid w:val="00AB284C"/>
     <w:rsid w:val="00AB371F"/>
     <w:rsid w:val="00AB393A"/>
     <w:rsid w:val="00AB3EFF"/>
     <w:rsid w:val="00AB473D"/>
     <w:rsid w:val="00AB4A99"/>
     <w:rsid w:val="00AB5854"/>
     <w:rsid w:val="00AB6041"/>
     <w:rsid w:val="00AB6351"/>
     <w:rsid w:val="00AB67FC"/>
+    <w:rsid w:val="00AB6C77"/>
     <w:rsid w:val="00AC00D5"/>
     <w:rsid w:val="00AC089C"/>
+    <w:rsid w:val="00AC1001"/>
     <w:rsid w:val="00AC1311"/>
+    <w:rsid w:val="00AC1496"/>
     <w:rsid w:val="00AC158E"/>
     <w:rsid w:val="00AC1759"/>
+    <w:rsid w:val="00AC1B71"/>
     <w:rsid w:val="00AC2105"/>
     <w:rsid w:val="00AC21A6"/>
     <w:rsid w:val="00AC2771"/>
     <w:rsid w:val="00AC2782"/>
     <w:rsid w:val="00AC2EF6"/>
     <w:rsid w:val="00AC2F10"/>
     <w:rsid w:val="00AC3354"/>
     <w:rsid w:val="00AC3DE7"/>
     <w:rsid w:val="00AC3FF7"/>
     <w:rsid w:val="00AC41D8"/>
+    <w:rsid w:val="00AC45F8"/>
     <w:rsid w:val="00AC4C8C"/>
     <w:rsid w:val="00AC546E"/>
     <w:rsid w:val="00AC558A"/>
+    <w:rsid w:val="00AC5616"/>
     <w:rsid w:val="00AC576E"/>
+    <w:rsid w:val="00AC5F1A"/>
     <w:rsid w:val="00AC61C4"/>
     <w:rsid w:val="00AC661A"/>
+    <w:rsid w:val="00AC6FE2"/>
     <w:rsid w:val="00AD05A5"/>
     <w:rsid w:val="00AD1541"/>
+    <w:rsid w:val="00AD1657"/>
     <w:rsid w:val="00AD24D3"/>
+    <w:rsid w:val="00AD2D5E"/>
+    <w:rsid w:val="00AD3888"/>
+    <w:rsid w:val="00AD397E"/>
     <w:rsid w:val="00AD3999"/>
+    <w:rsid w:val="00AD4417"/>
     <w:rsid w:val="00AD4B36"/>
+    <w:rsid w:val="00AD4CE5"/>
     <w:rsid w:val="00AD4E93"/>
     <w:rsid w:val="00AD5985"/>
     <w:rsid w:val="00AD59E8"/>
     <w:rsid w:val="00AD5AEA"/>
     <w:rsid w:val="00AD649E"/>
     <w:rsid w:val="00AD6C46"/>
+    <w:rsid w:val="00AD6F91"/>
+    <w:rsid w:val="00AD704C"/>
     <w:rsid w:val="00AD7412"/>
     <w:rsid w:val="00AE030C"/>
     <w:rsid w:val="00AE0F71"/>
     <w:rsid w:val="00AE1067"/>
     <w:rsid w:val="00AE25D7"/>
     <w:rsid w:val="00AE28AB"/>
     <w:rsid w:val="00AE335F"/>
     <w:rsid w:val="00AE3896"/>
     <w:rsid w:val="00AE44F1"/>
     <w:rsid w:val="00AE4E9C"/>
     <w:rsid w:val="00AE52FA"/>
     <w:rsid w:val="00AE5ABB"/>
     <w:rsid w:val="00AE65D1"/>
+    <w:rsid w:val="00AE6BAB"/>
+    <w:rsid w:val="00AE7FE5"/>
     <w:rsid w:val="00AF0178"/>
+    <w:rsid w:val="00AF1C33"/>
     <w:rsid w:val="00AF2199"/>
+    <w:rsid w:val="00AF239A"/>
     <w:rsid w:val="00AF2D7D"/>
+    <w:rsid w:val="00AF3022"/>
     <w:rsid w:val="00AF39E4"/>
+    <w:rsid w:val="00AF3C29"/>
     <w:rsid w:val="00AF42A0"/>
     <w:rsid w:val="00AF4410"/>
     <w:rsid w:val="00AF48C6"/>
     <w:rsid w:val="00AF507C"/>
     <w:rsid w:val="00AF5F77"/>
     <w:rsid w:val="00AF61BF"/>
     <w:rsid w:val="00AF6609"/>
     <w:rsid w:val="00AF6764"/>
+    <w:rsid w:val="00AF6B6C"/>
     <w:rsid w:val="00AF6E0B"/>
     <w:rsid w:val="00AF7E08"/>
+    <w:rsid w:val="00B00326"/>
+    <w:rsid w:val="00B00574"/>
+    <w:rsid w:val="00B005C7"/>
     <w:rsid w:val="00B007E5"/>
+    <w:rsid w:val="00B00D2A"/>
+    <w:rsid w:val="00B011F0"/>
+    <w:rsid w:val="00B018F3"/>
+    <w:rsid w:val="00B01A9A"/>
+    <w:rsid w:val="00B01AF0"/>
     <w:rsid w:val="00B0236A"/>
     <w:rsid w:val="00B03212"/>
     <w:rsid w:val="00B03262"/>
     <w:rsid w:val="00B033E3"/>
+    <w:rsid w:val="00B03619"/>
     <w:rsid w:val="00B03AB8"/>
     <w:rsid w:val="00B03CB5"/>
+    <w:rsid w:val="00B049EE"/>
     <w:rsid w:val="00B050A4"/>
     <w:rsid w:val="00B052AD"/>
     <w:rsid w:val="00B0580F"/>
     <w:rsid w:val="00B0650E"/>
+    <w:rsid w:val="00B06E29"/>
     <w:rsid w:val="00B0778C"/>
+    <w:rsid w:val="00B078B0"/>
     <w:rsid w:val="00B10417"/>
+    <w:rsid w:val="00B10BD7"/>
     <w:rsid w:val="00B111E6"/>
+    <w:rsid w:val="00B11C37"/>
     <w:rsid w:val="00B1215A"/>
+    <w:rsid w:val="00B12334"/>
     <w:rsid w:val="00B124AA"/>
     <w:rsid w:val="00B1258C"/>
     <w:rsid w:val="00B129B4"/>
     <w:rsid w:val="00B143BC"/>
     <w:rsid w:val="00B14F70"/>
     <w:rsid w:val="00B15446"/>
     <w:rsid w:val="00B156EA"/>
+    <w:rsid w:val="00B16321"/>
     <w:rsid w:val="00B16D30"/>
     <w:rsid w:val="00B16D87"/>
     <w:rsid w:val="00B17EF9"/>
     <w:rsid w:val="00B20026"/>
     <w:rsid w:val="00B20541"/>
     <w:rsid w:val="00B206B3"/>
     <w:rsid w:val="00B20873"/>
+    <w:rsid w:val="00B215F4"/>
     <w:rsid w:val="00B2230A"/>
+    <w:rsid w:val="00B2285F"/>
     <w:rsid w:val="00B22B07"/>
+    <w:rsid w:val="00B22B63"/>
+    <w:rsid w:val="00B22D82"/>
     <w:rsid w:val="00B235BD"/>
     <w:rsid w:val="00B23978"/>
+    <w:rsid w:val="00B2397C"/>
     <w:rsid w:val="00B246D7"/>
     <w:rsid w:val="00B24C48"/>
     <w:rsid w:val="00B24D22"/>
     <w:rsid w:val="00B256CD"/>
     <w:rsid w:val="00B25708"/>
     <w:rsid w:val="00B258DA"/>
     <w:rsid w:val="00B2595B"/>
     <w:rsid w:val="00B25CA2"/>
+    <w:rsid w:val="00B26179"/>
     <w:rsid w:val="00B2722F"/>
     <w:rsid w:val="00B277E3"/>
     <w:rsid w:val="00B27BC9"/>
+    <w:rsid w:val="00B27FA5"/>
+    <w:rsid w:val="00B30323"/>
+    <w:rsid w:val="00B30CA6"/>
     <w:rsid w:val="00B32351"/>
     <w:rsid w:val="00B3295C"/>
     <w:rsid w:val="00B33807"/>
+    <w:rsid w:val="00B3394D"/>
     <w:rsid w:val="00B33B86"/>
     <w:rsid w:val="00B33CD4"/>
+    <w:rsid w:val="00B33D5C"/>
+    <w:rsid w:val="00B33F18"/>
     <w:rsid w:val="00B36816"/>
+    <w:rsid w:val="00B3773F"/>
     <w:rsid w:val="00B4052B"/>
     <w:rsid w:val="00B406F4"/>
     <w:rsid w:val="00B40774"/>
     <w:rsid w:val="00B40861"/>
     <w:rsid w:val="00B40E22"/>
+    <w:rsid w:val="00B40E4B"/>
     <w:rsid w:val="00B41111"/>
     <w:rsid w:val="00B41D40"/>
+    <w:rsid w:val="00B426A0"/>
     <w:rsid w:val="00B42777"/>
     <w:rsid w:val="00B44479"/>
+    <w:rsid w:val="00B450BD"/>
+    <w:rsid w:val="00B4514A"/>
+    <w:rsid w:val="00B453CA"/>
+    <w:rsid w:val="00B457D3"/>
     <w:rsid w:val="00B45921"/>
     <w:rsid w:val="00B45DD8"/>
     <w:rsid w:val="00B47339"/>
     <w:rsid w:val="00B474B0"/>
+    <w:rsid w:val="00B47CD8"/>
     <w:rsid w:val="00B5041C"/>
     <w:rsid w:val="00B52D5D"/>
     <w:rsid w:val="00B52F13"/>
     <w:rsid w:val="00B52FCA"/>
     <w:rsid w:val="00B531D4"/>
+    <w:rsid w:val="00B53515"/>
+    <w:rsid w:val="00B537B1"/>
     <w:rsid w:val="00B53EEC"/>
     <w:rsid w:val="00B5455B"/>
+    <w:rsid w:val="00B546BF"/>
     <w:rsid w:val="00B54767"/>
     <w:rsid w:val="00B54AFF"/>
     <w:rsid w:val="00B54B25"/>
     <w:rsid w:val="00B5580F"/>
     <w:rsid w:val="00B565A4"/>
     <w:rsid w:val="00B56DC3"/>
+    <w:rsid w:val="00B60044"/>
     <w:rsid w:val="00B60054"/>
     <w:rsid w:val="00B603C6"/>
     <w:rsid w:val="00B61D2C"/>
     <w:rsid w:val="00B62506"/>
+    <w:rsid w:val="00B628D1"/>
     <w:rsid w:val="00B629C4"/>
     <w:rsid w:val="00B63910"/>
+    <w:rsid w:val="00B64171"/>
     <w:rsid w:val="00B64734"/>
     <w:rsid w:val="00B64C5C"/>
     <w:rsid w:val="00B658D9"/>
     <w:rsid w:val="00B65DF7"/>
+    <w:rsid w:val="00B65EEA"/>
     <w:rsid w:val="00B6602C"/>
     <w:rsid w:val="00B6615C"/>
     <w:rsid w:val="00B661D3"/>
     <w:rsid w:val="00B674AA"/>
     <w:rsid w:val="00B70223"/>
+    <w:rsid w:val="00B708D3"/>
+    <w:rsid w:val="00B71577"/>
     <w:rsid w:val="00B716D3"/>
     <w:rsid w:val="00B71A11"/>
     <w:rsid w:val="00B71A26"/>
     <w:rsid w:val="00B71DE6"/>
+    <w:rsid w:val="00B71DEA"/>
     <w:rsid w:val="00B72082"/>
     <w:rsid w:val="00B72AA9"/>
     <w:rsid w:val="00B735C4"/>
+    <w:rsid w:val="00B739E4"/>
     <w:rsid w:val="00B73BA1"/>
+    <w:rsid w:val="00B748E6"/>
     <w:rsid w:val="00B74BFF"/>
+    <w:rsid w:val="00B74FCB"/>
     <w:rsid w:val="00B756F5"/>
+    <w:rsid w:val="00B757E6"/>
     <w:rsid w:val="00B75896"/>
     <w:rsid w:val="00B75B6B"/>
     <w:rsid w:val="00B76149"/>
     <w:rsid w:val="00B80C89"/>
+    <w:rsid w:val="00B80DF2"/>
     <w:rsid w:val="00B81177"/>
     <w:rsid w:val="00B81842"/>
     <w:rsid w:val="00B8187D"/>
+    <w:rsid w:val="00B820B8"/>
     <w:rsid w:val="00B82AA2"/>
     <w:rsid w:val="00B832A4"/>
     <w:rsid w:val="00B8342A"/>
     <w:rsid w:val="00B84596"/>
     <w:rsid w:val="00B84DF1"/>
     <w:rsid w:val="00B84E83"/>
     <w:rsid w:val="00B85120"/>
+    <w:rsid w:val="00B85316"/>
     <w:rsid w:val="00B85BFD"/>
     <w:rsid w:val="00B85C1A"/>
     <w:rsid w:val="00B86299"/>
     <w:rsid w:val="00B87A47"/>
     <w:rsid w:val="00B87DC8"/>
     <w:rsid w:val="00B904DD"/>
     <w:rsid w:val="00B90778"/>
     <w:rsid w:val="00B90849"/>
     <w:rsid w:val="00B90AAE"/>
+    <w:rsid w:val="00B90B4E"/>
+    <w:rsid w:val="00B91447"/>
     <w:rsid w:val="00B914EC"/>
+    <w:rsid w:val="00B91B65"/>
     <w:rsid w:val="00B91D44"/>
+    <w:rsid w:val="00B91F32"/>
     <w:rsid w:val="00B9250B"/>
     <w:rsid w:val="00B925BE"/>
+    <w:rsid w:val="00B929D0"/>
+    <w:rsid w:val="00B935D6"/>
     <w:rsid w:val="00B938EC"/>
+    <w:rsid w:val="00B93BCD"/>
     <w:rsid w:val="00B9408B"/>
     <w:rsid w:val="00B949F0"/>
     <w:rsid w:val="00B94E99"/>
     <w:rsid w:val="00B94F13"/>
+    <w:rsid w:val="00B95A84"/>
     <w:rsid w:val="00B95DF9"/>
     <w:rsid w:val="00B9617B"/>
     <w:rsid w:val="00B9667A"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00B96921"/>
     <w:rsid w:val="00B96993"/>
     <w:rsid w:val="00B96A58"/>
     <w:rsid w:val="00B973AD"/>
     <w:rsid w:val="00B97CA1"/>
+    <w:rsid w:val="00BA005F"/>
+    <w:rsid w:val="00BA1A9E"/>
+    <w:rsid w:val="00BA1F27"/>
     <w:rsid w:val="00BA20EF"/>
     <w:rsid w:val="00BA2A4A"/>
     <w:rsid w:val="00BA33BA"/>
     <w:rsid w:val="00BA3D6B"/>
     <w:rsid w:val="00BA5100"/>
     <w:rsid w:val="00BA5676"/>
     <w:rsid w:val="00BA61D8"/>
     <w:rsid w:val="00BA6D1A"/>
+    <w:rsid w:val="00BA76A8"/>
     <w:rsid w:val="00BA7801"/>
+    <w:rsid w:val="00BB073D"/>
     <w:rsid w:val="00BB099F"/>
     <w:rsid w:val="00BB0F79"/>
     <w:rsid w:val="00BB10A8"/>
     <w:rsid w:val="00BB12E0"/>
     <w:rsid w:val="00BB1434"/>
+    <w:rsid w:val="00BB1AE5"/>
+    <w:rsid w:val="00BB24FE"/>
+    <w:rsid w:val="00BB2A99"/>
+    <w:rsid w:val="00BB2ABA"/>
     <w:rsid w:val="00BB39E0"/>
     <w:rsid w:val="00BB3C43"/>
     <w:rsid w:val="00BB42EF"/>
     <w:rsid w:val="00BB436D"/>
+    <w:rsid w:val="00BB43C4"/>
     <w:rsid w:val="00BB454C"/>
     <w:rsid w:val="00BB48F3"/>
     <w:rsid w:val="00BB5990"/>
     <w:rsid w:val="00BB5DA4"/>
     <w:rsid w:val="00BB6280"/>
     <w:rsid w:val="00BB6AB1"/>
+    <w:rsid w:val="00BB75CE"/>
+    <w:rsid w:val="00BB7BE1"/>
     <w:rsid w:val="00BC017E"/>
     <w:rsid w:val="00BC025C"/>
     <w:rsid w:val="00BC08C1"/>
     <w:rsid w:val="00BC1322"/>
     <w:rsid w:val="00BC18C8"/>
+    <w:rsid w:val="00BC1C05"/>
     <w:rsid w:val="00BC1ED4"/>
     <w:rsid w:val="00BC2134"/>
     <w:rsid w:val="00BC23EF"/>
+    <w:rsid w:val="00BC259E"/>
     <w:rsid w:val="00BC3361"/>
+    <w:rsid w:val="00BC35B7"/>
+    <w:rsid w:val="00BC362C"/>
     <w:rsid w:val="00BC3AAF"/>
     <w:rsid w:val="00BC3D90"/>
     <w:rsid w:val="00BC456C"/>
     <w:rsid w:val="00BC516D"/>
     <w:rsid w:val="00BC5257"/>
     <w:rsid w:val="00BC5B40"/>
     <w:rsid w:val="00BC603A"/>
     <w:rsid w:val="00BC649D"/>
     <w:rsid w:val="00BC6744"/>
     <w:rsid w:val="00BC675C"/>
     <w:rsid w:val="00BC6B6F"/>
     <w:rsid w:val="00BC6D43"/>
     <w:rsid w:val="00BC7004"/>
     <w:rsid w:val="00BC74AA"/>
+    <w:rsid w:val="00BD0763"/>
     <w:rsid w:val="00BD189F"/>
     <w:rsid w:val="00BD1AEF"/>
+    <w:rsid w:val="00BD22EB"/>
     <w:rsid w:val="00BD274D"/>
     <w:rsid w:val="00BD2AE2"/>
     <w:rsid w:val="00BD34A6"/>
     <w:rsid w:val="00BD3635"/>
     <w:rsid w:val="00BD3C51"/>
+    <w:rsid w:val="00BD4D26"/>
     <w:rsid w:val="00BD51F4"/>
+    <w:rsid w:val="00BD5664"/>
     <w:rsid w:val="00BD5948"/>
     <w:rsid w:val="00BD5E13"/>
     <w:rsid w:val="00BD5ED5"/>
+    <w:rsid w:val="00BD5F10"/>
     <w:rsid w:val="00BD61B6"/>
+    <w:rsid w:val="00BE03F8"/>
     <w:rsid w:val="00BE04E8"/>
     <w:rsid w:val="00BE0850"/>
+    <w:rsid w:val="00BE09C5"/>
     <w:rsid w:val="00BE0CA2"/>
     <w:rsid w:val="00BE13B9"/>
     <w:rsid w:val="00BE19BE"/>
     <w:rsid w:val="00BE2387"/>
+    <w:rsid w:val="00BE24D0"/>
     <w:rsid w:val="00BE2926"/>
     <w:rsid w:val="00BE377E"/>
+    <w:rsid w:val="00BE43FB"/>
     <w:rsid w:val="00BE4407"/>
+    <w:rsid w:val="00BE49FA"/>
     <w:rsid w:val="00BE4B2F"/>
     <w:rsid w:val="00BE566C"/>
     <w:rsid w:val="00BE64FF"/>
     <w:rsid w:val="00BE69E8"/>
     <w:rsid w:val="00BF03A4"/>
     <w:rsid w:val="00BF099F"/>
     <w:rsid w:val="00BF0BE8"/>
     <w:rsid w:val="00BF0C2A"/>
+    <w:rsid w:val="00BF1261"/>
+    <w:rsid w:val="00BF1FB3"/>
     <w:rsid w:val="00BF352C"/>
+    <w:rsid w:val="00BF381A"/>
+    <w:rsid w:val="00BF4ABA"/>
     <w:rsid w:val="00BF5882"/>
     <w:rsid w:val="00BF5957"/>
+    <w:rsid w:val="00BF5BDE"/>
     <w:rsid w:val="00BF5E67"/>
     <w:rsid w:val="00BF77B8"/>
     <w:rsid w:val="00BF78D6"/>
     <w:rsid w:val="00BF7F83"/>
+    <w:rsid w:val="00C0013F"/>
+    <w:rsid w:val="00C00B0B"/>
     <w:rsid w:val="00C013D9"/>
     <w:rsid w:val="00C02EA4"/>
     <w:rsid w:val="00C033D8"/>
     <w:rsid w:val="00C03AAB"/>
     <w:rsid w:val="00C03ECB"/>
     <w:rsid w:val="00C045CE"/>
+    <w:rsid w:val="00C04A46"/>
     <w:rsid w:val="00C051DF"/>
+    <w:rsid w:val="00C05AC1"/>
     <w:rsid w:val="00C05B70"/>
     <w:rsid w:val="00C05CEE"/>
     <w:rsid w:val="00C067A3"/>
     <w:rsid w:val="00C06FDE"/>
+    <w:rsid w:val="00C07876"/>
     <w:rsid w:val="00C07A85"/>
     <w:rsid w:val="00C07AD3"/>
     <w:rsid w:val="00C10582"/>
     <w:rsid w:val="00C10680"/>
     <w:rsid w:val="00C106AB"/>
+    <w:rsid w:val="00C10786"/>
     <w:rsid w:val="00C117B1"/>
     <w:rsid w:val="00C11F41"/>
+    <w:rsid w:val="00C1205D"/>
     <w:rsid w:val="00C121ED"/>
     <w:rsid w:val="00C13A44"/>
     <w:rsid w:val="00C13BCE"/>
     <w:rsid w:val="00C13CAB"/>
     <w:rsid w:val="00C13D8C"/>
+    <w:rsid w:val="00C1405D"/>
+    <w:rsid w:val="00C14D0D"/>
+    <w:rsid w:val="00C14EA1"/>
     <w:rsid w:val="00C15100"/>
     <w:rsid w:val="00C1589A"/>
     <w:rsid w:val="00C15EA0"/>
     <w:rsid w:val="00C161B3"/>
+    <w:rsid w:val="00C165F2"/>
     <w:rsid w:val="00C16B85"/>
+    <w:rsid w:val="00C16FEB"/>
+    <w:rsid w:val="00C175F0"/>
     <w:rsid w:val="00C17B8B"/>
     <w:rsid w:val="00C21283"/>
     <w:rsid w:val="00C21EFF"/>
+    <w:rsid w:val="00C220CA"/>
     <w:rsid w:val="00C22304"/>
     <w:rsid w:val="00C2232E"/>
     <w:rsid w:val="00C22610"/>
+    <w:rsid w:val="00C234FF"/>
+    <w:rsid w:val="00C242CB"/>
+    <w:rsid w:val="00C24DA7"/>
     <w:rsid w:val="00C24DB3"/>
     <w:rsid w:val="00C26591"/>
     <w:rsid w:val="00C26697"/>
     <w:rsid w:val="00C2674B"/>
     <w:rsid w:val="00C27341"/>
     <w:rsid w:val="00C274ED"/>
+    <w:rsid w:val="00C279D8"/>
+    <w:rsid w:val="00C27A02"/>
     <w:rsid w:val="00C27C8E"/>
     <w:rsid w:val="00C30272"/>
     <w:rsid w:val="00C3097B"/>
+    <w:rsid w:val="00C30B8C"/>
     <w:rsid w:val="00C30D6C"/>
     <w:rsid w:val="00C30F4D"/>
+    <w:rsid w:val="00C3104A"/>
     <w:rsid w:val="00C310A1"/>
     <w:rsid w:val="00C3122E"/>
     <w:rsid w:val="00C31644"/>
     <w:rsid w:val="00C31A1F"/>
+    <w:rsid w:val="00C32238"/>
     <w:rsid w:val="00C3322D"/>
     <w:rsid w:val="00C33420"/>
     <w:rsid w:val="00C345A9"/>
     <w:rsid w:val="00C345AA"/>
+    <w:rsid w:val="00C346BD"/>
     <w:rsid w:val="00C34781"/>
     <w:rsid w:val="00C34979"/>
+    <w:rsid w:val="00C34B90"/>
+    <w:rsid w:val="00C34F05"/>
     <w:rsid w:val="00C352F2"/>
     <w:rsid w:val="00C35896"/>
     <w:rsid w:val="00C35DCB"/>
     <w:rsid w:val="00C35E97"/>
+    <w:rsid w:val="00C36F82"/>
     <w:rsid w:val="00C371E3"/>
     <w:rsid w:val="00C37646"/>
     <w:rsid w:val="00C37A09"/>
     <w:rsid w:val="00C402DD"/>
     <w:rsid w:val="00C40334"/>
+    <w:rsid w:val="00C40726"/>
     <w:rsid w:val="00C40CF0"/>
     <w:rsid w:val="00C40D46"/>
     <w:rsid w:val="00C411F3"/>
     <w:rsid w:val="00C41536"/>
+    <w:rsid w:val="00C4199A"/>
     <w:rsid w:val="00C41FA7"/>
     <w:rsid w:val="00C41FBF"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C43374"/>
     <w:rsid w:val="00C4353E"/>
     <w:rsid w:val="00C44188"/>
+    <w:rsid w:val="00C441DC"/>
     <w:rsid w:val="00C441DD"/>
+    <w:rsid w:val="00C4535B"/>
     <w:rsid w:val="00C45615"/>
     <w:rsid w:val="00C45FEF"/>
     <w:rsid w:val="00C46579"/>
+    <w:rsid w:val="00C46C2D"/>
     <w:rsid w:val="00C47445"/>
     <w:rsid w:val="00C47609"/>
     <w:rsid w:val="00C4786B"/>
     <w:rsid w:val="00C47A6B"/>
+    <w:rsid w:val="00C47A71"/>
     <w:rsid w:val="00C47FAF"/>
     <w:rsid w:val="00C5002E"/>
     <w:rsid w:val="00C5068B"/>
     <w:rsid w:val="00C50BF8"/>
     <w:rsid w:val="00C50ED7"/>
+    <w:rsid w:val="00C51333"/>
     <w:rsid w:val="00C514D6"/>
     <w:rsid w:val="00C51AD2"/>
     <w:rsid w:val="00C51FEE"/>
     <w:rsid w:val="00C5301F"/>
     <w:rsid w:val="00C531E2"/>
     <w:rsid w:val="00C53360"/>
     <w:rsid w:val="00C53392"/>
+    <w:rsid w:val="00C538C0"/>
     <w:rsid w:val="00C53AAB"/>
     <w:rsid w:val="00C53B2B"/>
     <w:rsid w:val="00C53DAC"/>
     <w:rsid w:val="00C540D4"/>
     <w:rsid w:val="00C54229"/>
     <w:rsid w:val="00C546CF"/>
     <w:rsid w:val="00C559CC"/>
     <w:rsid w:val="00C56BEC"/>
     <w:rsid w:val="00C6017B"/>
     <w:rsid w:val="00C602D1"/>
+    <w:rsid w:val="00C6183E"/>
     <w:rsid w:val="00C61988"/>
     <w:rsid w:val="00C61A2D"/>
     <w:rsid w:val="00C62A99"/>
+    <w:rsid w:val="00C62EA3"/>
     <w:rsid w:val="00C63476"/>
     <w:rsid w:val="00C63ADF"/>
     <w:rsid w:val="00C6437D"/>
+    <w:rsid w:val="00C64A4B"/>
     <w:rsid w:val="00C6565B"/>
     <w:rsid w:val="00C659E8"/>
+    <w:rsid w:val="00C65C08"/>
     <w:rsid w:val="00C66538"/>
+    <w:rsid w:val="00C6665F"/>
+    <w:rsid w:val="00C66CE0"/>
     <w:rsid w:val="00C67005"/>
+    <w:rsid w:val="00C67295"/>
     <w:rsid w:val="00C67CE7"/>
     <w:rsid w:val="00C67F46"/>
     <w:rsid w:val="00C7034B"/>
     <w:rsid w:val="00C70506"/>
+    <w:rsid w:val="00C705DE"/>
     <w:rsid w:val="00C70A4C"/>
     <w:rsid w:val="00C70EFE"/>
     <w:rsid w:val="00C71EFA"/>
     <w:rsid w:val="00C7212D"/>
+    <w:rsid w:val="00C724D0"/>
     <w:rsid w:val="00C7280F"/>
     <w:rsid w:val="00C72A1E"/>
     <w:rsid w:val="00C72BDF"/>
+    <w:rsid w:val="00C72CB2"/>
     <w:rsid w:val="00C72E25"/>
     <w:rsid w:val="00C73199"/>
     <w:rsid w:val="00C731B6"/>
     <w:rsid w:val="00C73316"/>
     <w:rsid w:val="00C74700"/>
     <w:rsid w:val="00C74F4B"/>
     <w:rsid w:val="00C75083"/>
+    <w:rsid w:val="00C7603F"/>
     <w:rsid w:val="00C76157"/>
     <w:rsid w:val="00C7682B"/>
+    <w:rsid w:val="00C76B9F"/>
     <w:rsid w:val="00C77356"/>
     <w:rsid w:val="00C7741F"/>
     <w:rsid w:val="00C77AF2"/>
     <w:rsid w:val="00C804FE"/>
+    <w:rsid w:val="00C80543"/>
     <w:rsid w:val="00C80F88"/>
+    <w:rsid w:val="00C815A3"/>
     <w:rsid w:val="00C8269E"/>
     <w:rsid w:val="00C82FB1"/>
     <w:rsid w:val="00C832D9"/>
     <w:rsid w:val="00C832E5"/>
     <w:rsid w:val="00C844DB"/>
     <w:rsid w:val="00C848DA"/>
     <w:rsid w:val="00C850C5"/>
     <w:rsid w:val="00C8607F"/>
+    <w:rsid w:val="00C86257"/>
     <w:rsid w:val="00C86A84"/>
     <w:rsid w:val="00C86B48"/>
     <w:rsid w:val="00C86B9F"/>
     <w:rsid w:val="00C86FE5"/>
     <w:rsid w:val="00C87835"/>
+    <w:rsid w:val="00C8797A"/>
     <w:rsid w:val="00C87ED2"/>
     <w:rsid w:val="00C90570"/>
     <w:rsid w:val="00C90FF4"/>
     <w:rsid w:val="00C91768"/>
     <w:rsid w:val="00C9263E"/>
     <w:rsid w:val="00C92727"/>
+    <w:rsid w:val="00C92C91"/>
+    <w:rsid w:val="00C92D14"/>
     <w:rsid w:val="00C92E9A"/>
     <w:rsid w:val="00C93F17"/>
     <w:rsid w:val="00C93FB2"/>
+    <w:rsid w:val="00C941BB"/>
+    <w:rsid w:val="00C94696"/>
     <w:rsid w:val="00C9471E"/>
     <w:rsid w:val="00C94D6D"/>
+    <w:rsid w:val="00C94FE3"/>
     <w:rsid w:val="00C953F1"/>
+    <w:rsid w:val="00C95401"/>
     <w:rsid w:val="00C954BF"/>
+    <w:rsid w:val="00C95713"/>
     <w:rsid w:val="00C958EB"/>
     <w:rsid w:val="00C95D10"/>
+    <w:rsid w:val="00C96785"/>
     <w:rsid w:val="00C96EA5"/>
     <w:rsid w:val="00C9771E"/>
     <w:rsid w:val="00C97EF8"/>
     <w:rsid w:val="00CA0B99"/>
     <w:rsid w:val="00CA11E8"/>
     <w:rsid w:val="00CA192A"/>
     <w:rsid w:val="00CA19AD"/>
+    <w:rsid w:val="00CA24C4"/>
     <w:rsid w:val="00CA2954"/>
     <w:rsid w:val="00CA2C3B"/>
+    <w:rsid w:val="00CA3152"/>
     <w:rsid w:val="00CA3969"/>
     <w:rsid w:val="00CA3DBC"/>
     <w:rsid w:val="00CA3F9B"/>
     <w:rsid w:val="00CA54B4"/>
     <w:rsid w:val="00CA54C4"/>
     <w:rsid w:val="00CA5F9A"/>
     <w:rsid w:val="00CA63D2"/>
     <w:rsid w:val="00CA6890"/>
     <w:rsid w:val="00CB0077"/>
     <w:rsid w:val="00CB121E"/>
+    <w:rsid w:val="00CB15FB"/>
     <w:rsid w:val="00CB2051"/>
     <w:rsid w:val="00CB2336"/>
+    <w:rsid w:val="00CB2364"/>
+    <w:rsid w:val="00CB251C"/>
     <w:rsid w:val="00CB25FF"/>
     <w:rsid w:val="00CB2E54"/>
+    <w:rsid w:val="00CB40F0"/>
     <w:rsid w:val="00CB41D6"/>
     <w:rsid w:val="00CB42D5"/>
     <w:rsid w:val="00CB45D6"/>
     <w:rsid w:val="00CB49EB"/>
     <w:rsid w:val="00CB561A"/>
     <w:rsid w:val="00CB59FD"/>
     <w:rsid w:val="00CB5F5A"/>
     <w:rsid w:val="00CB60E2"/>
+    <w:rsid w:val="00CB6C5F"/>
     <w:rsid w:val="00CB6CA9"/>
     <w:rsid w:val="00CB7432"/>
+    <w:rsid w:val="00CB74D6"/>
     <w:rsid w:val="00CB74DB"/>
     <w:rsid w:val="00CB75A8"/>
     <w:rsid w:val="00CB7ED6"/>
     <w:rsid w:val="00CC03DC"/>
+    <w:rsid w:val="00CC09A7"/>
     <w:rsid w:val="00CC0CB2"/>
     <w:rsid w:val="00CC0CF5"/>
     <w:rsid w:val="00CC1225"/>
     <w:rsid w:val="00CC13EC"/>
     <w:rsid w:val="00CC1A10"/>
+    <w:rsid w:val="00CC1A88"/>
     <w:rsid w:val="00CC1E68"/>
+    <w:rsid w:val="00CC2354"/>
     <w:rsid w:val="00CC2547"/>
+    <w:rsid w:val="00CC310B"/>
     <w:rsid w:val="00CC32A4"/>
+    <w:rsid w:val="00CC37F7"/>
+    <w:rsid w:val="00CC38BF"/>
+    <w:rsid w:val="00CC3BF5"/>
     <w:rsid w:val="00CC3DBD"/>
+    <w:rsid w:val="00CC4109"/>
+    <w:rsid w:val="00CC417C"/>
     <w:rsid w:val="00CC4585"/>
+    <w:rsid w:val="00CC461E"/>
     <w:rsid w:val="00CC4A70"/>
+    <w:rsid w:val="00CC53ED"/>
     <w:rsid w:val="00CC56A6"/>
+    <w:rsid w:val="00CC5894"/>
+    <w:rsid w:val="00CC5907"/>
     <w:rsid w:val="00CC5993"/>
     <w:rsid w:val="00CC60F3"/>
     <w:rsid w:val="00CC73F6"/>
+    <w:rsid w:val="00CC7416"/>
+    <w:rsid w:val="00CC75B2"/>
     <w:rsid w:val="00CC7639"/>
     <w:rsid w:val="00CC7B83"/>
+    <w:rsid w:val="00CC7CF7"/>
     <w:rsid w:val="00CC7E89"/>
     <w:rsid w:val="00CD0461"/>
     <w:rsid w:val="00CD065D"/>
     <w:rsid w:val="00CD06C2"/>
+    <w:rsid w:val="00CD119E"/>
     <w:rsid w:val="00CD16F6"/>
+    <w:rsid w:val="00CD2388"/>
     <w:rsid w:val="00CD3539"/>
     <w:rsid w:val="00CD36D8"/>
+    <w:rsid w:val="00CD3CEF"/>
     <w:rsid w:val="00CD3D09"/>
     <w:rsid w:val="00CD4C4C"/>
     <w:rsid w:val="00CD501F"/>
+    <w:rsid w:val="00CD5ADC"/>
     <w:rsid w:val="00CD5AE2"/>
     <w:rsid w:val="00CD62C1"/>
     <w:rsid w:val="00CD6ED8"/>
     <w:rsid w:val="00CD72B8"/>
+    <w:rsid w:val="00CD7790"/>
     <w:rsid w:val="00CD7DE9"/>
     <w:rsid w:val="00CE0C84"/>
+    <w:rsid w:val="00CE15ED"/>
+    <w:rsid w:val="00CE191A"/>
     <w:rsid w:val="00CE1F63"/>
+    <w:rsid w:val="00CE29E5"/>
+    <w:rsid w:val="00CE3780"/>
     <w:rsid w:val="00CE37D1"/>
+    <w:rsid w:val="00CE3B77"/>
     <w:rsid w:val="00CE3D6D"/>
     <w:rsid w:val="00CE3E30"/>
     <w:rsid w:val="00CE4DDA"/>
     <w:rsid w:val="00CE4F2A"/>
     <w:rsid w:val="00CE56A4"/>
+    <w:rsid w:val="00CE56BC"/>
     <w:rsid w:val="00CE5D55"/>
     <w:rsid w:val="00CE5EE1"/>
+    <w:rsid w:val="00CE6390"/>
     <w:rsid w:val="00CE676B"/>
     <w:rsid w:val="00CE6B52"/>
     <w:rsid w:val="00CE7987"/>
     <w:rsid w:val="00CE7D0D"/>
     <w:rsid w:val="00CE7D7B"/>
     <w:rsid w:val="00CF05BD"/>
     <w:rsid w:val="00CF0DDD"/>
     <w:rsid w:val="00CF18F4"/>
     <w:rsid w:val="00CF19C0"/>
+    <w:rsid w:val="00CF1BF8"/>
     <w:rsid w:val="00CF21D2"/>
     <w:rsid w:val="00CF24EE"/>
     <w:rsid w:val="00CF3490"/>
+    <w:rsid w:val="00CF3DD3"/>
     <w:rsid w:val="00CF3DFF"/>
     <w:rsid w:val="00CF4784"/>
+    <w:rsid w:val="00CF4798"/>
+    <w:rsid w:val="00CF6E5F"/>
     <w:rsid w:val="00CF71F8"/>
     <w:rsid w:val="00CF7AF6"/>
     <w:rsid w:val="00CF7EC4"/>
     <w:rsid w:val="00D010B7"/>
     <w:rsid w:val="00D019AA"/>
     <w:rsid w:val="00D01D41"/>
+    <w:rsid w:val="00D02957"/>
+    <w:rsid w:val="00D03133"/>
+    <w:rsid w:val="00D03621"/>
     <w:rsid w:val="00D03693"/>
     <w:rsid w:val="00D03B3B"/>
     <w:rsid w:val="00D03BF9"/>
     <w:rsid w:val="00D04015"/>
     <w:rsid w:val="00D05AC3"/>
     <w:rsid w:val="00D06005"/>
     <w:rsid w:val="00D06F05"/>
     <w:rsid w:val="00D07937"/>
+    <w:rsid w:val="00D07E5C"/>
     <w:rsid w:val="00D10204"/>
     <w:rsid w:val="00D102D0"/>
     <w:rsid w:val="00D1056F"/>
     <w:rsid w:val="00D10CE5"/>
     <w:rsid w:val="00D112E1"/>
     <w:rsid w:val="00D116AA"/>
+    <w:rsid w:val="00D11D31"/>
     <w:rsid w:val="00D125C8"/>
     <w:rsid w:val="00D125CB"/>
     <w:rsid w:val="00D13CFD"/>
+    <w:rsid w:val="00D14836"/>
     <w:rsid w:val="00D1515B"/>
     <w:rsid w:val="00D155BB"/>
     <w:rsid w:val="00D15933"/>
     <w:rsid w:val="00D15B8C"/>
+    <w:rsid w:val="00D16449"/>
+    <w:rsid w:val="00D178AD"/>
     <w:rsid w:val="00D17A0F"/>
     <w:rsid w:val="00D211DC"/>
     <w:rsid w:val="00D21280"/>
+    <w:rsid w:val="00D21947"/>
+    <w:rsid w:val="00D2194E"/>
     <w:rsid w:val="00D221DE"/>
     <w:rsid w:val="00D226F4"/>
+    <w:rsid w:val="00D23BB1"/>
     <w:rsid w:val="00D24190"/>
+    <w:rsid w:val="00D24CE1"/>
     <w:rsid w:val="00D26170"/>
     <w:rsid w:val="00D26531"/>
     <w:rsid w:val="00D27003"/>
     <w:rsid w:val="00D2703F"/>
     <w:rsid w:val="00D270F7"/>
     <w:rsid w:val="00D2730F"/>
     <w:rsid w:val="00D273DD"/>
     <w:rsid w:val="00D27527"/>
     <w:rsid w:val="00D27BF0"/>
     <w:rsid w:val="00D305DD"/>
     <w:rsid w:val="00D313C9"/>
+    <w:rsid w:val="00D31CAD"/>
     <w:rsid w:val="00D323B8"/>
+    <w:rsid w:val="00D326B3"/>
     <w:rsid w:val="00D3277A"/>
     <w:rsid w:val="00D32A39"/>
     <w:rsid w:val="00D33736"/>
     <w:rsid w:val="00D33E19"/>
     <w:rsid w:val="00D3409C"/>
     <w:rsid w:val="00D341ED"/>
+    <w:rsid w:val="00D34959"/>
     <w:rsid w:val="00D34BC6"/>
     <w:rsid w:val="00D34C82"/>
+    <w:rsid w:val="00D35BAC"/>
+    <w:rsid w:val="00D35D09"/>
     <w:rsid w:val="00D367BE"/>
+    <w:rsid w:val="00D36CF1"/>
     <w:rsid w:val="00D372E1"/>
     <w:rsid w:val="00D40327"/>
+    <w:rsid w:val="00D4039E"/>
     <w:rsid w:val="00D41546"/>
+    <w:rsid w:val="00D41D37"/>
     <w:rsid w:val="00D41F39"/>
     <w:rsid w:val="00D42966"/>
+    <w:rsid w:val="00D42D53"/>
     <w:rsid w:val="00D42DD6"/>
     <w:rsid w:val="00D435BB"/>
     <w:rsid w:val="00D4431C"/>
+    <w:rsid w:val="00D445DA"/>
     <w:rsid w:val="00D44A5B"/>
     <w:rsid w:val="00D4577A"/>
     <w:rsid w:val="00D45D24"/>
     <w:rsid w:val="00D47013"/>
     <w:rsid w:val="00D4755D"/>
+    <w:rsid w:val="00D50142"/>
     <w:rsid w:val="00D50828"/>
     <w:rsid w:val="00D50B24"/>
+    <w:rsid w:val="00D50E54"/>
     <w:rsid w:val="00D5130D"/>
     <w:rsid w:val="00D513AB"/>
     <w:rsid w:val="00D51E9F"/>
+    <w:rsid w:val="00D526B7"/>
     <w:rsid w:val="00D527FD"/>
     <w:rsid w:val="00D529CB"/>
+    <w:rsid w:val="00D52CA2"/>
     <w:rsid w:val="00D52EFB"/>
     <w:rsid w:val="00D54259"/>
+    <w:rsid w:val="00D54262"/>
     <w:rsid w:val="00D547AF"/>
+    <w:rsid w:val="00D5494D"/>
     <w:rsid w:val="00D5523B"/>
     <w:rsid w:val="00D55973"/>
     <w:rsid w:val="00D561BF"/>
     <w:rsid w:val="00D56BEF"/>
     <w:rsid w:val="00D56D42"/>
     <w:rsid w:val="00D56FBB"/>
+    <w:rsid w:val="00D57C83"/>
+    <w:rsid w:val="00D57D1F"/>
     <w:rsid w:val="00D60795"/>
     <w:rsid w:val="00D61666"/>
     <w:rsid w:val="00D61669"/>
     <w:rsid w:val="00D61744"/>
     <w:rsid w:val="00D62B78"/>
     <w:rsid w:val="00D62D67"/>
     <w:rsid w:val="00D62FC8"/>
     <w:rsid w:val="00D63068"/>
+    <w:rsid w:val="00D63532"/>
+    <w:rsid w:val="00D638B3"/>
     <w:rsid w:val="00D6397A"/>
+    <w:rsid w:val="00D63C0C"/>
     <w:rsid w:val="00D64507"/>
     <w:rsid w:val="00D65202"/>
     <w:rsid w:val="00D6575F"/>
     <w:rsid w:val="00D65888"/>
     <w:rsid w:val="00D65952"/>
     <w:rsid w:val="00D65AEC"/>
     <w:rsid w:val="00D65D2C"/>
     <w:rsid w:val="00D6642F"/>
+    <w:rsid w:val="00D66544"/>
     <w:rsid w:val="00D6695B"/>
     <w:rsid w:val="00D670DB"/>
     <w:rsid w:val="00D67E61"/>
     <w:rsid w:val="00D7001B"/>
     <w:rsid w:val="00D71849"/>
+    <w:rsid w:val="00D71DED"/>
     <w:rsid w:val="00D722FC"/>
     <w:rsid w:val="00D724C1"/>
+    <w:rsid w:val="00D724DD"/>
     <w:rsid w:val="00D72B79"/>
     <w:rsid w:val="00D72FC5"/>
+    <w:rsid w:val="00D73051"/>
     <w:rsid w:val="00D73E3E"/>
+    <w:rsid w:val="00D7437B"/>
     <w:rsid w:val="00D7476A"/>
+    <w:rsid w:val="00D74B80"/>
     <w:rsid w:val="00D75546"/>
     <w:rsid w:val="00D75A46"/>
+    <w:rsid w:val="00D75F15"/>
     <w:rsid w:val="00D75FFC"/>
+    <w:rsid w:val="00D761A1"/>
     <w:rsid w:val="00D77D18"/>
     <w:rsid w:val="00D80D1F"/>
     <w:rsid w:val="00D80D8E"/>
     <w:rsid w:val="00D811BF"/>
     <w:rsid w:val="00D81782"/>
     <w:rsid w:val="00D81B1C"/>
     <w:rsid w:val="00D81ED0"/>
     <w:rsid w:val="00D822F2"/>
     <w:rsid w:val="00D826EF"/>
     <w:rsid w:val="00D82D69"/>
     <w:rsid w:val="00D83419"/>
     <w:rsid w:val="00D8361B"/>
     <w:rsid w:val="00D8421B"/>
     <w:rsid w:val="00D84534"/>
     <w:rsid w:val="00D84632"/>
     <w:rsid w:val="00D84C7C"/>
     <w:rsid w:val="00D84DDC"/>
+    <w:rsid w:val="00D850E5"/>
     <w:rsid w:val="00D86638"/>
     <w:rsid w:val="00D867D4"/>
     <w:rsid w:val="00D86B36"/>
+    <w:rsid w:val="00D86EBC"/>
     <w:rsid w:val="00D879AF"/>
     <w:rsid w:val="00D87E28"/>
     <w:rsid w:val="00D90FC9"/>
     <w:rsid w:val="00D9124D"/>
     <w:rsid w:val="00D91B63"/>
     <w:rsid w:val="00D91EDA"/>
     <w:rsid w:val="00D9214F"/>
+    <w:rsid w:val="00D92A04"/>
     <w:rsid w:val="00D92AFF"/>
     <w:rsid w:val="00D92C53"/>
     <w:rsid w:val="00D9311E"/>
+    <w:rsid w:val="00D939F1"/>
     <w:rsid w:val="00D93F6B"/>
     <w:rsid w:val="00D94478"/>
     <w:rsid w:val="00D94CB1"/>
+    <w:rsid w:val="00D9521C"/>
+    <w:rsid w:val="00D95421"/>
+    <w:rsid w:val="00D95CA7"/>
     <w:rsid w:val="00D95D4D"/>
     <w:rsid w:val="00D9648D"/>
+    <w:rsid w:val="00D96F92"/>
     <w:rsid w:val="00D97369"/>
     <w:rsid w:val="00D9777A"/>
     <w:rsid w:val="00D97B43"/>
+    <w:rsid w:val="00D97D2E"/>
     <w:rsid w:val="00DA28E3"/>
     <w:rsid w:val="00DA34CC"/>
     <w:rsid w:val="00DA4B18"/>
     <w:rsid w:val="00DA4C41"/>
     <w:rsid w:val="00DA4F29"/>
     <w:rsid w:val="00DA4F63"/>
+    <w:rsid w:val="00DA53B4"/>
     <w:rsid w:val="00DA5442"/>
     <w:rsid w:val="00DA5946"/>
     <w:rsid w:val="00DA64A6"/>
     <w:rsid w:val="00DA6B58"/>
     <w:rsid w:val="00DA7089"/>
+    <w:rsid w:val="00DB043A"/>
     <w:rsid w:val="00DB155B"/>
     <w:rsid w:val="00DB16FB"/>
     <w:rsid w:val="00DB1D98"/>
     <w:rsid w:val="00DB3071"/>
     <w:rsid w:val="00DB327B"/>
     <w:rsid w:val="00DB327F"/>
     <w:rsid w:val="00DB33A5"/>
     <w:rsid w:val="00DB4D51"/>
+    <w:rsid w:val="00DB5051"/>
     <w:rsid w:val="00DB52F7"/>
+    <w:rsid w:val="00DB5DB5"/>
+    <w:rsid w:val="00DB62E3"/>
     <w:rsid w:val="00DB6341"/>
     <w:rsid w:val="00DB707F"/>
     <w:rsid w:val="00DB78BF"/>
+    <w:rsid w:val="00DB7BC2"/>
+    <w:rsid w:val="00DC03D1"/>
     <w:rsid w:val="00DC0904"/>
     <w:rsid w:val="00DC0EEC"/>
+    <w:rsid w:val="00DC172C"/>
     <w:rsid w:val="00DC17BE"/>
     <w:rsid w:val="00DC1B7B"/>
     <w:rsid w:val="00DC2112"/>
+    <w:rsid w:val="00DC23D9"/>
+    <w:rsid w:val="00DC296A"/>
+    <w:rsid w:val="00DC3636"/>
     <w:rsid w:val="00DC3A30"/>
+    <w:rsid w:val="00DC4213"/>
+    <w:rsid w:val="00DC48C1"/>
     <w:rsid w:val="00DC508E"/>
     <w:rsid w:val="00DC5160"/>
     <w:rsid w:val="00DC520F"/>
     <w:rsid w:val="00DC64F7"/>
     <w:rsid w:val="00DC67AB"/>
     <w:rsid w:val="00DC69E6"/>
+    <w:rsid w:val="00DC6D60"/>
+    <w:rsid w:val="00DC7864"/>
+    <w:rsid w:val="00DD0865"/>
     <w:rsid w:val="00DD1137"/>
     <w:rsid w:val="00DD114B"/>
     <w:rsid w:val="00DD1816"/>
+    <w:rsid w:val="00DD1D50"/>
     <w:rsid w:val="00DD21D0"/>
     <w:rsid w:val="00DD2DCD"/>
     <w:rsid w:val="00DD3594"/>
     <w:rsid w:val="00DD4303"/>
     <w:rsid w:val="00DD462C"/>
     <w:rsid w:val="00DD4D36"/>
     <w:rsid w:val="00DD570D"/>
+    <w:rsid w:val="00DD598B"/>
+    <w:rsid w:val="00DD5EA7"/>
     <w:rsid w:val="00DD5EFF"/>
+    <w:rsid w:val="00DD5FF7"/>
+    <w:rsid w:val="00DD604A"/>
     <w:rsid w:val="00DD61F7"/>
     <w:rsid w:val="00DD69B3"/>
     <w:rsid w:val="00DD70E3"/>
     <w:rsid w:val="00DD7399"/>
     <w:rsid w:val="00DD7B18"/>
     <w:rsid w:val="00DD7B80"/>
+    <w:rsid w:val="00DD7C4D"/>
     <w:rsid w:val="00DD7F0D"/>
+    <w:rsid w:val="00DE0A81"/>
     <w:rsid w:val="00DE14AF"/>
     <w:rsid w:val="00DE1992"/>
     <w:rsid w:val="00DE1D19"/>
     <w:rsid w:val="00DE1DEC"/>
     <w:rsid w:val="00DE2132"/>
     <w:rsid w:val="00DE2504"/>
     <w:rsid w:val="00DE403C"/>
     <w:rsid w:val="00DE45B3"/>
     <w:rsid w:val="00DE472B"/>
     <w:rsid w:val="00DE5AF3"/>
     <w:rsid w:val="00DE6AF1"/>
+    <w:rsid w:val="00DE6CDC"/>
     <w:rsid w:val="00DE6DAF"/>
     <w:rsid w:val="00DE6FC4"/>
     <w:rsid w:val="00DE70EC"/>
     <w:rsid w:val="00DE71A0"/>
+    <w:rsid w:val="00DE7469"/>
+    <w:rsid w:val="00DE7E6C"/>
+    <w:rsid w:val="00DE7FF2"/>
     <w:rsid w:val="00DF021A"/>
+    <w:rsid w:val="00DF030E"/>
     <w:rsid w:val="00DF0B02"/>
     <w:rsid w:val="00DF0BCB"/>
     <w:rsid w:val="00DF0F4C"/>
     <w:rsid w:val="00DF13AE"/>
     <w:rsid w:val="00DF15AA"/>
     <w:rsid w:val="00DF17BF"/>
     <w:rsid w:val="00DF199E"/>
     <w:rsid w:val="00DF1C06"/>
     <w:rsid w:val="00DF1D40"/>
     <w:rsid w:val="00DF3DED"/>
     <w:rsid w:val="00DF4128"/>
     <w:rsid w:val="00DF4814"/>
     <w:rsid w:val="00DF5396"/>
     <w:rsid w:val="00DF5824"/>
+    <w:rsid w:val="00DF5A6A"/>
+    <w:rsid w:val="00DF5C91"/>
+    <w:rsid w:val="00DF5E56"/>
     <w:rsid w:val="00DF6294"/>
     <w:rsid w:val="00DF680E"/>
+    <w:rsid w:val="00DF77B2"/>
     <w:rsid w:val="00DF7A95"/>
     <w:rsid w:val="00E0089A"/>
     <w:rsid w:val="00E00AD9"/>
     <w:rsid w:val="00E00B73"/>
     <w:rsid w:val="00E015B9"/>
     <w:rsid w:val="00E01837"/>
+    <w:rsid w:val="00E0227C"/>
+    <w:rsid w:val="00E0250A"/>
     <w:rsid w:val="00E02610"/>
+    <w:rsid w:val="00E02E26"/>
     <w:rsid w:val="00E03465"/>
+    <w:rsid w:val="00E034C6"/>
     <w:rsid w:val="00E03EFD"/>
+    <w:rsid w:val="00E03F76"/>
     <w:rsid w:val="00E04622"/>
+    <w:rsid w:val="00E05043"/>
     <w:rsid w:val="00E051B5"/>
     <w:rsid w:val="00E053F9"/>
+    <w:rsid w:val="00E056AD"/>
     <w:rsid w:val="00E061D7"/>
+    <w:rsid w:val="00E0675C"/>
     <w:rsid w:val="00E06876"/>
     <w:rsid w:val="00E06ABB"/>
+    <w:rsid w:val="00E06B37"/>
     <w:rsid w:val="00E06C83"/>
+    <w:rsid w:val="00E06D4B"/>
     <w:rsid w:val="00E074C0"/>
+    <w:rsid w:val="00E07927"/>
+    <w:rsid w:val="00E07C86"/>
     <w:rsid w:val="00E10062"/>
     <w:rsid w:val="00E105DB"/>
     <w:rsid w:val="00E11718"/>
+    <w:rsid w:val="00E11CE5"/>
     <w:rsid w:val="00E12286"/>
     <w:rsid w:val="00E123B5"/>
+    <w:rsid w:val="00E12B0D"/>
     <w:rsid w:val="00E13A2A"/>
     <w:rsid w:val="00E13A8F"/>
     <w:rsid w:val="00E144B6"/>
     <w:rsid w:val="00E14769"/>
     <w:rsid w:val="00E14832"/>
     <w:rsid w:val="00E14911"/>
     <w:rsid w:val="00E14D2A"/>
+    <w:rsid w:val="00E14EF2"/>
+    <w:rsid w:val="00E155A1"/>
     <w:rsid w:val="00E1580D"/>
     <w:rsid w:val="00E15E5F"/>
+    <w:rsid w:val="00E16063"/>
+    <w:rsid w:val="00E1608B"/>
     <w:rsid w:val="00E16113"/>
     <w:rsid w:val="00E16B7E"/>
     <w:rsid w:val="00E16ED1"/>
     <w:rsid w:val="00E17A35"/>
     <w:rsid w:val="00E17A80"/>
     <w:rsid w:val="00E20217"/>
+    <w:rsid w:val="00E20C4F"/>
     <w:rsid w:val="00E20CF0"/>
     <w:rsid w:val="00E20F60"/>
+    <w:rsid w:val="00E215C0"/>
     <w:rsid w:val="00E217A7"/>
     <w:rsid w:val="00E21EC9"/>
     <w:rsid w:val="00E22F00"/>
+    <w:rsid w:val="00E2323D"/>
     <w:rsid w:val="00E232D1"/>
     <w:rsid w:val="00E23337"/>
+    <w:rsid w:val="00E23D86"/>
     <w:rsid w:val="00E24192"/>
     <w:rsid w:val="00E241DE"/>
     <w:rsid w:val="00E24C06"/>
     <w:rsid w:val="00E24FAF"/>
     <w:rsid w:val="00E254F6"/>
+    <w:rsid w:val="00E25763"/>
+    <w:rsid w:val="00E25FF2"/>
     <w:rsid w:val="00E2692E"/>
     <w:rsid w:val="00E27340"/>
     <w:rsid w:val="00E2765A"/>
     <w:rsid w:val="00E27EFF"/>
+    <w:rsid w:val="00E30864"/>
     <w:rsid w:val="00E31380"/>
     <w:rsid w:val="00E32D5F"/>
+    <w:rsid w:val="00E332C2"/>
     <w:rsid w:val="00E33314"/>
     <w:rsid w:val="00E33FBC"/>
     <w:rsid w:val="00E34191"/>
     <w:rsid w:val="00E349EF"/>
     <w:rsid w:val="00E34C09"/>
     <w:rsid w:val="00E352A8"/>
+    <w:rsid w:val="00E35D42"/>
+    <w:rsid w:val="00E360D5"/>
     <w:rsid w:val="00E36140"/>
     <w:rsid w:val="00E36672"/>
     <w:rsid w:val="00E36A66"/>
     <w:rsid w:val="00E36BB7"/>
+    <w:rsid w:val="00E36CD3"/>
     <w:rsid w:val="00E36F28"/>
     <w:rsid w:val="00E3741A"/>
     <w:rsid w:val="00E400AD"/>
     <w:rsid w:val="00E4029D"/>
     <w:rsid w:val="00E40409"/>
+    <w:rsid w:val="00E4150D"/>
     <w:rsid w:val="00E4169B"/>
     <w:rsid w:val="00E43A06"/>
+    <w:rsid w:val="00E43DD4"/>
     <w:rsid w:val="00E43E0E"/>
     <w:rsid w:val="00E43E6C"/>
     <w:rsid w:val="00E4427B"/>
     <w:rsid w:val="00E448BC"/>
     <w:rsid w:val="00E4508B"/>
+    <w:rsid w:val="00E45485"/>
     <w:rsid w:val="00E45539"/>
     <w:rsid w:val="00E45C79"/>
     <w:rsid w:val="00E45FD3"/>
     <w:rsid w:val="00E46827"/>
     <w:rsid w:val="00E46B3E"/>
     <w:rsid w:val="00E46D08"/>
     <w:rsid w:val="00E46DF9"/>
+    <w:rsid w:val="00E471E0"/>
     <w:rsid w:val="00E47745"/>
     <w:rsid w:val="00E47A18"/>
     <w:rsid w:val="00E47CDE"/>
+    <w:rsid w:val="00E47D50"/>
     <w:rsid w:val="00E502D5"/>
+    <w:rsid w:val="00E50439"/>
     <w:rsid w:val="00E50ACF"/>
     <w:rsid w:val="00E51F8D"/>
     <w:rsid w:val="00E51FCA"/>
     <w:rsid w:val="00E525C5"/>
     <w:rsid w:val="00E5267C"/>
     <w:rsid w:val="00E5283F"/>
     <w:rsid w:val="00E52B35"/>
     <w:rsid w:val="00E53C7E"/>
     <w:rsid w:val="00E54053"/>
     <w:rsid w:val="00E55C8E"/>
     <w:rsid w:val="00E560AA"/>
+    <w:rsid w:val="00E607A7"/>
     <w:rsid w:val="00E61315"/>
+    <w:rsid w:val="00E61566"/>
     <w:rsid w:val="00E617F0"/>
+    <w:rsid w:val="00E61F19"/>
+    <w:rsid w:val="00E63188"/>
     <w:rsid w:val="00E6324E"/>
     <w:rsid w:val="00E6373F"/>
     <w:rsid w:val="00E64193"/>
     <w:rsid w:val="00E643FA"/>
     <w:rsid w:val="00E647A2"/>
+    <w:rsid w:val="00E64B7A"/>
     <w:rsid w:val="00E64BC7"/>
     <w:rsid w:val="00E64E0E"/>
     <w:rsid w:val="00E64F0B"/>
     <w:rsid w:val="00E6587E"/>
     <w:rsid w:val="00E6609F"/>
     <w:rsid w:val="00E66C8C"/>
     <w:rsid w:val="00E66F93"/>
     <w:rsid w:val="00E67E84"/>
     <w:rsid w:val="00E707DB"/>
     <w:rsid w:val="00E70E31"/>
     <w:rsid w:val="00E70FF4"/>
     <w:rsid w:val="00E7172E"/>
     <w:rsid w:val="00E71BAE"/>
     <w:rsid w:val="00E72088"/>
+    <w:rsid w:val="00E72AF4"/>
     <w:rsid w:val="00E72FCD"/>
     <w:rsid w:val="00E7338B"/>
+    <w:rsid w:val="00E734BD"/>
     <w:rsid w:val="00E7498A"/>
+    <w:rsid w:val="00E75387"/>
+    <w:rsid w:val="00E75B48"/>
     <w:rsid w:val="00E75BE9"/>
     <w:rsid w:val="00E7644B"/>
     <w:rsid w:val="00E7650C"/>
+    <w:rsid w:val="00E76796"/>
     <w:rsid w:val="00E770EC"/>
+    <w:rsid w:val="00E7766E"/>
     <w:rsid w:val="00E77BA3"/>
     <w:rsid w:val="00E803F8"/>
     <w:rsid w:val="00E80AC3"/>
     <w:rsid w:val="00E80F84"/>
     <w:rsid w:val="00E810CA"/>
     <w:rsid w:val="00E81681"/>
     <w:rsid w:val="00E816F2"/>
     <w:rsid w:val="00E81A3B"/>
     <w:rsid w:val="00E81B5F"/>
     <w:rsid w:val="00E82D32"/>
+    <w:rsid w:val="00E834B3"/>
     <w:rsid w:val="00E83873"/>
     <w:rsid w:val="00E84CBC"/>
     <w:rsid w:val="00E858EC"/>
     <w:rsid w:val="00E85957"/>
     <w:rsid w:val="00E85BF6"/>
+    <w:rsid w:val="00E85ED1"/>
+    <w:rsid w:val="00E87007"/>
     <w:rsid w:val="00E87126"/>
     <w:rsid w:val="00E87C5F"/>
     <w:rsid w:val="00E900E1"/>
     <w:rsid w:val="00E904F2"/>
     <w:rsid w:val="00E90F7B"/>
     <w:rsid w:val="00E911AC"/>
     <w:rsid w:val="00E91D75"/>
     <w:rsid w:val="00E92085"/>
     <w:rsid w:val="00E92168"/>
+    <w:rsid w:val="00E9279D"/>
     <w:rsid w:val="00E92941"/>
     <w:rsid w:val="00E92D1D"/>
     <w:rsid w:val="00E92FE6"/>
     <w:rsid w:val="00E93373"/>
     <w:rsid w:val="00E93483"/>
     <w:rsid w:val="00E93673"/>
     <w:rsid w:val="00E9379B"/>
     <w:rsid w:val="00E9395B"/>
     <w:rsid w:val="00E94FFF"/>
     <w:rsid w:val="00E956A9"/>
     <w:rsid w:val="00E95703"/>
     <w:rsid w:val="00E967C7"/>
     <w:rsid w:val="00E96A0E"/>
     <w:rsid w:val="00E96A96"/>
     <w:rsid w:val="00E96AD4"/>
     <w:rsid w:val="00E96F64"/>
+    <w:rsid w:val="00E97727"/>
     <w:rsid w:val="00E978EB"/>
     <w:rsid w:val="00EA0B99"/>
+    <w:rsid w:val="00EA0CD4"/>
     <w:rsid w:val="00EA15B2"/>
     <w:rsid w:val="00EA15B3"/>
     <w:rsid w:val="00EA231C"/>
     <w:rsid w:val="00EA2546"/>
     <w:rsid w:val="00EA26B9"/>
     <w:rsid w:val="00EA31DE"/>
     <w:rsid w:val="00EA37EE"/>
+    <w:rsid w:val="00EA39D1"/>
     <w:rsid w:val="00EA4AD6"/>
     <w:rsid w:val="00EA5361"/>
     <w:rsid w:val="00EA5422"/>
     <w:rsid w:val="00EA6305"/>
     <w:rsid w:val="00EA66A0"/>
     <w:rsid w:val="00EA684D"/>
     <w:rsid w:val="00EA6E07"/>
+    <w:rsid w:val="00EA6F0B"/>
+    <w:rsid w:val="00EA71EB"/>
     <w:rsid w:val="00EA74C4"/>
+    <w:rsid w:val="00EA7964"/>
     <w:rsid w:val="00EA7A28"/>
     <w:rsid w:val="00EA7A5D"/>
     <w:rsid w:val="00EA7CAC"/>
     <w:rsid w:val="00EB0039"/>
     <w:rsid w:val="00EB0A89"/>
     <w:rsid w:val="00EB0C3C"/>
     <w:rsid w:val="00EB12F8"/>
     <w:rsid w:val="00EB2393"/>
     <w:rsid w:val="00EB2799"/>
+    <w:rsid w:val="00EB2B6F"/>
     <w:rsid w:val="00EB2BFB"/>
     <w:rsid w:val="00EB3B6F"/>
+    <w:rsid w:val="00EB4285"/>
     <w:rsid w:val="00EB4A73"/>
     <w:rsid w:val="00EB4C68"/>
     <w:rsid w:val="00EB4D29"/>
     <w:rsid w:val="00EB4D7F"/>
+    <w:rsid w:val="00EB54F4"/>
     <w:rsid w:val="00EB6211"/>
     <w:rsid w:val="00EB688F"/>
     <w:rsid w:val="00EB6CB9"/>
     <w:rsid w:val="00EB73C5"/>
     <w:rsid w:val="00EB7F5F"/>
     <w:rsid w:val="00EC0145"/>
     <w:rsid w:val="00EC03DE"/>
     <w:rsid w:val="00EC0480"/>
     <w:rsid w:val="00EC0503"/>
+    <w:rsid w:val="00EC0A4D"/>
     <w:rsid w:val="00EC0F06"/>
     <w:rsid w:val="00EC12C9"/>
+    <w:rsid w:val="00EC1515"/>
     <w:rsid w:val="00EC1565"/>
     <w:rsid w:val="00EC158D"/>
     <w:rsid w:val="00EC2464"/>
+    <w:rsid w:val="00EC2901"/>
     <w:rsid w:val="00EC2E7C"/>
     <w:rsid w:val="00EC30E4"/>
     <w:rsid w:val="00EC4A1C"/>
+    <w:rsid w:val="00EC5D91"/>
+    <w:rsid w:val="00EC66C2"/>
     <w:rsid w:val="00EC716E"/>
     <w:rsid w:val="00EC74A1"/>
     <w:rsid w:val="00EC78F3"/>
     <w:rsid w:val="00ED01DF"/>
+    <w:rsid w:val="00ED10B5"/>
+    <w:rsid w:val="00ED1211"/>
+    <w:rsid w:val="00ED1368"/>
     <w:rsid w:val="00ED1DD9"/>
     <w:rsid w:val="00ED20ED"/>
+    <w:rsid w:val="00ED24AD"/>
     <w:rsid w:val="00ED24D1"/>
     <w:rsid w:val="00ED2AD0"/>
+    <w:rsid w:val="00ED2C79"/>
+    <w:rsid w:val="00ED371D"/>
     <w:rsid w:val="00ED3C5C"/>
     <w:rsid w:val="00ED410E"/>
     <w:rsid w:val="00ED4271"/>
     <w:rsid w:val="00ED4344"/>
     <w:rsid w:val="00ED4978"/>
     <w:rsid w:val="00ED58FC"/>
+    <w:rsid w:val="00ED5F59"/>
+    <w:rsid w:val="00ED60CA"/>
     <w:rsid w:val="00ED63B7"/>
+    <w:rsid w:val="00ED68A3"/>
+    <w:rsid w:val="00ED6E10"/>
     <w:rsid w:val="00ED72EA"/>
     <w:rsid w:val="00ED7374"/>
     <w:rsid w:val="00ED7551"/>
     <w:rsid w:val="00EE098F"/>
+    <w:rsid w:val="00EE0AD4"/>
     <w:rsid w:val="00EE0D6E"/>
     <w:rsid w:val="00EE0FD9"/>
     <w:rsid w:val="00EE1211"/>
     <w:rsid w:val="00EE1632"/>
+    <w:rsid w:val="00EE1799"/>
+    <w:rsid w:val="00EE1CD1"/>
     <w:rsid w:val="00EE2591"/>
     <w:rsid w:val="00EE2AB9"/>
     <w:rsid w:val="00EE2B1D"/>
     <w:rsid w:val="00EE2D59"/>
+    <w:rsid w:val="00EE2D88"/>
+    <w:rsid w:val="00EE3416"/>
     <w:rsid w:val="00EE396A"/>
     <w:rsid w:val="00EE3FD4"/>
     <w:rsid w:val="00EE4042"/>
     <w:rsid w:val="00EE4152"/>
     <w:rsid w:val="00EE4412"/>
     <w:rsid w:val="00EE5666"/>
     <w:rsid w:val="00EE5702"/>
     <w:rsid w:val="00EE6017"/>
     <w:rsid w:val="00EE6732"/>
     <w:rsid w:val="00EE6830"/>
+    <w:rsid w:val="00EE6DF9"/>
+    <w:rsid w:val="00EE7125"/>
     <w:rsid w:val="00EE79F8"/>
     <w:rsid w:val="00EE7A30"/>
     <w:rsid w:val="00EF0183"/>
     <w:rsid w:val="00EF23B5"/>
     <w:rsid w:val="00EF2729"/>
+    <w:rsid w:val="00EF2EF8"/>
     <w:rsid w:val="00EF38C6"/>
     <w:rsid w:val="00EF3EE9"/>
     <w:rsid w:val="00EF41F1"/>
     <w:rsid w:val="00EF57E9"/>
+    <w:rsid w:val="00EF68FA"/>
     <w:rsid w:val="00EF6B13"/>
+    <w:rsid w:val="00EF7648"/>
     <w:rsid w:val="00EF77A0"/>
     <w:rsid w:val="00EF7A95"/>
     <w:rsid w:val="00F00207"/>
     <w:rsid w:val="00F0031E"/>
     <w:rsid w:val="00F006E3"/>
     <w:rsid w:val="00F00782"/>
+    <w:rsid w:val="00F00A64"/>
     <w:rsid w:val="00F00CCE"/>
     <w:rsid w:val="00F00EC5"/>
     <w:rsid w:val="00F00F4E"/>
     <w:rsid w:val="00F01606"/>
+    <w:rsid w:val="00F02E0D"/>
     <w:rsid w:val="00F0348E"/>
     <w:rsid w:val="00F03587"/>
+    <w:rsid w:val="00F0373C"/>
     <w:rsid w:val="00F03CBA"/>
     <w:rsid w:val="00F04322"/>
     <w:rsid w:val="00F04493"/>
     <w:rsid w:val="00F0461C"/>
+    <w:rsid w:val="00F04CCE"/>
     <w:rsid w:val="00F04EC5"/>
     <w:rsid w:val="00F05030"/>
     <w:rsid w:val="00F05066"/>
     <w:rsid w:val="00F05256"/>
     <w:rsid w:val="00F05393"/>
     <w:rsid w:val="00F05744"/>
+    <w:rsid w:val="00F05829"/>
     <w:rsid w:val="00F05F2C"/>
     <w:rsid w:val="00F06224"/>
     <w:rsid w:val="00F0636C"/>
     <w:rsid w:val="00F070F5"/>
+    <w:rsid w:val="00F07FB9"/>
     <w:rsid w:val="00F07FDE"/>
     <w:rsid w:val="00F10086"/>
     <w:rsid w:val="00F1084B"/>
     <w:rsid w:val="00F10A42"/>
     <w:rsid w:val="00F115E0"/>
     <w:rsid w:val="00F11C26"/>
     <w:rsid w:val="00F122D2"/>
     <w:rsid w:val="00F124E8"/>
     <w:rsid w:val="00F12EA1"/>
+    <w:rsid w:val="00F136A9"/>
     <w:rsid w:val="00F138C3"/>
     <w:rsid w:val="00F13B2A"/>
+    <w:rsid w:val="00F14325"/>
+    <w:rsid w:val="00F14966"/>
     <w:rsid w:val="00F14AB3"/>
+    <w:rsid w:val="00F14D9B"/>
     <w:rsid w:val="00F14E07"/>
     <w:rsid w:val="00F15473"/>
     <w:rsid w:val="00F15841"/>
+    <w:rsid w:val="00F15964"/>
     <w:rsid w:val="00F1598E"/>
+    <w:rsid w:val="00F159D5"/>
+    <w:rsid w:val="00F15A7A"/>
+    <w:rsid w:val="00F15BBB"/>
     <w:rsid w:val="00F15F3D"/>
+    <w:rsid w:val="00F1652F"/>
     <w:rsid w:val="00F16A80"/>
     <w:rsid w:val="00F16F87"/>
     <w:rsid w:val="00F204A4"/>
     <w:rsid w:val="00F20ADB"/>
     <w:rsid w:val="00F20F18"/>
     <w:rsid w:val="00F21517"/>
+    <w:rsid w:val="00F21AB4"/>
     <w:rsid w:val="00F21C15"/>
     <w:rsid w:val="00F21D6D"/>
     <w:rsid w:val="00F22076"/>
     <w:rsid w:val="00F220E4"/>
     <w:rsid w:val="00F22729"/>
     <w:rsid w:val="00F22D76"/>
+    <w:rsid w:val="00F22F2E"/>
     <w:rsid w:val="00F23397"/>
     <w:rsid w:val="00F23B97"/>
     <w:rsid w:val="00F23F07"/>
     <w:rsid w:val="00F246DF"/>
     <w:rsid w:val="00F246FA"/>
+    <w:rsid w:val="00F25704"/>
     <w:rsid w:val="00F2645C"/>
     <w:rsid w:val="00F26CC5"/>
     <w:rsid w:val="00F26F2F"/>
+    <w:rsid w:val="00F27293"/>
     <w:rsid w:val="00F2767A"/>
+    <w:rsid w:val="00F279DF"/>
     <w:rsid w:val="00F27A27"/>
     <w:rsid w:val="00F30116"/>
     <w:rsid w:val="00F304E7"/>
     <w:rsid w:val="00F31500"/>
     <w:rsid w:val="00F31632"/>
     <w:rsid w:val="00F31A1A"/>
     <w:rsid w:val="00F31C25"/>
     <w:rsid w:val="00F32404"/>
     <w:rsid w:val="00F329E9"/>
     <w:rsid w:val="00F32BA7"/>
+    <w:rsid w:val="00F32E59"/>
+    <w:rsid w:val="00F3376C"/>
     <w:rsid w:val="00F34507"/>
+    <w:rsid w:val="00F3453C"/>
     <w:rsid w:val="00F3458C"/>
+    <w:rsid w:val="00F34986"/>
     <w:rsid w:val="00F34B27"/>
     <w:rsid w:val="00F350DD"/>
     <w:rsid w:val="00F3522B"/>
     <w:rsid w:val="00F353EB"/>
+    <w:rsid w:val="00F35AD1"/>
     <w:rsid w:val="00F35F96"/>
     <w:rsid w:val="00F365AD"/>
     <w:rsid w:val="00F368CB"/>
     <w:rsid w:val="00F377EB"/>
     <w:rsid w:val="00F37972"/>
+    <w:rsid w:val="00F37CF8"/>
     <w:rsid w:val="00F37EC4"/>
+    <w:rsid w:val="00F40136"/>
+    <w:rsid w:val="00F405FA"/>
     <w:rsid w:val="00F4164E"/>
     <w:rsid w:val="00F4168E"/>
+    <w:rsid w:val="00F418AD"/>
     <w:rsid w:val="00F418B7"/>
     <w:rsid w:val="00F41F74"/>
+    <w:rsid w:val="00F43878"/>
     <w:rsid w:val="00F43A39"/>
     <w:rsid w:val="00F43F1A"/>
     <w:rsid w:val="00F444A6"/>
     <w:rsid w:val="00F44C7B"/>
     <w:rsid w:val="00F45AE8"/>
     <w:rsid w:val="00F46465"/>
+    <w:rsid w:val="00F4720C"/>
     <w:rsid w:val="00F500C0"/>
     <w:rsid w:val="00F50F3D"/>
     <w:rsid w:val="00F51650"/>
     <w:rsid w:val="00F53046"/>
+    <w:rsid w:val="00F5346E"/>
     <w:rsid w:val="00F53857"/>
+    <w:rsid w:val="00F54595"/>
     <w:rsid w:val="00F55671"/>
     <w:rsid w:val="00F5662A"/>
     <w:rsid w:val="00F5766A"/>
+    <w:rsid w:val="00F579F3"/>
     <w:rsid w:val="00F57B13"/>
     <w:rsid w:val="00F57D89"/>
+    <w:rsid w:val="00F60865"/>
     <w:rsid w:val="00F6090F"/>
     <w:rsid w:val="00F60D87"/>
     <w:rsid w:val="00F6130E"/>
     <w:rsid w:val="00F61514"/>
     <w:rsid w:val="00F61620"/>
     <w:rsid w:val="00F617E8"/>
     <w:rsid w:val="00F61C57"/>
     <w:rsid w:val="00F65A19"/>
     <w:rsid w:val="00F6612E"/>
     <w:rsid w:val="00F66266"/>
     <w:rsid w:val="00F662E3"/>
+    <w:rsid w:val="00F66332"/>
+    <w:rsid w:val="00F66438"/>
     <w:rsid w:val="00F6735E"/>
+    <w:rsid w:val="00F67EAF"/>
     <w:rsid w:val="00F67F4E"/>
     <w:rsid w:val="00F7034E"/>
     <w:rsid w:val="00F709AB"/>
     <w:rsid w:val="00F709F7"/>
     <w:rsid w:val="00F70B17"/>
     <w:rsid w:val="00F71D97"/>
+    <w:rsid w:val="00F72535"/>
     <w:rsid w:val="00F736C7"/>
     <w:rsid w:val="00F73AB9"/>
     <w:rsid w:val="00F75365"/>
     <w:rsid w:val="00F75E77"/>
     <w:rsid w:val="00F76419"/>
     <w:rsid w:val="00F76619"/>
     <w:rsid w:val="00F76A8E"/>
+    <w:rsid w:val="00F76CDA"/>
     <w:rsid w:val="00F76F25"/>
     <w:rsid w:val="00F77BA8"/>
+    <w:rsid w:val="00F77E50"/>
     <w:rsid w:val="00F8070C"/>
     <w:rsid w:val="00F80949"/>
     <w:rsid w:val="00F813A5"/>
+    <w:rsid w:val="00F82374"/>
     <w:rsid w:val="00F830F9"/>
     <w:rsid w:val="00F831A1"/>
+    <w:rsid w:val="00F834C6"/>
+    <w:rsid w:val="00F837F7"/>
+    <w:rsid w:val="00F83BCF"/>
     <w:rsid w:val="00F84904"/>
+    <w:rsid w:val="00F86197"/>
     <w:rsid w:val="00F861C2"/>
     <w:rsid w:val="00F86FE3"/>
     <w:rsid w:val="00F87146"/>
     <w:rsid w:val="00F87308"/>
     <w:rsid w:val="00F877D8"/>
     <w:rsid w:val="00F90A08"/>
     <w:rsid w:val="00F90D3D"/>
     <w:rsid w:val="00F90FEE"/>
     <w:rsid w:val="00F915E3"/>
     <w:rsid w:val="00F91C26"/>
     <w:rsid w:val="00F920C6"/>
+    <w:rsid w:val="00F92582"/>
     <w:rsid w:val="00F93780"/>
     <w:rsid w:val="00F940AE"/>
     <w:rsid w:val="00F94571"/>
     <w:rsid w:val="00F948CD"/>
     <w:rsid w:val="00F94B9A"/>
     <w:rsid w:val="00F94C62"/>
     <w:rsid w:val="00F95ED1"/>
     <w:rsid w:val="00FA024C"/>
     <w:rsid w:val="00FA0311"/>
     <w:rsid w:val="00FA0E54"/>
+    <w:rsid w:val="00FA14F8"/>
     <w:rsid w:val="00FA155E"/>
     <w:rsid w:val="00FA1E2B"/>
     <w:rsid w:val="00FA2215"/>
     <w:rsid w:val="00FA255D"/>
     <w:rsid w:val="00FA25A2"/>
     <w:rsid w:val="00FA2847"/>
+    <w:rsid w:val="00FA28F9"/>
     <w:rsid w:val="00FA290A"/>
+    <w:rsid w:val="00FA2CF4"/>
     <w:rsid w:val="00FA3641"/>
     <w:rsid w:val="00FA37B0"/>
+    <w:rsid w:val="00FA3A81"/>
+    <w:rsid w:val="00FA4095"/>
     <w:rsid w:val="00FA423E"/>
     <w:rsid w:val="00FA4CBB"/>
+    <w:rsid w:val="00FA58BF"/>
+    <w:rsid w:val="00FA67C7"/>
     <w:rsid w:val="00FA6C37"/>
+    <w:rsid w:val="00FA70CD"/>
     <w:rsid w:val="00FA7635"/>
     <w:rsid w:val="00FA773D"/>
     <w:rsid w:val="00FA7AE3"/>
     <w:rsid w:val="00FA7E39"/>
+    <w:rsid w:val="00FB0DF4"/>
     <w:rsid w:val="00FB0ECC"/>
     <w:rsid w:val="00FB1766"/>
     <w:rsid w:val="00FB1A8E"/>
     <w:rsid w:val="00FB26CE"/>
     <w:rsid w:val="00FB27EA"/>
     <w:rsid w:val="00FB3018"/>
+    <w:rsid w:val="00FB3027"/>
     <w:rsid w:val="00FB382A"/>
     <w:rsid w:val="00FB4121"/>
     <w:rsid w:val="00FB46D3"/>
     <w:rsid w:val="00FB4E47"/>
     <w:rsid w:val="00FB6751"/>
     <w:rsid w:val="00FB6A92"/>
+    <w:rsid w:val="00FB6CCB"/>
     <w:rsid w:val="00FB76AE"/>
     <w:rsid w:val="00FB78E8"/>
     <w:rsid w:val="00FB7FDA"/>
     <w:rsid w:val="00FC0116"/>
     <w:rsid w:val="00FC03F6"/>
     <w:rsid w:val="00FC04CF"/>
     <w:rsid w:val="00FC06B2"/>
     <w:rsid w:val="00FC06EB"/>
     <w:rsid w:val="00FC077E"/>
+    <w:rsid w:val="00FC088E"/>
     <w:rsid w:val="00FC0CE2"/>
+    <w:rsid w:val="00FC197D"/>
     <w:rsid w:val="00FC1CA4"/>
     <w:rsid w:val="00FC20CB"/>
     <w:rsid w:val="00FC23A7"/>
+    <w:rsid w:val="00FC24F5"/>
     <w:rsid w:val="00FC388B"/>
+    <w:rsid w:val="00FC38FB"/>
     <w:rsid w:val="00FC3966"/>
     <w:rsid w:val="00FC3B6F"/>
     <w:rsid w:val="00FC3CD6"/>
     <w:rsid w:val="00FC4EE0"/>
     <w:rsid w:val="00FC5446"/>
     <w:rsid w:val="00FC5827"/>
     <w:rsid w:val="00FC586E"/>
     <w:rsid w:val="00FC5CAA"/>
+    <w:rsid w:val="00FC62FE"/>
     <w:rsid w:val="00FC654A"/>
     <w:rsid w:val="00FC659E"/>
     <w:rsid w:val="00FC6B14"/>
     <w:rsid w:val="00FC762A"/>
+    <w:rsid w:val="00FD08B7"/>
     <w:rsid w:val="00FD0AF4"/>
     <w:rsid w:val="00FD1040"/>
     <w:rsid w:val="00FD1051"/>
+    <w:rsid w:val="00FD121B"/>
     <w:rsid w:val="00FD1721"/>
     <w:rsid w:val="00FD1728"/>
+    <w:rsid w:val="00FD17AA"/>
     <w:rsid w:val="00FD17E0"/>
+    <w:rsid w:val="00FD1FD6"/>
     <w:rsid w:val="00FD239B"/>
     <w:rsid w:val="00FD2452"/>
     <w:rsid w:val="00FD2502"/>
     <w:rsid w:val="00FD2635"/>
     <w:rsid w:val="00FD2D6D"/>
     <w:rsid w:val="00FD415A"/>
     <w:rsid w:val="00FD626D"/>
     <w:rsid w:val="00FD672A"/>
+    <w:rsid w:val="00FD7253"/>
+    <w:rsid w:val="00FD76A7"/>
     <w:rsid w:val="00FD76EA"/>
     <w:rsid w:val="00FD7C98"/>
     <w:rsid w:val="00FE0148"/>
     <w:rsid w:val="00FE0366"/>
     <w:rsid w:val="00FE07BB"/>
     <w:rsid w:val="00FE08CE"/>
     <w:rsid w:val="00FE0C8A"/>
+    <w:rsid w:val="00FE12FB"/>
+    <w:rsid w:val="00FE17B4"/>
+    <w:rsid w:val="00FE1849"/>
+    <w:rsid w:val="00FE2411"/>
     <w:rsid w:val="00FE2695"/>
     <w:rsid w:val="00FE2F68"/>
     <w:rsid w:val="00FE40E0"/>
+    <w:rsid w:val="00FE4205"/>
+    <w:rsid w:val="00FE4C14"/>
+    <w:rsid w:val="00FE4E27"/>
     <w:rsid w:val="00FE574A"/>
+    <w:rsid w:val="00FE5C6C"/>
+    <w:rsid w:val="00FE5DB9"/>
     <w:rsid w:val="00FE6F93"/>
+    <w:rsid w:val="00FE745A"/>
     <w:rsid w:val="00FE7536"/>
     <w:rsid w:val="00FF127C"/>
+    <w:rsid w:val="00FF1369"/>
     <w:rsid w:val="00FF16DC"/>
     <w:rsid w:val="00FF1FF6"/>
+    <w:rsid w:val="00FF2348"/>
+    <w:rsid w:val="00FF45BE"/>
     <w:rsid w:val="00FF5032"/>
+    <w:rsid w:val="00FF529A"/>
+    <w:rsid w:val="00FF54E2"/>
+    <w:rsid w:val="00FF59EF"/>
     <w:rsid w:val="00FF5BC5"/>
+    <w:rsid w:val="00FF5E5A"/>
+    <w:rsid w:val="00FF5F3D"/>
+    <w:rsid w:val="00FF6D72"/>
     <w:rsid w:val="00FF7A24"/>
+    <w:rsid w:val="00FF7B98"/>
     <w:rsid w:val="01A73A47"/>
     <w:rsid w:val="01E0A672"/>
     <w:rsid w:val="02988004"/>
     <w:rsid w:val="04FAACE7"/>
     <w:rsid w:val="08C755C9"/>
     <w:rsid w:val="0B97DE4B"/>
     <w:rsid w:val="143F08C1"/>
     <w:rsid w:val="19DF05A6"/>
     <w:rsid w:val="1C09BB18"/>
     <w:rsid w:val="1C36EEAE"/>
     <w:rsid w:val="1D8D51F2"/>
     <w:rsid w:val="29750BA1"/>
     <w:rsid w:val="2D6119B0"/>
     <w:rsid w:val="2FE98904"/>
     <w:rsid w:val="316888C2"/>
     <w:rsid w:val="35D54E01"/>
     <w:rsid w:val="395A56AD"/>
     <w:rsid w:val="3B98C7CD"/>
     <w:rsid w:val="3D10094E"/>
     <w:rsid w:val="3DD714A4"/>
     <w:rsid w:val="3EA217D7"/>
+    <w:rsid w:val="3F1B4D05"/>
     <w:rsid w:val="3F44B722"/>
     <w:rsid w:val="42607C38"/>
+    <w:rsid w:val="42D6A132"/>
+    <w:rsid w:val="44EFA022"/>
     <w:rsid w:val="48E3E175"/>
     <w:rsid w:val="499F8B2C"/>
     <w:rsid w:val="4A6AF6A5"/>
     <w:rsid w:val="4C88917F"/>
     <w:rsid w:val="4E102E33"/>
     <w:rsid w:val="53C2802D"/>
     <w:rsid w:val="55063356"/>
     <w:rsid w:val="56A47009"/>
     <w:rsid w:val="583E5E6F"/>
     <w:rsid w:val="58E54A0E"/>
     <w:rsid w:val="59306C7B"/>
     <w:rsid w:val="5B5187FA"/>
     <w:rsid w:val="5C0C7639"/>
     <w:rsid w:val="5CE7E286"/>
     <w:rsid w:val="5DFC98BC"/>
     <w:rsid w:val="5E2251FB"/>
     <w:rsid w:val="5E3CC3D0"/>
     <w:rsid w:val="61DBBDFC"/>
     <w:rsid w:val="623B2BA9"/>
     <w:rsid w:val="6243F3B1"/>
     <w:rsid w:val="635885CB"/>
     <w:rsid w:val="66EECDFA"/>
     <w:rsid w:val="66F02C2D"/>
+    <w:rsid w:val="67DDE21A"/>
     <w:rsid w:val="67E7A4DA"/>
     <w:rsid w:val="6D5D5E9E"/>
     <w:rsid w:val="71DAC15F"/>
     <w:rsid w:val="72E8B8A8"/>
     <w:rsid w:val="75062352"/>
     <w:rsid w:val="768B95D4"/>
     <w:rsid w:val="76FEECCD"/>
     <w:rsid w:val="7B8C817F"/>
     <w:rsid w:val="7C96A270"/>
     <w:rsid w:val="7F000C0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
@@ -22895,51 +24668,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA7635"/>
+    <w:rsid w:val="00F5346E"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="CER Heading 1,H1"/>
     <w:basedOn w:val="Contents"/>
     <w:next w:val="Heading2"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="002D18F3"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -24297,63 +26070,63 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1893344534">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/guidance-aggregated-facility-reporting-percentage-estimates-and-incidental-emissions-and-energy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/guidance-aggregated-facility-reporting-percentage-estimates-and-incidental-emissions-and-energy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2007A00175" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cer.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/classifications/australian-and-new-zealand-standard-industrial-classification-anzsic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02230" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02309/latest/versions" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/guidance-aggregated-facility-reporting-percentage-estimates-and-incidental-emissions-and-energy" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cer.gov.au" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230/latest/text" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/classifications/australian-and-new-zealand-standard-industrial-classification-anzsic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230/latest/versions" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/guidance-aggregated-facility-reporting-percentage-estimates-and-incidental-emissions-and-energy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER-updated fonts and colours">
   <a:themeElements>
     <a:clrScheme name="CER colour palette">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="454743"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="9FB76F"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FCBA5C"/>
       </a:accent2>
       <a:accent3>
@@ -24645,70 +26418,70 @@
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38EC0517-50E0-4294-950E-B974426C804E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>22518</Characters>
+  <Pages>16</Pages>
+  <Words>4206</Words>
+  <Characters>22505</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>52</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>608</Lines>
+  <Paragraphs>423</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Reporting hydrofluorocarbons and sulphur hexafluoride gases guideline</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26416</CharactersWithSpaces>
+  <CharactersWithSpaces>26288</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Reporting hydrofluorocarbons and sulphur hexafluoride gases guideline</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>