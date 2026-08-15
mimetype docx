--- v0 (2025-10-16)
+++ v1 (2026-08-15)
@@ -20,50 +20,55 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="57F902C9" w14:textId="5F6A67FA" w:rsidR="00977234" w:rsidRDefault="00B16D30" w:rsidP="00146FC8">
       <w:pPr>
         <w:pStyle w:val="CERcovertitle"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="2520"/>
         <w:ind w:left="5103" w:right="-41"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="54"/>
+          <w:szCs w:val="54"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="711A514B" wp14:editId="491A345E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>180975</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>2381250</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2664000" cy="2664000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="22" name="Graphic 22" descr="Gears outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -783,97 +788,104 @@
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="9FB76F"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" anchor="ctr">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="221DA524" id="Freeform: Shape 15" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1.5pt;margin-top:70.35pt;width:487.55pt;height:487.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7550841,7542959" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASzcgqOAoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvQfY/yD4uMCORUmkpMb0BPnA&#10;7CXZDZAESI5qW24ba1uOpGn3/PsUP2QXGbf1ONlLq9Vdj0UWXxVFVknvv3497JOXth923fFxId6l&#10;i6Q9rrr17vj8uPj1l4//qhbJMDbHdbPvju3j4nM7LL7+8I+v3p9PD23Wbbv9uu0TauQ4PJxPj4vt&#10;OJ4elsthtW0PzfCuO7VH+uem6w/NSLf983LdN2dq/bBfZmmqlueuX5/6btUOA/31e/vPxQfT/mbT&#10;rsb/bjZDOyb7xwX1bTQ/e/PzSf9cfnjfPDz3zWm7W7luNF/Qi0OzO5LSS1PfN2OTfOp3f2nqsFv1&#10;3dBtxner7rDsNpvdqjVjoNGINBjNz9vm1JqxkHGG08VMw/+v2dV/Xn4+/dTrrg+nH7rV/4bk2H23&#10;bY7P7TfDicxHk7q4/qnvu/O2bdbUA6FttzyfhodLG/pmoNaSp/OP3Zpmu/k0dsYsr5v+oHXQgJNX&#10;Y/3PF+u3r2Oyoj8qUdOM0iSt6H9KVDLLzfwsm4cJvvo0jP9uO9NU8/LDMNrpW9Nvxvjr5NgcSO+q&#10;Ox6H3dj+Rq1tDnua0X8uE1mlUqk0OSellGlVmAHQjIWg3z2QqitVFMmWQEVWy9oxJgT9Rla6aCqL&#10;opZVNq+JgySqKeOa7EjmNXGQLKtKiXR+TPmXaPJARSGqXM1rKrgm1HoeyM7OvCbJNMGM4CDHg3lN&#10;imsq06JIxfw8cRDRCLNe+SWafBDICIrmF5bnVV2UVTE/Jg6CWV4zTVLKuq7kvCYPhPqT8P1dpioF&#10;BuWjUI8SvsejujgKZoXwfB41oYeCuS6418PE8FC4Lu73eZUWQql5agiOwm3IPR/XxVFwtBXc92kl&#10;pBUQoLyHgr1LcO/PVSHLsgRsyFG4Lu7/eVmUKa0Is4uw4CjchjwC4Lo4CuZGxuMGbEMPBXM+4xEA&#10;5oaHwnXxuCHqNJU1MF8ZR+E25HED18VRMDcyHgHgGOWjylpVop5f+zMvAgghRQ34sofKYV08bsBL&#10;ZcZRuC4vAqAP1BlH4bp4BFClrIUAYlTGUbiuIAJgj+8ZR8G6aFdzfYhyW5H5eOihcnpcKyvguTrn&#10;cQPXxVFSFrQWZfOcz4MIgNnQQ0lVCJEDu62cRwCYGx4K18XjBrxlyD0UPC4vbqDPbLmHgnXxCCDR&#10;GJV7KFiXFwHQjUPOUfh8eREAfT7MOYqiKNkD2SF7EQDW5aNqivRi3r8KHjdEXYsMiYceCo5RdDhy&#10;jVG50rYHYq+PQtevgscN+JnNR1WoDXncwHVxFMyNgkcA3IYcBXO+4BEA5wZH4bp4BLDPbPX8+lVw&#10;FG5DHgFwXRxFT3qgf/EIUKd1BRwVFhyDexf3f1FKOuxEdHEUrEt6UaMqVFkDs+Wh7NOGnI9QkkcN&#10;AeviKPu0AURDyaMGbEMPBTNecv8HmeFhcE3c+3NaFWb3yZIjcOtxz8f0eAjz/Ikwgns9bSVThHsc&#10;A6zB0vN2OstIkbXKQyFafE/PZZoBu2LJUXb8s5kEyjGwtbdENXGUyDKVVdW8xyoeHXJUl4cStNlP&#10;M8BjFfdzXBdH6ZUtVyUwLh4dcF0clVUUKXNgr694dMB1eSiV55VE5ot7uz5zgriuPJSZZUQX9/hM&#10;VbT/rubjkeIoaw1EF/d5O8uAdymOwnXxeGHZC6y+iqNwXdz/RZpLkQLP0YqjcF08AoCxVnEMrKnk&#10;UQOwnSefo1wvuecjWrg87L0l93lEC5eH41HJvR3RwuXhCFtyP0e0cHl4zSi5hyNauPyNNZDy+89T&#10;Br/ZTkn91evRZfXpt4TqEXS9gE7yn7pBlxDwFD/VC0y3lLzXZQnNA6G09AyYKMPBtqYBBRMTODiL&#10;0kwTzMF5FJjmjYOLKDBNBwfLKDBFXA5WUWAKoRxcRoEpJnJwFQWmMMfBpooDJwmFO46m1G8Ux0KS&#10;xbFMJ2Q97XE80zlWDx7HNJ029eBxXBMB2eg+ynQB3SjZGQUPCEdZzyh4QDlKSUbBA9KJONbpRCG3&#10;PN3HaNe5Pw8exzqdzvPgcazLAtbRfVTnA9ZREi4KHrCO8mpR8IB1lCqLggeso+xXFDxgHSW0ouAB&#10;6yhHFQPXaSY+75cSPGw91fkmDx7HOp0M8uBxrNP5HQ8exzqdsvHgcazTWRgPHsc6nVjx4HGs07kS&#10;Dx7HOp3+8OBxrMsD1tF9DOt0koJrp/soeMA6W9oJr+86leBpj2NdEbCO7qM6H7CO0gZR8IB1lAmI&#10;ggeso2P6KHjAuiKOdfr43LN8HOuKgHV0H9N5fcjNtdN9FDxgHZ1+R8ED1tHRdBQ8YB2dN0fBA9bR&#10;MXIUPGCdjGOdDFhH91HaA9bRWW4UPGAdHdJGwQPW2ZpwONrow1POOrqP0a5PUT14HOtUwDq6j9Ie&#10;sI7OPqPgAevoYDIKHrCOzhqj4AHr6PgwCh6wjk4Eo+AB6+iQLwoesI5O7mLg+giO04buo+AB6+hs&#10;LgoesI4O3aLgAevoNC0KHrCOjsmi4AHr6PyLwa3fu6Oqnl6Y0W8a7c2bRuMioTeN+kVCbxo9aQwd&#10;XjWjPuGafk3Oj4vpZZRkq3+375jo/x+6l/aXzkiO+sDLVR6ZaXS1t64fV8n9kSMoMaNrsG4gJrnp&#10;ejIaLj0horiqSqdhkpuuf5V3FZ/35Vl/ppFaS07tTlfbPh8xJG9fsjDjRfojmfzt8a723dCaibva&#10;2PbN1Y/esO1VMhiNrea6gZjkpqsbvTJvB1h5+37BXetKJg+NnvUHsS4fMSZvKvPh2XDV9XfG+/Zs&#10;uIroG7Z9azZcvfYNxDQL09XNt61bv9O7t+WR2eD9QazLR4zIu9pq03+kP1z+7/iGq1OZiVSu+tD0&#10;zkdMVp2uzjcYdyF5W6kMt+8qSmF5sugl0iL94ZHW1fLe9W0u7+px78uz/rjak7vyfLyIPI/MkDyb&#10;L0jeVqMa+yPyPDZh8tfY5GrR7tqHxyZXTxbIvx2bXDXeDS69HZv0GOzTJsImV8doNdhqt6B3vvdw&#10;eWj0tv4Tng0+YmQ2XF2fbd9W3t7tP5ePnQ1TvRUxF66y7AZisul0tZHJVb1ZeVsldX8stkrOjV1X&#10;2k9P1lO709W1b6sFrbytvr7b/nW8yExQJRjck0nWVQcGvXjbH0wG2GiZtiBv+4Gpb/FkJ2tM12l1&#10;NlVSRtK2f++50tY52M2gy3oHvX+7dZeLx+VtxRIs7+oWYHlXTXFf3tYJGeu4Go+78q7WB5Z39Tq4&#10;PC2XqUtvIf1xdTNw+1eGIa3bjTFiRyuJzJCVdNUhd23tJI1F7nu+k7SVfUCbt/xg8kratOqdqCmU&#10;uGxJ9U6WfV9h6Pa79cfdfq+3oEP//PTdvk9eGtrd1h+/LdVH1wVPbG9qLo6dhk0eqOGt+RKHLe0w&#10;n4zQX4nQ3+gYHp669Wf6YsSZPsHxuBj++NT07YLKPVbbjvbOq7E3NR/H7hv6ksRmp7/3YPAW5W7o&#10;0xhmJO4zHvrbG/zeSF0/NvLhTwAAAP//AwBQSwMEFAAGAAgAAAAhAMpACB7jAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJ6XQNsSpAggqEaSKFnF2km0cEa+j2G3D37Oc&#10;4Lizo5k36Xq0nTjh4FtHCuJpBAKpcnVLjYKP/fNkCcIHTbXuHKGCb/Swzi4vUp3U7kzveNqFRnAI&#10;+UQrMCH0iZS+Mmi1n7oeiX8HN1gd+BwaWQ/6zOG2k7MoupNWt8QNRvf4aLD62h2tgsPm9uUtL7cP&#10;4/4zL5pXU2xXT4VS11djfg8i4Bj+zPCLz+iQMVPpjlR70SmY3PCUwPo8WoBgw2oxi0GUrMTxfAky&#10;S+X/DdkPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABLNyCo4CgAAtEQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMpACB7jAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAkgwAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACiDQAAAAA=&#10;" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" fillcolor="#9fb76f" stroked="f">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+            <w:pict w14:anchorId="2A10018F">
+              <v:shape id="Freeform: Shape 15" style="position:absolute;margin-left:-1.5pt;margin-top:70.35pt;width:487.55pt;height:487.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="&quot;&quot;" coordsize="7550841,7542959" o:spid="_x0000_s1026" fillcolor="#9fb76f" stroked="f" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASzcgqOAoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvQfY/yD4uMCORUmkpMb0BPnA&#10;7CXZDZAESI5qW24ba1uOpGn3/PsUP2QXGbf1ONlLq9Vdj0UWXxVFVknvv3497JOXth923fFxId6l&#10;i6Q9rrr17vj8uPj1l4//qhbJMDbHdbPvju3j4nM7LL7+8I+v3p9PD23Wbbv9uu0TauQ4PJxPj4vt&#10;OJ4elsthtW0PzfCuO7VH+uem6w/NSLf983LdN2dq/bBfZmmqlueuX5/6btUOA/31e/vPxQfT/mbT&#10;rsb/bjZDOyb7xwX1bTQ/e/PzSf9cfnjfPDz3zWm7W7luNF/Qi0OzO5LSS1PfN2OTfOp3f2nqsFv1&#10;3dBtxner7rDsNpvdqjVjoNGINBjNz9vm1JqxkHGG08VMw/+v2dV/Xn4+/dTrrg+nH7rV/4bk2H23&#10;bY7P7TfDicxHk7q4/qnvu/O2bdbUA6FttzyfhodLG/pmoNaSp/OP3Zpmu/k0dsYsr5v+oHXQgJNX&#10;Y/3PF+u3r2Oyoj8qUdOM0iSt6H9KVDLLzfwsm4cJvvo0jP9uO9NU8/LDMNrpW9Nvxvjr5NgcSO+q&#10;Ox6H3dj+Rq1tDnua0X8uE1mlUqk0OSellGlVmAHQjIWg3z2QqitVFMmWQEVWy9oxJgT9Rla6aCqL&#10;opZVNq+JgySqKeOa7EjmNXGQLKtKiXR+TPmXaPJARSGqXM1rKrgm1HoeyM7OvCbJNMGM4CDHg3lN&#10;imsq06JIxfw8cRDRCLNe+SWafBDICIrmF5bnVV2UVTE/Jg6CWV4zTVLKuq7kvCYPhPqT8P1dpioF&#10;BuWjUI8SvsejujgKZoXwfB41oYeCuS6418PE8FC4Lu73eZUWQql5agiOwm3IPR/XxVFwtBXc92kl&#10;pBUQoLyHgr1LcO/PVSHLsgRsyFG4Lu7/eVmUKa0Is4uw4CjchjwC4Lo4CuZGxuMGbEMPBXM+4xEA&#10;5oaHwnXxuCHqNJU1MF8ZR+E25HED18VRMDcyHgHgGOWjylpVop5f+zMvAgghRQ34sofKYV08bsBL&#10;ZcZRuC4vAqAP1BlH4bp4BFClrIUAYlTGUbiuIAJgj+8ZR8G6aFdzfYhyW5H5eOihcnpcKyvguTrn&#10;cQPXxVFSFrQWZfOcz4MIgNnQQ0lVCJEDu62cRwCYGx4K18XjBrxlyD0UPC4vbqDPbLmHgnXxCCDR&#10;GJV7KFiXFwHQjUPOUfh8eREAfT7MOYqiKNkD2SF7EQDW5aNqivRi3r8KHjdEXYsMiYceCo5RdDhy&#10;jVG50rYHYq+PQtevgscN+JnNR1WoDXncwHVxFMyNgkcA3IYcBXO+4BEA5wZH4bp4BLDPbPX8+lVw&#10;FG5DHgFwXRxFT3qgf/EIUKd1BRwVFhyDexf3f1FKOuxEdHEUrEt6UaMqVFkDs+Wh7NOGnI9QkkcN&#10;AeviKPu0AURDyaMGbEMPBTNecv8HmeFhcE3c+3NaFWb3yZIjcOtxz8f0eAjz/Ikwgns9bSVThHsc&#10;A6zB0vN2OstIkbXKQyFafE/PZZoBu2LJUXb8s5kEyjGwtbdENXGUyDKVVdW8xyoeHXJUl4cStNlP&#10;M8BjFfdzXBdH6ZUtVyUwLh4dcF0clVUUKXNgr694dMB1eSiV55VE5ot7uz5zgriuPJSZZUQX9/hM&#10;VbT/rubjkeIoaw1EF/d5O8uAdymOwnXxeGHZC6y+iqNwXdz/RZpLkQLP0YqjcF08AoCxVnEMrKnk&#10;UQOwnSefo1wvuecjWrg87L0l93lEC5eH41HJvR3RwuXhCFtyP0e0cHl4zSi5hyNauPyNNZDy+89T&#10;Br/ZTkn91evRZfXpt4TqEXS9gE7yn7pBlxDwFD/VC0y3lLzXZQnNA6G09AyYKMPBtqYBBRMTODiL&#10;0kwTzMF5FJjmjYOLKDBNBwfLKDBFXA5WUWAKoRxcRoEpJnJwFQWmMMfBpooDJwmFO46m1G8Ux0KS&#10;xbFMJ2Q97XE80zlWDx7HNJ029eBxXBMB2eg+ynQB3SjZGQUPCEdZzyh4QDlKSUbBA9KJONbpRCG3&#10;PN3HaNe5Pw8exzqdzvPgcazLAtbRfVTnA9ZREi4KHrCO8mpR8IB1lCqLggeso+xXFDxgHSW0ouAB&#10;6yhHFQPXaSY+75cSPGw91fkmDx7HOp0M8uBxrNP5HQ8exzqdsvHgcazTWRgPHsc6nVjx4HGs07kS&#10;Dx7HOp3+8OBxrMsD1tF9DOt0koJrp/soeMA6W9oJr+86leBpj2NdEbCO7qM6H7CO0gZR8IB1lAmI&#10;ggeso2P6KHjAuiKOdfr43LN8HOuKgHV0H9N5fcjNtdN9FDxgHZ1+R8ED1tHRdBQ8YB2dN0fBA9bR&#10;MXIUPGCdjGOdDFhH91HaA9bRWW4UPGAdHdJGwQPW2ZpwONrow1POOrqP0a5PUT14HOtUwDq6j9Ie&#10;sI7OPqPgAevoYDIKHrCOzhqj4AHr6PgwCh6wjk4Eo+AB6+iQLwoesI5O7mLg+giO04buo+AB6+hs&#10;LgoesI4O3aLgAevoNC0KHrCOjsmi4AHr6PyLwa3fu6Oqnl6Y0W8a7c2bRuMioTeN+kVCbxo9aQwd&#10;XjWjPuGafk3Oj4vpZZRkq3+375jo/x+6l/aXzkiO+sDLVR6ZaXS1t64fV8n9kSMoMaNrsG4gJrnp&#10;ejIaLj0horiqSqdhkpuuf5V3FZ/35Vl/ppFaS07tTlfbPh8xJG9fsjDjRfojmfzt8a723dCaibva&#10;2PbN1Y/esO1VMhiNrea6gZjkpqsbvTJvB1h5+37BXetKJg+NnvUHsS4fMSZvKvPh2XDV9XfG+/Zs&#10;uIroG7Z9azZcvfYNxDQL09XNt61bv9O7t+WR2eD9QazLR4zIu9pq03+kP1z+7/iGq1OZiVSu+tD0&#10;zkdMVp2uzjcYdyF5W6kMt+8qSmF5sugl0iL94ZHW1fLe9W0u7+px78uz/rjak7vyfLyIPI/MkDyb&#10;L0jeVqMa+yPyPDZh8tfY5GrR7tqHxyZXTxbIvx2bXDXeDS69HZv0GOzTJsImV8doNdhqt6B3vvdw&#10;eWj0tv4Tng0+YmQ2XF2fbd9W3t7tP5ePnQ1TvRUxF66y7AZisul0tZHJVb1ZeVsldX8stkrOjV1X&#10;2k9P1lO709W1b6sFrbytvr7b/nW8yExQJRjck0nWVQcGvXjbH0wG2GiZtiBv+4Gpb/FkJ2tM12l1&#10;NlVSRtK2f++50tY52M2gy3oHvX+7dZeLx+VtxRIs7+oWYHlXTXFf3tYJGeu4Go+78q7WB5Z39Tq4&#10;PC2XqUtvIf1xdTNw+1eGIa3bjTFiRyuJzJCVdNUhd23tJI1F7nu+k7SVfUCbt/xg8kratOqdqCmU&#10;uGxJ9U6WfV9h6Pa79cfdfq+3oEP//PTdvk9eGtrd1h+/LdVH1wVPbG9qLo6dhk0eqOGt+RKHLe0w&#10;n4zQX4nQ3+gYHp669Wf6YsSZPsHxuBj++NT07YLKPVbbjvbOq7E3NR/H7hv6ksRmp7/3YPAW5W7o&#10;0xhmJO4zHvrbG/zeSF0/NvLhTwAAAP//AwBQSwMEFAAGAAgAAAAhAMpACB7jAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJ6XQNsSpAggqEaSKFnF2km0cEa+j2G3D37Oc&#10;4Lizo5k36Xq0nTjh4FtHCuJpBAKpcnVLjYKP/fNkCcIHTbXuHKGCb/Swzi4vUp3U7kzveNqFRnAI&#10;+UQrMCH0iZS+Mmi1n7oeiX8HN1gd+BwaWQ/6zOG2k7MoupNWt8QNRvf4aLD62h2tgsPm9uUtL7cP&#10;4/4zL5pXU2xXT4VS11djfg8i4Bj+zPCLz+iQMVPpjlR70SmY3PCUwPo8WoBgw2oxi0GUrMTxfAky&#10;S+X/DdkPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABLNyCo4CgAAtEQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMpACB7jAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAkgwAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACiDQAAAAA=&#10;" w14:anchorId="221DA524">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="4760880,4672891;6108963,4672891;6192000,4746663;6192000,6102309;6108963,6185230;4760880,6185230;4677843,6102309;4677843,4746663;3193883,4672891;4559416,4672891;4633728,4746663;4633728,6102309;4559416,6185230;3193883,6185230;3119572,6102309;3119572,4746663;1641603,4672891;2989687,4672891;3072724,4746663;3072724,6102309;2989687,6185230;1641603,6185230;1558567,6102309;1558567,4746663;3193883,3113393;4194670,3113393;4559416,3113393;4760880,3113393;5542754,3113393;6108963,3113393;6192000,3187166;6192000,4542812;6108963,4625733;5542754,4625733;4760880,4625733;4559416,4625733;4194670,4625733;3193883,4625733;3119572,4551946;3119572,3196330;1632880,3113393;2998412,3113393;3072724,3196330;3072724,4551946;2998412,4625733;1632880,4625733;1558569,4551946;1558569,3196330;74607,3113393;1440140,3113393;1514451,3187166;1514451,4542812;1440140,4625733;74607,4625733;296,4542812;296,3187166;73811,0;2989064,0;3062875,73807;3062875,1005557;3062875,1430098;3062875,1632922;3062875,2361551;3062875,2979765;2989064,3062725;2205187,3062725;1633002,3062725;1430168,3062725;848830,3062725;73811,3062725;0,2979765;0,2361551;0,1632922;0,1430098;0,1005557;0,73807" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00DE10E8" w:rsidRPr="00DE10E8">
+      <w:r w:rsidR="00DE10E8" w:rsidRPr="445C86E3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="54"/>
           <w:szCs w:val="54"/>
         </w:rPr>
         <w:t>Reporting energy production and consumption guideline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B543F96" w14:textId="58C564F6" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="00BC31E5" w:rsidP="001813DE">
+    <w:p w14:paraId="2875236A" w14:textId="77777777" w:rsidR="00AB76AE" w:rsidRDefault="00AB76AE" w:rsidP="00146FC8">
+      <w:pPr>
+        <w:pStyle w:val="CERcovertitle"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:before="2520"/>
+        <w:ind w:left="5103" w:right="-41"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B543F96" w14:textId="644D52B3" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="000B266C" w:rsidP="001813DE">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:ind w:left="5103" w:right="101"/>
       </w:pPr>
       <w:r>
-        <w:t>August</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">July </w:t>
       </w:r>
       <w:r w:rsidR="0068486A">
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00C86B21">
-        <w:t>5</w:t>
+      <w:r>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6519C78F" w14:textId="03C371E9" w:rsidR="00235142" w:rsidRPr="00874B8F" w:rsidRDefault="00346AEF" w:rsidP="005B2609">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc108025304"/>
       <w:bookmarkStart w:id="1" w:name="_Toc141175693"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc205826927"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235721931"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68F54FFC" wp14:editId="5A2FA83C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1619250</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>6944995</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1327785" cy="1306195"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="25" name="Picture 25">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1297,308 +1309,308 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="003A5739" w:rsidRPr="00531F3B">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Toc447009035"/>
       <w:bookmarkStart w:id="4" w:name="_Toc413749884"/>
       <w:r w:rsidR="00235142" w:rsidRPr="00874B8F">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="71C42D97" w14:textId="2FF6D3FD" w:rsidR="00415B57" w:rsidRDefault="00235142">
+    <w:p w14:paraId="05FB4539" w14:textId="5F087C79" w:rsidR="006A59CE" w:rsidRDefault="00235142">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00415B57">
+      <w:r w:rsidR="006A59CE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
-      <w:r w:rsidR="00415B57">
+      <w:r w:rsidR="006A59CE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00415B57">
+      <w:r w:rsidR="006A59CE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00415B57">
-[...10 lines deleted...]
-      <w:r w:rsidR="00415B57">
+      <w:r w:rsidR="006A59CE">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721931 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006A59CE">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006A59CE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
+      <w:r w:rsidR="006A59CE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00415B57">
+      <w:r w:rsidR="006A59CE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E15FCAF" w14:textId="557DF527" w:rsidR="00415B57" w:rsidRDefault="00415B57">
+    <w:p w14:paraId="139B4299" w14:textId="755C7DD6" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Definitions and abbreviations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826928 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721932 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
-[...3 lines deleted...]
-        <w:t>3</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8B7EBE" w14:textId="2296A80B" w:rsidR="00415B57" w:rsidRDefault="00415B57">
+    <w:p w14:paraId="4656A579" w14:textId="5B81CD25" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826929 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721933 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8A2F92" w14:textId="4E5568AB" w:rsidR="00415B57" w:rsidRDefault="00415B57">
+    <w:p w14:paraId="0516EE26" w14:textId="4F88197A" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>2024–25 updates</w:t>
+        <w:t>2025–26 updates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826930 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721934 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664FA0EB" w14:textId="53CA799E" w:rsidR="00415B57" w:rsidRDefault="00415B57">
+    <w:p w14:paraId="5BBADD74" w14:textId="2A769245" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
@@ -1609,77 +1621,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826931 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721935 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DD5002" w14:textId="713CD01D" w:rsidR="00415B57" w:rsidRDefault="00415B57">
+    <w:p w14:paraId="2ACE8714" w14:textId="32932879" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
@@ -1688,156 +1700,156 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>What is energy production and consumption?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826932 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721936 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20532123" w14:textId="7DA53CB8" w:rsidR="00415B57" w:rsidRDefault="00415B57">
+    <w:p w14:paraId="5020DF3C" w14:textId="3D686152" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>1.1.</w:t>
+        <w:t>1.2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Primary and secondary fuels and energy commodities</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826933 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721937 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
-[...3 lines deleted...]
-        <w:t>7</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="302B0F56" w14:textId="63506797" w:rsidR="00415B57" w:rsidRDefault="00415B57">
+    <w:p w14:paraId="1820D9E4" w14:textId="5409D229" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
@@ -1848,2106 +1860,2281 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Reporting energy from production and consumption of fuels</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826934 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721938 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF824FD" w14:textId="6BCB3E64" w:rsidR="00415B57" w:rsidRDefault="00415B57">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="3F53B22E" w14:textId="2C71E6BF" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A710F">
-[...50 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>2.1.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Thresholds for fuel production and consumption</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721939 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E76AF4" w14:textId="353BA60E" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5748A">
+        <w:rPr>
+          <w:i/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Table 1 – Thresholds for fuel production and consumption.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Reporting energy from production and consumption of biomethane</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826936 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721940 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2796B2" w14:textId="382C6F69" w:rsidR="00415B57" w:rsidRDefault="00415B57">
+    <w:p w14:paraId="30FEB6C2" w14:textId="57FBC99D" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2.2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Energy production and consumption of certain gases that have been captured for combustion</w:t>
+        <w:t>Reporting energy from production and consumption of biomethane</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826937 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721941 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCCF5BD" w14:textId="6980C022" w:rsidR="00415B57" w:rsidRDefault="00415B57">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC5"/>
+    <w:p w14:paraId="36B5F915" w14:textId="4C1A1B4A" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Example 1</w:t>
-[...45 lines deleted...]
-        <w:pStyle w:val="TOC5"/>
+        <w:t>2.3.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Energy production and consumption of certain gases that have been captured for combustion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826939 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721942 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
-[...3 lines deleted...]
-        <w:t>12</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2FD6C6" w14:textId="47EC2590" w:rsidR="00415B57" w:rsidRDefault="00415B57">
+    <w:p w14:paraId="7E2174D7" w14:textId="2BF46D5D" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A710F">
-[...5 lines deleted...]
-        <w:t>Example 3</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Example 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826940 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721943 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
-[...3 lines deleted...]
-        <w:t>13</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554F420B" w14:textId="7DA2ACD6" w:rsidR="00415B57" w:rsidRDefault="00415B57">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="648C509E" w14:textId="358EC307" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC5"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00E5748A">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Example 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721944 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FDA89E" w14:textId="6B215AE6" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC5"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5748A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Example 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Estimating energy content of fuel produced</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826941 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721945 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA59136" w14:textId="3CBA0F70" w:rsidR="00415B57" w:rsidRDefault="00415B57">
+    <w:p w14:paraId="1F3AB2D5" w14:textId="6621B259" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2.4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Estimating energy content of fuel consumed</w:t>
+        <w:t>Estimating energy content of fuel produced</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826942 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721946 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
-[...3 lines deleted...]
-        <w:t>14</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C0B010" w14:textId="16089A01" w:rsidR="00415B57" w:rsidRDefault="00415B57">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="29EB4B8E" w14:textId="377E45AC" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>3.</w:t>
+        <w:t>2.5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Reporting energy from production and consumption of energy commodities</w:t>
+        <w:t>Estimating energy content of fuel consumed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826943 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721947 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
-[...3 lines deleted...]
-        <w:t>15</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392F41C9" w14:textId="649D5BF9" w:rsidR="00415B57" w:rsidRDefault="00415B57">
+    <w:p w14:paraId="42BE4693" w14:textId="786420ED" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>3.1.</w:t>
+        <w:t>2.6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Sulphur, uranium and hydrogen</w:t>
+        <w:t>Reporting production of charcoal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826944 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721948 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64FB8C0B" w14:textId="015132E1" w:rsidR="00415B57" w:rsidRDefault="00415B57">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="18A653E4" w14:textId="01B5C4D7" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>3.2.</w:t>
+        <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Requirements for reporting solar, wind, water and geothermal energy commodities</w:t>
+        <w:t>Reporting energy from production and consumption of energy commodities</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826945 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721949 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21385B8A" w14:textId="24E06ECA" w:rsidR="00415B57" w:rsidRDefault="00415B57">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC5"/>
+    <w:p w14:paraId="3FED072D" w14:textId="6C2E7860" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A710F">
-[...50 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.1.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Sulphur and uranium</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721950 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03392FC7" w14:textId="4B7883A2" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...51 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.2.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Requirements for reporting solar, wind, water and geothermal energy commodities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826948 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721951 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
-[...3 lines deleted...]
-        <w:t>17</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3036F5F8" w14:textId="64484713" w:rsidR="00415B57" w:rsidRDefault="00415B57">
+    <w:p w14:paraId="43EAA462" w14:textId="72BF6734" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Example 5</w:t>
+        <w:t>Example 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826949 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721952 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
-[...3 lines deleted...]
-        <w:t>18</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478704EF" w14:textId="56DE0EE9" w:rsidR="00415B57" w:rsidRDefault="00415B57">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="1BB11B33" w14:textId="438C9C82" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>4.1.</w:t>
+        <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Estimating electricity production</w:t>
+        <w:t>Reporting production and consumption of electricity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826950 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721953 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D52200" w14:textId="2954B7D1" w:rsidR="00415B57" w:rsidRDefault="00415B57">
+    <w:p w14:paraId="746D249A" w14:textId="0099C85C" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A710F">
+      <w:r w:rsidRPr="00E5748A">
         <w:rPr>
           <w:i/>
           <w:noProof/>
         </w:rPr>
-        <w:t>Table 3 – Estimating electricity production</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Table 2 – Thresholds for reporting electricity production and consumption.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826951 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721954 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
-[...3 lines deleted...]
-        <w:t>19</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08861BA4" w14:textId="0BD29172" w:rsidR="00415B57" w:rsidRDefault="00415B57">
+    <w:p w14:paraId="1A22272D" w14:textId="197755EE" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A710F">
-[...4 lines deleted...]
-        <w:t>Example 6</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Example 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826952 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721955 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
-[...3 lines deleted...]
-        <w:t>20</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BDF1A8D" w14:textId="4D031E25" w:rsidR="00415B57" w:rsidRDefault="00415B57">
+    <w:p w14:paraId="2B45AD4F" w14:textId="31A50983" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>4.2.</w:t>
+        <w:t>4.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Estimating electricity consumption</w:t>
+        <w:t>Estimating electricity production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826953 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721956 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
-[...3 lines deleted...]
-        <w:t>20</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590A60FF" w14:textId="5562180A" w:rsidR="00415B57" w:rsidRDefault="00415B57">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC5"/>
+    <w:p w14:paraId="2B167FE0" w14:textId="526931EE" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Example 7</w:t>
+      <w:r w:rsidRPr="00E5748A">
+        <w:rPr>
+          <w:i/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Table 3 – Estimating electricity production</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5748A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826954 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721957 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
-[...3 lines deleted...]
-        <w:t>21</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E38054D" w14:textId="6ECF3A8C" w:rsidR="00415B57" w:rsidRDefault="00415B57">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="1934757E" w14:textId="1ABD4810" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC5"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00E5748A">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Example 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721958 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8C1055" w14:textId="264854EE" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...51 lines deleted...]
-        <w:pStyle w:val="TOC5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4.2.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Estimating electricity consumption</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826956 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721959 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
-[...3 lines deleted...]
-        <w:t>22</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C76C44" w14:textId="497246A0" w:rsidR="00415B57" w:rsidRDefault="00415B57">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="745B5123" w14:textId="4DCE1E49" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC5"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>5.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Example 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721960 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4497C2" w14:textId="20630356" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...51 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4.3.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Cogeneration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721961 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587EEAFB" w14:textId="06D1194F" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC5"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Example 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Estimating energy consumption from venting and flaring activities</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826958 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721962 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
-[...3 lines deleted...]
-        <w:t>22</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CAA98E2" w14:textId="44913F1A" w:rsidR="00415B57" w:rsidRDefault="00415B57">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC5"/>
+    <w:p w14:paraId="1809829E" w14:textId="779718F7" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A710F">
-[...50 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Reporting energy consumption from fugitive emissions including venting, flaring and leakage activities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721963 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE49C4C" w14:textId="42C0163A" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...51 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>5.1.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Estimating energy consumption from venting and flaring activities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721964 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404CF297" w14:textId="47C7A1BB" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC5"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5748A">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Example 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Net energy consumption</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826961 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721965 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4534CE55" w14:textId="3709B68A" w:rsidR="00415B57" w:rsidRDefault="00415B57">
+    <w:p w14:paraId="630362AB" w14:textId="65CC3434" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Publication of energy production and consumption information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721966 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13ED35D5" w14:textId="024E0AD8" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Net energy consumption</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721967 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E36DB96" w14:textId="0EA9D1FD" w:rsidR="006A59CE" w:rsidRDefault="006A59CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>More information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205826962 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235721968 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5FE1">
-[...3 lines deleted...]
-        <w:t>24</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F92AFED" w14:textId="15DC7962" w:rsidR="004E408E" w:rsidRPr="00FF338C" w:rsidRDefault="00235142" w:rsidP="00FC282F">
+    <w:p w14:paraId="3C8A5770" w14:textId="6992CD9A" w:rsidR="00C9582E" w:rsidRDefault="00235142" w:rsidP="00FC282F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:id="5" w:name="_Toc76036482"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc205826928"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="004E408E" w:rsidRPr="00B41D09">
+    </w:p>
+    <w:p w14:paraId="6C858FD6" w14:textId="77777777" w:rsidR="00C9582E" w:rsidRDefault="00C9582E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F92AFED" w14:textId="22492E65" w:rsidR="004E408E" w:rsidRPr="00FF338C" w:rsidRDefault="004E408E" w:rsidP="00FC282F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc235721932"/>
+      <w:r w:rsidRPr="00B41D09">
         <w:lastRenderedPageBreak/>
         <w:t>Definitions and abbreviations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidR="004E408E" w:rsidRPr="00FF338C">
+      <w:r w:rsidRPr="00FF338C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2404"/>
         <w:gridCol w:w="7326"/>
       </w:tblGrid>
       <w:tr w:rsidR="004E408E" w:rsidRPr="00FF338C" w14:paraId="7C38E721" w14:textId="77777777" w:rsidTr="0034438C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2404" w:type="dxa"/>
@@ -3993,53 +4180,55 @@
             <w:tcW w:w="7326" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F3FB56A" w14:textId="6ECA06C4" w:rsidR="00A51508" w:rsidRDefault="00A51508" w:rsidP="00A51508">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>In relation to a facility, means the use or disposal of energy from the operation of the facility, including (see 2.26</w:t>
             </w:r>
             <w:r w:rsidR="00743C28">
               <w:t xml:space="preserve"> of the NGER Regulations</w:t>
             </w:r>
             <w:r>
               <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A1F89DD" w14:textId="33C8932D" w:rsidR="00A51508" w:rsidRDefault="00A51508" w:rsidP="00682491">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>own-use</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="0063CF4E" w14:textId="023159A8" w:rsidR="00A51508" w:rsidRPr="00FF338C" w:rsidRDefault="00A51508" w:rsidP="00682491">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>losses in extraction, production and transmission.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A51508" w:rsidRPr="00FF338C" w14:paraId="3ADCE1E6" w14:textId="77777777" w:rsidTr="00626548">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="438"/>
         </w:trPr>
@@ -4461,51 +4650,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2404" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AA20C46" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00FF338C" w:rsidRDefault="004E408E">
             <w:r w:rsidRPr="00FF338C">
               <w:t>t CO</w:t>
             </w:r>
             <w:r w:rsidRPr="00C530FE">
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF338C">
               <w:t>-e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7326" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45BDA8DB" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00FF338C" w:rsidRDefault="004E408E">
+          <w:p w14:paraId="45BDA8DB" w14:textId="07340E82" w:rsidR="004E408E" w:rsidRPr="00FF338C" w:rsidRDefault="004E408E">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FF338C">
               <w:t>Tonnes of carbon dioxide equivalence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3400554E" w14:textId="77777777" w:rsidR="008038FC" w:rsidRDefault="00626548" w:rsidP="004E408E">
       <w:r w:rsidRPr="00626548">
         <w:lastRenderedPageBreak/>
         <w:t>Terms in NGER legislation may have specific meanings within the law</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0082538C" w:rsidRPr="0082538C">
         <w:t>These key words and phrases are normally identified under a heading such as Definitions, Interpretation or Dictionary or in other parts of the document.</w:t>
       </w:r>
       <w:r w:rsidR="008038FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -4520,79 +4709,63 @@
         <w:t>see</w:t>
       </w:r>
       <w:r w:rsidR="0082538C" w:rsidRPr="0082538C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="0082538C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Federal Register of Legislation - Understanding Legislation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0034438C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="0082538C" w:rsidRPr="0082538C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1FDC37" w14:textId="77777777" w:rsidR="0082538C" w:rsidRDefault="0082538C" w:rsidP="004E408E"/>
-    <w:p w14:paraId="26C391C5" w14:textId="77777777" w:rsidR="003E6C04" w:rsidRDefault="003E6C04">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4D1F7CBD" w14:textId="18A1A2CC" w:rsidR="004E408E" w:rsidRPr="00C9582E" w:rsidRDefault="004E408E" w:rsidP="00C9582E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc76036483"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235721933"/>
+      <w:r>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="4C0143E3" w14:textId="19650D49" w:rsidR="004E408E" w:rsidRPr="000B3301" w:rsidRDefault="004E408E" w:rsidP="00156A96">
+    <w:p w14:paraId="4C0143E3" w14:textId="09275C9D" w:rsidR="004E408E" w:rsidRPr="000B3301" w:rsidRDefault="004E408E" w:rsidP="00156A96">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
@@ -4652,71 +4825,89 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>and associated legislation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67964483" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="000B3301" w:rsidRDefault="004E408E" w:rsidP="0071311F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ACF48C2" w14:textId="3C9F888E" w:rsidR="004E408E" w:rsidRPr="000B3301" w:rsidRDefault="004E408E" w:rsidP="0071311F">
+    <w:p w14:paraId="0ACF48C2" w14:textId="24193B94" w:rsidR="004E408E" w:rsidRPr="000B3301" w:rsidRDefault="004E408E" w:rsidP="0071311F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">This guideline only applies to the </w:t>
       </w:r>
       <w:r w:rsidR="00BB08F4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>2024–25</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="000B266C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB08F4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="000B266C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> NGER reporting year and should be read in conjunction with the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">NGER </w:t>
       </w:r>
       <w:r w:rsidRPr="001D7E7F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Act, </w:t>
       </w:r>
@@ -4976,251 +5167,716 @@
       </w:r>
       <w:r w:rsidR="00384E3E" w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>incidentally,</w:t>
       </w:r>
       <w:r w:rsidR="004E408E" w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> or as consequential loss, out of or in connection with, any use of this guideline or reliance on it, for any purpose.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C7FC38" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="000B3301" w:rsidRDefault="004E408E" w:rsidP="0071311F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E23BE31" w14:textId="106751EA" w:rsidR="004E408E" w:rsidRPr="00A82423" w:rsidRDefault="004E408E" w:rsidP="0071311F">
+    <w:p w14:paraId="63C914D3" w14:textId="3C0F7F53" w:rsidR="006465B0" w:rsidRPr="00DE14F8" w:rsidRDefault="004E408E" w:rsidP="00FC65F7">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">If an entity chooses to meet their obligations under the NGER scheme in a manner that is inconsistent with the guidance provided in this document, </w:t>
+        <w:t xml:space="preserve">If an entity chooses to meet their obligations under the NGER </w:t>
+      </w:r>
+      <w:r w:rsidR="006012E4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3301">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cheme in a manner that is inconsistent with the guidance provided in this document, </w:t>
       </w:r>
       <w:r w:rsidR="558D602E" w:rsidRPr="6356236C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, or an independent auditor, may require the entity to demonstrate that they are compliant with requirements of the NGER Act, NGER Regulations, and/or the NGER Measurement Determination. Entities are responsible for determining their obligations under the law and for applying the law to their individual circumstances.</w:t>
       </w:r>
+      <w:r w:rsidR="006465B0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="63C914D3" w14:textId="77777777" w:rsidR="006465B0" w:rsidRDefault="006465B0">
-[...18 lines deleted...]
-    <w:p w14:paraId="620F3AE3" w14:textId="706FB6AD" w:rsidR="004E408E" w:rsidRPr="00FA7635" w:rsidRDefault="00BB08F4" w:rsidP="00B34935">
+    <w:p w14:paraId="620F3AE3" w14:textId="0574E771" w:rsidR="004E408E" w:rsidRPr="00FA7635" w:rsidRDefault="00BB08F4" w:rsidP="00B34935">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc205826930"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc76036484"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc76036484"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235721934"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>2024–25</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="000B266C">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="000B266C">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="004E408E">
         <w:t xml:space="preserve"> updates</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="7D530ECC" w14:textId="23F25537" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00522547">
+    <w:p w14:paraId="7D530ECC" w14:textId="7032F818" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00522547">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Changes in this document for the </w:t>
       </w:r>
       <w:r w:rsidR="00BB08F4">
-        <w:t>2024–25</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="000B266C">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB08F4">
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="000B266C">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reporting year:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8161D2" w14:textId="77777777" w:rsidR="002E5373" w:rsidRDefault="002E5373" w:rsidP="001D5662">
+    <w:p w14:paraId="25B7AD91" w14:textId="642B6150" w:rsidR="002A3862" w:rsidRDefault="00692D3F" w:rsidP="003A4581">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter 2: </w:t>
+      </w:r>
+      <w:r w:rsidR="002A3862">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Add</w:t>
+      </w:r>
+      <w:r w:rsidR="00963B36">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3862">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00963B36">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>information about</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3862">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3862" w:rsidRPr="002A3862">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eporting energy from production and consumption of fuels</w:t>
+      </w:r>
+      <w:r w:rsidR="002D5CC9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A4581">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from the </w:t>
+      </w:r>
+      <w:r w:rsidR="007D76CD">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NGER q</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4581">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uick </w:t>
+      </w:r>
+      <w:r w:rsidR="007D76CD">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4581">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elp </w:t>
+      </w:r>
+      <w:r w:rsidR="007D76CD">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4581">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opics</w:t>
+      </w:r>
+      <w:r w:rsidR="008160B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A70A93" w14:textId="4374821C" w:rsidR="005A42E6" w:rsidRDefault="000229FD" w:rsidP="005A42E6">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chapter 2.6:</w:t>
+      </w:r>
+      <w:r w:rsidR="004514B6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0130A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Added</w:t>
+      </w:r>
+      <w:r w:rsidR="005A42E6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D96CEB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">information about </w:t>
+      </w:r>
+      <w:r w:rsidR="00F40795">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="005A42E6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> production of charcoal </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1FE9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0130A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NGER q</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1FE9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uick </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0130A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1FE9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elp </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0130A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1FE9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opics</w:t>
+      </w:r>
+      <w:r w:rsidR="003578D8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACD5CC2" w14:textId="5D5FA6C3" w:rsidR="005A42E6" w:rsidRDefault="008E63AD" w:rsidP="005F0C72">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter 3.1: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D96CEB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Removed h</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4581">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ydrogen as an energy commodity </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4270">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">because hydrogen is now </w:t>
+      </w:r>
+      <w:r w:rsidR="0033087E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>classified as a fuel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142917C4" w14:textId="71F7C85F" w:rsidR="000008A8" w:rsidRDefault="008E63AD" w:rsidP="005F0C72">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter 7: </w:t>
+      </w:r>
+      <w:r w:rsidR="00010CB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Updated</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6A69">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64EDE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00182A92">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nformation about </w:t>
+      </w:r>
+      <w:r w:rsidR="006B78C9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00182A92">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r w:rsidR="006B78C9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00182A92">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nergy </w:t>
+      </w:r>
+      <w:r w:rsidR="006B78C9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00182A92">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onsumption</w:t>
+      </w:r>
+      <w:r w:rsidR="008B4320">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E91602" w14:textId="01A42C38" w:rsidR="0091488E" w:rsidRDefault="002E5373" w:rsidP="005F0C72">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Minor stylistic and formatting changes have been made to this document</w:t>
+        <w:t xml:space="preserve">Minor stylistic and formatting changes have </w:t>
+      </w:r>
+      <w:r w:rsidR="00354CC2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>been made to this document</w:t>
+      </w:r>
+      <w:r w:rsidR="003F733F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="scxw124599275"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2192C2E8" w14:textId="71252420" w:rsidR="002E5373" w:rsidRDefault="002E5373" w:rsidP="002E5373">
+    <w:p w14:paraId="2192C2E8" w14:textId="37C94C4A" w:rsidR="002E5373" w:rsidDel="000B266C" w:rsidRDefault="002E5373" w:rsidP="002E5373">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FD2222" w:rsidDel="000B266C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Read about the </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:tooltip="A link to the NGER amendments page of the Clean Energy Regulator website" w:history="1">
-        <w:r w:rsidR="00DD1709">
+        <w:r w:rsidR="000E4D60">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="006C93"/>
             <w:sz w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">changes to the NGER Legislation for the </w:t>
-[...19 lines deleted...]
-          <w:t xml:space="preserve"> reporting period</w:t>
+          <w:t>changes to the NGER Legislation for the 2025–26 reporting period</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DD1709">
+      <w:r w:rsidR="00DD1709" w:rsidRPr="00FD2222" w:rsidDel="000B266C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DD1709" w:rsidRPr="00FD2222" w:rsidDel="000B266C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DD1709" w:rsidRPr="00FD2222" w:rsidDel="000B266C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="006C93"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">changes to the NGER Legislation for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB08F4" w:rsidRPr="00FD2222">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="006C93"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5FFB" w:rsidRPr="00FD2222">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="006C93"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB08F4" w:rsidRPr="00FD2222">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="006C93"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5FFB" w:rsidRPr="00FD2222">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="006C93"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1709" w:rsidRPr="00FD2222" w:rsidDel="000B266C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="006C93"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reporting period</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1709" w:rsidRPr="00FD2222" w:rsidDel="000B266C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00DD1709" w:rsidRPr="00FD2222" w:rsidDel="000B266C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FD2222" w:rsidDel="000B266C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>.  </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidDel="000B266C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidDel="000B266C">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B293F99" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00483B4E" w:rsidRDefault="004E408E" w:rsidP="00050308">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc205826931"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235721935"/>
       <w:r w:rsidRPr="00646F20">
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="48799152" w14:textId="178B6B3D" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00522547">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reporting of </w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve">energy production and consumption </w:t>
       </w:r>
       <w:r>
         <w:t>data is required under the</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A259C6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>NGER Act</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
@@ -5367,54 +6023,62 @@
       </w:r>
       <w:r w:rsidRPr="00A259C6">
         <w:t xml:space="preserve">, energy production and energy consumption </w:t>
       </w:r>
       <w:r>
         <w:t>data for the facilities that their RTC or 22X agreements relate to.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3645D000" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:r>
         <w:t xml:space="preserve">This information must be provided </w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve">so that data </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t>energy flows and transformations occurring throughout the economy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can be captured</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
-        <w:t>. This includes the initial extraction and own-use of energy, and the transformation of energy occurring within and between facilities.</w:t>
+        <w:t xml:space="preserve">. This includes the initial extraction and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00683A4B">
+        <w:t>own-use</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00683A4B">
+        <w:t xml:space="preserve"> of energy, and the transformation of energy occurring within and between facilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F49511D" w14:textId="176A0953" w:rsidR="004E408E" w:rsidRPr="00A259C6" w:rsidRDefault="004E408E" w:rsidP="004E408E">
+    <w:p w14:paraId="2F49511D" w14:textId="31E12792" w:rsidR="004E408E" w:rsidRPr="00A259C6" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve">ection 24 of the NGER Act, </w:t>
       </w:r>
       <w:r w:rsidR="1A7B7798">
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve"> is required to publish</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the annual</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve"> scope 1 and </w:t>
@@ -5450,140 +6114,143 @@
         <w:t>-e</w:t>
       </w:r>
       <w:r w:rsidR="00D32F66">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the relevant year</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AB99975" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00683A4B" w:rsidRDefault="004E408E" w:rsidP="00050308">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc76036485"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc205826932"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235721936"/>
       <w:r>
         <w:t>What is energy production and consumption?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="2D40E1C4" w14:textId="3B859CFC" w:rsidR="004E408E" w:rsidRPr="006672C6" w:rsidRDefault="004E408E" w:rsidP="00522547">
-[...1 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p w14:paraId="2D40E1C4" w14:textId="678106F2" w:rsidR="004E408E" w:rsidRPr="006672C6" w:rsidRDefault="004E408E" w:rsidP="004B7408">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006672C6">
         <w:t xml:space="preserve">This guideline reflects the estimation and reporting of energy consumption and energy production at the date of publication. Reporters must ensure they report energy consumption and energy production in accordance with the requirements of the </w:t>
       </w:r>
       <w:r>
         <w:t>NGER Act, NGER Regulations and the NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="006672C6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in effect </w:t>
       </w:r>
       <w:r w:rsidRPr="006672C6">
-        <w:t xml:space="preserve">at the time of reporting. If there is any doubt regarding obligations for the estimation and reporting of energy consumption or energy production, or the currency of this guideline, </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00932DEB">
+        <w:t xml:space="preserve">at the time of reporting. If there is any doubt regarding obligations for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006672C6">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">estimation and reporting of energy consumption or energy production, or the currency of this guideline, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2225" w:rsidRPr="00354CC2">
+        <w:t>contact us</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2225">
+        <w:t xml:space="preserve"> using the details in the </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Further_information" w:history="1">
+        <w:r w:rsidR="00CF2225" w:rsidRPr="00CF2225">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t xml:space="preserve">contact </w:t>
-[...6 lines deleted...]
-          <w:t>us</w:t>
+          <w:t>More information</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        <w:footnoteReference w:id="9"/>
+      <w:r w:rsidR="00CF2225">
+        <w:t xml:space="preserve"> section</w:t>
       </w:r>
       <w:r w:rsidRPr="006672C6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D21E1E3" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00683A4B" w:rsidRDefault="004E408E" w:rsidP="004E408E">
-      <w:r>
-        <w:t>A number of relevant definitions from t</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>A number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> relevant definitions from t</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve">he NGER legislation </w:t>
       </w:r>
       <w:r>
         <w:t>are summarised below</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E39876" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00682491">
+    <w:p w14:paraId="07E39876" w14:textId="549DCEDB" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA74B0">
         <w:t>Fuel</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA74B0">
-        <w:t xml:space="preserve"> means a substance mentioned at items 1–57 in Schedule 1 of the NGER Regulations landfill biogas</w:t>
+        <w:t xml:space="preserve"> means a substance mentioned at items 1–57 in Schedule 1 of the NGER Regulations</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="415C95EC" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA74B0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Energy</w:t>
@@ -5754,53 +6421,55 @@
       </w:r>
       <w:r>
         <w:t>NGER Regulation</w:t>
       </w:r>
       <w:r w:rsidR="001A3635">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t>6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B0ECDD" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001D5662">
         <w:t>own-use</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2B7BBB9E" w14:textId="7BEC48A2" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5662">
         <w:t xml:space="preserve">losses in extraction, </w:t>
       </w:r>
       <w:r w:rsidR="00384E3E" w:rsidRPr="001D5662">
         <w:t>production,</w:t>
       </w:r>
       <w:r w:rsidRPr="001D5662">
         <w:t xml:space="preserve"> and transmission.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -6035,345 +6704,450 @@
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00A259C6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>NGER Measurement Determination. If a fuel or energy commodity does not have an accompanying method, the legislation does not require the associated energy production and consumption to be reported.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="185298CC" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:r>
         <w:t>The requirements for reporting different fuel types and energy commodities are detailed in the following sections.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="33BC79B1" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00AE74AB" w:rsidRDefault="004E408E" w:rsidP="00050308">
+    <w:p w14:paraId="33BC79B1" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00AE74AB" w:rsidRDefault="004E408E" w:rsidP="008E7068">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="709" w:hanging="715"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="_Toc205826933"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Primary_and_secondary"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc76036486"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235721937"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00AE74AB">
+        <w:lastRenderedPageBreak/>
         <w:t>Primary and secondary fuels and energy commodities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="60953BE3" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00522547">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="60953BE3" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004B7408">
       <w:r>
         <w:t>For energy reporting purposes, fuels and energy commodities must be categorised as either primary or secondary:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58276355" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00682491">
+    <w:p w14:paraId="23021D53" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00A719B6">
-        <w:lastRenderedPageBreak/>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00892CAF">
         <w:t>Primary fuel or energy commodity’</w:t>
       </w:r>
       <w:r w:rsidRPr="002F2064">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>means</w:t>
       </w:r>
       <w:r w:rsidRPr="002F2064">
         <w:t xml:space="preserve"> a fuel or energy commodity extracted or captured from natural sources with minimal processing and includes the fuels and energy commodities listed in Schedule 1 </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="002F2064">
         <w:t xml:space="preserve"> the NGER Regulations as </w:t>
       </w:r>
       <w:r w:rsidRPr="00971612">
         <w:t>being</w:t>
       </w:r>
       <w:r w:rsidRPr="002F2064">
         <w:t xml:space="preserve"> primary fuels or energy commodities.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008833BD">
         <w:t>A primary fuel or energy commodity cannot be produced from another primary fuel or energy com</w:t>
       </w:r>
       <w:r w:rsidRPr="00590F52">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="008833BD">
         <w:t>odit</w:t>
       </w:r>
       <w:r w:rsidRPr="00590F52">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="008833BD">
         <w:t xml:space="preserve"> or itself</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A92D5DA" w14:textId="49EFC1BF" w:rsidR="00735E4F" w:rsidRDefault="00C74118" w:rsidP="00354CC2">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00735E4F" w:rsidRPr="001D0315">
+        <w:t>xamples</w:t>
+      </w:r>
+      <w:r w:rsidR="00735E4F" w:rsidRPr="00735E4F">
+        <w:t xml:space="preserve"> include non-renewable fuels such as brown coal and crude oil, and renewable energy sources such as 'wind energy for electricity generation' and 'solar energy for electricity generation'</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1A94FC" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00892CAF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>‘Secondary fuel or energy commodity’</w:t>
       </w:r>
       <w:r w:rsidRPr="003D707D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>means</w:t>
       </w:r>
       <w:r w:rsidRPr="003D707D">
-        <w:t xml:space="preserve"> a fuel or energy commodity produced by converting energy from one form (usually a primary fuel or energy commodity) to another form for consumption, and includes the fuels and energy commodities mentioned in Schedule 1 </w:t>
+        <w:t xml:space="preserve"> a fuel or energy commodity produced by converting energy from one form (usually a primary fuel or energy commodity) to another form for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D707D">
+        <w:t>consumption, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D707D">
+        <w:t xml:space="preserve"> includes the fuels and energy commodities mentioned in Schedule 1 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="003D707D">
         <w:t>the NGER Regulations as being secondary fuels or energy commodities</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D270F8" w14:textId="08FB8899" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
-[...4 lines deleted...]
-        <w:t>of the NGER Regulations</w:t>
+    <w:p w14:paraId="308AA1EF" w14:textId="2D56D213" w:rsidR="00735E4F" w:rsidRDefault="00C74118" w:rsidP="00354CC2">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00735E4F" w:rsidRPr="00DF03E4">
+        <w:t>xamples</w:t>
+      </w:r>
+      <w:r w:rsidR="00735E4F" w:rsidRPr="00735E4F">
+        <w:t xml:space="preserve"> include natural gas, coal seam methane gas and diesel oil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A07D749" w14:textId="14805C8F" w:rsidR="00C52269" w:rsidRPr="00C52269" w:rsidRDefault="004E408E" w:rsidP="00C52269">
+      <w:r w:rsidRPr="009948FD">
+        <w:t xml:space="preserve">Schedule 1 of the NGER Regulations denotes whether each fuel or energy commodity is primary or secondary. However, some fuels or commodities are listed as </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1AA4" w:rsidRPr="009948FD">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009948FD">
+        <w:t>nomination required</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1AA4" w:rsidRPr="009948FD">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009948FD">
+        <w:t>. These require the reporter to determine and nominate whether they are primary or secondary fuels or commodities at the facility.</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="002C223A" w:rsidRPr="002C223A">
+        <w:t>You may need to contact your supplier to confirm the source of the fuel or energy commodity. Generally, a fuel or energy commodity purchased from a supplier will be secondary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C44C9CF" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00050308">
+    <w:p w14:paraId="6C44C9CF" w14:textId="0FF4C5CA" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00354CC2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Reporting_production_and"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkStart w:id="22" w:name="_Reporting_production_and"/>
+      <w:bookmarkStart w:id="23" w:name="_Reporting_energy_from"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc76036487"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235721938"/>
       <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00E24D67">
         <w:t xml:space="preserve">Reporting </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">energy from </w:t>
       </w:r>
       <w:r w:rsidRPr="00E24D67">
         <w:t>production and consumption</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of fuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="25FF03BC" w14:textId="17E96666" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00522547">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3EE89085" w14:textId="129F336B" w:rsidR="00E36E72" w:rsidRPr="00354CC2" w:rsidRDefault="00123E4D" w:rsidP="00E36E72">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00E36E72" w:rsidRPr="006A5500">
+        <w:t>Energy production and consumption must be reported using fuel types listed within Schedule 1 of the NGER Regulations. Many of the fuels listed in Schedule 1 of the NGER Regulations are defined within 1.03 of the NGER Regulations and section 1.8 of the Measurement Determination. Common usage and dictionary definition</w:t>
+      </w:r>
+      <w:r w:rsidR="000E59DB">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36E72" w:rsidRPr="006A5500">
+        <w:t xml:space="preserve"> should be used when </w:t>
+      </w:r>
+      <w:r w:rsidR="009B476C">
+        <w:t xml:space="preserve">terms are </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36E72" w:rsidRPr="00354CC2">
+        <w:t>not otherwise defined within the NGER legislation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFD190D" w14:textId="77777777" w:rsidR="00E36E72" w:rsidRPr="00354CC2" w:rsidRDefault="00E36E72" w:rsidP="00E36E72">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354CC2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>In instances where a novel fuel or fuel mixture is being used, please read the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:tooltip="A link to the Reporting blended fuels, other fuel mixes, bitumen and explosives guide on the Clean Energy Regulator website" w:history="1">
+        <w:r w:rsidRPr="00354CC2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Reporting blended fuels, other fuel mixes, bitumen and explosives guideline</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00354CC2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00354CC2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB706A6" w14:textId="753570D7" w:rsidR="00E36E72" w:rsidRPr="00354CC2" w:rsidRDefault="00E36E72" w:rsidP="00E36E72">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354CC2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have questions regarding how, or if, a fuel should be reported within NGER, please </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_More_information" w:history="1">
+        <w:r w:rsidRPr="00354CC2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>contact us</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00354CC2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C4E5EC" w14:textId="4D49E746" w:rsidR="00E36E72" w:rsidRDefault="00E36E72" w:rsidP="006A5500">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc235721939"/>
+      <w:r>
+        <w:t>Thresholds for fuel production and consumption</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FF03BC" w14:textId="60BD85B5" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00123E4D">
       <w:r w:rsidRPr="00F86073">
         <w:t xml:space="preserve">All energy from fuel production must be reported. There is no minimum threshold for reporting energy from fuel production (see </w:t>
       </w:r>
       <w:r w:rsidR="00943A7E">
         <w:t xml:space="preserve">4.19 of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F86073">
         <w:t>NGER Regulation</w:t>
       </w:r>
       <w:r w:rsidR="00943A7E">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F86073">
         <w:t>). It is necessary to report the amount of fuel consumed where the thresholds detailed in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00302FD0">
         <w:t>Table 1 – Thresholds for fuel production and consumption</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F86073">
         <w:t xml:space="preserve">are met or exceeded (see sections 2.2, 2.18, 2.39 and 2.68 of the </w:t>
       </w:r>
       <w:r>
         <w:t>NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="00F86073">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="433F0EC0" w14:textId="22D847F6" w:rsidR="004E408E" w:rsidRPr="00B41D09" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Table_1_–"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkStart w:id="27" w:name="_Table_1_–"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc76036488"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235721940"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00B41D09">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Table 1 – Thresholds for fuel production and consumption</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="0004466E" w:rsidRPr="00B41D09">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1412"/>
         <w:gridCol w:w="1695"/>
         <w:gridCol w:w="4235"/>
         <w:gridCol w:w="2398"/>
       </w:tblGrid>
       <w:tr w:rsidR="004E408E" w:rsidRPr="00AA1BB1" w14:paraId="5C47745E" w14:textId="77777777" w:rsidTr="00302FD0">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="725" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6525B237" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00F35E3A" w:rsidRDefault="004E408E">
             <w:pPr>
@@ -6580,51 +7354,99 @@
               </w:rPr>
               <w:t>1 kilolitre,</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA1BB1">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55273A6F" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00AA1BB1" w:rsidRDefault="004E408E">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA1BB1">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>5 kilolitres for petroleum based oils (other than petroleum based oil use as fuel) and petroleum based greases</w:t>
+              <w:t xml:space="preserve">5 kilolitres for </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AA1BB1">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>petroleum based</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AA1BB1">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oils (other than </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AA1BB1">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>petroleum based</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AA1BB1">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oil use as fuel) and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AA1BB1">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>petroleum based</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AA1BB1">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> greases</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1231" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5CF994FB" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00AA1BB1" w:rsidRDefault="004E408E">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA1BB1">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>15 kilolitres</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6708,484 +7530,314 @@
             <w:r w:rsidRPr="00AA1BB1">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA1BB1">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>000 cubic metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4BB362E0" w14:textId="77777777" w:rsidR="00E02D61" w:rsidRDefault="00E02D61" w:rsidP="00754B33">
-[...2 lines deleted...]
-    <w:p w14:paraId="7C42DE93" w14:textId="5E5E7689" w:rsidR="00754B33" w:rsidRDefault="00754B33" w:rsidP="00050308">
+    <w:p w14:paraId="31316478" w14:textId="0C7FAD05" w:rsidR="009E7678" w:rsidRDefault="009E7678">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="54"/>
         </w:numPr>
-        <w:ind w:left="709" w:hanging="709"/>
+        <w:ind w:left="709" w:hanging="715"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc76036489"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235721941"/>
+      <w:r w:rsidRPr="009E7678">
+        <w:t>Reporting energy from production and consumption of biomethane</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="5E6B1BE2" w14:textId="0D7655E4" w:rsidR="009E7678" w:rsidRPr="009E7678" w:rsidRDefault="009E7678" w:rsidP="00354CC2">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
-      </w:pPr>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">See </w:t>
+        <w:t xml:space="preserve">Biomethane is reportable under NGER. See </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:tooltip="A link to the Reporting blended fuels, other fuel mixes, bitumen and explosive guideline of the Clean Energy Regulator website" w:history="1">
-        <w:r w:rsidR="00AD52FB" w:rsidRPr="00095BA4">
+        <w:r w:rsidRPr="009E7678">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Reporting blended fuels, other fuel mixes, bitumen and explosives guideline</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AD52FB">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00404F1D">
+        <w:t xml:space="preserve"> for more information on how to report energy from the production of biomethane from biogas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AC82E63">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
-        <w:t>more</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
-        <w:t xml:space="preserve"> information</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00404F1D">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AC82E63">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on how to report energy from the production </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB648B">
+        <w:t>combustion</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
-        <w:t>of biomethane from biogas</w:t>
-[...41 lines deleted...]
-        <w:t>. </w:t>
+        <w:t xml:space="preserve"> of biomethane as a fuel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576718A2" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00050308">
+    <w:p w14:paraId="576718A2" w14:textId="5969215A" w:rsidR="004E408E" w:rsidRPr="00E409B1" w:rsidRDefault="004E408E" w:rsidP="00354CC2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="54"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="715"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc205826937"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235721942"/>
+      <w:r>
+        <w:t xml:space="preserve">Energy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E409B1">
+        <w:t>production and consumption of certain gases that have been captured for combustion</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="2928ECD9" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00F9731A" w:rsidRDefault="004E408E" w:rsidP="004E408E">
+    <w:p w14:paraId="2928ECD9" w14:textId="24DDBFE8" w:rsidR="004E408E" w:rsidRPr="008D3942" w:rsidRDefault="004E408E" w:rsidP="00EB374F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="186" w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:right="171"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E409B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>If f</w:t>
-[...89 lines deleted...]
-        <w:t>capture:</w:t>
+        <w:t>If force is applied by use of a machine, such as a compressor, extraction fan, blower or pump, to create differential pressure to capture:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22130D30" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00F9731A" w:rsidRDefault="004E408E" w:rsidP="00682491">
+    <w:p w14:paraId="22130D30" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="008D3942" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Hlk75943232"/>
-      <w:r w:rsidRPr="00F9731A">
+      <w:bookmarkStart w:id="33" w:name="_Hlk75943232"/>
+      <w:r w:rsidRPr="008D3942">
         <w:t>landfill biogas</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:p w14:paraId="4FEDA16F" w14:textId="307FA9FD" w:rsidR="004E408E" w:rsidRPr="00F9731A" w:rsidRDefault="004E408E" w:rsidP="00682491">
+    <w:bookmarkEnd w:id="33"/>
+    <w:p w14:paraId="4FEDA16F" w14:textId="307FA9FD" w:rsidR="004E408E" w:rsidRPr="008D3942" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F9731A">
+      <w:r w:rsidRPr="008D3942">
         <w:t>coal mine waste gas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A570599" w14:textId="6E652DB9" w:rsidR="004E408E" w:rsidRPr="00F9731A" w:rsidRDefault="004E408E" w:rsidP="00682491">
+    <w:p w14:paraId="6A570599" w14:textId="6E652DB9" w:rsidR="004E408E" w:rsidRPr="008D3942" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F9731A">
+      <w:r w:rsidRPr="008D3942">
         <w:t>coal seam methane</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277EBC77" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00F9731A" w:rsidRDefault="004E408E" w:rsidP="00682491">
+    <w:p w14:paraId="277EBC77" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="008D3942" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Hlk75944547"/>
-      <w:r w:rsidRPr="00F9731A">
+      <w:bookmarkStart w:id="34" w:name="_Hlk75944547"/>
+      <w:r w:rsidRPr="008D3942">
         <w:t>sludge biogas</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:p w14:paraId="4410DAB3" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00F9731A" w:rsidRDefault="004E408E" w:rsidP="00682491">
+    <w:bookmarkEnd w:id="34"/>
+    <w:p w14:paraId="4410DAB3" w14:textId="0DD3FD76" w:rsidR="004E408E" w:rsidRPr="008D3942" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F9731A">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008D3942">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3942" w:rsidDel="000C53AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C53AA" w:rsidRPr="008D3942">
+        <w:t xml:space="preserve">biogas other than </w:t>
+      </w:r>
+      <w:r w:rsidR="006402B5" w:rsidRPr="008D3942">
+        <w:t xml:space="preserve">landfill biogas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3942">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3942" w:rsidDel="000C53AA">
+        <w:t>sludge biogas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3942">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A2EB14" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
+    <w:p w14:paraId="55A2EB14" w14:textId="6DB5497B" w:rsidR="004E408E" w:rsidRPr="008D3942" w:rsidRDefault="004E408E" w:rsidP="00EB374F">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008D3942">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>and it is captured i</w:t>
-[...35 lines deleted...]
-        <w:t>, then:</w:t>
+        <w:t>and it is captured in a pipe and the gas subsequently used, flared, vented, leaked, or otherwise disposed of, then:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6621473D" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00682491">
+    <w:p w14:paraId="6621473D" w14:textId="5ED0F442" w:rsidR="004E408E" w:rsidRPr="008D3942" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A92560">
+      <w:r w:rsidRPr="008D3942">
         <w:t>energy production must be reported for the facility that operates the gas well or pipe in which the gas is initially captured</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B6DB5C" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00682491">
+    <w:p w14:paraId="25B6DB5C" w14:textId="11377C7E" w:rsidR="004E408E" w:rsidRPr="008D3942" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008D3942">
         <w:t>energy consumption must be reported for the facility that uses, flares, vents, leaks, or otherwise disposes of the gas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730A16FC" w14:textId="4E9DB219" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
+    <w:p w14:paraId="730A16FC" w14:textId="4DA54F70" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>This is because</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> the gas is considered to have been ‘injected into a pipeline’ pursuant to the definition of ‘captured for combustion’ under 1.03 of the NGER Regulations. Gas captured for combustion meets the definition of ‘energy’ in section 7 of the NGER Act if it falls within one of following fuel types in Schedule 1 of the NGER Regulations:</w:t>
+        <w:t xml:space="preserve"> the gas is considered to have been ‘injected into a pipeline’ pursuant to the definition of ‘captured for combustion’ under 1.03 of the NGER Regulations. Gas captured for combustion meets the </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>definition of ‘energy’ in section 7 of the NGER Act if it falls within one of following fuel types in Schedule 1 of the NGER Regulations:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6520B516" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Item </w:t>
       </w:r>
       <w:r w:rsidRPr="00A92560">
         <w:t xml:space="preserve">18 </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00A92560">
         <w:t xml:space="preserve"> coal seam methane that is captured for combustion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32CFEA6E" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00682491">
@@ -7257,256 +7909,244 @@
     <w:p w14:paraId="1C712F92" w14:textId="12C650F0" w:rsidR="004E408E" w:rsidRPr="004F5319" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="004F5319">
         <w:t>Item 30 – a biogas that is captured for combustion other than those mentioned in items 28</w:t>
       </w:r>
       <w:r w:rsidR="00FC70C6" w:rsidRPr="00B41D09">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004F5319">
         <w:t xml:space="preserve"> 29</w:t>
       </w:r>
       <w:r w:rsidR="00FC70C6" w:rsidRPr="00B41D09">
         <w:t xml:space="preserve"> and 29A</w:t>
       </w:r>
       <w:r w:rsidRPr="004F5319">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3AB72D" w14:textId="5D1BB139" w:rsidR="004E408E" w:rsidRPr="00F9731A" w:rsidRDefault="004E408E" w:rsidP="004E408E">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3D3AB72D" w14:textId="5D1BB139" w:rsidR="004E408E" w:rsidRPr="00F9731A" w:rsidRDefault="004E408E" w:rsidP="00354CC2">
       <w:r>
         <w:t>Energy production must be reported for capturing the gas. This is because, in accordance with</w:t>
       </w:r>
       <w:r w:rsidRPr="00F9731A">
         <w:t xml:space="preserve"> 2.25 of the NGER Regulations</w:t>
       </w:r>
       <w:r>
         <w:t>, it was:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10920999" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
+    <w:p w14:paraId="10920999" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="00354CC2">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="001D5662">
         <w:t>derived from the ‘capture of energy from natural sources’, and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D86FAAA" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
+    <w:p w14:paraId="4D86FAAA" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="00354CC2">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="001D5662">
         <w:t>consumed ‘by or from the operation of the facility or for use other than in the operation of the facility.’</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4B1B8E" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="4E4B1B8E" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00354CC2">
+      <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00A92560">
         <w:t xml:space="preserve">nergy consumption must be reported for </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">use or </w:t>
       </w:r>
       <w:r w:rsidRPr="00A92560">
         <w:t>disposal of the gas because it is a fuel type listed in Schedule 1 of the NGER Regulations</w:t>
       </w:r>
       <w:r>
         <w:t>. When reporting emissions in the Emissions and Energy Reporting System (EERS) from fuel combustion, flaring, or venting and leakage, the appropriate fuel type must be selected (see items 18, 19, 28, 29, and 30 listed above).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326D0196" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:r>
         <w:t>Please refer to the:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE299A8" w14:textId="48E19A0F" w:rsidR="004E408E" w:rsidRPr="00763D8A" w:rsidRDefault="004E408E" w:rsidP="004E408E">
+    <w:p w14:paraId="1AE299A8" w14:textId="48E19A0F" w:rsidR="004E408E" w:rsidRPr="00DC38ED" w:rsidRDefault="004E408E" w:rsidP="00354CC2">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:hyperlink r:id="rId31" w:tooltip="A link to the Estimating emissions and energy from coal mining guideline of the Clean Energy Regulator website" w:history="1">
-        <w:r w:rsidRPr="00222962">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidRPr="00354CC2">
           <w:t>Estimating emissions and energy from coal mining guideline</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidRPr="00C50725">
+        <w:r w:rsidRPr="00DC38ED">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:footnoteReference w:id="11"/>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00222962">
+      <w:r w:rsidRPr="00DC38ED">
+        <w:t xml:space="preserve"> for specific guidance for coal mining and coal mine waste gas management activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022D846C" w14:textId="7D709AE2" w:rsidR="004E408E" w:rsidRPr="00342BEF" w:rsidRDefault="00817E52" w:rsidP="00354CC2">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for specific guidance for coal mining and coal mine waste gas management activities</w:t>
-[...7 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId33" w:tooltip="A link to the Estimating emissions and energy from solid waste and landfill biogas management guideline of the Clean Energy Regulator website" w:history="1">
-        <w:r w:rsidRPr="00817E52">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidRPr="00DC38ED">
           <w:t>Estimating emissions and energy from solid waste and landfill biogas management guideline</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004E408E">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidR="004E408E" w:rsidRPr="00DC38ED">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidR="004E408E" w:rsidRPr="00DC38ED">
+        <w:t xml:space="preserve"> for specific guidance for solid waste and landfill biogas management activities.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3E17">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="005874"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> for specific guidance for solid waste and landfill biogas management activities.</w:t>
+        </w:rPr>
+        <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
       <w:tr w:rsidR="004E408E" w:rsidRPr="00FA7635" w14:paraId="2EBB601B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4708" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="273DD42A" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00F93D3B" w:rsidRDefault="004E408E" w:rsidP="00D720C6">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="33" w:name="_Toc205826938"/>
+            <w:bookmarkStart w:id="35" w:name="_Toc235721943"/>
             <w:r w:rsidRPr="00F93D3B">
               <w:lastRenderedPageBreak/>
               <w:t>Example 1</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
           <w:p w14:paraId="0A011A31" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E">
             <w:r>
               <w:t>This example demonstrates the circumstances where coal mine waste gas is, and is not, reportable as energy production.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6756867E" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="002D2A76" w:rsidRDefault="004E408E" w:rsidP="001D5662">
+          <w:p w14:paraId="6756867E" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="002D2A76" w:rsidRDefault="004E408E" w:rsidP="00DC38ED">
             <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
               <w:numPr>
-                <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120"/>
-              <w:ind w:left="681"/>
+              <w:spacing w:beforeAutospacing="0"/>
+              <w:ind w:left="357" w:right="0" w:hanging="357"/>
             </w:pPr>
             <w:r w:rsidRPr="00600089">
               <w:t>Drained coal mine waste gas is reportable as energy production</w:t>
             </w:r>
             <w:r w:rsidRPr="002D2A76">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D726E8E" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="1106"/>
             </w:pPr>
             <w:r w:rsidRPr="001D5662">
               <w:t>When force is applied by use of a machine, such as a compressor, extraction fan, blower, or pump, to create differential pressure to capture coal mine waste gas into a pipe (e.g. a drainage gas well). This applies irrespective of whether the gas is subsequently vented, flared, leaked, or transferred to another facility.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A08352C" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="1106"/>
             </w:pPr>
             <w:r w:rsidRPr="001D5662">
               <w:t>When the gas is combusted for energy purposes, e.g. to drive an electricity generator, even if force was not applied to inject it into a pipeline.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17ECAEEE" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="002D2A76" w:rsidRDefault="004E408E" w:rsidP="001D5662">
+          <w:p w14:paraId="17ECAEEE" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="002D2A76" w:rsidRDefault="004E408E" w:rsidP="005F0C72">
             <w:pPr>
-              <w:numPr>
-[...4 lines deleted...]
-              <w:ind w:left="681"/>
+              <w:pStyle w:val="CERbullets"/>
             </w:pPr>
             <w:r w:rsidRPr="00600089">
               <w:t>Drained coal mine waste gas is not reportable as energy production</w:t>
             </w:r>
             <w:r w:rsidRPr="002D2A76">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DFFA10C" w14:textId="3565C5B0" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="1106"/>
             </w:pPr>
             <w:r w:rsidRPr="001D5662">
               <w:t>When the gas is drained into gas well pipes by using only the natural force of the decreasing atmospheric pressure and the gas is not used for energy purposes (i.e. when the gas is flared or vented). This may include ‘underground in seam’ pre</w:t>
             </w:r>
             <w:r w:rsidR="42CBD8D3" w:rsidRPr="001D5662">
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="001D5662">
               <w:noBreakHyphen/>
@@ -7521,51 +8161,65 @@
               <w:t xml:space="preserve">his guidance </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">has been in place </w:t>
             </w:r>
             <w:r w:rsidRPr="002C556E">
               <w:t>for 2017</w:t>
             </w:r>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="002C556E">
               <w:t>18 reporting onwards.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55EA4740" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="002C556E" w:rsidRDefault="004E408E">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy production is considered to occur at the moment and location that the </w:t>
+              <w:t xml:space="preserve">Energy production is considered to occur </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>at the moment</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and location that the </w:t>
             </w:r>
             <w:r w:rsidRPr="002C556E">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">gas is </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>‘</w:t>
             </w:r>
             <w:r w:rsidRPr="002C556E">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>injected into a pipeline</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
@@ -7689,59 +8343,59 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
       <w:tr w:rsidR="004E408E" w:rsidRPr="0000036F" w14:paraId="7C8281F0" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4708" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="15ECA985" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="007232EE" w:rsidRDefault="004E408E" w:rsidP="00D720C6">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="34" w:name="_Toc205826939"/>
+            <w:bookmarkStart w:id="36" w:name="_Toc235721944"/>
             <w:r w:rsidRPr="007232EE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Example 2</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="36"/>
           </w:p>
           <w:p w14:paraId="333006CB" w14:textId="041B3760" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="004E408E">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">This example demonstrates how to report energy consumption and production for injection of coal seam methane into a natural gas </w:t>
             </w:r>
             <w:r w:rsidR="36272488">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="7D75ED77">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
@@ -7766,51 +8420,67 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">When coal seam methane is injected into a natural gas </w:t>
             </w:r>
             <w:r w:rsidR="00461C0A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>transmission</w:t>
             </w:r>
             <w:r w:rsidR="00461C0A" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>pipeline, it is considered to be converted from ‘coal seam methane captured for combustion’ to ‘Natural gas transmitted or distributed in a pipeline’.</w:t>
+              <w:t xml:space="preserve">pipeline, it </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0041399D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>is considered to be</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0041399D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> converted from ‘coal seam methane captured for combustion’ to ‘Natural gas transmitted or distributed in a pipeline’.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0402C144" w14:textId="5453AE2D" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="004E408E">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">As outlined in the NGER Measurement Determination, reportable energy sources for injecting coal seam methane into a natural gas </w:t>
             </w:r>
             <w:r w:rsidR="00461C0A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>transmission</w:t>
             </w:r>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
@@ -7890,75 +8560,91 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
       <w:tr w:rsidR="004E408E" w:rsidRPr="0000036F" w14:paraId="6EE2518D" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4708" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="19D9A25F" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00D720C6" w:rsidRDefault="004E408E" w:rsidP="00D720C6">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="35" w:name="_Toc205826940"/>
+            <w:bookmarkStart w:id="37" w:name="_Toc235721945"/>
             <w:r w:rsidRPr="00D720C6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Example 3</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="37"/>
           </w:p>
           <w:p w14:paraId="4D36E509" w14:textId="3F71F99B" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="004E408E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>This example demonstrates the circumstances where energy production and consumption is reportable for landfill biogas, sludge biogas or, biogas other than landfill biogas and sludge biogas.</w:t>
+              <w:t xml:space="preserve">This example demonstrates the circumstances where energy production and consumption </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0041399D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0041399D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reportable for landfill biogas, sludge biogas or, biogas other than landfill biogas and sludge biogas.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DFD71E5" w14:textId="12819211" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="004E408E" w:rsidP="001D5662">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="681"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Landfill biogas, sludge biogas or, biogas other than landfill biogas and sludge biogas gas is reportable as energy production:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F07400D" w14:textId="0FCD5917" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
@@ -8079,76 +8765,73 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>from a network which has had biogas injected into it are required to report all consumption under the fuel type ‘natural gas transmitted or distributed</w:t>
             </w:r>
             <w:r w:rsidRPr="00197499">
               <w:t xml:space="preserve"> in </w:t>
             </w:r>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>a pipeline’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B5F84D5" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00AE74AB" w:rsidRDefault="004E408E" w:rsidP="00050308">
+    <w:p w14:paraId="7B5F84D5" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00AE74AB" w:rsidRDefault="004E408E" w:rsidP="00DC38ED">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="54"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc76036490"/>
-      <w:bookmarkStart w:id="37" w:name="_Toc205826941"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc76036490"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235721946"/>
       <w:r w:rsidRPr="00AE74AB">
         <w:t>Estimating energy content of fuel produced</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w14:paraId="1A77CDE7" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00522547">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1A77CDE7" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00DC38ED">
       <w:r>
         <w:t>In accordance with sections 6.2 and 6.3 of the NGER Measurement Determination, energy content of fuel produced should be estimated with reference to the equation below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0122C767" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00892CAF" w:rsidRDefault="00000000" w:rsidP="004E408E">
+    <w:p w14:paraId="0122C767" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00892CAF" w:rsidRDefault="005A496D" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                   <w:bCs/>
                   <w:i/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:sSubPr>
             <m:e>
               <m:r>
                 <w:rPr>
@@ -8238,292 +8921,288 @@
                   <w:sz w:val="24"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <m:t>EC</m:t>
               </m:r>
             </m:e>
             <m:sub>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <m:t>i</m:t>
               </m:r>
             </m:sub>
           </m:sSub>
         </m:oMath>
       </m:oMathPara>
     </w:p>
     <w:p w14:paraId="2E485B8A" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00F86073" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:r w:rsidRPr="00F86073">
         <w:t>where:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28EC7B8D" w14:textId="7442DE8D" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="00000000" w:rsidP="004E408E">
+    <w:p w14:paraId="28EC7B8D" w14:textId="7442DE8D" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="005A496D" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>Z</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>i</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t>=</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="004E408E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> the energy content of fuel type </w:t>
       </w:r>
       <w:r w:rsidR="004E408E" w:rsidRPr="00960E45">
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004E408E" w:rsidRPr="0027206C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004E408E" w:rsidRPr="00960E45">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004E408E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> produced during the year and measured in</w:t>
       </w:r>
       <w:r w:rsidR="00FA04FB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> gigajoules</w:t>
       </w:r>
       <w:r w:rsidR="004E408E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA04FB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004E408E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>GJ</w:t>
       </w:r>
       <w:r w:rsidR="00FA04FB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004E408E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134C9AF7" w14:textId="32AB720D" w:rsidR="004E408E" w:rsidRPr="00E16A8D" w:rsidRDefault="00000000" w:rsidP="004E408E">
+    <w:p w14:paraId="134C9AF7" w14:textId="32AB720D" w:rsidR="004E408E" w:rsidRPr="00E16A8D" w:rsidRDefault="005A496D" w:rsidP="004E408E">
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>Q</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>i</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t>=</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="004E408E" w:rsidRPr="00960E45">
         <w:t xml:space="preserve"> the quantity of fuel type (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004E408E" w:rsidRPr="0027206C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004E408E" w:rsidRPr="00960E45">
         <w:t xml:space="preserve">) produced during the year, and must be measured for the </w:t>
       </w:r>
       <w:r w:rsidR="009B72E3">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="009B72E3" w:rsidRPr="00960E45">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E408E" w:rsidRPr="00960E45">
         <w:t>different fuel types as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE1C38A" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="004E408E" w:rsidP="004E408E">
+    <w:p w14:paraId="7CE1C38A" w14:textId="53363B9C" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="004E408E" w:rsidP="00DC38ED">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
-        <w:spacing w:before="60"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027206C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>if the energy is a solid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> fuel</w:t>
       </w:r>
-      <w:r w:rsidRPr="519AE8E1">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00DC38ED">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="0027206C">
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:footnoteReference w:id="13"/>
+        <w:t xml:space="preserve"> or gaseous fuel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0027206C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or gaseous fuel</w:t>
+        <w:t>—</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0027206C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>—</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>in accordance with industry practice</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7C178A77" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="004E408E" w:rsidP="004E408E">
+    <w:p w14:paraId="7C178A77" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="004E408E" w:rsidP="00DC38ED">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
-        <w:spacing w:before="60"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027206C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>if the energy is a liquid fuel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0027206C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
@@ -8539,51 +9218,51 @@
     </w:p>
     <w:p w14:paraId="2E27ED18" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5662">
         <w:t>using bulk filling meters corrected to 15° Celsius</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CBF80EB" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5662">
         <w:t>by the physical measurement of the fuel corrected to its notional volumetric equivalent at a temperature of 15° Celsius.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C190FC" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="00000000" w:rsidP="004E408E">
+    <w:p w14:paraId="69C190FC" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="005A496D" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -8594,149 +9273,200 @@
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <m:t>i</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <m:t xml:space="preserve">= </m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="004E408E" w:rsidRPr="00960E45">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the energy content factor of fuel type (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004E408E" w:rsidRPr="00960E45">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004E408E" w:rsidRPr="00960E45">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="004E408E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in GJ either:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E3F6AD" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
+    <w:p w14:paraId="41E3F6AD" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="00DC38ED">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5662">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>as listed within Schedule 1 of the NGER Measurement Determination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617B3099" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
+    <w:p w14:paraId="617B3099" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="00DC38ED">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5662">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>determined in accordance with Divisions 2.2.3 and 2.2.4 (solid fuels), Divisions 2.3.3 and 2.3.4 (gaseous fuels) or Divisions 2.4.3 and 2.4.4 (liquid fuels)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E04510C" w14:textId="294DCF63" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
+    <w:p w14:paraId="4E04510C" w14:textId="294DCF63" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="00DC38ED">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5662">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>for electricity in kilowatt</w:t>
       </w:r>
       <w:r w:rsidR="00C80AA0" w:rsidRPr="001D5662">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="001D5662">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>hours</w:t>
       </w:r>
       <w:r w:rsidR="005F43D5" w:rsidRPr="001D5662">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (kWh)</w:t>
       </w:r>
       <w:r w:rsidRPr="001D5662">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>, equal to 0.0036</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A60FAE" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
+    <w:p w14:paraId="16A60FAE" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="00DC38ED">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5662">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>for fuels measured in GJ, equal to 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB44346" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00222962" w:rsidRDefault="004E408E" w:rsidP="00050308">
+    <w:p w14:paraId="7BB44346" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00222962" w:rsidRDefault="004E408E" w:rsidP="00DC38ED">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="54"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc76036491"/>
-      <w:bookmarkStart w:id="39" w:name="_Toc205826942"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc76036491"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235721947"/>
       <w:r w:rsidRPr="00222962">
         <w:t>Estimating energy content of fuel consumed</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w14:paraId="4D85D60E" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00522547">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4D85D60E" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00DC38ED">
       <w:r>
         <w:t>In accordance with section 6.5 of the NGER Measurement Determination, the energy content of fuel consumed should be estimated with reference to the equation below. It is important to note that EERS will automatically estimate and report energy consumption when emissions from fuel combustion is reported.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2271BA38" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00892CAF" w:rsidRDefault="00000000" w:rsidP="004E408E">
+    <w:p w14:paraId="2271BA38" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00892CAF" w:rsidRDefault="005A496D" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                   <w:bCs/>
                   <w:i/>
                   <w:sz w:val="24"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:sSubPr>
             <m:e>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                   <w:sz w:val="24"/>
@@ -8822,51 +9552,51 @@
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <m:t>i</m:t>
               </m:r>
             </m:sub>
           </m:sSub>
         </m:oMath>
       </m:oMathPara>
     </w:p>
     <w:p w14:paraId="0001B5BD" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>where:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA5BA66" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="00000000" w:rsidP="004E408E">
+    <w:p w14:paraId="5CA5BA66" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="005A496D" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
@@ -8885,71 +9615,73 @@
           </m:sub>
         </m:sSub>
         <m:r>
           <m:rPr>
             <m:sty m:val="bi"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <m:t>=</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="004E408E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> the energy content of fuel type </w:t>
       </w:r>
       <w:r w:rsidR="004E408E" w:rsidRPr="00E82DB9">
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004E408E" w:rsidRPr="00892CAF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004E408E" w:rsidRPr="00E82DB9">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004E408E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> consumed during the year and measured in GJ. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CECB15F" w14:textId="764338A8" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="00000000" w:rsidP="004E408E">
+    <w:p w14:paraId="5CECB15F" w14:textId="764338A8" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="005A496D" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -8970,62 +9702,64 @@
           <m:rPr>
             <m:sty m:val="bi"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <m:t>=</m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <m:t xml:space="preserve"> </m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="004E408E" w:rsidRPr="0027206C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the quantity of fuel type (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004E408E" w:rsidRPr="0027206C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004E408E" w:rsidRPr="0027206C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) consumed during the year, and must be measured for the </w:t>
       </w:r>
       <w:r w:rsidR="009B72E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="009B72E3" w:rsidRPr="0027206C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E408E" w:rsidRPr="0027206C">
@@ -9102,51 +9836,51 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027206C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">for a liquid fuel: Part 2.4 of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">NGER </w:t>
       </w:r>
       <w:r>
         <w:t>Measurement Determination</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1D6BB1" w14:textId="0BE1805E" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="00000000" w:rsidP="004E408E">
+    <w:p w14:paraId="6C1D6BB1" w14:textId="0BE1805E" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="005A496D" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -9167,96 +9901,98 @@
           <m:rPr>
             <m:sty m:val="bi"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <m:t>=</m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <m:t xml:space="preserve"> </m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="004E408E" w:rsidRPr="0027206C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the energy content factor of fuel type (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004E408E" w:rsidRPr="0027206C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004E408E" w:rsidRPr="0027206C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and must be measured for the </w:t>
       </w:r>
       <w:r w:rsidR="009B72E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="009B72E3" w:rsidRPr="0027206C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E408E" w:rsidRPr="0027206C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>different fuel types as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB95DB6" w14:textId="005D8DA5" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00682491">
+    <w:p w14:paraId="3FB95DB6" w14:textId="75EF7DFD" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027206C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>for a solid fuel, in</w:t>
       </w:r>
       <w:r w:rsidR="004F2E1E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> gigajoules per tonne</w:t>
       </w:r>
       <w:r w:rsidRPr="0027206C">
         <w:rPr>
@@ -9291,51 +10027,51 @@
     </w:p>
     <w:p w14:paraId="454CE50F" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5662">
         <w:t xml:space="preserve">as mentioned in Part 1 of Schedule 1 of the NGER Measurement Determination; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31FC5767" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5662">
         <w:t>as estimated by analysis of the fuel in accordance with the standard indicated for that energy content factor in Schedule 2 of the NGER Measurement Determination or an equivalent standard.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B1D3EC" w14:textId="200FB003" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00682491">
+    <w:p w14:paraId="38B1D3EC" w14:textId="74BAD653" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027206C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>for a gaseous fuel, in</w:t>
       </w:r>
       <w:r w:rsidR="000F0884">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> gigajoules per cubic metre</w:t>
       </w:r>
       <w:r w:rsidRPr="0027206C">
         <w:rPr>
@@ -9463,354 +10199,580 @@
       </w:r>
       <w:r w:rsidR="000F0884">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> gigajoules per kilolitre</w:t>
       </w:r>
       <w:r w:rsidRPr="0027206C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F0884">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0027206C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>GJ/</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000F0884">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>kL)</w:t>
+        <w:t>kL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000F0884">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D465106" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5662">
         <w:t xml:space="preserve">as mentioned in Part 3 of Schedule 1 for stationary energy purposes </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D9F0396" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5662">
         <w:t xml:space="preserve">as mentioned in Division 4.1 in Part 4 of Schedule 1 of the NGER Measurement Determination for transport energy purposes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48595201" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
+    <w:p w14:paraId="07F8B411" w14:textId="03F90AE5" w:rsidR="0024226D" w:rsidRDefault="004E408E" w:rsidP="0024226D">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5662">
         <w:t>estimated by analysis under Subdivision 2.4.3.2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25ABD944" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00050308">
+    <w:p w14:paraId="7B22BFEC" w14:textId="2B17EDB4" w:rsidR="0024226D" w:rsidRDefault="001E4F4C" w:rsidP="00E81D79">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc235721948"/>
+      <w:r>
+        <w:t xml:space="preserve">Reporting production </w:t>
+      </w:r>
+      <w:r w:rsidR="004330AA">
+        <w:t>of charcoal</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="317CADCA" w14:textId="77777777" w:rsidR="001A79E6" w:rsidRPr="00462B12" w:rsidRDefault="001A79E6" w:rsidP="001A79E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462B12">
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+        <w:t>Charcoal is produced by consumption of wood through pyrolysis. The low oxygen pyrolysis environment means that regular combustion cannot occur, leading to the transformation of the wood through decomposition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1723D921" w14:textId="77777777" w:rsidR="001A79E6" w:rsidRPr="00462B12" w:rsidRDefault="001A79E6" w:rsidP="001A79E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="Within-NGER"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="00462B12">
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+        <w:t>Within NGER, wood can fall under one of 2 different fuel types listed within Schedule 1 of the NGER Regulations depending on the moisture content:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554D8A0C" w14:textId="77777777" w:rsidR="001A79E6" w:rsidRPr="0054606A" w:rsidRDefault="001A79E6" w:rsidP="00E81D79">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="60"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054606A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>dry wood</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5DE01" w14:textId="77777777" w:rsidR="001A79E6" w:rsidRPr="0054606A" w:rsidRDefault="001A79E6" w:rsidP="00E81D79">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="60"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054606A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>green and air-dried wood.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E129891" w14:textId="77777777" w:rsidR="001A79E6" w:rsidRPr="00462B12" w:rsidRDefault="001A79E6" w:rsidP="001A79E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462B12">
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+        <w:t>The definitions for 'dry wood' and 'green and air-dried wood' are listed within 1.03 of the NGER Regulations. Both fuels have a clause within their definition, that the fuel 'is combusted to produce heat or electricity'.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A73C21A" w14:textId="02C08018" w:rsidR="001A79E6" w:rsidRPr="00462B12" w:rsidRDefault="001A79E6" w:rsidP="001A79E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462B12">
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When wood is consumed for a purpose other than to produce heat or electricity, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63431">
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+        <w:t xml:space="preserve">such as to produce charcoal, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462B12">
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+        <w:t>the wood does not meet the definitions listed for either 'dry wood' or 'green and air</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3EBD">
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462B12">
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+        <w:t>dried wood', and its consumption does not need to be reported.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FE15B7" w14:textId="77777777" w:rsidR="001A79E6" w:rsidRPr="00462B12" w:rsidRDefault="001A79E6" w:rsidP="001A79E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462B12">
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+        <w:t>There is no prescribed definition of charcoal within the NGER legislation. Therefore, common usage should apply when classifying the resulting product.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6893CDFE" w14:textId="77777777" w:rsidR="001A79E6" w:rsidRPr="00462B12" w:rsidRDefault="001A79E6" w:rsidP="001A79E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462B12">
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+        <w:t>Production of charcoal must be reported as per the energy production requirements as listed within Part 6.1 of the NGER Measurement Determination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25ABD944" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00E81D79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="54"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc76036492"/>
-      <w:bookmarkStart w:id="41" w:name="_Toc205826943"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc76036492"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235721949"/>
       <w:r w:rsidRPr="00E24D67">
         <w:t xml:space="preserve">Reporting </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">energy from </w:t>
       </w:r>
       <w:r w:rsidRPr="00E24D67">
         <w:t>production and consumption</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of energy commodities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
-    <w:p w14:paraId="4CBAC491" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00AE74AB" w:rsidRDefault="004E408E" w:rsidP="00050308">
+    <w:p w14:paraId="4A53D63B" w14:textId="2AE544A1" w:rsidR="00157A5A" w:rsidRPr="00157A5A" w:rsidRDefault="004E408E" w:rsidP="00E81D79">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="55"/>
         </w:numPr>
-        <w:ind w:left="709" w:hanging="709"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="43" w:name="_Toc205826944"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc76036493"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235721950"/>
       <w:r w:rsidRPr="00AE74AB">
-        <w:t xml:space="preserve">Sulphur, </w:t>
+        <w:t>Sulphur</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45D6A">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE74AB">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE74AB">
         <w:t>ranium</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidRPr="00AE74AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3413D7BA" w14:textId="524D47C9" w:rsidR="004E408E" w:rsidRPr="0084709E" w:rsidRDefault="004E408E" w:rsidP="00522547">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3413D7BA" w14:textId="691021F9" w:rsidR="004E408E" w:rsidRPr="0084709E" w:rsidRDefault="004E408E" w:rsidP="00E81D79">
       <w:r w:rsidRPr="0084709E">
-        <w:t xml:space="preserve">The requirement to report the production and consumption of the energy commodities hydrogen, sulphur and uranium does not apply where the hydrogen, uranium, or sulphur is </w:t>
+        <w:t>The requirement to report the production and consumption of the energy commodities sulphur and uranium does not apply where the sulphur</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45D6A">
+        <w:t xml:space="preserve"> or uranium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084709E">
+        <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">naturally </w:t>
       </w:r>
       <w:r w:rsidRPr="0084709E">
         <w:t xml:space="preserve">present within another fuel or energy commodity listed in Schedule 1 of the NGER </w:t>
       </w:r>
       <w:r w:rsidR="000A07F2">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="0084709E">
         <w:t>egulations</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0084709E" w:rsidDel="00F52766">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7847C75E" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
+    <w:p w14:paraId="7847C75E" w14:textId="7D1D42F6" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:r>
         <w:t xml:space="preserve">If you are uncertain about how this requirement applies to your activities, please </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Further_information" w:history="1">
         <w:r w:rsidRPr="00453786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for further information. Methods exist for estimating energy </w:t>
       </w:r>
       <w:r w:rsidRPr="0068061A">
         <w:t xml:space="preserve">production and consumption of </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0068061A">
-        <w:t xml:space="preserve">ulphur, </w:t>
+        <w:t>ulphur</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45D6A">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068061A">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="0068061A">
-        <w:t xml:space="preserve">ranium and </w:t>
-[...5 lines deleted...]
-        <w:t>ydrogen</w:t>
+        <w:t>ranium</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> under subsections 6.3(3) and 6.5(4) of the NGER Measurement Determination. The energy content is to be worked out as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B86851" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00892CAF" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <m:t>Z= Q× EC</m:t>
           </m:r>
         </m:oMath>
       </m:oMathPara>
     </w:p>
     <w:p w14:paraId="6186DF57" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00251A5C" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:r w:rsidRPr="00251A5C">
         <w:t>where:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E32E673" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="004E408E" w:rsidP="004E408E">
+    <w:p w14:paraId="0E32E673" w14:textId="4F50417B" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
+          <w:lastRenderedPageBreak/>
           <m:t>Z</m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="bi"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t>=</m:t>
         </m:r>
       </m:oMath>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the energy content of sulphur, uranium or hydrogen (whichever is applicable) produced or consumed during the year and measured in GJ.</w:t>
+        <w:t xml:space="preserve"> the energy content of sulphur</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45D6A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uranium</w:t>
+      </w:r>
+      <w:r w:rsidDel="00E45D6A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>(whichever is applicable) produced or consumed during the year and measured in GJ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51BF7516" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
+    <w:p w14:paraId="51BF7516" w14:textId="4CE71CCB" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t>Q</m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="bi"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t>=</m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t xml:space="preserve"> </m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidRPr="00960E45">
         <w:t xml:space="preserve">the quantity of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">sulphur, uranium or hydrogen (whichever is applicable) </w:t>
+        <w:t>sulphur</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45D6A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uranium</w:t>
+      </w:r>
+      <w:r w:rsidDel="00E45D6A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(whichever is applicable) </w:t>
       </w:r>
       <w:r w:rsidRPr="00960E45">
         <w:t xml:space="preserve">produced </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or consumed </w:t>
       </w:r>
       <w:r w:rsidRPr="00960E45">
         <w:t>during the year</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and must be measured in tonnes. The quantity produced must be estimated according to industry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>practic</w:t>
       </w:r>
       <w:r w:rsidRPr="003A38F2">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (see section 6.2 of the NGER Measurement Determination).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FBA662" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="00000000" w:rsidP="004E408E">
+    <w:p w14:paraId="38FBA662" w14:textId="60402BE6" w:rsidR="004E408E" w:rsidRDefault="005A496D" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -9825,643 +10787,625 @@
               </w:rPr>
               <m:t>i</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <m:t xml:space="preserve">= </m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="004E408E" w:rsidRPr="00960E45">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the energy content factor of </w:t>
       </w:r>
       <w:r w:rsidR="004E408E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>sulphur, uranium or hydrogen (whichever is applicable) in accordance with Part 7 in Schedule 1</w:t>
+        <w:t>sulphur</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45D6A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="004E408E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uranium</w:t>
+      </w:r>
+      <w:r w:rsidR="004E408E" w:rsidDel="00E45D6A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E408E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>(whichever is applicable) in accordance with Part 7 in Schedule 1</w:t>
       </w:r>
       <w:r w:rsidR="004E408E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the NGER </w:t>
       </w:r>
       <w:r w:rsidR="004E408E">
         <w:t>Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidR="004E408E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E408E" w14:paraId="69DA4FC4" w14:textId="77777777">
+      <w:tr w:rsidR="004E408E" w:rsidRPr="005733DD" w14:paraId="69DA4FC4" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="292ACBD4" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="004E408E">
+          <w:p w14:paraId="292ACBD4" w14:textId="4CFE6539" w:rsidR="004E408E" w:rsidRPr="005733DD" w:rsidRDefault="004E408E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0041399D">
+            <w:r w:rsidRPr="005733DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Note: There is no threshold for the reporting of sulphur, uranium, and hydrogen energy production and energy consumption.</w:t>
+              <w:t>Note: There is no threshold for the reporting of sulphur</w:t>
+            </w:r>
+            <w:r w:rsidR="00E45D6A" w:rsidRPr="005733DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005733DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uranium</w:t>
+            </w:r>
+            <w:r w:rsidR="00E45D6A" w:rsidRPr="005733DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005733DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>energy production and energy consumption.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7733048A" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00117461" w:rsidRDefault="004E408E" w:rsidP="00050308">
+    <w:p w14:paraId="3AE365AC" w14:textId="77777777" w:rsidR="00A70904" w:rsidRPr="005733DD" w:rsidRDefault="00A70904">
+      <w:bookmarkStart w:id="48" w:name="_Toc76036494"/>
+    </w:p>
+    <w:p w14:paraId="5FC774B2" w14:textId="3A57C0E2" w:rsidR="00970A6A" w:rsidRPr="005733DD" w:rsidRDefault="00970A6A" w:rsidP="00E81D79">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="55"/>
         </w:numPr>
-        <w:ind w:left="709" w:hanging="709"/>
-[...16 lines deleted...]
-      </w:r>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc235721951"/>
+      <w:r w:rsidRPr="005733DD">
+        <w:t>Requirements for reporting solar, wind, water and geothermal energy commodities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
-    <w:p w14:paraId="7B422960" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00522547">
+    <w:bookmarkEnd w:id="48"/>
+    <w:p w14:paraId="7B422960" w14:textId="7DBFB9C1" w:rsidR="004E408E" w:rsidRPr="005733DD" w:rsidRDefault="004E408E" w:rsidP="00522547">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="005733DD">
+        <w:t xml:space="preserve">Production of the following energy commodities is not reportable: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343A42D5" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00751610" w:rsidRDefault="004E408E" w:rsidP="00682491">
+    <w:p w14:paraId="343A42D5" w14:textId="3F4620B7" w:rsidR="004E408E" w:rsidRPr="005733DD" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00751610">
+      <w:r w:rsidRPr="005733DD">
         <w:t>solar energy for electricity generation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A22C211" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00751610" w:rsidRDefault="004E408E" w:rsidP="00682491">
+    <w:p w14:paraId="3A22C211" w14:textId="0061F336" w:rsidR="004E408E" w:rsidRPr="005733DD" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00751610">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="005733DD">
         <w:t>wind energy for electricity generation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627BD419" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00751610" w:rsidRDefault="004E408E" w:rsidP="00682491">
+    <w:p w14:paraId="627BD419" w14:textId="48BC1337" w:rsidR="004E408E" w:rsidRPr="005733DD" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00751610">
+      <w:r w:rsidRPr="005733DD">
         <w:t>water energy for electricity generation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4384BFB0" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00751610" w:rsidRDefault="004E408E" w:rsidP="00682491">
+    <w:p w14:paraId="4384BFB0" w14:textId="723A1273" w:rsidR="004E408E" w:rsidRPr="005733DD" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00751610">
+      <w:r w:rsidRPr="005733DD">
         <w:t xml:space="preserve">geothermal energy for electricity generation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BA9F66" w14:textId="79C7D22B" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
+    <w:p w14:paraId="56BA9F66" w14:textId="5DBD8810" w:rsidR="004E408E" w:rsidRPr="005733DD" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005733DD">
         <w:t xml:space="preserve">For these </w:t>
       </w:r>
-      <w:r w:rsidR="009B72E3">
+      <w:r w:rsidR="009B72E3" w:rsidRPr="005733DD">
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005733DD">
         <w:t>energy commodities, energy consumption must only be reported where they are used to produce electricity in a generating unit with a maximum capacity of 0.5 megawatts</w:t>
       </w:r>
-      <w:r w:rsidR="000D396B">
+      <w:r w:rsidR="000D396B" w:rsidRPr="005733DD">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00410956">
+      <w:r w:rsidR="00410956" w:rsidRPr="005733DD">
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="000D396B">
+      <w:r w:rsidR="000D396B" w:rsidRPr="005733DD">
         <w:t>W)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005733DD">
         <w:t xml:space="preserve"> or more and that generates more than 100,000</w:t>
       </w:r>
-      <w:r w:rsidR="001B79FA">
+      <w:r w:rsidR="001B79FA" w:rsidRPr="005733DD">
         <w:t> kWh</w:t>
       </w:r>
-      <w:r w:rsidDel="001B79FA">
-[...3 lines deleted...]
-        <w:t>in a reporting year. When these conditions are met or exceeded, the energy content of the consumed energy commodity is taken to be equal to the energy content of the electricity produced. Therefore, it is assumed that there is a 100% conversion of energy between the energy consumed to generate electricity and the electricity produced.</w:t>
+      <w:r w:rsidRPr="005733DD">
+        <w:t xml:space="preserve"> in a reporting year. When these conditions are met or exceeded, the energy content of the consumed energy commodity is taken to be equal to the energy content of the electricity produced. Therefore, it is assumed that there is a 100% conversion of energy between the energy consumed to generate electricity and the electricity produced.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517B19C2" w14:textId="77777777" w:rsidR="00A54B14" w:rsidRDefault="00A54B14" w:rsidP="004E408E">
+    <w:p w14:paraId="517B19C2" w14:textId="77777777" w:rsidR="00A54B14" w:rsidRPr="005733DD" w:rsidRDefault="00A54B14" w:rsidP="004E408E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Hlk44013014"/>
+      <w:bookmarkStart w:id="50" w:name="_Hlk44013014"/>
     </w:p>
-    <w:p w14:paraId="5081EB70" w14:textId="79A1C582" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00397FC5">
-[...28 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="5081EB70" w14:textId="21BD6C93" w:rsidR="004E408E" w:rsidRPr="005733DD" w:rsidRDefault="004E408E" w:rsidP="00397FC5">
+      <w:r w:rsidRPr="005733DD">
+        <w:t xml:space="preserve">EERS </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005733DD">
+        <w:t xml:space="preserve">automatically </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE166E" w:rsidRPr="005733DD">
+        <w:t xml:space="preserve"> ge</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0850" w:rsidRPr="005733DD">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE166E" w:rsidRPr="005733DD">
+        <w:t>erates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FF0850" w:rsidRPr="005733DD">
+        <w:t xml:space="preserve"> a consumption</w:t>
+      </w:r>
+      <w:r w:rsidR="007675C1" w:rsidRPr="005733DD">
+        <w:t xml:space="preserve"> activity for the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005733DD">
+        <w:t xml:space="preserve"> consumption of the relevant primary energy commodity, which is equal to the reported amount of production of electricity from solar, wind, water or geothermal energy is reported. That means that if you input production of electricity from solar, wind, water or geothermal energy into EERS, then you must not separately input consumption of solar, wind, water or geothermal energy. This is illustrated in Example 4.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E408E" w:rsidRPr="007C21EA" w14:paraId="5C2CFE7B" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="004E408E" w:rsidRPr="005733DD" w14:paraId="5C2CFE7B" w14:textId="017CD1BF" w:rsidTr="00E409B1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4708" w:type="pct"/>
+            <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23320A4C" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00834B5A" w:rsidRDefault="004E408E" w:rsidP="00AD5494">
+          <w:p w14:paraId="23320A4C" w14:textId="709F4CE8" w:rsidR="004E408E" w:rsidRPr="005733DD" w:rsidRDefault="004E408E" w:rsidP="00AD5494">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="51" w:name="_Toc235721952"/>
+            <w:bookmarkEnd w:id="50"/>
+            <w:r w:rsidRPr="005733DD">
+              <w:lastRenderedPageBreak/>
+              <w:t>Example 4</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="51"/>
+          </w:p>
+          <w:p w14:paraId="51C1BA95" w14:textId="2AC48887" w:rsidR="004E408E" w:rsidRPr="005733DD" w:rsidRDefault="004E408E">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="47" w:name="_Toc205826946"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00834B5A">
+            <w:r w:rsidRPr="005733DD">
+              <w:t xml:space="preserve">A wind farm generates </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="52" w:name="OLE_LINK1"/>
+            <w:r w:rsidRPr="005733DD">
+              <w:t>1,000,000</w:t>
+            </w:r>
+            <w:r w:rsidR="001B79FA" w:rsidRPr="005733DD">
+              <w:t> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="52"/>
+            <w:r w:rsidRPr="005733DD">
+              <w:t>kWh of electricity. The reporter inputs 1,000,000</w:t>
+            </w:r>
+            <w:r w:rsidR="001B79FA" w:rsidRPr="005733DD">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005733DD">
+              <w:t>kWh into EERS as electricity produced using wind generation:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="101FD015" w14:textId="50B67EAE" w:rsidR="004E408E" w:rsidRPr="005733DD" w:rsidRDefault="004E408E">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Example 4</w:t>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="47"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005733DD">
+              <w:t>EERS then records:</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="51C1BA95" w14:textId="6C89775F" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="004E408E">
-[...57 lines deleted...]
-          <w:p w14:paraId="2F7E62F6" w14:textId="79298267" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="004E408E" w:rsidP="00682491">
+          <w:p w14:paraId="2F7E62F6" w14:textId="04CB8699" w:rsidR="004E408E" w:rsidRPr="005733DD" w:rsidRDefault="004E408E" w:rsidP="00682491">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeAutospacing="0"/>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0041399D">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="005733DD">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,000,000</w:t>
             </w:r>
-            <w:r w:rsidR="001B79FA">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidR="001B79FA" w:rsidRPr="005733DD">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0041399D">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="005733DD">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>kWh (3600</w:t>
             </w:r>
-            <w:r w:rsidR="001B79FA">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidR="001B79FA" w:rsidRPr="005733DD">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0041399D">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="005733DD">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>GJ) of electricity produced using wind generation</w:t>
+              <w:t xml:space="preserve">GJ) of electricity produced </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD51D4" w:rsidRPr="005733DD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for use onsite, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005733DD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>using wind generation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EA74D16" w14:textId="487CB383" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="004E408E" w:rsidP="00682491">
+          <w:p w14:paraId="1EA74D16" w14:textId="49217F4F" w:rsidR="004E408E" w:rsidRPr="005733DD" w:rsidRDefault="00AD450E" w:rsidP="00682491">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:beforeAutospacing="0"/>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0041399D">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="005733DD">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">Consumption of </w:t>
+            </w:r>
+            <w:r w:rsidR="004E408E" w:rsidRPr="005733DD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>3,600</w:t>
             </w:r>
-            <w:r w:rsidR="001B79FA">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidR="001B79FA" w:rsidRPr="005733DD">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0041399D">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidR="004E408E" w:rsidRPr="005733DD">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>GJ of consumption of the primary energy commodity ‘wind energy for electricity generation’.</w:t>
+              <w:t xml:space="preserve">GJ of wind energy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005733DD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">commodity </w:t>
+            </w:r>
+            <w:r w:rsidR="004E408E" w:rsidRPr="005733DD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>for electricity generation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1345170B" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="004E408E">
+          <w:p w14:paraId="1345170B" w14:textId="28D65BFB" w:rsidR="004E408E" w:rsidRPr="005733DD" w:rsidRDefault="004E408E">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0041399D">
-[...3 lines deleted...]
-              <w:t>These values will be included in the NGER report generated by EERS.</w:t>
+            <w:r w:rsidRPr="005733DD">
+              <w:t>These values will be included in the NGER report generated by EERS</w:t>
+            </w:r>
+            <w:r w:rsidR="00C70C80" w:rsidRPr="005733DD">
+              <w:t xml:space="preserve"> and should not be deleted</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005733DD">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C91B080" w14:textId="415AD0BC" w:rsidR="00F72CEB" w:rsidRPr="00222962" w:rsidRDefault="004E408E" w:rsidP="00701CA4">
-[...4 lines deleted...]
-              <w:t>The reporter does not need to input consumption of ‘wind energy for electricity generation’, because it has automatically been recorded by EERS.</w:t>
+          <w:p w14:paraId="5C91B080" w14:textId="12D91F44" w:rsidR="00F72CEB" w:rsidRPr="005733DD" w:rsidRDefault="002D459F" w:rsidP="00701CA4">
+            <w:r w:rsidRPr="005733DD">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>The reporter is not required to manually report consumption of ‘wind energy for electricity generation’, because it is automatically recorded by EERS when the value of electricity production is reported.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D564740" w14:textId="5150BEA1" w:rsidR="0031130D" w:rsidRDefault="007F6D15" w:rsidP="0071219E">
-[...1 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p w14:paraId="64DB2108" w14:textId="4676F341" w:rsidR="004E408E" w:rsidRPr="003C54D8" w:rsidRDefault="0031130D" w:rsidP="003C54D8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Hlk44577730"/>
-[...36 lines deleted...]
-      <w:r w:rsidR="04D34F02" w:rsidRPr="45E5D28A">
+      <w:bookmarkStart w:id="53" w:name="_Hlk44577730"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for guidance on automated reporting of these activities in EERS.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64DB2108" w14:textId="4676F341" w:rsidR="004E408E" w:rsidRPr="003C54D8" w:rsidRDefault="0031130D" w:rsidP="003C54D8">
-[...13 lines deleted...]
-    <w:p w14:paraId="36F2AF38" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00F73441" w:rsidRDefault="004E408E" w:rsidP="00050308">
+    <w:p w14:paraId="36F2AF38" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00F73441" w:rsidRDefault="004E408E" w:rsidP="00E81D79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="51"/>
         </w:numPr>
-        <w:ind w:left="709" w:hanging="709"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="49"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc76036495"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235721953"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="00F73441">
         <w:lastRenderedPageBreak/>
         <w:t>Reporting production and consumption</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC6D0D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73441">
         <w:t>electricity</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="1738BDEE" w14:textId="2B32A97B" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="009E332D">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE1683">
         <w:t>Electricity production and consumption must be reported</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at a facility</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1683">
         <w:t xml:space="preserve"> if it exceeds the thresholds listed in 4.19, 4.20 and 4.2</w:t>
       </w:r>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="001B080B">
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1683">
         <w:t>NGER Regulations, and section 2.68 of the NGER Measurement Determination, summarised</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidRPr="004C3AE8">
         <w:t>Table 2 – Thresholds for reporting electricity production and consumption</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C412FE0" w14:textId="0DFE635C" w:rsidR="004E408E" w:rsidRPr="00B41D09" w:rsidRDefault="004E408E" w:rsidP="00B41D09">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Table_2_–"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkStart w:id="56" w:name="_Table_2_–"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc76036496"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc235721954"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidRPr="00B41D09">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Table 2 – Thresholds for reporting electricity production and consumption</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidR="0004466E" w:rsidRPr="00B41D09">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="9606" w:type="dxa"/>
         <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4753"/>
         <w:gridCol w:w="4853"/>
       </w:tblGrid>
       <w:tr w:rsidR="004E408E" w14:paraId="2BF17DF5" w14:textId="77777777" w:rsidTr="0071311F">
         <w:trPr>
           <w:trHeight w:val="1724"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BD68567" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E">
             <w:r>
               <w:t>Electricity production threshold</w:t>
             </w:r>
@@ -10754,59 +11698,59 @@
       <w:r>
         <w:t xml:space="preserve">at a facility. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
       <w:tr w:rsidR="004E408E" w:rsidRPr="00FA7635" w14:paraId="1433FDC7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="3427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4739" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="485EB382" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00FA7635" w:rsidRDefault="004E408E" w:rsidP="006013E9">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="55" w:name="_Toc205826949"/>
+            <w:bookmarkStart w:id="59" w:name="_Toc235721955"/>
             <w:r w:rsidRPr="006013E9">
               <w:lastRenderedPageBreak/>
               <w:t>Example</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="55"/>
+            <w:bookmarkEnd w:id="59"/>
           </w:p>
           <w:p w14:paraId="74194D4D" w14:textId="2884AF37" w:rsidR="004E408E" w:rsidRDefault="004E408E">
             <w:r>
               <w:t xml:space="preserve">A mining facility has </w:t>
             </w:r>
             <w:r w:rsidR="009B72E3">
               <w:t xml:space="preserve">4 </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">diesel powered electricity generators. </w:t>
             </w:r>
             <w:r w:rsidR="00A609A5">
               <w:t xml:space="preserve">Two </w:t>
             </w:r>
             <w:r>
               <w:t>of these generators have the capacity to produce of 0.2</w:t>
             </w:r>
             <w:r w:rsidR="00963C45">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>MW and generate 70,000</w:t>
             </w:r>
             <w:r w:rsidR="00963C45">
               <w:t> </w:t>
@@ -10893,51 +11837,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidR="002003A7">
               <w:t>W</w:t>
             </w:r>
             <w:r>
               <w:t>h × 0.0036 = 504</w:t>
             </w:r>
             <w:r w:rsidR="002003A7">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>GJ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="299B8061" w14:textId="005E3A22" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00041BA1">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Hlk45715568"/>
+      <w:bookmarkStart w:id="60" w:name="_Hlk45715568"/>
       <w:r>
         <w:t xml:space="preserve">Electricity consumed from an on-site generating unit needs to be reported if it meets the relevant threshold listed in </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Table_2_–" w:history="1">
         <w:r w:rsidRPr="00D850CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Table 2 – Thresholds for reporting electricity production and consumption</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (see </w:t>
       </w:r>
       <w:r w:rsidR="006B3B11">
         <w:t xml:space="preserve">4.22 of the </w:t>
       </w:r>
       <w:r>
         <w:t>NGER Regulation</w:t>
       </w:r>
       <w:r w:rsidR="006B3B11">
         <w:t>s</w:t>
       </w:r>
       <w:r>
@@ -10980,105 +11924,102 @@
           <w:t>Table 2 – Thresholds for reporting electricity production and consumption</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, then all activities relating to electricity production should be reported</w:t>
       </w:r>
       <w:r w:rsidR="00BE0A71">
         <w:t>. This ensures</w:t>
       </w:r>
       <w:r w:rsidR="00E90440">
         <w:t xml:space="preserve"> that </w:t>
       </w:r>
       <w:r w:rsidR="00BE0A71">
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidR="00E90440">
         <w:t xml:space="preserve"> energy is </w:t>
       </w:r>
       <w:r w:rsidR="00863E7C">
         <w:t>accounted for.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This would include the quantity of fuel or energy commodity consumed to produce the electricity, the quantity of electricity produced for use onsite and the quantity of electricity consumed onsite.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242CED1A" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00117461" w:rsidRDefault="004E408E" w:rsidP="00050308">
+    <w:p w14:paraId="242CED1A" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00117461" w:rsidRDefault="004E408E" w:rsidP="00E81D79">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="56"/>
         </w:numPr>
-        <w:ind w:left="709" w:hanging="709"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="56"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc76036497"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc235721956"/>
+      <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidRPr="00117461">
         <w:t>Estimating electricity production</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidRPr="00117461">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A90B451" w14:textId="146213DA" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="009E332D">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6A90B451" w14:textId="146213DA" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00E81D79">
       <w:r>
         <w:t xml:space="preserve">Where electricity production is reported, it is necessary to also identify whether the electricity was produced using (see </w:t>
       </w:r>
       <w:r w:rsidR="006C5FB6">
         <w:t xml:space="preserve">4.20 of the </w:t>
       </w:r>
       <w:r>
         <w:t>NGER Regulation</w:t>
       </w:r>
       <w:r w:rsidR="006C5FB6">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t>):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C627844" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Hlk75946976"/>
+      <w:bookmarkStart w:id="63" w:name="_Hlk75946976"/>
       <w:r>
         <w:t>thermal generation</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p w14:paraId="78ACB7AB" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC4D13">
         <w:t>geothermal generation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="150F1BB3" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00EC4D13" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC4D13">
         <w:t>solar generation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FA6702D" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00EC4D13" w:rsidRDefault="004E408E" w:rsidP="00682491">
@@ -11113,143 +12054,143 @@
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>biogas generation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B1F70B" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:r>
         <w:t>The report must also detail the amount and energy content of electricity that was produced for the following purposes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="605F5728" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">for use </w:t>
       </w:r>
       <w:r w:rsidRPr="000645CA">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>for the purposes of the facility (for use onsite)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="449F8487" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>for use outside the operation of the facility other than for supply to an electricity transmission or distribution network</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36AC1792" w14:textId="0315BB38" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t>for use outside the operation of the facility for supply to an electricity transmission or distribution network.</w:t>
       </w:r>
       <w:r w:rsidRPr="00751610">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C3AE8">
         <w:t>Table 3 – Estimating electricity production</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>below</w:t>
       </w:r>
       <w:r w:rsidRPr="00705D4B">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> details how the amount of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> electricity produced for each of these purposes is determined (see section 6.2 of the NGER Measurement Determination).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0310FE6E" w14:textId="4049DFF6" w:rsidR="004E408E" w:rsidRPr="00B41D09" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Table_3_–"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkStart w:id="64" w:name="_Table_3_–"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc76036498"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc235721957"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidRPr="00B41D09">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Table 3 – Estimating electricity production</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="65"/>
       <w:r w:rsidR="005A1F68">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1343"/>
         <w:gridCol w:w="2879"/>
         <w:gridCol w:w="2758"/>
         <w:gridCol w:w="2760"/>
       </w:tblGrid>
       <w:tr w:rsidR="004E408E" w:rsidRPr="00AA1BB1" w14:paraId="7995A105" w14:textId="77777777" w:rsidTr="00584ADA">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="689" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3DFD72E4" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00AA1BB1" w:rsidRDefault="004E408E">
             <w:pPr>
@@ -11709,88 +12650,93 @@
       <w:r w:rsidRPr="00434385">
         <w:t>’ into EERS, then you must not separately input consumption of that electricity.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001362CE">
         <w:t>This is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> illustrated </w:t>
       </w:r>
       <w:r w:rsidRPr="001362CE">
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Example 6</w:t>
       </w:r>
       <w:r w:rsidRPr="001362CE">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="73637545" w14:textId="77777777" w:rsidR="00FB7ECA" w:rsidRDefault="00FB7ECA" w:rsidP="004E408E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="01867FC2" w14:textId="77777777" w:rsidR="00182032" w:rsidRDefault="00182032" w:rsidP="004E408E">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
       <w:tr w:rsidR="004E408E" w:rsidRPr="007C21EA" w14:paraId="25C0553A" w14:textId="77777777" w:rsidTr="001D5662">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6C21DC5A" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="004E408E" w:rsidP="006013E9">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="63" w:name="_Toc205826952"/>
+            <w:bookmarkStart w:id="67" w:name="_Toc235721958"/>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Example 6</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="63"/>
+            <w:bookmarkEnd w:id="67"/>
           </w:p>
           <w:p w14:paraId="6A0F5F01" w14:textId="20FFE4C7" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="004E408E">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The electricity produced by a facility includes 100,000</w:t>
             </w:r>
             <w:r w:rsidR="00830684">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
@@ -11975,111 +12921,124 @@
           </w:p>
           <w:p w14:paraId="42E351A7" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00222962" w:rsidRDefault="004E408E">
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">The reporter correctly does not manually input </w:t>
             </w:r>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>consumption of electricity produced ‘for use for the purposes of the facility (for use onsite)’,</w:t>
             </w:r>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> because it has been automatically recorded by EERS.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E925894" w14:textId="44064804" w:rsidR="004E408E" w:rsidRPr="00DA6406" w:rsidRDefault="004E408E" w:rsidP="00041BA1">
+    <w:p w14:paraId="5E925894" w14:textId="76D74142" w:rsidR="004E408E" w:rsidRPr="00DA6406" w:rsidRDefault="004E408E" w:rsidP="00041BA1">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:r w:rsidR="000940B7">
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="000940B7" w:rsidRPr="000940B7">
         <w:t>Reporting consumption of renewable energy commodities for electricity generation</w:t>
       </w:r>
       <w:r w:rsidR="000940B7">
         <w:t xml:space="preserve">’ in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:tooltip="A link to the NGER quick help topics document on the Clean Energy Regulator website" w:history="1">
+      <w:hyperlink r:id="rId34" w:tooltip="A link to the NGER quick help topics document on the Clean Energy Regulator website" w:history="1">
         <w:r w:rsidR="000940B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>NGER quick help topics</w:t>
+          <w:t xml:space="preserve">NGER </w:t>
+        </w:r>
+        <w:r w:rsidR="0030354F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t xml:space="preserve">technical </w:t>
+        </w:r>
+        <w:r w:rsidR="00060089">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>reporting information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="15"/>
+        <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for guidance on automated reporting of this activity in EERS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5CFCAF" w14:textId="6877E38E" w:rsidR="004E408E" w:rsidRPr="00117461" w:rsidRDefault="004E408E" w:rsidP="00050308">
+    <w:p w14:paraId="2F5CFCAF" w14:textId="6877E38E" w:rsidR="004E408E" w:rsidRPr="00117461" w:rsidRDefault="004E408E" w:rsidP="00E81D79">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc76036499"/>
-      <w:bookmarkStart w:id="65" w:name="_Toc205826953"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc76036499"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc235721959"/>
       <w:r w:rsidRPr="00117461">
         <w:t>Estimating electricity consumption</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
       <w:r w:rsidRPr="00117461">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D569407" w14:textId="4562A21A" w:rsidR="004E408E" w:rsidRDefault="5B84EDD8" w:rsidP="00827BAB">
-[...1 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p w14:paraId="1D569407" w14:textId="4562A21A" w:rsidR="004E408E" w:rsidRDefault="5B84EDD8" w:rsidP="00E81D79">
+      <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The amount of electricity consumed from the operation of the facility must be evidenced by </w:t>
       </w:r>
       <w:r w:rsidRPr="7B7BB269">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">invoices, contractual </w:t>
       </w:r>
       <w:r w:rsidR="74B8EF89" w:rsidRPr="7B7BB269">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>arrangements,</w:t>
       </w:r>
       <w:r w:rsidRPr="7B7BB269">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> or industry metering records. </w:t>
       </w:r>
@@ -12119,59 +13078,59 @@
       <w:r w:rsidR="001917C6">
         <w:t xml:space="preserve"> Example 7.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
       <w:tr w:rsidR="00302370" w14:paraId="7E15AAF7" w14:textId="77777777" w:rsidTr="00720C58">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9730" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="583C5A59" w14:textId="1F74C706" w:rsidR="004A3194" w:rsidRPr="0041399D" w:rsidRDefault="004A3194" w:rsidP="00B41D09">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="66" w:name="_Toc205826954"/>
+            <w:bookmarkStart w:id="70" w:name="_Toc235721960"/>
             <w:r w:rsidRPr="0041399D">
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Example </w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="66"/>
+            <w:bookmarkEnd w:id="70"/>
           </w:p>
           <w:p w14:paraId="333934D6" w14:textId="78C78B37" w:rsidR="00726615" w:rsidRDefault="00D7475B" w:rsidP="5F3B55FC">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>An NGER</w:t>
             </w:r>
             <w:r w:rsidRPr="00A56F41">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> reporter </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
@@ -12241,242 +13200,452 @@
             <w:r w:rsidR="005D7E71">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>tion</w:t>
             </w:r>
             <w:r w:rsidR="00726615">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00E0345F">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>report the electricity consumption in one of the following ways</w:t>
             </w:r>
             <w:r w:rsidR="00726615">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A8E786F" w14:textId="7844CD72" w:rsidR="00BD63CF" w:rsidRPr="00720C58" w:rsidRDefault="08F5B3D6" w:rsidP="00B41D09">
+          <w:p w14:paraId="6A8E786F" w14:textId="7844CD72" w:rsidR="00BD63CF" w:rsidRPr="00E81D79" w:rsidRDefault="08F5B3D6" w:rsidP="00E81D79">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:beforeAutospacing="0"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00720C58">
+            <w:r w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="10F09C0C" w:rsidRPr="00720C58">
+            <w:r w:rsidR="10F09C0C" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">llocate </w:t>
             </w:r>
-            <w:r w:rsidR="00726615" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00726615" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidR="00BD63CF" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00BD63CF" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">entire </w:t>
             </w:r>
-            <w:r w:rsidR="00726615" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00726615" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>electricity consumption</w:t>
             </w:r>
-            <w:r w:rsidR="00E0345F" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00E0345F" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> (20,000 kWh)</w:t>
             </w:r>
-            <w:r w:rsidR="00726615" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00726615" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> to the </w:t>
             </w:r>
-            <w:r w:rsidR="00716349" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00716349" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>fi</w:t>
             </w:r>
-            <w:r w:rsidR="00BB20E8" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00BB20E8" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidR="00716349" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00716349" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>st</w:t>
             </w:r>
-            <w:r w:rsidR="00BD63CF" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00BD63CF" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> NGER reporting year</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="664E0D6B" w14:textId="185D376C" w:rsidR="00726615" w:rsidRPr="00720C58" w:rsidRDefault="0E1D1CC8" w:rsidP="00B41D09">
+          <w:p w14:paraId="664E0D6B" w14:textId="185D376C" w:rsidR="00726615" w:rsidRPr="00E81D79" w:rsidRDefault="0E1D1CC8" w:rsidP="00E81D79">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:beforeAutospacing="0"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00720C58">
+            <w:r w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="7F464A49" w:rsidRPr="00720C58">
+            <w:r w:rsidR="7F464A49" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>llocate</w:t>
             </w:r>
-            <w:r w:rsidR="00D7475B" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00D7475B" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
-            <w:r w:rsidR="00BD63CF" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00BD63CF" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">entire </w:t>
             </w:r>
-            <w:r w:rsidR="00D7475B" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00D7475B" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">electricity consumption </w:t>
             </w:r>
-            <w:r w:rsidR="00DE4438" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00DE4438" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">(20,000 kWh) </w:t>
             </w:r>
-            <w:r w:rsidR="00726615" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00726615" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">to the </w:t>
             </w:r>
-            <w:r w:rsidR="00BB20E8" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00BB20E8" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>subsequent</w:t>
             </w:r>
-            <w:r w:rsidR="00726615" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00726615" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> NGER </w:t>
             </w:r>
-            <w:r w:rsidR="00BD63CF" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00BD63CF" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidR="00726615" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00726615" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">eporting </w:t>
             </w:r>
-            <w:r w:rsidR="00BD63CF" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00BD63CF" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>year</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="322FE0DA" w14:textId="3B030C06" w:rsidR="00BD63CF" w:rsidRPr="00720C58" w:rsidRDefault="73B852AC" w:rsidP="00B41D09">
+          <w:p w14:paraId="322FE0DA" w14:textId="3B030C06" w:rsidR="00BD63CF" w:rsidRPr="00E81D79" w:rsidRDefault="73B852AC" w:rsidP="00E81D79">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:beforeAutospacing="0"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00720C58">
+            <w:r w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="177F2B9D" w:rsidRPr="00720C58">
+            <w:r w:rsidR="177F2B9D" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>llocate</w:t>
             </w:r>
-            <w:r w:rsidR="00BD63CF" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00BD63CF" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> the electricity consumption on a pro-rata basis based on the number of days. </w:t>
             </w:r>
-            <w:r w:rsidR="00DB6677" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00DB6677" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>In this case, 15 days</w:t>
             </w:r>
-            <w:r w:rsidR="003354D1" w:rsidRPr="00720C58">
+            <w:r w:rsidR="003354D1" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> (50%</w:t>
             </w:r>
-            <w:r w:rsidR="00DE4438" w:rsidRPr="00720C58">
-[...2 lines deleted...]
-            <w:r w:rsidR="001051BA" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00DE4438" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) falls in </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00DE4438" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>June</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00DE4438" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and 15 days (50%) falls in July. </w:t>
+            </w:r>
+            <w:r w:rsidR="001051BA" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">50% of the electricity consumption (10,000 kWh) is allocated to </w:t>
             </w:r>
-            <w:r w:rsidR="00E744D3" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00E744D3" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidR="00BB20E8" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00BB20E8" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>first</w:t>
             </w:r>
-            <w:r w:rsidR="003354D1" w:rsidRPr="00720C58">
+            <w:r w:rsidR="003354D1" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> NGER reporting year and </w:t>
             </w:r>
-            <w:r w:rsidR="00AE444B" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00AE444B" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">50% (10,000 kWh) is added to the </w:t>
             </w:r>
-            <w:r w:rsidR="00BB20E8" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00BB20E8" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>subsequent</w:t>
             </w:r>
-            <w:r w:rsidR="00AE444B" w:rsidRPr="00720C58">
+            <w:r w:rsidR="00AE444B" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> NGER reporting year </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BAB1A1D" w14:textId="7EF11B1E" w:rsidR="00302370" w:rsidRPr="00B41D09" w:rsidRDefault="18037C3D" w:rsidP="00B41D09">
+          <w:p w14:paraId="4BAB1A1D" w14:textId="7EF11B1E" w:rsidR="00302370" w:rsidRPr="00B41D09" w:rsidRDefault="18037C3D" w:rsidP="00E81D79">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:beforeAutospacing="0"/>
+              <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00720C58">
+            <w:r w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="70B1D74E" w:rsidRPr="00720C58">
+            <w:r w:rsidR="70B1D74E" w:rsidRPr="00E81D79">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>nother</w:t>
             </w:r>
+            <w:r w:rsidR="002565E7" w:rsidRPr="00D233E5">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="002565E7" w:rsidRPr="00720C58">
-              <w:t xml:space="preserve"> method </w:t>
+              <w:t xml:space="preserve">method </w:t>
             </w:r>
             <w:r w:rsidR="00AA63B9" w:rsidRPr="00720C58">
               <w:t xml:space="preserve">may be </w:t>
             </w:r>
             <w:r w:rsidR="003D2FF6" w:rsidRPr="00720C58">
               <w:t>appropriate.</w:t>
             </w:r>
             <w:r w:rsidR="003D2FF6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AA63B9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45F86B8B" w14:textId="6AED878F" w:rsidR="005513E0" w:rsidRDefault="00EA36DE" w:rsidP="001D5662">
+    <w:p w14:paraId="45F86B8B" w14:textId="79972941" w:rsidR="005513E0" w:rsidRDefault="00EA36DE" w:rsidP="001D5662">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>Other methods of apportioning electricity consumption may be appropriate</w:t>
       </w:r>
       <w:r w:rsidR="5318A790">
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> and justification of this decision is expected to be documented in accordance with record-keeping requirements outlined in Division 4.8 of the NGER Regulations.  Further, the reporter should use consistent methodology for apportioning electricity consumption in subsequent NGER reporting years. CER encourages reporters to consider submitting their Basis of Preparation (or a summary thereof) with each year’s NGER report to clarify key assumptions and decisions applied. </w:t>
+        <w:t xml:space="preserve"> and justification of this decision is expected to be documented in accordance with record-keeping requirements outlined in Division 4.8 of the NGER Regulations. Further, the reporter should use consistent methodology for apportioning electricity consumption in subsequent NGER reporting years. CER encourages reporters to consider submitting their Basis of Preparation (or a summary thereof) with each year’s NGER report to clarify key assumptions and decisions applied. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D798AD7" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00117461" w:rsidRDefault="004E408E" w:rsidP="00050308">
+    <w:p w14:paraId="1D798AD7" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00117461" w:rsidRDefault="004E408E" w:rsidP="00E81D79">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc76036500"/>
-      <w:bookmarkStart w:id="68" w:name="_Toc205826955"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc76036500"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc235721961"/>
       <w:r w:rsidRPr="00222962">
         <w:t>Cogeneration</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
     </w:p>
-    <w:p w14:paraId="5AD019B8" w14:textId="16374B72" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00827BAB">
+    <w:p w14:paraId="5AD019B8" w14:textId="16374B72" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00E81D79">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The NGER Regulations define </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40B7">
         <w:t xml:space="preserve">cogeneration </w:t>
       </w:r>
       <w:r>
         <w:t>as ‘</w:t>
       </w:r>
       <w:r w:rsidRPr="003C211F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>a process that combines the generation of heat and power to produce electricity and another product within one integrated production process</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40B7">
         <w:t>.</w:t>
       </w:r>
@@ -12652,59 +13821,59 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
       <w:tr w:rsidR="004E408E" w:rsidRPr="00FA7635" w14:paraId="0934B4D5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4708" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6AF3A86E" w14:textId="1F36A9C3" w:rsidR="004E408E" w:rsidRPr="00FA7635" w:rsidRDefault="004E408E" w:rsidP="00B41D09">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="69" w:name="_Toc205826956"/>
+            <w:bookmarkStart w:id="73" w:name="_Toc235721962"/>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Example </w:t>
             </w:r>
             <w:r w:rsidR="004A3194">
               <w:t>8</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="69"/>
+            <w:bookmarkEnd w:id="73"/>
           </w:p>
           <w:p w14:paraId="209181FE" w14:textId="05F398DB" w:rsidR="004E408E" w:rsidRPr="00FA7635" w:rsidRDefault="004E408E">
             <w:r w:rsidRPr="00D139C6">
               <w:t>A facility operates a cogen</w:t>
             </w:r>
             <w:r>
               <w:t>eration plant that combusts 200,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D139C6">
               <w:t>000</w:t>
             </w:r>
             <w:r w:rsidR="00830684">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D139C6">
               <w:t>GJ of natural gas to generate electricity and</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> steam. It is estimated that 50% </w:t>
             </w:r>
             <w:r w:rsidRPr="00D139C6">
               <w:t>of the combusted natural gas is consumed</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> to generate electricity and 50% </w:t>
@@ -12724,86 +13893,86 @@
             <w:r w:rsidRPr="00D139C6">
               <w:t>000</w:t>
             </w:r>
             <w:r w:rsidR="00830684">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D139C6">
               <w:t>GJ of natural gas for the purpose of generating electr</w:t>
             </w:r>
             <w:r>
               <w:t>icity and the combustion of 100,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D139C6">
               <w:t>000</w:t>
             </w:r>
             <w:r w:rsidR="00830684">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D139C6">
               <w:t>GJ for stationary energy purposes in the production of steam. The reporter is also required to report the production of electricity.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="460A14C3" w14:textId="5A61BBCA" w:rsidR="004E408E" w:rsidRPr="00DD62A1" w:rsidRDefault="004E408E" w:rsidP="00050308">
+    <w:p w14:paraId="460A14C3" w14:textId="5A61BBCA" w:rsidR="004E408E" w:rsidRPr="00DD62A1" w:rsidRDefault="004E408E" w:rsidP="00E81D79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Toc76036501"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="72" w:name="_Toc205826957"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc76036501"/>
+      <w:bookmarkStart w:id="75" w:name="_Ref140170336"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc235721963"/>
       <w:r>
         <w:t xml:space="preserve">Reporting </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD62A1">
         <w:t xml:space="preserve">energy consumption from </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">fugitive emissions including </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD62A1">
         <w:t>venting</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD62A1">
         <w:t xml:space="preserve"> flaring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and leakage activities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="70"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="2C97BF40" w14:textId="626FB32C" w:rsidR="00A52165" w:rsidRDefault="1D0BC3BC" w:rsidP="00827BAB">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Consumption of energy, in relation to a facility, also includes any disposal or loss of energy (see </w:t>
       </w:r>
       <w:r w:rsidR="008E2EDE">
         <w:t xml:space="preserve">2.26 of the </w:t>
       </w:r>
       <w:r>
         <w:t>NGER Regulation</w:t>
       </w:r>
       <w:r w:rsidR="008E2EDE">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t>). It is therefore necessary to report the energy content of fuels that are disposed of or lost through fugitive emissions activities, including venting</w:t>
       </w:r>
       <w:r w:rsidR="0015316D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001D79B7">
         <w:t xml:space="preserve"> </w:t>
@@ -12861,118 +14030,115 @@
         <w:t>EERS will automatically calculate the energy consumption associated with the quantity of the selected fuel type. The energy consumption will be categorised in the NGER report as 'energy consumed by means of combustion for purposes other than producing electricity, producing a chemical or metal product, or for transport'.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C845704" w14:textId="726E223A" w:rsidR="00A52165" w:rsidRPr="00CA1BC8" w:rsidRDefault="00A52165" w:rsidP="00A52165">
       <w:r w:rsidRPr="00CA1BC8">
         <w:t xml:space="preserve">When energy is consumed through venting or leakage, the energy consumption must be reported in EERS through a separate activity from the venting or leakage </w:t>
       </w:r>
       <w:r w:rsidRPr="3AC82E63">
         <w:t>emissions</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1BC8">
         <w:t xml:space="preserve"> activity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EDB88E3" w14:textId="69742E71" w:rsidR="00A52165" w:rsidRDefault="00A52165" w:rsidP="004E408E">
       <w:r>
         <w:t xml:space="preserve">Please note where production of a fuel type occurs at a facility, any quantity of that fuel type consumed at the facility through venting, flaring </w:t>
       </w:r>
       <w:r w:rsidR="000A716D">
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> leakage activities should be included in the reported quantity of fuel type produced.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F264AF0" w14:textId="4F4DFA91" w:rsidR="004E408E" w:rsidRPr="00FB34DA" w:rsidRDefault="004E408E" w:rsidP="00050308">
+    <w:p w14:paraId="2F264AF0" w14:textId="4F4DFA91" w:rsidR="004E408E" w:rsidRPr="00FB34DA" w:rsidRDefault="004E408E" w:rsidP="00E81D79">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc140651656"/>
-[...26 lines deleted...]
-      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc140651656"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc140651702"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc140655404"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc140656551"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc140655405"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc140656552"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc140655406"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc140656553"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc140655407"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc140656554"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc140655408"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc140656555"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc140655409"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc140656556"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc140655410"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc140656557"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc140655411"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc140656558"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc140655412"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc140656559"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc140655413"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc140656560"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc76036502"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc235721964"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
       <w:r w:rsidRPr="00222962">
         <w:t>Estimating</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB34DA">
         <w:t xml:space="preserve"> energy consumption from venting and flaring activities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="95"/>
-      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
     </w:p>
-    <w:p w14:paraId="6B159E92" w14:textId="2CAE3CD8" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00827BAB">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6B159E92" w14:textId="2CAE3CD8" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00E81D79">
       <w:r w:rsidRPr="00683A4B">
         <w:t>The quantity and energy content of gases</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vented</w:t>
       </w:r>
       <w:r w:rsidR="7E63C5C8">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and gases</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve"> liquids flared should be measured </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in the same way that other fuel consumption is estimated. See the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Reporting_production_and">
@@ -13016,64 +14182,64 @@
       <w:r>
         <w:t>NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7785">
         <w:t xml:space="preserve"> and the general principles </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">of emissions reporting </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7785">
         <w:t xml:space="preserve">detailed in </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7785">
         <w:t xml:space="preserve">ection 1.13 of the </w:t>
       </w:r>
       <w:r>
         <w:t>NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7785">
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:t>W</w:t>
+        <w:t xml:space="preserve"> W</w:t>
       </w:r>
       <w:r w:rsidRPr="00C040ED">
         <w:t>here sampling equipment does not meet the requirements for direct measurement of the quantity of gas</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C040ED">
-        <w:t xml:space="preserve"> reporting corporations should use industry practice </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C040ED">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">reporting corporations should use industry practice </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7785">
         <w:t xml:space="preserve">as described in section 2.38 of the </w:t>
       </w:r>
       <w:r>
         <w:t>NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7785">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B2C5C4C" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:r w:rsidRPr="00DC7785">
         <w:t xml:space="preserve">Estimates of gas density must always be taken at standard temperature and pressure conditions which are specified in </w:t>
       </w:r>
       <w:r>
         <w:t>subs</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7785">
         <w:t xml:space="preserve">ection 2.32 (7) of the </w:t>
       </w:r>
       <w:r>
         <w:t>NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7785">
@@ -13194,72 +14360,72 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
       <w:tr w:rsidR="004E408E" w14:paraId="753A1F2C" w14:textId="77777777" w:rsidTr="1EE537F8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4708" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3425E0E1" w14:textId="435CC4D8" w:rsidR="004E408E" w:rsidRPr="0071311F" w:rsidRDefault="004E408E" w:rsidP="00977E78">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="97" w:name="_Toc488066518"/>
-[...3 lines deleted...]
-            <w:bookmarkStart w:id="101" w:name="_Toc205826959"/>
+            <w:bookmarkStart w:id="101" w:name="_Toc488066518"/>
+            <w:bookmarkStart w:id="102" w:name="_Toc488853713"/>
+            <w:bookmarkStart w:id="103" w:name="_Toc488915514"/>
+            <w:bookmarkStart w:id="104" w:name="_Toc489001028"/>
+            <w:bookmarkStart w:id="105" w:name="_Toc235721965"/>
             <w:r w:rsidRPr="0071311F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Example </w:t>
             </w:r>
             <w:r w:rsidR="004A3194">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="97"/>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="100"/>
             <w:bookmarkEnd w:id="101"/>
+            <w:bookmarkEnd w:id="102"/>
+            <w:bookmarkEnd w:id="103"/>
+            <w:bookmarkEnd w:id="104"/>
+            <w:bookmarkEnd w:id="105"/>
           </w:p>
           <w:p w14:paraId="2C30F52D" w14:textId="58F87107" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="004E408E">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>A facility flared 1,000,000</w:t>
             </w:r>
             <w:r w:rsidR="006F64CD">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
@@ -13268,51 +14434,51 @@
                 <w:b w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> of unprocessed natural gas measured at standard conditions in accordance with Part 2.3 of the NGER Measurement Determination. As this use of gas constitutes consumption, it is necessary to report the associated energy consumption (Z</w:t>
             </w:r>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">) in accordance with the formula set out in section 6.5 of the NGER Measurement Determination. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D3A863A" w14:textId="341BADAB" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6D3A863A" w14:textId="341BADAB" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="005A496D">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:b w:val="0"/>
                         <w:i/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
@@ -13435,51 +14601,51 @@
                         <w:sz w:val="24"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>i</m:t>
                     </m:r>
                   </m:sub>
                 </m:sSub>
               </m:oMath>
             </m:oMathPara>
           </w:p>
           <w:p w14:paraId="793C58D3" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="004E408E">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>where:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B289D4D" w14:textId="4E14FC39" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1B289D4D" w14:textId="4E14FC39" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="005A496D">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b w:val="0"/>
                       <w:i/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     </w:rPr>
                     <m:t>Z</m:t>
@@ -13491,78 +14657,80 @@
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     </w:rPr>
                     <m:t>i</m:t>
                   </m:r>
                 </m:sub>
               </m:sSub>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
                 <m:t xml:space="preserve">= </m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>the energy content of fuel type (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>) consumed and measured in</w:t>
             </w:r>
             <w:r w:rsidR="006F64CD">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> GJ</w:t>
             </w:r>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00275630" w14:textId="161CF904" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="00000000">
+          <w:p w14:paraId="00275630" w14:textId="161CF904" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="005A496D">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b w:val="0"/>
                       <w:i/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     </w:rPr>
                     <m:t>Q</m:t>
@@ -13574,85 +14742,87 @@
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     </w:rPr>
                     <m:t>i</m:t>
                   </m:r>
                 </m:sub>
               </m:sSub>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
                 <m:t xml:space="preserve">= </m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>the quantity of fuel type (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>) consumed during the year which in this case is equal to 1,000,000</w:t>
             </w:r>
             <w:r w:rsidR="006F64CD">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0022204C" w14:textId="7089CDEA" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0022204C" w14:textId="7089CDEA" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="005A496D">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b w:val="0"/>
                       <w:i/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     </w:rPr>
                     <m:t>EC</m:t>
@@ -13664,58 +14834,60 @@
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     </w:rPr>
                     <m:t>i</m:t>
                   </m:r>
                 </m:sub>
               </m:sSub>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
                 <m:t xml:space="preserve">= </m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>the energy content factor of fuel type (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>), which in this case is equal to 39.3 × 10</w:t>
             </w:r>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>-3</w:t>
             </w:r>
             <w:r w:rsidR="006F64CD">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>GJ/m</w:t>
             </w:r>
@@ -13724,51 +14896,51 @@
                 <w:b w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> as listed in Part 2 of Schedule 1 of the NGER Measurement Determination. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="383DA135" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="004E408E">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Consequently, the energy consumption associated with flaring at the facility is calculated as follows: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F5E4CCD" w14:textId="71AD8470" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2F5E4CCD" w14:textId="71AD8470" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="005A496D">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b w:val="0"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     </w:rPr>
                     <m:t>Z</m:t>
                   </m:r>
@@ -14014,83 +15186,83 @@
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
                 <m:t>GJ</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FB53188" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="0071311F">
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Please note that reporting energy consumption from flaring is achieved in EERS by selecting the relevant fuel type when reporting flaring emissions. In this example, the flaring fuel type would be ‘21 – Unprocessed natural gas’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="51CAC2FC" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00683A4B" w:rsidRDefault="004E408E" w:rsidP="00050308">
+    <w:p w14:paraId="51CAC2FC" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00683A4B" w:rsidRDefault="004E408E" w:rsidP="00E81D79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:bookmarkStart w:id="102" w:name="_Toc370229997"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="104" w:name="_Toc205826960"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc370229997"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc76036503"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc235721966"/>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve">Publication of </w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve">nergy </w:t>
       </w:r>
       <w:r>
         <w:t>production and c</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t>onsumption</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="106"/>
       <w:r>
         <w:t xml:space="preserve"> information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="103"/>
-      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
     </w:p>
     <w:p w14:paraId="6AA71BE1" w14:textId="4101DD71" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00827BAB">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve">ection 24 of the NGER Act, </w:t>
       </w:r>
       <w:r w:rsidR="003439D0">
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve"> is required </w:t>
@@ -14113,51 +15285,50 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00222962">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>February each year:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27E57AE1" w14:textId="2B760A5A" w:rsidR="004E408E" w:rsidRDefault="4C7DD445" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="3AC82E63">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="004E408E" w:rsidRPr="3AC82E63">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>egistered</w:t>
       </w:r>
       <w:r w:rsidR="004E408E" w:rsidRPr="00222962">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> corporations</w:t>
       </w:r>
       <w:r w:rsidR="004E408E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="004E408E" w:rsidRPr="00222962">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>reported</w:t>
@@ -14176,50 +15347,51 @@
       </w:r>
       <w:r w:rsidR="004E408E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> that meet the publication threshold</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A7D20C" w14:textId="1359218E" w:rsidR="004E408E" w:rsidRPr="00892CAF" w:rsidRDefault="08777866" w:rsidP="00682491">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3AC82E63">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="004E408E" w:rsidRPr="3AC82E63">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>eporting</w:t>
       </w:r>
       <w:r w:rsidR="004E408E" w:rsidRPr="00222962">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> transfer certificate holders</w:t>
       </w:r>
       <w:r w:rsidR="004E408E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="004E408E" w:rsidRPr="00222962">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>reported</w:t>
@@ -14351,439 +15523,523 @@
       <w:r w:rsidR="004E408E" w:rsidRPr="00222962">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">registered under the </w:t>
       </w:r>
       <w:r w:rsidR="004E408E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>NGER Act</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7AFE0B" w14:textId="32E1275F" w:rsidR="004E408E" w:rsidRPr="00222962" w:rsidRDefault="004E408E" w:rsidP="00B41D09">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The information is published on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:tooltip="A link to the NGER reporting data and registers page on the Clean Energy Regulator website" w:history="1">
+      <w:hyperlink r:id="rId35" w:tooltip="A link to the NGER reporting data and registers page on the Clean Energy Regulator website" w:history="1">
         <w:r w:rsidR="00F0107A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>NGER reporting data and registers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="16"/>
+        <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> section of</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00100B77">
         <w:t>our website</w:t>
       </w:r>
       <w:r w:rsidRPr="00222962">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C70CA2E" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00222962" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00222962">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Under section 25 of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00222962">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NGER Act</w:t>
       </w:r>
       <w:r w:rsidRPr="00222962">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, registered corporations may apply to have all or part of their reported greenhouse gas emissions and energy production and consumption totals withheld from publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57AB6CC5" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00FB34DA" w:rsidRDefault="004E408E" w:rsidP="00050308">
+    <w:p w14:paraId="57AB6CC5" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00FB34DA" w:rsidRDefault="004E408E" w:rsidP="00E81D79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:bookmarkStart w:id="105" w:name="_Toc76036504"/>
-      <w:bookmarkStart w:id="106" w:name="_Toc205826961"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc76036504"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc235721967"/>
       <w:r w:rsidRPr="00FB34DA">
         <w:t xml:space="preserve">Net </w:t>
       </w:r>
       <w:r w:rsidRPr="00222962">
         <w:t>energy</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB34DA">
         <w:t xml:space="preserve"> consumption</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="105"/>
-      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
       <w:r w:rsidRPr="00FB34DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6678A2F9" w14:textId="344C4F28" w:rsidR="004E408E" w:rsidRPr="00683A4B" w:rsidRDefault="0000394C" w:rsidP="005251B7">
+    <w:p w14:paraId="68891F5A" w14:textId="77777777" w:rsidR="001D1382" w:rsidRPr="00683A4B" w:rsidRDefault="001D1382" w:rsidP="001D1382">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>Under</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004E408E">
+        <w:t xml:space="preserve">Under 5.03 of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683A4B">
+        <w:t>NGER Regulation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E2EDE">
-[...14 lines deleted...]
-      <w:r w:rsidR="004E408E">
+      <w:r>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="004E408E" w:rsidRPr="00683A4B">
+      <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve">he equation for net energy consumption at the facility level is: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D110964" w14:textId="6E856DEC" w:rsidR="004E408E" w:rsidRPr="00733C4F" w:rsidRDefault="6F7F6698" w:rsidP="00682491">
+    <w:p w14:paraId="6F84BC39" w14:textId="171AFC02" w:rsidR="001D1382" w:rsidRPr="006A5500" w:rsidRDefault="00F15B22" w:rsidP="001D1382">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="004E408E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1382" w:rsidRPr="006A5500">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>et energy consumption (GJ) = total energy consumption (GJ) — energy content of secondary fuels and energy commodities produced (GJ).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A2207C" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
+    <w:p w14:paraId="5235D290" w14:textId="77777777" w:rsidR="001D1382" w:rsidRDefault="001D1382" w:rsidP="001D1382">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53C5291C" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
+    <w:p w14:paraId="0AAA3108" w14:textId="677AE81A" w:rsidR="001D1382" w:rsidRPr="000725F1" w:rsidRDefault="001D1382" w:rsidP="00E409B1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E94163">
         <w:t>In this formula:</w:t>
       </w:r>
+      <w:r w:rsidRPr="000725F1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4DC6FEDF" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="000725F1" w:rsidRDefault="004E408E" w:rsidP="00682491">
+    <w:p w14:paraId="3E27B448" w14:textId="503355A7" w:rsidR="001D1382" w:rsidRPr="000725F1" w:rsidRDefault="00F15B22" w:rsidP="001D1382">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="000725F1">
-        <w:t>net energy consumption is measured in gigajoules (GJ)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1382" w:rsidRPr="006A5500">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>otal energy consumption</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1382" w:rsidRPr="000725F1">
+        <w:t xml:space="preserve"> is the total amount of energy consumed by a facility</w:t>
+      </w:r>
+      <w:r w:rsidR="00490814">
+        <w:t xml:space="preserve"> (primary </w:t>
+      </w:r>
+      <w:r w:rsidR="00121810">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00490814">
+        <w:t xml:space="preserve"> secondary)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662C99D6" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="000725F1" w:rsidRDefault="004E408E" w:rsidP="00682491">
+    <w:p w14:paraId="143C06B9" w14:textId="51851F17" w:rsidR="001D1382" w:rsidRPr="000725F1" w:rsidRDefault="00F15B22" w:rsidP="001D1382">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="000725F1">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="32"/>
-[...1 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7233" w:rsidRPr="006A5500">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">nergy content of </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1382" w:rsidRPr="006A5500">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>secondary fuels and energy commodities produced</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1382" w:rsidRPr="000725F1">
+        <w:t xml:space="preserve"> is the total amount of energy produced </w:t>
+      </w:r>
+      <w:r w:rsidR="005B4724">
+        <w:t>from second</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16643">
+        <w:t xml:space="preserve">ary sources </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1382" w:rsidRPr="000725F1">
+        <w:t>by a facility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658B5ABD" w14:textId="3BA96B70" w:rsidR="00A16643" w:rsidRDefault="00A16643" w:rsidP="001D1382">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Schedule 1 of the NGER Regulations </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4C94">
+        <w:t>classifies</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> each energy commodity as either primary, secondary, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82DA6">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nominat</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0246">
+        <w:t>ion requir</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82DA6">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. See </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Primary_and_secondary" w:history="1">
+        <w:r w:rsidRPr="005D0C1E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Chapter 1.2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> of this guideline for more information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359C8BC7" w14:textId="77777777" w:rsidR="00A16643" w:rsidRDefault="00A16643" w:rsidP="001D1382">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB8B2B0" w14:textId="4C95D51E" w:rsidR="001D1382" w:rsidRDefault="001D1382" w:rsidP="00E409B1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>EERS automatically calculates n</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t>et energy consumption</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>for</w:t>
+        <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>each facility</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">based on </w:t>
-[...5 lines deleted...]
-        <w:t>energy production and consumption data</w:t>
+        <w:t>based on reported energy production and consumption data</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00C237B9">
-[...3 lines deleted...]
-        <w:t>total of net energy consumption for a controlling corporation.</w:t>
+      <w:r>
+        <w:t>This is then aggregated to a total of net energy consumption for a controlling corporation.</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Only corporat</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Only corporate </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41D09">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>net</w:t>
       </w:r>
       <w:r w:rsidRPr="00C166EA">
         <w:t xml:space="preserve"> energy consumption figure will be published for </w:t>
       </w:r>
       <w:r>
         <w:t>reporters</w:t>
       </w:r>
       <w:r w:rsidRPr="00C166EA">
         <w:t xml:space="preserve"> that have met the publication threshold for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a reporting</w:t>
       </w:r>
       <w:r w:rsidRPr="00C166EA">
         <w:t xml:space="preserve"> year</w:t>
       </w:r>
       <w:r>
         <w:t>. E</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve">nergy </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">consumption is not published. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="107" w:name="_Further_information"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="107"/>
     </w:p>
     <w:p w14:paraId="5ED2EA69" w14:textId="126F7C87" w:rsidR="004E408E" w:rsidRPr="005D4879" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="109" w:name="_Toc205826962"/>
+      <w:bookmarkStart w:id="111" w:name="_Further_information"/>
+      <w:bookmarkStart w:id="112" w:name="_More_information"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc76036505"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc235721968"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
       <w:r>
         <w:t>More information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="108"/>
-      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="114"/>
+    </w:p>
+    <w:p w14:paraId="2D8CE0D7" w14:textId="77777777" w:rsidR="00552765" w:rsidRDefault="00552765" w:rsidP="00E409B1">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For more information, please contact CER.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5C77A279" w14:textId="2D082C48" w:rsidR="004E408E" w:rsidRPr="00683A4B" w:rsidRDefault="004E408E" w:rsidP="005251B7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="00DD3CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>cer-nger-reporting@cer.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="74A0DE1C" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00683A4B" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve">Phone: </w:t>
       </w:r>
       <w:r w:rsidRPr="00100B77">
         <w:t>1300 553 542</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve"> within Australia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40B874F5" w14:textId="697205A4" w:rsidR="00235142" w:rsidRDefault="00716468" w:rsidP="00B41D09">
       <w:r>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:tooltip="A link to the Clean Energy Regulator website" w:history="1">
+      <w:hyperlink r:id="rId37" w:tooltip="A link to the Clean Energy Regulator website" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.cer.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00235142" w:rsidSect="00225A2C">
-      <w:headerReference w:type="default" r:id="rId39"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId43"/>
+      <w:headerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="even" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:headerReference w:type="first" r:id="rId41"/>
+      <w:footerReference w:type="first" r:id="rId42"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="640F997B" w14:textId="77777777" w:rsidR="00B1301A" w:rsidRDefault="00B1301A" w:rsidP="00176C28">
+    <w:p w14:paraId="18C45E53" w14:textId="77777777" w:rsidR="005A496D" w:rsidRDefault="005A496D" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457FF49A" w14:textId="77777777" w:rsidR="00B1301A" w:rsidRDefault="00B1301A"/>
+    <w:p w14:paraId="40635CBC" w14:textId="77777777" w:rsidR="005A496D" w:rsidRDefault="005A496D"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F76CF68" w14:textId="77777777" w:rsidR="00B1301A" w:rsidRDefault="00B1301A" w:rsidP="00176C28">
+    <w:p w14:paraId="1D67B368" w14:textId="77777777" w:rsidR="005A496D" w:rsidRDefault="005A496D" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFFBDAB" w14:textId="77777777" w:rsidR="00B1301A" w:rsidRDefault="00B1301A"/>
+    <w:p w14:paraId="2E5A5774" w14:textId="77777777" w:rsidR="005A496D" w:rsidRDefault="005A496D"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D86F151" w14:textId="77777777" w:rsidR="00B1301A" w:rsidRDefault="00B1301A">
+    <w:p w14:paraId="6DA40032" w14:textId="77777777" w:rsidR="005A496D" w:rsidRDefault="005A496D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
@@ -15020,85 +16276,62 @@
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00E349EF">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:sdt>
-    <w:sdtPr>
+  <w:p w14:paraId="788087B7" w14:textId="0B0E7AA9" w:rsidR="00F76419" w:rsidRPr="00050308" w:rsidRDefault="00F76419" w:rsidP="00050308">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:spacing w:before="60"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="26"/>
       </w:rPr>
-      <w:id w:val="1849744529"/>
-[...26 lines deleted...]
-  </w:sdt>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F1D8CCF" w14:textId="7839AB4F" w:rsidR="0065750A" w:rsidRPr="009C30B4" w:rsidRDefault="00862D08" w:rsidP="00AA2792">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2694"/>
         <w:tab w:val="left" w:pos="3969"/>
         <w:tab w:val="left" w:pos="6946"/>
         <w:tab w:val="right" w:pos="9498"/>
       </w:tabs>
       <w:spacing w:after="720"/>
       <w:ind w:right="242"/>
       <w:rPr>
         <w:color w:val="005874"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00862D08">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
@@ -15139,163 +16372,163 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2148425" cy="653571"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AFCA6A0" w14:textId="77777777" w:rsidR="00B1301A" w:rsidRDefault="00B1301A" w:rsidP="00176C28">
+    <w:p w14:paraId="0CFD3CD1" w14:textId="77777777" w:rsidR="005A496D" w:rsidRDefault="005A496D" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6990F6A7" w14:textId="77777777" w:rsidR="00B1301A" w:rsidRDefault="00B1301A"/>
+    <w:p w14:paraId="6A12E182" w14:textId="77777777" w:rsidR="005A496D" w:rsidRDefault="005A496D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E297E02" w14:textId="77777777" w:rsidR="00B1301A" w:rsidRDefault="00B1301A" w:rsidP="00176C28">
+    <w:p w14:paraId="5F2FF03C" w14:textId="77777777" w:rsidR="005A496D" w:rsidRDefault="005A496D" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D3C84C" w14:textId="77777777" w:rsidR="00B1301A" w:rsidRDefault="00B1301A"/>
+    <w:p w14:paraId="4D202635" w14:textId="77777777" w:rsidR="005A496D" w:rsidRDefault="005A496D"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="71EF24A3" w14:textId="77777777" w:rsidR="00B1301A" w:rsidRDefault="00B1301A">
+    <w:p w14:paraId="2B73A63F" w14:textId="77777777" w:rsidR="005A496D" w:rsidRDefault="005A496D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="7EC7DDD3" w14:textId="6D1A752E" w:rsidR="0034438C" w:rsidRPr="0034438C" w:rsidRDefault="0034438C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0034438C">
         <w:t>https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2D84276F" w14:textId="0E3DF4F8" w:rsidR="004E408E" w:rsidRPr="003D3249" w:rsidRDefault="004E408E" w:rsidP="004E408E">
+    <w:p w14:paraId="2D84276F" w14:textId="310CC226" w:rsidR="004E408E" w:rsidRPr="003D3249" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3249">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003D3249">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006175B7" w:rsidRPr="007A3B3A">
+      <w:r w:rsidR="001E00C4" w:rsidRPr="00E409B1">
         <w:t>https://www.legislation.gov.au/Series/C2007A00175</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3249">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="41E997F4" w14:textId="3B9AE2F0" w:rsidR="004E408E" w:rsidRPr="003D3249" w:rsidRDefault="004E408E" w:rsidP="004E408E">
+    <w:p w14:paraId="41E997F4" w14:textId="61A70C61" w:rsidR="004E408E" w:rsidRPr="003D3249" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3249">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003D3249">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006175B7" w:rsidRPr="007A3B3A">
-        <w:t>https://www.legislation.gov.au/Series/F2008L0223</w:t>
+      <w:r w:rsidR="003D7B26" w:rsidRPr="00FC65F7">
+        <w:t>https://www.legislation.gov.au/F2008L02230/latest/versions</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7B26" w:rsidRPr="007A3B3A" w:rsidDel="003D7B26">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3977422F" w14:textId="4000D23A" w:rsidR="004E408E" w:rsidRPr="003D3249" w:rsidRDefault="004E408E" w:rsidP="004E408E">
+    <w:p w14:paraId="3977422F" w14:textId="54D417CD" w:rsidR="004E408E" w:rsidRPr="003D3249" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3249">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003D3249">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006175B7" w:rsidRPr="007A3B3A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="003D7B26" w:rsidRPr="00FC65F7">
+        <w:t>https://www.legislation.gov.au/F2008L02309/latest/versions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="2F32D70C" w14:textId="7A8DC805" w:rsidR="004E408E" w:rsidRPr="00740092" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3249">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003D3249">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006175B7" w:rsidRPr="007A3B3A">
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme</w:t>
       </w:r>
       <w:r w:rsidR="004A3875">
         <w:t xml:space="preserve"> </w:t>
@@ -15331,93 +16564,89 @@
     <w:p w14:paraId="50ACF2E4" w14:textId="5C2C6B29" w:rsidR="00D775F4" w:rsidRPr="00B41D09" w:rsidRDefault="00D775F4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00643661" w:rsidRPr="007A3B3A">
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/about-emissions-and-energy-data/emissions-and-energy-types#types-of-emissions</w:t>
       </w:r>
       <w:r w:rsidR="00667518">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="2642BA77" w14:textId="107A9715" w:rsidR="004E408E" w:rsidRPr="00600089" w:rsidRDefault="004E408E" w:rsidP="004E408E">
+    <w:p w14:paraId="2C04FB77" w14:textId="77777777" w:rsidR="00E36E72" w:rsidRPr="006B331C" w:rsidRDefault="00E36E72" w:rsidP="00E36E72">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0071219E" w:rsidRPr="007A3B3A">
-        <w:t>https://cer.gov.au/about-us/contact-us</w:t>
+      <w:r w:rsidRPr="007142F4">
+        <w:t>https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="372FF6F7" w14:textId="57218874" w:rsidR="00AD52FB" w:rsidRPr="00B41D09" w:rsidRDefault="00AD52FB">
+    <w:p w14:paraId="1808C689" w14:textId="3EF96FC5" w:rsidR="009E7678" w:rsidRPr="00B41D09" w:rsidRDefault="009E7678" w:rsidP="009E7678">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1" w:history="1"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="0071219E" w:rsidRPr="007A3B3A">
+      <w:r w:rsidRPr="007A3B3A">
         <w:t>https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="68F81CE1" w14:textId="4C55664D" w:rsidR="004E408E" w:rsidRPr="00041BA1" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0071219E" w:rsidRPr="007A3B3A">
         <w:t>https://cer.gov.au/document_page/estimating-emissions-and-energy-coal-mining-guideline</w:t>
@@ -15518,203 +16747,136 @@
         <w:t xml:space="preserve">based on </w:t>
       </w:r>
       <w:r w:rsidRPr="00C22BF0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>saleable coa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>l.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="7F97FFFD" w14:textId="43E467C9" w:rsidR="004E408E" w:rsidRPr="00600089" w:rsidRDefault="004E408E" w:rsidP="004E408E">
+    <w:p w14:paraId="380DB65F" w14:textId="2D3852C9" w:rsidR="0030354F" w:rsidRDefault="004E408E" w:rsidP="0030354F">
+      <w:r w:rsidRPr="00720C58">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00720C58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009161AF" w:rsidRPr="00720C58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0030354F" w:rsidRPr="0030354F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0030354F" w:rsidRPr="006D42CE">
+        <w:t>https://cer.gov.au/document_page/nger-technical-reporting-information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF9552C" w14:textId="011A22D2" w:rsidR="004E408E" w:rsidRPr="00720C58" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="0EF9552C" w14:textId="626CCDC1" w:rsidR="004E408E" w:rsidRPr="00720C58" w:rsidRDefault="004E408E" w:rsidP="004E408E">
-[...31 lines deleted...]
-  <w:footnote w:id="16">
     <w:p w14:paraId="0F237867" w14:textId="3C231F75" w:rsidR="004E408E" w:rsidRPr="000556E2" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000556E2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000556E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00243AAE" w:rsidRPr="007A3B3A">
         <w:t>https://cer.gov.au/markets/reports-and-data/nger-reporting-data-and-registers</w:t>
       </w:r>
       <w:r w:rsidR="00F0107A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7876D762" w14:textId="29962A38" w:rsidR="00050308" w:rsidRPr="00050308" w:rsidRDefault="00000000" w:rsidP="00050308">
+  <w:p w14:paraId="7876D762" w14:textId="2A229081" w:rsidR="00050308" w:rsidRPr="00050308" w:rsidRDefault="00050308" w:rsidP="00050308">
     <w:pPr>
       <w:pStyle w:val="Heading5"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4870"/>
         <w:tab w:val="left" w:pos="8745"/>
       </w:tabs>
       <w:spacing w:before="200" w:after="60"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:sdt>
-[...39 lines deleted...]
-    </w:sdt>
   </w:p>
   <w:p w14:paraId="1657C533" w14:textId="4F0014AA" w:rsidR="00D81782" w:rsidRPr="00050308" w:rsidRDefault="00050308" w:rsidP="00050308">
     <w:pPr>
       <w:pStyle w:val="LegislativesecrecyACT"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B32931A" wp14:editId="6E4216ED">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4721420</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-190500</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1424451" cy="469454"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -15806,50 +16968,276 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2628000" cy="617737"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="003640BB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DDA0F54C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="005456D9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="27A411FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01AE13B3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D640E904"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15954,51 +17342,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="030175B0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E8F21BC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16070,51 +17458,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04EF02E7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90B865DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16186,51 +17574,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0548455A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AF32BFC8"/>
+    <w:lvl w:ilvl="0" w:tplc="1352B32E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="77600188">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="104EECCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="647EAFEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6B96C13A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6CB25952">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="01546552">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="787E0B9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="19E2417E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C6B0749"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC600D14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16301,51 +17802,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CD16B9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="908A8BF6"/>
     <w:lvl w:ilvl="0" w:tplc="CB5AC89E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F036D2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -16414,51 +17915,166 @@
     <w:lvl w:ilvl="7" w:tplc="2966A02C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2C54EE54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F8D4690"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1F2AEDA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="005874"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="005874"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12503F50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2BE65D30"/>
     <w:lvl w:ilvl="0" w:tplc="4F76EB48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E570B29C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -16527,51 +18143,51 @@
     <w:lvl w:ilvl="7" w:tplc="39D64424">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6D943614">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15A33925"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="190053CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16642,51 +18258,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15CA17C5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="10A61098"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="194176A0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2A38EF64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16758,51 +18487,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FEA1428"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A06AB0AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16873,51 +18602,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="228C1C09"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B55625BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16989,51 +18718,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="231B6915"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="251F4C3C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7CE86572"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17104,51 +18919,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26D27E37"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="956E3080"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="282253EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A79EC23A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17219,51 +19147,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29667265"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8316422E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29706B91"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F3BAC700"/>
     <w:name w:val="CERBullets22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -17336,51 +19377,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EC63144"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CB287176"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17452,51 +19493,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32703842"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F081ECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17568,51 +19609,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32A226C7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5CE660DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17683,51 +19724,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38567554"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F96081E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17798,51 +19839,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38D45E86"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C3DC59DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17913,51 +19954,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39BA5ED4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="461E6E20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18028,51 +20069,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CE13403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32AC6810"/>
     <w:lvl w:ilvl="0" w:tplc="1EBA1F58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18142,51 +20183,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D9A7B21"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2D4E8666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18258,51 +20299,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E087E4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCF4161C"/>
     <w:lvl w:ilvl="0" w:tplc="FC6C5790">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18372,51 +20413,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E9F25F3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F081ECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18488,51 +20529,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F5A1BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB304E1A"/>
     <w:name w:val="CERBullets2"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -18575,137 +20616,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="406A510B"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0C09001F"/>
+    <w:tmpl w:val="01D2275E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1728" w:hanging="648"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2736" w:hanging="936"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44164AA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A614FFA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18777,51 +20845,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="449305D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0FAA6476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18892,51 +20960,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="453259D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F972222E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19008,51 +21076,277 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45DA743C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E19A86B6"/>
+    <w:lvl w:ilvl="0" w:tplc="5A76C044">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A65C879C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D9D2CC68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4266A358">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FF6A3A40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="13E6B500">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5DF4CD60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="98127496">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0D6E75C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="463D5D95"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F24CF228"/>
+    <w:lvl w:ilvl="0" w:tplc="A4D277FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B7FA67A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9A2E7546">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="81C49FB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DAB031F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F7589848">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="959AC544">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3C2E05F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5E4E5648">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E240C11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A3AE960"/>
     <w:lvl w:ilvl="0" w:tplc="CE1EF9AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8586E5C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -19121,51 +21415,51 @@
     <w:lvl w:ilvl="7" w:tplc="8A02F3FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F8103680">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E501FBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4E8526A"/>
     <w:lvl w:ilvl="0" w:tplc="47166D76">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BFDCDA6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -19234,51 +21528,280 @@
     <w:lvl w:ilvl="7" w:tplc="0164C51A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="01C66412">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="539D728A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D29E907C"/>
+    <w:lvl w:ilvl="0" w:tplc="8DDC9A8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="85E2C122">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D4541AC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B86813AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4DDA2396">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="95B0F1A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6D7A5D2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8138E442">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7C121B74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53EA0C97"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5ECE68B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="006EA6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="»"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="005874"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="›"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="005874"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55D87571"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C09001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -19320,51 +21843,279 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A8324E0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1F2AEDA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="005874"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="005874"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E047788"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BB8EB3F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="613E47BD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F081ECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19436,51 +22187,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62D66E3C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C91E21CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19552,51 +22303,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DCC71FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0136C3F6"/>
     <w:lvl w:ilvl="0" w:tplc="1EBA1F58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19666,51 +22417,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DE24A88"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC9EEAF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19781,51 +22532,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="715E7061"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04F6C778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19896,51 +22647,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71C6149E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76697BA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D044F88"/>
     <w:lvl w:ilvl="0" w:tplc="9246FC1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="347E313E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -20009,51 +22846,137 @@
     <w:lvl w:ilvl="7" w:tplc="06262B1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0610FCD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77567E1B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C36E374"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79C07EBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B04E5664"/>
     <w:lvl w:ilvl="0" w:tplc="B7583A8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="38A68326">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -20122,67 +23045,65 @@
     <w:lvl w:ilvl="7" w:tplc="FE3E50BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4830DF86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79DB23C0"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="11A43BFC"/>
-    <w:name w:val="CERBullets22"/>
+    <w:tmpl w:val="41048960"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="CERbullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="›"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
@@ -20240,51 +23161,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F5F2363"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="91527D66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -20355,51 +23276,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F82029A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C86CE22"/>
     <w:lvl w:ilvl="0" w:tplc="9CF261C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="996A1F2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -20469,2409 +23390,5143 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E3FCC210">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="852379732">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1791588288">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1335034550">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1744793944">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="70665611">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="674965802">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="41683332">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1960598458">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1219439036">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1051466769">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1588614951">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1030495493">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2114788527">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="403646913">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="34473773">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="185950451">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="469054460">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="148985518">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="420683916">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1344043982">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1642421565">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1342971929">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="641037240">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="900753160">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1577789523">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1095320249">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1791977189">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="450174480">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="344593568">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1634360067">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="989944231">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1912809720">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1853378770">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1190409269">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="2000231380">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1369527800">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="735325347">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1791588288">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="38" w16cid:durableId="7024624">
+    <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1335034550">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="39" w16cid:durableId="792792694">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1744793944">
+  <w:num w:numId="40" w16cid:durableId="1910192748">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="962465986">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="824273349">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1156336260">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1964338037">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1202281538">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1135564452">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="920069188">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="66656846">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="769744656">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1661888334">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1193496851">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="125314726">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="1852986449">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="70665611">
-[...32 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="185950451">
+  <w:num w:numId="54" w16cid:durableId="2115587558">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="469054460">
-[...14 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="1342971929">
+  <w:num w:numId="55" w16cid:durableId="680401528">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="641037240">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="56" w16cid:durableId="1478450744">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="900753160">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="57" w16cid:durableId="118308893">
+    <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1577789523">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="58" w16cid:durableId="295726053">
+    <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1095320249">
-[...41 lines deleted...]
-  <w:numIdMacAtCleanup w:val="31"/>
+  <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:spinCount="100000" w:hashValue="LhnAg8NiYjuep+BeXJ6xxTlT3CyToLMbbQDKtW33CJo=" w:saltValue="MJXThfXAfZdVG177oww5Tg==" w:algorithmName="SHA-256"/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D30B2"/>
+    <w:rsid w:val="0000035B"/>
+    <w:rsid w:val="000008A8"/>
+    <w:rsid w:val="00000C95"/>
     <w:rsid w:val="000015BE"/>
+    <w:rsid w:val="00001E30"/>
+    <w:rsid w:val="00002870"/>
     <w:rsid w:val="0000394C"/>
     <w:rsid w:val="00003A27"/>
+    <w:rsid w:val="00003C50"/>
+    <w:rsid w:val="0000431D"/>
     <w:rsid w:val="000043B8"/>
     <w:rsid w:val="00005059"/>
+    <w:rsid w:val="00005F2F"/>
+    <w:rsid w:val="000063C8"/>
+    <w:rsid w:val="000064EE"/>
+    <w:rsid w:val="00006769"/>
     <w:rsid w:val="00006F31"/>
+    <w:rsid w:val="00010CB7"/>
+    <w:rsid w:val="00010F9E"/>
+    <w:rsid w:val="00011724"/>
+    <w:rsid w:val="000120E0"/>
+    <w:rsid w:val="00013022"/>
+    <w:rsid w:val="000130CA"/>
     <w:rsid w:val="000142EF"/>
+    <w:rsid w:val="00014857"/>
+    <w:rsid w:val="00014A0E"/>
+    <w:rsid w:val="00014DAB"/>
+    <w:rsid w:val="00014E1C"/>
     <w:rsid w:val="0001545B"/>
+    <w:rsid w:val="0001666C"/>
     <w:rsid w:val="000169C9"/>
+    <w:rsid w:val="00017CF6"/>
+    <w:rsid w:val="000212FB"/>
+    <w:rsid w:val="00021ACF"/>
+    <w:rsid w:val="000229FD"/>
     <w:rsid w:val="00022D6D"/>
     <w:rsid w:val="000238C3"/>
     <w:rsid w:val="000244AB"/>
     <w:rsid w:val="0002468B"/>
+    <w:rsid w:val="0002481E"/>
+    <w:rsid w:val="00024C66"/>
+    <w:rsid w:val="00025235"/>
+    <w:rsid w:val="000255A3"/>
+    <w:rsid w:val="000259A8"/>
     <w:rsid w:val="00026023"/>
     <w:rsid w:val="000264AE"/>
+    <w:rsid w:val="000265F8"/>
     <w:rsid w:val="0002708B"/>
+    <w:rsid w:val="000272B9"/>
     <w:rsid w:val="000277D9"/>
     <w:rsid w:val="000306C2"/>
     <w:rsid w:val="00031090"/>
+    <w:rsid w:val="00031302"/>
+    <w:rsid w:val="00031454"/>
+    <w:rsid w:val="00031CCD"/>
+    <w:rsid w:val="00032393"/>
+    <w:rsid w:val="0003264C"/>
+    <w:rsid w:val="00033C54"/>
+    <w:rsid w:val="00033FD9"/>
     <w:rsid w:val="00035321"/>
     <w:rsid w:val="0003582F"/>
+    <w:rsid w:val="00035D14"/>
+    <w:rsid w:val="000363C5"/>
     <w:rsid w:val="00036DDD"/>
+    <w:rsid w:val="00036E60"/>
+    <w:rsid w:val="000373E0"/>
     <w:rsid w:val="000378B6"/>
     <w:rsid w:val="00041BA1"/>
     <w:rsid w:val="00041FB9"/>
     <w:rsid w:val="000434DF"/>
     <w:rsid w:val="00043D0C"/>
     <w:rsid w:val="000440E3"/>
     <w:rsid w:val="000442F7"/>
     <w:rsid w:val="000444AD"/>
+    <w:rsid w:val="000444DC"/>
+    <w:rsid w:val="000444E8"/>
     <w:rsid w:val="0004466E"/>
+    <w:rsid w:val="000449AC"/>
+    <w:rsid w:val="00045135"/>
     <w:rsid w:val="000455B9"/>
     <w:rsid w:val="00046423"/>
+    <w:rsid w:val="00046AA0"/>
     <w:rsid w:val="00046F12"/>
+    <w:rsid w:val="000473D4"/>
     <w:rsid w:val="00047400"/>
     <w:rsid w:val="0004799F"/>
     <w:rsid w:val="00047A3C"/>
     <w:rsid w:val="00050308"/>
     <w:rsid w:val="00050388"/>
+    <w:rsid w:val="00051B0F"/>
+    <w:rsid w:val="00051E85"/>
     <w:rsid w:val="00052B46"/>
+    <w:rsid w:val="00052FF3"/>
+    <w:rsid w:val="0005389D"/>
+    <w:rsid w:val="00053EBF"/>
     <w:rsid w:val="000548A8"/>
+    <w:rsid w:val="00054A86"/>
     <w:rsid w:val="000554B3"/>
     <w:rsid w:val="000556E2"/>
     <w:rsid w:val="0005622A"/>
+    <w:rsid w:val="00056603"/>
+    <w:rsid w:val="00056F43"/>
     <w:rsid w:val="00056FF0"/>
+    <w:rsid w:val="00057282"/>
     <w:rsid w:val="00057327"/>
     <w:rsid w:val="00057E31"/>
+    <w:rsid w:val="00060089"/>
+    <w:rsid w:val="00061BD1"/>
+    <w:rsid w:val="000636AA"/>
+    <w:rsid w:val="00063B9F"/>
     <w:rsid w:val="00065026"/>
     <w:rsid w:val="00065283"/>
     <w:rsid w:val="000664FD"/>
+    <w:rsid w:val="00066BCC"/>
     <w:rsid w:val="000678AA"/>
+    <w:rsid w:val="000709D1"/>
+    <w:rsid w:val="0007104D"/>
+    <w:rsid w:val="000718B6"/>
+    <w:rsid w:val="000721B5"/>
     <w:rsid w:val="00072D69"/>
     <w:rsid w:val="000730EF"/>
+    <w:rsid w:val="00073C7A"/>
+    <w:rsid w:val="00073CDB"/>
+    <w:rsid w:val="00073CFA"/>
+    <w:rsid w:val="00074585"/>
+    <w:rsid w:val="00074989"/>
     <w:rsid w:val="00074A9F"/>
     <w:rsid w:val="00074FE4"/>
+    <w:rsid w:val="0007533A"/>
+    <w:rsid w:val="00075504"/>
+    <w:rsid w:val="00075D80"/>
+    <w:rsid w:val="00076137"/>
+    <w:rsid w:val="000764BC"/>
+    <w:rsid w:val="00076B92"/>
+    <w:rsid w:val="00076CE6"/>
     <w:rsid w:val="000774AE"/>
+    <w:rsid w:val="00080718"/>
+    <w:rsid w:val="00080D3A"/>
     <w:rsid w:val="00081F12"/>
     <w:rsid w:val="00082020"/>
+    <w:rsid w:val="00082054"/>
+    <w:rsid w:val="00082193"/>
     <w:rsid w:val="00083590"/>
     <w:rsid w:val="00083F1D"/>
+    <w:rsid w:val="00083F6A"/>
     <w:rsid w:val="00083FFC"/>
     <w:rsid w:val="000842FE"/>
+    <w:rsid w:val="00084577"/>
+    <w:rsid w:val="000849DF"/>
+    <w:rsid w:val="000849FB"/>
     <w:rsid w:val="00084A99"/>
+    <w:rsid w:val="00085079"/>
+    <w:rsid w:val="00085D13"/>
     <w:rsid w:val="000866AE"/>
+    <w:rsid w:val="000870FA"/>
+    <w:rsid w:val="00087192"/>
     <w:rsid w:val="000873E6"/>
+    <w:rsid w:val="000878EC"/>
+    <w:rsid w:val="00087A8A"/>
     <w:rsid w:val="000906DE"/>
+    <w:rsid w:val="00090C94"/>
     <w:rsid w:val="00090D4E"/>
+    <w:rsid w:val="00091051"/>
+    <w:rsid w:val="00091536"/>
+    <w:rsid w:val="000917CD"/>
+    <w:rsid w:val="00091AF0"/>
+    <w:rsid w:val="00092070"/>
     <w:rsid w:val="00093089"/>
+    <w:rsid w:val="00093662"/>
     <w:rsid w:val="000940B7"/>
     <w:rsid w:val="000943FA"/>
     <w:rsid w:val="00094778"/>
     <w:rsid w:val="000948D5"/>
     <w:rsid w:val="00095173"/>
     <w:rsid w:val="000956C9"/>
+    <w:rsid w:val="00095881"/>
     <w:rsid w:val="000958E8"/>
     <w:rsid w:val="00095BA4"/>
+    <w:rsid w:val="00096475"/>
     <w:rsid w:val="00096878"/>
+    <w:rsid w:val="00097FA7"/>
+    <w:rsid w:val="000A005B"/>
     <w:rsid w:val="000A07F2"/>
+    <w:rsid w:val="000A0996"/>
+    <w:rsid w:val="000A0CC9"/>
     <w:rsid w:val="000A0DD5"/>
     <w:rsid w:val="000A0ED9"/>
     <w:rsid w:val="000A1CF7"/>
     <w:rsid w:val="000A1D90"/>
+    <w:rsid w:val="000A237E"/>
     <w:rsid w:val="000A56E5"/>
+    <w:rsid w:val="000A6036"/>
+    <w:rsid w:val="000A6D28"/>
     <w:rsid w:val="000A7073"/>
     <w:rsid w:val="000A716D"/>
+    <w:rsid w:val="000A75DF"/>
+    <w:rsid w:val="000A78F3"/>
+    <w:rsid w:val="000A7FEC"/>
     <w:rsid w:val="000B0634"/>
+    <w:rsid w:val="000B1451"/>
+    <w:rsid w:val="000B15FB"/>
+    <w:rsid w:val="000B171E"/>
     <w:rsid w:val="000B2225"/>
+    <w:rsid w:val="000B266C"/>
+    <w:rsid w:val="000B2CF0"/>
+    <w:rsid w:val="000B2DBD"/>
+    <w:rsid w:val="000B2E75"/>
+    <w:rsid w:val="000B3328"/>
+    <w:rsid w:val="000B33BC"/>
+    <w:rsid w:val="000B3532"/>
+    <w:rsid w:val="000B3726"/>
+    <w:rsid w:val="000B3995"/>
     <w:rsid w:val="000B3A2E"/>
+    <w:rsid w:val="000B42F1"/>
+    <w:rsid w:val="000B5486"/>
     <w:rsid w:val="000B56F9"/>
     <w:rsid w:val="000B587F"/>
+    <w:rsid w:val="000B5AED"/>
+    <w:rsid w:val="000B611B"/>
     <w:rsid w:val="000B7A8C"/>
+    <w:rsid w:val="000C0335"/>
+    <w:rsid w:val="000C0EAF"/>
     <w:rsid w:val="000C1E0C"/>
     <w:rsid w:val="000C1F65"/>
+    <w:rsid w:val="000C2965"/>
+    <w:rsid w:val="000C3182"/>
     <w:rsid w:val="000C33FC"/>
     <w:rsid w:val="000C397A"/>
+    <w:rsid w:val="000C3988"/>
     <w:rsid w:val="000C3FCF"/>
+    <w:rsid w:val="000C4270"/>
+    <w:rsid w:val="000C509D"/>
     <w:rsid w:val="000C5140"/>
+    <w:rsid w:val="000C53AA"/>
     <w:rsid w:val="000C53CF"/>
+    <w:rsid w:val="000C5671"/>
     <w:rsid w:val="000C6580"/>
+    <w:rsid w:val="000C6A69"/>
+    <w:rsid w:val="000C73AB"/>
     <w:rsid w:val="000C76F2"/>
+    <w:rsid w:val="000C7A4F"/>
     <w:rsid w:val="000C7DB2"/>
+    <w:rsid w:val="000D01C4"/>
+    <w:rsid w:val="000D05B7"/>
+    <w:rsid w:val="000D09EE"/>
     <w:rsid w:val="000D0C59"/>
     <w:rsid w:val="000D0D17"/>
+    <w:rsid w:val="000D11BF"/>
     <w:rsid w:val="000D34A9"/>
+    <w:rsid w:val="000D3697"/>
     <w:rsid w:val="000D396B"/>
+    <w:rsid w:val="000D3C12"/>
+    <w:rsid w:val="000D4830"/>
+    <w:rsid w:val="000D4A85"/>
+    <w:rsid w:val="000D548B"/>
+    <w:rsid w:val="000D5CAB"/>
     <w:rsid w:val="000D643A"/>
+    <w:rsid w:val="000D7233"/>
+    <w:rsid w:val="000D75B2"/>
     <w:rsid w:val="000D793F"/>
+    <w:rsid w:val="000E1116"/>
     <w:rsid w:val="000E1577"/>
+    <w:rsid w:val="000E1952"/>
+    <w:rsid w:val="000E1A27"/>
     <w:rsid w:val="000E1B6E"/>
+    <w:rsid w:val="000E1C60"/>
+    <w:rsid w:val="000E1F8B"/>
+    <w:rsid w:val="000E2B3D"/>
     <w:rsid w:val="000E3D1C"/>
     <w:rsid w:val="000E440A"/>
+    <w:rsid w:val="000E4D60"/>
     <w:rsid w:val="000E5263"/>
+    <w:rsid w:val="000E5469"/>
+    <w:rsid w:val="000E59DB"/>
     <w:rsid w:val="000E5A13"/>
+    <w:rsid w:val="000E673C"/>
+    <w:rsid w:val="000E67D5"/>
+    <w:rsid w:val="000E68A9"/>
+    <w:rsid w:val="000E6F7A"/>
+    <w:rsid w:val="000F0224"/>
     <w:rsid w:val="000F03DC"/>
+    <w:rsid w:val="000F0620"/>
     <w:rsid w:val="000F07CF"/>
     <w:rsid w:val="000F0884"/>
+    <w:rsid w:val="000F11C8"/>
+    <w:rsid w:val="000F1F3A"/>
     <w:rsid w:val="000F2191"/>
+    <w:rsid w:val="000F342D"/>
     <w:rsid w:val="000F36DA"/>
+    <w:rsid w:val="000F378D"/>
     <w:rsid w:val="000F3F02"/>
+    <w:rsid w:val="000F4428"/>
+    <w:rsid w:val="000F45B0"/>
+    <w:rsid w:val="000F69BB"/>
     <w:rsid w:val="000F6B44"/>
+    <w:rsid w:val="00100A6B"/>
+    <w:rsid w:val="00100AE8"/>
+    <w:rsid w:val="00100AF7"/>
+    <w:rsid w:val="00101121"/>
+    <w:rsid w:val="0010188C"/>
+    <w:rsid w:val="001025E0"/>
+    <w:rsid w:val="00103E0F"/>
+    <w:rsid w:val="00103E6E"/>
+    <w:rsid w:val="001043BE"/>
     <w:rsid w:val="001051BA"/>
+    <w:rsid w:val="00105A51"/>
+    <w:rsid w:val="00106288"/>
+    <w:rsid w:val="00106734"/>
     <w:rsid w:val="00106BBB"/>
     <w:rsid w:val="00106E6C"/>
+    <w:rsid w:val="001074A2"/>
     <w:rsid w:val="00107721"/>
     <w:rsid w:val="00111242"/>
     <w:rsid w:val="001115C2"/>
     <w:rsid w:val="00111EE8"/>
+    <w:rsid w:val="00112A63"/>
     <w:rsid w:val="00112B01"/>
     <w:rsid w:val="00112E29"/>
+    <w:rsid w:val="00112F6D"/>
+    <w:rsid w:val="001133D8"/>
     <w:rsid w:val="001135C1"/>
     <w:rsid w:val="00113B44"/>
+    <w:rsid w:val="001145BA"/>
     <w:rsid w:val="0011477F"/>
     <w:rsid w:val="00114C71"/>
+    <w:rsid w:val="001166CC"/>
+    <w:rsid w:val="00116C2B"/>
     <w:rsid w:val="00117CA0"/>
+    <w:rsid w:val="00117E95"/>
+    <w:rsid w:val="001207E7"/>
     <w:rsid w:val="001214B6"/>
+    <w:rsid w:val="00121609"/>
     <w:rsid w:val="0012176C"/>
+    <w:rsid w:val="00121810"/>
+    <w:rsid w:val="00121A7D"/>
+    <w:rsid w:val="001220CE"/>
+    <w:rsid w:val="001225AD"/>
     <w:rsid w:val="00122E13"/>
+    <w:rsid w:val="00123E4D"/>
+    <w:rsid w:val="00125403"/>
     <w:rsid w:val="0012574A"/>
     <w:rsid w:val="00125E1E"/>
     <w:rsid w:val="00125FD9"/>
     <w:rsid w:val="00126842"/>
     <w:rsid w:val="0012703D"/>
     <w:rsid w:val="00127057"/>
+    <w:rsid w:val="001272D3"/>
+    <w:rsid w:val="00127448"/>
+    <w:rsid w:val="00127641"/>
     <w:rsid w:val="001276AA"/>
+    <w:rsid w:val="00127F66"/>
     <w:rsid w:val="001304D4"/>
+    <w:rsid w:val="00130953"/>
     <w:rsid w:val="00130A79"/>
     <w:rsid w:val="00131567"/>
     <w:rsid w:val="0013264E"/>
     <w:rsid w:val="00132680"/>
     <w:rsid w:val="00132688"/>
     <w:rsid w:val="001326CA"/>
+    <w:rsid w:val="0013305B"/>
     <w:rsid w:val="00133711"/>
     <w:rsid w:val="001355A6"/>
+    <w:rsid w:val="00135CCC"/>
+    <w:rsid w:val="00136505"/>
+    <w:rsid w:val="00136CAB"/>
+    <w:rsid w:val="00136E05"/>
+    <w:rsid w:val="0013791C"/>
     <w:rsid w:val="00137B54"/>
     <w:rsid w:val="00137CAD"/>
     <w:rsid w:val="00140939"/>
+    <w:rsid w:val="00141847"/>
+    <w:rsid w:val="00141BAF"/>
+    <w:rsid w:val="001420A6"/>
+    <w:rsid w:val="00142BE0"/>
     <w:rsid w:val="00142C21"/>
+    <w:rsid w:val="00142C33"/>
+    <w:rsid w:val="0014324B"/>
+    <w:rsid w:val="001434B4"/>
+    <w:rsid w:val="00143ECC"/>
     <w:rsid w:val="0014438A"/>
+    <w:rsid w:val="00145065"/>
+    <w:rsid w:val="00145DC5"/>
+    <w:rsid w:val="00145F56"/>
+    <w:rsid w:val="00146450"/>
     <w:rsid w:val="00146BE1"/>
     <w:rsid w:val="00146FC8"/>
     <w:rsid w:val="00147848"/>
+    <w:rsid w:val="00147B05"/>
+    <w:rsid w:val="00147E9E"/>
     <w:rsid w:val="00150CEB"/>
+    <w:rsid w:val="00150E94"/>
     <w:rsid w:val="001512C0"/>
     <w:rsid w:val="00151DC0"/>
     <w:rsid w:val="0015316D"/>
+    <w:rsid w:val="00153A42"/>
+    <w:rsid w:val="00154715"/>
     <w:rsid w:val="00155115"/>
+    <w:rsid w:val="001556EF"/>
+    <w:rsid w:val="00155917"/>
     <w:rsid w:val="00156A96"/>
     <w:rsid w:val="00157175"/>
+    <w:rsid w:val="00157A5A"/>
+    <w:rsid w:val="00157C14"/>
+    <w:rsid w:val="00157C1F"/>
     <w:rsid w:val="0016027D"/>
+    <w:rsid w:val="00160C07"/>
     <w:rsid w:val="00161931"/>
+    <w:rsid w:val="001628BC"/>
     <w:rsid w:val="00162F14"/>
+    <w:rsid w:val="0016307C"/>
+    <w:rsid w:val="0016320C"/>
     <w:rsid w:val="001641AC"/>
     <w:rsid w:val="001651F7"/>
     <w:rsid w:val="001652E7"/>
     <w:rsid w:val="00165594"/>
     <w:rsid w:val="00165CD3"/>
+    <w:rsid w:val="00165CEE"/>
+    <w:rsid w:val="0016616C"/>
     <w:rsid w:val="00166F31"/>
     <w:rsid w:val="00166FC1"/>
+    <w:rsid w:val="001671D2"/>
     <w:rsid w:val="0016733B"/>
     <w:rsid w:val="0016782F"/>
+    <w:rsid w:val="00167F47"/>
     <w:rsid w:val="0017038F"/>
+    <w:rsid w:val="001705B4"/>
+    <w:rsid w:val="001710ED"/>
+    <w:rsid w:val="001728DF"/>
+    <w:rsid w:val="00172EA5"/>
     <w:rsid w:val="00172F37"/>
+    <w:rsid w:val="00173A13"/>
+    <w:rsid w:val="00174B15"/>
+    <w:rsid w:val="00174B46"/>
+    <w:rsid w:val="00175C8B"/>
     <w:rsid w:val="00175E1B"/>
+    <w:rsid w:val="00175F46"/>
     <w:rsid w:val="001762C9"/>
     <w:rsid w:val="00176871"/>
     <w:rsid w:val="00176A21"/>
     <w:rsid w:val="00176C28"/>
     <w:rsid w:val="001774C8"/>
     <w:rsid w:val="00177BA5"/>
     <w:rsid w:val="00177E54"/>
+    <w:rsid w:val="00180153"/>
     <w:rsid w:val="001801AB"/>
+    <w:rsid w:val="00180D05"/>
     <w:rsid w:val="001813DE"/>
+    <w:rsid w:val="0018146B"/>
     <w:rsid w:val="00182032"/>
     <w:rsid w:val="001827A1"/>
+    <w:rsid w:val="0018297F"/>
+    <w:rsid w:val="00182A92"/>
+    <w:rsid w:val="001835A9"/>
+    <w:rsid w:val="00184917"/>
+    <w:rsid w:val="00184C7B"/>
+    <w:rsid w:val="001852F6"/>
+    <w:rsid w:val="0018539D"/>
     <w:rsid w:val="00185C83"/>
+    <w:rsid w:val="00186752"/>
+    <w:rsid w:val="00186F53"/>
+    <w:rsid w:val="0018745D"/>
     <w:rsid w:val="001908E7"/>
     <w:rsid w:val="001917C6"/>
+    <w:rsid w:val="00192A76"/>
     <w:rsid w:val="00192C60"/>
     <w:rsid w:val="00193A6C"/>
+    <w:rsid w:val="00194149"/>
+    <w:rsid w:val="00195206"/>
+    <w:rsid w:val="00196038"/>
     <w:rsid w:val="00197461"/>
     <w:rsid w:val="00197499"/>
     <w:rsid w:val="0019766C"/>
     <w:rsid w:val="00197F43"/>
+    <w:rsid w:val="001A0C3A"/>
+    <w:rsid w:val="001A16C2"/>
+    <w:rsid w:val="001A1F5A"/>
+    <w:rsid w:val="001A33DC"/>
     <w:rsid w:val="001A3635"/>
+    <w:rsid w:val="001A3A50"/>
     <w:rsid w:val="001A4617"/>
     <w:rsid w:val="001A4EE5"/>
+    <w:rsid w:val="001A644F"/>
+    <w:rsid w:val="001A662D"/>
+    <w:rsid w:val="001A69DB"/>
+    <w:rsid w:val="001A6BB8"/>
     <w:rsid w:val="001A7681"/>
     <w:rsid w:val="001A768F"/>
+    <w:rsid w:val="001A79BB"/>
+    <w:rsid w:val="001A79E6"/>
     <w:rsid w:val="001A7AB5"/>
     <w:rsid w:val="001B080B"/>
     <w:rsid w:val="001B0E2B"/>
+    <w:rsid w:val="001B0EAB"/>
     <w:rsid w:val="001B1592"/>
     <w:rsid w:val="001B1676"/>
+    <w:rsid w:val="001B1FE5"/>
+    <w:rsid w:val="001B20CB"/>
+    <w:rsid w:val="001B2485"/>
+    <w:rsid w:val="001B268E"/>
+    <w:rsid w:val="001B28B6"/>
+    <w:rsid w:val="001B2D5C"/>
     <w:rsid w:val="001B31E4"/>
     <w:rsid w:val="001B323B"/>
+    <w:rsid w:val="001B4B2D"/>
+    <w:rsid w:val="001B4D1C"/>
+    <w:rsid w:val="001B4F75"/>
     <w:rsid w:val="001B591E"/>
     <w:rsid w:val="001B6035"/>
     <w:rsid w:val="001B66AA"/>
+    <w:rsid w:val="001B678D"/>
+    <w:rsid w:val="001B75BE"/>
     <w:rsid w:val="001B79FA"/>
+    <w:rsid w:val="001C01D0"/>
     <w:rsid w:val="001C0531"/>
     <w:rsid w:val="001C191F"/>
     <w:rsid w:val="001C1CBE"/>
+    <w:rsid w:val="001C1D0E"/>
     <w:rsid w:val="001C2D7F"/>
+    <w:rsid w:val="001C2FE0"/>
+    <w:rsid w:val="001C3EF0"/>
+    <w:rsid w:val="001C4173"/>
+    <w:rsid w:val="001C46B7"/>
+    <w:rsid w:val="001C5C92"/>
     <w:rsid w:val="001C5DE8"/>
     <w:rsid w:val="001C6A92"/>
+    <w:rsid w:val="001C7337"/>
+    <w:rsid w:val="001C75AC"/>
+    <w:rsid w:val="001C7655"/>
+    <w:rsid w:val="001D0315"/>
+    <w:rsid w:val="001D04D0"/>
+    <w:rsid w:val="001D0B30"/>
+    <w:rsid w:val="001D1382"/>
+    <w:rsid w:val="001D14BE"/>
     <w:rsid w:val="001D20C5"/>
+    <w:rsid w:val="001D284D"/>
     <w:rsid w:val="001D28F9"/>
+    <w:rsid w:val="001D29DD"/>
     <w:rsid w:val="001D2DB3"/>
+    <w:rsid w:val="001D3646"/>
+    <w:rsid w:val="001D3B0F"/>
+    <w:rsid w:val="001D4368"/>
     <w:rsid w:val="001D462A"/>
     <w:rsid w:val="001D5662"/>
     <w:rsid w:val="001D579A"/>
     <w:rsid w:val="001D5E01"/>
+    <w:rsid w:val="001D6871"/>
+    <w:rsid w:val="001D698F"/>
+    <w:rsid w:val="001D6CE5"/>
+    <w:rsid w:val="001D6E59"/>
+    <w:rsid w:val="001D793E"/>
     <w:rsid w:val="001D79B7"/>
+    <w:rsid w:val="001E00C4"/>
+    <w:rsid w:val="001E058C"/>
+    <w:rsid w:val="001E079C"/>
+    <w:rsid w:val="001E0EB8"/>
+    <w:rsid w:val="001E0F31"/>
+    <w:rsid w:val="001E10CD"/>
+    <w:rsid w:val="001E1705"/>
     <w:rsid w:val="001E1BAB"/>
+    <w:rsid w:val="001E269D"/>
     <w:rsid w:val="001E3CE2"/>
     <w:rsid w:val="001E4BC1"/>
     <w:rsid w:val="001E4EEA"/>
+    <w:rsid w:val="001E4F4C"/>
+    <w:rsid w:val="001E740B"/>
+    <w:rsid w:val="001E76C0"/>
+    <w:rsid w:val="001E7CDD"/>
+    <w:rsid w:val="001F00FB"/>
     <w:rsid w:val="001F0179"/>
+    <w:rsid w:val="001F0296"/>
+    <w:rsid w:val="001F17F0"/>
+    <w:rsid w:val="001F1B45"/>
     <w:rsid w:val="001F280F"/>
+    <w:rsid w:val="001F3B36"/>
+    <w:rsid w:val="001F3E17"/>
+    <w:rsid w:val="001F3FAA"/>
     <w:rsid w:val="001F41A3"/>
+    <w:rsid w:val="001F4851"/>
+    <w:rsid w:val="001F4B6A"/>
     <w:rsid w:val="001F5310"/>
+    <w:rsid w:val="001F7130"/>
     <w:rsid w:val="001F71D4"/>
     <w:rsid w:val="001F752C"/>
+    <w:rsid w:val="001F7BE7"/>
     <w:rsid w:val="002001F7"/>
     <w:rsid w:val="00200337"/>
     <w:rsid w:val="002003A7"/>
+    <w:rsid w:val="00200653"/>
+    <w:rsid w:val="00200AF2"/>
     <w:rsid w:val="00200EC7"/>
     <w:rsid w:val="002015DB"/>
     <w:rsid w:val="00204619"/>
     <w:rsid w:val="00206F71"/>
+    <w:rsid w:val="002073B5"/>
+    <w:rsid w:val="002075FB"/>
+    <w:rsid w:val="00210CBC"/>
     <w:rsid w:val="00211017"/>
     <w:rsid w:val="0021168E"/>
     <w:rsid w:val="002118E5"/>
     <w:rsid w:val="00211B6A"/>
     <w:rsid w:val="002122EF"/>
+    <w:rsid w:val="00213040"/>
+    <w:rsid w:val="00213A3D"/>
+    <w:rsid w:val="0021464F"/>
     <w:rsid w:val="00214C64"/>
+    <w:rsid w:val="00214F3C"/>
+    <w:rsid w:val="00215B2F"/>
+    <w:rsid w:val="00215CC9"/>
+    <w:rsid w:val="00215DF9"/>
     <w:rsid w:val="00216E5D"/>
     <w:rsid w:val="0021764A"/>
+    <w:rsid w:val="0021764D"/>
     <w:rsid w:val="00217735"/>
     <w:rsid w:val="0021782A"/>
+    <w:rsid w:val="00217B34"/>
+    <w:rsid w:val="00220D06"/>
     <w:rsid w:val="00221461"/>
+    <w:rsid w:val="002215B0"/>
+    <w:rsid w:val="00222171"/>
     <w:rsid w:val="002226A1"/>
+    <w:rsid w:val="00222A19"/>
     <w:rsid w:val="00223676"/>
+    <w:rsid w:val="00223794"/>
+    <w:rsid w:val="0022452B"/>
     <w:rsid w:val="00225A2C"/>
     <w:rsid w:val="00226A34"/>
+    <w:rsid w:val="00227FB1"/>
+    <w:rsid w:val="00230BD1"/>
     <w:rsid w:val="0023157A"/>
+    <w:rsid w:val="0023198A"/>
+    <w:rsid w:val="00231C1E"/>
+    <w:rsid w:val="002320E2"/>
     <w:rsid w:val="0023237F"/>
     <w:rsid w:val="00232475"/>
     <w:rsid w:val="002327A0"/>
     <w:rsid w:val="00232A9A"/>
+    <w:rsid w:val="00232F46"/>
+    <w:rsid w:val="002332E8"/>
     <w:rsid w:val="002337E1"/>
+    <w:rsid w:val="00234270"/>
+    <w:rsid w:val="00235073"/>
     <w:rsid w:val="00235142"/>
     <w:rsid w:val="0023558B"/>
     <w:rsid w:val="00235B98"/>
+    <w:rsid w:val="00236001"/>
+    <w:rsid w:val="00236BCA"/>
+    <w:rsid w:val="002373D0"/>
+    <w:rsid w:val="002374AC"/>
+    <w:rsid w:val="002378B6"/>
+    <w:rsid w:val="002415D1"/>
     <w:rsid w:val="0024204C"/>
+    <w:rsid w:val="0024226D"/>
     <w:rsid w:val="00242946"/>
     <w:rsid w:val="00242B9D"/>
+    <w:rsid w:val="00242FB7"/>
     <w:rsid w:val="00243AAE"/>
     <w:rsid w:val="002448F3"/>
+    <w:rsid w:val="00245060"/>
     <w:rsid w:val="00245338"/>
     <w:rsid w:val="0024558D"/>
     <w:rsid w:val="002455F0"/>
     <w:rsid w:val="00245B4E"/>
     <w:rsid w:val="00245C0B"/>
+    <w:rsid w:val="002463FB"/>
+    <w:rsid w:val="00246B74"/>
     <w:rsid w:val="002478A2"/>
+    <w:rsid w:val="002478FF"/>
     <w:rsid w:val="00247DA1"/>
     <w:rsid w:val="00250CAB"/>
     <w:rsid w:val="00250FD0"/>
     <w:rsid w:val="00251C44"/>
     <w:rsid w:val="00252802"/>
+    <w:rsid w:val="00253301"/>
     <w:rsid w:val="002537CF"/>
+    <w:rsid w:val="00253980"/>
     <w:rsid w:val="00253ACD"/>
     <w:rsid w:val="00253FFC"/>
+    <w:rsid w:val="002542F2"/>
     <w:rsid w:val="002565E7"/>
+    <w:rsid w:val="002569D6"/>
+    <w:rsid w:val="00256BDC"/>
+    <w:rsid w:val="002572C7"/>
     <w:rsid w:val="002576ED"/>
+    <w:rsid w:val="0025784B"/>
     <w:rsid w:val="00257C1B"/>
+    <w:rsid w:val="00257D7E"/>
     <w:rsid w:val="0026021F"/>
+    <w:rsid w:val="00260443"/>
+    <w:rsid w:val="0026167F"/>
+    <w:rsid w:val="00261BBC"/>
     <w:rsid w:val="002622E9"/>
+    <w:rsid w:val="002628DB"/>
     <w:rsid w:val="00262AA1"/>
+    <w:rsid w:val="00262B09"/>
     <w:rsid w:val="002636CA"/>
     <w:rsid w:val="00264692"/>
+    <w:rsid w:val="00264F20"/>
     <w:rsid w:val="0026576B"/>
     <w:rsid w:val="00265F84"/>
+    <w:rsid w:val="002660E2"/>
     <w:rsid w:val="00266C34"/>
     <w:rsid w:val="00266FD8"/>
     <w:rsid w:val="00270902"/>
     <w:rsid w:val="00270BAB"/>
     <w:rsid w:val="00271690"/>
     <w:rsid w:val="00271DF6"/>
     <w:rsid w:val="00272064"/>
+    <w:rsid w:val="002727E4"/>
     <w:rsid w:val="002730C6"/>
     <w:rsid w:val="002736AC"/>
     <w:rsid w:val="00273751"/>
+    <w:rsid w:val="00273A94"/>
+    <w:rsid w:val="00274201"/>
     <w:rsid w:val="002743B0"/>
     <w:rsid w:val="0027456C"/>
+    <w:rsid w:val="00274C1F"/>
+    <w:rsid w:val="00274F88"/>
+    <w:rsid w:val="00274FDC"/>
+    <w:rsid w:val="002753A5"/>
+    <w:rsid w:val="00275DBC"/>
+    <w:rsid w:val="00276A76"/>
     <w:rsid w:val="00277204"/>
+    <w:rsid w:val="00277D67"/>
+    <w:rsid w:val="00277FAE"/>
+    <w:rsid w:val="002803CA"/>
     <w:rsid w:val="002805EB"/>
+    <w:rsid w:val="002806E5"/>
+    <w:rsid w:val="00280995"/>
+    <w:rsid w:val="002811E3"/>
+    <w:rsid w:val="0028205D"/>
     <w:rsid w:val="00283398"/>
+    <w:rsid w:val="0028345F"/>
     <w:rsid w:val="002848D7"/>
+    <w:rsid w:val="00284CF4"/>
     <w:rsid w:val="00284D6B"/>
+    <w:rsid w:val="0028516D"/>
     <w:rsid w:val="00285312"/>
     <w:rsid w:val="002858AD"/>
     <w:rsid w:val="00285D8F"/>
+    <w:rsid w:val="00285E25"/>
+    <w:rsid w:val="00286A82"/>
+    <w:rsid w:val="00286B4C"/>
+    <w:rsid w:val="00287BD5"/>
+    <w:rsid w:val="00287EDE"/>
     <w:rsid w:val="00290733"/>
     <w:rsid w:val="00290E3D"/>
     <w:rsid w:val="00291203"/>
+    <w:rsid w:val="00291922"/>
+    <w:rsid w:val="00292112"/>
     <w:rsid w:val="0029262D"/>
+    <w:rsid w:val="002933E8"/>
+    <w:rsid w:val="00293404"/>
+    <w:rsid w:val="0029370D"/>
     <w:rsid w:val="00293BB9"/>
+    <w:rsid w:val="002941BF"/>
     <w:rsid w:val="002950E1"/>
+    <w:rsid w:val="0029517F"/>
+    <w:rsid w:val="002959E7"/>
     <w:rsid w:val="00295B02"/>
+    <w:rsid w:val="00295DF8"/>
+    <w:rsid w:val="0029602A"/>
+    <w:rsid w:val="00296090"/>
     <w:rsid w:val="00296276"/>
     <w:rsid w:val="00296CE8"/>
     <w:rsid w:val="00297534"/>
+    <w:rsid w:val="00297B1E"/>
     <w:rsid w:val="00297BF4"/>
     <w:rsid w:val="002A00E2"/>
     <w:rsid w:val="002A03DE"/>
     <w:rsid w:val="002A061A"/>
+    <w:rsid w:val="002A0C02"/>
+    <w:rsid w:val="002A26E2"/>
     <w:rsid w:val="002A2CD4"/>
     <w:rsid w:val="002A2EE9"/>
     <w:rsid w:val="002A2EFF"/>
     <w:rsid w:val="002A30DB"/>
+    <w:rsid w:val="002A3862"/>
+    <w:rsid w:val="002A3E8E"/>
+    <w:rsid w:val="002A4785"/>
+    <w:rsid w:val="002A58D8"/>
     <w:rsid w:val="002A5A1B"/>
+    <w:rsid w:val="002A5B44"/>
+    <w:rsid w:val="002A5EC0"/>
     <w:rsid w:val="002A6BDA"/>
     <w:rsid w:val="002A71D5"/>
     <w:rsid w:val="002A7EA6"/>
+    <w:rsid w:val="002A7FD0"/>
     <w:rsid w:val="002B039C"/>
     <w:rsid w:val="002B17AD"/>
+    <w:rsid w:val="002B292A"/>
+    <w:rsid w:val="002B2D16"/>
+    <w:rsid w:val="002B2FD9"/>
     <w:rsid w:val="002B3010"/>
     <w:rsid w:val="002B3226"/>
     <w:rsid w:val="002B404F"/>
+    <w:rsid w:val="002B429D"/>
+    <w:rsid w:val="002B568F"/>
+    <w:rsid w:val="002B5897"/>
     <w:rsid w:val="002B5A5C"/>
+    <w:rsid w:val="002B5AB8"/>
     <w:rsid w:val="002B67CF"/>
+    <w:rsid w:val="002B6B1C"/>
+    <w:rsid w:val="002B6CE1"/>
     <w:rsid w:val="002B7198"/>
+    <w:rsid w:val="002B73EE"/>
+    <w:rsid w:val="002C08F7"/>
+    <w:rsid w:val="002C09B9"/>
+    <w:rsid w:val="002C13C6"/>
     <w:rsid w:val="002C19F9"/>
+    <w:rsid w:val="002C2088"/>
+    <w:rsid w:val="002C223A"/>
+    <w:rsid w:val="002C23CA"/>
+    <w:rsid w:val="002C3723"/>
+    <w:rsid w:val="002C3D3D"/>
     <w:rsid w:val="002C3F24"/>
     <w:rsid w:val="002C427B"/>
+    <w:rsid w:val="002C4DDA"/>
+    <w:rsid w:val="002C4EB3"/>
     <w:rsid w:val="002C4ECF"/>
+    <w:rsid w:val="002C5790"/>
     <w:rsid w:val="002C5E0E"/>
+    <w:rsid w:val="002C629A"/>
+    <w:rsid w:val="002C66D1"/>
+    <w:rsid w:val="002C67B5"/>
+    <w:rsid w:val="002C6AEB"/>
+    <w:rsid w:val="002C6C8B"/>
+    <w:rsid w:val="002C6DBF"/>
     <w:rsid w:val="002C702A"/>
     <w:rsid w:val="002C7135"/>
+    <w:rsid w:val="002C7DC6"/>
     <w:rsid w:val="002C7E12"/>
+    <w:rsid w:val="002D05DD"/>
     <w:rsid w:val="002D073E"/>
+    <w:rsid w:val="002D0C0A"/>
     <w:rsid w:val="002D18F3"/>
     <w:rsid w:val="002D2074"/>
     <w:rsid w:val="002D2754"/>
     <w:rsid w:val="002D2949"/>
     <w:rsid w:val="002D29E0"/>
     <w:rsid w:val="002D2B16"/>
     <w:rsid w:val="002D2DE7"/>
     <w:rsid w:val="002D30B2"/>
+    <w:rsid w:val="002D39E8"/>
+    <w:rsid w:val="002D3B0A"/>
+    <w:rsid w:val="002D422C"/>
+    <w:rsid w:val="002D459F"/>
+    <w:rsid w:val="002D467E"/>
+    <w:rsid w:val="002D4ACE"/>
+    <w:rsid w:val="002D4B37"/>
+    <w:rsid w:val="002D536B"/>
+    <w:rsid w:val="002D5CC9"/>
+    <w:rsid w:val="002D5F27"/>
+    <w:rsid w:val="002D6454"/>
+    <w:rsid w:val="002D645E"/>
+    <w:rsid w:val="002D6493"/>
+    <w:rsid w:val="002D70FA"/>
+    <w:rsid w:val="002D71FC"/>
+    <w:rsid w:val="002D79AF"/>
     <w:rsid w:val="002D7E25"/>
     <w:rsid w:val="002E06B7"/>
+    <w:rsid w:val="002E0AD9"/>
     <w:rsid w:val="002E153E"/>
     <w:rsid w:val="002E2067"/>
     <w:rsid w:val="002E2EFC"/>
+    <w:rsid w:val="002E3D8B"/>
     <w:rsid w:val="002E3EA1"/>
+    <w:rsid w:val="002E4A47"/>
     <w:rsid w:val="002E5373"/>
     <w:rsid w:val="002E5A94"/>
+    <w:rsid w:val="002E7C3E"/>
+    <w:rsid w:val="002F0469"/>
+    <w:rsid w:val="002F0E79"/>
+    <w:rsid w:val="002F0FE9"/>
     <w:rsid w:val="002F1986"/>
+    <w:rsid w:val="002F2EB3"/>
+    <w:rsid w:val="002F30B8"/>
     <w:rsid w:val="002F4EBA"/>
+    <w:rsid w:val="002F4F9D"/>
+    <w:rsid w:val="002F527B"/>
     <w:rsid w:val="002F6703"/>
     <w:rsid w:val="002F6D87"/>
+    <w:rsid w:val="002F728E"/>
+    <w:rsid w:val="002F72B7"/>
+    <w:rsid w:val="002F7E44"/>
     <w:rsid w:val="002F7EF7"/>
     <w:rsid w:val="002F7FF6"/>
+    <w:rsid w:val="00300A9C"/>
+    <w:rsid w:val="00300AA4"/>
+    <w:rsid w:val="00301109"/>
     <w:rsid w:val="00301332"/>
     <w:rsid w:val="003013B2"/>
     <w:rsid w:val="00302370"/>
     <w:rsid w:val="0030245A"/>
+    <w:rsid w:val="00302988"/>
     <w:rsid w:val="00302BB7"/>
     <w:rsid w:val="00302FD0"/>
     <w:rsid w:val="00303251"/>
+    <w:rsid w:val="0030353E"/>
+    <w:rsid w:val="0030354F"/>
+    <w:rsid w:val="00303EF8"/>
     <w:rsid w:val="00304026"/>
+    <w:rsid w:val="0030434E"/>
+    <w:rsid w:val="00304531"/>
     <w:rsid w:val="00304659"/>
     <w:rsid w:val="00305055"/>
+    <w:rsid w:val="0030532A"/>
+    <w:rsid w:val="00305BBB"/>
+    <w:rsid w:val="00306669"/>
+    <w:rsid w:val="00306BA0"/>
+    <w:rsid w:val="003078D8"/>
+    <w:rsid w:val="00307A3D"/>
+    <w:rsid w:val="00307A98"/>
     <w:rsid w:val="00307B1C"/>
+    <w:rsid w:val="00307C19"/>
     <w:rsid w:val="003107D0"/>
+    <w:rsid w:val="00310936"/>
     <w:rsid w:val="00310939"/>
+    <w:rsid w:val="00310CF1"/>
     <w:rsid w:val="0031130D"/>
+    <w:rsid w:val="00311A3A"/>
+    <w:rsid w:val="003131AB"/>
+    <w:rsid w:val="0031355D"/>
+    <w:rsid w:val="003140B9"/>
+    <w:rsid w:val="00315777"/>
+    <w:rsid w:val="00315A41"/>
     <w:rsid w:val="00315C7C"/>
     <w:rsid w:val="00315D7C"/>
     <w:rsid w:val="00315D84"/>
+    <w:rsid w:val="00315D93"/>
+    <w:rsid w:val="003161AE"/>
+    <w:rsid w:val="0031657D"/>
+    <w:rsid w:val="0031674E"/>
+    <w:rsid w:val="0031774F"/>
     <w:rsid w:val="003205FC"/>
     <w:rsid w:val="0032097E"/>
+    <w:rsid w:val="00320A8B"/>
     <w:rsid w:val="00320F82"/>
+    <w:rsid w:val="003211B6"/>
     <w:rsid w:val="00322156"/>
+    <w:rsid w:val="00323012"/>
     <w:rsid w:val="003235AF"/>
+    <w:rsid w:val="003236F8"/>
+    <w:rsid w:val="00323E3A"/>
     <w:rsid w:val="003240A9"/>
     <w:rsid w:val="00324BF6"/>
+    <w:rsid w:val="0032552F"/>
+    <w:rsid w:val="00325EB4"/>
     <w:rsid w:val="0032670C"/>
+    <w:rsid w:val="0033087E"/>
+    <w:rsid w:val="00331942"/>
     <w:rsid w:val="00331F1E"/>
     <w:rsid w:val="003323FD"/>
     <w:rsid w:val="003340B5"/>
+    <w:rsid w:val="003342A4"/>
+    <w:rsid w:val="003342CD"/>
+    <w:rsid w:val="0033444B"/>
+    <w:rsid w:val="00334F87"/>
+    <w:rsid w:val="00335056"/>
     <w:rsid w:val="003354D1"/>
+    <w:rsid w:val="0033591F"/>
     <w:rsid w:val="00335B68"/>
     <w:rsid w:val="00336422"/>
+    <w:rsid w:val="0033651E"/>
+    <w:rsid w:val="00336535"/>
+    <w:rsid w:val="00336B64"/>
     <w:rsid w:val="00336C89"/>
+    <w:rsid w:val="00336D02"/>
     <w:rsid w:val="003377BE"/>
     <w:rsid w:val="00337CCB"/>
+    <w:rsid w:val="00337F59"/>
+    <w:rsid w:val="003401BC"/>
     <w:rsid w:val="0034190A"/>
+    <w:rsid w:val="00341C77"/>
+    <w:rsid w:val="003421BF"/>
     <w:rsid w:val="00342671"/>
     <w:rsid w:val="0034297D"/>
+    <w:rsid w:val="00342BE4"/>
     <w:rsid w:val="00342F90"/>
     <w:rsid w:val="003431AA"/>
+    <w:rsid w:val="0034351E"/>
     <w:rsid w:val="003439D0"/>
+    <w:rsid w:val="003439D1"/>
     <w:rsid w:val="0034438C"/>
+    <w:rsid w:val="00344F7C"/>
     <w:rsid w:val="003456B2"/>
+    <w:rsid w:val="00345F12"/>
     <w:rsid w:val="00346AEF"/>
+    <w:rsid w:val="0035040E"/>
+    <w:rsid w:val="00351D7A"/>
+    <w:rsid w:val="003522CB"/>
+    <w:rsid w:val="0035410F"/>
     <w:rsid w:val="00354B50"/>
+    <w:rsid w:val="00354CC2"/>
     <w:rsid w:val="003559BA"/>
+    <w:rsid w:val="00355D94"/>
     <w:rsid w:val="003560EB"/>
+    <w:rsid w:val="00356F0C"/>
+    <w:rsid w:val="003578D8"/>
+    <w:rsid w:val="00360726"/>
     <w:rsid w:val="00360DBD"/>
+    <w:rsid w:val="003619FE"/>
+    <w:rsid w:val="00362505"/>
+    <w:rsid w:val="0036282D"/>
+    <w:rsid w:val="0036394D"/>
+    <w:rsid w:val="00363963"/>
+    <w:rsid w:val="0036579E"/>
+    <w:rsid w:val="00365926"/>
     <w:rsid w:val="00365CD3"/>
+    <w:rsid w:val="003675AB"/>
     <w:rsid w:val="0036763B"/>
+    <w:rsid w:val="00370052"/>
+    <w:rsid w:val="0037023B"/>
+    <w:rsid w:val="0037032C"/>
     <w:rsid w:val="00370CE8"/>
     <w:rsid w:val="00371059"/>
+    <w:rsid w:val="003711F8"/>
+    <w:rsid w:val="0037188E"/>
+    <w:rsid w:val="00371F8C"/>
+    <w:rsid w:val="00372CBE"/>
     <w:rsid w:val="0037303A"/>
+    <w:rsid w:val="00373CFE"/>
+    <w:rsid w:val="00373FAE"/>
+    <w:rsid w:val="0037464E"/>
+    <w:rsid w:val="00374C63"/>
     <w:rsid w:val="0037589C"/>
     <w:rsid w:val="00375D3D"/>
+    <w:rsid w:val="00376220"/>
+    <w:rsid w:val="003765DB"/>
     <w:rsid w:val="00376F0F"/>
+    <w:rsid w:val="003775F0"/>
+    <w:rsid w:val="00380129"/>
+    <w:rsid w:val="003804A7"/>
+    <w:rsid w:val="003820EB"/>
     <w:rsid w:val="00382258"/>
+    <w:rsid w:val="00382F3B"/>
+    <w:rsid w:val="00383EC0"/>
     <w:rsid w:val="00384671"/>
     <w:rsid w:val="00384707"/>
+    <w:rsid w:val="00384D80"/>
     <w:rsid w:val="00384E3E"/>
     <w:rsid w:val="00385791"/>
     <w:rsid w:val="00385EB7"/>
     <w:rsid w:val="003876A2"/>
+    <w:rsid w:val="00387DDC"/>
+    <w:rsid w:val="003909CD"/>
+    <w:rsid w:val="00390A14"/>
     <w:rsid w:val="003923C8"/>
+    <w:rsid w:val="0039381A"/>
+    <w:rsid w:val="00393CC7"/>
     <w:rsid w:val="00393DAD"/>
     <w:rsid w:val="00394510"/>
+    <w:rsid w:val="0039473D"/>
+    <w:rsid w:val="0039480E"/>
+    <w:rsid w:val="00394942"/>
     <w:rsid w:val="003953FA"/>
+    <w:rsid w:val="00395450"/>
+    <w:rsid w:val="003964F1"/>
     <w:rsid w:val="00396AC7"/>
+    <w:rsid w:val="00397099"/>
+    <w:rsid w:val="00397803"/>
+    <w:rsid w:val="00397F4C"/>
     <w:rsid w:val="00397FC5"/>
+    <w:rsid w:val="003A0273"/>
+    <w:rsid w:val="003A0A29"/>
     <w:rsid w:val="003A0D22"/>
+    <w:rsid w:val="003A0D63"/>
+    <w:rsid w:val="003A1201"/>
+    <w:rsid w:val="003A22DC"/>
     <w:rsid w:val="003A288B"/>
+    <w:rsid w:val="003A29F9"/>
+    <w:rsid w:val="003A2D1C"/>
     <w:rsid w:val="003A37D6"/>
     <w:rsid w:val="003A44FE"/>
+    <w:rsid w:val="003A4581"/>
+    <w:rsid w:val="003A4F7D"/>
     <w:rsid w:val="003A5739"/>
+    <w:rsid w:val="003A6A40"/>
+    <w:rsid w:val="003A6C9B"/>
     <w:rsid w:val="003A760B"/>
     <w:rsid w:val="003A7731"/>
+    <w:rsid w:val="003A7CA5"/>
+    <w:rsid w:val="003B0253"/>
     <w:rsid w:val="003B0BAE"/>
+    <w:rsid w:val="003B0C17"/>
+    <w:rsid w:val="003B142E"/>
+    <w:rsid w:val="003B1A4F"/>
     <w:rsid w:val="003B2311"/>
     <w:rsid w:val="003B28BC"/>
+    <w:rsid w:val="003B2984"/>
+    <w:rsid w:val="003B2C75"/>
+    <w:rsid w:val="003B2E32"/>
     <w:rsid w:val="003B35F1"/>
     <w:rsid w:val="003B3D00"/>
+    <w:rsid w:val="003B3F18"/>
+    <w:rsid w:val="003B548A"/>
+    <w:rsid w:val="003B55B6"/>
     <w:rsid w:val="003B5990"/>
+    <w:rsid w:val="003B6631"/>
+    <w:rsid w:val="003B6D0A"/>
+    <w:rsid w:val="003B71AD"/>
+    <w:rsid w:val="003B7337"/>
     <w:rsid w:val="003C15DB"/>
+    <w:rsid w:val="003C1904"/>
+    <w:rsid w:val="003C1BD3"/>
+    <w:rsid w:val="003C29A6"/>
+    <w:rsid w:val="003C2D88"/>
     <w:rsid w:val="003C2FE4"/>
+    <w:rsid w:val="003C3213"/>
+    <w:rsid w:val="003C3E5F"/>
     <w:rsid w:val="003C43D7"/>
     <w:rsid w:val="003C54D8"/>
     <w:rsid w:val="003C675D"/>
+    <w:rsid w:val="003C7566"/>
+    <w:rsid w:val="003C763D"/>
+    <w:rsid w:val="003C7F96"/>
+    <w:rsid w:val="003D0AE3"/>
     <w:rsid w:val="003D0BCC"/>
+    <w:rsid w:val="003D0EE5"/>
+    <w:rsid w:val="003D16EB"/>
+    <w:rsid w:val="003D1943"/>
     <w:rsid w:val="003D1E86"/>
     <w:rsid w:val="003D2060"/>
     <w:rsid w:val="003D2936"/>
+    <w:rsid w:val="003D2D62"/>
     <w:rsid w:val="003D2FF6"/>
     <w:rsid w:val="003D3990"/>
+    <w:rsid w:val="003D4B51"/>
     <w:rsid w:val="003D52FD"/>
+    <w:rsid w:val="003D5519"/>
+    <w:rsid w:val="003D551B"/>
     <w:rsid w:val="003D5BAC"/>
     <w:rsid w:val="003D5C96"/>
+    <w:rsid w:val="003D65D2"/>
+    <w:rsid w:val="003D6641"/>
     <w:rsid w:val="003D6675"/>
+    <w:rsid w:val="003D68F3"/>
+    <w:rsid w:val="003D781E"/>
     <w:rsid w:val="003D790E"/>
+    <w:rsid w:val="003D7B26"/>
+    <w:rsid w:val="003D7E56"/>
+    <w:rsid w:val="003E1B68"/>
     <w:rsid w:val="003E22E2"/>
+    <w:rsid w:val="003E25AD"/>
     <w:rsid w:val="003E6C04"/>
+    <w:rsid w:val="003E7997"/>
     <w:rsid w:val="003F012A"/>
     <w:rsid w:val="003F0517"/>
+    <w:rsid w:val="003F0B91"/>
+    <w:rsid w:val="003F281F"/>
     <w:rsid w:val="003F3CEC"/>
     <w:rsid w:val="003F3CF2"/>
     <w:rsid w:val="003F3D8B"/>
     <w:rsid w:val="003F403D"/>
+    <w:rsid w:val="003F48CA"/>
     <w:rsid w:val="003F5145"/>
+    <w:rsid w:val="003F5980"/>
+    <w:rsid w:val="003F6B9F"/>
+    <w:rsid w:val="003F6BCF"/>
+    <w:rsid w:val="003F733F"/>
+    <w:rsid w:val="003F7648"/>
     <w:rsid w:val="004000E5"/>
+    <w:rsid w:val="004001B7"/>
+    <w:rsid w:val="00400675"/>
     <w:rsid w:val="00400BA0"/>
     <w:rsid w:val="00400D4D"/>
     <w:rsid w:val="00401259"/>
+    <w:rsid w:val="0040274D"/>
+    <w:rsid w:val="00402EAE"/>
     <w:rsid w:val="00403E76"/>
     <w:rsid w:val="00404940"/>
     <w:rsid w:val="00404F1D"/>
+    <w:rsid w:val="004053AA"/>
     <w:rsid w:val="0040572E"/>
     <w:rsid w:val="00407A97"/>
+    <w:rsid w:val="00407C07"/>
     <w:rsid w:val="00407F17"/>
+    <w:rsid w:val="004102A4"/>
     <w:rsid w:val="00410956"/>
+    <w:rsid w:val="004111AF"/>
+    <w:rsid w:val="00411DE7"/>
+    <w:rsid w:val="00412E96"/>
     <w:rsid w:val="00412FBE"/>
     <w:rsid w:val="00413046"/>
     <w:rsid w:val="004131E9"/>
     <w:rsid w:val="0041399D"/>
+    <w:rsid w:val="00413BAB"/>
+    <w:rsid w:val="00413FFB"/>
+    <w:rsid w:val="00414C75"/>
     <w:rsid w:val="0041574C"/>
     <w:rsid w:val="00415B57"/>
+    <w:rsid w:val="004161B0"/>
     <w:rsid w:val="00416C4C"/>
+    <w:rsid w:val="004173A6"/>
     <w:rsid w:val="0041771C"/>
+    <w:rsid w:val="0042051A"/>
     <w:rsid w:val="00420BF6"/>
     <w:rsid w:val="00421CC6"/>
+    <w:rsid w:val="00421EBA"/>
     <w:rsid w:val="00422EF0"/>
+    <w:rsid w:val="00423E9F"/>
+    <w:rsid w:val="00424196"/>
+    <w:rsid w:val="004242C9"/>
     <w:rsid w:val="00424B68"/>
     <w:rsid w:val="00424CC6"/>
+    <w:rsid w:val="00425010"/>
     <w:rsid w:val="0042515B"/>
     <w:rsid w:val="00425A6F"/>
     <w:rsid w:val="00425ECF"/>
     <w:rsid w:val="0042620F"/>
     <w:rsid w:val="00426275"/>
     <w:rsid w:val="004266C2"/>
     <w:rsid w:val="00426E74"/>
     <w:rsid w:val="004271E6"/>
+    <w:rsid w:val="00427414"/>
     <w:rsid w:val="00430456"/>
+    <w:rsid w:val="00430B81"/>
+    <w:rsid w:val="00430DAF"/>
+    <w:rsid w:val="004318D4"/>
     <w:rsid w:val="004325B0"/>
+    <w:rsid w:val="0043295B"/>
+    <w:rsid w:val="0043299D"/>
     <w:rsid w:val="00432DF2"/>
+    <w:rsid w:val="00432EC1"/>
+    <w:rsid w:val="004330AA"/>
+    <w:rsid w:val="00433B16"/>
+    <w:rsid w:val="0043432F"/>
+    <w:rsid w:val="00434C03"/>
+    <w:rsid w:val="00434C76"/>
     <w:rsid w:val="00435CA3"/>
     <w:rsid w:val="00436660"/>
+    <w:rsid w:val="00436929"/>
+    <w:rsid w:val="00436CB0"/>
+    <w:rsid w:val="004375AF"/>
     <w:rsid w:val="00441FE3"/>
+    <w:rsid w:val="004421C4"/>
+    <w:rsid w:val="0044247C"/>
     <w:rsid w:val="0044255D"/>
+    <w:rsid w:val="004426EC"/>
+    <w:rsid w:val="00442C23"/>
+    <w:rsid w:val="00442D28"/>
+    <w:rsid w:val="00442D5C"/>
     <w:rsid w:val="0044335F"/>
     <w:rsid w:val="00443553"/>
+    <w:rsid w:val="0044372F"/>
+    <w:rsid w:val="0044383E"/>
+    <w:rsid w:val="004447CA"/>
     <w:rsid w:val="004447CF"/>
+    <w:rsid w:val="00444A41"/>
+    <w:rsid w:val="00444B49"/>
+    <w:rsid w:val="00444FA8"/>
     <w:rsid w:val="00445492"/>
     <w:rsid w:val="0044577B"/>
     <w:rsid w:val="004458B4"/>
+    <w:rsid w:val="0044594A"/>
+    <w:rsid w:val="00445A3E"/>
+    <w:rsid w:val="00446CB1"/>
+    <w:rsid w:val="00446FCD"/>
+    <w:rsid w:val="00447166"/>
+    <w:rsid w:val="004475EA"/>
+    <w:rsid w:val="00450C5E"/>
+    <w:rsid w:val="00450E2D"/>
+    <w:rsid w:val="004514B6"/>
+    <w:rsid w:val="004516C9"/>
     <w:rsid w:val="0045207F"/>
     <w:rsid w:val="0045238F"/>
     <w:rsid w:val="00452823"/>
+    <w:rsid w:val="00453AAB"/>
+    <w:rsid w:val="004540D0"/>
+    <w:rsid w:val="004542DE"/>
     <w:rsid w:val="00454360"/>
+    <w:rsid w:val="00454975"/>
     <w:rsid w:val="00454B27"/>
+    <w:rsid w:val="0045530B"/>
     <w:rsid w:val="00455455"/>
     <w:rsid w:val="004559EF"/>
     <w:rsid w:val="00456AD9"/>
+    <w:rsid w:val="00456C8B"/>
+    <w:rsid w:val="00456F2E"/>
+    <w:rsid w:val="004601BF"/>
     <w:rsid w:val="004615CA"/>
+    <w:rsid w:val="004616E5"/>
+    <w:rsid w:val="00461871"/>
     <w:rsid w:val="00461C0A"/>
+    <w:rsid w:val="00461D6B"/>
     <w:rsid w:val="004626C6"/>
     <w:rsid w:val="004638E4"/>
     <w:rsid w:val="00463F16"/>
+    <w:rsid w:val="00464182"/>
     <w:rsid w:val="00465287"/>
+    <w:rsid w:val="00466042"/>
+    <w:rsid w:val="004663BB"/>
     <w:rsid w:val="0046645F"/>
+    <w:rsid w:val="0046646C"/>
+    <w:rsid w:val="0046655B"/>
+    <w:rsid w:val="00467609"/>
+    <w:rsid w:val="00470531"/>
     <w:rsid w:val="00470F99"/>
     <w:rsid w:val="00471254"/>
     <w:rsid w:val="00471682"/>
+    <w:rsid w:val="00471795"/>
+    <w:rsid w:val="00471923"/>
+    <w:rsid w:val="0047243C"/>
+    <w:rsid w:val="00472881"/>
+    <w:rsid w:val="00472A7D"/>
+    <w:rsid w:val="00472BC5"/>
+    <w:rsid w:val="00473E9A"/>
     <w:rsid w:val="00474594"/>
+    <w:rsid w:val="00474813"/>
     <w:rsid w:val="00474A03"/>
+    <w:rsid w:val="00474D53"/>
+    <w:rsid w:val="00474F52"/>
+    <w:rsid w:val="00475C45"/>
     <w:rsid w:val="00475E9A"/>
     <w:rsid w:val="00476A23"/>
     <w:rsid w:val="00476F8A"/>
+    <w:rsid w:val="00477133"/>
+    <w:rsid w:val="00477771"/>
     <w:rsid w:val="00477A78"/>
+    <w:rsid w:val="00477F27"/>
     <w:rsid w:val="00480154"/>
     <w:rsid w:val="004802DC"/>
     <w:rsid w:val="0048085B"/>
+    <w:rsid w:val="004813A1"/>
+    <w:rsid w:val="004823A3"/>
     <w:rsid w:val="00482F97"/>
+    <w:rsid w:val="00483131"/>
+    <w:rsid w:val="00483420"/>
     <w:rsid w:val="004843CC"/>
     <w:rsid w:val="004845CD"/>
     <w:rsid w:val="00484621"/>
+    <w:rsid w:val="00485543"/>
     <w:rsid w:val="00485E7B"/>
+    <w:rsid w:val="0048649D"/>
+    <w:rsid w:val="00486B44"/>
+    <w:rsid w:val="00486CAD"/>
     <w:rsid w:val="004874EB"/>
     <w:rsid w:val="00487645"/>
+    <w:rsid w:val="00490083"/>
+    <w:rsid w:val="00490814"/>
     <w:rsid w:val="00491CF7"/>
     <w:rsid w:val="00492A41"/>
     <w:rsid w:val="0049333C"/>
     <w:rsid w:val="004937E1"/>
+    <w:rsid w:val="00493E2E"/>
+    <w:rsid w:val="00493FE8"/>
     <w:rsid w:val="00494151"/>
     <w:rsid w:val="004948DA"/>
     <w:rsid w:val="00494F07"/>
     <w:rsid w:val="004960FB"/>
+    <w:rsid w:val="004966F6"/>
     <w:rsid w:val="00496823"/>
+    <w:rsid w:val="004974DB"/>
     <w:rsid w:val="00497D36"/>
+    <w:rsid w:val="004A0647"/>
     <w:rsid w:val="004A1FAD"/>
+    <w:rsid w:val="004A281B"/>
+    <w:rsid w:val="004A2F0C"/>
     <w:rsid w:val="004A3194"/>
     <w:rsid w:val="004A349F"/>
     <w:rsid w:val="004A3875"/>
+    <w:rsid w:val="004A4500"/>
+    <w:rsid w:val="004A4EA6"/>
+    <w:rsid w:val="004A57D7"/>
     <w:rsid w:val="004A581F"/>
+    <w:rsid w:val="004A59E6"/>
     <w:rsid w:val="004A5F95"/>
+    <w:rsid w:val="004A6884"/>
+    <w:rsid w:val="004A706D"/>
+    <w:rsid w:val="004A7D99"/>
     <w:rsid w:val="004A7EB9"/>
     <w:rsid w:val="004B0246"/>
     <w:rsid w:val="004B15C4"/>
     <w:rsid w:val="004B1706"/>
+    <w:rsid w:val="004B237F"/>
+    <w:rsid w:val="004B2470"/>
     <w:rsid w:val="004B28CE"/>
+    <w:rsid w:val="004B3490"/>
     <w:rsid w:val="004B3961"/>
     <w:rsid w:val="004B39D5"/>
     <w:rsid w:val="004B3C32"/>
+    <w:rsid w:val="004B4ADE"/>
     <w:rsid w:val="004B4B06"/>
+    <w:rsid w:val="004B5771"/>
+    <w:rsid w:val="004B583B"/>
+    <w:rsid w:val="004B641F"/>
     <w:rsid w:val="004B66C7"/>
     <w:rsid w:val="004B6AF5"/>
+    <w:rsid w:val="004B70BD"/>
+    <w:rsid w:val="004B7408"/>
+    <w:rsid w:val="004C0DF3"/>
     <w:rsid w:val="004C0FE9"/>
     <w:rsid w:val="004C1481"/>
     <w:rsid w:val="004C173C"/>
+    <w:rsid w:val="004C1B7D"/>
     <w:rsid w:val="004C1E2E"/>
+    <w:rsid w:val="004C28FF"/>
     <w:rsid w:val="004C3AE8"/>
+    <w:rsid w:val="004C4105"/>
+    <w:rsid w:val="004C4B62"/>
+    <w:rsid w:val="004C5D15"/>
     <w:rsid w:val="004C64D6"/>
     <w:rsid w:val="004C6C49"/>
     <w:rsid w:val="004C6DF4"/>
+    <w:rsid w:val="004C6E0A"/>
+    <w:rsid w:val="004C794A"/>
     <w:rsid w:val="004D0162"/>
+    <w:rsid w:val="004D0634"/>
     <w:rsid w:val="004D0FA9"/>
+    <w:rsid w:val="004D145A"/>
     <w:rsid w:val="004D1607"/>
     <w:rsid w:val="004D1701"/>
+    <w:rsid w:val="004D18C6"/>
     <w:rsid w:val="004D1E1A"/>
+    <w:rsid w:val="004D2C1B"/>
+    <w:rsid w:val="004D2CB7"/>
     <w:rsid w:val="004D2D37"/>
     <w:rsid w:val="004D3F8B"/>
     <w:rsid w:val="004D4C5F"/>
     <w:rsid w:val="004D52CD"/>
     <w:rsid w:val="004D586B"/>
+    <w:rsid w:val="004D6682"/>
+    <w:rsid w:val="004D7042"/>
     <w:rsid w:val="004D70CF"/>
+    <w:rsid w:val="004D7154"/>
     <w:rsid w:val="004D7A17"/>
+    <w:rsid w:val="004D7C2D"/>
     <w:rsid w:val="004D7C47"/>
+    <w:rsid w:val="004E05CE"/>
+    <w:rsid w:val="004E0670"/>
+    <w:rsid w:val="004E0C36"/>
     <w:rsid w:val="004E0D45"/>
     <w:rsid w:val="004E11BA"/>
+    <w:rsid w:val="004E1374"/>
     <w:rsid w:val="004E14B7"/>
+    <w:rsid w:val="004E2325"/>
     <w:rsid w:val="004E2707"/>
+    <w:rsid w:val="004E32D5"/>
+    <w:rsid w:val="004E36AF"/>
+    <w:rsid w:val="004E3CDA"/>
     <w:rsid w:val="004E408E"/>
+    <w:rsid w:val="004E460F"/>
+    <w:rsid w:val="004E55F7"/>
     <w:rsid w:val="004E609B"/>
     <w:rsid w:val="004E6283"/>
+    <w:rsid w:val="004E6DA1"/>
     <w:rsid w:val="004E7715"/>
     <w:rsid w:val="004E77BE"/>
+    <w:rsid w:val="004F01F4"/>
+    <w:rsid w:val="004F0252"/>
+    <w:rsid w:val="004F043C"/>
     <w:rsid w:val="004F0808"/>
     <w:rsid w:val="004F1FF7"/>
+    <w:rsid w:val="004F20E7"/>
     <w:rsid w:val="004F2602"/>
     <w:rsid w:val="004F27DF"/>
+    <w:rsid w:val="004F2A0B"/>
+    <w:rsid w:val="004F2D6F"/>
     <w:rsid w:val="004F2E1E"/>
+    <w:rsid w:val="004F38DD"/>
+    <w:rsid w:val="004F442D"/>
+    <w:rsid w:val="004F4537"/>
+    <w:rsid w:val="004F48F1"/>
+    <w:rsid w:val="004F4C0F"/>
     <w:rsid w:val="004F5319"/>
+    <w:rsid w:val="004F59E8"/>
     <w:rsid w:val="004F5CE3"/>
+    <w:rsid w:val="004F6048"/>
     <w:rsid w:val="004F6A5D"/>
+    <w:rsid w:val="004F6B1C"/>
     <w:rsid w:val="005001EA"/>
+    <w:rsid w:val="00500581"/>
     <w:rsid w:val="00500EE5"/>
+    <w:rsid w:val="00502A4D"/>
     <w:rsid w:val="00502BDE"/>
+    <w:rsid w:val="00502E10"/>
     <w:rsid w:val="00505D3B"/>
+    <w:rsid w:val="00505FAB"/>
+    <w:rsid w:val="00506A9B"/>
     <w:rsid w:val="005075A7"/>
     <w:rsid w:val="00507A27"/>
+    <w:rsid w:val="00507EA8"/>
+    <w:rsid w:val="00510144"/>
     <w:rsid w:val="00510631"/>
+    <w:rsid w:val="00510B49"/>
+    <w:rsid w:val="00510C18"/>
+    <w:rsid w:val="00511490"/>
+    <w:rsid w:val="005116F5"/>
     <w:rsid w:val="00511840"/>
+    <w:rsid w:val="00511D07"/>
     <w:rsid w:val="00511E51"/>
+    <w:rsid w:val="00512FA4"/>
+    <w:rsid w:val="00513554"/>
+    <w:rsid w:val="00513F3A"/>
     <w:rsid w:val="00514A6F"/>
     <w:rsid w:val="00515599"/>
+    <w:rsid w:val="00515AB6"/>
+    <w:rsid w:val="00515B9F"/>
     <w:rsid w:val="00516089"/>
     <w:rsid w:val="00516243"/>
+    <w:rsid w:val="005169DD"/>
+    <w:rsid w:val="00517298"/>
+    <w:rsid w:val="00517750"/>
+    <w:rsid w:val="00517A6A"/>
     <w:rsid w:val="00521016"/>
     <w:rsid w:val="00521112"/>
     <w:rsid w:val="0052147B"/>
+    <w:rsid w:val="005219D6"/>
+    <w:rsid w:val="00522288"/>
     <w:rsid w:val="00522547"/>
+    <w:rsid w:val="00522959"/>
     <w:rsid w:val="005230BD"/>
+    <w:rsid w:val="005234FC"/>
+    <w:rsid w:val="005243B7"/>
     <w:rsid w:val="0052457E"/>
+    <w:rsid w:val="00524F39"/>
     <w:rsid w:val="005251B7"/>
+    <w:rsid w:val="00525E3A"/>
     <w:rsid w:val="00526090"/>
+    <w:rsid w:val="00526755"/>
+    <w:rsid w:val="005279E5"/>
+    <w:rsid w:val="00527E69"/>
     <w:rsid w:val="00527F8E"/>
+    <w:rsid w:val="005310E0"/>
+    <w:rsid w:val="005317C0"/>
     <w:rsid w:val="00531F3B"/>
     <w:rsid w:val="00532B1F"/>
+    <w:rsid w:val="005330F9"/>
+    <w:rsid w:val="00533134"/>
     <w:rsid w:val="0053317F"/>
+    <w:rsid w:val="00533434"/>
     <w:rsid w:val="0053397D"/>
     <w:rsid w:val="00533DAB"/>
+    <w:rsid w:val="00534780"/>
     <w:rsid w:val="00535052"/>
+    <w:rsid w:val="0053540C"/>
+    <w:rsid w:val="005363CA"/>
     <w:rsid w:val="00536543"/>
+    <w:rsid w:val="00536C82"/>
+    <w:rsid w:val="00536CC1"/>
+    <w:rsid w:val="0053738D"/>
+    <w:rsid w:val="00537AD9"/>
     <w:rsid w:val="00537E01"/>
+    <w:rsid w:val="00540817"/>
+    <w:rsid w:val="00540E5C"/>
     <w:rsid w:val="0054199F"/>
     <w:rsid w:val="00542077"/>
     <w:rsid w:val="005425F6"/>
+    <w:rsid w:val="00542939"/>
+    <w:rsid w:val="00542B1F"/>
     <w:rsid w:val="005430A4"/>
     <w:rsid w:val="0054310A"/>
+    <w:rsid w:val="00543244"/>
+    <w:rsid w:val="00543997"/>
+    <w:rsid w:val="00543E40"/>
     <w:rsid w:val="00544AD3"/>
+    <w:rsid w:val="0054518A"/>
     <w:rsid w:val="005458DC"/>
     <w:rsid w:val="005465B5"/>
     <w:rsid w:val="00546D43"/>
     <w:rsid w:val="0054714A"/>
     <w:rsid w:val="005475B7"/>
+    <w:rsid w:val="005500BA"/>
     <w:rsid w:val="005507E3"/>
+    <w:rsid w:val="0055080A"/>
+    <w:rsid w:val="005510B3"/>
     <w:rsid w:val="005513E0"/>
+    <w:rsid w:val="00552143"/>
+    <w:rsid w:val="00552765"/>
     <w:rsid w:val="00552CFE"/>
+    <w:rsid w:val="00552F7B"/>
     <w:rsid w:val="0055401D"/>
+    <w:rsid w:val="005540B9"/>
+    <w:rsid w:val="005546B4"/>
     <w:rsid w:val="00554CBF"/>
+    <w:rsid w:val="00554E12"/>
+    <w:rsid w:val="00554E77"/>
+    <w:rsid w:val="00555AD8"/>
     <w:rsid w:val="00555C61"/>
+    <w:rsid w:val="005562B1"/>
+    <w:rsid w:val="0055631F"/>
+    <w:rsid w:val="0055654C"/>
+    <w:rsid w:val="005566EA"/>
+    <w:rsid w:val="00557B2C"/>
+    <w:rsid w:val="00557D47"/>
+    <w:rsid w:val="00557F38"/>
+    <w:rsid w:val="005614C1"/>
     <w:rsid w:val="00561DEA"/>
+    <w:rsid w:val="00562A07"/>
     <w:rsid w:val="00562CD2"/>
+    <w:rsid w:val="00563077"/>
+    <w:rsid w:val="005634D1"/>
+    <w:rsid w:val="005637B1"/>
+    <w:rsid w:val="00564398"/>
     <w:rsid w:val="00564A5C"/>
     <w:rsid w:val="00565531"/>
     <w:rsid w:val="00565595"/>
+    <w:rsid w:val="005656F4"/>
+    <w:rsid w:val="0056581A"/>
+    <w:rsid w:val="00565AD5"/>
+    <w:rsid w:val="00566340"/>
     <w:rsid w:val="0056752E"/>
+    <w:rsid w:val="005678BB"/>
     <w:rsid w:val="00567B8B"/>
+    <w:rsid w:val="00567DD5"/>
+    <w:rsid w:val="00567E45"/>
     <w:rsid w:val="0057001A"/>
+    <w:rsid w:val="00570EC2"/>
+    <w:rsid w:val="00570F4C"/>
+    <w:rsid w:val="00571893"/>
+    <w:rsid w:val="0057223A"/>
+    <w:rsid w:val="0057229D"/>
+    <w:rsid w:val="00572300"/>
+    <w:rsid w:val="00572BF2"/>
+    <w:rsid w:val="00572F32"/>
+    <w:rsid w:val="005733DD"/>
+    <w:rsid w:val="00573B96"/>
+    <w:rsid w:val="00573D0E"/>
+    <w:rsid w:val="00574949"/>
+    <w:rsid w:val="00574E02"/>
+    <w:rsid w:val="0057548F"/>
+    <w:rsid w:val="005771CD"/>
+    <w:rsid w:val="005772D3"/>
     <w:rsid w:val="005772E8"/>
+    <w:rsid w:val="005776FE"/>
     <w:rsid w:val="0057798A"/>
     <w:rsid w:val="005800E5"/>
     <w:rsid w:val="005802FC"/>
+    <w:rsid w:val="005810E7"/>
+    <w:rsid w:val="00581200"/>
     <w:rsid w:val="005815D1"/>
+    <w:rsid w:val="00581679"/>
     <w:rsid w:val="00582000"/>
     <w:rsid w:val="005828FE"/>
+    <w:rsid w:val="00583038"/>
     <w:rsid w:val="0058312F"/>
     <w:rsid w:val="0058396C"/>
     <w:rsid w:val="00584ADA"/>
+    <w:rsid w:val="00584C81"/>
+    <w:rsid w:val="00584CAE"/>
+    <w:rsid w:val="00585674"/>
     <w:rsid w:val="00585D42"/>
     <w:rsid w:val="0058604D"/>
+    <w:rsid w:val="00586ABA"/>
+    <w:rsid w:val="005873AE"/>
+    <w:rsid w:val="00587F50"/>
+    <w:rsid w:val="0059027C"/>
+    <w:rsid w:val="00590F86"/>
     <w:rsid w:val="00591183"/>
     <w:rsid w:val="00592E0F"/>
+    <w:rsid w:val="0059405C"/>
     <w:rsid w:val="00594215"/>
+    <w:rsid w:val="005946FF"/>
+    <w:rsid w:val="00594734"/>
+    <w:rsid w:val="00594E04"/>
     <w:rsid w:val="00594EA3"/>
+    <w:rsid w:val="00596182"/>
+    <w:rsid w:val="00596391"/>
     <w:rsid w:val="005965AE"/>
+    <w:rsid w:val="005967DA"/>
+    <w:rsid w:val="005968A7"/>
     <w:rsid w:val="00596C3E"/>
+    <w:rsid w:val="00596D06"/>
     <w:rsid w:val="00597194"/>
     <w:rsid w:val="005975F8"/>
+    <w:rsid w:val="005A0D61"/>
+    <w:rsid w:val="005A1889"/>
     <w:rsid w:val="005A1F68"/>
     <w:rsid w:val="005A266D"/>
     <w:rsid w:val="005A2AD9"/>
     <w:rsid w:val="005A2DEF"/>
+    <w:rsid w:val="005A3323"/>
     <w:rsid w:val="005A354E"/>
+    <w:rsid w:val="005A42E6"/>
+    <w:rsid w:val="005A496D"/>
+    <w:rsid w:val="005A522F"/>
+    <w:rsid w:val="005A539B"/>
+    <w:rsid w:val="005A5638"/>
+    <w:rsid w:val="005A5BE9"/>
+    <w:rsid w:val="005A5CA6"/>
+    <w:rsid w:val="005A6EE3"/>
     <w:rsid w:val="005A70C7"/>
     <w:rsid w:val="005A7104"/>
+    <w:rsid w:val="005A78F5"/>
     <w:rsid w:val="005A7F0A"/>
     <w:rsid w:val="005B01B6"/>
     <w:rsid w:val="005B0566"/>
+    <w:rsid w:val="005B08C4"/>
     <w:rsid w:val="005B0B43"/>
+    <w:rsid w:val="005B1ABA"/>
     <w:rsid w:val="005B21A5"/>
+    <w:rsid w:val="005B22AD"/>
     <w:rsid w:val="005B2609"/>
     <w:rsid w:val="005B28BB"/>
     <w:rsid w:val="005B2F93"/>
     <w:rsid w:val="005B339D"/>
+    <w:rsid w:val="005B3CA8"/>
+    <w:rsid w:val="005B41EF"/>
+    <w:rsid w:val="005B4724"/>
+    <w:rsid w:val="005B4FE4"/>
+    <w:rsid w:val="005B563F"/>
     <w:rsid w:val="005B583D"/>
+    <w:rsid w:val="005B5DBF"/>
     <w:rsid w:val="005B6066"/>
+    <w:rsid w:val="005B60A5"/>
     <w:rsid w:val="005B60B5"/>
+    <w:rsid w:val="005B6233"/>
+    <w:rsid w:val="005B7779"/>
+    <w:rsid w:val="005B77D9"/>
     <w:rsid w:val="005C0A94"/>
+    <w:rsid w:val="005C1E2D"/>
+    <w:rsid w:val="005C29EC"/>
     <w:rsid w:val="005C32E5"/>
+    <w:rsid w:val="005C37F9"/>
     <w:rsid w:val="005C4417"/>
     <w:rsid w:val="005C45F7"/>
+    <w:rsid w:val="005C49D0"/>
+    <w:rsid w:val="005C4FB0"/>
     <w:rsid w:val="005C59F7"/>
+    <w:rsid w:val="005C5AFE"/>
+    <w:rsid w:val="005C6D19"/>
+    <w:rsid w:val="005C6EBB"/>
+    <w:rsid w:val="005C6F7C"/>
+    <w:rsid w:val="005C7747"/>
+    <w:rsid w:val="005D0246"/>
+    <w:rsid w:val="005D0C1E"/>
+    <w:rsid w:val="005D0CB3"/>
     <w:rsid w:val="005D0FFE"/>
+    <w:rsid w:val="005D1898"/>
+    <w:rsid w:val="005D1A05"/>
+    <w:rsid w:val="005D1E1F"/>
+    <w:rsid w:val="005D1FE9"/>
     <w:rsid w:val="005D22D8"/>
+    <w:rsid w:val="005D244F"/>
+    <w:rsid w:val="005D297F"/>
     <w:rsid w:val="005D2B55"/>
+    <w:rsid w:val="005D47E2"/>
     <w:rsid w:val="005D4D95"/>
+    <w:rsid w:val="005D4F1D"/>
+    <w:rsid w:val="005D54DE"/>
+    <w:rsid w:val="005D55A0"/>
     <w:rsid w:val="005D5B1B"/>
     <w:rsid w:val="005D5FA9"/>
+    <w:rsid w:val="005D6CB4"/>
     <w:rsid w:val="005D7206"/>
     <w:rsid w:val="005D7E71"/>
     <w:rsid w:val="005E0083"/>
+    <w:rsid w:val="005E0609"/>
+    <w:rsid w:val="005E06B5"/>
+    <w:rsid w:val="005E0751"/>
+    <w:rsid w:val="005E07E0"/>
+    <w:rsid w:val="005E07F0"/>
     <w:rsid w:val="005E0BEF"/>
+    <w:rsid w:val="005E0C9F"/>
     <w:rsid w:val="005E2720"/>
+    <w:rsid w:val="005E2E15"/>
+    <w:rsid w:val="005E2F77"/>
+    <w:rsid w:val="005E33EA"/>
+    <w:rsid w:val="005E3BC0"/>
+    <w:rsid w:val="005E4687"/>
     <w:rsid w:val="005E4974"/>
+    <w:rsid w:val="005E5A49"/>
+    <w:rsid w:val="005E622B"/>
+    <w:rsid w:val="005E76E3"/>
     <w:rsid w:val="005E7951"/>
+    <w:rsid w:val="005F0605"/>
+    <w:rsid w:val="005F0C72"/>
+    <w:rsid w:val="005F0E59"/>
+    <w:rsid w:val="005F0F7D"/>
+    <w:rsid w:val="005F21A2"/>
     <w:rsid w:val="005F21BD"/>
+    <w:rsid w:val="005F25FC"/>
+    <w:rsid w:val="005F293B"/>
     <w:rsid w:val="005F3356"/>
+    <w:rsid w:val="005F3491"/>
+    <w:rsid w:val="005F38D1"/>
+    <w:rsid w:val="005F3C1C"/>
+    <w:rsid w:val="005F3F7F"/>
     <w:rsid w:val="005F43D5"/>
     <w:rsid w:val="005F45B5"/>
+    <w:rsid w:val="005F4AB6"/>
     <w:rsid w:val="005F4BE4"/>
+    <w:rsid w:val="005F5423"/>
     <w:rsid w:val="005F6488"/>
+    <w:rsid w:val="005F670B"/>
+    <w:rsid w:val="005F7D91"/>
+    <w:rsid w:val="0060093B"/>
+    <w:rsid w:val="006012E4"/>
     <w:rsid w:val="006013E9"/>
+    <w:rsid w:val="006018B2"/>
+    <w:rsid w:val="00601DA2"/>
     <w:rsid w:val="00601EF3"/>
+    <w:rsid w:val="00602242"/>
+    <w:rsid w:val="006023EA"/>
     <w:rsid w:val="00602E93"/>
+    <w:rsid w:val="006046A0"/>
     <w:rsid w:val="00604724"/>
     <w:rsid w:val="00605160"/>
     <w:rsid w:val="006055B4"/>
+    <w:rsid w:val="00605621"/>
+    <w:rsid w:val="00605EDC"/>
     <w:rsid w:val="00605F76"/>
+    <w:rsid w:val="00605FCD"/>
     <w:rsid w:val="00606425"/>
     <w:rsid w:val="00606A92"/>
+    <w:rsid w:val="006073AB"/>
+    <w:rsid w:val="00607524"/>
+    <w:rsid w:val="00607885"/>
+    <w:rsid w:val="00607A17"/>
     <w:rsid w:val="00607BA5"/>
     <w:rsid w:val="0061010A"/>
+    <w:rsid w:val="00610D8E"/>
+    <w:rsid w:val="006116D4"/>
     <w:rsid w:val="0061317D"/>
+    <w:rsid w:val="00613207"/>
     <w:rsid w:val="00613420"/>
+    <w:rsid w:val="006139C9"/>
     <w:rsid w:val="00613A3E"/>
     <w:rsid w:val="006142DA"/>
+    <w:rsid w:val="00615650"/>
+    <w:rsid w:val="0061594B"/>
+    <w:rsid w:val="00616099"/>
     <w:rsid w:val="00616C7F"/>
+    <w:rsid w:val="006173C1"/>
     <w:rsid w:val="0061748A"/>
     <w:rsid w:val="006175B7"/>
     <w:rsid w:val="0062080A"/>
+    <w:rsid w:val="006212A5"/>
+    <w:rsid w:val="006221F7"/>
+    <w:rsid w:val="00622511"/>
+    <w:rsid w:val="006225FD"/>
+    <w:rsid w:val="00622610"/>
     <w:rsid w:val="00622625"/>
     <w:rsid w:val="00622DA5"/>
     <w:rsid w:val="006236B5"/>
+    <w:rsid w:val="0062397C"/>
+    <w:rsid w:val="00624348"/>
     <w:rsid w:val="006244CA"/>
+    <w:rsid w:val="00625C06"/>
     <w:rsid w:val="00626548"/>
+    <w:rsid w:val="00626759"/>
     <w:rsid w:val="0062705C"/>
+    <w:rsid w:val="006271CE"/>
+    <w:rsid w:val="00627982"/>
     <w:rsid w:val="00627CA3"/>
+    <w:rsid w:val="00627D28"/>
     <w:rsid w:val="006306D4"/>
+    <w:rsid w:val="00630D1C"/>
     <w:rsid w:val="00631180"/>
     <w:rsid w:val="00632381"/>
     <w:rsid w:val="006324C4"/>
+    <w:rsid w:val="00632BAB"/>
     <w:rsid w:val="00632E89"/>
     <w:rsid w:val="00633090"/>
+    <w:rsid w:val="0063454B"/>
     <w:rsid w:val="00634901"/>
+    <w:rsid w:val="00634A1B"/>
     <w:rsid w:val="00635E1A"/>
+    <w:rsid w:val="00636489"/>
+    <w:rsid w:val="006367CF"/>
     <w:rsid w:val="00636929"/>
     <w:rsid w:val="00637EBD"/>
+    <w:rsid w:val="00637FFC"/>
+    <w:rsid w:val="0064001D"/>
+    <w:rsid w:val="006402B5"/>
     <w:rsid w:val="00640C77"/>
+    <w:rsid w:val="00641BDA"/>
+    <w:rsid w:val="00642163"/>
     <w:rsid w:val="006423DF"/>
     <w:rsid w:val="00642855"/>
+    <w:rsid w:val="00642C81"/>
     <w:rsid w:val="006433B6"/>
+    <w:rsid w:val="00643630"/>
     <w:rsid w:val="00643661"/>
+    <w:rsid w:val="00643D0F"/>
+    <w:rsid w:val="00643F69"/>
+    <w:rsid w:val="00644715"/>
     <w:rsid w:val="00644D46"/>
     <w:rsid w:val="006452C0"/>
+    <w:rsid w:val="006463B6"/>
     <w:rsid w:val="006465B0"/>
+    <w:rsid w:val="00647910"/>
     <w:rsid w:val="00650919"/>
+    <w:rsid w:val="00651D70"/>
     <w:rsid w:val="0065253F"/>
+    <w:rsid w:val="00652CAA"/>
     <w:rsid w:val="006530B0"/>
+    <w:rsid w:val="00655C7F"/>
+    <w:rsid w:val="00656176"/>
     <w:rsid w:val="00656247"/>
     <w:rsid w:val="00656A84"/>
     <w:rsid w:val="00657003"/>
     <w:rsid w:val="006574A6"/>
     <w:rsid w:val="0065750A"/>
+    <w:rsid w:val="00657555"/>
+    <w:rsid w:val="00657ACC"/>
+    <w:rsid w:val="00657ADC"/>
+    <w:rsid w:val="0066052C"/>
+    <w:rsid w:val="006607BD"/>
     <w:rsid w:val="006608DD"/>
+    <w:rsid w:val="006619EE"/>
     <w:rsid w:val="00661EEF"/>
     <w:rsid w:val="00662E3B"/>
     <w:rsid w:val="00662ED8"/>
+    <w:rsid w:val="00663A26"/>
     <w:rsid w:val="00664584"/>
+    <w:rsid w:val="00664FFE"/>
+    <w:rsid w:val="00665B9E"/>
+    <w:rsid w:val="0066660E"/>
+    <w:rsid w:val="00666929"/>
+    <w:rsid w:val="00666D28"/>
+    <w:rsid w:val="00667188"/>
+    <w:rsid w:val="006673A8"/>
     <w:rsid w:val="00667518"/>
+    <w:rsid w:val="006679CA"/>
     <w:rsid w:val="00667A7B"/>
+    <w:rsid w:val="00667D0A"/>
+    <w:rsid w:val="00670794"/>
+    <w:rsid w:val="00670CC0"/>
+    <w:rsid w:val="006718C9"/>
+    <w:rsid w:val="00671B2A"/>
+    <w:rsid w:val="00672B01"/>
+    <w:rsid w:val="006731B7"/>
+    <w:rsid w:val="0067375B"/>
+    <w:rsid w:val="0067382B"/>
     <w:rsid w:val="00674456"/>
     <w:rsid w:val="00674932"/>
+    <w:rsid w:val="00675808"/>
+    <w:rsid w:val="00675D41"/>
     <w:rsid w:val="0067685A"/>
+    <w:rsid w:val="00676BD8"/>
     <w:rsid w:val="00676E3D"/>
     <w:rsid w:val="00677448"/>
     <w:rsid w:val="00677557"/>
+    <w:rsid w:val="006775A0"/>
     <w:rsid w:val="00680B5A"/>
     <w:rsid w:val="00680BAD"/>
     <w:rsid w:val="00681B2D"/>
     <w:rsid w:val="00681BB2"/>
+    <w:rsid w:val="006822E3"/>
     <w:rsid w:val="00682491"/>
+    <w:rsid w:val="006828A3"/>
     <w:rsid w:val="00682911"/>
+    <w:rsid w:val="00682EE9"/>
     <w:rsid w:val="00683372"/>
     <w:rsid w:val="00683AA9"/>
+    <w:rsid w:val="006844F2"/>
     <w:rsid w:val="0068486A"/>
+    <w:rsid w:val="0068491E"/>
     <w:rsid w:val="00684CB6"/>
     <w:rsid w:val="00685465"/>
+    <w:rsid w:val="006856E8"/>
+    <w:rsid w:val="00685745"/>
     <w:rsid w:val="00691EDD"/>
+    <w:rsid w:val="00692D3F"/>
     <w:rsid w:val="006937D8"/>
+    <w:rsid w:val="00693975"/>
+    <w:rsid w:val="00693F22"/>
+    <w:rsid w:val="0069488C"/>
     <w:rsid w:val="006954E3"/>
+    <w:rsid w:val="00695542"/>
+    <w:rsid w:val="0069586C"/>
     <w:rsid w:val="0069600C"/>
     <w:rsid w:val="006962A2"/>
+    <w:rsid w:val="00696981"/>
     <w:rsid w:val="00696AAF"/>
+    <w:rsid w:val="00696B98"/>
     <w:rsid w:val="00696C9D"/>
     <w:rsid w:val="006A0449"/>
+    <w:rsid w:val="006A0CF1"/>
+    <w:rsid w:val="006A1000"/>
     <w:rsid w:val="006A1280"/>
     <w:rsid w:val="006A1906"/>
     <w:rsid w:val="006A1B17"/>
+    <w:rsid w:val="006A3406"/>
     <w:rsid w:val="006A37D7"/>
     <w:rsid w:val="006A3D73"/>
+    <w:rsid w:val="006A3E3E"/>
+    <w:rsid w:val="006A4071"/>
+    <w:rsid w:val="006A46AD"/>
     <w:rsid w:val="006A4A6F"/>
+    <w:rsid w:val="006A5500"/>
+    <w:rsid w:val="006A59CE"/>
     <w:rsid w:val="006A62D9"/>
     <w:rsid w:val="006A661B"/>
+    <w:rsid w:val="006A75F4"/>
+    <w:rsid w:val="006A7641"/>
     <w:rsid w:val="006A7A4E"/>
     <w:rsid w:val="006A7B0D"/>
+    <w:rsid w:val="006A7D97"/>
+    <w:rsid w:val="006B02C9"/>
     <w:rsid w:val="006B1959"/>
+    <w:rsid w:val="006B19BE"/>
     <w:rsid w:val="006B1A01"/>
     <w:rsid w:val="006B1CC3"/>
+    <w:rsid w:val="006B213C"/>
     <w:rsid w:val="006B237B"/>
+    <w:rsid w:val="006B3761"/>
+    <w:rsid w:val="006B3A9A"/>
+    <w:rsid w:val="006B3B07"/>
     <w:rsid w:val="006B3B11"/>
     <w:rsid w:val="006B6021"/>
     <w:rsid w:val="006B677D"/>
     <w:rsid w:val="006B6C07"/>
+    <w:rsid w:val="006B6C98"/>
+    <w:rsid w:val="006B75D4"/>
+    <w:rsid w:val="006B78C9"/>
     <w:rsid w:val="006C0BB2"/>
+    <w:rsid w:val="006C1134"/>
     <w:rsid w:val="006C121A"/>
+    <w:rsid w:val="006C19C7"/>
+    <w:rsid w:val="006C1C15"/>
+    <w:rsid w:val="006C1D0D"/>
     <w:rsid w:val="006C2037"/>
+    <w:rsid w:val="006C296C"/>
+    <w:rsid w:val="006C29FD"/>
+    <w:rsid w:val="006C30D0"/>
+    <w:rsid w:val="006C3E08"/>
+    <w:rsid w:val="006C577D"/>
+    <w:rsid w:val="006C5808"/>
     <w:rsid w:val="006C58B9"/>
     <w:rsid w:val="006C5AA0"/>
     <w:rsid w:val="006C5FB6"/>
+    <w:rsid w:val="006C6215"/>
     <w:rsid w:val="006C637C"/>
     <w:rsid w:val="006C673D"/>
     <w:rsid w:val="006C6954"/>
+    <w:rsid w:val="006C714E"/>
+    <w:rsid w:val="006C7C6F"/>
+    <w:rsid w:val="006C7DC8"/>
+    <w:rsid w:val="006D0327"/>
+    <w:rsid w:val="006D3538"/>
     <w:rsid w:val="006D4507"/>
     <w:rsid w:val="006D471C"/>
     <w:rsid w:val="006D5C66"/>
+    <w:rsid w:val="006D6618"/>
+    <w:rsid w:val="006D66D6"/>
     <w:rsid w:val="006D671F"/>
+    <w:rsid w:val="006D757B"/>
+    <w:rsid w:val="006D7A02"/>
+    <w:rsid w:val="006D7FDB"/>
+    <w:rsid w:val="006E06A5"/>
     <w:rsid w:val="006E0916"/>
     <w:rsid w:val="006E0D56"/>
     <w:rsid w:val="006E208E"/>
     <w:rsid w:val="006E20EA"/>
+    <w:rsid w:val="006E2236"/>
+    <w:rsid w:val="006E2584"/>
+    <w:rsid w:val="006E2A32"/>
     <w:rsid w:val="006E2A85"/>
+    <w:rsid w:val="006E3167"/>
+    <w:rsid w:val="006E328C"/>
+    <w:rsid w:val="006E3853"/>
     <w:rsid w:val="006E3938"/>
     <w:rsid w:val="006E3CA9"/>
+    <w:rsid w:val="006E49D2"/>
     <w:rsid w:val="006E4BAD"/>
+    <w:rsid w:val="006E5228"/>
     <w:rsid w:val="006E5BAB"/>
+    <w:rsid w:val="006E61BA"/>
+    <w:rsid w:val="006E6675"/>
+    <w:rsid w:val="006E732C"/>
     <w:rsid w:val="006E75B4"/>
+    <w:rsid w:val="006E792F"/>
+    <w:rsid w:val="006E7AF9"/>
+    <w:rsid w:val="006E7CFE"/>
+    <w:rsid w:val="006F0364"/>
+    <w:rsid w:val="006F084A"/>
+    <w:rsid w:val="006F0CD4"/>
     <w:rsid w:val="006F0FD1"/>
+    <w:rsid w:val="006F12D8"/>
+    <w:rsid w:val="006F12EC"/>
+    <w:rsid w:val="006F159C"/>
     <w:rsid w:val="006F19E1"/>
+    <w:rsid w:val="006F1C95"/>
+    <w:rsid w:val="006F1EE3"/>
+    <w:rsid w:val="006F2470"/>
     <w:rsid w:val="006F2BAC"/>
+    <w:rsid w:val="006F3190"/>
+    <w:rsid w:val="006F3BF8"/>
+    <w:rsid w:val="006F48C7"/>
+    <w:rsid w:val="006F49D3"/>
+    <w:rsid w:val="006F4D36"/>
     <w:rsid w:val="006F5985"/>
     <w:rsid w:val="006F64CD"/>
+    <w:rsid w:val="006F69B5"/>
+    <w:rsid w:val="006F6FC1"/>
+    <w:rsid w:val="006F718B"/>
+    <w:rsid w:val="006F75F8"/>
     <w:rsid w:val="006F7680"/>
+    <w:rsid w:val="006F7873"/>
     <w:rsid w:val="006F7D38"/>
     <w:rsid w:val="007007FB"/>
+    <w:rsid w:val="00700B9B"/>
+    <w:rsid w:val="0070184F"/>
     <w:rsid w:val="00701977"/>
     <w:rsid w:val="00701CA4"/>
+    <w:rsid w:val="00701DF9"/>
     <w:rsid w:val="00702D68"/>
+    <w:rsid w:val="00703B7F"/>
     <w:rsid w:val="00704327"/>
+    <w:rsid w:val="00704F67"/>
+    <w:rsid w:val="00705266"/>
     <w:rsid w:val="007055C7"/>
     <w:rsid w:val="007059B0"/>
     <w:rsid w:val="00705C32"/>
     <w:rsid w:val="00705E0B"/>
+    <w:rsid w:val="007065B2"/>
+    <w:rsid w:val="0070664A"/>
+    <w:rsid w:val="00706F58"/>
     <w:rsid w:val="007071B4"/>
+    <w:rsid w:val="007072E0"/>
+    <w:rsid w:val="00707BE1"/>
     <w:rsid w:val="00707D84"/>
     <w:rsid w:val="00711C38"/>
+    <w:rsid w:val="007120C9"/>
     <w:rsid w:val="0071219E"/>
     <w:rsid w:val="007123F7"/>
     <w:rsid w:val="0071311F"/>
+    <w:rsid w:val="00713671"/>
     <w:rsid w:val="007136B5"/>
+    <w:rsid w:val="00713EAF"/>
     <w:rsid w:val="0071421A"/>
+    <w:rsid w:val="00714241"/>
+    <w:rsid w:val="00715E72"/>
     <w:rsid w:val="00716349"/>
     <w:rsid w:val="00716468"/>
+    <w:rsid w:val="007170AD"/>
     <w:rsid w:val="007173E8"/>
+    <w:rsid w:val="007175EB"/>
+    <w:rsid w:val="00717B6C"/>
+    <w:rsid w:val="007203E7"/>
     <w:rsid w:val="0072047F"/>
+    <w:rsid w:val="00720999"/>
     <w:rsid w:val="00720C58"/>
     <w:rsid w:val="00720F16"/>
     <w:rsid w:val="007215A1"/>
+    <w:rsid w:val="00721F8F"/>
+    <w:rsid w:val="0072221A"/>
     <w:rsid w:val="007229ED"/>
     <w:rsid w:val="00722B35"/>
     <w:rsid w:val="007232EE"/>
+    <w:rsid w:val="0072341F"/>
     <w:rsid w:val="00723970"/>
     <w:rsid w:val="00724B10"/>
+    <w:rsid w:val="00725451"/>
     <w:rsid w:val="0072546E"/>
     <w:rsid w:val="00726615"/>
     <w:rsid w:val="007270A5"/>
+    <w:rsid w:val="00730268"/>
+    <w:rsid w:val="00730919"/>
     <w:rsid w:val="00731592"/>
+    <w:rsid w:val="00731829"/>
     <w:rsid w:val="0073364C"/>
     <w:rsid w:val="00733C45"/>
+    <w:rsid w:val="0073465C"/>
+    <w:rsid w:val="00734981"/>
+    <w:rsid w:val="00734D99"/>
+    <w:rsid w:val="0073556E"/>
     <w:rsid w:val="0073580F"/>
+    <w:rsid w:val="00735E4F"/>
+    <w:rsid w:val="007360ED"/>
     <w:rsid w:val="00736E62"/>
+    <w:rsid w:val="0073717C"/>
     <w:rsid w:val="0073718B"/>
+    <w:rsid w:val="00737259"/>
     <w:rsid w:val="007374BF"/>
+    <w:rsid w:val="0074010C"/>
+    <w:rsid w:val="00741BE5"/>
     <w:rsid w:val="00742395"/>
     <w:rsid w:val="00742B13"/>
+    <w:rsid w:val="00743736"/>
     <w:rsid w:val="00743C28"/>
     <w:rsid w:val="0074417D"/>
+    <w:rsid w:val="0074444C"/>
     <w:rsid w:val="00745A7E"/>
+    <w:rsid w:val="00746733"/>
+    <w:rsid w:val="00747BFA"/>
+    <w:rsid w:val="00747E78"/>
+    <w:rsid w:val="007502E8"/>
+    <w:rsid w:val="007513BD"/>
     <w:rsid w:val="007515B4"/>
     <w:rsid w:val="007516CF"/>
+    <w:rsid w:val="00751E25"/>
+    <w:rsid w:val="00751FD9"/>
+    <w:rsid w:val="007539A0"/>
+    <w:rsid w:val="00753F75"/>
+    <w:rsid w:val="007541D3"/>
     <w:rsid w:val="00754B33"/>
     <w:rsid w:val="00755506"/>
+    <w:rsid w:val="00755914"/>
+    <w:rsid w:val="00756176"/>
+    <w:rsid w:val="00756909"/>
+    <w:rsid w:val="007572FE"/>
+    <w:rsid w:val="00757AA9"/>
     <w:rsid w:val="00757ACD"/>
     <w:rsid w:val="00757C7F"/>
+    <w:rsid w:val="007600AC"/>
     <w:rsid w:val="007605FB"/>
     <w:rsid w:val="007621EE"/>
     <w:rsid w:val="0076297F"/>
+    <w:rsid w:val="007638A6"/>
     <w:rsid w:val="0076397A"/>
     <w:rsid w:val="00764580"/>
     <w:rsid w:val="00764669"/>
+    <w:rsid w:val="0076506F"/>
+    <w:rsid w:val="00765324"/>
     <w:rsid w:val="007658F3"/>
+    <w:rsid w:val="00765CCD"/>
+    <w:rsid w:val="00765EBA"/>
+    <w:rsid w:val="00766DD6"/>
+    <w:rsid w:val="007675C1"/>
     <w:rsid w:val="00767D59"/>
     <w:rsid w:val="00767FAB"/>
     <w:rsid w:val="00770771"/>
+    <w:rsid w:val="007708F4"/>
     <w:rsid w:val="007710B4"/>
+    <w:rsid w:val="00771155"/>
     <w:rsid w:val="00771E4B"/>
+    <w:rsid w:val="00772277"/>
+    <w:rsid w:val="00773DB9"/>
+    <w:rsid w:val="00773FFE"/>
+    <w:rsid w:val="007745DA"/>
     <w:rsid w:val="0077483A"/>
+    <w:rsid w:val="00774B30"/>
+    <w:rsid w:val="00775157"/>
     <w:rsid w:val="007755B7"/>
     <w:rsid w:val="00775971"/>
+    <w:rsid w:val="00775ED8"/>
+    <w:rsid w:val="0077618E"/>
+    <w:rsid w:val="0077645F"/>
+    <w:rsid w:val="0077660C"/>
+    <w:rsid w:val="00776626"/>
+    <w:rsid w:val="00776759"/>
+    <w:rsid w:val="00776E80"/>
+    <w:rsid w:val="0077735E"/>
     <w:rsid w:val="007773D1"/>
+    <w:rsid w:val="00777804"/>
+    <w:rsid w:val="00777A35"/>
+    <w:rsid w:val="00777CFB"/>
     <w:rsid w:val="007808D0"/>
+    <w:rsid w:val="00780DC1"/>
     <w:rsid w:val="007813C1"/>
     <w:rsid w:val="007813EC"/>
     <w:rsid w:val="007816FD"/>
+    <w:rsid w:val="0078199F"/>
     <w:rsid w:val="00781B2A"/>
     <w:rsid w:val="00781B44"/>
     <w:rsid w:val="00781FEB"/>
+    <w:rsid w:val="00782C2B"/>
+    <w:rsid w:val="007835D4"/>
+    <w:rsid w:val="00784532"/>
+    <w:rsid w:val="00784972"/>
     <w:rsid w:val="00784ACD"/>
+    <w:rsid w:val="0078565D"/>
+    <w:rsid w:val="00785B03"/>
     <w:rsid w:val="00785E43"/>
     <w:rsid w:val="0078632E"/>
+    <w:rsid w:val="007864F0"/>
     <w:rsid w:val="00786E16"/>
+    <w:rsid w:val="00786FE4"/>
+    <w:rsid w:val="007870D1"/>
+    <w:rsid w:val="00790116"/>
     <w:rsid w:val="007901B7"/>
+    <w:rsid w:val="00790B90"/>
     <w:rsid w:val="00790E79"/>
+    <w:rsid w:val="00791290"/>
     <w:rsid w:val="00791914"/>
+    <w:rsid w:val="007920E0"/>
     <w:rsid w:val="00792140"/>
+    <w:rsid w:val="007929E4"/>
     <w:rsid w:val="00792EB1"/>
     <w:rsid w:val="00792F50"/>
+    <w:rsid w:val="00792F87"/>
+    <w:rsid w:val="00793566"/>
     <w:rsid w:val="0079377B"/>
     <w:rsid w:val="00793CAA"/>
+    <w:rsid w:val="0079404F"/>
+    <w:rsid w:val="00794545"/>
+    <w:rsid w:val="0079553D"/>
     <w:rsid w:val="00796295"/>
+    <w:rsid w:val="00796449"/>
     <w:rsid w:val="00796972"/>
+    <w:rsid w:val="00797777"/>
+    <w:rsid w:val="0079794B"/>
+    <w:rsid w:val="007979AF"/>
+    <w:rsid w:val="00797B58"/>
     <w:rsid w:val="00797ECC"/>
     <w:rsid w:val="00797ED6"/>
+    <w:rsid w:val="00797F82"/>
+    <w:rsid w:val="007A1610"/>
     <w:rsid w:val="007A195E"/>
+    <w:rsid w:val="007A2E22"/>
     <w:rsid w:val="007A3B3A"/>
+    <w:rsid w:val="007A4AB5"/>
+    <w:rsid w:val="007A4C38"/>
+    <w:rsid w:val="007A5A63"/>
     <w:rsid w:val="007A5CF8"/>
+    <w:rsid w:val="007A5F7C"/>
+    <w:rsid w:val="007A64FE"/>
     <w:rsid w:val="007A68DD"/>
     <w:rsid w:val="007A6D18"/>
+    <w:rsid w:val="007A72D0"/>
+    <w:rsid w:val="007A75A9"/>
     <w:rsid w:val="007A7F45"/>
+    <w:rsid w:val="007A7FB9"/>
     <w:rsid w:val="007B0023"/>
+    <w:rsid w:val="007B0047"/>
     <w:rsid w:val="007B0492"/>
     <w:rsid w:val="007B22CB"/>
     <w:rsid w:val="007B2652"/>
     <w:rsid w:val="007B26F4"/>
+    <w:rsid w:val="007B2D99"/>
     <w:rsid w:val="007B31E7"/>
     <w:rsid w:val="007B3307"/>
+    <w:rsid w:val="007B3941"/>
+    <w:rsid w:val="007B4CDA"/>
+    <w:rsid w:val="007B578C"/>
     <w:rsid w:val="007B5B4E"/>
     <w:rsid w:val="007B6433"/>
     <w:rsid w:val="007B6EED"/>
+    <w:rsid w:val="007B77A9"/>
+    <w:rsid w:val="007B78CE"/>
     <w:rsid w:val="007B7B93"/>
+    <w:rsid w:val="007C0DE0"/>
+    <w:rsid w:val="007C1CA2"/>
     <w:rsid w:val="007C310C"/>
+    <w:rsid w:val="007C3371"/>
+    <w:rsid w:val="007C345A"/>
+    <w:rsid w:val="007C494B"/>
     <w:rsid w:val="007C4CFB"/>
     <w:rsid w:val="007C5058"/>
     <w:rsid w:val="007C52BD"/>
     <w:rsid w:val="007C5683"/>
+    <w:rsid w:val="007C599C"/>
     <w:rsid w:val="007C6115"/>
+    <w:rsid w:val="007C6275"/>
     <w:rsid w:val="007C6E5F"/>
     <w:rsid w:val="007C7046"/>
     <w:rsid w:val="007D00F7"/>
+    <w:rsid w:val="007D0183"/>
+    <w:rsid w:val="007D024F"/>
+    <w:rsid w:val="007D0D19"/>
+    <w:rsid w:val="007D194D"/>
+    <w:rsid w:val="007D252C"/>
+    <w:rsid w:val="007D2745"/>
     <w:rsid w:val="007D3256"/>
     <w:rsid w:val="007D40F4"/>
     <w:rsid w:val="007D451F"/>
+    <w:rsid w:val="007D4B3E"/>
+    <w:rsid w:val="007D53C3"/>
+    <w:rsid w:val="007D62E6"/>
     <w:rsid w:val="007D69DE"/>
     <w:rsid w:val="007D6E63"/>
     <w:rsid w:val="007D7525"/>
+    <w:rsid w:val="007D769E"/>
+    <w:rsid w:val="007D76CD"/>
     <w:rsid w:val="007D7E15"/>
+    <w:rsid w:val="007E135D"/>
     <w:rsid w:val="007E2AC3"/>
+    <w:rsid w:val="007E3363"/>
     <w:rsid w:val="007E34F8"/>
     <w:rsid w:val="007E3B99"/>
+    <w:rsid w:val="007E3F0A"/>
+    <w:rsid w:val="007E401F"/>
     <w:rsid w:val="007E47AC"/>
+    <w:rsid w:val="007E4AD5"/>
+    <w:rsid w:val="007E4E20"/>
+    <w:rsid w:val="007E5E60"/>
+    <w:rsid w:val="007E606F"/>
+    <w:rsid w:val="007E60C2"/>
     <w:rsid w:val="007E6B9D"/>
     <w:rsid w:val="007E7656"/>
+    <w:rsid w:val="007F030B"/>
+    <w:rsid w:val="007F03E1"/>
     <w:rsid w:val="007F06D3"/>
     <w:rsid w:val="007F1164"/>
+    <w:rsid w:val="007F122D"/>
+    <w:rsid w:val="007F1B1C"/>
+    <w:rsid w:val="007F2684"/>
     <w:rsid w:val="007F2C91"/>
     <w:rsid w:val="007F3061"/>
     <w:rsid w:val="007F3928"/>
+    <w:rsid w:val="007F3DE2"/>
+    <w:rsid w:val="007F4AFC"/>
+    <w:rsid w:val="007F4C64"/>
+    <w:rsid w:val="007F565B"/>
+    <w:rsid w:val="007F5915"/>
     <w:rsid w:val="007F5B81"/>
+    <w:rsid w:val="007F6088"/>
+    <w:rsid w:val="007F6995"/>
     <w:rsid w:val="007F6D15"/>
+    <w:rsid w:val="007F7567"/>
     <w:rsid w:val="007F7BDB"/>
+    <w:rsid w:val="00800343"/>
+    <w:rsid w:val="0080050C"/>
     <w:rsid w:val="00800C51"/>
     <w:rsid w:val="00801EDE"/>
+    <w:rsid w:val="0080299C"/>
     <w:rsid w:val="008037AC"/>
+    <w:rsid w:val="00803868"/>
     <w:rsid w:val="008038FC"/>
+    <w:rsid w:val="00803C93"/>
+    <w:rsid w:val="008040DC"/>
+    <w:rsid w:val="00804A4D"/>
+    <w:rsid w:val="00804C26"/>
     <w:rsid w:val="00805956"/>
+    <w:rsid w:val="008059B2"/>
     <w:rsid w:val="00805A26"/>
     <w:rsid w:val="00805C87"/>
     <w:rsid w:val="00806B97"/>
     <w:rsid w:val="00806D24"/>
     <w:rsid w:val="00807A93"/>
     <w:rsid w:val="00807CB5"/>
     <w:rsid w:val="00807D33"/>
+    <w:rsid w:val="00810473"/>
     <w:rsid w:val="008109AA"/>
     <w:rsid w:val="00810A2C"/>
     <w:rsid w:val="00811121"/>
+    <w:rsid w:val="00811498"/>
     <w:rsid w:val="00811622"/>
+    <w:rsid w:val="0081208D"/>
+    <w:rsid w:val="0081365B"/>
     <w:rsid w:val="00814076"/>
+    <w:rsid w:val="008152E0"/>
     <w:rsid w:val="008155CB"/>
+    <w:rsid w:val="008160B2"/>
     <w:rsid w:val="00816BAF"/>
     <w:rsid w:val="00816D8B"/>
     <w:rsid w:val="00816FF4"/>
+    <w:rsid w:val="0081716B"/>
     <w:rsid w:val="00817752"/>
     <w:rsid w:val="00817934"/>
     <w:rsid w:val="00817E52"/>
     <w:rsid w:val="00820940"/>
     <w:rsid w:val="00820A2D"/>
     <w:rsid w:val="00821035"/>
+    <w:rsid w:val="00821BD5"/>
+    <w:rsid w:val="008235E4"/>
+    <w:rsid w:val="00823FF1"/>
+    <w:rsid w:val="00824120"/>
     <w:rsid w:val="0082435D"/>
+    <w:rsid w:val="00824591"/>
+    <w:rsid w:val="008246AC"/>
+    <w:rsid w:val="008246BC"/>
+    <w:rsid w:val="00824E96"/>
     <w:rsid w:val="0082538C"/>
+    <w:rsid w:val="00825ABE"/>
     <w:rsid w:val="0082630F"/>
+    <w:rsid w:val="00826930"/>
+    <w:rsid w:val="00826A78"/>
     <w:rsid w:val="00826A84"/>
     <w:rsid w:val="00826EAD"/>
+    <w:rsid w:val="00827382"/>
     <w:rsid w:val="008274E3"/>
+    <w:rsid w:val="008277FF"/>
+    <w:rsid w:val="00827A8A"/>
     <w:rsid w:val="00827BAB"/>
     <w:rsid w:val="00830684"/>
+    <w:rsid w:val="00830C33"/>
     <w:rsid w:val="00830D7D"/>
+    <w:rsid w:val="00831FA4"/>
+    <w:rsid w:val="00832B8D"/>
+    <w:rsid w:val="00832F83"/>
     <w:rsid w:val="00833D01"/>
     <w:rsid w:val="00834B5A"/>
     <w:rsid w:val="00835039"/>
     <w:rsid w:val="008352D1"/>
     <w:rsid w:val="00835A0C"/>
     <w:rsid w:val="00835DCA"/>
     <w:rsid w:val="00835F87"/>
     <w:rsid w:val="008369DE"/>
+    <w:rsid w:val="00836BD6"/>
+    <w:rsid w:val="00837788"/>
     <w:rsid w:val="0083796D"/>
+    <w:rsid w:val="00837F98"/>
+    <w:rsid w:val="0084081B"/>
+    <w:rsid w:val="00840F24"/>
     <w:rsid w:val="00841C40"/>
+    <w:rsid w:val="00841C56"/>
     <w:rsid w:val="0084242E"/>
     <w:rsid w:val="00842BC2"/>
     <w:rsid w:val="00842DDB"/>
+    <w:rsid w:val="00843AB7"/>
+    <w:rsid w:val="00843EE1"/>
     <w:rsid w:val="0084403C"/>
+    <w:rsid w:val="00844157"/>
     <w:rsid w:val="0084430E"/>
     <w:rsid w:val="008444A8"/>
     <w:rsid w:val="00845CB8"/>
+    <w:rsid w:val="00845FD2"/>
     <w:rsid w:val="00846B70"/>
     <w:rsid w:val="008474CB"/>
+    <w:rsid w:val="008504E1"/>
+    <w:rsid w:val="00851567"/>
+    <w:rsid w:val="00851CEA"/>
+    <w:rsid w:val="008520FF"/>
+    <w:rsid w:val="008524DC"/>
+    <w:rsid w:val="0085394A"/>
+    <w:rsid w:val="008544E4"/>
+    <w:rsid w:val="008549AA"/>
     <w:rsid w:val="00854D58"/>
+    <w:rsid w:val="008551ED"/>
+    <w:rsid w:val="0085541F"/>
     <w:rsid w:val="008554CE"/>
+    <w:rsid w:val="00855630"/>
     <w:rsid w:val="00855844"/>
+    <w:rsid w:val="00857014"/>
+    <w:rsid w:val="00857127"/>
     <w:rsid w:val="0085728D"/>
+    <w:rsid w:val="008575C0"/>
+    <w:rsid w:val="00857C26"/>
+    <w:rsid w:val="00860453"/>
+    <w:rsid w:val="0086052C"/>
+    <w:rsid w:val="00861338"/>
     <w:rsid w:val="008614AE"/>
     <w:rsid w:val="0086168E"/>
+    <w:rsid w:val="0086172D"/>
     <w:rsid w:val="00861A11"/>
     <w:rsid w:val="00861B56"/>
     <w:rsid w:val="00861B85"/>
     <w:rsid w:val="00861BEB"/>
+    <w:rsid w:val="00861DDA"/>
     <w:rsid w:val="00862B22"/>
     <w:rsid w:val="00862D08"/>
+    <w:rsid w:val="00862E0A"/>
+    <w:rsid w:val="00862E7D"/>
+    <w:rsid w:val="00862F93"/>
     <w:rsid w:val="00863207"/>
+    <w:rsid w:val="00863655"/>
     <w:rsid w:val="00863E7C"/>
+    <w:rsid w:val="00864A96"/>
     <w:rsid w:val="00864DD2"/>
+    <w:rsid w:val="008658E9"/>
+    <w:rsid w:val="008663E9"/>
     <w:rsid w:val="0086645F"/>
+    <w:rsid w:val="008667BE"/>
     <w:rsid w:val="00866B9A"/>
+    <w:rsid w:val="00870AAA"/>
+    <w:rsid w:val="00870AB8"/>
+    <w:rsid w:val="00870C40"/>
     <w:rsid w:val="00870EC7"/>
+    <w:rsid w:val="00871840"/>
+    <w:rsid w:val="00871DB8"/>
+    <w:rsid w:val="00872EFD"/>
+    <w:rsid w:val="0087359D"/>
+    <w:rsid w:val="00873CB7"/>
+    <w:rsid w:val="00874007"/>
+    <w:rsid w:val="0087407B"/>
+    <w:rsid w:val="00874140"/>
+    <w:rsid w:val="00875437"/>
+    <w:rsid w:val="00875AA3"/>
     <w:rsid w:val="0087612C"/>
+    <w:rsid w:val="008763A3"/>
+    <w:rsid w:val="008763E0"/>
     <w:rsid w:val="00877ABC"/>
+    <w:rsid w:val="00877D66"/>
     <w:rsid w:val="00877FD0"/>
+    <w:rsid w:val="0088014E"/>
+    <w:rsid w:val="00880BF2"/>
+    <w:rsid w:val="0088243F"/>
+    <w:rsid w:val="008824F8"/>
     <w:rsid w:val="008828E3"/>
     <w:rsid w:val="00882A51"/>
+    <w:rsid w:val="008839E4"/>
+    <w:rsid w:val="0088442D"/>
+    <w:rsid w:val="00884456"/>
     <w:rsid w:val="00884A50"/>
+    <w:rsid w:val="00884E56"/>
     <w:rsid w:val="00885415"/>
     <w:rsid w:val="00885A31"/>
     <w:rsid w:val="00885AB6"/>
+    <w:rsid w:val="00885FF0"/>
     <w:rsid w:val="00886506"/>
+    <w:rsid w:val="00887519"/>
     <w:rsid w:val="0088787C"/>
+    <w:rsid w:val="00887C87"/>
+    <w:rsid w:val="00887E74"/>
+    <w:rsid w:val="00887F05"/>
     <w:rsid w:val="00890472"/>
     <w:rsid w:val="00890D2E"/>
+    <w:rsid w:val="00890DCD"/>
+    <w:rsid w:val="00891523"/>
     <w:rsid w:val="00891C95"/>
     <w:rsid w:val="00891F45"/>
+    <w:rsid w:val="008925AF"/>
+    <w:rsid w:val="00892DB7"/>
+    <w:rsid w:val="00892FAD"/>
+    <w:rsid w:val="00894CFF"/>
+    <w:rsid w:val="00894E7F"/>
+    <w:rsid w:val="00895649"/>
+    <w:rsid w:val="00895C7F"/>
     <w:rsid w:val="0089620A"/>
     <w:rsid w:val="008963F1"/>
+    <w:rsid w:val="00896B3C"/>
+    <w:rsid w:val="00897281"/>
+    <w:rsid w:val="00897828"/>
+    <w:rsid w:val="00897AA5"/>
+    <w:rsid w:val="008A0D94"/>
+    <w:rsid w:val="008A1103"/>
     <w:rsid w:val="008A18F1"/>
+    <w:rsid w:val="008A2812"/>
+    <w:rsid w:val="008A2838"/>
+    <w:rsid w:val="008A2DA6"/>
     <w:rsid w:val="008A32B8"/>
+    <w:rsid w:val="008A36F6"/>
     <w:rsid w:val="008A4F2A"/>
     <w:rsid w:val="008A57A0"/>
+    <w:rsid w:val="008A58EA"/>
+    <w:rsid w:val="008A5A89"/>
     <w:rsid w:val="008A6690"/>
     <w:rsid w:val="008A706F"/>
+    <w:rsid w:val="008A7829"/>
+    <w:rsid w:val="008B0402"/>
+    <w:rsid w:val="008B0AEC"/>
+    <w:rsid w:val="008B0B5F"/>
+    <w:rsid w:val="008B0D2A"/>
     <w:rsid w:val="008B0D79"/>
+    <w:rsid w:val="008B2128"/>
+    <w:rsid w:val="008B2155"/>
+    <w:rsid w:val="008B3107"/>
+    <w:rsid w:val="008B3667"/>
+    <w:rsid w:val="008B3755"/>
+    <w:rsid w:val="008B4320"/>
     <w:rsid w:val="008B434A"/>
+    <w:rsid w:val="008B45AE"/>
+    <w:rsid w:val="008B49C4"/>
+    <w:rsid w:val="008B502A"/>
     <w:rsid w:val="008B50A3"/>
+    <w:rsid w:val="008B5237"/>
+    <w:rsid w:val="008B544A"/>
+    <w:rsid w:val="008B64AD"/>
     <w:rsid w:val="008B6AEF"/>
+    <w:rsid w:val="008B70D2"/>
+    <w:rsid w:val="008B73F0"/>
     <w:rsid w:val="008C0055"/>
+    <w:rsid w:val="008C03B2"/>
+    <w:rsid w:val="008C099D"/>
+    <w:rsid w:val="008C0B40"/>
+    <w:rsid w:val="008C0CCC"/>
+    <w:rsid w:val="008C0D44"/>
+    <w:rsid w:val="008C1F52"/>
     <w:rsid w:val="008C2E8E"/>
+    <w:rsid w:val="008C3726"/>
     <w:rsid w:val="008C3FD0"/>
+    <w:rsid w:val="008C4795"/>
     <w:rsid w:val="008C4C5C"/>
     <w:rsid w:val="008C5C16"/>
     <w:rsid w:val="008C63A1"/>
+    <w:rsid w:val="008C6C82"/>
+    <w:rsid w:val="008C797F"/>
+    <w:rsid w:val="008D06C7"/>
+    <w:rsid w:val="008D0E9A"/>
+    <w:rsid w:val="008D1033"/>
+    <w:rsid w:val="008D1072"/>
+    <w:rsid w:val="008D163B"/>
     <w:rsid w:val="008D2CBD"/>
+    <w:rsid w:val="008D2CE5"/>
+    <w:rsid w:val="008D2DEA"/>
+    <w:rsid w:val="008D3878"/>
+    <w:rsid w:val="008D3942"/>
+    <w:rsid w:val="008D3B41"/>
     <w:rsid w:val="008D3B60"/>
     <w:rsid w:val="008D3F64"/>
+    <w:rsid w:val="008D4B85"/>
     <w:rsid w:val="008D54FD"/>
+    <w:rsid w:val="008D597C"/>
+    <w:rsid w:val="008D5BF0"/>
     <w:rsid w:val="008D602F"/>
     <w:rsid w:val="008D647B"/>
     <w:rsid w:val="008D6A95"/>
+    <w:rsid w:val="008D6AF7"/>
     <w:rsid w:val="008D6B4F"/>
     <w:rsid w:val="008D7C6F"/>
+    <w:rsid w:val="008D7C9B"/>
+    <w:rsid w:val="008E081B"/>
+    <w:rsid w:val="008E0D20"/>
     <w:rsid w:val="008E15CA"/>
     <w:rsid w:val="008E15DF"/>
+    <w:rsid w:val="008E1BAA"/>
     <w:rsid w:val="008E2075"/>
+    <w:rsid w:val="008E293F"/>
     <w:rsid w:val="008E2EDE"/>
     <w:rsid w:val="008E4068"/>
+    <w:rsid w:val="008E4D29"/>
+    <w:rsid w:val="008E5A54"/>
     <w:rsid w:val="008E5FE1"/>
+    <w:rsid w:val="008E63AD"/>
+    <w:rsid w:val="008E6591"/>
     <w:rsid w:val="008E6722"/>
     <w:rsid w:val="008E6A9F"/>
     <w:rsid w:val="008E6CE0"/>
+    <w:rsid w:val="008E7068"/>
+    <w:rsid w:val="008E77DA"/>
+    <w:rsid w:val="008E783F"/>
+    <w:rsid w:val="008F03C3"/>
+    <w:rsid w:val="008F0964"/>
+    <w:rsid w:val="008F1C3D"/>
+    <w:rsid w:val="008F1CC3"/>
     <w:rsid w:val="008F2286"/>
+    <w:rsid w:val="008F2D7F"/>
     <w:rsid w:val="008F41E1"/>
+    <w:rsid w:val="008F45E4"/>
+    <w:rsid w:val="008F48C4"/>
     <w:rsid w:val="008F4AFD"/>
     <w:rsid w:val="008F548E"/>
+    <w:rsid w:val="008F57BA"/>
+    <w:rsid w:val="008F6416"/>
     <w:rsid w:val="008F66BF"/>
     <w:rsid w:val="008F6B59"/>
     <w:rsid w:val="008F6BA7"/>
     <w:rsid w:val="008F6ED0"/>
     <w:rsid w:val="009008F6"/>
     <w:rsid w:val="00900ED1"/>
     <w:rsid w:val="009018B3"/>
+    <w:rsid w:val="00902159"/>
+    <w:rsid w:val="00902691"/>
     <w:rsid w:val="00903B80"/>
     <w:rsid w:val="00903BED"/>
     <w:rsid w:val="00903E8B"/>
     <w:rsid w:val="00904512"/>
+    <w:rsid w:val="00904D88"/>
     <w:rsid w:val="00904DB6"/>
     <w:rsid w:val="0090538E"/>
+    <w:rsid w:val="009056CB"/>
+    <w:rsid w:val="00906484"/>
+    <w:rsid w:val="009068C0"/>
     <w:rsid w:val="00906BAF"/>
     <w:rsid w:val="00906DED"/>
     <w:rsid w:val="009075F9"/>
+    <w:rsid w:val="0090766D"/>
+    <w:rsid w:val="00910180"/>
     <w:rsid w:val="009105B7"/>
+    <w:rsid w:val="00910B61"/>
+    <w:rsid w:val="009118A2"/>
+    <w:rsid w:val="00911E6F"/>
+    <w:rsid w:val="0091260C"/>
     <w:rsid w:val="00912DF8"/>
     <w:rsid w:val="00912E29"/>
     <w:rsid w:val="009135D3"/>
+    <w:rsid w:val="009138B4"/>
     <w:rsid w:val="0091408F"/>
+    <w:rsid w:val="0091439E"/>
+    <w:rsid w:val="0091488E"/>
+    <w:rsid w:val="009158E3"/>
+    <w:rsid w:val="00915EE6"/>
     <w:rsid w:val="009161AF"/>
+    <w:rsid w:val="0091679E"/>
+    <w:rsid w:val="0091686F"/>
     <w:rsid w:val="00916A46"/>
     <w:rsid w:val="00916B9A"/>
+    <w:rsid w:val="00916BB8"/>
+    <w:rsid w:val="00917152"/>
     <w:rsid w:val="00917198"/>
+    <w:rsid w:val="00917994"/>
+    <w:rsid w:val="00920133"/>
     <w:rsid w:val="00920630"/>
+    <w:rsid w:val="009206CA"/>
+    <w:rsid w:val="00920782"/>
+    <w:rsid w:val="0092225D"/>
+    <w:rsid w:val="0092391D"/>
+    <w:rsid w:val="00925188"/>
     <w:rsid w:val="0092568B"/>
+    <w:rsid w:val="00925765"/>
     <w:rsid w:val="00925DD9"/>
     <w:rsid w:val="00926A4A"/>
     <w:rsid w:val="00926BA9"/>
     <w:rsid w:val="0092706B"/>
     <w:rsid w:val="00927162"/>
+    <w:rsid w:val="009275B3"/>
+    <w:rsid w:val="00927B29"/>
+    <w:rsid w:val="00927DA0"/>
+    <w:rsid w:val="00930079"/>
+    <w:rsid w:val="0093044B"/>
     <w:rsid w:val="00930D2E"/>
+    <w:rsid w:val="00931688"/>
     <w:rsid w:val="0093226C"/>
+    <w:rsid w:val="00932F28"/>
+    <w:rsid w:val="00932FFA"/>
+    <w:rsid w:val="00933171"/>
     <w:rsid w:val="00933596"/>
+    <w:rsid w:val="009335BD"/>
+    <w:rsid w:val="00934234"/>
+    <w:rsid w:val="00935833"/>
+    <w:rsid w:val="00935895"/>
     <w:rsid w:val="00936096"/>
     <w:rsid w:val="00936279"/>
+    <w:rsid w:val="0093690B"/>
     <w:rsid w:val="00937236"/>
     <w:rsid w:val="00937E1B"/>
+    <w:rsid w:val="00940F41"/>
+    <w:rsid w:val="0094165C"/>
+    <w:rsid w:val="00941C36"/>
+    <w:rsid w:val="00942836"/>
+    <w:rsid w:val="00943111"/>
+    <w:rsid w:val="009435E9"/>
     <w:rsid w:val="00943A7E"/>
+    <w:rsid w:val="00943F7F"/>
+    <w:rsid w:val="00945776"/>
     <w:rsid w:val="00945ADE"/>
+    <w:rsid w:val="009465C4"/>
+    <w:rsid w:val="009466EA"/>
     <w:rsid w:val="009467CF"/>
     <w:rsid w:val="00946AD0"/>
     <w:rsid w:val="00946C0C"/>
+    <w:rsid w:val="009471B5"/>
+    <w:rsid w:val="0094733F"/>
+    <w:rsid w:val="0094766C"/>
     <w:rsid w:val="009478F3"/>
+    <w:rsid w:val="00947906"/>
+    <w:rsid w:val="009500B3"/>
+    <w:rsid w:val="009503CF"/>
     <w:rsid w:val="00950D6A"/>
+    <w:rsid w:val="009510D8"/>
     <w:rsid w:val="0095110E"/>
+    <w:rsid w:val="00951796"/>
+    <w:rsid w:val="00952463"/>
     <w:rsid w:val="00952C79"/>
+    <w:rsid w:val="009534E4"/>
+    <w:rsid w:val="009537BA"/>
+    <w:rsid w:val="009538AF"/>
+    <w:rsid w:val="00953C5B"/>
+    <w:rsid w:val="00955560"/>
+    <w:rsid w:val="009557C3"/>
+    <w:rsid w:val="00956334"/>
     <w:rsid w:val="0095754D"/>
     <w:rsid w:val="00960250"/>
+    <w:rsid w:val="0096038F"/>
+    <w:rsid w:val="00960F5A"/>
+    <w:rsid w:val="00961078"/>
     <w:rsid w:val="009628C5"/>
+    <w:rsid w:val="00962A8B"/>
     <w:rsid w:val="00962DF6"/>
+    <w:rsid w:val="00962F66"/>
     <w:rsid w:val="009633DE"/>
+    <w:rsid w:val="00963B36"/>
     <w:rsid w:val="00963C45"/>
     <w:rsid w:val="009645EA"/>
     <w:rsid w:val="009651ED"/>
+    <w:rsid w:val="00965AB6"/>
     <w:rsid w:val="00965E91"/>
     <w:rsid w:val="00966165"/>
     <w:rsid w:val="00966745"/>
     <w:rsid w:val="00967D42"/>
+    <w:rsid w:val="00970008"/>
+    <w:rsid w:val="009700A3"/>
+    <w:rsid w:val="00970A6A"/>
+    <w:rsid w:val="009714B6"/>
+    <w:rsid w:val="009716B1"/>
     <w:rsid w:val="00973028"/>
     <w:rsid w:val="009757EB"/>
     <w:rsid w:val="00975DC3"/>
+    <w:rsid w:val="009762B7"/>
     <w:rsid w:val="00977234"/>
+    <w:rsid w:val="00977B07"/>
+    <w:rsid w:val="00977CA1"/>
     <w:rsid w:val="00977E14"/>
+    <w:rsid w:val="00977E69"/>
     <w:rsid w:val="00977E78"/>
     <w:rsid w:val="009801E4"/>
+    <w:rsid w:val="00980CE4"/>
+    <w:rsid w:val="00981808"/>
+    <w:rsid w:val="00981F67"/>
+    <w:rsid w:val="00982194"/>
     <w:rsid w:val="009822E0"/>
+    <w:rsid w:val="009823D9"/>
     <w:rsid w:val="00983137"/>
     <w:rsid w:val="0098359E"/>
+    <w:rsid w:val="009839F5"/>
+    <w:rsid w:val="0098408D"/>
+    <w:rsid w:val="00984244"/>
     <w:rsid w:val="00984496"/>
+    <w:rsid w:val="00984BCE"/>
     <w:rsid w:val="00985127"/>
+    <w:rsid w:val="009851D4"/>
     <w:rsid w:val="0098585E"/>
     <w:rsid w:val="009858E9"/>
+    <w:rsid w:val="00985D90"/>
+    <w:rsid w:val="00987173"/>
     <w:rsid w:val="009871EE"/>
+    <w:rsid w:val="00987A9C"/>
     <w:rsid w:val="0099038B"/>
     <w:rsid w:val="00990C52"/>
+    <w:rsid w:val="0099115A"/>
+    <w:rsid w:val="00991855"/>
     <w:rsid w:val="00991C35"/>
+    <w:rsid w:val="009948FD"/>
+    <w:rsid w:val="00994DB0"/>
+    <w:rsid w:val="00995194"/>
     <w:rsid w:val="00995887"/>
     <w:rsid w:val="00996268"/>
+    <w:rsid w:val="009A05BC"/>
+    <w:rsid w:val="009A14A2"/>
+    <w:rsid w:val="009A1585"/>
+    <w:rsid w:val="009A1BF8"/>
+    <w:rsid w:val="009A1FB0"/>
     <w:rsid w:val="009A2199"/>
+    <w:rsid w:val="009A2885"/>
+    <w:rsid w:val="009A2DF1"/>
     <w:rsid w:val="009A2E7F"/>
+    <w:rsid w:val="009A3B72"/>
     <w:rsid w:val="009A5F69"/>
+    <w:rsid w:val="009A7721"/>
     <w:rsid w:val="009A7DB0"/>
+    <w:rsid w:val="009B1CDE"/>
     <w:rsid w:val="009B2433"/>
     <w:rsid w:val="009B2742"/>
     <w:rsid w:val="009B2BB2"/>
+    <w:rsid w:val="009B3734"/>
+    <w:rsid w:val="009B3FAA"/>
+    <w:rsid w:val="009B400E"/>
+    <w:rsid w:val="009B415B"/>
+    <w:rsid w:val="009B476C"/>
     <w:rsid w:val="009B5801"/>
+    <w:rsid w:val="009B5FF1"/>
     <w:rsid w:val="009B62EC"/>
     <w:rsid w:val="009B6379"/>
     <w:rsid w:val="009B72E3"/>
+    <w:rsid w:val="009B750E"/>
     <w:rsid w:val="009B7519"/>
+    <w:rsid w:val="009B7AF6"/>
     <w:rsid w:val="009C03F2"/>
+    <w:rsid w:val="009C064E"/>
     <w:rsid w:val="009C094A"/>
+    <w:rsid w:val="009C1AE7"/>
+    <w:rsid w:val="009C269B"/>
+    <w:rsid w:val="009C3037"/>
     <w:rsid w:val="009C30B4"/>
+    <w:rsid w:val="009C349B"/>
+    <w:rsid w:val="009C4426"/>
+    <w:rsid w:val="009C45FA"/>
+    <w:rsid w:val="009C4AF9"/>
+    <w:rsid w:val="009C5B69"/>
     <w:rsid w:val="009C5E33"/>
+    <w:rsid w:val="009C7031"/>
     <w:rsid w:val="009C7B28"/>
     <w:rsid w:val="009D01EB"/>
+    <w:rsid w:val="009D05FB"/>
+    <w:rsid w:val="009D11AC"/>
     <w:rsid w:val="009D1393"/>
+    <w:rsid w:val="009D23D9"/>
+    <w:rsid w:val="009D240D"/>
+    <w:rsid w:val="009D2562"/>
+    <w:rsid w:val="009D2906"/>
+    <w:rsid w:val="009D31EA"/>
     <w:rsid w:val="009D34FD"/>
     <w:rsid w:val="009D3A4D"/>
     <w:rsid w:val="009D4D75"/>
+    <w:rsid w:val="009D55E8"/>
+    <w:rsid w:val="009D5E03"/>
+    <w:rsid w:val="009D5FF7"/>
+    <w:rsid w:val="009D72A1"/>
+    <w:rsid w:val="009D7687"/>
     <w:rsid w:val="009E0602"/>
     <w:rsid w:val="009E06AB"/>
+    <w:rsid w:val="009E165C"/>
+    <w:rsid w:val="009E2874"/>
     <w:rsid w:val="009E3287"/>
     <w:rsid w:val="009E332D"/>
+    <w:rsid w:val="009E399F"/>
+    <w:rsid w:val="009E42DB"/>
+    <w:rsid w:val="009E4312"/>
+    <w:rsid w:val="009E4981"/>
+    <w:rsid w:val="009E4DC2"/>
     <w:rsid w:val="009E509F"/>
     <w:rsid w:val="009E5D3A"/>
+    <w:rsid w:val="009E6590"/>
     <w:rsid w:val="009E667A"/>
+    <w:rsid w:val="009E67D7"/>
+    <w:rsid w:val="009E6C74"/>
     <w:rsid w:val="009E70B0"/>
+    <w:rsid w:val="009E7678"/>
+    <w:rsid w:val="009E7BCE"/>
     <w:rsid w:val="009F00BF"/>
+    <w:rsid w:val="009F0975"/>
+    <w:rsid w:val="009F13EB"/>
     <w:rsid w:val="009F39BA"/>
     <w:rsid w:val="009F461E"/>
     <w:rsid w:val="009F473C"/>
     <w:rsid w:val="009F4AB1"/>
     <w:rsid w:val="009F526E"/>
+    <w:rsid w:val="009F528A"/>
+    <w:rsid w:val="009F55CA"/>
     <w:rsid w:val="009F5813"/>
+    <w:rsid w:val="009F6766"/>
     <w:rsid w:val="009F736B"/>
+    <w:rsid w:val="00A00718"/>
+    <w:rsid w:val="00A0130A"/>
+    <w:rsid w:val="00A01450"/>
+    <w:rsid w:val="00A01B24"/>
     <w:rsid w:val="00A01C5F"/>
+    <w:rsid w:val="00A02F75"/>
+    <w:rsid w:val="00A02FDC"/>
     <w:rsid w:val="00A03035"/>
+    <w:rsid w:val="00A0324F"/>
+    <w:rsid w:val="00A0361F"/>
     <w:rsid w:val="00A03668"/>
     <w:rsid w:val="00A04FDA"/>
     <w:rsid w:val="00A06C47"/>
+    <w:rsid w:val="00A06DFB"/>
+    <w:rsid w:val="00A07120"/>
+    <w:rsid w:val="00A07131"/>
+    <w:rsid w:val="00A10BA0"/>
     <w:rsid w:val="00A11434"/>
     <w:rsid w:val="00A114F2"/>
+    <w:rsid w:val="00A11608"/>
     <w:rsid w:val="00A117C0"/>
+    <w:rsid w:val="00A11FEF"/>
+    <w:rsid w:val="00A12017"/>
+    <w:rsid w:val="00A120F6"/>
     <w:rsid w:val="00A12697"/>
     <w:rsid w:val="00A1274C"/>
     <w:rsid w:val="00A1381D"/>
     <w:rsid w:val="00A13BB1"/>
+    <w:rsid w:val="00A14790"/>
+    <w:rsid w:val="00A14B71"/>
     <w:rsid w:val="00A154D3"/>
+    <w:rsid w:val="00A157AF"/>
     <w:rsid w:val="00A1585A"/>
+    <w:rsid w:val="00A16643"/>
     <w:rsid w:val="00A16F45"/>
+    <w:rsid w:val="00A1752E"/>
+    <w:rsid w:val="00A216E3"/>
+    <w:rsid w:val="00A227F7"/>
+    <w:rsid w:val="00A22CED"/>
+    <w:rsid w:val="00A22D8E"/>
+    <w:rsid w:val="00A238B5"/>
     <w:rsid w:val="00A23C1D"/>
+    <w:rsid w:val="00A23E9C"/>
+    <w:rsid w:val="00A2444A"/>
+    <w:rsid w:val="00A245DC"/>
+    <w:rsid w:val="00A249B6"/>
+    <w:rsid w:val="00A25A88"/>
+    <w:rsid w:val="00A25DA9"/>
     <w:rsid w:val="00A261AA"/>
     <w:rsid w:val="00A268AF"/>
+    <w:rsid w:val="00A27025"/>
+    <w:rsid w:val="00A272AB"/>
     <w:rsid w:val="00A27999"/>
     <w:rsid w:val="00A300F8"/>
+    <w:rsid w:val="00A30B80"/>
+    <w:rsid w:val="00A31394"/>
+    <w:rsid w:val="00A3231C"/>
+    <w:rsid w:val="00A3414B"/>
     <w:rsid w:val="00A34BF7"/>
     <w:rsid w:val="00A34DC1"/>
     <w:rsid w:val="00A35474"/>
+    <w:rsid w:val="00A35A0D"/>
+    <w:rsid w:val="00A36141"/>
+    <w:rsid w:val="00A37FBC"/>
+    <w:rsid w:val="00A4070A"/>
+    <w:rsid w:val="00A40B2A"/>
     <w:rsid w:val="00A40B48"/>
+    <w:rsid w:val="00A40C9B"/>
+    <w:rsid w:val="00A41853"/>
     <w:rsid w:val="00A41A11"/>
+    <w:rsid w:val="00A41ED6"/>
     <w:rsid w:val="00A43F0E"/>
+    <w:rsid w:val="00A44250"/>
+    <w:rsid w:val="00A442DA"/>
     <w:rsid w:val="00A44C0C"/>
+    <w:rsid w:val="00A45124"/>
     <w:rsid w:val="00A45990"/>
     <w:rsid w:val="00A470D6"/>
+    <w:rsid w:val="00A4774C"/>
     <w:rsid w:val="00A47F80"/>
     <w:rsid w:val="00A50A9D"/>
     <w:rsid w:val="00A51508"/>
     <w:rsid w:val="00A52165"/>
+    <w:rsid w:val="00A52890"/>
+    <w:rsid w:val="00A52DA0"/>
     <w:rsid w:val="00A546A2"/>
     <w:rsid w:val="00A54B14"/>
     <w:rsid w:val="00A54CDF"/>
     <w:rsid w:val="00A550C2"/>
+    <w:rsid w:val="00A552E9"/>
     <w:rsid w:val="00A5600D"/>
     <w:rsid w:val="00A56AE0"/>
+    <w:rsid w:val="00A60359"/>
     <w:rsid w:val="00A609A5"/>
+    <w:rsid w:val="00A614C0"/>
     <w:rsid w:val="00A615BB"/>
+    <w:rsid w:val="00A61D00"/>
     <w:rsid w:val="00A62208"/>
     <w:rsid w:val="00A6271A"/>
+    <w:rsid w:val="00A63992"/>
     <w:rsid w:val="00A63B69"/>
+    <w:rsid w:val="00A63F49"/>
     <w:rsid w:val="00A64203"/>
+    <w:rsid w:val="00A647C8"/>
     <w:rsid w:val="00A64A2B"/>
+    <w:rsid w:val="00A64F90"/>
     <w:rsid w:val="00A65D0A"/>
     <w:rsid w:val="00A66458"/>
+    <w:rsid w:val="00A6777D"/>
+    <w:rsid w:val="00A67EEC"/>
+    <w:rsid w:val="00A70201"/>
+    <w:rsid w:val="00A70904"/>
+    <w:rsid w:val="00A71115"/>
+    <w:rsid w:val="00A71238"/>
+    <w:rsid w:val="00A71813"/>
+    <w:rsid w:val="00A71A6C"/>
+    <w:rsid w:val="00A72F46"/>
+    <w:rsid w:val="00A7382E"/>
     <w:rsid w:val="00A73919"/>
+    <w:rsid w:val="00A73B29"/>
+    <w:rsid w:val="00A741D2"/>
     <w:rsid w:val="00A75199"/>
     <w:rsid w:val="00A75F71"/>
+    <w:rsid w:val="00A7769F"/>
+    <w:rsid w:val="00A7785D"/>
+    <w:rsid w:val="00A77882"/>
     <w:rsid w:val="00A77886"/>
+    <w:rsid w:val="00A802A8"/>
+    <w:rsid w:val="00A82545"/>
     <w:rsid w:val="00A827DA"/>
     <w:rsid w:val="00A82E28"/>
+    <w:rsid w:val="00A83A80"/>
+    <w:rsid w:val="00A842BC"/>
+    <w:rsid w:val="00A84510"/>
+    <w:rsid w:val="00A8514F"/>
+    <w:rsid w:val="00A8592B"/>
     <w:rsid w:val="00A85D21"/>
+    <w:rsid w:val="00A871DA"/>
+    <w:rsid w:val="00A87395"/>
+    <w:rsid w:val="00A87469"/>
     <w:rsid w:val="00A87B22"/>
+    <w:rsid w:val="00A90564"/>
     <w:rsid w:val="00A9061C"/>
     <w:rsid w:val="00A908BD"/>
+    <w:rsid w:val="00A90CD1"/>
     <w:rsid w:val="00A92D78"/>
+    <w:rsid w:val="00A93046"/>
     <w:rsid w:val="00A93593"/>
+    <w:rsid w:val="00A93C9A"/>
+    <w:rsid w:val="00A93F12"/>
+    <w:rsid w:val="00A93FA9"/>
+    <w:rsid w:val="00A94DC4"/>
     <w:rsid w:val="00A9588C"/>
     <w:rsid w:val="00A958BB"/>
+    <w:rsid w:val="00A96024"/>
+    <w:rsid w:val="00A96629"/>
+    <w:rsid w:val="00AA0974"/>
+    <w:rsid w:val="00AA178A"/>
+    <w:rsid w:val="00AA1956"/>
+    <w:rsid w:val="00AA1C54"/>
     <w:rsid w:val="00AA22DF"/>
     <w:rsid w:val="00AA2792"/>
+    <w:rsid w:val="00AA29D8"/>
+    <w:rsid w:val="00AA2F6E"/>
     <w:rsid w:val="00AA314E"/>
+    <w:rsid w:val="00AA3472"/>
     <w:rsid w:val="00AA36A5"/>
+    <w:rsid w:val="00AA42FA"/>
     <w:rsid w:val="00AA4FDF"/>
+    <w:rsid w:val="00AA533F"/>
     <w:rsid w:val="00AA574B"/>
+    <w:rsid w:val="00AA59B2"/>
+    <w:rsid w:val="00AA5AB6"/>
     <w:rsid w:val="00AA63B9"/>
+    <w:rsid w:val="00AA6BC1"/>
     <w:rsid w:val="00AA705A"/>
+    <w:rsid w:val="00AA792A"/>
+    <w:rsid w:val="00AB0049"/>
+    <w:rsid w:val="00AB017E"/>
     <w:rsid w:val="00AB04A4"/>
     <w:rsid w:val="00AB05F7"/>
     <w:rsid w:val="00AB1657"/>
+    <w:rsid w:val="00AB1D07"/>
     <w:rsid w:val="00AB1D66"/>
+    <w:rsid w:val="00AB29DF"/>
     <w:rsid w:val="00AB3CBF"/>
+    <w:rsid w:val="00AB44A7"/>
     <w:rsid w:val="00AB44F0"/>
     <w:rsid w:val="00AB5B67"/>
     <w:rsid w:val="00AB627E"/>
     <w:rsid w:val="00AB648B"/>
     <w:rsid w:val="00AB71C7"/>
+    <w:rsid w:val="00AB76AE"/>
+    <w:rsid w:val="00AC0151"/>
+    <w:rsid w:val="00AC23A6"/>
     <w:rsid w:val="00AC2400"/>
+    <w:rsid w:val="00AC2D03"/>
     <w:rsid w:val="00AC2F10"/>
+    <w:rsid w:val="00AC326D"/>
     <w:rsid w:val="00AC3392"/>
+    <w:rsid w:val="00AC38B7"/>
+    <w:rsid w:val="00AC3EBD"/>
+    <w:rsid w:val="00AC43B1"/>
     <w:rsid w:val="00AC49FB"/>
     <w:rsid w:val="00AC5357"/>
     <w:rsid w:val="00AC53B3"/>
+    <w:rsid w:val="00AC59BF"/>
+    <w:rsid w:val="00AC6A22"/>
+    <w:rsid w:val="00AC6F54"/>
     <w:rsid w:val="00AC751C"/>
+    <w:rsid w:val="00AD0350"/>
+    <w:rsid w:val="00AD05A9"/>
     <w:rsid w:val="00AD05EE"/>
     <w:rsid w:val="00AD0839"/>
+    <w:rsid w:val="00AD095C"/>
+    <w:rsid w:val="00AD0D12"/>
     <w:rsid w:val="00AD1541"/>
     <w:rsid w:val="00AD28B2"/>
     <w:rsid w:val="00AD2B60"/>
+    <w:rsid w:val="00AD352C"/>
     <w:rsid w:val="00AD3999"/>
+    <w:rsid w:val="00AD450E"/>
+    <w:rsid w:val="00AD51D4"/>
     <w:rsid w:val="00AD52FB"/>
     <w:rsid w:val="00AD5494"/>
+    <w:rsid w:val="00AD57D5"/>
+    <w:rsid w:val="00AD5978"/>
+    <w:rsid w:val="00AD59CF"/>
+    <w:rsid w:val="00AD5BCD"/>
     <w:rsid w:val="00AD649E"/>
+    <w:rsid w:val="00AD6FDF"/>
+    <w:rsid w:val="00AD7BF6"/>
     <w:rsid w:val="00AD7D6C"/>
+    <w:rsid w:val="00AE0CFA"/>
+    <w:rsid w:val="00AE1385"/>
+    <w:rsid w:val="00AE2B6B"/>
     <w:rsid w:val="00AE2B8B"/>
     <w:rsid w:val="00AE345D"/>
     <w:rsid w:val="00AE444B"/>
+    <w:rsid w:val="00AE4A12"/>
+    <w:rsid w:val="00AE4A6E"/>
+    <w:rsid w:val="00AE548F"/>
     <w:rsid w:val="00AE5497"/>
+    <w:rsid w:val="00AE7486"/>
+    <w:rsid w:val="00AE756D"/>
+    <w:rsid w:val="00AE7635"/>
     <w:rsid w:val="00AE76BE"/>
     <w:rsid w:val="00AE7F23"/>
+    <w:rsid w:val="00AE7F70"/>
     <w:rsid w:val="00AF04AD"/>
+    <w:rsid w:val="00AF0F3D"/>
     <w:rsid w:val="00AF196E"/>
+    <w:rsid w:val="00AF3372"/>
+    <w:rsid w:val="00AF4354"/>
     <w:rsid w:val="00AF43A3"/>
+    <w:rsid w:val="00AF4776"/>
+    <w:rsid w:val="00AF49CF"/>
+    <w:rsid w:val="00AF4A85"/>
     <w:rsid w:val="00AF4C24"/>
+    <w:rsid w:val="00AF4FD7"/>
     <w:rsid w:val="00AF5942"/>
+    <w:rsid w:val="00AF59DC"/>
     <w:rsid w:val="00AF5F77"/>
+    <w:rsid w:val="00AF6CF2"/>
+    <w:rsid w:val="00B01884"/>
+    <w:rsid w:val="00B01E65"/>
     <w:rsid w:val="00B024CB"/>
+    <w:rsid w:val="00B02A5A"/>
+    <w:rsid w:val="00B0446C"/>
+    <w:rsid w:val="00B0459E"/>
     <w:rsid w:val="00B04946"/>
+    <w:rsid w:val="00B05408"/>
+    <w:rsid w:val="00B05515"/>
     <w:rsid w:val="00B057EF"/>
+    <w:rsid w:val="00B05F88"/>
+    <w:rsid w:val="00B062BE"/>
+    <w:rsid w:val="00B06BF4"/>
     <w:rsid w:val="00B06D73"/>
+    <w:rsid w:val="00B0787A"/>
+    <w:rsid w:val="00B11365"/>
     <w:rsid w:val="00B11FEE"/>
+    <w:rsid w:val="00B12317"/>
+    <w:rsid w:val="00B124CE"/>
     <w:rsid w:val="00B1301A"/>
     <w:rsid w:val="00B144D8"/>
+    <w:rsid w:val="00B14789"/>
     <w:rsid w:val="00B14D6E"/>
     <w:rsid w:val="00B153F8"/>
     <w:rsid w:val="00B15884"/>
     <w:rsid w:val="00B15B22"/>
+    <w:rsid w:val="00B160AF"/>
+    <w:rsid w:val="00B164EF"/>
     <w:rsid w:val="00B16D30"/>
+    <w:rsid w:val="00B16FCC"/>
+    <w:rsid w:val="00B1757C"/>
+    <w:rsid w:val="00B17D28"/>
     <w:rsid w:val="00B200C0"/>
+    <w:rsid w:val="00B2066F"/>
     <w:rsid w:val="00B217F0"/>
+    <w:rsid w:val="00B218F0"/>
+    <w:rsid w:val="00B21E11"/>
     <w:rsid w:val="00B2330A"/>
+    <w:rsid w:val="00B2346C"/>
+    <w:rsid w:val="00B23701"/>
+    <w:rsid w:val="00B2376B"/>
+    <w:rsid w:val="00B239E5"/>
+    <w:rsid w:val="00B23B28"/>
+    <w:rsid w:val="00B24082"/>
+    <w:rsid w:val="00B24DA5"/>
+    <w:rsid w:val="00B26730"/>
+    <w:rsid w:val="00B26A10"/>
+    <w:rsid w:val="00B27115"/>
+    <w:rsid w:val="00B2749C"/>
+    <w:rsid w:val="00B27A48"/>
     <w:rsid w:val="00B27A99"/>
     <w:rsid w:val="00B30975"/>
     <w:rsid w:val="00B311DC"/>
+    <w:rsid w:val="00B315B8"/>
     <w:rsid w:val="00B3199B"/>
     <w:rsid w:val="00B338C5"/>
     <w:rsid w:val="00B34935"/>
+    <w:rsid w:val="00B34A58"/>
+    <w:rsid w:val="00B35828"/>
+    <w:rsid w:val="00B35966"/>
+    <w:rsid w:val="00B35A7A"/>
+    <w:rsid w:val="00B35A95"/>
+    <w:rsid w:val="00B35DAA"/>
     <w:rsid w:val="00B36D8F"/>
+    <w:rsid w:val="00B37241"/>
     <w:rsid w:val="00B37E6C"/>
     <w:rsid w:val="00B4052B"/>
+    <w:rsid w:val="00B407A3"/>
+    <w:rsid w:val="00B40DEF"/>
+    <w:rsid w:val="00B40E4B"/>
+    <w:rsid w:val="00B41413"/>
+    <w:rsid w:val="00B417EB"/>
     <w:rsid w:val="00B41D09"/>
     <w:rsid w:val="00B41D78"/>
     <w:rsid w:val="00B42777"/>
     <w:rsid w:val="00B4300C"/>
+    <w:rsid w:val="00B43C17"/>
+    <w:rsid w:val="00B44056"/>
+    <w:rsid w:val="00B44224"/>
     <w:rsid w:val="00B44479"/>
+    <w:rsid w:val="00B4458A"/>
     <w:rsid w:val="00B44978"/>
+    <w:rsid w:val="00B4501A"/>
+    <w:rsid w:val="00B45191"/>
     <w:rsid w:val="00B45921"/>
     <w:rsid w:val="00B45B95"/>
     <w:rsid w:val="00B467E1"/>
+    <w:rsid w:val="00B4689E"/>
+    <w:rsid w:val="00B46E47"/>
+    <w:rsid w:val="00B46F8F"/>
     <w:rsid w:val="00B47618"/>
+    <w:rsid w:val="00B47CA5"/>
     <w:rsid w:val="00B47D7A"/>
+    <w:rsid w:val="00B503B8"/>
+    <w:rsid w:val="00B50C06"/>
+    <w:rsid w:val="00B50F82"/>
+    <w:rsid w:val="00B51663"/>
+    <w:rsid w:val="00B5241B"/>
+    <w:rsid w:val="00B52F8A"/>
     <w:rsid w:val="00B531D4"/>
     <w:rsid w:val="00B53FF0"/>
+    <w:rsid w:val="00B5472F"/>
+    <w:rsid w:val="00B547D5"/>
+    <w:rsid w:val="00B547E2"/>
     <w:rsid w:val="00B54894"/>
     <w:rsid w:val="00B54A89"/>
+    <w:rsid w:val="00B54A94"/>
+    <w:rsid w:val="00B55233"/>
     <w:rsid w:val="00B5622C"/>
+    <w:rsid w:val="00B5649C"/>
+    <w:rsid w:val="00B57B06"/>
+    <w:rsid w:val="00B57E67"/>
     <w:rsid w:val="00B6074C"/>
+    <w:rsid w:val="00B60C2A"/>
     <w:rsid w:val="00B61357"/>
+    <w:rsid w:val="00B613B0"/>
     <w:rsid w:val="00B61486"/>
+    <w:rsid w:val="00B618FC"/>
+    <w:rsid w:val="00B62782"/>
+    <w:rsid w:val="00B63431"/>
+    <w:rsid w:val="00B63B45"/>
+    <w:rsid w:val="00B64157"/>
+    <w:rsid w:val="00B64AAC"/>
+    <w:rsid w:val="00B64EDE"/>
     <w:rsid w:val="00B655DB"/>
+    <w:rsid w:val="00B657A7"/>
+    <w:rsid w:val="00B65A09"/>
+    <w:rsid w:val="00B66672"/>
     <w:rsid w:val="00B66C7D"/>
+    <w:rsid w:val="00B66E83"/>
+    <w:rsid w:val="00B675C5"/>
+    <w:rsid w:val="00B67C65"/>
+    <w:rsid w:val="00B67E28"/>
+    <w:rsid w:val="00B70043"/>
+    <w:rsid w:val="00B7027D"/>
+    <w:rsid w:val="00B70EEF"/>
+    <w:rsid w:val="00B71579"/>
+    <w:rsid w:val="00B719C0"/>
     <w:rsid w:val="00B71A11"/>
     <w:rsid w:val="00B71DB3"/>
     <w:rsid w:val="00B71E2D"/>
+    <w:rsid w:val="00B71E6C"/>
+    <w:rsid w:val="00B7319E"/>
     <w:rsid w:val="00B760E4"/>
     <w:rsid w:val="00B76566"/>
+    <w:rsid w:val="00B7673E"/>
     <w:rsid w:val="00B76825"/>
+    <w:rsid w:val="00B77863"/>
+    <w:rsid w:val="00B77AAF"/>
     <w:rsid w:val="00B817CC"/>
     <w:rsid w:val="00B819DD"/>
+    <w:rsid w:val="00B824F0"/>
+    <w:rsid w:val="00B829AB"/>
+    <w:rsid w:val="00B82C13"/>
     <w:rsid w:val="00B83051"/>
     <w:rsid w:val="00B832A4"/>
+    <w:rsid w:val="00B847BA"/>
+    <w:rsid w:val="00B850B7"/>
+    <w:rsid w:val="00B8603D"/>
     <w:rsid w:val="00B8649D"/>
     <w:rsid w:val="00B91FE8"/>
     <w:rsid w:val="00B92DF4"/>
     <w:rsid w:val="00B93DC4"/>
+    <w:rsid w:val="00B93EB2"/>
+    <w:rsid w:val="00B94208"/>
     <w:rsid w:val="00B95BA6"/>
+    <w:rsid w:val="00B96007"/>
+    <w:rsid w:val="00B96130"/>
+    <w:rsid w:val="00B9622B"/>
     <w:rsid w:val="00B97171"/>
+    <w:rsid w:val="00BA0377"/>
+    <w:rsid w:val="00BA0953"/>
     <w:rsid w:val="00BA0CC5"/>
     <w:rsid w:val="00BA1AA4"/>
     <w:rsid w:val="00BA250C"/>
+    <w:rsid w:val="00BA2975"/>
+    <w:rsid w:val="00BA2E15"/>
     <w:rsid w:val="00BA35F0"/>
     <w:rsid w:val="00BA3B5E"/>
+    <w:rsid w:val="00BA3BF3"/>
     <w:rsid w:val="00BA3D6B"/>
+    <w:rsid w:val="00BA4980"/>
     <w:rsid w:val="00BA561F"/>
+    <w:rsid w:val="00BA58CC"/>
     <w:rsid w:val="00BA5C97"/>
+    <w:rsid w:val="00BA5D07"/>
+    <w:rsid w:val="00BA6B64"/>
     <w:rsid w:val="00BA74C6"/>
+    <w:rsid w:val="00BA7559"/>
     <w:rsid w:val="00BA77FB"/>
+    <w:rsid w:val="00BA7857"/>
+    <w:rsid w:val="00BA7FC6"/>
+    <w:rsid w:val="00BB059B"/>
+    <w:rsid w:val="00BB078A"/>
     <w:rsid w:val="00BB08F4"/>
+    <w:rsid w:val="00BB08F5"/>
     <w:rsid w:val="00BB1068"/>
+    <w:rsid w:val="00BB19B5"/>
     <w:rsid w:val="00BB1CC3"/>
     <w:rsid w:val="00BB20E8"/>
+    <w:rsid w:val="00BB2389"/>
+    <w:rsid w:val="00BB24DB"/>
+    <w:rsid w:val="00BB269A"/>
     <w:rsid w:val="00BB2BCE"/>
     <w:rsid w:val="00BB3B22"/>
+    <w:rsid w:val="00BB4054"/>
+    <w:rsid w:val="00BB452C"/>
+    <w:rsid w:val="00BB57ED"/>
+    <w:rsid w:val="00BB588A"/>
     <w:rsid w:val="00BB59EF"/>
+    <w:rsid w:val="00BB6820"/>
     <w:rsid w:val="00BB7E3E"/>
     <w:rsid w:val="00BC08E4"/>
+    <w:rsid w:val="00BC0AB0"/>
     <w:rsid w:val="00BC13CF"/>
     <w:rsid w:val="00BC1C1C"/>
     <w:rsid w:val="00BC220B"/>
+    <w:rsid w:val="00BC2322"/>
     <w:rsid w:val="00BC26ED"/>
     <w:rsid w:val="00BC2DA9"/>
     <w:rsid w:val="00BC31E5"/>
     <w:rsid w:val="00BC327C"/>
     <w:rsid w:val="00BC34F4"/>
+    <w:rsid w:val="00BC3FF0"/>
     <w:rsid w:val="00BC4A5F"/>
     <w:rsid w:val="00BC5177"/>
     <w:rsid w:val="00BC5764"/>
     <w:rsid w:val="00BC6342"/>
+    <w:rsid w:val="00BC650C"/>
+    <w:rsid w:val="00BC6DE6"/>
+    <w:rsid w:val="00BC71F8"/>
+    <w:rsid w:val="00BC7D30"/>
     <w:rsid w:val="00BC7DDB"/>
     <w:rsid w:val="00BD0732"/>
     <w:rsid w:val="00BD08AF"/>
+    <w:rsid w:val="00BD094B"/>
+    <w:rsid w:val="00BD2957"/>
     <w:rsid w:val="00BD2A46"/>
+    <w:rsid w:val="00BD41DA"/>
     <w:rsid w:val="00BD4AEB"/>
     <w:rsid w:val="00BD5708"/>
     <w:rsid w:val="00BD5ED5"/>
     <w:rsid w:val="00BD63CF"/>
     <w:rsid w:val="00BD6E46"/>
     <w:rsid w:val="00BE00CF"/>
+    <w:rsid w:val="00BE05E6"/>
+    <w:rsid w:val="00BE0612"/>
     <w:rsid w:val="00BE0A71"/>
+    <w:rsid w:val="00BE1181"/>
+    <w:rsid w:val="00BE12A8"/>
+    <w:rsid w:val="00BE166E"/>
+    <w:rsid w:val="00BE1B49"/>
     <w:rsid w:val="00BE217B"/>
     <w:rsid w:val="00BE28CE"/>
     <w:rsid w:val="00BE33AC"/>
+    <w:rsid w:val="00BE48E8"/>
     <w:rsid w:val="00BE5C04"/>
+    <w:rsid w:val="00BE7040"/>
     <w:rsid w:val="00BE7462"/>
     <w:rsid w:val="00BE754B"/>
     <w:rsid w:val="00BE79B9"/>
+    <w:rsid w:val="00BF157F"/>
+    <w:rsid w:val="00BF1D91"/>
+    <w:rsid w:val="00BF282C"/>
+    <w:rsid w:val="00BF4278"/>
     <w:rsid w:val="00BF4B31"/>
     <w:rsid w:val="00BF5EC0"/>
     <w:rsid w:val="00BF635B"/>
+    <w:rsid w:val="00BF6E6B"/>
+    <w:rsid w:val="00BF76A5"/>
     <w:rsid w:val="00C0065C"/>
+    <w:rsid w:val="00C00E64"/>
     <w:rsid w:val="00C0119F"/>
+    <w:rsid w:val="00C01B7C"/>
     <w:rsid w:val="00C01CC1"/>
+    <w:rsid w:val="00C03392"/>
     <w:rsid w:val="00C033D8"/>
+    <w:rsid w:val="00C036FC"/>
+    <w:rsid w:val="00C0381B"/>
+    <w:rsid w:val="00C044C6"/>
+    <w:rsid w:val="00C0451D"/>
+    <w:rsid w:val="00C04BC9"/>
+    <w:rsid w:val="00C05825"/>
+    <w:rsid w:val="00C05E8D"/>
     <w:rsid w:val="00C05F96"/>
+    <w:rsid w:val="00C0603F"/>
     <w:rsid w:val="00C067A3"/>
+    <w:rsid w:val="00C068C9"/>
     <w:rsid w:val="00C06FDE"/>
+    <w:rsid w:val="00C074B7"/>
     <w:rsid w:val="00C07B72"/>
+    <w:rsid w:val="00C07E4C"/>
+    <w:rsid w:val="00C102EC"/>
+    <w:rsid w:val="00C112EA"/>
+    <w:rsid w:val="00C11357"/>
     <w:rsid w:val="00C114F7"/>
     <w:rsid w:val="00C11598"/>
     <w:rsid w:val="00C1204F"/>
+    <w:rsid w:val="00C12A41"/>
     <w:rsid w:val="00C13A44"/>
+    <w:rsid w:val="00C13C0C"/>
     <w:rsid w:val="00C13C5C"/>
+    <w:rsid w:val="00C14371"/>
+    <w:rsid w:val="00C14687"/>
+    <w:rsid w:val="00C147A0"/>
+    <w:rsid w:val="00C14FE1"/>
+    <w:rsid w:val="00C15520"/>
+    <w:rsid w:val="00C1563C"/>
     <w:rsid w:val="00C15D84"/>
+    <w:rsid w:val="00C16A02"/>
     <w:rsid w:val="00C17464"/>
     <w:rsid w:val="00C179E0"/>
+    <w:rsid w:val="00C17CB6"/>
+    <w:rsid w:val="00C17FEE"/>
+    <w:rsid w:val="00C20459"/>
+    <w:rsid w:val="00C205FE"/>
     <w:rsid w:val="00C21687"/>
+    <w:rsid w:val="00C21C17"/>
+    <w:rsid w:val="00C21CEC"/>
     <w:rsid w:val="00C21F10"/>
     <w:rsid w:val="00C22A15"/>
     <w:rsid w:val="00C237B9"/>
+    <w:rsid w:val="00C24B51"/>
     <w:rsid w:val="00C24DA6"/>
     <w:rsid w:val="00C250DE"/>
     <w:rsid w:val="00C25B1A"/>
+    <w:rsid w:val="00C25D5B"/>
+    <w:rsid w:val="00C26433"/>
     <w:rsid w:val="00C27341"/>
+    <w:rsid w:val="00C273B9"/>
+    <w:rsid w:val="00C27601"/>
     <w:rsid w:val="00C300F1"/>
+    <w:rsid w:val="00C305AA"/>
+    <w:rsid w:val="00C307A3"/>
     <w:rsid w:val="00C30F4C"/>
     <w:rsid w:val="00C310B2"/>
     <w:rsid w:val="00C3122E"/>
+    <w:rsid w:val="00C31DFC"/>
+    <w:rsid w:val="00C32666"/>
     <w:rsid w:val="00C33420"/>
     <w:rsid w:val="00C3375F"/>
+    <w:rsid w:val="00C3492B"/>
+    <w:rsid w:val="00C357E6"/>
+    <w:rsid w:val="00C35B03"/>
+    <w:rsid w:val="00C362E8"/>
     <w:rsid w:val="00C371E3"/>
+    <w:rsid w:val="00C3738F"/>
+    <w:rsid w:val="00C3779F"/>
+    <w:rsid w:val="00C3780B"/>
+    <w:rsid w:val="00C37E83"/>
+    <w:rsid w:val="00C407AD"/>
     <w:rsid w:val="00C40CF0"/>
+    <w:rsid w:val="00C40EC7"/>
+    <w:rsid w:val="00C41116"/>
     <w:rsid w:val="00C412CA"/>
     <w:rsid w:val="00C41459"/>
+    <w:rsid w:val="00C41D3B"/>
+    <w:rsid w:val="00C420F1"/>
+    <w:rsid w:val="00C422E9"/>
+    <w:rsid w:val="00C4529E"/>
     <w:rsid w:val="00C455F6"/>
     <w:rsid w:val="00C45B8A"/>
     <w:rsid w:val="00C47609"/>
     <w:rsid w:val="00C50725"/>
     <w:rsid w:val="00C5108B"/>
+    <w:rsid w:val="00C512F7"/>
+    <w:rsid w:val="00C52269"/>
+    <w:rsid w:val="00C524C6"/>
+    <w:rsid w:val="00C53276"/>
     <w:rsid w:val="00C53B49"/>
+    <w:rsid w:val="00C553A5"/>
+    <w:rsid w:val="00C553F4"/>
     <w:rsid w:val="00C557C0"/>
+    <w:rsid w:val="00C55FF1"/>
     <w:rsid w:val="00C56884"/>
+    <w:rsid w:val="00C56C00"/>
+    <w:rsid w:val="00C603B4"/>
+    <w:rsid w:val="00C606BD"/>
+    <w:rsid w:val="00C614AA"/>
+    <w:rsid w:val="00C61623"/>
     <w:rsid w:val="00C617AD"/>
     <w:rsid w:val="00C61B4C"/>
+    <w:rsid w:val="00C61C8C"/>
+    <w:rsid w:val="00C61CAA"/>
     <w:rsid w:val="00C62926"/>
     <w:rsid w:val="00C62A74"/>
+    <w:rsid w:val="00C62D3D"/>
+    <w:rsid w:val="00C635F5"/>
+    <w:rsid w:val="00C63C1C"/>
     <w:rsid w:val="00C63E72"/>
+    <w:rsid w:val="00C6444C"/>
     <w:rsid w:val="00C64544"/>
+    <w:rsid w:val="00C6455B"/>
+    <w:rsid w:val="00C65732"/>
     <w:rsid w:val="00C65AB0"/>
+    <w:rsid w:val="00C66FAD"/>
     <w:rsid w:val="00C67FA0"/>
+    <w:rsid w:val="00C70C80"/>
+    <w:rsid w:val="00C71925"/>
     <w:rsid w:val="00C71A77"/>
+    <w:rsid w:val="00C71BAE"/>
+    <w:rsid w:val="00C72804"/>
     <w:rsid w:val="00C73199"/>
+    <w:rsid w:val="00C73545"/>
     <w:rsid w:val="00C73AAE"/>
     <w:rsid w:val="00C73C2B"/>
+    <w:rsid w:val="00C74118"/>
     <w:rsid w:val="00C745D3"/>
     <w:rsid w:val="00C74BBC"/>
     <w:rsid w:val="00C75083"/>
+    <w:rsid w:val="00C750C0"/>
+    <w:rsid w:val="00C761BF"/>
+    <w:rsid w:val="00C76DFF"/>
     <w:rsid w:val="00C771B7"/>
+    <w:rsid w:val="00C8008F"/>
     <w:rsid w:val="00C800C3"/>
     <w:rsid w:val="00C805F5"/>
     <w:rsid w:val="00C80AA0"/>
+    <w:rsid w:val="00C80AC9"/>
+    <w:rsid w:val="00C81BAE"/>
+    <w:rsid w:val="00C82DA6"/>
+    <w:rsid w:val="00C82E2F"/>
     <w:rsid w:val="00C83354"/>
+    <w:rsid w:val="00C83756"/>
     <w:rsid w:val="00C83C48"/>
+    <w:rsid w:val="00C84F27"/>
+    <w:rsid w:val="00C85063"/>
     <w:rsid w:val="00C86B21"/>
     <w:rsid w:val="00C86B48"/>
     <w:rsid w:val="00C86D5A"/>
     <w:rsid w:val="00C8756B"/>
     <w:rsid w:val="00C87FF2"/>
+    <w:rsid w:val="00C90487"/>
+    <w:rsid w:val="00C906AB"/>
+    <w:rsid w:val="00C90D00"/>
     <w:rsid w:val="00C915BF"/>
     <w:rsid w:val="00C9183D"/>
     <w:rsid w:val="00C91D45"/>
+    <w:rsid w:val="00C925CC"/>
+    <w:rsid w:val="00C92EE5"/>
     <w:rsid w:val="00C93555"/>
+    <w:rsid w:val="00C93B34"/>
     <w:rsid w:val="00C9471E"/>
     <w:rsid w:val="00C94B1B"/>
+    <w:rsid w:val="00C94CE0"/>
     <w:rsid w:val="00C94FB2"/>
+    <w:rsid w:val="00C94FDE"/>
+    <w:rsid w:val="00C94FF7"/>
+    <w:rsid w:val="00C95102"/>
+    <w:rsid w:val="00C9582E"/>
     <w:rsid w:val="00C969A6"/>
     <w:rsid w:val="00C96EFE"/>
     <w:rsid w:val="00C973F9"/>
     <w:rsid w:val="00CA04EB"/>
     <w:rsid w:val="00CA0829"/>
     <w:rsid w:val="00CA0E82"/>
+    <w:rsid w:val="00CA0EB9"/>
+    <w:rsid w:val="00CA13C3"/>
     <w:rsid w:val="00CA18C3"/>
+    <w:rsid w:val="00CA1A59"/>
     <w:rsid w:val="00CA2954"/>
+    <w:rsid w:val="00CA2A79"/>
     <w:rsid w:val="00CA2E9C"/>
+    <w:rsid w:val="00CA31F2"/>
+    <w:rsid w:val="00CA3436"/>
     <w:rsid w:val="00CA3610"/>
     <w:rsid w:val="00CA3DBC"/>
     <w:rsid w:val="00CA45C1"/>
+    <w:rsid w:val="00CA4F1E"/>
+    <w:rsid w:val="00CA517A"/>
     <w:rsid w:val="00CA62D1"/>
     <w:rsid w:val="00CA63D2"/>
     <w:rsid w:val="00CA6C24"/>
     <w:rsid w:val="00CA7F6D"/>
+    <w:rsid w:val="00CB0421"/>
+    <w:rsid w:val="00CB1044"/>
     <w:rsid w:val="00CB1D0B"/>
+    <w:rsid w:val="00CB258C"/>
     <w:rsid w:val="00CB2FBD"/>
+    <w:rsid w:val="00CB32B8"/>
     <w:rsid w:val="00CB32DB"/>
     <w:rsid w:val="00CB4C1E"/>
+    <w:rsid w:val="00CB50DA"/>
     <w:rsid w:val="00CB6811"/>
+    <w:rsid w:val="00CB6E8A"/>
     <w:rsid w:val="00CB7175"/>
     <w:rsid w:val="00CB769F"/>
     <w:rsid w:val="00CB7ED6"/>
+    <w:rsid w:val="00CC0252"/>
     <w:rsid w:val="00CC0456"/>
+    <w:rsid w:val="00CC092F"/>
+    <w:rsid w:val="00CC1A4F"/>
+    <w:rsid w:val="00CC22DD"/>
     <w:rsid w:val="00CC312F"/>
+    <w:rsid w:val="00CC3AD8"/>
+    <w:rsid w:val="00CC40DC"/>
+    <w:rsid w:val="00CC41BE"/>
+    <w:rsid w:val="00CC4789"/>
+    <w:rsid w:val="00CC4795"/>
+    <w:rsid w:val="00CC4B8A"/>
+    <w:rsid w:val="00CC57BC"/>
     <w:rsid w:val="00CC68CB"/>
     <w:rsid w:val="00CD0F9C"/>
     <w:rsid w:val="00CD1C64"/>
     <w:rsid w:val="00CD3769"/>
     <w:rsid w:val="00CD47CC"/>
     <w:rsid w:val="00CD5B4E"/>
+    <w:rsid w:val="00CD6526"/>
     <w:rsid w:val="00CD70EB"/>
     <w:rsid w:val="00CD77C1"/>
+    <w:rsid w:val="00CD7F9A"/>
     <w:rsid w:val="00CE00F6"/>
+    <w:rsid w:val="00CE0DEC"/>
+    <w:rsid w:val="00CE1805"/>
     <w:rsid w:val="00CE2ABD"/>
     <w:rsid w:val="00CE324A"/>
     <w:rsid w:val="00CE3E30"/>
+    <w:rsid w:val="00CE421C"/>
+    <w:rsid w:val="00CE5FD6"/>
+    <w:rsid w:val="00CE67CA"/>
     <w:rsid w:val="00CE7D0D"/>
+    <w:rsid w:val="00CE7E9F"/>
+    <w:rsid w:val="00CE7EB4"/>
+    <w:rsid w:val="00CF00FF"/>
+    <w:rsid w:val="00CF0288"/>
+    <w:rsid w:val="00CF04A7"/>
+    <w:rsid w:val="00CF0C63"/>
+    <w:rsid w:val="00CF1342"/>
+    <w:rsid w:val="00CF16CA"/>
     <w:rsid w:val="00CF18F4"/>
     <w:rsid w:val="00CF214B"/>
+    <w:rsid w:val="00CF2225"/>
     <w:rsid w:val="00CF260B"/>
+    <w:rsid w:val="00CF2BFA"/>
     <w:rsid w:val="00CF38FA"/>
+    <w:rsid w:val="00CF4B28"/>
+    <w:rsid w:val="00CF63FF"/>
     <w:rsid w:val="00CF67EE"/>
     <w:rsid w:val="00CF6D1B"/>
+    <w:rsid w:val="00CF7A9D"/>
+    <w:rsid w:val="00CF7B24"/>
+    <w:rsid w:val="00D00FC3"/>
+    <w:rsid w:val="00D011D2"/>
+    <w:rsid w:val="00D0170B"/>
+    <w:rsid w:val="00D01AF5"/>
+    <w:rsid w:val="00D0208A"/>
+    <w:rsid w:val="00D02D26"/>
+    <w:rsid w:val="00D02F72"/>
     <w:rsid w:val="00D0368F"/>
+    <w:rsid w:val="00D03951"/>
+    <w:rsid w:val="00D03A5A"/>
+    <w:rsid w:val="00D0466D"/>
+    <w:rsid w:val="00D04DBA"/>
     <w:rsid w:val="00D05375"/>
+    <w:rsid w:val="00D0585E"/>
     <w:rsid w:val="00D058AA"/>
     <w:rsid w:val="00D05BEE"/>
+    <w:rsid w:val="00D05C91"/>
     <w:rsid w:val="00D0678D"/>
+    <w:rsid w:val="00D069A6"/>
+    <w:rsid w:val="00D06D16"/>
     <w:rsid w:val="00D06E1A"/>
     <w:rsid w:val="00D07937"/>
     <w:rsid w:val="00D102D0"/>
     <w:rsid w:val="00D10B32"/>
+    <w:rsid w:val="00D120EB"/>
+    <w:rsid w:val="00D1325C"/>
+    <w:rsid w:val="00D13B91"/>
     <w:rsid w:val="00D14513"/>
+    <w:rsid w:val="00D14A8A"/>
+    <w:rsid w:val="00D1615F"/>
     <w:rsid w:val="00D163F8"/>
+    <w:rsid w:val="00D16D96"/>
+    <w:rsid w:val="00D17AE2"/>
     <w:rsid w:val="00D2008F"/>
+    <w:rsid w:val="00D20DC7"/>
+    <w:rsid w:val="00D2126C"/>
+    <w:rsid w:val="00D213E9"/>
+    <w:rsid w:val="00D216AB"/>
+    <w:rsid w:val="00D21D5E"/>
+    <w:rsid w:val="00D2260C"/>
+    <w:rsid w:val="00D229AA"/>
     <w:rsid w:val="00D22BDD"/>
+    <w:rsid w:val="00D22F90"/>
+    <w:rsid w:val="00D233E5"/>
     <w:rsid w:val="00D258EE"/>
     <w:rsid w:val="00D264EE"/>
     <w:rsid w:val="00D275B2"/>
     <w:rsid w:val="00D27916"/>
+    <w:rsid w:val="00D3039C"/>
     <w:rsid w:val="00D30BD2"/>
+    <w:rsid w:val="00D31D43"/>
+    <w:rsid w:val="00D3249D"/>
+    <w:rsid w:val="00D32D46"/>
     <w:rsid w:val="00D32F66"/>
     <w:rsid w:val="00D33109"/>
+    <w:rsid w:val="00D335D2"/>
     <w:rsid w:val="00D33625"/>
+    <w:rsid w:val="00D33C7A"/>
     <w:rsid w:val="00D341E9"/>
+    <w:rsid w:val="00D34440"/>
+    <w:rsid w:val="00D3446C"/>
+    <w:rsid w:val="00D36847"/>
     <w:rsid w:val="00D36D28"/>
     <w:rsid w:val="00D37357"/>
+    <w:rsid w:val="00D37814"/>
     <w:rsid w:val="00D37AEE"/>
+    <w:rsid w:val="00D40C68"/>
     <w:rsid w:val="00D40E7E"/>
+    <w:rsid w:val="00D40FE5"/>
+    <w:rsid w:val="00D41DA7"/>
     <w:rsid w:val="00D435BB"/>
     <w:rsid w:val="00D43A46"/>
+    <w:rsid w:val="00D43C81"/>
+    <w:rsid w:val="00D43EB7"/>
     <w:rsid w:val="00D4447B"/>
+    <w:rsid w:val="00D44EE8"/>
     <w:rsid w:val="00D45071"/>
     <w:rsid w:val="00D45367"/>
     <w:rsid w:val="00D465AE"/>
+    <w:rsid w:val="00D4754A"/>
+    <w:rsid w:val="00D478E4"/>
+    <w:rsid w:val="00D510DF"/>
     <w:rsid w:val="00D511CC"/>
     <w:rsid w:val="00D5130D"/>
+    <w:rsid w:val="00D51E5C"/>
     <w:rsid w:val="00D52082"/>
+    <w:rsid w:val="00D52215"/>
+    <w:rsid w:val="00D52500"/>
+    <w:rsid w:val="00D52892"/>
+    <w:rsid w:val="00D52B9C"/>
+    <w:rsid w:val="00D52E69"/>
+    <w:rsid w:val="00D538E5"/>
+    <w:rsid w:val="00D542FF"/>
+    <w:rsid w:val="00D5494D"/>
+    <w:rsid w:val="00D54F67"/>
+    <w:rsid w:val="00D571FF"/>
+    <w:rsid w:val="00D572C6"/>
     <w:rsid w:val="00D574C9"/>
+    <w:rsid w:val="00D57ED8"/>
     <w:rsid w:val="00D60D45"/>
     <w:rsid w:val="00D60E0B"/>
+    <w:rsid w:val="00D60E5C"/>
     <w:rsid w:val="00D613D4"/>
     <w:rsid w:val="00D61BFD"/>
     <w:rsid w:val="00D620E0"/>
+    <w:rsid w:val="00D62982"/>
+    <w:rsid w:val="00D63111"/>
+    <w:rsid w:val="00D63340"/>
+    <w:rsid w:val="00D64D18"/>
     <w:rsid w:val="00D65500"/>
+    <w:rsid w:val="00D65BB4"/>
+    <w:rsid w:val="00D65C21"/>
     <w:rsid w:val="00D66533"/>
+    <w:rsid w:val="00D669F7"/>
+    <w:rsid w:val="00D674E8"/>
+    <w:rsid w:val="00D67D44"/>
+    <w:rsid w:val="00D67E3D"/>
+    <w:rsid w:val="00D67FD7"/>
+    <w:rsid w:val="00D70D11"/>
+    <w:rsid w:val="00D710AB"/>
     <w:rsid w:val="00D71293"/>
+    <w:rsid w:val="00D715A8"/>
+    <w:rsid w:val="00D71B16"/>
+    <w:rsid w:val="00D71DDE"/>
     <w:rsid w:val="00D720C6"/>
+    <w:rsid w:val="00D7228E"/>
     <w:rsid w:val="00D722FC"/>
+    <w:rsid w:val="00D723E7"/>
     <w:rsid w:val="00D73983"/>
+    <w:rsid w:val="00D73B7A"/>
     <w:rsid w:val="00D73BEA"/>
     <w:rsid w:val="00D7475B"/>
+    <w:rsid w:val="00D747BB"/>
     <w:rsid w:val="00D74E7E"/>
+    <w:rsid w:val="00D75476"/>
+    <w:rsid w:val="00D7587C"/>
     <w:rsid w:val="00D76BC9"/>
+    <w:rsid w:val="00D76E63"/>
     <w:rsid w:val="00D775F4"/>
+    <w:rsid w:val="00D8032B"/>
+    <w:rsid w:val="00D8071A"/>
+    <w:rsid w:val="00D80EA6"/>
     <w:rsid w:val="00D81782"/>
     <w:rsid w:val="00D81AFA"/>
+    <w:rsid w:val="00D81D3F"/>
+    <w:rsid w:val="00D822FE"/>
+    <w:rsid w:val="00D8266D"/>
     <w:rsid w:val="00D82C4D"/>
+    <w:rsid w:val="00D85A30"/>
+    <w:rsid w:val="00D8659D"/>
+    <w:rsid w:val="00D86E8B"/>
+    <w:rsid w:val="00D86F66"/>
+    <w:rsid w:val="00D8779B"/>
+    <w:rsid w:val="00D9068E"/>
     <w:rsid w:val="00D908DF"/>
+    <w:rsid w:val="00D9107D"/>
     <w:rsid w:val="00D918F0"/>
+    <w:rsid w:val="00D921A9"/>
+    <w:rsid w:val="00D921B2"/>
+    <w:rsid w:val="00D92CCC"/>
+    <w:rsid w:val="00D93259"/>
     <w:rsid w:val="00D93BE7"/>
     <w:rsid w:val="00D93E2B"/>
+    <w:rsid w:val="00D9449B"/>
     <w:rsid w:val="00D94D04"/>
+    <w:rsid w:val="00D94D05"/>
+    <w:rsid w:val="00D94EA9"/>
     <w:rsid w:val="00D9617F"/>
+    <w:rsid w:val="00D9660E"/>
     <w:rsid w:val="00D9684E"/>
+    <w:rsid w:val="00D9695C"/>
+    <w:rsid w:val="00D96ABC"/>
+    <w:rsid w:val="00D96CEB"/>
+    <w:rsid w:val="00DA0A07"/>
+    <w:rsid w:val="00DA0E1A"/>
+    <w:rsid w:val="00DA13ED"/>
     <w:rsid w:val="00DA25B7"/>
+    <w:rsid w:val="00DA2648"/>
+    <w:rsid w:val="00DA3049"/>
+    <w:rsid w:val="00DA3168"/>
+    <w:rsid w:val="00DA3289"/>
     <w:rsid w:val="00DA349E"/>
     <w:rsid w:val="00DA34A5"/>
     <w:rsid w:val="00DA3CD4"/>
     <w:rsid w:val="00DA422D"/>
     <w:rsid w:val="00DA46D8"/>
     <w:rsid w:val="00DA4B18"/>
     <w:rsid w:val="00DA5332"/>
+    <w:rsid w:val="00DA5A6E"/>
+    <w:rsid w:val="00DA60B8"/>
     <w:rsid w:val="00DA6BC5"/>
     <w:rsid w:val="00DA6D68"/>
+    <w:rsid w:val="00DA6F67"/>
+    <w:rsid w:val="00DA718B"/>
+    <w:rsid w:val="00DA7463"/>
+    <w:rsid w:val="00DA793E"/>
     <w:rsid w:val="00DA7CC0"/>
+    <w:rsid w:val="00DB048F"/>
+    <w:rsid w:val="00DB0BAD"/>
+    <w:rsid w:val="00DB0F64"/>
+    <w:rsid w:val="00DB134F"/>
     <w:rsid w:val="00DB14C0"/>
     <w:rsid w:val="00DB16FB"/>
+    <w:rsid w:val="00DB19CA"/>
+    <w:rsid w:val="00DB1CE3"/>
+    <w:rsid w:val="00DB1D63"/>
+    <w:rsid w:val="00DB252A"/>
+    <w:rsid w:val="00DB27B9"/>
     <w:rsid w:val="00DB3722"/>
+    <w:rsid w:val="00DB3E69"/>
     <w:rsid w:val="00DB40A7"/>
     <w:rsid w:val="00DB41FB"/>
+    <w:rsid w:val="00DB4694"/>
+    <w:rsid w:val="00DB5AD4"/>
+    <w:rsid w:val="00DB5D84"/>
     <w:rsid w:val="00DB5FD4"/>
     <w:rsid w:val="00DB6649"/>
     <w:rsid w:val="00DB6677"/>
+    <w:rsid w:val="00DB6774"/>
     <w:rsid w:val="00DB6801"/>
+    <w:rsid w:val="00DB73A2"/>
+    <w:rsid w:val="00DC07E8"/>
+    <w:rsid w:val="00DC14C8"/>
     <w:rsid w:val="00DC1734"/>
     <w:rsid w:val="00DC1B0F"/>
     <w:rsid w:val="00DC1B26"/>
+    <w:rsid w:val="00DC2834"/>
     <w:rsid w:val="00DC2DBD"/>
+    <w:rsid w:val="00DC38ED"/>
     <w:rsid w:val="00DC3A30"/>
+    <w:rsid w:val="00DC3ECB"/>
     <w:rsid w:val="00DC47F9"/>
     <w:rsid w:val="00DC4BDF"/>
+    <w:rsid w:val="00DC4DC0"/>
+    <w:rsid w:val="00DC6BE5"/>
     <w:rsid w:val="00DC6CD6"/>
     <w:rsid w:val="00DC7806"/>
+    <w:rsid w:val="00DC7A5C"/>
+    <w:rsid w:val="00DC7F1A"/>
+    <w:rsid w:val="00DD00D8"/>
+    <w:rsid w:val="00DD0460"/>
+    <w:rsid w:val="00DD09BD"/>
     <w:rsid w:val="00DD1709"/>
     <w:rsid w:val="00DD19D6"/>
+    <w:rsid w:val="00DD1CDE"/>
+    <w:rsid w:val="00DD20E7"/>
+    <w:rsid w:val="00DD23B0"/>
+    <w:rsid w:val="00DD26B3"/>
     <w:rsid w:val="00DD2705"/>
+    <w:rsid w:val="00DD2955"/>
+    <w:rsid w:val="00DD3B39"/>
     <w:rsid w:val="00DD3CEB"/>
+    <w:rsid w:val="00DD4455"/>
     <w:rsid w:val="00DD4B1F"/>
+    <w:rsid w:val="00DD5128"/>
     <w:rsid w:val="00DD5BB5"/>
     <w:rsid w:val="00DD600C"/>
     <w:rsid w:val="00DD61C4"/>
     <w:rsid w:val="00DD61F7"/>
+    <w:rsid w:val="00DD6A38"/>
+    <w:rsid w:val="00DD6DE1"/>
     <w:rsid w:val="00DD77EE"/>
+    <w:rsid w:val="00DD79CE"/>
+    <w:rsid w:val="00DE0F85"/>
     <w:rsid w:val="00DE10E8"/>
+    <w:rsid w:val="00DE14F8"/>
+    <w:rsid w:val="00DE1722"/>
+    <w:rsid w:val="00DE1FF0"/>
     <w:rsid w:val="00DE243D"/>
+    <w:rsid w:val="00DE33E2"/>
     <w:rsid w:val="00DE4438"/>
+    <w:rsid w:val="00DE45BB"/>
+    <w:rsid w:val="00DE49A1"/>
+    <w:rsid w:val="00DE4C3F"/>
     <w:rsid w:val="00DE4DA8"/>
+    <w:rsid w:val="00DE5F77"/>
+    <w:rsid w:val="00DE7B87"/>
     <w:rsid w:val="00DE7FA1"/>
     <w:rsid w:val="00DF013D"/>
     <w:rsid w:val="00DF028C"/>
+    <w:rsid w:val="00DF03E4"/>
     <w:rsid w:val="00DF0F4C"/>
+    <w:rsid w:val="00DF15EE"/>
+    <w:rsid w:val="00DF1783"/>
+    <w:rsid w:val="00DF1A31"/>
     <w:rsid w:val="00DF1E0C"/>
+    <w:rsid w:val="00DF1EBC"/>
     <w:rsid w:val="00DF21E2"/>
+    <w:rsid w:val="00DF2BC1"/>
     <w:rsid w:val="00DF2C6C"/>
     <w:rsid w:val="00DF4814"/>
+    <w:rsid w:val="00DF4A25"/>
     <w:rsid w:val="00DF4B77"/>
     <w:rsid w:val="00DF4BD7"/>
     <w:rsid w:val="00DF5570"/>
     <w:rsid w:val="00DF5606"/>
+    <w:rsid w:val="00DF59B7"/>
+    <w:rsid w:val="00DF71C7"/>
+    <w:rsid w:val="00DF766B"/>
+    <w:rsid w:val="00E005CB"/>
     <w:rsid w:val="00E0077A"/>
+    <w:rsid w:val="00E012E2"/>
+    <w:rsid w:val="00E01445"/>
+    <w:rsid w:val="00E014A1"/>
     <w:rsid w:val="00E014BA"/>
+    <w:rsid w:val="00E01D27"/>
+    <w:rsid w:val="00E01DD8"/>
     <w:rsid w:val="00E022C6"/>
+    <w:rsid w:val="00E02805"/>
     <w:rsid w:val="00E02D61"/>
     <w:rsid w:val="00E0345F"/>
     <w:rsid w:val="00E0365A"/>
     <w:rsid w:val="00E03719"/>
     <w:rsid w:val="00E0371B"/>
+    <w:rsid w:val="00E03BDC"/>
     <w:rsid w:val="00E040A9"/>
+    <w:rsid w:val="00E04451"/>
     <w:rsid w:val="00E05488"/>
     <w:rsid w:val="00E0623D"/>
     <w:rsid w:val="00E0649E"/>
     <w:rsid w:val="00E06623"/>
     <w:rsid w:val="00E06F32"/>
     <w:rsid w:val="00E073A3"/>
+    <w:rsid w:val="00E077B1"/>
     <w:rsid w:val="00E07853"/>
+    <w:rsid w:val="00E079A0"/>
+    <w:rsid w:val="00E07C74"/>
     <w:rsid w:val="00E101B5"/>
     <w:rsid w:val="00E10BAD"/>
+    <w:rsid w:val="00E10BF2"/>
     <w:rsid w:val="00E114BB"/>
     <w:rsid w:val="00E1163C"/>
+    <w:rsid w:val="00E12015"/>
     <w:rsid w:val="00E12286"/>
+    <w:rsid w:val="00E1240B"/>
     <w:rsid w:val="00E12489"/>
+    <w:rsid w:val="00E12600"/>
     <w:rsid w:val="00E12875"/>
+    <w:rsid w:val="00E137A4"/>
     <w:rsid w:val="00E13F7A"/>
     <w:rsid w:val="00E1479D"/>
     <w:rsid w:val="00E152E2"/>
     <w:rsid w:val="00E15F3F"/>
+    <w:rsid w:val="00E16B16"/>
+    <w:rsid w:val="00E16EE9"/>
     <w:rsid w:val="00E17A35"/>
     <w:rsid w:val="00E17D00"/>
+    <w:rsid w:val="00E17EE4"/>
+    <w:rsid w:val="00E2019A"/>
+    <w:rsid w:val="00E213E6"/>
     <w:rsid w:val="00E214F6"/>
+    <w:rsid w:val="00E21941"/>
+    <w:rsid w:val="00E222EA"/>
+    <w:rsid w:val="00E22791"/>
     <w:rsid w:val="00E22AE5"/>
+    <w:rsid w:val="00E22F57"/>
     <w:rsid w:val="00E23233"/>
     <w:rsid w:val="00E234A4"/>
+    <w:rsid w:val="00E2373F"/>
+    <w:rsid w:val="00E2398B"/>
+    <w:rsid w:val="00E242C7"/>
     <w:rsid w:val="00E2535D"/>
+    <w:rsid w:val="00E25724"/>
+    <w:rsid w:val="00E27CE2"/>
+    <w:rsid w:val="00E27EAC"/>
+    <w:rsid w:val="00E314B2"/>
+    <w:rsid w:val="00E319E9"/>
+    <w:rsid w:val="00E31BAB"/>
+    <w:rsid w:val="00E32525"/>
     <w:rsid w:val="00E349EF"/>
+    <w:rsid w:val="00E34A6D"/>
     <w:rsid w:val="00E350CB"/>
     <w:rsid w:val="00E352E5"/>
     <w:rsid w:val="00E35861"/>
     <w:rsid w:val="00E35ABB"/>
     <w:rsid w:val="00E368FA"/>
     <w:rsid w:val="00E36DC4"/>
+    <w:rsid w:val="00E36E72"/>
+    <w:rsid w:val="00E377AB"/>
     <w:rsid w:val="00E37A34"/>
+    <w:rsid w:val="00E37C12"/>
+    <w:rsid w:val="00E406F8"/>
+    <w:rsid w:val="00E409B1"/>
+    <w:rsid w:val="00E40E95"/>
+    <w:rsid w:val="00E41D98"/>
+    <w:rsid w:val="00E428AC"/>
+    <w:rsid w:val="00E42B0A"/>
     <w:rsid w:val="00E43581"/>
+    <w:rsid w:val="00E44F5C"/>
     <w:rsid w:val="00E45082"/>
     <w:rsid w:val="00E45416"/>
     <w:rsid w:val="00E45938"/>
+    <w:rsid w:val="00E45D6A"/>
+    <w:rsid w:val="00E45E3D"/>
     <w:rsid w:val="00E468BC"/>
+    <w:rsid w:val="00E46EAB"/>
+    <w:rsid w:val="00E471FE"/>
     <w:rsid w:val="00E507A9"/>
     <w:rsid w:val="00E51A55"/>
+    <w:rsid w:val="00E51DE5"/>
+    <w:rsid w:val="00E533B4"/>
+    <w:rsid w:val="00E5376D"/>
     <w:rsid w:val="00E55A0D"/>
     <w:rsid w:val="00E55BE1"/>
     <w:rsid w:val="00E5615D"/>
     <w:rsid w:val="00E56E39"/>
+    <w:rsid w:val="00E56FF4"/>
+    <w:rsid w:val="00E57293"/>
     <w:rsid w:val="00E57A9A"/>
     <w:rsid w:val="00E57CA5"/>
     <w:rsid w:val="00E57F05"/>
     <w:rsid w:val="00E60F0B"/>
+    <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E626DB"/>
+    <w:rsid w:val="00E6347C"/>
+    <w:rsid w:val="00E64142"/>
+    <w:rsid w:val="00E642CA"/>
+    <w:rsid w:val="00E65694"/>
     <w:rsid w:val="00E6587E"/>
+    <w:rsid w:val="00E65AE2"/>
     <w:rsid w:val="00E65ED4"/>
+    <w:rsid w:val="00E662F3"/>
     <w:rsid w:val="00E66760"/>
     <w:rsid w:val="00E66B93"/>
     <w:rsid w:val="00E67228"/>
     <w:rsid w:val="00E67835"/>
     <w:rsid w:val="00E6789F"/>
+    <w:rsid w:val="00E7051D"/>
     <w:rsid w:val="00E71180"/>
     <w:rsid w:val="00E717C7"/>
     <w:rsid w:val="00E71BAE"/>
+    <w:rsid w:val="00E7203A"/>
     <w:rsid w:val="00E724ED"/>
     <w:rsid w:val="00E72556"/>
+    <w:rsid w:val="00E72593"/>
     <w:rsid w:val="00E72F51"/>
+    <w:rsid w:val="00E7317B"/>
     <w:rsid w:val="00E744D3"/>
+    <w:rsid w:val="00E74650"/>
     <w:rsid w:val="00E7537B"/>
+    <w:rsid w:val="00E75430"/>
     <w:rsid w:val="00E75537"/>
+    <w:rsid w:val="00E7570B"/>
+    <w:rsid w:val="00E757D4"/>
     <w:rsid w:val="00E75BF8"/>
+    <w:rsid w:val="00E76984"/>
     <w:rsid w:val="00E770EC"/>
     <w:rsid w:val="00E7721D"/>
+    <w:rsid w:val="00E808E9"/>
+    <w:rsid w:val="00E81408"/>
+    <w:rsid w:val="00E81D79"/>
     <w:rsid w:val="00E82636"/>
+    <w:rsid w:val="00E83345"/>
     <w:rsid w:val="00E8342E"/>
+    <w:rsid w:val="00E83718"/>
+    <w:rsid w:val="00E83730"/>
+    <w:rsid w:val="00E83F7E"/>
     <w:rsid w:val="00E85BF6"/>
     <w:rsid w:val="00E877EE"/>
     <w:rsid w:val="00E87B37"/>
     <w:rsid w:val="00E90440"/>
+    <w:rsid w:val="00E9189F"/>
+    <w:rsid w:val="00E91DA3"/>
     <w:rsid w:val="00E93628"/>
     <w:rsid w:val="00E93F0F"/>
+    <w:rsid w:val="00E945CA"/>
     <w:rsid w:val="00E948AE"/>
+    <w:rsid w:val="00E94CCA"/>
     <w:rsid w:val="00E94FFF"/>
     <w:rsid w:val="00E956A9"/>
+    <w:rsid w:val="00E96D6A"/>
     <w:rsid w:val="00EA06DA"/>
+    <w:rsid w:val="00EA103F"/>
     <w:rsid w:val="00EA13BB"/>
     <w:rsid w:val="00EA165D"/>
+    <w:rsid w:val="00EA169B"/>
     <w:rsid w:val="00EA19AB"/>
     <w:rsid w:val="00EA289D"/>
+    <w:rsid w:val="00EA2EA9"/>
     <w:rsid w:val="00EA36DE"/>
     <w:rsid w:val="00EA5280"/>
+    <w:rsid w:val="00EA661F"/>
     <w:rsid w:val="00EA684D"/>
     <w:rsid w:val="00EA722D"/>
+    <w:rsid w:val="00EA7311"/>
+    <w:rsid w:val="00EA77B7"/>
     <w:rsid w:val="00EA7A28"/>
     <w:rsid w:val="00EA7AB4"/>
     <w:rsid w:val="00EB0114"/>
     <w:rsid w:val="00EB072C"/>
+    <w:rsid w:val="00EB0902"/>
     <w:rsid w:val="00EB0A89"/>
     <w:rsid w:val="00EB1846"/>
     <w:rsid w:val="00EB20A5"/>
     <w:rsid w:val="00EB2E04"/>
     <w:rsid w:val="00EB3171"/>
+    <w:rsid w:val="00EB374F"/>
+    <w:rsid w:val="00EB3A56"/>
+    <w:rsid w:val="00EB413E"/>
+    <w:rsid w:val="00EB41EF"/>
     <w:rsid w:val="00EB4AC0"/>
+    <w:rsid w:val="00EB573E"/>
+    <w:rsid w:val="00EB5F03"/>
+    <w:rsid w:val="00EB5FBB"/>
     <w:rsid w:val="00EB73C5"/>
+    <w:rsid w:val="00EB7DFF"/>
     <w:rsid w:val="00EB7F5F"/>
+    <w:rsid w:val="00EC01C7"/>
     <w:rsid w:val="00EC0480"/>
+    <w:rsid w:val="00EC0A4D"/>
     <w:rsid w:val="00EC17EF"/>
     <w:rsid w:val="00EC1AF7"/>
     <w:rsid w:val="00EC3443"/>
     <w:rsid w:val="00EC3C74"/>
     <w:rsid w:val="00EC3F39"/>
+    <w:rsid w:val="00EC4424"/>
+    <w:rsid w:val="00EC4ABD"/>
+    <w:rsid w:val="00EC4EBC"/>
     <w:rsid w:val="00EC6540"/>
+    <w:rsid w:val="00EC77CC"/>
+    <w:rsid w:val="00EC7FEB"/>
     <w:rsid w:val="00ED05F9"/>
+    <w:rsid w:val="00ED0DE5"/>
     <w:rsid w:val="00ED1345"/>
+    <w:rsid w:val="00ED1B29"/>
     <w:rsid w:val="00ED20ED"/>
+    <w:rsid w:val="00ED3F89"/>
+    <w:rsid w:val="00ED4561"/>
     <w:rsid w:val="00ED47FE"/>
+    <w:rsid w:val="00ED4D45"/>
+    <w:rsid w:val="00ED5605"/>
+    <w:rsid w:val="00ED5C60"/>
+    <w:rsid w:val="00ED6141"/>
+    <w:rsid w:val="00ED650D"/>
     <w:rsid w:val="00ED657D"/>
+    <w:rsid w:val="00ED7F5D"/>
+    <w:rsid w:val="00EE013F"/>
+    <w:rsid w:val="00EE02EC"/>
+    <w:rsid w:val="00EE1022"/>
     <w:rsid w:val="00EE1211"/>
     <w:rsid w:val="00EE1521"/>
+    <w:rsid w:val="00EE23AA"/>
     <w:rsid w:val="00EE277A"/>
     <w:rsid w:val="00EE552E"/>
+    <w:rsid w:val="00EE59A2"/>
     <w:rsid w:val="00EE5E15"/>
+    <w:rsid w:val="00EE6D9F"/>
     <w:rsid w:val="00EE7410"/>
+    <w:rsid w:val="00EF3254"/>
     <w:rsid w:val="00EF33E9"/>
+    <w:rsid w:val="00EF3605"/>
     <w:rsid w:val="00EF3A32"/>
     <w:rsid w:val="00EF4021"/>
+    <w:rsid w:val="00EF50B0"/>
     <w:rsid w:val="00EF57FC"/>
     <w:rsid w:val="00EF588A"/>
+    <w:rsid w:val="00EF5B52"/>
     <w:rsid w:val="00EF6C06"/>
+    <w:rsid w:val="00EF6EF5"/>
     <w:rsid w:val="00EF6F7D"/>
     <w:rsid w:val="00EF753D"/>
+    <w:rsid w:val="00EF7552"/>
+    <w:rsid w:val="00EF7B7A"/>
+    <w:rsid w:val="00EF7E0D"/>
+    <w:rsid w:val="00EF7F62"/>
+    <w:rsid w:val="00F00A0B"/>
     <w:rsid w:val="00F00B9B"/>
     <w:rsid w:val="00F0107A"/>
+    <w:rsid w:val="00F01345"/>
     <w:rsid w:val="00F029FE"/>
     <w:rsid w:val="00F02D2E"/>
+    <w:rsid w:val="00F02DB9"/>
+    <w:rsid w:val="00F03272"/>
     <w:rsid w:val="00F035E1"/>
     <w:rsid w:val="00F0455A"/>
+    <w:rsid w:val="00F04AE9"/>
     <w:rsid w:val="00F051CC"/>
     <w:rsid w:val="00F05BAB"/>
+    <w:rsid w:val="00F06BEA"/>
+    <w:rsid w:val="00F10398"/>
     <w:rsid w:val="00F1084B"/>
     <w:rsid w:val="00F10B23"/>
     <w:rsid w:val="00F10C70"/>
+    <w:rsid w:val="00F10CAE"/>
     <w:rsid w:val="00F11BF8"/>
     <w:rsid w:val="00F11C45"/>
     <w:rsid w:val="00F11D23"/>
+    <w:rsid w:val="00F11E5B"/>
     <w:rsid w:val="00F12AEA"/>
     <w:rsid w:val="00F12BFA"/>
+    <w:rsid w:val="00F1373D"/>
     <w:rsid w:val="00F13B2A"/>
+    <w:rsid w:val="00F13EB6"/>
+    <w:rsid w:val="00F13FD3"/>
+    <w:rsid w:val="00F14640"/>
+    <w:rsid w:val="00F14A33"/>
+    <w:rsid w:val="00F14A8B"/>
+    <w:rsid w:val="00F14AB1"/>
     <w:rsid w:val="00F14DC3"/>
+    <w:rsid w:val="00F151E6"/>
+    <w:rsid w:val="00F15455"/>
+    <w:rsid w:val="00F156E7"/>
+    <w:rsid w:val="00F15768"/>
+    <w:rsid w:val="00F15B22"/>
+    <w:rsid w:val="00F15BD5"/>
+    <w:rsid w:val="00F15DF2"/>
+    <w:rsid w:val="00F166DD"/>
+    <w:rsid w:val="00F16E8F"/>
     <w:rsid w:val="00F179A2"/>
     <w:rsid w:val="00F17C52"/>
     <w:rsid w:val="00F202C9"/>
+    <w:rsid w:val="00F20B92"/>
     <w:rsid w:val="00F21096"/>
     <w:rsid w:val="00F216C9"/>
     <w:rsid w:val="00F220E4"/>
+    <w:rsid w:val="00F23368"/>
+    <w:rsid w:val="00F241C9"/>
+    <w:rsid w:val="00F243C4"/>
     <w:rsid w:val="00F25779"/>
+    <w:rsid w:val="00F258E0"/>
     <w:rsid w:val="00F263FB"/>
     <w:rsid w:val="00F265D3"/>
+    <w:rsid w:val="00F26E75"/>
     <w:rsid w:val="00F2767A"/>
+    <w:rsid w:val="00F3090E"/>
+    <w:rsid w:val="00F30FF1"/>
+    <w:rsid w:val="00F31B2F"/>
     <w:rsid w:val="00F31E56"/>
     <w:rsid w:val="00F321B0"/>
     <w:rsid w:val="00F32404"/>
     <w:rsid w:val="00F3244B"/>
+    <w:rsid w:val="00F32B6C"/>
+    <w:rsid w:val="00F32EF0"/>
+    <w:rsid w:val="00F330B7"/>
     <w:rsid w:val="00F330EF"/>
+    <w:rsid w:val="00F333AC"/>
     <w:rsid w:val="00F33BA7"/>
     <w:rsid w:val="00F34070"/>
+    <w:rsid w:val="00F34ACF"/>
     <w:rsid w:val="00F3522B"/>
+    <w:rsid w:val="00F352CA"/>
     <w:rsid w:val="00F353EB"/>
+    <w:rsid w:val="00F354B0"/>
     <w:rsid w:val="00F366B3"/>
+    <w:rsid w:val="00F36F50"/>
     <w:rsid w:val="00F37212"/>
+    <w:rsid w:val="00F37DF3"/>
     <w:rsid w:val="00F37EFD"/>
+    <w:rsid w:val="00F40303"/>
+    <w:rsid w:val="00F403DC"/>
+    <w:rsid w:val="00F40795"/>
     <w:rsid w:val="00F40F08"/>
     <w:rsid w:val="00F41205"/>
+    <w:rsid w:val="00F41343"/>
+    <w:rsid w:val="00F42393"/>
     <w:rsid w:val="00F42C25"/>
+    <w:rsid w:val="00F435CA"/>
+    <w:rsid w:val="00F438DB"/>
     <w:rsid w:val="00F44346"/>
     <w:rsid w:val="00F44CC2"/>
     <w:rsid w:val="00F45677"/>
+    <w:rsid w:val="00F463B2"/>
     <w:rsid w:val="00F46CF0"/>
+    <w:rsid w:val="00F46F92"/>
+    <w:rsid w:val="00F47965"/>
+    <w:rsid w:val="00F50E38"/>
     <w:rsid w:val="00F5137E"/>
+    <w:rsid w:val="00F51676"/>
+    <w:rsid w:val="00F51815"/>
+    <w:rsid w:val="00F528C5"/>
+    <w:rsid w:val="00F52BAF"/>
+    <w:rsid w:val="00F52E13"/>
+    <w:rsid w:val="00F56054"/>
+    <w:rsid w:val="00F5605C"/>
+    <w:rsid w:val="00F60932"/>
+    <w:rsid w:val="00F60938"/>
     <w:rsid w:val="00F61759"/>
     <w:rsid w:val="00F61B6D"/>
+    <w:rsid w:val="00F61B81"/>
     <w:rsid w:val="00F62166"/>
+    <w:rsid w:val="00F62D91"/>
+    <w:rsid w:val="00F63310"/>
     <w:rsid w:val="00F63639"/>
+    <w:rsid w:val="00F636E3"/>
     <w:rsid w:val="00F6430B"/>
     <w:rsid w:val="00F64B15"/>
+    <w:rsid w:val="00F64C4D"/>
+    <w:rsid w:val="00F64E4D"/>
     <w:rsid w:val="00F66F8A"/>
     <w:rsid w:val="00F67A6F"/>
     <w:rsid w:val="00F67F4E"/>
     <w:rsid w:val="00F70B17"/>
     <w:rsid w:val="00F711D2"/>
+    <w:rsid w:val="00F7160F"/>
+    <w:rsid w:val="00F717F7"/>
+    <w:rsid w:val="00F7181F"/>
+    <w:rsid w:val="00F71A58"/>
     <w:rsid w:val="00F71D97"/>
     <w:rsid w:val="00F71D98"/>
     <w:rsid w:val="00F726B7"/>
+    <w:rsid w:val="00F726E3"/>
     <w:rsid w:val="00F72CEB"/>
     <w:rsid w:val="00F736A6"/>
+    <w:rsid w:val="00F7479D"/>
+    <w:rsid w:val="00F7529B"/>
     <w:rsid w:val="00F7560C"/>
+    <w:rsid w:val="00F756BD"/>
+    <w:rsid w:val="00F75878"/>
     <w:rsid w:val="00F75ABD"/>
     <w:rsid w:val="00F76419"/>
+    <w:rsid w:val="00F76734"/>
+    <w:rsid w:val="00F76A51"/>
+    <w:rsid w:val="00F77996"/>
     <w:rsid w:val="00F8070C"/>
+    <w:rsid w:val="00F8151F"/>
+    <w:rsid w:val="00F817F0"/>
     <w:rsid w:val="00F81AED"/>
+    <w:rsid w:val="00F82497"/>
     <w:rsid w:val="00F831A1"/>
     <w:rsid w:val="00F83E8B"/>
+    <w:rsid w:val="00F840CE"/>
     <w:rsid w:val="00F84733"/>
+    <w:rsid w:val="00F85691"/>
+    <w:rsid w:val="00F85873"/>
+    <w:rsid w:val="00F85A86"/>
+    <w:rsid w:val="00F8601B"/>
+    <w:rsid w:val="00F868C9"/>
+    <w:rsid w:val="00F870F0"/>
+    <w:rsid w:val="00F8719A"/>
     <w:rsid w:val="00F873FC"/>
+    <w:rsid w:val="00F87BAE"/>
+    <w:rsid w:val="00F87E7B"/>
+    <w:rsid w:val="00F901C9"/>
+    <w:rsid w:val="00F90701"/>
+    <w:rsid w:val="00F907EC"/>
+    <w:rsid w:val="00F90C40"/>
+    <w:rsid w:val="00F918A0"/>
+    <w:rsid w:val="00F919BB"/>
     <w:rsid w:val="00F91A12"/>
     <w:rsid w:val="00F9227C"/>
+    <w:rsid w:val="00F92B46"/>
     <w:rsid w:val="00F92D44"/>
+    <w:rsid w:val="00F93A1A"/>
     <w:rsid w:val="00F93A81"/>
     <w:rsid w:val="00F93D3B"/>
     <w:rsid w:val="00F93E9B"/>
     <w:rsid w:val="00F94571"/>
+    <w:rsid w:val="00F95609"/>
     <w:rsid w:val="00F9621F"/>
+    <w:rsid w:val="00F9689B"/>
+    <w:rsid w:val="00F977AC"/>
     <w:rsid w:val="00FA016D"/>
     <w:rsid w:val="00FA04FB"/>
     <w:rsid w:val="00FA14CD"/>
+    <w:rsid w:val="00FA1809"/>
+    <w:rsid w:val="00FA1C33"/>
     <w:rsid w:val="00FA1F6E"/>
     <w:rsid w:val="00FA285D"/>
+    <w:rsid w:val="00FA2B0E"/>
+    <w:rsid w:val="00FA3064"/>
     <w:rsid w:val="00FA3417"/>
     <w:rsid w:val="00FA4C53"/>
+    <w:rsid w:val="00FA58EC"/>
+    <w:rsid w:val="00FA5B53"/>
+    <w:rsid w:val="00FA5FFB"/>
+    <w:rsid w:val="00FA643B"/>
+    <w:rsid w:val="00FA6EC3"/>
     <w:rsid w:val="00FA7635"/>
     <w:rsid w:val="00FB06D9"/>
+    <w:rsid w:val="00FB075F"/>
+    <w:rsid w:val="00FB0D0F"/>
     <w:rsid w:val="00FB1385"/>
     <w:rsid w:val="00FB1435"/>
     <w:rsid w:val="00FB1D16"/>
     <w:rsid w:val="00FB26CE"/>
     <w:rsid w:val="00FB2DA2"/>
+    <w:rsid w:val="00FB320A"/>
+    <w:rsid w:val="00FB38BB"/>
     <w:rsid w:val="00FB3CCD"/>
     <w:rsid w:val="00FB3D27"/>
     <w:rsid w:val="00FB4BFF"/>
+    <w:rsid w:val="00FB4C5E"/>
+    <w:rsid w:val="00FB5456"/>
     <w:rsid w:val="00FB6B94"/>
+    <w:rsid w:val="00FB6CD2"/>
+    <w:rsid w:val="00FB6FBF"/>
+    <w:rsid w:val="00FB7B05"/>
+    <w:rsid w:val="00FB7D64"/>
+    <w:rsid w:val="00FB7ECA"/>
     <w:rsid w:val="00FC0CE2"/>
+    <w:rsid w:val="00FC0DE4"/>
+    <w:rsid w:val="00FC0E10"/>
     <w:rsid w:val="00FC20CB"/>
     <w:rsid w:val="00FC282F"/>
     <w:rsid w:val="00FC2C37"/>
+    <w:rsid w:val="00FC2C43"/>
+    <w:rsid w:val="00FC2C4A"/>
     <w:rsid w:val="00FC3B02"/>
     <w:rsid w:val="00FC3CD6"/>
     <w:rsid w:val="00FC45CB"/>
+    <w:rsid w:val="00FC4C94"/>
     <w:rsid w:val="00FC5CAA"/>
     <w:rsid w:val="00FC5CFC"/>
+    <w:rsid w:val="00FC65F7"/>
+    <w:rsid w:val="00FC699C"/>
     <w:rsid w:val="00FC70C6"/>
+    <w:rsid w:val="00FC7361"/>
     <w:rsid w:val="00FC77A1"/>
+    <w:rsid w:val="00FC781D"/>
     <w:rsid w:val="00FC7B70"/>
+    <w:rsid w:val="00FD0452"/>
+    <w:rsid w:val="00FD05B4"/>
+    <w:rsid w:val="00FD060D"/>
+    <w:rsid w:val="00FD2222"/>
     <w:rsid w:val="00FD22A9"/>
     <w:rsid w:val="00FD2635"/>
+    <w:rsid w:val="00FD29E8"/>
+    <w:rsid w:val="00FD2E3F"/>
+    <w:rsid w:val="00FD331E"/>
+    <w:rsid w:val="00FD38E9"/>
+    <w:rsid w:val="00FD3A75"/>
+    <w:rsid w:val="00FD4568"/>
     <w:rsid w:val="00FD46EB"/>
+    <w:rsid w:val="00FD52AE"/>
+    <w:rsid w:val="00FD56CB"/>
+    <w:rsid w:val="00FD5D61"/>
+    <w:rsid w:val="00FD7099"/>
+    <w:rsid w:val="00FD76B1"/>
     <w:rsid w:val="00FD7B33"/>
+    <w:rsid w:val="00FE0404"/>
     <w:rsid w:val="00FE07BB"/>
     <w:rsid w:val="00FE08CE"/>
     <w:rsid w:val="00FE0A83"/>
+    <w:rsid w:val="00FE0BBA"/>
+    <w:rsid w:val="00FE0FB4"/>
     <w:rsid w:val="00FE129F"/>
     <w:rsid w:val="00FE2F68"/>
+    <w:rsid w:val="00FE3506"/>
+    <w:rsid w:val="00FE3FAF"/>
+    <w:rsid w:val="00FE4129"/>
+    <w:rsid w:val="00FE5268"/>
+    <w:rsid w:val="00FE6640"/>
     <w:rsid w:val="00FE6AAC"/>
+    <w:rsid w:val="00FE6F9D"/>
+    <w:rsid w:val="00FE7006"/>
+    <w:rsid w:val="00FE7C04"/>
+    <w:rsid w:val="00FE7C17"/>
+    <w:rsid w:val="00FE7C54"/>
     <w:rsid w:val="00FF051C"/>
+    <w:rsid w:val="00FF082F"/>
+    <w:rsid w:val="00FF0850"/>
+    <w:rsid w:val="00FF1474"/>
     <w:rsid w:val="00FF1D18"/>
+    <w:rsid w:val="00FF1F8D"/>
     <w:rsid w:val="00FF230C"/>
+    <w:rsid w:val="00FF27B4"/>
+    <w:rsid w:val="00FF34F4"/>
     <w:rsid w:val="00FF36C9"/>
     <w:rsid w:val="00FF3BC7"/>
+    <w:rsid w:val="00FF3C3D"/>
+    <w:rsid w:val="00FF3FC3"/>
     <w:rsid w:val="00FF4A82"/>
+    <w:rsid w:val="00FF5D9A"/>
     <w:rsid w:val="00FF6ADE"/>
+    <w:rsid w:val="00FF6D7D"/>
     <w:rsid w:val="01B04786"/>
     <w:rsid w:val="0298C9F7"/>
     <w:rsid w:val="02C2069C"/>
     <w:rsid w:val="03456B71"/>
     <w:rsid w:val="03AC799B"/>
     <w:rsid w:val="03B35AC7"/>
     <w:rsid w:val="03EDFCF7"/>
     <w:rsid w:val="0407BE23"/>
     <w:rsid w:val="040969F7"/>
     <w:rsid w:val="0485A593"/>
     <w:rsid w:val="04D34F02"/>
     <w:rsid w:val="04D4B517"/>
     <w:rsid w:val="05A8A271"/>
     <w:rsid w:val="07C04B01"/>
     <w:rsid w:val="07F7601D"/>
     <w:rsid w:val="08777866"/>
     <w:rsid w:val="08883E67"/>
     <w:rsid w:val="08F5B3D6"/>
     <w:rsid w:val="091E6B03"/>
     <w:rsid w:val="094067AB"/>
     <w:rsid w:val="094BC535"/>
     <w:rsid w:val="09EFC96C"/>
     <w:rsid w:val="0A18EBBB"/>
     <w:rsid w:val="0A1BAE42"/>
     <w:rsid w:val="0C83E243"/>
     <w:rsid w:val="0CC04F67"/>
     <w:rsid w:val="0CD74B24"/>
     <w:rsid w:val="0D0D1AD4"/>
     <w:rsid w:val="0D7B63AC"/>
     <w:rsid w:val="0DA039F1"/>
     <w:rsid w:val="0E1D1CC8"/>
     <w:rsid w:val="0EC18D12"/>
     <w:rsid w:val="0EFFC86E"/>
+    <w:rsid w:val="0FD55F07"/>
     <w:rsid w:val="103531FB"/>
     <w:rsid w:val="105673B2"/>
     <w:rsid w:val="10D24F2C"/>
     <w:rsid w:val="10F09C0C"/>
     <w:rsid w:val="123B6FC0"/>
     <w:rsid w:val="12F94378"/>
     <w:rsid w:val="14055D36"/>
     <w:rsid w:val="15624277"/>
     <w:rsid w:val="164C3199"/>
     <w:rsid w:val="1664E324"/>
     <w:rsid w:val="17188C6C"/>
     <w:rsid w:val="1757BCED"/>
     <w:rsid w:val="177F2B9D"/>
     <w:rsid w:val="18037C3D"/>
     <w:rsid w:val="18437E0E"/>
+    <w:rsid w:val="194622E0"/>
     <w:rsid w:val="194B606A"/>
+    <w:rsid w:val="195539D4"/>
     <w:rsid w:val="198B7EC4"/>
     <w:rsid w:val="19925227"/>
     <w:rsid w:val="1A7B7798"/>
     <w:rsid w:val="1B43A048"/>
     <w:rsid w:val="1B91956D"/>
     <w:rsid w:val="1BBE6CB1"/>
     <w:rsid w:val="1CC84F7A"/>
     <w:rsid w:val="1D0BC3BC"/>
     <w:rsid w:val="1D71E18E"/>
     <w:rsid w:val="1DF72AD9"/>
     <w:rsid w:val="1EB0C33C"/>
     <w:rsid w:val="1EE537F8"/>
     <w:rsid w:val="1FD002C9"/>
     <w:rsid w:val="209D54EA"/>
     <w:rsid w:val="2190239C"/>
     <w:rsid w:val="21AFC636"/>
+    <w:rsid w:val="223DB546"/>
     <w:rsid w:val="22BAC0FC"/>
     <w:rsid w:val="24738EF1"/>
     <w:rsid w:val="258CFC91"/>
     <w:rsid w:val="2601BCF8"/>
     <w:rsid w:val="270B3CDC"/>
+    <w:rsid w:val="289B7456"/>
+    <w:rsid w:val="29E78FA3"/>
     <w:rsid w:val="2A70D793"/>
     <w:rsid w:val="2A98A28E"/>
     <w:rsid w:val="2B60F4C3"/>
     <w:rsid w:val="2C1CBBA7"/>
     <w:rsid w:val="2CB0A71A"/>
     <w:rsid w:val="2CCBEC52"/>
     <w:rsid w:val="2D35F18D"/>
     <w:rsid w:val="2E569340"/>
     <w:rsid w:val="2ED7D5A3"/>
     <w:rsid w:val="2F3B75AF"/>
     <w:rsid w:val="2FDF3712"/>
     <w:rsid w:val="3043807B"/>
     <w:rsid w:val="308FA5ED"/>
     <w:rsid w:val="3196A6A1"/>
     <w:rsid w:val="321D2768"/>
     <w:rsid w:val="328594E3"/>
     <w:rsid w:val="32B0AD68"/>
     <w:rsid w:val="32F1B457"/>
     <w:rsid w:val="33434B70"/>
     <w:rsid w:val="33CE6789"/>
+    <w:rsid w:val="33EAA7A7"/>
     <w:rsid w:val="342E172C"/>
     <w:rsid w:val="344CDF77"/>
     <w:rsid w:val="34DE613B"/>
     <w:rsid w:val="352ABB15"/>
     <w:rsid w:val="35D67428"/>
     <w:rsid w:val="36272488"/>
     <w:rsid w:val="369AD5BD"/>
     <w:rsid w:val="36D75629"/>
     <w:rsid w:val="376A84D3"/>
     <w:rsid w:val="37EE8630"/>
     <w:rsid w:val="382FB3E1"/>
     <w:rsid w:val="3873DAFE"/>
     <w:rsid w:val="3966D840"/>
     <w:rsid w:val="3975A7CF"/>
     <w:rsid w:val="39F9A193"/>
     <w:rsid w:val="3A2B1C6D"/>
     <w:rsid w:val="3A5ABFA1"/>
     <w:rsid w:val="3AC82E63"/>
     <w:rsid w:val="3D246801"/>
     <w:rsid w:val="3D6F77BF"/>
     <w:rsid w:val="3DD5FAA1"/>
     <w:rsid w:val="3DEA6329"/>
     <w:rsid w:val="3F25ACC1"/>
     <w:rsid w:val="3FF29F1C"/>
     <w:rsid w:val="400CFE1A"/>
     <w:rsid w:val="4116B2C9"/>
     <w:rsid w:val="420B4EEE"/>
     <w:rsid w:val="427BF9BE"/>
     <w:rsid w:val="42883F8C"/>
     <w:rsid w:val="42CBD8D3"/>
     <w:rsid w:val="43BE7F06"/>
+    <w:rsid w:val="445C86E3"/>
     <w:rsid w:val="453F3236"/>
     <w:rsid w:val="455336ED"/>
     <w:rsid w:val="4591183A"/>
     <w:rsid w:val="45E5D28A"/>
     <w:rsid w:val="473B08F8"/>
     <w:rsid w:val="4777EFF8"/>
     <w:rsid w:val="487D4DAD"/>
     <w:rsid w:val="487EDA51"/>
     <w:rsid w:val="4A05B0E5"/>
     <w:rsid w:val="4A705B47"/>
     <w:rsid w:val="4A893589"/>
     <w:rsid w:val="4AD66262"/>
     <w:rsid w:val="4C316CF9"/>
     <w:rsid w:val="4C7DD445"/>
     <w:rsid w:val="4CF41586"/>
     <w:rsid w:val="4F7848E8"/>
     <w:rsid w:val="5192456D"/>
     <w:rsid w:val="51966D26"/>
     <w:rsid w:val="519AE8E1"/>
     <w:rsid w:val="52D4076A"/>
     <w:rsid w:val="5318A790"/>
     <w:rsid w:val="53489C49"/>
     <w:rsid w:val="53775D07"/>
     <w:rsid w:val="538A192D"/>
     <w:rsid w:val="53B8459F"/>
     <w:rsid w:val="5545D4E8"/>
     <w:rsid w:val="557E2182"/>
     <w:rsid w:val="558D602E"/>
     <w:rsid w:val="55B64C2E"/>
     <w:rsid w:val="5608FCB1"/>
     <w:rsid w:val="57E4F470"/>
     <w:rsid w:val="58E28058"/>
     <w:rsid w:val="5958E47B"/>
     <w:rsid w:val="5971944C"/>
     <w:rsid w:val="5989685C"/>
+    <w:rsid w:val="5989EC4A"/>
     <w:rsid w:val="5B409C37"/>
     <w:rsid w:val="5B76CA2C"/>
     <w:rsid w:val="5B84EDD8"/>
+    <w:rsid w:val="5C62A8F4"/>
     <w:rsid w:val="5D0D4C3D"/>
     <w:rsid w:val="5E392DBA"/>
     <w:rsid w:val="5E6B7BBD"/>
     <w:rsid w:val="5EE8420C"/>
     <w:rsid w:val="5F3B55FC"/>
     <w:rsid w:val="601BC80F"/>
     <w:rsid w:val="601FE9E0"/>
     <w:rsid w:val="6164BA2E"/>
     <w:rsid w:val="61749ABA"/>
     <w:rsid w:val="61D24B2F"/>
     <w:rsid w:val="62175439"/>
     <w:rsid w:val="6356236C"/>
     <w:rsid w:val="63C17FB5"/>
     <w:rsid w:val="642E8B8B"/>
     <w:rsid w:val="65816AF2"/>
     <w:rsid w:val="66D1A265"/>
     <w:rsid w:val="66E46B5F"/>
     <w:rsid w:val="66EE7FF7"/>
     <w:rsid w:val="677D5F7A"/>
     <w:rsid w:val="69AAE111"/>
     <w:rsid w:val="6A590478"/>
     <w:rsid w:val="6CA11C48"/>
     <w:rsid w:val="6D17F1B8"/>
     <w:rsid w:val="6E44F150"/>
     <w:rsid w:val="6F7F6698"/>
     <w:rsid w:val="70106BEC"/>
     <w:rsid w:val="701DC9DE"/>
     <w:rsid w:val="70B1D74E"/>
     <w:rsid w:val="70B2B012"/>
     <w:rsid w:val="71F72E88"/>
     <w:rsid w:val="72CFBE6F"/>
     <w:rsid w:val="730DC9B3"/>
     <w:rsid w:val="7359B8F3"/>
     <w:rsid w:val="73B852AC"/>
     <w:rsid w:val="73F96EC6"/>
     <w:rsid w:val="7494249A"/>
     <w:rsid w:val="74B8EF89"/>
     <w:rsid w:val="7525B946"/>
     <w:rsid w:val="75273C2D"/>
+    <w:rsid w:val="759FD725"/>
     <w:rsid w:val="75B26298"/>
     <w:rsid w:val="75D9F2AE"/>
     <w:rsid w:val="76513914"/>
     <w:rsid w:val="76819D5C"/>
     <w:rsid w:val="769DC2F7"/>
     <w:rsid w:val="76FB7EAF"/>
     <w:rsid w:val="77FD2F64"/>
     <w:rsid w:val="782EE899"/>
     <w:rsid w:val="78E38551"/>
     <w:rsid w:val="79C331C3"/>
     <w:rsid w:val="7A14E2DD"/>
     <w:rsid w:val="7A5E2206"/>
+    <w:rsid w:val="7A6105F9"/>
     <w:rsid w:val="7AB0353D"/>
     <w:rsid w:val="7AEB5705"/>
     <w:rsid w:val="7B7BB269"/>
     <w:rsid w:val="7CABE74D"/>
     <w:rsid w:val="7D75ED77"/>
     <w:rsid w:val="7E0B5511"/>
     <w:rsid w:val="7E63C5C8"/>
     <w:rsid w:val="7F464A49"/>
     <w:rsid w:val="7FBD282D"/>
     <w:rsid w:val="7FBE40E0"/>
     <w:rsid w:val="7FC54502"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
@@ -23629,51 +29284,50 @@
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00521016"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="006C93" w:themeColor="accent3"/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CERbullets">
     <w:name w:val="CER bullets"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CERbulletsChar"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="004458B4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
-      <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CERbulletsChar">
     <w:name w:val="CER bullets Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CERbullets"/>
     <w:uiPriority w:val="7"/>
     <w:rsid w:val="004458B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="CERTable">
     <w:name w:val="CER Table"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004458B4"/>
     <w:pPr>
       <w:spacing w:before="120"/>
@@ -24557,50 +30211,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="959342230">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1402830630">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1429352936">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1760566516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -24629,59 +30296,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2127196081">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/nger-quick-help-topics" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/about-us/contact-us" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02230" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cleanenergyregulator.gov.au/DocumentAssets/Pages/estimating-emissions-and-energy-from-coal-mining.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2007A00175" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/about-emissions-and-energy-data/emissions-and-energy-types" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/markets/reports-and-data/nger-reporting-data-and-registers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-coal-mining-guideline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/nger-quick-help-topics" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02309" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-solid-waste-and-landfill-biogas-management-guideline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/nger-technical-reporting-information" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230/latest/versions" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cleanenergyregulator.gov.au/DocumentAssets/Pages/estimating-emissions-and-energy-from-coal-mining.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/about-emissions-and-energy-data/emissions-and-energy-types" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-coal-mining-guideline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/markets/reports-and-data/nger-reporting-data-and-registers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02309/latest/versions" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-solid-waste-and-landfill-biogas-management-guideline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/DocumentAssets/Pages/Reporting-blended-fuels-other-fuel-mixes-and-bitumen-guidelin.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER-updated fonts and colours">
   <a:themeElements>
     <a:clrScheme name="CER colour palette">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="454743"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -24958,93 +30621,807 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA">
+  <b:Source>
+    <b:Tag>htt</b:Tag>
+    <b:SourceType>InternetSite</b:SourceType>
+    <b:Guid>{6C1509F4-364B-4A5D-8E2C-2A83EFAF7750}</b:Guid>
+    <b:URL>https://cer.gov.au/document_page/estimating-emissions-and-energy-electricity-production-and-consumption-guideline</b:URL>
+    <b:RefOrder>1</b:RefOrder>
+  </b:Source>
+</b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8B49526-310E-4236-9A29-461AB6BFBC63}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF6F4A48-5AE5-4285-83F3-98F67E0618F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>24</Pages>
-[...1 lines deleted...]
-  <Characters>40658</Characters>
+  <Pages>25</Pages>
+  <Words>7915</Words>
+  <Characters>42905</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>95</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>841</Lines>
+  <Paragraphs>503</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Reporting energy production and consumption guideline</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>47695</CharactersWithSpaces>
+  <CharactersWithSpaces>50317</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="234" baseType="variant">
+      <vt:variant>
+        <vt:i4>7208993</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7995400</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>183</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:cer-nger-reporting@cer.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6422592</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>180</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Primary_and_secondary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4259922</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>177</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/markets/reports-and-data/nger-reporting-data-and-registers</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063235</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>174</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Reporting_production_and</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7667797</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>171</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/document_page/nger-technical-reporting-information</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>542244946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>168</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Table_2_–</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>542244946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Table_2_–</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>542244946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Table_2_–</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376275</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>159</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Further_information</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7733251</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>156</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/document_page/estimating-emissions-and-energy-solid-waste-and-landfill-biogas-management-guideline</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963870</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>153</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.cleanenergyregulator.gov.au/DocumentAssets/Pages/estimating-emissions-and-energy-from-coal-mining.aspx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4653108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>150</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/document_page/estimating-emissions-and-energy-coal-mining-guideline</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5242981</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>147</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3604512</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>144</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_More_information</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5242981</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>141</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376275</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>138</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Further_information</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8257593</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/about-emissions-and-energy-data/emissions-and-energy-types</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>types-of-emissions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179716</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>129</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2883643</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>126</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3342385</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>123</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.legislation.gov.au/F2008L02309/latest/versions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3866674</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.legislation.gov.au/F2008L02230/latest/versions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3604537</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>117</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.legislation.gov.au/C2007A00175/latest/versions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2228337</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>114</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703982</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/document_page/reporting-energy-production-and-consumption-guideline</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262197</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Alexander.James@cer.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7471188</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Andrew.May@cer.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7471188</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Andrew.May@cer.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4456555</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Erica.Welton@cer.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4456555</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Erica.Welton@cer.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262197</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Alexander.James@cer.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5177469</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Paige.Lovett@cer.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5636205</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Derek.Motion@cer.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5177469</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Paige.Lovett@cer.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179696</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Rachel.deKluyver@cer.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407886</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Alastair.Lane@cer.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262197</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Alexander.James@cer.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7405639</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Chris.Sheahan@cer.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262197</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Alexander.James@cer.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Reporting energy production and consumption guideline</dc:title>
+  <dc:title>eporting energy production and consumption guideline</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>