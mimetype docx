--- v1 (2026-08-15)
+++ v2 (2026-11-04)
@@ -788,51 +788,51 @@
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="9FB76F"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" anchor="ctr">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="2A10018F">
               <v:shape id="Freeform: Shape 15" style="position:absolute;margin-left:-1.5pt;margin-top:70.35pt;width:487.55pt;height:487.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="&quot;&quot;" coordsize="7550841,7542959" o:spid="_x0000_s1026" fillcolor="#9fb76f" stroked="f" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASzcgqOAoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvQfY/yD4uMCORUmkpMb0BPnA&#10;7CXZDZAESI5qW24ba1uOpGn3/PsUP2QXGbf1ONlLq9Vdj0UWXxVFVknvv3497JOXth923fFxId6l&#10;i6Q9rrr17vj8uPj1l4//qhbJMDbHdbPvju3j4nM7LL7+8I+v3p9PD23Wbbv9uu0TauQ4PJxPj4vt&#10;OJ4elsthtW0PzfCuO7VH+uem6w/NSLf983LdN2dq/bBfZmmqlueuX5/6btUOA/31e/vPxQfT/mbT&#10;rsb/bjZDOyb7xwX1bTQ/e/PzSf9cfnjfPDz3zWm7W7luNF/Qi0OzO5LSS1PfN2OTfOp3f2nqsFv1&#10;3dBtxner7rDsNpvdqjVjoNGINBjNz9vm1JqxkHGG08VMw/+v2dV/Xn4+/dTrrg+nH7rV/4bk2H23&#10;bY7P7TfDicxHk7q4/qnvu/O2bdbUA6FttzyfhodLG/pmoNaSp/OP3Zpmu/k0dsYsr5v+oHXQgJNX&#10;Y/3PF+u3r2Oyoj8qUdOM0iSt6H9KVDLLzfwsm4cJvvo0jP9uO9NU8/LDMNrpW9Nvxvjr5NgcSO+q&#10;Ox6H3dj+Rq1tDnua0X8uE1mlUqk0OSellGlVmAHQjIWg3z2QqitVFMmWQEVWy9oxJgT9Rla6aCqL&#10;opZVNq+JgySqKeOa7EjmNXGQLKtKiXR+TPmXaPJARSGqXM1rKrgm1HoeyM7OvCbJNMGM4CDHg3lN&#10;imsq06JIxfw8cRDRCLNe+SWafBDICIrmF5bnVV2UVTE/Jg6CWV4zTVLKuq7kvCYPhPqT8P1dpioF&#10;BuWjUI8SvsejujgKZoXwfB41oYeCuS6418PE8FC4Lu73eZUWQql5agiOwm3IPR/XxVFwtBXc92kl&#10;pBUQoLyHgr1LcO/PVSHLsgRsyFG4Lu7/eVmUKa0Is4uw4CjchjwC4Lo4CuZGxuMGbEMPBXM+4xEA&#10;5oaHwnXxuCHqNJU1MF8ZR+E25HED18VRMDcyHgHgGOWjylpVop5f+zMvAgghRQ34sofKYV08bsBL&#10;ZcZRuC4vAqAP1BlH4bp4BFClrIUAYlTGUbiuIAJgj+8ZR8G6aFdzfYhyW5H5eOihcnpcKyvguTrn&#10;cQPXxVFSFrQWZfOcz4MIgNnQQ0lVCJEDu62cRwCYGx4K18XjBrxlyD0UPC4vbqDPbLmHgnXxCCDR&#10;GJV7KFiXFwHQjUPOUfh8eREAfT7MOYqiKNkD2SF7EQDW5aNqivRi3r8KHjdEXYsMiYceCo5RdDhy&#10;jVG50rYHYq+PQtevgscN+JnNR1WoDXncwHVxFMyNgkcA3IYcBXO+4BEA5wZH4bp4BLDPbPX8+lVw&#10;FG5DHgFwXRxFT3qgf/EIUKd1BRwVFhyDexf3f1FKOuxEdHEUrEt6UaMqVFkDs+Wh7NOGnI9QkkcN&#10;AeviKPu0AURDyaMGbEMPBTNecv8HmeFhcE3c+3NaFWb3yZIjcOtxz8f0eAjz/Ikwgns9bSVThHsc&#10;A6zB0vN2OstIkbXKQyFafE/PZZoBu2LJUXb8s5kEyjGwtbdENXGUyDKVVdW8xyoeHXJUl4cStNlP&#10;M8BjFfdzXBdH6ZUtVyUwLh4dcF0clVUUKXNgr694dMB1eSiV55VE5ot7uz5zgriuPJSZZUQX9/hM&#10;VbT/rubjkeIoaw1EF/d5O8uAdymOwnXxeGHZC6y+iqNwXdz/RZpLkQLP0YqjcF08AoCxVnEMrKnk&#10;UQOwnSefo1wvuecjWrg87L0l93lEC5eH41HJvR3RwuXhCFtyP0e0cHl4zSi5hyNauPyNNZDy+89T&#10;Br/ZTkn91evRZfXpt4TqEXS9gE7yn7pBlxDwFD/VC0y3lLzXZQnNA6G09AyYKMPBtqYBBRMTODiL&#10;0kwTzMF5FJjmjYOLKDBNBwfLKDBFXA5WUWAKoRxcRoEpJnJwFQWmMMfBpooDJwmFO46m1G8Ux0KS&#10;xbFMJ2Q97XE80zlWDx7HNJ029eBxXBMB2eg+ynQB3SjZGQUPCEdZzyh4QDlKSUbBA9KJONbpRCG3&#10;PN3HaNe5Pw8exzqdzvPgcazLAtbRfVTnA9ZREi4KHrCO8mpR8IB1lCqLggeso+xXFDxgHSW0ouAB&#10;6yhHFQPXaSY+75cSPGw91fkmDx7HOp0M8uBxrNP5HQ8exzqdsvHgcazTWRgPHsc6nVjx4HGs07kS&#10;Dx7HOp3+8OBxrMsD1tF9DOt0koJrp/soeMA6W9oJr+86leBpj2NdEbCO7qM6H7CO0gZR8IB1lAmI&#10;ggeso2P6KHjAuiKOdfr43LN8HOuKgHV0H9N5fcjNtdN9FDxgHZ1+R8ED1tHRdBQ8YB2dN0fBA9bR&#10;MXIUPGCdjGOdDFhH91HaA9bRWW4UPGAdHdJGwQPW2ZpwONrow1POOrqP0a5PUT14HOtUwDq6j9Ie&#10;sI7OPqPgAevoYDIKHrCOzhqj4AHr6PgwCh6wjk4Eo+AB6+iQLwoesI5O7mLg+giO04buo+AB6+hs&#10;LgoesI4O3aLgAevoNC0KHrCOjsmi4AHr6PyLwa3fu6Oqnl6Y0W8a7c2bRuMioTeN+kVCbxo9aQwd&#10;XjWjPuGafk3Oj4vpZZRkq3+375jo/x+6l/aXzkiO+sDLVR6ZaXS1t64fV8n9kSMoMaNrsG4gJrnp&#10;ejIaLj0horiqSqdhkpuuf5V3FZ/35Vl/ppFaS07tTlfbPh8xJG9fsjDjRfojmfzt8a723dCaibva&#10;2PbN1Y/esO1VMhiNrea6gZjkpqsbvTJvB1h5+37BXetKJg+NnvUHsS4fMSZvKvPh2XDV9XfG+/Zs&#10;uIroG7Z9azZcvfYNxDQL09XNt61bv9O7t+WR2eD9QazLR4zIu9pq03+kP1z+7/iGq1OZiVSu+tD0&#10;zkdMVp2uzjcYdyF5W6kMt+8qSmF5sugl0iL94ZHW1fLe9W0u7+px78uz/rjak7vyfLyIPI/MkDyb&#10;L0jeVqMa+yPyPDZh8tfY5GrR7tqHxyZXTxbIvx2bXDXeDS69HZv0GOzTJsImV8doNdhqt6B3vvdw&#10;eWj0tv4Tng0+YmQ2XF2fbd9W3t7tP5ePnQ1TvRUxF66y7AZisul0tZHJVb1ZeVsldX8stkrOjV1X&#10;2k9P1lO709W1b6sFrbytvr7b/nW8yExQJRjck0nWVQcGvXjbH0wG2GiZtiBv+4Gpb/FkJ2tM12l1&#10;NlVSRtK2f++50tY52M2gy3oHvX+7dZeLx+VtxRIs7+oWYHlXTXFf3tYJGeu4Go+78q7WB5Z39Tq4&#10;PC2XqUtvIf1xdTNw+1eGIa3bjTFiRyuJzJCVdNUhd23tJI1F7nu+k7SVfUCbt/xg8kratOqdqCmU&#10;uGxJ9U6WfV9h6Pa79cfdfq+3oEP//PTdvk9eGtrd1h+/LdVH1wVPbG9qLo6dhk0eqOGt+RKHLe0w&#10;n4zQX4nQ3+gYHp669Wf6YsSZPsHxuBj++NT07YLKPVbbjvbOq7E3NR/H7hv6ksRmp7/3YPAW5W7o&#10;0xhmJO4zHvrbG/zeSF0/NvLhTwAAAP//AwBQSwMEFAAGAAgAAAAhAMpACB7jAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJ6XQNsSpAggqEaSKFnF2km0cEa+j2G3D37Oc&#10;4Lizo5k36Xq0nTjh4FtHCuJpBAKpcnVLjYKP/fNkCcIHTbXuHKGCb/Swzi4vUp3U7kzveNqFRnAI&#10;+UQrMCH0iZS+Mmi1n7oeiX8HN1gd+BwaWQ/6zOG2k7MoupNWt8QNRvf4aLD62h2tgsPm9uUtL7cP&#10;4/4zL5pXU2xXT4VS11djfg8i4Bj+zPCLz+iQMVPpjlR70SmY3PCUwPo8WoBgw2oxi0GUrMTxfAky&#10;S+X/DdkPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABLNyCo4CgAAtEQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMpACB7jAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAkgwAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACiDQAAAAA=&#10;" w14:anchorId="221DA524">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="4760880,4672891;6108963,4672891;6192000,4746663;6192000,6102309;6108963,6185230;4760880,6185230;4677843,6102309;4677843,4746663;3193883,4672891;4559416,4672891;4633728,4746663;4633728,6102309;4559416,6185230;3193883,6185230;3119572,6102309;3119572,4746663;1641603,4672891;2989687,4672891;3072724,4746663;3072724,6102309;2989687,6185230;1641603,6185230;1558567,6102309;1558567,4746663;3193883,3113393;4194670,3113393;4559416,3113393;4760880,3113393;5542754,3113393;6108963,3113393;6192000,3187166;6192000,4542812;6108963,4625733;5542754,4625733;4760880,4625733;4559416,4625733;4194670,4625733;3193883,4625733;3119572,4551946;3119572,3196330;1632880,3113393;2998412,3113393;3072724,3196330;3072724,4551946;2998412,4625733;1632880,4625733;1558569,4551946;1558569,3196330;74607,3113393;1440140,3113393;1514451,3187166;1514451,4542812;1440140,4625733;74607,4625733;296,4542812;296,3187166;73811,0;2989064,0;3062875,73807;3062875,1005557;3062875,1430098;3062875,1632922;3062875,2361551;3062875,2979765;2989064,3062725;2205187,3062725;1633002,3062725;1430168,3062725;848830,3062725;73811,3062725;0,2979765;0,2361551;0,1632922;0,1430098;0,1005557;0,73807" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00DE10E8" w:rsidRPr="445C86E3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="54"/>
           <w:szCs w:val="54"/>
         </w:rPr>
         <w:t>Reporting energy production and consumption guideline</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2875236A" w14:textId="77777777" w:rsidR="00AB76AE" w:rsidRDefault="00AB76AE" w:rsidP="00146FC8">
       <w:pPr>
         <w:pStyle w:val="CERcovertitle"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="2520"/>
@@ -5215,69 +5215,69 @@
         <w:t xml:space="preserve">cheme in a manner that is inconsistent with the guidance provided in this document, </w:t>
       </w:r>
       <w:r w:rsidR="558D602E" w:rsidRPr="6356236C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, or an independent auditor, may require the entity to demonstrate that they are compliant with requirements of the NGER Act, NGER Regulations, and/or the NGER Measurement Determination. Entities are responsible for determining their obligations under the law and for applying the law to their individual circumstances.</w:t>
       </w:r>
       <w:r w:rsidR="006465B0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="620F3AE3" w14:textId="0574E771" w:rsidR="004E408E" w:rsidRPr="00FA7635" w:rsidRDefault="00BB08F4" w:rsidP="00B34935">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc76036484"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc235721934"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235721934"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc76036484"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="000B266C">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t>–2</w:t>
       </w:r>
       <w:r w:rsidR="000B266C">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="004E408E">
         <w:t xml:space="preserve"> updates</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="7D530ECC" w14:textId="7032F818" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00522547">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Changes in this document for the </w:t>
       </w:r>
       <w:r w:rsidR="00BB08F4">
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="000B266C">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00BB08F4">
         <w:t>–2</w:t>
       </w:r>
       <w:r w:rsidR="000B266C">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reporting year:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B7AD91" w14:textId="642B6150" w:rsidR="002A3862" w:rsidRDefault="00692D3F" w:rsidP="003A4581">
@@ -5832,51 +5832,51 @@
         <w:t>  </w:t>
       </w:r>
       <w:r w:rsidDel="000B266C">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B293F99" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00483B4E" w:rsidRDefault="004E408E" w:rsidP="00050308">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc235721935"/>
       <w:r w:rsidRPr="00646F20">
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="48799152" w14:textId="178B6B3D" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00522547">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reporting of </w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve">energy production and consumption </w:t>
       </w:r>
       <w:r>
         <w:t>data is required under the</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A259C6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>NGER Act</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
@@ -6968,88 +6968,109 @@
       </w:r>
       <w:r w:rsidR="00E36E72" w:rsidRPr="00354CC2">
         <w:t>not otherwise defined within the NGER legislation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AFD190D" w14:textId="77777777" w:rsidR="00E36E72" w:rsidRPr="00354CC2" w:rsidRDefault="00E36E72" w:rsidP="00E36E72">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354CC2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>In instances where a novel fuel or fuel mixture is being used, please read the </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:tooltip="A link to the Reporting blended fuels, other fuel mixes, bitumen and explosives guide on the Clean Energy Regulator website" w:history="1">
         <w:r w:rsidRPr="00354CC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>Reporting blended fuels, other fuel mixes, bitumen and explosives guideline</w:t>
+          <w:t>Reporting blended fuels, other fuel mixes, bitumen and explosives guidelin</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00354CC2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>e</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00354CC2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidRPr="00354CC2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB706A6" w14:textId="753570D7" w:rsidR="00E36E72" w:rsidRPr="00354CC2" w:rsidRDefault="00E36E72" w:rsidP="00E36E72">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354CC2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have questions regarding how, or if, a fuel should be reported within NGER, please </w:t>
       </w:r>
       <w:hyperlink w:anchor="_More_information" w:history="1">
         <w:r w:rsidRPr="00354CC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>contact us</w:t>
+          <w:t xml:space="preserve">contact </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00354CC2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>u</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00354CC2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>s</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00354CC2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26C4E5EC" w14:textId="4D49E746" w:rsidR="00E36E72" w:rsidRDefault="00E36E72" w:rsidP="006A5500">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc235721939"/>
       <w:r>
         <w:t>Thresholds for fuel production and consumption</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -7539,56 +7560,56 @@
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA1BB1">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>000 cubic metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31316478" w14:textId="0C7FAD05" w:rsidR="009E7678" w:rsidRDefault="009E7678">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="715"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc76036489"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc235721941"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235721941"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc76036489"/>
       <w:r w:rsidRPr="009E7678">
         <w:t>Reporting energy from production and consumption of biomethane</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="5E6B1BE2" w14:textId="0D7655E4" w:rsidR="009E7678" w:rsidRPr="009E7678" w:rsidRDefault="009E7678" w:rsidP="00354CC2">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t xml:space="preserve">Biomethane is reportable under NGER. See </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:tooltip="A link to the Reporting blended fuels, other fuel mixes, bitumen and explosive guideline of the Clean Energy Regulator website" w:history="1">
         <w:r w:rsidRPr="009E7678">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Reporting blended fuels, other fuel mixes, bitumen and explosives guideline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7615,51 +7636,51 @@
         <w:t>combustion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t xml:space="preserve"> of biomethane as a fuel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576718A2" w14:textId="5969215A" w:rsidR="004E408E" w:rsidRPr="00E409B1" w:rsidRDefault="004E408E" w:rsidP="00354CC2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="715"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc235721942"/>
       <w:r>
         <w:t xml:space="preserve">Energy </w:t>
       </w:r>
       <w:r w:rsidRPr="00E409B1">
         <w:t>production and consumption of certain gases that have been captured for combustion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="2928ECD9" w14:textId="24DDBFE8" w:rsidR="004E408E" w:rsidRPr="008D3942" w:rsidRDefault="004E408E" w:rsidP="00EB374F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="186" w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:right="171"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E409B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If force is applied by use of a machine, such as a compressor, extraction fan, blower or pump, to create differential pressure to capture:</w:t>
       </w:r>
@@ -7968,51 +7989,51 @@
         <w:t>consumed ‘by or from the operation of the facility or for use other than in the operation of the facility.’</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E4B1B8E" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00354CC2">
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00A92560">
         <w:t xml:space="preserve">nergy consumption must be reported for </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">use or </w:t>
       </w:r>
       <w:r w:rsidRPr="00A92560">
         <w:t>disposal of the gas because it is a fuel type listed in Schedule 1 of the NGER Regulations</w:t>
       </w:r>
       <w:r>
         <w:t>. When reporting emissions in the Emissions and Energy Reporting System (EERS) from fuel combustion, flaring, or venting and leakage, the appropriate fuel type must be selected (see items 18, 19, 28, 29, and 30 listed above).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326D0196" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:r>
         <w:t>Please refer to the:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE299A8" w14:textId="48E19A0F" w:rsidR="004E408E" w:rsidRPr="00DC38ED" w:rsidRDefault="004E408E" w:rsidP="00354CC2">
+    <w:p w14:paraId="1AE299A8" w14:textId="74A94FD6" w:rsidR="004E408E" w:rsidRPr="00DC38ED" w:rsidRDefault="004E408E" w:rsidP="00354CC2">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:hyperlink r:id="rId31" w:tooltip="A link to the Estimating emissions and energy from coal mining guideline of the Clean Energy Regulator website" w:history="1">
         <w:r w:rsidRPr="00354CC2">
           <w:t>Estimating emissions and energy from coal mining guideline</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00DC38ED">
           <w:rPr>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:footnoteReference w:id="11"/>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC38ED">
         <w:t xml:space="preserve"> for specific guidance for coal mining and coal mine waste gas management activities</w:t>
       </w:r>
     </w:p>
@@ -8787,51 +8808,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B5F84D5" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00AE74AB" w:rsidRDefault="004E408E" w:rsidP="00DC38ED">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc76036490"/>
       <w:bookmarkStart w:id="39" w:name="_Toc235721946"/>
       <w:r w:rsidRPr="00AE74AB">
         <w:t>Estimating energy content of fuel produced</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="1A77CDE7" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00DC38ED">
       <w:r>
         <w:t>In accordance with sections 6.2 and 6.3 of the NGER Measurement Determination, energy content of fuel produced should be estimated with reference to the equation below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0122C767" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00892CAF" w:rsidRDefault="005A496D" w:rsidP="004E408E">
+    <w:p w14:paraId="0122C767" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00892CAF" w:rsidRDefault="00B540D2" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                   <w:bCs/>
                   <w:i/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:sSubPr>
             <m:e>
               <m:r>
                 <w:rPr>
@@ -8921,51 +8942,51 @@
                   <w:sz w:val="24"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <m:t>EC</m:t>
               </m:r>
             </m:e>
             <m:sub>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <m:t>i</m:t>
               </m:r>
             </m:sub>
           </m:sSub>
         </m:oMath>
       </m:oMathPara>
     </w:p>
     <w:p w14:paraId="2E485B8A" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00F86073" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:r w:rsidRPr="00F86073">
         <w:t>where:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28EC7B8D" w14:textId="7442DE8D" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="005A496D" w:rsidP="004E408E">
+    <w:p w14:paraId="28EC7B8D" w14:textId="7442DE8D" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="00B540D2" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>Z</m:t>
             </m:r>
           </m:e>
           <m:sub>
@@ -9028,51 +9049,51 @@
       <w:r w:rsidR="00FA04FB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004E408E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>GJ</w:t>
       </w:r>
       <w:r w:rsidR="00FA04FB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004E408E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134C9AF7" w14:textId="32AB720D" w:rsidR="004E408E" w:rsidRPr="00E16A8D" w:rsidRDefault="005A496D" w:rsidP="004E408E">
+    <w:p w14:paraId="134C9AF7" w14:textId="32AB720D" w:rsidR="004E408E" w:rsidRPr="00E16A8D" w:rsidRDefault="00B540D2" w:rsidP="004E408E">
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>Q</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>i</m:t>
@@ -9218,51 +9239,51 @@
     </w:p>
     <w:p w14:paraId="2E27ED18" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5662">
         <w:t>using bulk filling meters corrected to 15° Celsius</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CBF80EB" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="001D5662" w:rsidRDefault="004E408E" w:rsidP="001D5662">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5662">
         <w:t>by the physical measurement of the fuel corrected to its notional volumetric equivalent at a temperature of 15° Celsius.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C190FC" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="005A496D" w:rsidP="004E408E">
+    <w:p w14:paraId="69C190FC" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="00B540D2" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -9422,51 +9443,51 @@
         <w:t>for fuels measured in GJ, equal to 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB44346" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00222962" w:rsidRDefault="004E408E" w:rsidP="00DC38ED">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc76036491"/>
       <w:bookmarkStart w:id="41" w:name="_Toc235721947"/>
       <w:r w:rsidRPr="00222962">
         <w:t>Estimating energy content of fuel consumed</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="4D85D60E" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="00DC38ED">
       <w:r>
         <w:t>In accordance with section 6.5 of the NGER Measurement Determination, the energy content of fuel consumed should be estimated with reference to the equation below. It is important to note that EERS will automatically estimate and report energy consumption when emissions from fuel combustion is reported.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2271BA38" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00892CAF" w:rsidRDefault="005A496D" w:rsidP="004E408E">
+    <w:p w14:paraId="2271BA38" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="00892CAF" w:rsidRDefault="00B540D2" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                   <w:bCs/>
                   <w:i/>
                   <w:sz w:val="24"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:sSubPr>
             <m:e>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                   <w:sz w:val="24"/>
@@ -9552,51 +9573,51 @@
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <m:t>i</m:t>
               </m:r>
             </m:sub>
           </m:sSub>
         </m:oMath>
       </m:oMathPara>
     </w:p>
     <w:p w14:paraId="0001B5BD" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>where:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA5BA66" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="005A496D" w:rsidP="004E408E">
+    <w:p w14:paraId="5CA5BA66" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="00B540D2" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
@@ -9637,51 +9658,51 @@
       <w:r w:rsidR="004E408E" w:rsidRPr="00E82DB9">
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004E408E" w:rsidRPr="00892CAF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004E408E" w:rsidRPr="00E82DB9">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004E408E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> consumed during the year and measured in GJ. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CECB15F" w14:textId="764338A8" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="005A496D" w:rsidP="004E408E">
+    <w:p w14:paraId="5CECB15F" w14:textId="764338A8" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="00B540D2" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -9836,51 +9857,51 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027206C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">for a liquid fuel: Part 2.4 of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">NGER </w:t>
       </w:r>
       <w:r>
         <w:t>Measurement Determination</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1D6BB1" w14:textId="0BE1805E" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="005A496D" w:rsidP="004E408E">
+    <w:p w14:paraId="6C1D6BB1" w14:textId="0BE1805E" w:rsidR="004E408E" w:rsidRPr="0027206C" w:rsidRDefault="00B540D2" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -10728,51 +10749,51 @@
       <w:r>
         <w:t xml:space="preserve">or consumed </w:t>
       </w:r>
       <w:r w:rsidRPr="00960E45">
         <w:t>during the year</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and must be measured in tonnes. The quantity produced must be estimated according to industry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>practic</w:t>
       </w:r>
       <w:r w:rsidRPr="003A38F2">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (see section 6.2 of the NGER Measurement Determination).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FBA662" w14:textId="60402BE6" w:rsidR="004E408E" w:rsidRDefault="005A496D" w:rsidP="004E408E">
+    <w:p w14:paraId="38FBA662" w14:textId="60402BE6" w:rsidR="004E408E" w:rsidRDefault="00B540D2" w:rsidP="004E408E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -12946,51 +12967,65 @@
     <w:p w14:paraId="5E925894" w14:textId="76D74142" w:rsidR="004E408E" w:rsidRPr="00DA6406" w:rsidRDefault="004E408E" w:rsidP="00041BA1">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:r w:rsidR="000940B7">
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="000940B7" w:rsidRPr="000940B7">
         <w:t>Reporting consumption of renewable energy commodities for electricity generation</w:t>
       </w:r>
       <w:r w:rsidR="000940B7">
         <w:t xml:space="preserve">’ in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:tooltip="A link to the NGER quick help topics document on the Clean Energy Regulator website" w:history="1">
         <w:r w:rsidR="000940B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t xml:space="preserve">NGER </w:t>
+          <w:t>NG</w:t>
+        </w:r>
+        <w:r w:rsidR="000940B7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>E</w:t>
+        </w:r>
+        <w:r w:rsidR="000940B7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t xml:space="preserve">R </w:t>
         </w:r>
         <w:r w:rsidR="0030354F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">technical </w:t>
         </w:r>
         <w:r w:rsidR="00060089">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>reporting information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for guidance on automated reporting of this activity in EERS.</w:t>
       </w:r>
@@ -13445,67 +13480,51 @@
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> the electricity consumption on a pro-rata basis based on the number of days. </w:t>
             </w:r>
             <w:r w:rsidR="00DB6677" w:rsidRPr="00E81D79">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In this case, 15 days</w:t>
             </w:r>
             <w:r w:rsidR="003354D1" w:rsidRPr="00E81D79">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (50%</w:t>
             </w:r>
             <w:r w:rsidR="00DE4438" w:rsidRPr="00E81D79">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">) falls in </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> and 15 days (50%) falls in July. </w:t>
+              <w:t xml:space="preserve">) falls in June and 15 days (50%) falls in July. </w:t>
             </w:r>
             <w:r w:rsidR="001051BA" w:rsidRPr="00E81D79">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">50% of the electricity consumption (10,000 kWh) is allocated to </w:t>
             </w:r>
             <w:r w:rsidR="00E744D3" w:rsidRPr="00E81D79">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="00BB20E8" w:rsidRPr="00E81D79">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>first</w:t>
             </w:r>
             <w:r w:rsidR="003354D1" w:rsidRPr="00E81D79">
               <w:rPr>
                 <w:color w:val="333333"/>
@@ -14125,51 +14144,65 @@
       </w:r>
       <w:r w:rsidR="7E63C5C8">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and gases</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00683A4B">
         <w:t xml:space="preserve"> liquids flared should be measured </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in the same way that other fuel consumption is estimated. See the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Reporting_production_and">
         <w:r w:rsidRPr="3AC82E63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>Reporting energy from production and consumption of fuels</w:t>
+          <w:t>Reporting energy from pro</w:t>
+        </w:r>
+        <w:r w:rsidRPr="3AC82E63">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>d</w:t>
+        </w:r>
+        <w:r w:rsidRPr="3AC82E63">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>uction and consumption of fuels</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> section of this document for more information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37712886" w14:textId="77777777" w:rsidR="004E408E" w:rsidRDefault="004E408E" w:rsidP="004E408E">
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7785">
         <w:t>he approach t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">o measuring the quantity of fuel vented or flared </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7785">
         <w:t>must be consistent with the requirements for measuring gaseous fuels in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> outlined in</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7785">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -14434,51 +14467,51 @@
                 <w:b w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> of unprocessed natural gas measured at standard conditions in accordance with Part 2.3 of the NGER Measurement Determination. As this use of gas constitutes consumption, it is necessary to report the associated energy consumption (Z</w:t>
             </w:r>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">) in accordance with the formula set out in section 6.5 of the NGER Measurement Determination. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D3A863A" w14:textId="341BADAB" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="005A496D">
+          <w:p w14:paraId="6D3A863A" w14:textId="341BADAB" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="00B540D2">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:b w:val="0"/>
                         <w:i/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
@@ -14601,51 +14634,51 @@
                         <w:sz w:val="24"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>i</m:t>
                     </m:r>
                   </m:sub>
                 </m:sSub>
               </m:oMath>
             </m:oMathPara>
           </w:p>
           <w:p w14:paraId="793C58D3" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="004E408E">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>where:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B289D4D" w14:textId="4E14FC39" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="005A496D">
+          <w:p w14:paraId="1B289D4D" w14:textId="4E14FC39" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="00B540D2">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b w:val="0"/>
                       <w:i/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     </w:rPr>
                     <m:t>Z</m:t>
@@ -14686,51 +14719,51 @@
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>) consumed and measured in</w:t>
             </w:r>
             <w:r w:rsidR="006F64CD">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> GJ</w:t>
             </w:r>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00275630" w14:textId="161CF904" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="005A496D">
+          <w:p w14:paraId="00275630" w14:textId="161CF904" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="00B540D2">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b w:val="0"/>
                       <w:i/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     </w:rPr>
                     <m:t>Q</m:t>
@@ -14778,51 +14811,51 @@
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>) consumed during the year which in this case is equal to 1,000,000</w:t>
             </w:r>
             <w:r w:rsidR="006F64CD">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0022204C" w14:textId="7089CDEA" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="005A496D">
+          <w:p w14:paraId="0022204C" w14:textId="7089CDEA" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="00B540D2">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b w:val="0"/>
                       <w:i/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     </w:rPr>
                     <m:t>EC</m:t>
@@ -14896,51 +14929,51 @@
                 <w:b w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="004E408E" w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> as listed in Part 2 of Schedule 1 of the NGER Measurement Determination. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="383DA135" w14:textId="77777777" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="004E408E">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0041399D">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Consequently, the energy consumption associated with flaring at the facility is calculated as follows: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F5E4CCD" w14:textId="71AD8470" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="005A496D">
+          <w:p w14:paraId="2F5E4CCD" w14:textId="71AD8470" w:rsidR="004E408E" w:rsidRPr="0041399D" w:rsidRDefault="00B540D2">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b w:val="0"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     </w:rPr>
                     <m:t>Z</m:t>
                   </m:r>
@@ -15956,67 +15989,67 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.cer.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00235142" w:rsidSect="00225A2C">
       <w:headerReference w:type="default" r:id="rId38"/>
       <w:footerReference w:type="even" r:id="rId39"/>
       <w:footerReference w:type="default" r:id="rId40"/>
       <w:headerReference w:type="first" r:id="rId41"/>
       <w:footerReference w:type="first" r:id="rId42"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18C45E53" w14:textId="77777777" w:rsidR="005A496D" w:rsidRDefault="005A496D" w:rsidP="00176C28">
+    <w:p w14:paraId="4FF97EE7" w14:textId="77777777" w:rsidR="00B540D2" w:rsidRDefault="00B540D2" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40635CBC" w14:textId="77777777" w:rsidR="005A496D" w:rsidRDefault="005A496D"/>
+    <w:p w14:paraId="3186568F" w14:textId="77777777" w:rsidR="00B540D2" w:rsidRDefault="00B540D2"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D67B368" w14:textId="77777777" w:rsidR="005A496D" w:rsidRDefault="005A496D" w:rsidP="00176C28">
+    <w:p w14:paraId="469C2E01" w14:textId="77777777" w:rsidR="00B540D2" w:rsidRDefault="00B540D2" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5A5774" w14:textId="77777777" w:rsidR="005A496D" w:rsidRDefault="005A496D"/>
+    <w:p w14:paraId="709DB381" w14:textId="77777777" w:rsidR="00B540D2" w:rsidRDefault="00B540D2"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6DA40032" w14:textId="77777777" w:rsidR="005A496D" w:rsidRDefault="005A496D">
+    <w:p w14:paraId="24121BCA" w14:textId="77777777" w:rsidR="00B540D2" w:rsidRDefault="00B540D2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -16033,50 +16066,51 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
+    <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -16372,67 +16406,67 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2148425" cy="653571"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CFD3CD1" w14:textId="77777777" w:rsidR="005A496D" w:rsidRDefault="005A496D" w:rsidP="00176C28">
+    <w:p w14:paraId="7FD0115D" w14:textId="77777777" w:rsidR="00B540D2" w:rsidRDefault="00B540D2" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A12E182" w14:textId="77777777" w:rsidR="005A496D" w:rsidRDefault="005A496D"/>
+    <w:p w14:paraId="6C370A07" w14:textId="77777777" w:rsidR="00B540D2" w:rsidRDefault="00B540D2"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F2FF03C" w14:textId="77777777" w:rsidR="005A496D" w:rsidRDefault="005A496D" w:rsidP="00176C28">
+    <w:p w14:paraId="13B33200" w14:textId="77777777" w:rsidR="00B540D2" w:rsidRDefault="00B540D2" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D202635" w14:textId="77777777" w:rsidR="005A496D" w:rsidRDefault="005A496D"/>
+    <w:p w14:paraId="5C91E4E4" w14:textId="77777777" w:rsidR="00B540D2" w:rsidRDefault="00B540D2"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2B73A63F" w14:textId="77777777" w:rsidR="005A496D" w:rsidRDefault="005A496D">
+    <w:p w14:paraId="7A1F76D6" w14:textId="77777777" w:rsidR="00B540D2" w:rsidRDefault="00B540D2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="7EC7DDD3" w14:textId="6D1A752E" w:rsidR="0034438C" w:rsidRPr="0034438C" w:rsidRDefault="0034438C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0034438C">
         <w:t>https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation</w:t>
       </w:r>
@@ -23569,51 +23603,51 @@
   </w:num>
   <w:num w:numId="53" w16cid:durableId="1852986449">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="2115587558">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="680401528">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="1478450744">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="118308893">
     <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="295726053">
     <w:abstractNumId w:val="54"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
@@ -24865,50 +24899,51 @@
     <w:rsid w:val="004421C4"/>
     <w:rsid w:val="0044247C"/>
     <w:rsid w:val="0044255D"/>
     <w:rsid w:val="004426EC"/>
     <w:rsid w:val="00442C23"/>
     <w:rsid w:val="00442D28"/>
     <w:rsid w:val="00442D5C"/>
     <w:rsid w:val="0044335F"/>
     <w:rsid w:val="00443553"/>
     <w:rsid w:val="0044372F"/>
     <w:rsid w:val="0044383E"/>
     <w:rsid w:val="004447CA"/>
     <w:rsid w:val="004447CF"/>
     <w:rsid w:val="00444A41"/>
     <w:rsid w:val="00444B49"/>
     <w:rsid w:val="00444FA8"/>
     <w:rsid w:val="00445492"/>
     <w:rsid w:val="0044577B"/>
     <w:rsid w:val="004458B4"/>
     <w:rsid w:val="0044594A"/>
     <w:rsid w:val="00445A3E"/>
     <w:rsid w:val="00446CB1"/>
     <w:rsid w:val="00446FCD"/>
     <w:rsid w:val="00447166"/>
     <w:rsid w:val="004475EA"/>
+    <w:rsid w:val="00450BE1"/>
     <w:rsid w:val="00450C5E"/>
     <w:rsid w:val="00450E2D"/>
     <w:rsid w:val="004514B6"/>
     <w:rsid w:val="004516C9"/>
     <w:rsid w:val="0045207F"/>
     <w:rsid w:val="0045238F"/>
     <w:rsid w:val="00452823"/>
     <w:rsid w:val="00453AAB"/>
     <w:rsid w:val="004540D0"/>
     <w:rsid w:val="004542DE"/>
     <w:rsid w:val="00454360"/>
     <w:rsid w:val="00454975"/>
     <w:rsid w:val="00454B27"/>
     <w:rsid w:val="0045530B"/>
     <w:rsid w:val="00455455"/>
     <w:rsid w:val="004559EF"/>
     <w:rsid w:val="00456AD9"/>
     <w:rsid w:val="00456C8B"/>
     <w:rsid w:val="00456F2E"/>
     <w:rsid w:val="004601BF"/>
     <w:rsid w:val="004615CA"/>
     <w:rsid w:val="004616E5"/>
     <w:rsid w:val="00461871"/>
     <w:rsid w:val="00461C0A"/>
     <w:rsid w:val="00461D6B"/>
@@ -24928,50 +24963,51 @@
     <w:rsid w:val="00471254"/>
     <w:rsid w:val="00471682"/>
     <w:rsid w:val="00471795"/>
     <w:rsid w:val="00471923"/>
     <w:rsid w:val="0047243C"/>
     <w:rsid w:val="00472881"/>
     <w:rsid w:val="00472A7D"/>
     <w:rsid w:val="00472BC5"/>
     <w:rsid w:val="00473E9A"/>
     <w:rsid w:val="00474594"/>
     <w:rsid w:val="00474813"/>
     <w:rsid w:val="00474A03"/>
     <w:rsid w:val="00474D53"/>
     <w:rsid w:val="00474F52"/>
     <w:rsid w:val="00475C45"/>
     <w:rsid w:val="00475E9A"/>
     <w:rsid w:val="00476A23"/>
     <w:rsid w:val="00476F8A"/>
     <w:rsid w:val="00477133"/>
     <w:rsid w:val="00477771"/>
     <w:rsid w:val="00477A78"/>
     <w:rsid w:val="00477F27"/>
     <w:rsid w:val="00480154"/>
     <w:rsid w:val="004802DC"/>
     <w:rsid w:val="0048085B"/>
+    <w:rsid w:val="00480E10"/>
     <w:rsid w:val="004813A1"/>
     <w:rsid w:val="004823A3"/>
     <w:rsid w:val="00482F97"/>
     <w:rsid w:val="00483131"/>
     <w:rsid w:val="00483420"/>
     <w:rsid w:val="004843CC"/>
     <w:rsid w:val="004845CD"/>
     <w:rsid w:val="00484621"/>
     <w:rsid w:val="00485543"/>
     <w:rsid w:val="00485E7B"/>
     <w:rsid w:val="0048649D"/>
     <w:rsid w:val="00486B44"/>
     <w:rsid w:val="00486CAD"/>
     <w:rsid w:val="004874EB"/>
     <w:rsid w:val="00487645"/>
     <w:rsid w:val="00490083"/>
     <w:rsid w:val="00490814"/>
     <w:rsid w:val="00491CF7"/>
     <w:rsid w:val="00492A41"/>
     <w:rsid w:val="0049333C"/>
     <w:rsid w:val="004937E1"/>
     <w:rsid w:val="00493E2E"/>
     <w:rsid w:val="00493FE8"/>
     <w:rsid w:val="00494151"/>
     <w:rsid w:val="004948DA"/>
@@ -25443,50 +25479,51 @@
     <w:rsid w:val="0061317D"/>
     <w:rsid w:val="00613207"/>
     <w:rsid w:val="00613420"/>
     <w:rsid w:val="006139C9"/>
     <w:rsid w:val="00613A3E"/>
     <w:rsid w:val="006142DA"/>
     <w:rsid w:val="00615650"/>
     <w:rsid w:val="0061594B"/>
     <w:rsid w:val="00616099"/>
     <w:rsid w:val="00616C7F"/>
     <w:rsid w:val="006173C1"/>
     <w:rsid w:val="0061748A"/>
     <w:rsid w:val="006175B7"/>
     <w:rsid w:val="0062080A"/>
     <w:rsid w:val="006212A5"/>
     <w:rsid w:val="006221F7"/>
     <w:rsid w:val="00622511"/>
     <w:rsid w:val="006225FD"/>
     <w:rsid w:val="00622610"/>
     <w:rsid w:val="00622625"/>
     <w:rsid w:val="00622DA5"/>
     <w:rsid w:val="006236B5"/>
     <w:rsid w:val="0062397C"/>
     <w:rsid w:val="00624348"/>
     <w:rsid w:val="006244CA"/>
+    <w:rsid w:val="00625313"/>
     <w:rsid w:val="00625C06"/>
     <w:rsid w:val="00626548"/>
     <w:rsid w:val="00626759"/>
     <w:rsid w:val="0062705C"/>
     <w:rsid w:val="006271CE"/>
     <w:rsid w:val="00627982"/>
     <w:rsid w:val="00627CA3"/>
     <w:rsid w:val="00627D28"/>
     <w:rsid w:val="006306D4"/>
     <w:rsid w:val="00630D1C"/>
     <w:rsid w:val="00631180"/>
     <w:rsid w:val="00632381"/>
     <w:rsid w:val="006324C4"/>
     <w:rsid w:val="00632BAB"/>
     <w:rsid w:val="00632E89"/>
     <w:rsid w:val="00633090"/>
     <w:rsid w:val="0063454B"/>
     <w:rsid w:val="00634901"/>
     <w:rsid w:val="00634A1B"/>
     <w:rsid w:val="00635E1A"/>
     <w:rsid w:val="00636489"/>
     <w:rsid w:val="006367CF"/>
     <w:rsid w:val="00636929"/>
     <w:rsid w:val="00637EBD"/>
     <w:rsid w:val="00637FFC"/>
@@ -26518,50 +26555,51 @@
     <w:rsid w:val="00995194"/>
     <w:rsid w:val="00995887"/>
     <w:rsid w:val="00996268"/>
     <w:rsid w:val="009A05BC"/>
     <w:rsid w:val="009A14A2"/>
     <w:rsid w:val="009A1585"/>
     <w:rsid w:val="009A1BF8"/>
     <w:rsid w:val="009A1FB0"/>
     <w:rsid w:val="009A2199"/>
     <w:rsid w:val="009A2885"/>
     <w:rsid w:val="009A2DF1"/>
     <w:rsid w:val="009A2E7F"/>
     <w:rsid w:val="009A3B72"/>
     <w:rsid w:val="009A5F69"/>
     <w:rsid w:val="009A7721"/>
     <w:rsid w:val="009A7DB0"/>
     <w:rsid w:val="009B1CDE"/>
     <w:rsid w:val="009B2433"/>
     <w:rsid w:val="009B2742"/>
     <w:rsid w:val="009B2BB2"/>
     <w:rsid w:val="009B3734"/>
     <w:rsid w:val="009B3FAA"/>
     <w:rsid w:val="009B400E"/>
     <w:rsid w:val="009B415B"/>
     <w:rsid w:val="009B476C"/>
+    <w:rsid w:val="009B56A3"/>
     <w:rsid w:val="009B5801"/>
     <w:rsid w:val="009B5FF1"/>
     <w:rsid w:val="009B62EC"/>
     <w:rsid w:val="009B6379"/>
     <w:rsid w:val="009B72E3"/>
     <w:rsid w:val="009B750E"/>
     <w:rsid w:val="009B7519"/>
     <w:rsid w:val="009B7AF6"/>
     <w:rsid w:val="009C03F2"/>
     <w:rsid w:val="009C064E"/>
     <w:rsid w:val="009C094A"/>
     <w:rsid w:val="009C1AE7"/>
     <w:rsid w:val="009C269B"/>
     <w:rsid w:val="009C3037"/>
     <w:rsid w:val="009C30B4"/>
     <w:rsid w:val="009C349B"/>
     <w:rsid w:val="009C4426"/>
     <w:rsid w:val="009C45FA"/>
     <w:rsid w:val="009C4AF9"/>
     <w:rsid w:val="009C5B69"/>
     <w:rsid w:val="009C5E33"/>
     <w:rsid w:val="009C7031"/>
     <w:rsid w:val="009C7B28"/>
     <w:rsid w:val="009D01EB"/>
     <w:rsid w:val="009D05FB"/>
@@ -26784,50 +26822,51 @@
     <w:rsid w:val="00AA4FDF"/>
     <w:rsid w:val="00AA533F"/>
     <w:rsid w:val="00AA574B"/>
     <w:rsid w:val="00AA59B2"/>
     <w:rsid w:val="00AA5AB6"/>
     <w:rsid w:val="00AA63B9"/>
     <w:rsid w:val="00AA6BC1"/>
     <w:rsid w:val="00AA705A"/>
     <w:rsid w:val="00AA792A"/>
     <w:rsid w:val="00AB0049"/>
     <w:rsid w:val="00AB017E"/>
     <w:rsid w:val="00AB04A4"/>
     <w:rsid w:val="00AB05F7"/>
     <w:rsid w:val="00AB1657"/>
     <w:rsid w:val="00AB1D07"/>
     <w:rsid w:val="00AB1D66"/>
     <w:rsid w:val="00AB29DF"/>
     <w:rsid w:val="00AB3CBF"/>
     <w:rsid w:val="00AB44A7"/>
     <w:rsid w:val="00AB44F0"/>
     <w:rsid w:val="00AB5B67"/>
     <w:rsid w:val="00AB627E"/>
     <w:rsid w:val="00AB648B"/>
     <w:rsid w:val="00AB71C7"/>
     <w:rsid w:val="00AB76AE"/>
+    <w:rsid w:val="00AC0025"/>
     <w:rsid w:val="00AC0151"/>
     <w:rsid w:val="00AC23A6"/>
     <w:rsid w:val="00AC2400"/>
     <w:rsid w:val="00AC2D03"/>
     <w:rsid w:val="00AC2F10"/>
     <w:rsid w:val="00AC326D"/>
     <w:rsid w:val="00AC3392"/>
     <w:rsid w:val="00AC38B7"/>
     <w:rsid w:val="00AC3EBD"/>
     <w:rsid w:val="00AC43B1"/>
     <w:rsid w:val="00AC49FB"/>
     <w:rsid w:val="00AC5357"/>
     <w:rsid w:val="00AC53B3"/>
     <w:rsid w:val="00AC59BF"/>
     <w:rsid w:val="00AC6A22"/>
     <w:rsid w:val="00AC6F54"/>
     <w:rsid w:val="00AC751C"/>
     <w:rsid w:val="00AD0350"/>
     <w:rsid w:val="00AD05A9"/>
     <w:rsid w:val="00AD05EE"/>
     <w:rsid w:val="00AD0839"/>
     <w:rsid w:val="00AD095C"/>
     <w:rsid w:val="00AD0D12"/>
     <w:rsid w:val="00AD1541"/>
     <w:rsid w:val="00AD28B2"/>
@@ -26956,50 +26995,51 @@
     <w:rsid w:val="00B43C17"/>
     <w:rsid w:val="00B44056"/>
     <w:rsid w:val="00B44224"/>
     <w:rsid w:val="00B44479"/>
     <w:rsid w:val="00B4458A"/>
     <w:rsid w:val="00B44978"/>
     <w:rsid w:val="00B4501A"/>
     <w:rsid w:val="00B45191"/>
     <w:rsid w:val="00B45921"/>
     <w:rsid w:val="00B45B95"/>
     <w:rsid w:val="00B467E1"/>
     <w:rsid w:val="00B4689E"/>
     <w:rsid w:val="00B46E47"/>
     <w:rsid w:val="00B46F8F"/>
     <w:rsid w:val="00B47618"/>
     <w:rsid w:val="00B47CA5"/>
     <w:rsid w:val="00B47D7A"/>
     <w:rsid w:val="00B503B8"/>
     <w:rsid w:val="00B50C06"/>
     <w:rsid w:val="00B50F82"/>
     <w:rsid w:val="00B51663"/>
     <w:rsid w:val="00B5241B"/>
     <w:rsid w:val="00B52F8A"/>
     <w:rsid w:val="00B531D4"/>
     <w:rsid w:val="00B53FF0"/>
+    <w:rsid w:val="00B540D2"/>
     <w:rsid w:val="00B5472F"/>
     <w:rsid w:val="00B547D5"/>
     <w:rsid w:val="00B547E2"/>
     <w:rsid w:val="00B54894"/>
     <w:rsid w:val="00B54A89"/>
     <w:rsid w:val="00B54A94"/>
     <w:rsid w:val="00B55233"/>
     <w:rsid w:val="00B5622C"/>
     <w:rsid w:val="00B5649C"/>
     <w:rsid w:val="00B57B06"/>
     <w:rsid w:val="00B57E67"/>
     <w:rsid w:val="00B6074C"/>
     <w:rsid w:val="00B60C2A"/>
     <w:rsid w:val="00B61357"/>
     <w:rsid w:val="00B613B0"/>
     <w:rsid w:val="00B61486"/>
     <w:rsid w:val="00B618FC"/>
     <w:rsid w:val="00B62782"/>
     <w:rsid w:val="00B63431"/>
     <w:rsid w:val="00B63B45"/>
     <w:rsid w:val="00B64157"/>
     <w:rsid w:val="00B64AAC"/>
     <w:rsid w:val="00B64EDE"/>
     <w:rsid w:val="00B655DB"/>
     <w:rsid w:val="00B657A7"/>
@@ -29083,51 +29123,50 @@
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00521016"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
@@ -30296,51 +30335,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2127196081">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/nger-technical-reporting-information" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230/latest/versions" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cleanenergyregulator.gov.au/DocumentAssets/Pages/estimating-emissions-and-energy-from-coal-mining.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/about-emissions-and-energy-data/emissions-and-energy-types" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-coal-mining-guideline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/markets/reports-and-data/nger-reporting-data-and-registers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02309/latest/versions" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-solid-waste-and-landfill-biogas-management-guideline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/nger-technical-reporting-information" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230/latest/versions" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-coal-mining-guideline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/about-emissions-and-energy-data/emissions-and-energy-types" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-coal-mining-guideline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/markets/reports-and-data/nger-reporting-data-and-registers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02309/latest/versions" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-solid-waste-and-landfill-biogas-management-guideline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER-updated fonts and colours">
   <a:themeElements>
     <a:clrScheme name="CER colour palette">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -30650,78 +30689,78 @@
     <b:Guid>{6C1509F4-364B-4A5D-8E2C-2A83EFAF7750}</b:Guid>
     <b:URL>https://cer.gov.au/document_page/estimating-emissions-and-energy-electricity-production-and-consumption-guideline</b:URL>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF6F4A48-5AE5-4285-83F3-98F67E0618F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>25</Pages>
-  <Words>7915</Words>
-  <Characters>42905</Characters>
+  <Words>7911</Words>
+  <Characters>42881</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>841</Lines>
-  <Paragraphs>503</Paragraphs>
+  <Lines>840</Lines>
+  <Paragraphs>502</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>eporting energy production and consumption guideline</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>50317</CharactersWithSpaces>
+  <CharactersWithSpaces>50290</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="234" baseType="variant">
       <vt:variant>
         <vt:i4>7208993</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>186</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://cer.gov.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7995400</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -31392,36 +31431,36 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:Alexander.James@cer.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>eporting energy production and consumption guideline</dc:title>
+  <dc:title>Reporting energy production and consumption guideline</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>