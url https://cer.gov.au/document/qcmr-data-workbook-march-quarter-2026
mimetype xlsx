--- v0 (2026-04-22)
+++ v1 (2026-05-12)
@@ -83,111 +83,111 @@
   <Override PartName="/xl/drawings/drawing22.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing23.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing24.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing25.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing26.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing27.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing28.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F78CC570-1FDC-40E9-9253-8B51D3E885F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9307B5F3-2C7E-46BB-A4AE-92A982B4DD79}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" tabRatio="771" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" tabRatio="771" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Disclaimer" sheetId="2" r:id="rId1"/>
     <sheet name="Contents" sheetId="3" r:id="rId2"/>
     <sheet name="Version history" sheetId="4" r:id="rId3"/>
     <sheet name="Figure 1.1" sheetId="30" r:id="rId4"/>
     <sheet name="Figure 1.2" sheetId="11" r:id="rId5"/>
     <sheet name="Figure 1.3" sheetId="10" r:id="rId6"/>
     <sheet name="Figure 1.4" sheetId="31" r:id="rId7"/>
     <sheet name="Figure 1.5" sheetId="8" r:id="rId8"/>
     <sheet name="Figure 1.6" sheetId="32" r:id="rId9"/>
     <sheet name="Figure 1.7" sheetId="46" r:id="rId10"/>
     <sheet name="Figure 2.1" sheetId="14" r:id="rId11"/>
     <sheet name="Figure 2.2" sheetId="15" r:id="rId12"/>
     <sheet name="Figure 2.3" sheetId="16" r:id="rId13"/>
     <sheet name="Figure 2.4" sheetId="17" r:id="rId14"/>
     <sheet name="Figure 2.5" sheetId="19" r:id="rId15"/>
     <sheet name="Figure 2.6" sheetId="18" r:id="rId16"/>
     <sheet name="Figure 3.1" sheetId="33" r:id="rId17"/>
     <sheet name="Figure 3.2" sheetId="34" r:id="rId18"/>
     <sheet name="Figure 3.3" sheetId="48" r:id="rId19"/>
     <sheet name="Figure 3.4" sheetId="53" r:id="rId20"/>
     <sheet name="Figure 3.5" sheetId="50" r:id="rId21"/>
     <sheet name="Figure 3.6" sheetId="37" r:id="rId22"/>
     <sheet name="Figure 3.7" sheetId="38" r:id="rId23"/>
     <sheet name="Figure 3.8" sheetId="39" r:id="rId24"/>
     <sheet name="Figure 3.9" sheetId="42" r:id="rId25"/>
     <sheet name="Figure 3.10" sheetId="41" r:id="rId26"/>
     <sheet name="Figure 3.11" sheetId="40" r:id="rId27"/>
     <sheet name="Figure 3.12" sheetId="43" r:id="rId28"/>
     <sheet name="Figure 3.13" sheetId="44" r:id="rId29"/>
     <sheet name="Figure 3.14" sheetId="45" r:id="rId30"/>
   </sheets>
-  <calcPr calcId="191028"/>
-  <fileRecoveryPr autoRecover="0" repairLoad="1"/>
+  <calcPr calcId="191029"/>
+  <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2978" uniqueCount="346">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2385" uniqueCount="309">
   <si>
     <t>Quarterly Carbon Market Report - Q1 2026 data release workbook</t>
   </si>
   <si>
     <t>Note: these figures will be included in the published Quarterly Carbon Market Report - Q1 2026</t>
   </si>
   <si>
     <t>A description/explanation of acronyms can be found in the Clean Energy Regulator glossary.</t>
   </si>
   <si>
     <t xml:space="preserve">This workbook contains the following figures and corresponding data: </t>
   </si>
   <si>
     <t>Figure number</t>
   </si>
   <si>
     <t>Figure title</t>
   </si>
   <si>
     <t>Australian environmental markets</t>
   </si>
   <si>
     <t>Figure 1.1</t>
   </si>
   <si>
@@ -926,93 +926,69 @@
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>An account holder is connected to one or more ACCU Scheme projects. The connection to projects has been determined based on the available ACCU Scheme project information. Entities may have linkages to ACCU Scheme projects that have not been disclosed to the Clean Energy Regulator.</t>
     </r>
   </si>
   <si>
     <t>Figure 2.1 Large-scale generation certificates (LGCs) validated by technology type</t>
   </si>
   <si>
     <t>Wind</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>Biomass</t>
   </si>
   <si>
     <t>Hydroelectricity</t>
   </si>
   <si>
-    <t>2020</t>
-[...19 lines deleted...]
-  <si>
     <t>About Figure 2.1</t>
   </si>
   <si>
     <t>This figure shows the number of LGCs validated by technology type over time.</t>
   </si>
   <si>
     <t>Figure 2.2 Large-scale generation certificate (LGC) reported spot and forward prices</t>
   </si>
   <si>
     <t>About Figure 2.2</t>
   </si>
   <si>
     <t>This figure shows the daily closing LGC spot price and calendar year forward prices over time.</t>
   </si>
   <si>
     <t>For example, Cal26 is the 2026 calendar year, where an agreement is made to buy/sell LGCs at a specified price in 2026. Pricing data is compiled from trades reported by CORE markets and may not be comprehensive. Prices are shown from 31 December 2020 to 31 March 2026.</t>
   </si>
   <si>
     <t>Figure 2.3 Approved large-scale wind and solar capacity in gigawatts (GW)</t>
-  </si>
-[...1 lines deleted...]
-    <t>2019</t>
   </si>
   <si>
     <t>About Figure 2.3</t>
   </si>
   <si>
     <t xml:space="preserve">This figure shows the capacity of large-scale wind and solar power stations approved by the Clean Energy Regulator to generate large-scale generation certificates over time. </t>
   </si>
   <si>
     <t>Solar and wind hybrid projects are grouped under the wind category. Totals may not sum due to rounding. Data, including for earlier years, can be found on the Large-scale renewable energy data page (https://cer.gov.au/markets/reports-and-data/large-scale-renewable-energy-data) and the Historical large-scale renewable energy supply data page (https://cer.gov.au/markets/reports-and-data/large-scale-renewable-energy-data/historical-large-scale-renewable-energy-supply-data) on the CER's website.</t>
   </si>
   <si>
     <t>Figure 2.4 Final investment decision capacity in gigawatts (GW) for large-scale renewable generation by fuel source</t>
   </si>
   <si>
     <t>Hydro</t>
   </si>
   <si>
     <t>Annual total capacity</t>
   </si>
   <si>
     <t>About Figure 2.4</t>
   </si>
   <si>
     <t xml:space="preserve">This figure shows the capacity of large-scale renewable power stations by fuel source to reach a final investment decision over time. </t>
   </si>
@@ -1468,189 +1444,93 @@
   <si>
     <t>About Figure 3.5</t>
   </si>
   <si>
     <t>This figure shows the validated STCs created over time under the Cheaper Home Batteries Program, which commenced 1 July 2025. Data is split by when the associated battery was installed.</t>
   </si>
   <si>
     <t xml:space="preserve"> A 12 month creation period for registered persons to create small-scale technology certificates applies under the Renewable Energy (Electricity) Regulations (2001). Data is subject to change due to the 12 month creation rule.</t>
   </si>
   <si>
     <t>Figure 3.6 Weekly small-scale technology certificate (STC) supply and the required supply to meet the small-scale technology percentage (STP)</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Week</t>
   </si>
   <si>
     <t>Weekly STC supply</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
-    <t xml:space="preserve"> 1</t>
-[...13 lines deleted...]
-  <si>
     <t>Feb</t>
   </si>
   <si>
-    <t xml:space="preserve"> 6</t>
-[...10 lines deleted...]
-  <si>
     <t>Mar</t>
-  </si>
-[...13 lines deleted...]
-    <t>14</t>
   </si>
   <si>
     <t xml:space="preserve">This figure shows the weekly supply of STCs in 2026. It also shows the required weekly supply of STCs (462,192) to meet the 2026 STP. </t>
   </si>
   <si>
     <t>Figure 3.7 Small-scale technology certificate (STC) reported spot and clearing house prices</t>
   </si>
   <si>
     <t>About Figure 3.7</t>
   </si>
   <si>
     <t xml:space="preserve">This figure shows the daily closing STC spot price over time. It also shows the STC clearing house price. </t>
   </si>
   <si>
     <t>Pricing data is complied from trades reported by CORE markets and may not be comprehensive. Prices are shown from 31 December 2020 to 31 March 2026. The last spot price recorded for the quarter is labelled.</t>
   </si>
   <si>
     <t>More information on buying and selling STCs, including through the clearing house is available on the Clean Energy Regulator's website</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Figure 3.8 Small-scale rooftop solar installations and installed capacity in megawatts (MW)</t>
   </si>
   <si>
     <t>Installations</t>
   </si>
   <si>
     <t>Installed capacity</t>
   </si>
   <si>
     <t>Annual total installations</t>
   </si>
   <si>
     <t>Annual total installed capacity</t>
   </si>
   <si>
-    <t>2001</t>
-[...1 lines deleted...]
-  <si>
     <t>&lt;1</t>
-  </si>
-[...49 lines deleted...]
-    <t>2018</t>
   </si>
   <si>
     <t>About Figure 3.8</t>
   </si>
   <si>
     <t>This figure shows the installed capacity in megawatts (MW) and the number of small-scale rooftop solar installations over time.</t>
   </si>
   <si>
     <t>Small-scale rooftop solar systems must have a capacity of less than 100 kilowatts (kW). A 12 month creation period for registered persons to create small-scale technology certificates applies under the Renewable Energy (Electricity) Regulations (2001). Data for installations and installed capacity in the past 12 months have been lag-adjusted to account for the 12 month creation rule and are estimates only. Data is subject to change and totals may not sum due to rounding. Non-lag adjusted figures are available through the Small-scale installation postcode data on the CER's website - https://cer.gov.au/markets/reports-and-data/small-scale-installation-postcode-data</t>
   </si>
   <si>
     <t>Figure 3.9 Small-scale rooftop solar capacity installed by system size band and average small-scale system size in kilowatts (kW)</t>
   </si>
   <si>
     <t>0-5 kW</t>
   </si>
   <si>
     <t>5-10 kW</t>
   </si>
   <si>
     <t>10-15 kW</t>
   </si>
   <si>
     <t>15-40 kW</t>
   </si>
@@ -1758,71 +1638,101 @@
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Some weeks are spread across multiple months; the month label refers to the month as of the end of the week. STC creations in weeks at the start and end of the shown period may be significantly lower than in other weeks in the year due to them being shorter as a result of the start and end of the quarter.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
       <t xml:space="preserve">
 Figure only includes STCs from the installation of small-scale solar, solar water heater, and air source heat pump systems. STCs from batteries are not included as they are being purchased by the Government and are not available to liable entities to meet their liabilities under the SRES.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> A 12 month creation period for registered persons to create small-scale technology certificates applies under the Renewable Energy (Electricity) Regulations (2001). Data is subject to change due to the 12 month creation rule.
 Under the Cheaper Home Batteries Program, batteries must be connected to a valid solar PV system to be eligible for STCs. Consequently, the submission of applications for batteries concurrently installed with new solar PV are delayed until the associated solar PV system has been valided under the SRES. The most recent month's data may see elevated percentages of retrofitted systems as applications for batteries concurrently installed with solar PV systems may not have been recieved or valided before the end of the quarter. This elevated retrofit rate will likely be revised down over time as applications for concurrently installed batteries are submitted and validated.</t>
   </si>
   <si>
-    <t>Month and year</t>
+    <t>&lt;10</t>
+  </si>
+  <si>
+    <t>Month and Year</t>
+  </si>
+  <si>
+    <t>About Figure 1.7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fig 1.1, 1.3, 1.4, 1.5, 1.6, 1.7, 2.4, 2.5, 2.6, 3.1, 3.2, 3.3, 3.6, 3.7, 3.8, 3.9, 3.10, 3.11, 3.12, 3.13, 3.14: Image aspect ratio reset.
+Figure 2.1, 2.3, 2.6, 3.1, 3.6, 3.8, 3.9: Year values formatted to numbers.
+Figure 3.10: Column name updated.
+Figure 3.11: Data table updated to ensure all values are showing.
+Figure 3.12: Column name updated.
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <numFmts count="8">
+  <numFmts count="10">
     <numFmt numFmtId="44" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="#,##0.000000"/>
-    <numFmt numFmtId="172" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
+    <numFmt numFmtId="171" formatCode="d/mm/yyyy\ "/>
   </numFmts>
-  <fonts count="52" x14ac:knownFonts="1">
+  <fonts count="55" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1908,93 +1818,106 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
@@ -2016,57 +1939,50 @@
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12.5"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2074,102 +1990,101 @@
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="11"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
+      <b/>
+      <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+      <scheme val="major"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <color theme="10"/>
+      <sz val="20"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...13 lines deleted...]
-      <scheme val="minor"/>
+      <scheme val="major"/>
     </font>
   </fonts>
-  <fills count="12">
+  <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD5D6D4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE8E9E7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -2186,58 +2101,52 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE8E8E8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD5D6D4"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDADBD9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="26">
+  <borders count="36">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="5"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C2C4"/>
       </left>
       <right style="thin">
         <color rgb="FFC0C2C4"/>
       </right>
       <top style="thin">
         <color rgb="FFC0C2C4"/>
@@ -2344,50 +2253,76 @@
     <border>
       <left/>
       <right style="thin">
         <color theme="2" tint="-9.9917600024414813E-2"/>
       </right>
       <top/>
       <bottom style="thick">
         <color theme="5"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C2C4"/>
       </left>
       <right style="thin">
         <color rgb="FFC0C2C4"/>
       </right>
       <top style="thin">
         <color rgb="FFC0C2C4"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FFB5B7B3"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FFB5B7B3"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB5B7B3"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFB5B7B3"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB5B7B3"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB5B7B3"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="3" tint="0.59996337778862885"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="3" tint="0.59996337778862885"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="3" tint="0.59996337778862885"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="3" tint="0.59996337778862885"/>
       </left>
       <right style="thin">
         <color theme="3" tint="0.59996337778862885"/>
@@ -2467,1230 +2402,1210 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C2C4"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C2C4"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFC0C2C4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FFB5B7B3"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB5B7B3"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB5B7B3"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB5B7B3"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFB5B7B3"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB5B7B3"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="3" tint="0.59996337778862885"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color theme="5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="3" tint="0.59996337778862885"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB5B7B3"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color theme="5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB5B7B3"/>
+      </left>
+      <right style="thin">
+        <color theme="3" tint="0.59996337778862885"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color theme="5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB5B7B3"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB5B7B3"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB5B7B3"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FFB5B7B3"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FFB5B7B3"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB5B7B3"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="thin">
         <color rgb="FFC0C2C4"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="2" tint="-9.9948118533890809E-2"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="345">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyProtection="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...81 lines deleted...]
-    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...166 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="344">
+  <cellXfs count="287">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="5"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1"/>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="5"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="22" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="25" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyBorder="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyBorder="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyBorder="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFill="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFill="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="22" fillId="3" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="25" fillId="3" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="4" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="4" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" quotePrefix="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="8"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="1" applyFill="1">
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="1" xfId="1" applyFill="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="38" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="41" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="9"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="9"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="9" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="167" fontId="42" fillId="0" borderId="13" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="14" xfId="9" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="43" fillId="0" borderId="13" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="43" fillId="7" borderId="14" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="22" fillId="6" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="25" fillId="6" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyProtection="1">
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="6" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="6" borderId="12" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="12" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="12" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="22" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="12" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="0" xfId="7" applyFont="1"/>
+    <xf numFmtId="3" fontId="25" fillId="6" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="15" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="6" borderId="16" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="6" borderId="19" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="20" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="22" fillId="9" borderId="12" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="4" borderId="20" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="22" fillId="4" borderId="21" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="12" applyFont="1"/>
+    <xf numFmtId="3" fontId="11" fillId="3" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="22" fillId="9" borderId="22" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="0" xfId="9" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="9" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="11" fillId="4" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="16" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="16" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="22" fillId="6" borderId="16" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="22" fillId="6" borderId="19" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="16" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="17" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="17" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="9" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1"/>
-    <xf numFmtId="3" fontId="22" fillId="6" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="30" fillId="8" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="6" borderId="13" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="11" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="13" fillId="6" borderId="14" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...49 lines deleted...]
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="15" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="6" borderId="23" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="6" borderId="16" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="6" borderId="17" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="17" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="25" fillId="6" borderId="12" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="5" quotePrefix="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="9" borderId="22" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="6" borderId="14" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="9" borderId="12" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="13" fillId="6" borderId="15" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="15" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="22" fillId="6" borderId="12" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="12" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="19" fillId="9" borderId="20" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="9" borderId="12" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="18" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="19" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="6" borderId="16" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="16" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="6" borderId="17" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="3" fontId="22" fillId="4" borderId="24" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="14" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="20" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="19" fillId="4" borderId="22" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="4" borderId="20" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="18" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="19" fillId="4" borderId="23" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="4" borderId="25" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="9" applyFont="1"/>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="9" borderId="12" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="9" borderId="12" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="9" fontId="8" fillId="0" borderId="0" xfId="7" applyFont="1"/>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" xfId="7" applyFont="1"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="3" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="3" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="9" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="7" borderId="30" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="29" xfId="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="28" xfId="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="42" fillId="7" borderId="14" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="11" fillId="6" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="49" fontId="42" fillId="7" borderId="33" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="42" fillId="7" borderId="32" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="43" fillId="0" borderId="26" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="43" fillId="0" borderId="14" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="43" fillId="0" borderId="27" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="24" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="9" fillId="4" borderId="12" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="34" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="4" borderId="12" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="38" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="165" fontId="41" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="30" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="9" fontId="25" fillId="0" borderId="0" xfId="7" applyFont="1"/>
+    <xf numFmtId="17" fontId="25" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="5" borderId="26" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="5" borderId="31" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="2" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...43 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="5" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="5" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="2" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="9" applyFont="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="9" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...198 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="53" fillId="2" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
-      <protection locked="0"/>
-[...122 lines deleted...]
-      <alignment horizontal="left" vertical="center" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="345">
     <cellStyle name="Comma" xfId="6" builtinId="3"/>
     <cellStyle name="Comma 10" xfId="83" xr:uid="{591DA6BC-003C-4B86-B610-005B6CBA8F7D}"/>
     <cellStyle name="Comma 10 2" xfId="94" xr:uid="{5EC4FE2B-9DA0-4452-91CB-AD7197405546}"/>
     <cellStyle name="Comma 10 2 2" xfId="261" xr:uid="{F538A9FF-C9CC-480E-9537-E27C5F795ECF}"/>
     <cellStyle name="Comma 10 3" xfId="250" xr:uid="{DD336BD8-8954-4D9B-A036-32753725A832}"/>
     <cellStyle name="Comma 11" xfId="14" xr:uid="{29891F40-C769-4935-97FF-41B6384CF53B}"/>
     <cellStyle name="Comma 11 2" xfId="95" xr:uid="{436862EC-6BDC-4D0D-84EE-2D0D1CEEA105}"/>
     <cellStyle name="Comma 11 2 2" xfId="262" xr:uid="{309AB9F7-36FE-405E-AD4B-C027FB25B858}"/>
     <cellStyle name="Comma 11 3" xfId="184" xr:uid="{89CBEA58-36F0-4C76-8192-5FA56B338BC5}"/>
     <cellStyle name="Comma 12" xfId="89" xr:uid="{23AF2DAE-D757-4888-91EB-A5470971C26B}"/>
     <cellStyle name="Comma 12 2" xfId="96" xr:uid="{F6379145-57B6-41CE-8020-7AF6126AB6B3}"/>
     <cellStyle name="Comma 12 2 2" xfId="263" xr:uid="{6372A563-CE12-46DF-8669-E485BE5E4213}"/>
     <cellStyle name="Comma 12 3" xfId="256" xr:uid="{EF8AEDAE-F3DF-40D6-BB76-8FACC8FCADE6}"/>
     <cellStyle name="Comma 13" xfId="11" xr:uid="{E1B84551-3373-4F06-8E11-768BC4D74C1C}"/>
     <cellStyle name="Comma 13 2" xfId="97" xr:uid="{97F0CC63-4641-4876-8DBB-65A8E7BCC068}"/>
     <cellStyle name="Comma 13 2 2" xfId="264" xr:uid="{1A0B9313-A6A8-4B2C-9DCD-89C3E8F503F0}"/>
     <cellStyle name="Comma 13 3" xfId="181" xr:uid="{C1C93EA9-DCF9-4BD3-AAF3-51DBFC12BF61}"/>
     <cellStyle name="Comma 14" xfId="98" xr:uid="{D6202C24-99BF-4E86-A286-512EAC949F0E}"/>
     <cellStyle name="Comma 14 2" xfId="265" xr:uid="{122E7962-7A12-42AE-8BF5-AA05469354B0}"/>
     <cellStyle name="Comma 15" xfId="179" xr:uid="{889BFFD9-EF25-4894-ADF3-53DE365B05F9}"/>
     <cellStyle name="Comma 2" xfId="18" xr:uid="{A0BBFD81-5C4C-4B2C-9EAF-0BC1F95305D1}"/>
@@ -3997,1564 +3912,455 @@
     <cellStyle name="Normal 8" xfId="48" xr:uid="{DC619D65-122C-4386-8151-AE6F62ED4C63}"/>
     <cellStyle name="Normal 8 2" xfId="172" xr:uid="{000993F6-120B-47BB-BF14-3EC8DBBFFDF0}"/>
     <cellStyle name="Normal 8 2 2" xfId="339" xr:uid="{4AA9E7F2-CB2E-4E1B-B07D-B60D2B0DEFA4}"/>
     <cellStyle name="Normal 8 3" xfId="217" xr:uid="{C81FA4AA-3232-4F21-9A90-9A63046364F7}"/>
     <cellStyle name="Normal 9" xfId="3" xr:uid="{3FD3B2AA-2D55-4356-B835-D586464A0F5C}"/>
     <cellStyle name="Percent" xfId="7" builtinId="5"/>
     <cellStyle name="Percent 2" xfId="26" xr:uid="{EE366D08-6B8B-4D79-94B3-9D79937CAF5F}"/>
     <cellStyle name="Percent 2 2" xfId="77" xr:uid="{BA41198A-341E-4B3D-84B5-ABA7AD09EF8E}"/>
     <cellStyle name="Percent 2 3" xfId="173" xr:uid="{A988C53C-52D1-4362-AE7C-FBCEB7E967C1}"/>
     <cellStyle name="Percent 2 3 2" xfId="340" xr:uid="{453DCE0C-8A5C-4CBB-A615-8F7DACBE9C71}"/>
     <cellStyle name="Percent 2 4" xfId="196" xr:uid="{10BB158C-92E1-4872-8CF6-15B9727EEF28}"/>
     <cellStyle name="Percent 3" xfId="34" xr:uid="{4F9EA2DE-605C-4A73-90FF-643F82123E76}"/>
     <cellStyle name="Percent 3 2" xfId="174" xr:uid="{67AC9FB8-EE26-43AD-9480-1A5C34C8CC85}"/>
     <cellStyle name="Percent 3 2 2" xfId="341" xr:uid="{2B3C5CEC-424A-452F-B7A7-1E40EDFAF118}"/>
     <cellStyle name="Percent 3 3" xfId="203" xr:uid="{B847EAAD-B79A-4AF3-BFFE-DA78E615F16A}"/>
     <cellStyle name="Percent 4" xfId="27" xr:uid="{0D0F9E96-613A-4516-A8DF-2624B79F75DF}"/>
     <cellStyle name="Percent 5" xfId="54" xr:uid="{1D34FB3D-0329-4B49-B925-0977A6CDAC5B}"/>
     <cellStyle name="Percent 5 2" xfId="175" xr:uid="{44FC5F19-2C9C-4436-B0C3-B6DF610845A8}"/>
     <cellStyle name="Percent 5 2 2" xfId="342" xr:uid="{EF58E9E8-E1F9-41E1-ABDA-381AE384EFFA}"/>
     <cellStyle name="Percent 5 3" xfId="223" xr:uid="{30D50B25-9BAE-461B-9E38-D2568322A99A}"/>
     <cellStyle name="Percent 6" xfId="93" xr:uid="{61203912-CA63-473A-9B81-7B9A89EAD9CB}"/>
     <cellStyle name="Percent 6 2" xfId="176" xr:uid="{232D5EE1-ED8F-43A0-8B90-972DC6FFD553}"/>
     <cellStyle name="Percent 6 2 2" xfId="343" xr:uid="{E3BD16D6-2188-4D97-923A-6396376D3476}"/>
     <cellStyle name="Percent 6 3" xfId="260" xr:uid="{F3DE5AAB-94C9-4613-8983-6B3E6390F028}"/>
   </cellStyles>
-  <dxfs count="272">
+  <dxfs count="274">
     <dxf>
-      <font>
-[...702 lines deleted...]
-      </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...14 lines deleted...]
-      </font>
+      <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
       <fill>
         <patternFill patternType="none">
-          <fgColor rgb="FF000000"/>
+          <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
       <fill>
         <patternFill patternType="none">
+          <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-    </dxf>
-[...149 lines deleted...]
-      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="3" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <font>
-[...14 lines deleted...]
-      </font>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <border outline="0">
-[...9 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="3" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
-[...420 lines deleted...]
-    <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
-      <numFmt numFmtId="165" formatCode="#,##0.0"/>
-[...3 lines deleted...]
-      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <numFmt numFmtId="169" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="169" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
       <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="169" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="169" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="169" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="169" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="169" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="169" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
-      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <numFmt numFmtId="169" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
@@ -5566,51 +4372,51 @@
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
-          <bgColor rgb="FFD8DBD8"/>
+          <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
@@ -5742,89 +4548,86 @@
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
       </font>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
       </font>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
       </font>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
@@ -5853,50 +4656,409 @@
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
       </font>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thick">
           <color theme="5"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="3" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="3" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thick">
+          <color theme="5"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="169" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="3" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
@@ -6156,78 +5318,198 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color rgb="FFB5B7B3"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFB5B7B3"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFB5B7B3"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFB5B7B3"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFB5B7B3"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFB5B7B3"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFB5B7B3"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF000000"/>
+          <bgColor rgb="FFE8E8E8"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color rgb="FFB5B7B3"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFB5B7B3"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
       <border outline="0">
         <top style="thin">
           <color rgb="FFB5B7B3"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <left style="thin">
           <color rgb="FFB5B7B3"/>
         </left>
         <right style="thin">
           <color rgb="FFB5B7B3"/>
         </right>
         <top style="thin">
           <color rgb="FFB5B7B3"/>
         </top>
         <bottom style="thin">
           <color rgb="FFB5B7B3"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thick">
           <color theme="5"/>
         </bottom>
       </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF000000"/>
+          <bgColor rgb="FFE8E8E8"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
@@ -6329,50 +5611,122 @@
       </font>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
     </dxf>
     <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+    </dxf>
+    <dxf>
       <border outline="0">
         <bottom style="thick">
           <color theme="5"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF000000"/>
           <bgColor rgb="FFE8E8E8"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
@@ -6389,175 +5743,337 @@
         </left>
         <right/>
         <top style="thin">
           <color rgb="FFB5B7B3"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
+      <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFB5B7B3"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color rgb="FFB5B7B3"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFB5B7B3"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF000000"/>
           <bgColor rgb="FFE8E8E8"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color rgb="FFB5B7B3"/>
         </right>
         <top style="thin">
           <color rgb="FFB5B7B3"/>
         </top>
         <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF000000"/>
+          <bgColor rgb="FFE8E8E8"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color rgb="FFB5B7B3"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFB5B7B3"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFB5B7B3"/>
+        </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color rgb="FFB5B7B3"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <left style="thin">
           <color rgb="FFB5B7B3"/>
         </left>
         <right style="thin">
           <color rgb="FFB5B7B3"/>
         </right>
         <top style="thin">
           <color rgb="FFB5B7B3"/>
         </top>
         <bottom style="thin">
           <color rgb="FFB5B7B3"/>
         </bottom>
       </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF000000"/>
+          <bgColor rgb="FFE8E8E8"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFB5B7B3"/>
         </left>
         <right/>
         <top style="thin">
           <color rgb="FFB5B7B3"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
+      <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFB5B7B3"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color rgb="FFB5B7B3"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFB5B7B3"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF000000"/>
           <bgColor rgb="FFE8E8E8"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color rgb="FFB5B7B3"/>
         </right>
         <top style="thin">
           <color rgb="FFB5B7B3"/>
         </top>
         <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF000000"/>
+          <bgColor rgb="FFE8E8E8"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color rgb="FFB5B7B3"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFB5B7B3"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFB5B7B3"/>
+        </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color rgb="FFB5B7B3"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <left style="thin">
           <color rgb="FFB5B7B3"/>
         </left>
         <right style="thin">
           <color rgb="FFB5B7B3"/>
         </right>
         <top style="thin">
           <color rgb="FFB5B7B3"/>
         </top>
         <bottom style="thin">
           <color rgb="FFB5B7B3"/>
         </bottom>
       </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF000000"/>
+          <bgColor rgb="FFE8E8E8"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
@@ -6695,82 +6211,189 @@
       <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <fill>
+        <patternFill patternType="none">
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF000000"/>
+          <bgColor rgb="FFD5D6D4"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF000000"/>
+          <bgColor rgb="FFD5D6D4"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color rgb="FFB5B7B3"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
@@ -6941,165 +6564,165 @@
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
     </dxf>
     <dxf>
       <border>
         <bottom style="thick">
           <color rgb="FFFCBA5C"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
@@ -7194,50 +6817,51 @@
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <numFmt numFmtId="1" formatCode="0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border>
         <bottom style="thick">
           <color theme="5"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
@@ -7269,145 +6893,142 @@
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border>
         <bottom style="thick">
           <color rgb="FFFCBA5C"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="1"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="3" tint="0.59996337778862885"/>
         </left>
         <right style="thin">
           <color theme="3" tint="0.59996337778862885"/>
         </right>
         <top style="thin">
           <color theme="3" tint="0.59996337778862885"/>
         </top>
         <bottom/>
       </border>
-    </dxf>
-[...1 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="3" tint="0.59996337778862885"/>
         </left>
         <right style="thin">
           <color theme="3" tint="0.59996337778862885"/>
         </right>
         <top style="thin">
           <color theme="3" tint="0.59996337778862885"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -7640,63 +7261,98 @@
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="3" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="3" tint="0.59996337778862885"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color theme="3" tint="0.59996337778862885"/>
+        </top>
+        <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="3" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
@@ -8396,50 +8052,201 @@
           <fgColor indexed="64"/>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border>
         <bottom style="thick">
           <color theme="5"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFD5D6D4"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
+    </dxf>
+    <dxf>
+      <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
@@ -8461,75 +8268,327 @@
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="15"/>
         <color theme="3"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="1"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFDADBD9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFDADBD9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <border outline="0">
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    </dxf>
+    <dxf>
+      <font>
         <b/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border>
         <bottom style="thick">
           <color theme="5"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="1"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
       </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="172" formatCode="m/d/yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="2"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="3" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="3" tint="0.79998168889431442"/>
@@ -8758,78 +8817,78 @@
     <dxf>
       <border>
         <left style="thin">
           <color theme="2"/>
         </left>
         <right style="thin">
           <color theme="2"/>
         </right>
         <top style="thin">
           <color theme="2"/>
         </top>
         <bottom style="thin">
           <color theme="2"/>
         </bottom>
         <vertical style="thin">
           <color theme="2"/>
         </vertical>
         <horizontal style="thin">
           <color theme="2"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="6" defaultTableStyle="CER Table 2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="CER" pivot="0" count="4" xr9:uid="{AD8A2B79-F384-40EA-A302-8B99581D8A58}">
-      <tableStyleElement type="wholeTable" dxfId="271"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstColumnStripe" dxfId="268"/>
+      <tableStyleElement type="wholeTable" dxfId="273"/>
+      <tableStyleElement type="headerRow" dxfId="272"/>
+      <tableStyleElement type="firstColumn" dxfId="271"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="270"/>
     </tableStyle>
     <tableStyle name="CER Table" pivot="0" count="5" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" dxfId="267"/>
-[...3 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="263"/>
+      <tableStyleElement type="wholeTable" dxfId="269"/>
+      <tableStyleElement type="headerRow" dxfId="268"/>
+      <tableStyleElement type="firstColumn" dxfId="267"/>
+      <tableStyleElement type="lastColumn" dxfId="266"/>
+      <tableStyleElement type="firstRowStripe" dxfId="265"/>
     </tableStyle>
     <tableStyle name="CER Table 2" pivot="0" count="5" xr9:uid="{1324CAB1-A923-41C4-A34C-338279E056A6}">
-      <tableStyleElement type="wholeTable" dxfId="262"/>
-[...3 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="258"/>
+      <tableStyleElement type="wholeTable" dxfId="264"/>
+      <tableStyleElement type="headerRow" dxfId="263"/>
+      <tableStyleElement type="firstColumn" dxfId="262"/>
+      <tableStyleElement type="lastColumn" dxfId="261"/>
+      <tableStyleElement type="firstRowStripe" dxfId="260"/>
     </tableStyle>
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{8386D468-9556-4949-B4CC-56B54587740E}"/>
     <tableStyle name="Table Style 1" pivot="0" count="0" xr9:uid="{2940F169-CBF8-1443-9B39-C3C6289174B2}"/>
     <tableStyle name="QCMR Default" pivot="0" count="6" xr9:uid="{1249CC0F-39F9-4659-B2DA-97D31E6EE350}">
-      <tableStyleElement type="wholeTable" dxfId="257"/>
-[...4 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="252"/>
+      <tableStyleElement type="wholeTable" dxfId="259"/>
+      <tableStyleElement type="headerRow" dxfId="258"/>
+      <tableStyleElement type="totalRow" dxfId="257"/>
+      <tableStyleElement type="firstColumn" dxfId="256"/>
+      <tableStyleElement type="lastColumn" dxfId="255"/>
+      <tableStyleElement type="firstRowStripe" dxfId="254"/>
     </tableStyle>
   </tableStyles>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="005A6A79"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="004A7AA5"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -8857,59 +8916,59 @@
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
     <mruColors>
       <color rgb="FFD5D6D4"/>
-      <color rgb="FFD8DBD8"/>
       <color rgb="FFC9CBC7"/>
       <color rgb="FFE8E9E7"/>
       <color rgb="FFE8E9E8"/>
       <color rgb="FFDDD7C1"/>
       <color rgb="FFDAD4BC"/>
       <color rgb="FFE3DECB"/>
       <color rgb="FFD9F0FF"/>
       <color rgb="FFB7F0FF"/>
+      <color rgb="FFC0C2C4"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
@@ -8995,76 +9054,76 @@
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>596900</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>99059</xdr:rowOff>
+      <xdr:rowOff>95249</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>475505</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>99060</xdr:rowOff>
+      <xdr:colOff>472965</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>13138</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="55" name="Rectangle 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41790B75-C756-42D3-9183-4EC54931FACA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="594360" y="388619"/>
-          <a:ext cx="5230385" cy="3078481"/>
+          <a:off x="600075" y="380999"/>
+          <a:ext cx="5270390" cy="3238939"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
@@ -9229,51 +9288,75 @@
             <a:t>.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100" b="0" i="1">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" i="1" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>This version of the Q1 2026 QCMR data, released on 22 April 2026 is an </a:t>
+            <a:t>This version of the </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Q1 2026 QCMR data, released on 8 May 2026 is </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>an </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" i="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>early data release to support stakeholders with access to data ahead of the full Quarterly Carbon Markets Report (QCMR). </a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1100" i="1">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-AU" sz="1100">
@@ -9285,1865 +9368,1852 @@
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-AU" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-      <xdr:colOff>241539</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>840979</xdr:colOff>
       <xdr:row>24</xdr:row>
-      <xdr:rowOff>78558</xdr:rowOff>
+      <xdr:rowOff>142059</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="Picture 4" descr="This line chart shows the daily closing LGC spot price and calendar year forward prices for Cal26, Cal27, Cal28, Cal29, and Cal30 from December 2020 to 31 March 2026. The trend shows a significant price drop across all categories starting from mid-2024.">
+        <xdr:cNvPr id="2" name="Picture 4" descr="This line chart shows the daily closing LGC spot price and calendar year forward prices for Cal26, Cal27, Cal28, Cal29, and Cal30 from December 2020 to 31 March 2026. The trend shows a significant price drop across all categories starting from mid-2024.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{660A11EB-88F3-DC6A-9514-18AE6A61D2E8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="962025"/>
-          <a:ext cx="10086579" cy="3764733"/>
+          <a:off x="0" y="990600"/>
+          <a:ext cx="10089754" cy="3761558"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>11</xdr:col>
-      <xdr:colOff>198003</xdr:colOff>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>391678</xdr:colOff>
       <xdr:row>56</xdr:row>
-      <xdr:rowOff>1250</xdr:rowOff>
+      <xdr:rowOff>169524</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 4" descr="This stacked column chart shows the wind and solar capacity approved by the Clean Energy Regulator for each quarter from Q1 2021 to Q1 2026. The chart includes a line showing the total wind and solar capacity approved each year over the same period. The trend shows capacity varies over time with the annual total for 2025 being slightly lower than 2024.">
+        <xdr:cNvPr id="2" name="Picture 4" descr="This stacked column chart shows the wind and solar capacity approved by the Clean Energy Regulator for each quarter from Q1 2021 to Q1 2026. The chart includes a line showing the total wind and solar capacity approved each year over the same period. The trend shows capacity varies over time with the annual total for 2025 being slightly lower than 2024.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A384C65D-E110-8BE2-280C-404205D5FB8A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="6686550"/>
           <a:ext cx="8907028" cy="4170025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>622543</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>135646</xdr:rowOff>
+      <xdr:colOff>230113</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>168031</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 5" descr="This stacked column chart shows the capacity of large-scale renewable energy projects that reached final investment decision (FID) each quarter from Q1 2021 to Q1 2026. The bars are stacked by fuel source, with bars for solar, wind, and hydroelectricity. This chart includes a line showing the annual capacity reaching FID in each full year covered in the period. Committed capacity varies by quarter, with solar or wind providing the bulk of capacity reaching FID in each quarter. ">
+        <xdr:cNvPr id="2" name="Picture 5" descr="This stacked column chart shows the capacity of large-scale renewable energy projects that reached final investment decision (FID) each quarter from Q1 2021 to Q1 2026. The bars are stacked by fuel source, with bars for solar, wind, and hydroelectricity. This chart includes a line showing the annual capacity reaching FID in each full year covered in the period. Committed capacity varies by quarter, with solar or wind providing the bulk of capacity reaching FID in each quarter. ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86AC80D9-8AA0-63D7-B0CE-67075EC99867}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="8210550"/>
+          <a:off x="0" y="8410575"/>
           <a:ext cx="8669263" cy="4511431"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>57554</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>135486</xdr:rowOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1876804</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>213632</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 4" descr="This stacked area chart shows the volume of LGC holdings each quarter by market participation category from Q1 2021 to Q1 2026. The market participation categories are liable entity, power station, non-RET (voluntary), non-RET (compliance), non-RET (government), intermediary, and other. The trend shows LGC holdings growing from Q2 to Q4 each year and dropping in Q1 when compliance is due. LGCs are primarily held in liable entity, power station, and non-RET (voluntary) accounts. ">
+        <xdr:cNvPr id="4" name="Picture 4" descr="This stacked area chart shows the volume of LGC holdings each quarter by market participation category from Q1 2021 to Q1 2026. The market participation categories are liable entity, power station, non-RET (voluntary), non-RET (compliance), non-RET (government), intermediary, and other. The trend shows LGC holdings growing from Q2 to Q4 each year and dropping in Q1 when compliance is due. LGCs are primarily held in liable entity, power station, and non-RET (voluntary) accounts. ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43BDF807-3F0B-0A58-2712-9B5A695058E7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="5924550"/>
+          <a:off x="0" y="5715404"/>
           <a:ext cx="8772904" cy="4133446"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>145620</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1875591</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>28145</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 4" descr="This stacked column chart shows the number of LGCs cancelled per quarter by non-RET demand sources from Q1 2021 to Q1 2026. The demand sources shown are voluntary, government, and compliance. The chart includes a line showing the annual number of LGCs cancelled by non-RET demand sources for the same period. The trend shows non-RET cancellations growing annually, driven primarily by voluntary demand. ">
+        <xdr:cNvPr id="2" name="Picture 4" descr="This stacked column chart shows the number of LGCs cancelled per quarter by non-RET demand sources from Q1 2021 to Q1 2026. The demand sources shown are voluntary, government, and compliance. The chart includes a line showing the annual number of LGCs cancelled by non-RET demand sources for the same period. The trend shows non-RET cancellations growing annually, driven primarily by voluntary demand. ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACFC8008-07E1-F726-C5D7-4661CB4DE569}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5924550"/>
           <a:ext cx="7962066" cy="3828620"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing15.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>74532</xdr:colOff>
+      <xdr:colOff>504825</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
-      <xdr:colOff>597501</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>244475</xdr:colOff>
       <xdr:row>32</xdr:row>
-      <xdr:rowOff>464</xdr:rowOff>
+      <xdr:rowOff>76199</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Picture 1" descr="This stacked area chart shows the installed capacity of validated small-scale battery installations per quarter by state and territory for Q3 2025 to Q1 2026. The data starts from the commencement of the Cheaper Home Batteries Scheme on 1 July 2025 and is up to date as of 31 March 2026. The trend shows installed battery capacity increasing, driven by installations in New South Wales, Queensland and Victoria. ">
+        <xdr:cNvPr id="3" name="Picture 1" descr="This stacked area chart shows the installed capacity of validated small-scale battery installations per quarter by state and territory for Q3 2025 to Q1 2026. The data starts from the commencement of the Cheaper Home Batteries Scheme on 1 July 2025 and is up to date as of 31 March 2026. The trend shows installed battery capacity increasing, driven by installations in New South Wales, Queensland and Victoria. ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD882A22-ED2F-DF0C-E90F-F55A184A3B53}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="74532" y="1676400"/>
-          <a:ext cx="8062959" cy="3886664"/>
+          <a:off x="504825" y="1724025"/>
+          <a:ext cx="8220075" cy="3962400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing16.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>65517</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>8</xdr:col>
-      <xdr:colOff>364554</xdr:colOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>600075</xdr:colOff>
       <xdr:row>34</xdr:row>
-      <xdr:rowOff>20530</xdr:rowOff>
+      <xdr:rowOff>76199</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 2" descr="This column chart shows the validated small-scale battery installations across usable capacity in kilowatt hour (kWh) ranges for residential systems, following the commencement of the Cheaper Home Batteries Scheme on 1 July 2025. The ranges are consistent with the tapering of the STC factors implemented from 1 May 2026. The chart shows most battery installations are between 14-28 kWh of usable capacity. ">
+        <xdr:cNvPr id="5" name="Picture 2" descr="This column chart shows the validated small-scale battery installations across usable capacity in kilowatt hour (kWh) ranges for residential systems, following the commencement of the Cheaper Home Batteries Scheme on 1 July 2025. The ranges are consistent with the tapering of the STC factors implemented from 1 May 2026. The chart shows most battery installations are between 14-28 kWh of usable capacity. ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C43E6BEA-C729-53DC-078E-71F5BE9E35EF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="65517" y="2032000"/>
-          <a:ext cx="7776162" cy="3892760"/>
+          <a:off x="0" y="2085975"/>
+          <a:ext cx="7915275" cy="3962400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing17.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>167625</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>4595</xdr:rowOff>
+      <xdr:colOff>87086</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>146956</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>39339</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>100772</xdr:rowOff>
+      <xdr:colOff>34018</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>74838</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 2" descr="This column chart shows the validated small-scale battery installations across usable capacity in kilowatt hour (kWh) ranges for non-residential systems, following the commencement of the Cheaper Home Batteries Scheme on 1 July 2025. The ranges are consistent with the tapering of the STC factors implemented from 1 May 2026. The chart shows a peak in battery installations at 28-50 kWh of usable capacity. ">
+        <xdr:cNvPr id="5" name="Picture 2" descr="This column chart shows the validated small-scale battery installations across usable capacity in kilowatt hour (kWh) ranges for non-residential systems, following the commencement of the Cheaper Home Batteries Scheme on 1 July 2025. The ranges are consistent with the tapering of the STC factors implemented from 1 May 2026. The chart shows a peak in battery installations at 28-50 kWh of usable capacity. ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48981930-3AB6-A263-8D34-98EE6DF08E28}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="167625" y="2036595"/>
-          <a:ext cx="7947009" cy="3813467"/>
+          <a:off x="87086" y="2182585"/>
+          <a:ext cx="8361589" cy="3873953"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing18.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>50800</xdr:colOff>
       <xdr:row>15</xdr:row>
-      <xdr:rowOff>38337</xdr:rowOff>
+      <xdr:rowOff>22008</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>21324</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>2387659</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>174449</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 2" descr="This stacked bar chart shows the percentage of validated battery installations by installation type, following the commencement of the Cheaper Home Batteries Scheme on 1 July 2025. The installation types are retrofit installations, concurrent battery installations with new solar PV, and concurrent battery installations with upgraded solar PV. The chart shows a little over half of battery installations are retrofitted to an existing solar PV system. ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6775921E-7C2D-B524-048A-A994852F9409}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="50800" y="3010137"/>
-          <a:ext cx="8286809" cy="3957452"/>
+          <a:off x="50800" y="3162537"/>
+          <a:ext cx="8351216" cy="3924341"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing19.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>128576</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>141479</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-      <xdr:colOff>746453</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>2427298</xdr:colOff>
       <xdr:row>29</xdr:row>
-      <xdr:rowOff>98934</xdr:rowOff>
+      <xdr:rowOff>103379</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 3" descr="This bar chart shows the number of small-scale technology certificates (STCs) validated for batteries installed under the Cheaper Home Batteries Program in each quarter from Q3 2025 to Q1 2026, as of 31 March 2026. The chart also includes an annual total for 2025 validations. The chart shows a peak in STCs for systems installed in Q4 2025.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0044C686-C2CF-4600-B83C-270A3497D394}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="128576" y="1830579"/>
           <a:ext cx="7934347" cy="3962400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>62</xdr:row>
-      <xdr:rowOff>79337</xdr:rowOff>
+      <xdr:rowOff>144747</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>455295</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>144107</xdr:rowOff>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>13665</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2" descr="This stacked area chart shows the volume of ACCU holdings per quarter by market participation category and those held as part of the cost containment measure from Q1 2020 to Q1 2026. The market participation categories are project proponent, intermediary, safeguard, safeguard related, government, and business. The chart shows holdings growing from around 6 million to over 55 million, with safeguard accounts holding the most ACCUs.">
+        <xdr:cNvPr id="11" name="Picture 2" descr="This stacked area chart shows the volume of ACCU holdings per quarter by market participation category and those held as part of the cost containment measure from Q1 2020 to Q1 2026. The market participation categories are project proponent, intermediary, safeguard, safeguard related, government, and business. The chart shows holdings growing from around 6 million to over 55 million, with safeguard accounts holding the most ACCUs.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E124C90-FFF0-7966-3928-CE3F7C478776}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1"/>
+          <a:picLocks/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="11745557"/>
-          <a:ext cx="9324975" cy="4273550"/>
+          <a:off x="0" y="12212922"/>
+          <a:ext cx="9324975" cy="4286250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing20.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>27215</xdr:colOff>
       <xdr:row>19</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>43543</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>1850377</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>78077</xdr:rowOff>
+      <xdr:colOff>1655342</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>140670</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 2" descr="This column chart shows the weekly supply of STCs from small-scale solar, solar water heater, and air source heat pump installations in 2026 from week 1 to week 14. The figure includes a line showing the required weekly supply of STCs (462,192) to meet the 2026 STP. The trend shows STC supply levels varying week to week, with some weeks being above the required weekly supply, and others below.">
+        <xdr:cNvPr id="2" name="Picture 2" descr="This column chart shows the weekly supply of STCs from small-scale solar, solar water heater, and air source heat pump installations in 2026 from week 1 to week 14. The figure includes a line showing the required weekly supply of STCs (462,192) to meet the 2026 STP. The trend shows STC supply levels varying week to week, with some weeks being above the required weekly supply, and others below.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABFC0D19-32E9-2A80-004E-9717B005AEEC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="3790950"/>
-          <a:ext cx="8644877" cy="4078577"/>
+          <a:off x="27215" y="3902529"/>
+          <a:ext cx="8736498" cy="4168384"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing21.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>93662</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>36365</xdr:rowOff>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>596582</xdr:colOff>
+      <xdr:colOff>495300</xdr:colOff>
       <xdr:row>24</xdr:row>
-      <xdr:rowOff>136695</xdr:rowOff>
+      <xdr:rowOff>204107</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 1" descr="This line chart shows both the daily closing STC spot price and STC clearing house price from December 2020 to 31 March 2026. The recent trend indicates the STC spot price has declined slightly below the clearing house price since late 2025.">
+        <xdr:cNvPr id="4" name="Picture 1" descr="This line chart shows both the daily closing STC spot price and STC clearing house price from December 2020 to 31 March 2026. The recent trend indicates the STC spot price has declined slightly below the clearing house price since late 2025.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4CA73BB-F6DF-5D84-FCDD-782D07F82219}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="93662" y="798365"/>
+          <a:off x="0" y="809625"/>
           <a:ext cx="9001125" cy="3962400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing22.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>82550</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>105</xdr:row>
-      <xdr:rowOff>154179</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>1355725</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>62104</xdr:rowOff>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 3" descr="This column chart shows the small-scale rooftop solar capacity installed per quarter from Q1 2021 to Q1 2026. The figure also includes a line showing the number of installations per quarter for the same period.  The trend shows annual installations and installed capacity were generally stable from 2022-24 and dropped slightly in 2025 before a recovery in early 2026.">
+        <xdr:cNvPr id="4" name="Picture 3" descr="This column chart shows the small-scale rooftop solar capacity installed per quarter from Q1 2021 to Q1 2026. The figure also includes a line showing the number of installations per quarter for the same period.  The trend shows annual installations and installed capacity were generally stable from 2022-24 and dropped slightly in 2025 before a recovery in early 2026.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B57A732-A1A5-4B3B-E0C0-0CCF77A0FB15}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="82550" y="19705829"/>
+          <a:off x="0" y="20212050"/>
           <a:ext cx="8991600" cy="3962400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing23.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>165068</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>105</xdr:row>
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>7</xdr:col>
-      <xdr:colOff>724503</xdr:colOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>247650</xdr:colOff>
       <xdr:row>126</xdr:row>
-      <xdr:rowOff>139700</xdr:rowOff>
+      <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Picture 1" descr="This stacked column chart shows the proportion of rooftop solar systems installed per quarter under the Small-scale Renewable Energy Scheme (SRES) by capacity band from Q1 2021 to Q1 2026. The capacity bands are 0-5, 5-10, 10-15, 15-40, and 40-100 kW. The chart includes a line showing the average size of rooftop solar systems per quarter for the same period. The trend shows systems of 10-15 kW are the most popular system size, having overtaken 5-10 kW systems during 2024. The average system size has been increasing overall each year since 2019, with seasonal peaks in Q4s.">
+        <xdr:cNvPr id="3" name="Picture 1" descr="This stacked column chart shows the proportion of rooftop solar systems installed per quarter under the Small-scale Renewable Energy Scheme (SRES) by capacity band from Q1 2021 to Q1 2026. The capacity bands are 0-5, 5-10, 10-15, 15-40, and 40-100 kW. The chart includes a line showing the average size of rooftop solar systems per quarter for the same period. The trend shows systems of 10-15 kW are the most popular system size, having overtaken 5-10 kW systems during 2024. The average system size has been increasing overall each year since 2019, with seasonal peaks in Q4s.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BC9E652-D60F-C4C3-99FE-F17F072A9E17}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="165068" y="19599275"/>
+          <a:off x="0" y="20193000"/>
           <a:ext cx="8277225" cy="3962400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing24.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>58643</xdr:rowOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>158770</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>60548</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 1" descr="This multi-line time-series chart shows the number of air source heat pump (ASHP) installations per quarter under the Small-scale Renewable Energy Scheme (SRES) by state and territory from Q1 2021 to Q1 2026. The chart includes a line showing the number of STCs validated per quarter from these installations for the same period. The trend shows quarterly air source heat pump installations and associated STCs increased from Q1 2020 to Q3 2023, then decreased to Q1 2025, then increased again to Q3 2025, to drop slightly from Q4 2025. The trends were primarily driven by NSW installations. ">
+        <xdr:cNvPr id="2" name="Picture 1" descr="This multi-line time-series chart shows the number of air source heat pump (ASHP) installations per quarter under the Small-scale Renewable Energy Scheme (SRES) by state and territory from Q1 2021 to Q1 2026. The chart includes a line showing the number of STCs validated per quarter from these installations for the same period. The trend shows quarterly air source heat pump installations and associated STCs increased from Q1 2020 to Q3 2023, then decreased to Q1 2025, then increased again to Q3 2025, to drop slightly from Q4 2025. The trends were primarily driven by NSW installations. ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{339C19EC-BCE8-A17D-F118-4F47E9FD2C71}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="6019800"/>
           <a:ext cx="7559695" cy="4041998"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing25.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>8</xdr:col>
-      <xdr:colOff>717861</xdr:colOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>1150931</xdr:colOff>
       <xdr:row>46</xdr:row>
-      <xdr:rowOff>131909</xdr:rowOff>
+      <xdr:rowOff>178264</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 2" descr="This multi-line time-series chart shows the replacement small-scale rooftop solar as a proportion of total installations by state and territory from Q1 2021 to Q4 2025. The trend shows quarterly replacement increasing for each state and territory from Q1 2021 to Q1 2026. Queensland and Western Australia have the highest replacement proportions at 40% and 32% respectively in Q1 2026.">
+        <xdr:cNvPr id="2" name="Picture 2" descr="This multi-line time-series chart shows the replacement small-scale rooftop solar as a proportion of total installations by state and territory from Q1 2021 to Q4 2025. The trend shows quarterly replacement increasing for each state and territory from Q1 2021 to Q1 2026. Queensland and Western Australia have the highest replacement proportions at 40% and 32% respectively in Q1 2026.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EB52446-E2E9-25CA-1BC4-B4DF32AE8A6E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="4933950"/>
+          <a:off x="0" y="5162550"/>
           <a:ext cx="7980356" cy="3883489"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing26.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>9</xdr:col>
-      <xdr:colOff>337</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>627082</xdr:colOff>
       <xdr:row>126</xdr:row>
-      <xdr:rowOff>37550</xdr:rowOff>
+      <xdr:rowOff>104225</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 2" descr="This multi-line time-series chart shows the installed capacity of validated small-scale rooftop solar in megawatts (MW) by state and territory from Q1 2021 to Q1 2026. Typically, installed capacity is at its lowest in Q1 in all states and territories before increasing quarter to quarter throughout the year. This trend did not occur in 2025, where installed capacity fell from Q1 to Q2 in all locations except for Queensland. The key driver for this change was the introduction of the Cheaper Home Battery Program which saw installers prioritising battery only installations in this period. Quarterly capacities recovered in Q3 and rose further in Q4 before a seasonal drop in Q1 2026. ">
+        <xdr:cNvPr id="2" name="Picture 2" descr="This multi-line time-series chart shows the installed capacity of validated small-scale rooftop solar in megawatts (MW) by state and territory from Q1 2021 to Q1 2026. Typically, installed capacity is at its lowest in Q1 in all states and territories before increasing quarter to quarter throughout the year. This trend did not occur in 2025, where installed capacity fell from Q1 to Q2 in all locations except for Queensland. The key driver for this change was the introduction of the Cheaper Home Battery Program which saw installers prioritising battery only installations in this period. Quarterly capacities recovered in Q3 and rose further in Q4 before a seasonal drop in Q1 2026. ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A9CC8FE-D682-925F-98CD-3A3CBB6FE5F7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="19230975"/>
+          <a:off x="0" y="20212050"/>
           <a:ext cx="8285182" cy="3907875"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing27.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>41275</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>1583835</xdr:colOff>
+      <xdr:colOff>1333500</xdr:colOff>
       <xdr:row>51</xdr:row>
-      <xdr:rowOff>2264</xdr:rowOff>
+      <xdr:rowOff>25400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 2" descr="This column chart shows the amount of small-scale technology (STC) quarterly supply from Q1 2021 to Q1 2026 in millions of STCs, excluding those created under the Cheaper Home Battery Scheme. The figure also includes a line showing the annual total STC supply for the years 2020 to 2025. Both the columns and line show the STC supply declining over the period. The key driver for this trend is the declining deeming rate for STCs.">
+        <xdr:cNvPr id="2" name="Picture 2" descr="This column chart shows the amount of small-scale technology (STC) quarterly supply from Q1 2021 to Q1 2026 in millions of STCs, excluding those created under the Cheaper Home Battery Scheme. The figure also includes a line showing the annual total STC supply for the years 2020 to 2025. Both the columns and line show the STC supply declining over the period. The key driver for this trend is the declining deeming rate for STCs.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7505E108-FAB9-F3E1-2592-2B8F9E7368B2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="5597525"/>
-          <a:ext cx="8368175" cy="4005939"/>
+          <a:off x="0" y="5775325"/>
+          <a:ext cx="8277225" cy="3962400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing28.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>218479</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>858454</xdr:colOff>
+      <xdr:colOff>535979</xdr:colOff>
       <xdr:row>88</xdr:row>
-      <xdr:rowOff>178287</xdr:rowOff>
+      <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 1" descr="This column chart shows the number of small-scale technology certificate (STC) transactions and that have taken place in the REC Registry on a quarterly basis from Q1 2021 to Q1 2026. The figure also includes a line showing the associated STCs (in millions) transacted over the same period. Both the column and line show an overall declining trend from 2021 to Q2 2025 with temporary arresting of that decline in 2023 due to increased STC trading in that year. Transactions have begun increasing again since Q3 2025.">
+        <xdr:cNvPr id="2" name="Picture 1" descr="This column chart shows the number of small-scale technology certificate (STC) transactions and that have taken place in the REC Registry on a quarterly basis from Q1 2021 to Q1 2026. The figure also includes a line showing the associated STCs (in millions) transacted over the same period. Both the column and line show an overall declining trend from 2021 to Q2 2025 with temporary arresting of that decline in 2023 due to increased STC trading in that year. Transactions have begun increasing again since Q3 2025.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E09664D-B019-751D-1204-543FA1933288}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="218479" y="12560300"/>
-          <a:ext cx="8436505" cy="4034007"/>
+          <a:off x="218479" y="12979400"/>
+          <a:ext cx="8286750" cy="3962400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>174242</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>137795</xdr:rowOff>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>1031492</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>22860</xdr:rowOff>
+      <xdr:colOff>518922</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>143650</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 1" descr="This stacked column chart shows ACCU issuance by project method type per quarter from Q1 2020 to Q1 2026. The shown method types are vegetation, waste, savanna fire management, and other. The chart includes a line showing the total volume of ACCUs issued per year for the same period. Most ACCU issuances are coming from the vegetation and waste method types each quarter. ">
+        <xdr:cNvPr id="3" name="Picture 1" descr="This stacked column chart shows ACCU issuance by project method type per quarter from Q1 2020 to Q1 2026. The shown method types are vegetation, waste, savanna fire management, and other. The chart includes a line showing the total volume of ACCUs issued per year for the same period. Most ACCU issuances are coming from the vegetation and waste method types each quarter. ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFC922E2-3A97-DE57-0076-E00F669619EC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1"/>
+        <xdr:cNvPicPr preferRelativeResize="0">
+          <a:picLocks/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="174242" y="11605895"/>
-          <a:ext cx="7600950" cy="4086225"/>
+          <a:off x="0" y="12115800"/>
+          <a:ext cx="7319772" cy="3582175"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>62</xdr:row>
-      <xdr:rowOff>111508</xdr:rowOff>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>1330960</xdr:colOff>
+      <xdr:colOff>1485900</xdr:colOff>
       <xdr:row>84</xdr:row>
-      <xdr:rowOff>60708</xdr:rowOff>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="This stacked column chart shows project registrations under the ACCU Scheme by method type per quarter from Q1 2020 to Q1 2026. There are 4 method types shown: vegetation, agriculture – soil carbon, waste, and other. The chart includes a line showing the total volume of ACCU Scheme project registrations per year for the same period. Most project registrations fall under the vegetation and agriculture – soil carbon method types each quarter. ">
+        <xdr:cNvPr id="6" name="Picture 1" descr="This stacked column chart shows project registrations under the ACCU Scheme by method type per quarter from Q1 2020 to Q1 2026. There are 4 method types shown: vegetation, agriculture – soil carbon, waste, and other. The chart includes a line showing the total volume of ACCU Scheme project registrations per year for the same period. Most project registrations fall under the vegetation and agriculture – soil carbon method types each quarter. ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EDB3B13-24A2-34DB-168B-A8A2CF0F08CA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="11831068"/>
+          <a:off x="0" y="12182475"/>
           <a:ext cx="7886700" cy="3981450"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>54</xdr:row>
-      <xdr:rowOff>159296</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>1128040</xdr:colOff>
+      <xdr:colOff>1104900</xdr:colOff>
       <xdr:row>77</xdr:row>
-      <xdr:rowOff>167351</xdr:rowOff>
+      <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 2" descr="This stacked column chart shows ACCU cancellations per quarter by demand source from Q1 2020 to Q1 2026. The demand sources are voluntary, compliance, and government. The chart includes a line showing the total volume of ACCUs cancelled per calendar year for the same period. The chart shows cancellation volumes vary with most cancellations being from the voluntary demand source.">
+        <xdr:cNvPr id="3" name="Picture 2" descr="This stacked column chart shows ACCU cancellations per quarter by demand source from Q1 2020 to Q1 2026. The demand sources are voluntary, compliance, and government. The chart includes a line showing the total volume of ACCUs cancelled per calendar year for the same period. The chart shows cancellation volumes vary with most cancellations being from the voluntary demand source.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{194ECB30-563A-6364-42F2-4410420F9084}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="10363746"/>
-          <a:ext cx="7948575" cy="3722170"/>
+          <a:off x="0" y="10525125"/>
+          <a:ext cx="8258175" cy="3867150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>11938</xdr:colOff>
+      <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>339868</xdr:rowOff>
+      <xdr:rowOff>32657</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-      <xdr:colOff>1364741</xdr:colOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1257300</xdr:colOff>
       <xdr:row>24</xdr:row>
-      <xdr:rowOff>32686</xdr:rowOff>
+      <xdr:rowOff>476249</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="This line chart shows the volume weighted average of the generic ACCU and SMC spot prices from 31 December 2020 to 31 March 2026. The figure shows the ACCU and SMC spot price fluctuations over time. The generic ACCU spot price reached $36.28 by the end of Q1 2026. The chart also shows that the SMC spot price tends to follow the ACCU spot price. ">
+        <xdr:cNvPr id="8" name="Picture 1" descr="This line chart shows the volume weighted average of the generic ACCU and SMC spot prices from 31 December 2020 to 31 March 2026. The figure shows the ACCU and SMC spot price fluctuations over time. The generic ACCU spot price reached $36.28 by the end of Q1 2026. The chart also shows that the SMC spot price tends to follow the ACCU spot price. ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F74BE51C-E483-4CC3-94FF-B2AAE653FCA7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11938" y="1463818"/>
-          <a:ext cx="8977248" cy="3780313"/>
+          <a:off x="38100" y="816428"/>
+          <a:ext cx="10853057" cy="4612821"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>132660</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
-      <xdr:rowOff>38101</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>114301</xdr:rowOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 4" descr="This column chart shows ACCU and SMC safeguard surrenders per quarter from Q1 2020 to Q1 2026. The chart includes a line showing total ACCU and SMC surrenders per year for the same period. The trend shows small volumes of surrenders from 2020 to 2024, with higher surrenders in 2025 and 2026.">
+        <xdr:cNvPr id="9" name="Picture 4" descr="This column chart shows ACCU and SMC safeguard surrenders per quarter from Q1 2020 to Q1 2026. The chart includes a line showing total ACCU and SMC surrenders per year for the same period. The trend shows small volumes of surrenders from 2020 to 2024, with higher surrenders in 2025 and 2026.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05C5AAE1-85D0-FB85-E676-FF89869CC176}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="132660" y="7239001"/>
-          <a:ext cx="7411830" cy="3543300"/>
+          <a:off x="0" y="7419975"/>
+          <a:ext cx="8248650" cy="3943350"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>168957</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>184193</xdr:rowOff>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>1548388</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>100330</xdr:rowOff>
+      <xdr:colOff>1600200</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>63500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="This stacked area chart shows the volume of SMC holdings per quarter by market participation category from Q1 2025 to Q1 2026. The market participation categories are safeguard, intermediary, safeguard related and ACCU project proponent. The chart shows holdings growing from around 7 million to 11 million in Q1 2026 with safeguard accounts holding the most SMCs.">
+        <xdr:cNvPr id="3" name="Picture 1" descr="This stacked area chart shows the volume of SMC holdings per quarter by market participation category from Q1 2025 to Q1 2026. The market participation categories are safeguard, intermediary, safeguard related and ACCU project proponent. The chart shows holdings growing from around 7 million to 11 million in Q1 2026 with safeguard accounts holding the most SMCs.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95A644E6-7660-29BC-7322-B8FFEA2FC56C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="168957" y="2765468"/>
-          <a:ext cx="7594176" cy="3721057"/>
+          <a:off x="0" y="2771775"/>
+          <a:ext cx="8439150" cy="3686175"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>12</xdr:col>
-      <xdr:colOff>243545</xdr:colOff>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>494370</xdr:colOff>
       <xdr:row>51</xdr:row>
-      <xdr:rowOff>125062</xdr:rowOff>
+      <xdr:rowOff>192643</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Picture 3" descr="This stacked column chart shows the number of LGCs validated per quarter by technology type from Q1 2021 to Q1 2026. The technology types shown are wind, solar, biomass and hydroelectricity. The chart includes a line showing the total number of LGCs validated per year for the same period. The trend shows LGC validations increasing annually, driven primarily by wind and solar. ">
+        <xdr:cNvPr id="25" name="Picture 3" descr="This stacked column chart shows the number of LGCs validated per quarter by technology type from Q1 20210 to Q14 20265. The technology types shown are wind, solar, biomass and hydroelectricity. The chart includes a line showing the total number of LGCs validated per year for the same period. The trend shows LGC validations increasing annually, driven primarily by wind and solar. ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B78A122-D2A0-5E31-A29E-9D91C65C9DF2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="5708650"/>
+          <a:off x="0" y="5629275"/>
           <a:ext cx="11248095" cy="4017612"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{72AC7078-F1D1-40BE-A6B0-28083B833DE9}" name="Table18" displayName="Table18" ref="A5:B35" totalsRowShown="0" headerRowDxfId="1" dataDxfId="4" headerRowBorderDxfId="2" headerRowCellStyle="Heading 1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{72AC7078-F1D1-40BE-A6B0-28083B833DE9}" name="Table18" displayName="Table18" ref="A5:B35" totalsRowShown="0" headerRowDxfId="253" dataDxfId="252">
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:B34">
     <sortCondition ref="A6:A34"/>
   </sortState>
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{E4FD6D45-B1D9-4065-AE55-16159495FBD4}" name="Figure number" dataDxfId="6" dataCellStyle="Hyperlink"/>
-    <tableColumn id="2" xr3:uid="{3F3EFFF0-8F16-41A6-88F0-7F2513CAF1B1}" name="Figure title" dataDxfId="5" dataCellStyle="Normal"/>
+    <tableColumn id="1" xr3:uid="{E4FD6D45-B1D9-4065-AE55-16159495FBD4}" name="Figure number" dataDxfId="251" dataCellStyle="Hyperlink"/>
+    <tableColumn id="2" xr3:uid="{3F3EFFF0-8F16-41A6-88F0-7F2513CAF1B1}" name="Figure title" dataCellStyle="Normal"/>
   </tableColumns>
   <tableStyleInfo name="CER Table 2" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="14" xr:uid="{4701034C-9399-4AB3-8A8B-6C14D374F08B}" name="Table415" displayName="Table415" ref="A4:F33" totalsRowShown="0" headerRowDxfId="187" headerRowBorderDxfId="186">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="14" xr:uid="{4701034C-9399-4AB3-8A8B-6C14D374F08B}" name="Table415" displayName="Table415" ref="A4:F33" totalsRowShown="0" headerRowDxfId="162" headerRowBorderDxfId="161">
   <autoFilter ref="A4:F33" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{24F94D51-2861-473D-9F6A-01DEA03B61D8}" name="Year" dataDxfId="185"/>
-[...4 lines deleted...]
-    <tableColumn id="6" xr3:uid="{6FFD80A7-95E2-4190-8CCE-C0B52BCFB3FA}" name="Annual total" dataDxfId="180"/>
+    <tableColumn id="1" xr3:uid="{24F94D51-2861-473D-9F6A-01DEA03B61D8}" name="Year" dataDxfId="160"/>
+    <tableColumn id="2" xr3:uid="{E814099B-6CE9-472F-A6A7-A3283A4C62EA}" name="Quarter" dataDxfId="159"/>
+    <tableColumn id="3" xr3:uid="{1CD55857-E848-40AB-8C93-94EA1ADBD859}" name="Wind" dataDxfId="158"/>
+    <tableColumn id="4" xr3:uid="{C527D20A-72EA-4BFD-8569-24DDE9508EA7}" name="Solar" dataDxfId="157"/>
+    <tableColumn id="5" xr3:uid="{176D885C-3C04-48B3-974A-19274D69E4B7}" name="Total" dataDxfId="156"/>
+    <tableColumn id="6" xr3:uid="{6FFD80A7-95E2-4190-8CCE-C0B52BCFB3FA}" name="Annual total" dataDxfId="155"/>
   </tableColumns>
   <tableStyleInfo name="CER Table 2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="15" xr:uid="{D301E016-1CF3-4946-8652-299500E221D2}" name="Table416" displayName="Table416" ref="A4:G41" totalsRowShown="0" headerRowDxfId="179" headerRowBorderDxfId="178">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="15" xr:uid="{D301E016-1CF3-4946-8652-299500E221D2}" name="Table416" displayName="Table416" ref="A4:G41" totalsRowShown="0" headerRowDxfId="154" headerRowBorderDxfId="153">
   <autoFilter ref="A4:G41" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
   <tableColumns count="7">
     <tableColumn id="1" xr3:uid="{8138F054-9836-4D96-BFB9-69627BD44BFF}" name="Year"/>
     <tableColumn id="2" xr3:uid="{3DF4EECE-A492-49BE-A489-C54E5F1B3A4D}" name="Quarter"/>
-    <tableColumn id="3" xr3:uid="{E98BF2C8-BF07-42AB-BB1F-A0774627BD7E}" name="Solar" dataDxfId="177"/>
-[...3 lines deleted...]
-    <tableColumn id="7" xr3:uid="{C49FEAB9-6C8D-4D02-BE7C-2F1238579704}" name="Annual total capacity" dataDxfId="173"/>
+    <tableColumn id="3" xr3:uid="{E98BF2C8-BF07-42AB-BB1F-A0774627BD7E}" name="Solar" dataDxfId="152"/>
+    <tableColumn id="4" xr3:uid="{CB1BE782-CD45-4E7B-9281-4B7B8E03CFA1}" name="Wind" dataDxfId="151"/>
+    <tableColumn id="5" xr3:uid="{8FC10ED7-FA72-40E5-982D-D3C4C30038DE}" name="Hydro" dataDxfId="150"/>
+    <tableColumn id="6" xr3:uid="{CD364916-BA29-4C78-A5CB-EE3D6401473B}" name="Total" dataDxfId="149"/>
+    <tableColumn id="7" xr3:uid="{C49FEAB9-6C8D-4D02-BE7C-2F1238579704}" name="Annual total capacity" dataDxfId="148"/>
   </tableColumns>
   <tableStyleInfo name="CER Table 2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table12.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="17" xr:uid="{72AE3631-30E9-43A3-A4D1-C3A33481548D}" name="Table418" displayName="Table418" ref="A4:J29" totalsRowShown="0" dataDxfId="172" headerRowCellStyle="Heading 1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="17" xr:uid="{72AE3631-30E9-43A3-A4D1-C3A33481548D}" name="Table418" displayName="Table418" ref="A4:J29" totalsRowShown="0" dataDxfId="147" headerRowCellStyle="Heading 1">
   <autoFilter ref="A4:J29" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
   <tableColumns count="10">
-    <tableColumn id="1" xr3:uid="{F81D92FB-EB84-42BD-9136-BF352A8CD147}" name="Year" dataDxfId="171"/>
-[...8 lines deleted...]
-    <tableColumn id="10" xr3:uid="{7E63230D-E46B-4355-85E3-E789104C1933}" name="Total holdings" dataDxfId="162"/>
+    <tableColumn id="1" xr3:uid="{F81D92FB-EB84-42BD-9136-BF352A8CD147}" name="Year" dataDxfId="146"/>
+    <tableColumn id="2" xr3:uid="{BB547B92-F188-4ECF-A4FD-5B05B69FB785}" name="Quarter" dataDxfId="145"/>
+    <tableColumn id="3" xr3:uid="{D51ECE7B-43B8-441D-819F-2391E4D9558B}" name="Liable entity" dataDxfId="144"/>
+    <tableColumn id="4" xr3:uid="{29AB157B-C848-4335-9226-3EA5D7C93A71}" name="Power station" dataDxfId="143"/>
+    <tableColumn id="5" xr3:uid="{9E49BFB5-4BE8-4534-AD67-7796DBB0ED2D}" name="Non-RET (voluntary)" dataDxfId="142"/>
+    <tableColumn id="6" xr3:uid="{E9A16F91-E08B-4F6A-8D59-FD3AFEDE6A5F}" name="Non-RET (compliance)" dataDxfId="141"/>
+    <tableColumn id="7" xr3:uid="{F95F735F-EA03-49F6-BD52-E1CD895E371C}" name="Non-RET (government)" dataDxfId="140"/>
+    <tableColumn id="8" xr3:uid="{2CAC121F-4D0A-4C7A-8AFB-47CB757F1B1C}" name="Intermediary" dataDxfId="139"/>
+    <tableColumn id="9" xr3:uid="{08D2B436-5E02-48C5-B1EC-CE6C34323042}" name="Other" dataDxfId="138"/>
+    <tableColumn id="10" xr3:uid="{7E63230D-E46B-4355-85E3-E789104C1933}" name="Total holdings" dataDxfId="137"/>
   </tableColumns>
   <tableStyleInfo name="CER Table 2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table13.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="16" xr:uid="{A8B0A4A5-B5D6-44B5-9E88-C8C449B79B94}" name="Table417" displayName="Table417" ref="A4:G29" totalsRowShown="0" headerRowDxfId="161" dataDxfId="159" headerRowBorderDxfId="160">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="16" xr:uid="{A8B0A4A5-B5D6-44B5-9E88-C8C449B79B94}" name="Table417" displayName="Table417" ref="A4:G29" totalsRowShown="0" headerRowDxfId="136" dataDxfId="134" headerRowBorderDxfId="135">
   <autoFilter ref="A4:G29" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{97583E94-86D7-475D-ADD0-0E1D8087A567}" name="Year" dataDxfId="158"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{80B4CE69-E64B-4883-B217-F0D64DF9B793}" name="Annual total" dataDxfId="152"/>
+    <tableColumn id="1" xr3:uid="{97583E94-86D7-475D-ADD0-0E1D8087A567}" name="Year" dataDxfId="133"/>
+    <tableColumn id="2" xr3:uid="{B8BF9B16-BD71-4216-9BBB-AEFE903E0A8A}" name="Quarter" dataDxfId="132"/>
+    <tableColumn id="3" xr3:uid="{194B737D-0C9F-4A0E-8A22-D68FDAE23EA7}" name="Voluntary" dataDxfId="131"/>
+    <tableColumn id="4" xr3:uid="{7090D31D-4D65-4475-B870-B0C4D5767B2D}" name="Government" dataDxfId="130"/>
+    <tableColumn id="5" xr3:uid="{1AE7E40D-913C-4009-8CD8-89B34E15DE85}" name="Compliance" dataDxfId="129"/>
+    <tableColumn id="6" xr3:uid="{09682BFD-0C95-414E-B796-14D75F926FB2}" name="Total" dataDxfId="128"/>
+    <tableColumn id="7" xr3:uid="{80B4CE69-E64B-4883-B217-F0D64DF9B793}" name="Annual total" dataDxfId="127"/>
   </tableColumns>
   <tableStyleInfo name="CER Table 2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table14.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{5F4A1EBC-FA2F-4EFD-8E51-EB588FB06F8E}" name="Fig3.6" displayName="Fig3.6" ref="A4:K7" totalsRowShown="0" headerRowDxfId="151" dataDxfId="150" tableBorderDxfId="149" headerRowCellStyle="Heading 1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{5F4A1EBC-FA2F-4EFD-8E51-EB588FB06F8E}" name="Fig3.6" displayName="Fig3.6" ref="A4:K7" totalsRowShown="0" headerRowDxfId="126" dataDxfId="125" tableBorderDxfId="124" headerRowCellStyle="Heading 1">
   <autoFilter ref="A4:K7" xr:uid="{5C7F351B-05BF-48CE-86F0-A2119AA510A9}"/>
   <tableColumns count="11">
-    <tableColumn id="1" xr3:uid="{3511393C-CFEC-4EBF-93A6-5A83268E0E7A}" name="Year" dataDxfId="33"/>
-[...9 lines deleted...]
-    <tableColumn id="11" xr3:uid="{1B9ECAE4-C541-4F93-94CC-2420CFF20B20}" name="Grand Total" dataDxfId="141" dataCellStyle="Normal 3"/>
+    <tableColumn id="1" xr3:uid="{3511393C-CFEC-4EBF-93A6-5A83268E0E7A}" name="Year" dataDxfId="123"/>
+    <tableColumn id="2" xr3:uid="{B2821426-85E2-4748-97E1-F57F91E994E9}" name="Quarter" dataDxfId="122" dataCellStyle="Normal 3"/>
+    <tableColumn id="3" xr3:uid="{522CB2B5-6B6E-4695-9081-E65AD7343B3A}" name="ACT" dataDxfId="121"/>
+    <tableColumn id="4" xr3:uid="{EBD79127-CE84-4AC7-BDAD-A1188BED1424}" name="NSW" dataDxfId="120"/>
+    <tableColumn id="5" xr3:uid="{AABD5B8B-D6D4-41EE-B06A-BAC92AB9559E}" name="NT" dataDxfId="119"/>
+    <tableColumn id="6" xr3:uid="{BD28EDB1-38A2-4F7B-9385-61B798386372}" name="QLD" dataDxfId="118"/>
+    <tableColumn id="7" xr3:uid="{DF1FCAD3-A1EC-4B6E-95B0-24E76F97EA1B}" name="SA" dataDxfId="117"/>
+    <tableColumn id="8" xr3:uid="{16FA5896-6643-4060-93C8-23D0C7051445}" name="TAS" dataDxfId="116"/>
+    <tableColumn id="9" xr3:uid="{96021E2E-EEB2-4B02-9A43-C115E5F5FE49}" name="VIC" dataDxfId="115"/>
+    <tableColumn id="10" xr3:uid="{C54D4832-6CD3-4A42-BBDA-F839877438B4}" name="WA" dataDxfId="114" dataCellStyle="Normal 3"/>
+    <tableColumn id="11" xr3:uid="{1B9ECAE4-C541-4F93-94CC-2420CFF20B20}" name="Grand Total" dataDxfId="113" dataCellStyle="Normal 3"/>
   </tableColumns>
   <tableStyleInfo name="QCMR Default" showFirstColumn="0" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table15.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="13" xr:uid="{A1222ADF-5F98-4DF8-986F-05F9BEB5E43E}" name="Fig3.730" displayName="Fig3.730" ref="A4:B9" totalsRowShown="0" headerRowDxfId="37" dataDxfId="36" tableBorderDxfId="140" totalsRowBorderDxfId="139" headerRowCellStyle="Heading 1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="13" xr:uid="{A1222ADF-5F98-4DF8-986F-05F9BEB5E43E}" name="Fig3.730" displayName="Fig3.730" ref="A4:B9" totalsRowShown="0" headerRowDxfId="112" tableBorderDxfId="111" totalsRowBorderDxfId="110" headerRowCellStyle="Heading 1">
   <autoFilter ref="A4:B9" xr:uid="{B0371424-4894-4E7B-842A-5AC8345F4253}"/>
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{DEB2434B-9D5D-41CC-8177-EEE04214DE6E}" name="Category" dataDxfId="35" totalsRowDxfId="138"/>
-    <tableColumn id="2" xr3:uid="{E223986E-ACC1-4265-9C9A-BE6F65BCEF1D}" name="Count of passed installations" dataDxfId="34" totalsRowDxfId="137" dataCellStyle="Comma"/>
+    <tableColumn id="1" xr3:uid="{DEB2434B-9D5D-41CC-8177-EEE04214DE6E}" name="Category" dataDxfId="109" totalsRowDxfId="108"/>
+    <tableColumn id="2" xr3:uid="{E223986E-ACC1-4265-9C9A-BE6F65BCEF1D}" name="Count of passed installations" dataDxfId="107" totalsRowDxfId="106" dataCellStyle="Comma"/>
   </tableColumns>
   <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table16.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{E84A5CAC-719B-4E59-A519-9AF3F8E376C9}" name="Fig3.7304" displayName="Fig3.7304" ref="A4:B9" totalsRowShown="0" headerRowDxfId="41" dataDxfId="40" tableBorderDxfId="136" totalsRowBorderDxfId="135" headerRowCellStyle="Heading 1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{E84A5CAC-719B-4E59-A519-9AF3F8E376C9}" name="Fig3.7304" displayName="Fig3.7304" ref="A4:B9" totalsRowShown="0" headerRowDxfId="105" tableBorderDxfId="104" totalsRowBorderDxfId="103" headerRowCellStyle="Heading 1">
   <autoFilter ref="A4:B9" xr:uid="{B0371424-4894-4E7B-842A-5AC8345F4253}"/>
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{C2EBFBF6-A5F3-40F8-B827-2116CE950EC4}" name="Category" dataDxfId="39" totalsRowDxfId="134"/>
-    <tableColumn id="2" xr3:uid="{20BEA2F9-FE2A-438E-BCC0-AC9364150466}" name="Count of passed installations" dataDxfId="38" totalsRowDxfId="133" dataCellStyle="Comma"/>
+    <tableColumn id="1" xr3:uid="{C2EBFBF6-A5F3-40F8-B827-2116CE950EC4}" name="Category" dataDxfId="102" totalsRowDxfId="101"/>
+    <tableColumn id="2" xr3:uid="{20BEA2F9-FE2A-438E-BCC0-AC9364150466}" name="Count of passed installations" dataDxfId="100" totalsRowDxfId="99" dataCellStyle="Comma"/>
   </tableColumns>
   <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table17.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="28" xr:uid="{ECD183FA-364F-469D-8177-3441B7996C53}" name="Table28" displayName="Table28" ref="A4:D14" totalsRowShown="0" headerRowDxfId="132" dataDxfId="130" headerRowBorderDxfId="131" headerRowCellStyle="Heading 1" dataCellStyle="Normal 3">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="28" xr:uid="{ECD183FA-364F-469D-8177-3441B7996C53}" name="Table28" displayName="Table28" ref="A4:D14" totalsRowShown="0" headerRowDxfId="98" dataDxfId="96" headerRowBorderDxfId="97" headerRowCellStyle="Heading 1" dataCellStyle="Normal 3">
   <autoFilter ref="A4:D14" xr:uid="{ECD183FA-364F-469D-8177-3441B7996C53}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{0FC08DD5-CEE1-4744-A83D-61178A5B2BB2}" name="Month and year" dataDxfId="44" dataCellStyle="Normal 3"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{626DDF70-1065-4637-9880-1AADF02B3AEA}" name="Concurrent installation with new solar PV" dataDxfId="42"/>
+    <tableColumn id="1" xr3:uid="{0FC08DD5-CEE1-4744-A83D-61178A5B2BB2}" name="Month and Year" dataDxfId="95" dataCellStyle="Normal 3"/>
+    <tableColumn id="3" xr3:uid="{0E50ED5A-5D70-47A6-A974-F640187343E9}" name="Retrofit installations" dataDxfId="94"/>
+    <tableColumn id="4" xr3:uid="{95C63BAF-18F0-4A11-A137-434B304A91DA}" name="Concurrent installation with upgraded solar PV" dataDxfId="93"/>
+    <tableColumn id="5" xr3:uid="{626DDF70-1065-4637-9880-1AADF02B3AEA}" name="Concurrent installation with new solar PV" dataDxfId="92"/>
   </tableColumns>
-  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="CER Table" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table18.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{DBE44583-804D-4354-8074-9D5554BBB8E6}" name="Fig3.36" displayName="Fig3.36" ref="A4:D7" totalsRowShown="0" headerRowDxfId="129" dataDxfId="128" headerRowCellStyle="Heading 1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{DBE44583-804D-4354-8074-9D5554BBB8E6}" name="Fig3.36" displayName="Fig3.36" ref="A4:D7" totalsRowShown="0" headerRowDxfId="91" dataDxfId="90" headerRowCellStyle="Heading 1">
   <autoFilter ref="A4:D7" xr:uid="{C9AF4CE5-26E3-4B6D-8ED4-1DD5A86952B5}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:D6">
     <sortCondition ref="A4:A6"/>
   </sortState>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{AF2EE0D6-7C72-4DB9-A16C-F8A56583124F}" name="Year" dataDxfId="127"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{84BF24DE-0055-46C9-B9E7-89081B0BAC3B}" name="Annual total" dataDxfId="124"/>
+    <tableColumn id="1" xr3:uid="{AF2EE0D6-7C72-4DB9-A16C-F8A56583124F}" name="Year" dataDxfId="89"/>
+    <tableColumn id="2" xr3:uid="{E0FBA95F-0C18-4F7D-88BB-317FEA62DA8B}" name="Quarter" dataDxfId="88"/>
+    <tableColumn id="3" xr3:uid="{B555A3BD-03C2-4C8A-8650-29D18F7620AB}" name="STCs created" dataDxfId="87"/>
+    <tableColumn id="5" xr3:uid="{84BF24DE-0055-46C9-B9E7-89081B0BAC3B}" name="Annual total" dataDxfId="86"/>
   </tableColumns>
   <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table19.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="19" xr:uid="{4C952B6D-73E9-4849-9969-088932373E6D}" name="Table19" displayName="Table19" ref="A4:C18" totalsRowShown="0" headerRowDxfId="73" dataDxfId="72" headerRowBorderDxfId="123" tableBorderDxfId="122" totalsRowBorderDxfId="121" headerRowCellStyle="Heading 1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="19" xr:uid="{4C952B6D-73E9-4849-9969-088932373E6D}" name="Table19" displayName="Table19" ref="A4:C18" totalsRowShown="0" headerRowDxfId="85" headerRowBorderDxfId="84" tableBorderDxfId="83" totalsRowBorderDxfId="82" headerRowCellStyle="Heading 1">
   <autoFilter ref="A4:C18" xr:uid="{4C952B6D-73E9-4849-9969-088932373E6D}"/>
   <tableColumns count="3">
-    <tableColumn id="1" xr3:uid="{F1730EB7-7560-42C9-875F-EB856C4F7EDD}" name="Month" dataDxfId="71" dataCellStyle="Normal 3"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{052EC653-D468-41ED-AEAB-47A29BCF7FEB}" name="Weekly STC supply" dataDxfId="70" dataCellStyle="Comma"/>
+    <tableColumn id="1" xr3:uid="{F1730EB7-7560-42C9-875F-EB856C4F7EDD}" name="Month" dataDxfId="81" dataCellStyle="Normal 3"/>
+    <tableColumn id="2" xr3:uid="{536F4009-BE4F-4526-B2DC-20C13CB4E764}" name="Week" dataDxfId="80" dataCellStyle="Comma"/>
+    <tableColumn id="3" xr3:uid="{052EC653-D468-41ED-AEAB-47A29BCF7FEB}" name="Weekly STC supply" dataDxfId="79" dataCellStyle="Comma"/>
   </tableColumns>
-  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="CER Table" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{496AC536-643C-4887-9AAC-0A93CB33E2DD}" name="Table21" displayName="Table21" ref="A2:C3" totalsRowShown="0" headerRowDxfId="0" dataDxfId="10" headerRowBorderDxfId="3" headerRowCellStyle="Heading 1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{496AC536-643C-4887-9AAC-0A93CB33E2DD}" name="Table21" displayName="Table21" ref="A2:C4" totalsRowShown="0" headerRowDxfId="250" dataDxfId="249">
   <tableColumns count="3">
-    <tableColumn id="1" xr3:uid="{779286B0-2369-40D6-8FC1-D9BF7CA7A801}" name="Version" dataDxfId="9"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{4B017EC1-A0A5-4669-B098-1948510FD540}" name="Changes" dataDxfId="8"/>
+    <tableColumn id="1" xr3:uid="{779286B0-2369-40D6-8FC1-D9BF7CA7A801}" name="Version" dataDxfId="248"/>
+    <tableColumn id="2" xr3:uid="{7FEEBBF8-CD5E-4E63-81D8-5AFBA94B0A8E}" name="Date" dataDxfId="247"/>
+    <tableColumn id="3" xr3:uid="{4B017EC1-A0A5-4669-B098-1948510FD540}" name="Changes" dataDxfId="246"/>
   </tableColumns>
   <tableStyleInfo name="CER Table 2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table20.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="21" xr:uid="{E7E80764-A529-4BE3-8C4A-CB3DA77A61BE}" name="Fig3.3" displayName="Fig3.3" ref="A4:F104" totalsRowShown="0" headerRowDxfId="120" dataDxfId="119" headerRowCellStyle="Heading 1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="21" xr:uid="{E7E80764-A529-4BE3-8C4A-CB3DA77A61BE}" name="Fig3.3" displayName="Fig3.3" ref="A4:F104" totalsRowShown="0" headerRowDxfId="78" dataDxfId="77" headerRowCellStyle="Heading 1">
   <autoFilter ref="A4:F104" xr:uid="{C9AF4CE5-26E3-4B6D-8ED4-1DD5A86952B5}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:F103">
     <sortCondition ref="A4:A103"/>
   </sortState>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{150A96ED-BE8D-445A-AAD2-988016B2549F}" name="Year" dataDxfId="118"/>
-[...4 lines deleted...]
-    <tableColumn id="6" xr3:uid="{64C69572-AE65-4FA8-B0A8-0658BF490FF2}" name="Annual total installed capacity" dataDxfId="113" dataCellStyle="Comma"/>
+    <tableColumn id="1" xr3:uid="{150A96ED-BE8D-445A-AAD2-988016B2549F}" name="Year" dataDxfId="76"/>
+    <tableColumn id="2" xr3:uid="{B6CC646A-4419-4763-BEB1-B96002AD14A9}" name="Quarter" dataDxfId="75"/>
+    <tableColumn id="3" xr3:uid="{685A8938-FDD7-4BC0-845E-C7F658966FF4}" name="Installations" dataDxfId="74"/>
+    <tableColumn id="5" xr3:uid="{653D7606-B305-4310-B18A-2BDC47C9DB01}" name="Installed capacity" dataDxfId="73"/>
+    <tableColumn id="7" xr3:uid="{9D7142DD-7645-4E22-87E9-D4A3F80AA5DA}" name="Annual total installations" dataDxfId="72" dataCellStyle="Comma"/>
+    <tableColumn id="6" xr3:uid="{64C69572-AE65-4FA8-B0A8-0658BF490FF2}" name="Annual total installed capacity" dataDxfId="71" dataCellStyle="Comma"/>
   </tableColumns>
   <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table21.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="24" xr:uid="{B52B4C7D-43C4-4377-98F7-5C9523E7A1C8}" name="Fig3.10" displayName="Fig3.10" ref="A4:H104" totalsRowShown="0" headerRowDxfId="112" dataDxfId="110" headerRowBorderDxfId="111" tableBorderDxfId="109" headerRowCellStyle="Heading 1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="24" xr:uid="{B52B4C7D-43C4-4377-98F7-5C9523E7A1C8}" name="Fig3.10" displayName="Fig3.10" ref="A4:H104" totalsRowShown="0" headerRowDxfId="70" dataDxfId="68" headerRowBorderDxfId="69" tableBorderDxfId="67" headerRowCellStyle="Heading 1">
   <autoFilter ref="A4:H104" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{FB44CE5B-83D5-4A42-8C48-7118E2A8F4D5}" name="Year" dataDxfId="108"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{0EABB6A3-4AF4-4270-AF75-2D1BE6ABF2FD}" name="Average system size (kW)" dataDxfId="79" dataCellStyle="Comma"/>
+    <tableColumn id="1" xr3:uid="{FB44CE5B-83D5-4A42-8C48-7118E2A8F4D5}" name="Year" dataDxfId="66"/>
+    <tableColumn id="2" xr3:uid="{8E3855AB-4B2B-4133-A866-7E1DA6D36367}" name="Quarter" dataDxfId="65"/>
+    <tableColumn id="3" xr3:uid="{37FBA4F5-7484-4F15-BA66-B696E5C30490}" name="0-5 kW" dataDxfId="64"/>
+    <tableColumn id="4" xr3:uid="{D17B87CC-5053-44A0-ABB5-7A4D8FC2E673}" name="5-10 kW" dataDxfId="63"/>
+    <tableColumn id="5" xr3:uid="{7F9989E8-F232-400A-B00D-4E2DFA6066BE}" name="10-15 kW" dataDxfId="62"/>
+    <tableColumn id="6" xr3:uid="{A60420FE-FAC6-4131-B601-CF78535E7F33}" name="15-40 kW" dataDxfId="61"/>
+    <tableColumn id="7" xr3:uid="{F81EBE7E-D6AE-42CA-B396-5E61E14FFC19}" name="40-100 kW" dataDxfId="60"/>
+    <tableColumn id="8" xr3:uid="{0EABB6A3-4AF4-4270-AF75-2D1BE6ABF2FD}" name="Average system size (kW)" dataDxfId="59" dataCellStyle="Comma"/>
   </tableColumns>
   <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table22.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="23" xr:uid="{8A0D9E88-D4D8-4647-A68D-4FE6454698E7}" name="Table423" displayName="Table423" ref="A4:L29" totalsRowShown="0" headerRowDxfId="59" headerRowBorderDxfId="58" headerRowCellStyle="Heading 1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="23" xr:uid="{8A0D9E88-D4D8-4647-A68D-4FE6454698E7}" name="Table423" displayName="Table423" ref="A4:L29" totalsRowShown="0" headerRowDxfId="58" headerRowBorderDxfId="57" headerRowCellStyle="Heading 1">
   <autoFilter ref="A4:L29" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
   <tableColumns count="12">
-    <tableColumn id="1" xr3:uid="{363825AB-C1BF-4D49-BAD3-4E4C6D99CC0C}" name="Year" dataDxfId="57" dataCellStyle="Normal 3"/>
-[...10 lines deleted...]
-    <tableColumn id="12" xr3:uid="{80E66BA7-D3F0-4B06-9FA4-3078F2D5F207}" name="STC validations" dataDxfId="46" dataCellStyle="Comma"/>
+    <tableColumn id="1" xr3:uid="{363825AB-C1BF-4D49-BAD3-4E4C6D99CC0C}" name="Year" dataDxfId="56" dataCellStyle="Normal 3"/>
+    <tableColumn id="2" xr3:uid="{C4203260-2C20-4A7A-9750-F0918725EE87}" name="Quarter" dataDxfId="55" dataCellStyle="Normal 3"/>
+    <tableColumn id="8" xr3:uid="{FB3AC838-79CE-491C-95DB-3C4EB636D233}" name="ACT" dataDxfId="54" dataCellStyle="Comma"/>
+    <tableColumn id="4" xr3:uid="{09CB924F-F102-4F44-A335-0D676A8EFC1E}" name="NSW" dataDxfId="53" dataCellStyle="Comma"/>
+    <tableColumn id="10" xr3:uid="{CF11E4F7-0BF3-43A4-9BCA-FC4028624A75}" name="NT" dataDxfId="52" dataCellStyle="Comma"/>
+    <tableColumn id="5" xr3:uid="{581C6DBD-B2EC-4171-BD9E-0D624A5A45F5}" name="Queensland" dataDxfId="51" dataCellStyle="Comma"/>
+    <tableColumn id="7" xr3:uid="{A5A3F755-BEFF-4E86-85C8-5D1317D694C2}" name="SA" dataDxfId="50" dataCellStyle="Comma"/>
+    <tableColumn id="9" xr3:uid="{AA09DB96-B73D-4328-99DE-20F63003571A}" name="Tasmania" dataDxfId="49" dataCellStyle="Comma"/>
+    <tableColumn id="3" xr3:uid="{61E53EC0-AA9C-41E0-93A2-66BEAB836154}" name="Victoria" dataDxfId="48" dataCellStyle="Comma"/>
+    <tableColumn id="6" xr3:uid="{3F70D13A-D4E1-4D33-A98B-FE3BC3C16A35}" name="WA" dataDxfId="47" dataCellStyle="Comma"/>
+    <tableColumn id="11" xr3:uid="{55183EFF-E272-4ECE-95B0-8238FA2B7D52}" name="Annual total" dataDxfId="46" dataCellStyle="Comma"/>
+    <tableColumn id="12" xr3:uid="{80E66BA7-D3F0-4B06-9FA4-3078F2D5F207}" name="STC validations" dataDxfId="45" dataCellStyle="Comma"/>
   </tableColumns>
   <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table23.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="22" xr:uid="{DB52F5FD-2308-401C-9B4D-A083E909A580}" name="Fig3.5" displayName="Fig3.5" ref="A4:K25" totalsRowShown="0" headerRowDxfId="106" dataDxfId="104" headerRowBorderDxfId="105" headerRowCellStyle="Heading 1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="22" xr:uid="{DB52F5FD-2308-401C-9B4D-A083E909A580}" name="Fig3.5" displayName="Fig3.5" ref="A4:K25" totalsRowShown="0" headerRowDxfId="44" dataDxfId="42" headerRowBorderDxfId="43" headerRowCellStyle="Heading 1">
   <autoFilter ref="A4:K25" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
   <tableColumns count="11">
-    <tableColumn id="1" xr3:uid="{B7333DBE-CEB9-4032-AE5A-2457C322A304}" name="Year" dataDxfId="103"/>
-[...9 lines deleted...]
-    <tableColumn id="11" xr3:uid="{516D3C48-F78F-4AA1-9451-F0764E4E95D0}" name="Australia" dataDxfId="93"/>
+    <tableColumn id="1" xr3:uid="{B7333DBE-CEB9-4032-AE5A-2457C322A304}" name="Year" dataDxfId="41"/>
+    <tableColumn id="2" xr3:uid="{7F045FF0-6E5F-417D-9F1D-C7576347CA1D}" name="Quarter" dataDxfId="40"/>
+    <tableColumn id="3" xr3:uid="{DDFEB804-E534-45D3-9587-0D7E1BDE0220}" name="ACT" dataDxfId="39"/>
+    <tableColumn id="4" xr3:uid="{8789A9D5-37A0-4993-8BDF-FF4C96BF1A23}" name="NSW" dataDxfId="38"/>
+    <tableColumn id="5" xr3:uid="{14131CB3-A1A0-4D57-A6C0-127DE16EFC1F}" name="NT" dataDxfId="37"/>
+    <tableColumn id="6" xr3:uid="{6B9C68E4-1BF4-4869-9F1D-8AC00FBD28E5}" name="Queensland" dataDxfId="36"/>
+    <tableColumn id="7" xr3:uid="{3B62FB10-CF78-492E-AE3A-38A3FF2508A5}" name="SA" dataDxfId="35"/>
+    <tableColumn id="8" xr3:uid="{655ADA03-4F10-4780-B028-2CB032195F59}" name="Tasmania" dataDxfId="34"/>
+    <tableColumn id="9" xr3:uid="{C570F5D3-D00E-4945-AEDA-87EB6FAA57AF}" name="Victoria" dataDxfId="33"/>
+    <tableColumn id="10" xr3:uid="{DFC660FC-D5B4-4D2E-B45E-116236B34582}" name="WA" dataDxfId="32"/>
+    <tableColumn id="11" xr3:uid="{516D3C48-F78F-4AA1-9451-F0764E4E95D0}" name="Australia" dataDxfId="31"/>
   </tableColumns>
   <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table24.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="25" xr:uid="{28083DDC-A16F-403B-9B1D-046AB5B1812E}" name="Fig3.4" displayName="Fig3.4" ref="A4:K104" totalsRowShown="0" headerRowCellStyle="Heading 1">
   <autoFilter ref="A4:K104" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
   <tableColumns count="11">
-    <tableColumn id="1" xr3:uid="{7E807424-F42E-4AB2-B9AC-DC0CF66407E8}" name="Year" dataDxfId="92" totalsRowDxfId="91"/>
-[...9 lines deleted...]
-    <tableColumn id="11" xr3:uid="{D7CCA710-AC9A-4B14-9A64-FC21CDC6DC22}" name="Annual total" dataDxfId="80" dataCellStyle="Comma"/>
+    <tableColumn id="1" xr3:uid="{7E807424-F42E-4AB2-B9AC-DC0CF66407E8}" name="Year" dataDxfId="30" totalsRowDxfId="29"/>
+    <tableColumn id="2" xr3:uid="{E9C32434-2FCA-4F07-A35D-A62F21928610}" name="Quarter" dataDxfId="28" totalsRowDxfId="27"/>
+    <tableColumn id="8" xr3:uid="{D452BB5E-CEC0-4584-9220-C27579C32906}" name="ACT" dataDxfId="26" totalsRowDxfId="25" dataCellStyle="Comma"/>
+    <tableColumn id="3" xr3:uid="{BDC4736F-AAFB-4820-83B1-BF67AFBA0883}" name="NSW" dataDxfId="24" totalsRowDxfId="23" dataCellStyle="Comma"/>
+    <tableColumn id="10" xr3:uid="{3321C8BE-3FCC-44F6-9073-A60BE40A0C9D}" name="NT" dataDxfId="22" totalsRowDxfId="21" dataCellStyle="Comma"/>
+    <tableColumn id="4" xr3:uid="{696BCB80-7883-4CEF-A11D-EFBD7AA03A6D}" name="Queensland" dataDxfId="20" totalsRowDxfId="19" dataCellStyle="Comma"/>
+    <tableColumn id="7" xr3:uid="{95FE4D76-2E1A-4870-ADA8-9A5ED8D63BF0}" name="SA" dataDxfId="18" totalsRowDxfId="17" dataCellStyle="Comma"/>
+    <tableColumn id="9" xr3:uid="{E172E5AC-853A-485F-B1A1-7E295158DCD8}" name="Tasmania" dataDxfId="16" totalsRowDxfId="15" dataCellStyle="Comma"/>
+    <tableColumn id="5" xr3:uid="{1B358C19-9793-4165-8C2E-2BA896DF08FB}" name="Victoria" dataDxfId="14" totalsRowDxfId="13" dataCellStyle="Comma"/>
+    <tableColumn id="6" xr3:uid="{18AEE28A-0D80-43CB-969D-58CBD021704F}" name="WA" dataDxfId="12" totalsRowDxfId="11" dataCellStyle="Comma"/>
+    <tableColumn id="11" xr3:uid="{D7CCA710-AC9A-4B14-9A64-FC21CDC6DC22}" name="Annual total" dataDxfId="10" totalsRowDxfId="9" dataCellStyle="Comma"/>
   </tableColumns>
   <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table25.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="26" xr:uid="{3E30F37B-8AA6-466D-82E1-9CC3C06DA035}" name="Table428" displayName="Table428" ref="A4:D29" totalsRowShown="0" headerRowCellStyle="Heading 1">
   <autoFilter ref="A4:D29" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{07414BC2-C35C-4261-8FF9-7C9FEA7B45E1}" name="Year" dataDxfId="63"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{83A8C59D-A892-4C29-8607-0B7E6787A0CF}" name="Annual total" dataDxfId="60" dataCellStyle="Comma"/>
+    <tableColumn id="1" xr3:uid="{07414BC2-C35C-4261-8FF9-7C9FEA7B45E1}" name="Year" dataDxfId="8"/>
+    <tableColumn id="2" xr3:uid="{FB4DA0C4-366E-4D32-9BF3-659268B17A13}" name="Quarter" dataDxfId="7"/>
+    <tableColumn id="3" xr3:uid="{D4712A04-9BA7-4903-B518-330B552FFA36}" name="STC supply" dataDxfId="6" dataCellStyle="Comma"/>
+    <tableColumn id="4" xr3:uid="{83A8C59D-A892-4C29-8607-0B7E6787A0CF}" name="Annual total" dataDxfId="5" dataCellStyle="Comma"/>
   </tableColumns>
   <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table26.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="27" xr:uid="{E59DC253-CBE7-491F-B883-243ED1760186}" name="Fig3.11" displayName="Fig3.11" ref="A4:E65" totalsRowShown="0" headerRowCellStyle="Heading 1">
   <autoFilter ref="A4:E65" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{FD2A232E-FFD6-4914-A635-D82A937144A8}" name="Year" dataDxfId="68"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{CAE1C5F5-6519-4277-B56D-E297B4C4797F}" name="Annual total STCs transacted" dataDxfId="64" dataCellStyle="Comma"/>
+    <tableColumn id="1" xr3:uid="{FD2A232E-FFD6-4914-A635-D82A937144A8}" name="Year" dataDxfId="4"/>
+    <tableColumn id="2" xr3:uid="{81E62B53-8F25-4248-96E5-DF497B919D13}" name="Quarter" dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{D4B59A89-8653-4B27-A4D6-2C8AFA366A84}" name="STCs transacted" dataDxfId="2" dataCellStyle="Comma"/>
+    <tableColumn id="4" xr3:uid="{27A24AF7-AC7E-445B-B773-083A62116B37}" name="Transactions" dataDxfId="1" dataCellStyle="Comma"/>
+    <tableColumn id="5" xr3:uid="{CAE1C5F5-6519-4277-B56D-E297B4C4797F}" name="Annual total STCs transacted" dataDxfId="0" dataCellStyle="Comma"/>
   </tableColumns>
   <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{E66E9534-92D7-46A7-9518-CB1558D6CB2D}" name="Table498" displayName="Table498" ref="A4:J62" totalsRowShown="0" headerRowDxfId="251" headerRowBorderDxfId="250">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{E66E9534-92D7-46A7-9518-CB1558D6CB2D}" name="Table498" displayName="Table498" ref="A4:J62" totalsRowShown="0" headerRowDxfId="245" headerRowBorderDxfId="244">
   <autoFilter ref="A4:J62" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
   <tableColumns count="10">
     <tableColumn id="1" xr3:uid="{1DDD88A1-19CC-4472-8DC2-05B216BC7641}" name="Year"/>
-    <tableColumn id="2" xr3:uid="{4BC3DA8F-9771-45D7-84E3-3828787B15C4}" name="Quarter" dataDxfId="249"/>
-[...7 lines deleted...]
-    <tableColumn id="10" xr3:uid="{AB4B8A32-F956-4D56-A2B2-B290599B7515}" name="Cost containment measure" dataDxfId="11" dataCellStyle="Comma 3"/>
+    <tableColumn id="2" xr3:uid="{4BC3DA8F-9771-45D7-84E3-3828787B15C4}" name="Quarter" dataDxfId="243"/>
+    <tableColumn id="3" xr3:uid="{F4EEF87C-E960-477F-9FDE-8752DE4925C0}" name="ACCU project proponent" dataDxfId="242"/>
+    <tableColumn id="4" xr3:uid="{1014D00F-FA05-409A-9948-60D2A9931AAE}" name="Intermediary" dataDxfId="241"/>
+    <tableColumn id="5" xr3:uid="{B8ECD6C7-CACD-4F8D-A086-7807DE3C4326}" name="Safeguard" dataDxfId="240"/>
+    <tableColumn id="6" xr3:uid="{3925881D-8E61-4608-B996-629C533BAEA9}" name="Safeguard related" dataDxfId="239"/>
+    <tableColumn id="7" xr3:uid="{3E977E69-8EC1-4286-8522-81AB351D0AB8}" name="Government" dataDxfId="238"/>
+    <tableColumn id="8" xr3:uid="{5B3FE526-6953-48D0-9D25-B9995865754D}" name="Business" dataDxfId="237"/>
+    <tableColumn id="9" xr3:uid="{E48EE7B4-18FB-43BC-9356-30EECC84B96B}" name="Total holdings" dataDxfId="236" dataCellStyle="Comma 3"/>
+    <tableColumn id="10" xr3:uid="{AB4B8A32-F956-4D56-A2B2-B290599B7515}" name="Cost containment measure" dataDxfId="235" dataCellStyle="Comma 3"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{8235F481-6E52-4A04-870A-C85C86891DB1}" name="Table411" displayName="Table411" ref="A4:M61" totalsRowShown="0" headerRowDxfId="248" headerRowBorderDxfId="247" headerRowCellStyle="Heading 1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{8235F481-6E52-4A04-870A-C85C86891DB1}" name="Table411" displayName="Table411" ref="A4:M61" totalsRowShown="0" headerRowDxfId="234" headerRowBorderDxfId="233" headerRowCellStyle="Heading 1">
   <autoFilter ref="A4:M61" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
   <tableColumns count="13">
-    <tableColumn id="1" xr3:uid="{ADDFACFA-0AB8-4BF1-AB45-E19049942AD3}" name="Year" dataDxfId="246"/>
-[...11 lines deleted...]
-    <tableColumn id="12" xr3:uid="{C39827EC-CFD9-4215-9A99-1B873900AB41}" name="Annual total" dataDxfId="19" dataCellStyle="Comma"/>
+    <tableColumn id="1" xr3:uid="{ADDFACFA-0AB8-4BF1-AB45-E19049942AD3}" name="Year" dataDxfId="232"/>
+    <tableColumn id="2" xr3:uid="{17707B0B-CB0F-4DD8-BAD4-FAB8171DBAFB}" name="Quarter" dataDxfId="231"/>
+    <tableColumn id="3" xr3:uid="{61777DD3-8541-49BA-BE0C-680536ED191A}" name="Vegetation" dataDxfId="230" dataCellStyle="Comma"/>
+    <tableColumn id="4" xr3:uid="{51A4F2AD-3B10-4759-90A2-D09E3B72263E}" name="Waste" dataDxfId="229" dataCellStyle="Comma"/>
+    <tableColumn id="5" xr3:uid="{BCF66473-1DC5-4CBC-8EEE-9E9304A81157}" name="Savanna fire management" dataDxfId="228" dataCellStyle="Comma"/>
+    <tableColumn id="6" xr3:uid="{9EE5ADAC-30D9-422A-92CE-4600052FC2C9}" name="Energy efficiency" dataDxfId="227" dataCellStyle="Comma"/>
+    <tableColumn id="7" xr3:uid="{6860DA42-4CC2-4D1E-B427-1917BFFB59C9}" name="Industrial fugitives" dataDxfId="226" dataCellStyle="Comma"/>
+    <tableColumn id="8" xr3:uid="{1075DDD1-99BF-47FC-9AE3-7D50195DCEC0}" name="Agriculture" dataDxfId="225" dataCellStyle="Comma"/>
+    <tableColumn id="13" xr3:uid="{39A05E68-BF22-4E6B-B03A-5AD7038C8B57}" name="Carbon Capture" dataDxfId="224" dataCellStyle="Comma"/>
+    <tableColumn id="9" xr3:uid="{AC6639CB-143A-4F55-968B-01E91C5A6731}" name="Transport" dataDxfId="223" dataCellStyle="Comma"/>
+    <tableColumn id="10" xr3:uid="{4C0BF234-EA5E-48DE-A1D4-F0642C340B2A}" name="Facilities" dataDxfId="222" dataCellStyle="Comma"/>
+    <tableColumn id="11" xr3:uid="{C17B3152-4245-4546-B664-D7C655CD2668}" name="Total" dataDxfId="221" dataCellStyle="Comma"/>
+    <tableColumn id="12" xr3:uid="{C39827EC-CFD9-4215-9A99-1B873900AB41}" name="Annual total" dataDxfId="220" dataCellStyle="Comma"/>
   </tableColumns>
   <tableStyleInfo name="CER Table 2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{63EBB900-56ED-407F-9E00-E57E690DB4B1}" name="Table410" displayName="Table410" ref="A4:N61" headerRowDxfId="244" headerRowBorderDxfId="243">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{63EBB900-56ED-407F-9E00-E57E690DB4B1}" name="Table410" displayName="Table410" ref="A4:N61" headerRowDxfId="219" headerRowBorderDxfId="218">
   <autoFilter ref="A4:N61" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
   <tableColumns count="14">
     <tableColumn id="1" xr3:uid="{0F8F82C6-DF43-426B-9546-89516A88D9EB}" name="Year" totalsRowLabel="Total"/>
-    <tableColumn id="2" xr3:uid="{490B751D-32C6-40AD-B62B-E76611FC7DE5}" name="Quarter" dataDxfId="242" totalsRowDxfId="241"/>
-[...11 lines deleted...]
-    <tableColumn id="14" xr3:uid="{3BEB3441-B7BB-4E17-AF7C-36BBD1CED256}" name="Annual total" totalsRowFunction="sum" dataDxfId="222" dataCellStyle="Comma 3"/>
+    <tableColumn id="2" xr3:uid="{490B751D-32C6-40AD-B62B-E76611FC7DE5}" name="Quarter" dataDxfId="217" totalsRowDxfId="216"/>
+    <tableColumn id="3" xr3:uid="{B13B9FFB-CFB4-4B4E-9F13-5028E4919ACF}" name="Vegetation" dataDxfId="215" dataCellStyle="Comma 3"/>
+    <tableColumn id="4" xr3:uid="{401BF158-4EFA-4855-AC4E-C7D4CBE0F84B}" name="Agriculture - soil carbon" dataDxfId="214" dataCellStyle="Comma 3"/>
+    <tableColumn id="5" xr3:uid="{AAFBB51E-C075-4748-887F-3244DB80BFB9}" name="Waste" dataDxfId="213" dataCellStyle="Comma 3"/>
+    <tableColumn id="6" xr3:uid="{8312535B-9970-4B74-A0F5-850C20A92736}" name="Energy efficiency" dataDxfId="212" dataCellStyle="Comma 3"/>
+    <tableColumn id="7" xr3:uid="{19E16964-CC4E-419A-BD7D-052582C20388}" name="Agriculture - other" dataDxfId="211" totalsRowDxfId="210" dataCellStyle="Comma 3"/>
+    <tableColumn id="8" xr3:uid="{40059013-0C44-4440-A1F8-1DE5CA6DE47F}" name="Savanna fire management" dataDxfId="209" totalsRowDxfId="208" dataCellStyle="Comma 3"/>
+    <tableColumn id="9" xr3:uid="{A1AC2B55-F429-4895-8A16-8CE3C20D8B24}" name="Transport" dataDxfId="207" totalsRowDxfId="206" dataCellStyle="Comma 3"/>
+    <tableColumn id="10" xr3:uid="{1E243338-A3BE-4687-95A7-68FCD24ACA1B}" name="Industrial fugitives" dataDxfId="205" totalsRowDxfId="204" dataCellStyle="Comma 3"/>
+    <tableColumn id="11" xr3:uid="{EE808986-808A-4081-B9A8-E23613F50D60}" name="Facilities" dataDxfId="203" totalsRowDxfId="202" dataCellStyle="Comma 3"/>
+    <tableColumn id="12" xr3:uid="{E1C12369-57D3-4854-A78F-91AD37CBD43A}" name="Carbon capture" dataDxfId="201" totalsRowDxfId="200" dataCellStyle="Comma 3"/>
+    <tableColumn id="13" xr3:uid="{18A0EBC0-F2C7-4044-9C24-64D1D086C119}" name="Total" dataDxfId="199" totalsRowDxfId="198" dataCellStyle="Comma 3"/>
+    <tableColumn id="14" xr3:uid="{3BEB3441-B7BB-4E17-AF7C-36BBD1CED256}" name="Annual total" totalsRowFunction="sum" dataDxfId="197" dataCellStyle="Comma 3"/>
   </tableColumns>
   <tableStyleInfo name="CER Table 2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{D07B9107-DCF0-47A3-A1D6-4EB15C8A0A07}" name="Fig1.4" displayName="Fig1.4" ref="A4:G53" totalsRowShown="0" headerRowDxfId="221" dataDxfId="219" headerRowBorderDxfId="220" headerRowCellStyle="Heading 1" dataCellStyle="Comma">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{D07B9107-DCF0-47A3-A1D6-4EB15C8A0A07}" name="Fig1.4" displayName="Fig1.4" ref="A4:G53" totalsRowShown="0" headerRowDxfId="196" dataDxfId="194" headerRowBorderDxfId="195" headerRowCellStyle="Heading 1" dataCellStyle="Comma">
   <autoFilter ref="A4:G53" xr:uid="{213A4B54-BF85-4605-8FF0-27BC3C254680}"/>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{D6859B58-A2B2-418A-B4A3-8204E68EF2F1}" name="Year" dataDxfId="218" dataCellStyle="Normal 5"/>
-[...5 lines deleted...]
-    <tableColumn id="6" xr3:uid="{6FEF5FC8-66ED-49CB-A4CE-D414E678190A}" name="Annual total" dataDxfId="213" dataCellStyle="Comma"/>
+    <tableColumn id="1" xr3:uid="{D6859B58-A2B2-418A-B4A3-8204E68EF2F1}" name="Year" dataDxfId="193" dataCellStyle="Normal 5"/>
+    <tableColumn id="2" xr3:uid="{3043C5BF-8367-4A47-AB89-4470F42B3715}" name="Quarter" dataDxfId="192" dataCellStyle="Comma 4"/>
+    <tableColumn id="3" xr3:uid="{9D45E15C-F682-4691-B442-CDDABB8A0AE5}" name="Voluntary cancellations" dataDxfId="191" dataCellStyle="Normal 3"/>
+    <tableColumn id="4" xr3:uid="{33DDCDE1-8135-4B36-BA70-9AACA4D04771}" name="Compliance cancellations" dataDxfId="190" dataCellStyle="Normal 3"/>
+    <tableColumn id="5" xr3:uid="{A6DD6835-A56C-4FCD-BED1-EC9960EAC6DD}" name="Government cancellations" dataDxfId="189" dataCellStyle="Normal 3"/>
+    <tableColumn id="10" xr3:uid="{2C9F83E1-9DC7-42B1-9904-34F8FA08708A}" name="Total" dataDxfId="188" dataCellStyle="Comma"/>
+    <tableColumn id="6" xr3:uid="{6FEF5FC8-66ED-49CB-A4CE-D414E678190A}" name="Annual total" dataDxfId="187" dataCellStyle="Comma"/>
   </tableColumns>
   <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{59CD6DED-FAB7-4402-9D8D-473FF1D3553A}" name="Fig1.429" displayName="Fig1.429" ref="A4:E37" totalsRowShown="0" headerRowDxfId="212" headerRowBorderDxfId="211" headerRowCellStyle="Heading 1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{59CD6DED-FAB7-4402-9D8D-473FF1D3553A}" name="Fig1.429" displayName="Fig1.429" ref="A4:E37" totalsRowShown="0" headerRowDxfId="186" headerRowBorderDxfId="185" headerRowCellStyle="Heading 1">
   <autoFilter ref="A4:E37" xr:uid="{8AED8E3E-283B-4F4F-BF24-4DFB4DDAF9E8}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{A3A52B30-8F64-4765-8D3C-010289CF1090}" name="Year" dataDxfId="210" dataCellStyle="Normal 5"/>
-[...3 lines deleted...]
-    <tableColumn id="7" xr3:uid="{D1669CB6-9CE4-4E6B-B7CC-228DF8417169}" name="Annual total" dataDxfId="206" dataCellStyle="Comma"/>
+    <tableColumn id="1" xr3:uid="{A3A52B30-8F64-4765-8D3C-010289CF1090}" name="Year" dataDxfId="184" dataCellStyle="Normal 5"/>
+    <tableColumn id="2" xr3:uid="{C7410094-7581-49BD-B92E-68A9570479EA}" name="Quarter" dataDxfId="183" dataCellStyle="Comma 4"/>
+    <tableColumn id="6" xr3:uid="{544E3FE2-C3A2-439B-AE0C-5A70059817AE}" name="ACCUs surrendered" dataDxfId="182" dataCellStyle="Comma"/>
+    <tableColumn id="3" xr3:uid="{8DB9787A-EC53-42E7-AC00-715AA91D8952}" name="SMCs surrendered"/>
+    <tableColumn id="7" xr3:uid="{D1669CB6-9CE4-4E6B-B7CC-228DF8417169}" name="Annual total" dataDxfId="181" dataCellStyle="Comma"/>
   </tableColumns>
   <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="18" xr:uid="{72B5144F-6E56-48CD-91E7-B2C9D1DAB0C3}" name="Table49819" displayName="Table49819" ref="A4:G10" totalsRowShown="0" headerRowDxfId="205" headerRowBorderDxfId="204">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="18" xr:uid="{72B5144F-6E56-48CD-91E7-B2C9D1DAB0C3}" name="Table49819" displayName="Table49819" ref="A4:G10" totalsRowShown="0" headerRowDxfId="180" headerRowBorderDxfId="179">
   <autoFilter ref="A4:G10" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
   <tableColumns count="7">
     <tableColumn id="1" xr3:uid="{A6955310-A1B7-42B6-80D1-30D64FD47A2B}" name="Year"/>
-    <tableColumn id="2" xr3:uid="{8F21B341-D642-45BB-A19D-E79028EB86FE}" name="Quarter" dataDxfId="203"/>
-[...4 lines deleted...]
-    <tableColumn id="9" xr3:uid="{B1B82E40-AECC-498A-91B7-276341641CB3}" name="Total holdings" dataDxfId="198" dataCellStyle="Comma 3"/>
+    <tableColumn id="2" xr3:uid="{8F21B341-D642-45BB-A19D-E79028EB86FE}" name="Quarter" dataDxfId="178"/>
+    <tableColumn id="3" xr3:uid="{A510191B-D210-4539-BC26-0921A954365F}" name="Safeguard" dataDxfId="177"/>
+    <tableColumn id="4" xr3:uid="{2B335970-3727-49F7-83D6-6667C189E65D}" name="Intermediary" dataDxfId="176"/>
+    <tableColumn id="5" xr3:uid="{237993DE-0C8E-4F7B-8944-E5C00C26C236}" name="Safeguard-related" dataDxfId="175"/>
+    <tableColumn id="6" xr3:uid="{D8568224-B341-4777-BB72-11B4DEBFA27B}" name="ACCU project proponent" dataDxfId="174"/>
+    <tableColumn id="9" xr3:uid="{B1B82E40-AECC-498A-91B7-276341641CB3}" name="Total holdings" dataDxfId="173" dataCellStyle="Comma 3"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{1DAB1FF5-E434-4A7A-8510-7F44533000F4}" name="Table413" displayName="Table413" ref="A4:H29" totalsRowShown="0" headerRowDxfId="197" headerRowBorderDxfId="196" headerRowCellStyle="Heading 1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{1DAB1FF5-E434-4A7A-8510-7F44533000F4}" name="Table413" displayName="Table413" ref="A4:H29" totalsRowShown="0" headerRowDxfId="172" headerRowBorderDxfId="171" headerRowCellStyle="Heading 1">
   <autoFilter ref="A4:H29" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{378FA5EC-B176-4945-A1CD-1DF78C7F1428}" name="Year" dataDxfId="195"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{0449FB12-1E24-4809-AF44-C6748D914351}" name="Annual total" dataDxfId="188"/>
+    <tableColumn id="1" xr3:uid="{378FA5EC-B176-4945-A1CD-1DF78C7F1428}" name="Year" dataDxfId="170"/>
+    <tableColumn id="2" xr3:uid="{B2A216F3-CC9C-462D-AB44-E09D995B2561}" name="Quarter" dataDxfId="169"/>
+    <tableColumn id="3" xr3:uid="{4AF1344A-D711-4561-912F-CE5D1150109A}" name="Wind" dataDxfId="168"/>
+    <tableColumn id="4" xr3:uid="{73B37E4C-22FB-4488-BE8D-435385911B82}" name="Solar" dataDxfId="167"/>
+    <tableColumn id="5" xr3:uid="{8F0C2EF2-F42F-4816-9E66-CEF0362B17F5}" name="Biomass" dataDxfId="166"/>
+    <tableColumn id="6" xr3:uid="{7341B477-66B7-408E-882F-BB01B3DE7E38}" name="Hydroelectricity" dataDxfId="165"/>
+    <tableColumn id="7" xr3:uid="{AB6EC047-F3BF-4D4F-BCEA-B8A398D07410}" name="Total" dataDxfId="164"/>
+    <tableColumn id="8" xr3:uid="{0449FB12-1E24-4809-AF44-C6748D914351}" name="Annual total" dataDxfId="163"/>
   </tableColumns>
   <tableStyleInfo name="CER Table 2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER PowerPoint 2022 theme">
   <a:themeElements>
     <a:clrScheme name="CER colour palette">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="454743"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="9FB76F"/>
       </a:accent1>
       <a:accent2>
@@ -11517,34413 +11587,30209 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39E7EF1A-AF23-43ED-AC83-422366305897}">
-  <dimension ref="B5:E65"/>
+  <dimension ref="B23"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="11.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.53515625" defaultRowHeight="11.15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="16384" width="8.54296875" style="4"/>
+    <col min="1" max="16384" width="8.53515625" style="4"/>
   </cols>
   <sheetData>
-    <row r="5" spans="3:5" x14ac:dyDescent="0.25">
-[...89 lines deleted...]
-    <row r="23" spans="2:5" ht="14.5" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:2" ht="14.6" x14ac:dyDescent="0.25">
       <c r="B23" s="3"/>
-      <c r="C23" s="185"/>
-[...211 lines deleted...]
-      <c r="E65" s="185"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C30D44A-43A0-4732-8B7F-422EB2A13911}">
-  <dimension ref="A1:I65"/>
+  <dimension ref="A1:I43"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:G2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="14.54296875" style="35" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="8.6328125" style="35"/>
+    <col min="1" max="1" width="16.23046875" style="42" customWidth="1"/>
+    <col min="2" max="2" width="17.53515625" style="42" customWidth="1"/>
+    <col min="3" max="3" width="17" style="42" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="20.53515625" style="42" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="26.4609375" style="42" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="34.4609375" style="42" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="22.23046875" style="42" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="8.69140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="46" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="47" t="s">
+    <row r="1" spans="1:9" s="53" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="55" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="2" spans="1:9" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="189" t="s">
+    <row r="2" spans="1:9" s="275" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.7">
+      <c r="A2" s="274" t="s">
         <v>144</v>
       </c>
-      <c r="B2" s="189"/>
-[...7 lines deleted...]
-      <c r="A3" s="190" t="s">
+      <c r="B2" s="274"/>
+      <c r="C2" s="274"/>
+      <c r="D2" s="274"/>
+      <c r="E2" s="274"/>
+      <c r="F2" s="274"/>
+      <c r="G2" s="274"/>
+    </row>
+    <row r="3" spans="1:9" s="43" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="226" t="s">
         <v>70</v>
       </c>
-      <c r="B3" s="190"/>
-[...7 lines deleted...]
-      <c r="A4" s="147" t="s">
+      <c r="B3" s="226"/>
+      <c r="C3" s="226"/>
+      <c r="D3" s="226"/>
+      <c r="E3" s="226"/>
+      <c r="F3" s="226"/>
+      <c r="G3" s="226"/>
+    </row>
+    <row r="4" spans="1:9" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="174" t="s">
         <v>71</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="B4" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="C4" s="27" t="s">
+      <c r="C4" s="33" t="s">
         <v>75</v>
       </c>
-      <c r="D4" s="27" t="s">
+      <c r="D4" s="33" t="s">
         <v>74</v>
       </c>
-      <c r="E4" s="27" t="s">
+      <c r="E4" s="33" t="s">
         <v>145</v>
       </c>
-      <c r="F4" s="27" t="s">
+      <c r="F4" s="33" t="s">
         <v>73</v>
       </c>
-      <c r="G4" s="27" t="s">
+      <c r="G4" s="33" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="5" spans="1:9" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="38">
+    <row r="5" spans="1:9" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="45">
         <v>2025</v>
       </c>
-      <c r="B5" s="39" t="s">
+      <c r="B5" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C5" s="107">
+      <c r="C5" s="48">
         <v>6.5</v>
       </c>
-      <c r="D5" s="107">
+      <c r="D5" s="48">
         <v>0.2</v>
       </c>
-      <c r="E5" s="71">
+      <c r="E5" s="47">
         <v>0.1</v>
       </c>
-      <c r="F5" s="40">
-[...2 lines deleted...]
-      <c r="G5" s="130">
+      <c r="F5" s="47">
+        <v>0</v>
+      </c>
+      <c r="G5" s="150">
         <v>6.9</v>
       </c>
-      <c r="I5" s="106"/>
-[...2 lines deleted...]
-      <c r="A6" s="38">
+      <c r="I5" s="119"/>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A6" s="45">
         <v>2025</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C6" s="108">
+      <c r="C6" s="49">
         <v>6.6</v>
       </c>
-      <c r="D6" s="108">
+      <c r="D6" s="49">
         <v>0.2</v>
       </c>
-      <c r="E6" s="71">
+      <c r="E6" s="47">
         <v>0.1</v>
       </c>
-      <c r="F6" s="40">
-[...2 lines deleted...]
-      <c r="G6" s="130">
+      <c r="F6" s="47">
+        <v>0</v>
+      </c>
+      <c r="G6" s="150">
         <v>6.9</v>
       </c>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A7" s="38">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A7" s="45">
         <v>2025</v>
       </c>
-      <c r="B7" s="39" t="s">
+      <c r="B7" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C7" s="108">
+      <c r="C7" s="49">
         <v>6.4</v>
       </c>
-      <c r="D7" s="108">
+      <c r="D7" s="49">
         <v>0.2</v>
       </c>
-      <c r="E7" s="71">
+      <c r="E7" s="47">
         <v>0.3</v>
       </c>
-      <c r="F7" s="40" t="s">
+      <c r="F7" s="47" t="s">
         <v>146</v>
       </c>
-      <c r="G7" s="130">
+      <c r="G7" s="150">
         <v>6.9</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A8" s="38">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A8" s="45">
         <v>2025</v>
       </c>
-      <c r="B8" s="39" t="s">
+      <c r="B8" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C8" s="71">
+      <c r="C8" s="47">
         <v>5.9</v>
       </c>
-      <c r="D8" s="71">
+      <c r="D8" s="47">
         <v>0.3</v>
       </c>
-      <c r="E8" s="71">
+      <c r="E8" s="47">
         <v>0.8</v>
       </c>
-      <c r="F8" s="40">
-[...2 lines deleted...]
-      <c r="G8" s="130">
+      <c r="F8" s="47">
+        <v>0</v>
+      </c>
+      <c r="G8" s="150">
         <v>6.9</v>
       </c>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A9" s="38">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A9" s="45">
         <v>2026</v>
       </c>
-      <c r="B9" s="39" t="s">
+      <c r="B9" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C9" s="71">
+      <c r="C9" s="47">
         <v>9.6999999999999993</v>
       </c>
-      <c r="D9" s="71">
+      <c r="D9" s="47">
         <v>0.5</v>
       </c>
-      <c r="E9" s="71">
+      <c r="E9" s="47">
         <v>0.8</v>
       </c>
-      <c r="F9" s="40">
-[...2 lines deleted...]
-      <c r="G9" s="130">
+      <c r="F9" s="47">
+        <v>0</v>
+      </c>
+      <c r="G9" s="150">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:9" ht="33" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="99" t="s">
+    <row r="10" spans="1:9" ht="33" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="111" t="s">
         <v>147</v>
       </c>
-      <c r="B10" s="44"/>
-      <c r="C10" s="169">
+      <c r="B10" s="51"/>
+      <c r="C10">
         <v>62</v>
       </c>
-      <c r="D10" s="169">
+      <c r="D10">
         <v>5</v>
       </c>
-      <c r="E10" s="169">
+      <c r="E10">
         <v>8</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
-      <c r="G10" s="130" t="s">
-[...127 lines deleted...]
-      <c r="A34" s="192" t="s">
+      <c r="G10" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="G14" s="110"/>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="G15" s="119"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A33" s="227" t="s">
+        <v>307</v>
+      </c>
+      <c r="B33" s="227"/>
+      <c r="C33" s="227"/>
+      <c r="D33" s="227"/>
+      <c r="E33" s="227"/>
+      <c r="F33" s="227"/>
+      <c r="G33" s="227"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A34" s="228" t="s">
         <v>148</v>
       </c>
-      <c r="B34" s="192"/>
-[...16 lines deleted...]
-      <c r="A36" s="191" t="s">
+      <c r="B34" s="228"/>
+      <c r="C34" s="228"/>
+      <c r="D34" s="228"/>
+      <c r="E34" s="228"/>
+      <c r="F34" s="228"/>
+      <c r="G34" s="228"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A35" s="53"/>
+      <c r="B35" s="53"/>
+      <c r="C35" s="53"/>
+      <c r="D35" s="53"/>
+      <c r="E35" s="53"/>
+      <c r="F35" s="53"/>
+      <c r="G35" s="53"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A36" s="227" t="s">
         <v>89</v>
       </c>
-      <c r="B36" s="191"/>
-[...7 lines deleted...]
-      <c r="A37" s="188" t="s">
+      <c r="B36" s="227"/>
+      <c r="C36" s="227"/>
+      <c r="D36" s="227"/>
+      <c r="E36" s="227"/>
+      <c r="F36" s="227"/>
+      <c r="G36" s="227"/>
+    </row>
+    <row r="37" spans="1:7" ht="36.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="224" t="s">
         <v>149</v>
       </c>
-      <c r="B37" s="188"/>
-[...16 lines deleted...]
-      <c r="A39" s="195" t="s">
+      <c r="B37" s="224"/>
+      <c r="C37" s="224"/>
+      <c r="D37" s="224"/>
+      <c r="E37" s="224"/>
+      <c r="F37" s="224"/>
+      <c r="G37" s="224"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A38" s="148"/>
+      <c r="B38" s="148"/>
+      <c r="C38" s="148"/>
+      <c r="D38" s="148"/>
+      <c r="E38" s="148"/>
+      <c r="F38" s="148"/>
+      <c r="G38" s="148"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A39" s="231" t="s">
         <v>91</v>
       </c>
-      <c r="B39" s="195"/>
-[...7 lines deleted...]
-      <c r="A40" s="193" t="s">
+      <c r="B39" s="231"/>
+      <c r="C39" s="231"/>
+      <c r="D39" s="231"/>
+      <c r="E39" s="231"/>
+      <c r="F39" s="231"/>
+      <c r="G39" s="231"/>
+    </row>
+    <row r="40" spans="1:7" ht="61.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A40" s="229" t="s">
         <v>150</v>
       </c>
-      <c r="B40" s="193"/>
-[...7 lines deleted...]
-      <c r="A41" s="193" t="s">
+      <c r="B40" s="229"/>
+      <c r="C40" s="229"/>
+      <c r="D40" s="229"/>
+      <c r="E40" s="229"/>
+      <c r="F40" s="229"/>
+      <c r="G40" s="229"/>
+    </row>
+    <row r="41" spans="1:7" ht="54.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="229" t="s">
         <v>151</v>
       </c>
-      <c r="B41" s="193"/>
-[...7 lines deleted...]
-      <c r="A42" s="193" t="s">
+      <c r="B41" s="229"/>
+      <c r="C41" s="229"/>
+      <c r="D41" s="229"/>
+      <c r="E41" s="229"/>
+      <c r="F41" s="229"/>
+      <c r="G41" s="229"/>
+    </row>
+    <row r="42" spans="1:7" ht="57" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="229" t="s">
         <v>152</v>
       </c>
-      <c r="B42" s="193"/>
-[...7 lines deleted...]
-      <c r="A43" s="193" t="s">
+      <c r="B42" s="229"/>
+      <c r="C42" s="229"/>
+      <c r="D42" s="229"/>
+      <c r="E42" s="229"/>
+      <c r="F42" s="229"/>
+      <c r="G42" s="229"/>
+    </row>
+    <row r="43" spans="1:7" ht="46.2" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="229" t="s">
         <v>153</v>
       </c>
-      <c r="B43" s="193"/>
-[...114 lines deleted...]
-      <c r="E65" s="45"/>
+      <c r="B43" s="229"/>
+      <c r="C43" s="229"/>
+      <c r="D43" s="229"/>
+      <c r="E43" s="229"/>
+      <c r="F43" s="229"/>
+      <c r="G43" s="229"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A37:G37"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A33:G33"/>
     <mergeCell ref="A34:G34"/>
     <mergeCell ref="A36:G36"/>
     <mergeCell ref="A39:G39"/>
     <mergeCell ref="A40:G40"/>
     <mergeCell ref="A41:G41"/>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A43:G43"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{BB2CECE3-189B-48E4-98B6-679B9A3131BB}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82B472B6-E344-4589-8D0D-0207B0868B98}">
-  <dimension ref="A1:H65"/>
+  <dimension ref="A1:H57"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:H2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="14.54296875" style="9" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="8.6328125" style="9"/>
+    <col min="1" max="1" width="14.69140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.23046875" style="14" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.23046875" style="14" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.84375" style="14" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.69140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25" style="14" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12" style="14" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="21" style="14" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.69140625" style="14" customWidth="1"/>
+    <col min="10" max="16384" width="8.69140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A1" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
-    <row r="2" spans="1:8" ht="23.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="203" t="s">
+    <row r="2" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="277" t="s">
         <v>154</v>
       </c>
-      <c r="B2" s="203"/>
-[...8 lines deleted...]
-      <c r="A3" s="321" t="s">
+      <c r="B2" s="277"/>
+      <c r="C2" s="277"/>
+      <c r="D2" s="277"/>
+      <c r="E2" s="277"/>
+      <c r="F2" s="277"/>
+      <c r="G2" s="277"/>
+      <c r="H2" s="277"/>
+    </row>
+    <row r="3" spans="1:8" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="279" t="s">
         <v>70</v>
       </c>
-      <c r="B3" s="321"/>
-[...8 lines deleted...]
-      <c r="A4" s="22" t="s">
+      <c r="B3" s="279"/>
+      <c r="C3" s="279"/>
+      <c r="D3" s="279"/>
+      <c r="E3" s="279"/>
+      <c r="F3" s="279"/>
+      <c r="G3" s="279"/>
+      <c r="H3" s="279"/>
+    </row>
+    <row r="4" spans="1:8" s="18" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="28" t="s">
         <v>71</v>
       </c>
-      <c r="B4" s="23" t="s">
+      <c r="B4" s="29" t="s">
         <v>72</v>
       </c>
-      <c r="C4" s="23" t="s">
+      <c r="C4" s="29" t="s">
         <v>155</v>
       </c>
-      <c r="D4" s="23" t="s">
+      <c r="D4" s="29" t="s">
         <v>156</v>
       </c>
-      <c r="E4" s="23" t="s">
+      <c r="E4" s="29" t="s">
         <v>157</v>
       </c>
-      <c r="F4" s="23" t="s">
+      <c r="F4" s="29" t="s">
         <v>158</v>
       </c>
-      <c r="G4" s="21" t="s">
+      <c r="G4" s="27" t="s">
         <v>110</v>
       </c>
-      <c r="H4" s="21" t="s">
+      <c r="H4" s="27" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="17" t="s">
+    <row r="5" spans="1:8" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="210">
+        <v>2020</v>
+      </c>
+      <c r="B5" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C5" s="15">
+        <v>4313812</v>
+      </c>
+      <c r="D5" s="15">
+        <v>1973944</v>
+      </c>
+      <c r="E5" s="15">
+        <v>706897</v>
+      </c>
+      <c r="F5" s="15">
+        <v>403025</v>
+      </c>
+      <c r="G5" s="19">
+        <v>7397678</v>
+      </c>
+      <c r="H5" s="134" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A6" s="210">
+        <v>2020</v>
+      </c>
+      <c r="B6" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C6" s="15">
+        <v>4974714</v>
+      </c>
+      <c r="D6" s="15">
+        <v>1526406</v>
+      </c>
+      <c r="E6" s="15">
+        <v>409451</v>
+      </c>
+      <c r="F6" s="15">
+        <v>57458</v>
+      </c>
+      <c r="G6" s="19">
+        <v>6968029</v>
+      </c>
+      <c r="H6" s="134" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A7" s="22">
+        <v>2020</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C7" s="15">
+        <v>5023838</v>
+      </c>
+      <c r="D7" s="15">
+        <v>1387380</v>
+      </c>
+      <c r="E7" s="15">
+        <v>853317</v>
+      </c>
+      <c r="F7" s="15">
+        <v>58210</v>
+      </c>
+      <c r="G7" s="19">
+        <v>7322745</v>
+      </c>
+      <c r="H7" s="134" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A8" s="22">
+        <v>2020</v>
+      </c>
+      <c r="B8" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C8" s="15">
+        <v>7038530</v>
+      </c>
+      <c r="D8" s="15">
+        <v>2447599</v>
+      </c>
+      <c r="E8" s="15">
+        <v>1397039</v>
+      </c>
+      <c r="F8" s="15">
+        <v>581376</v>
+      </c>
+      <c r="G8" s="19">
+        <v>11464544</v>
+      </c>
+      <c r="H8" s="134">
+        <v>33152996</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A9" s="22">
+        <v>2021</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C9" s="15">
+        <v>5585650</v>
+      </c>
+      <c r="D9" s="15">
+        <v>2424743</v>
+      </c>
+      <c r="E9" s="15">
+        <v>443744</v>
+      </c>
+      <c r="F9" s="15">
+        <v>751496</v>
+      </c>
+      <c r="G9" s="19">
+        <v>9205633</v>
+      </c>
+      <c r="H9" s="134" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A10" s="22">
+        <v>2021</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C10" s="15">
+        <v>5418883</v>
+      </c>
+      <c r="D10" s="15">
+        <v>2128835</v>
+      </c>
+      <c r="E10" s="15">
+        <v>344264</v>
+      </c>
+      <c r="F10" s="15">
+        <v>60940</v>
+      </c>
+      <c r="G10" s="19">
+        <v>7952922</v>
+      </c>
+      <c r="H10" s="134" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A11" s="22">
+        <v>2021</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C11" s="15">
+        <v>6984780</v>
+      </c>
+      <c r="D11" s="15">
+        <v>1716402</v>
+      </c>
+      <c r="E11" s="15">
+        <v>394604</v>
+      </c>
+      <c r="F11" s="15">
+        <v>112893</v>
+      </c>
+      <c r="G11" s="19">
+        <v>9208679</v>
+      </c>
+      <c r="H11" s="134" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A12" s="22">
+        <v>2021</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C12" s="15">
+        <v>8235025</v>
+      </c>
+      <c r="D12" s="15">
+        <v>3042634</v>
+      </c>
+      <c r="E12" s="15">
+        <v>982100</v>
+      </c>
+      <c r="F12" s="15">
+        <v>305208</v>
+      </c>
+      <c r="G12" s="19">
+        <v>12564967</v>
+      </c>
+      <c r="H12" s="134">
+        <v>38932201</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A13" s="22">
+        <v>2022</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C13" s="15">
+        <v>5281079</v>
+      </c>
+      <c r="D13" s="15">
+        <v>3466194</v>
+      </c>
+      <c r="E13" s="15">
+        <v>615892</v>
+      </c>
+      <c r="F13" s="15">
+        <v>816529</v>
+      </c>
+      <c r="G13" s="19">
+        <v>10179694</v>
+      </c>
+      <c r="H13" s="134" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A14" s="22">
+        <v>2022</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C14" s="15">
+        <v>6356949</v>
+      </c>
+      <c r="D14" s="15">
+        <v>2733676</v>
+      </c>
+      <c r="E14" s="15">
+        <v>345547</v>
+      </c>
+      <c r="F14" s="15">
+        <v>90978</v>
+      </c>
+      <c r="G14" s="19">
+        <v>9527150</v>
+      </c>
+      <c r="H14" s="134" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A15" s="22">
+        <v>2022</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C15" s="15">
+        <v>8076905</v>
+      </c>
+      <c r="D15" s="15">
+        <v>2297227</v>
+      </c>
+      <c r="E15" s="15">
+        <v>596284</v>
+      </c>
+      <c r="F15" s="15">
+        <v>207837</v>
+      </c>
+      <c r="G15" s="19">
+        <v>11178253</v>
+      </c>
+      <c r="H15" s="134" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A16" s="22">
+        <v>2022</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C16" s="15">
+        <v>6750741</v>
+      </c>
+      <c r="D16" s="15">
+        <v>3284968</v>
+      </c>
+      <c r="E16" s="15">
+        <v>613178</v>
+      </c>
+      <c r="F16" s="15">
+        <v>556726</v>
+      </c>
+      <c r="G16" s="19">
+        <v>11205613</v>
+      </c>
+      <c r="H16" s="134">
+        <v>42090710</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A17" s="22">
+        <v>2023</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C17" s="15">
+        <v>6812455</v>
+      </c>
+      <c r="D17" s="15">
+        <v>4523784</v>
+      </c>
+      <c r="E17" s="15">
+        <v>838244</v>
+      </c>
+      <c r="F17" s="15">
+        <v>891226</v>
+      </c>
+      <c r="G17" s="19">
+        <v>13065709</v>
+      </c>
+      <c r="H17" s="134" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A18" s="22">
+        <v>2023</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C18" s="15">
+        <v>7286918</v>
+      </c>
+      <c r="D18" s="15">
+        <v>3463788</v>
+      </c>
+      <c r="E18" s="15">
+        <v>398580</v>
+      </c>
+      <c r="F18" s="15">
+        <v>138585</v>
+      </c>
+      <c r="G18" s="19">
+        <v>11287871</v>
+      </c>
+      <c r="H18" s="134" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A19" s="22">
+        <v>2023</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C19" s="15">
+        <v>8500814</v>
+      </c>
+      <c r="D19" s="15">
+        <v>3090340</v>
+      </c>
+      <c r="E19" s="15">
+        <v>386810</v>
+      </c>
+      <c r="F19" s="15">
+        <v>141337</v>
+      </c>
+      <c r="G19" s="19">
+        <v>12119301</v>
+      </c>
+      <c r="H19" s="134" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A20" s="22">
+        <v>2023</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C20" s="15">
+        <v>7657674</v>
+      </c>
+      <c r="D20" s="15">
+        <v>4422891</v>
+      </c>
+      <c r="E20" s="15">
+        <v>780365</v>
+      </c>
+      <c r="F20" s="15">
+        <v>268648</v>
+      </c>
+      <c r="G20" s="19">
+        <v>13129578</v>
+      </c>
+      <c r="H20" s="134">
+        <v>49602459</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A21" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C21" s="15">
+        <v>7039551</v>
+      </c>
+      <c r="D21" s="15">
+        <v>5106888</v>
+      </c>
+      <c r="E21" s="15">
+        <v>660904</v>
+      </c>
+      <c r="F21" s="15">
+        <v>1036842</v>
+      </c>
+      <c r="G21" s="19">
+        <v>13844185</v>
+      </c>
+      <c r="H21" s="134" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A22" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C22" s="15">
+        <v>6692758</v>
+      </c>
+      <c r="D22" s="15">
+        <v>4029007</v>
+      </c>
+      <c r="E22" s="15">
+        <v>271129</v>
+      </c>
+      <c r="F22" s="15">
+        <v>64625</v>
+      </c>
+      <c r="G22" s="19">
+        <v>11057519</v>
+      </c>
+      <c r="H22" s="134" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A23" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" s="15">
+        <v>8538561</v>
+      </c>
+      <c r="D23" s="15">
+        <v>3409643</v>
+      </c>
+      <c r="E23" s="15">
+        <v>512130</v>
+      </c>
+      <c r="F23" s="15">
+        <v>107558</v>
+      </c>
+      <c r="G23" s="19">
+        <v>12567892</v>
+      </c>
+      <c r="H23" s="134" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A24" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C24" s="15">
+        <v>8393679</v>
+      </c>
+      <c r="D24" s="15">
+        <v>4505033</v>
+      </c>
+      <c r="E24" s="15">
+        <v>743249</v>
+      </c>
+      <c r="F24" s="15">
+        <v>368626</v>
+      </c>
+      <c r="G24" s="19">
+        <v>14010587</v>
+      </c>
+      <c r="H24" s="134">
+        <v>51480183</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A25" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C25" s="15">
+        <v>7390510</v>
+      </c>
+      <c r="D25" s="15">
+        <v>5892300</v>
+      </c>
+      <c r="E25" s="15">
+        <v>688430</v>
+      </c>
+      <c r="F25" s="15">
+        <v>224749</v>
+      </c>
+      <c r="G25" s="19">
+        <v>14195989</v>
+      </c>
+      <c r="H25" s="134" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A26" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C26" s="15">
+        <v>7605909</v>
+      </c>
+      <c r="D26" s="15">
+        <v>4672630</v>
+      </c>
+      <c r="E26" s="15">
+        <v>588450</v>
+      </c>
+      <c r="F26" s="15">
+        <v>94038</v>
+      </c>
+      <c r="G26" s="19">
+        <v>12961027</v>
+      </c>
+      <c r="H26" s="134" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A27" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C27" s="15">
+        <v>10950241</v>
+      </c>
+      <c r="D27" s="15">
+        <v>3919057</v>
+      </c>
+      <c r="E27" s="15">
+        <v>624678</v>
+      </c>
+      <c r="F27" s="15">
+        <v>162912</v>
+      </c>
+      <c r="G27" s="19">
+        <v>15656888</v>
+      </c>
+      <c r="H27" s="134" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A28" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C28" s="15">
+        <v>10194903</v>
+      </c>
+      <c r="D28" s="15">
+        <v>5633247</v>
+      </c>
+      <c r="E28" s="15">
+        <v>870295</v>
+      </c>
+      <c r="F28" s="15">
+        <v>154071</v>
+      </c>
+      <c r="G28" s="19">
+        <v>16852516</v>
+      </c>
+      <c r="H28" s="134">
+        <v>59666420</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A29" s="22">
+        <v>2026</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C29" s="15">
+        <v>9624179</v>
+      </c>
+      <c r="D29" s="15">
+        <v>6813016</v>
+      </c>
+      <c r="E29" s="15">
+        <v>574362</v>
+      </c>
+      <c r="F29" s="15">
+        <v>220084</v>
+      </c>
+      <c r="G29" s="19">
+        <v>17231641</v>
+      </c>
+      <c r="H29" s="134">
+        <v>17231641</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="22.3" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A53" s="235" t="s">
         <v>159</v>
       </c>
-      <c r="B5" s="15" t="s">
-[...100 lines deleted...]
-      <c r="A9" s="17" t="s">
+      <c r="B53" s="235"/>
+      <c r="C53" s="235"/>
+      <c r="D53" s="235"/>
+      <c r="E53" s="235"/>
+      <c r="F53" s="235"/>
+      <c r="G53" s="235"/>
+      <c r="H53" s="235"/>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A54" s="247" t="s">
         <v>160</v>
       </c>
-      <c r="B9" s="15" t="s">
-[...741 lines deleted...]
-      <c r="E65" s="10"/>
+      <c r="B54" s="247"/>
+      <c r="C54" s="247"/>
+      <c r="D54" s="247"/>
+      <c r="E54" s="247"/>
+      <c r="F54" s="247"/>
+      <c r="G54" s="247"/>
+      <c r="H54" s="247"/>
+    </row>
+    <row r="55" spans="1:8" ht="17.149999999999999" x14ac:dyDescent="0.4">
+      <c r="A55" s="162"/>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A56" s="13"/>
+      <c r="B56" s="16"/>
+      <c r="C56" s="16"/>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A57" s="247"/>
+      <c r="B57" s="247"/>
+      <c r="C57" s="247"/>
+      <c r="D57" s="247"/>
+      <c r="E57" s="247"/>
+      <c r="F57" s="247"/>
+      <c r="G57" s="247"/>
+      <c r="H57" s="247"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A53:H53"/>
     <mergeCell ref="A54:H54"/>
     <mergeCell ref="A57:H57"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
   </mergeCells>
-  <phoneticPr fontId="43" type="noConversion"/>
+  <phoneticPr fontId="46" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{C60A0557-2A25-45BA-BD19-1E85D14E3522}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DC39FA5-ADA5-45F5-B5B7-396306A819F9}">
-  <dimension ref="A1:D65"/>
+  <dimension ref="A1:F40"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:F2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="37.6328125" style="9" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="8.6328125" style="9"/>
+    <col min="1" max="1" width="37.69140625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="30.53515625" style="14" customWidth="1"/>
+    <col min="3" max="3" width="33.53515625" style="14" customWidth="1"/>
+    <col min="4" max="6" width="30.53515625" style="14" customWidth="1"/>
+    <col min="7" max="9" width="8.69140625" style="14"/>
+    <col min="10" max="10" width="8.69140625" style="14" customWidth="1"/>
+    <col min="11" max="16384" width="8.69140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A1" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
-    </row>
-[...9 lines deleted...]
-      <c r="A3" s="198" t="s">
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="277" t="s">
+        <v>161</v>
+      </c>
+      <c r="B2" s="277"/>
+      <c r="C2" s="277"/>
+      <c r="D2" s="277"/>
+      <c r="E2" s="277"/>
+      <c r="F2" s="277"/>
+    </row>
+    <row r="3" spans="1:6" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="234" t="s">
         <v>70</v>
       </c>
-      <c r="B3" s="198"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="B3" s="234"/>
+      <c r="C3" s="234"/>
+      <c r="D3" s="234"/>
+      <c r="E3" s="234"/>
+      <c r="F3" s="234"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A4"/>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="E4"/>
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A5"/>
       <c r="B5"/>
-      <c r="C5" s="169"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A6"/>
       <c r="B6"/>
-      <c r="C6" s="169"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A7"/>
       <c r="B7"/>
-      <c r="C7" s="169"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A8"/>
       <c r="B8"/>
-      <c r="C8" s="169"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A9"/>
       <c r="B9"/>
-      <c r="C9" s="169"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A10"/>
       <c r="B10"/>
-      <c r="C10" s="169"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A11"/>
       <c r="B11"/>
-      <c r="C11" s="169"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11" s="152"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A12"/>
       <c r="B12"/>
-      <c r="C12" s="169"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12" s="152"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A13"/>
       <c r="B13"/>
-      <c r="C13" s="169"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A14"/>
       <c r="B14"/>
-      <c r="C14" s="169"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A15"/>
       <c r="B15"/>
-      <c r="C15" s="169"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A16"/>
       <c r="B16"/>
-      <c r="C16" s="169"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A17"/>
       <c r="B17"/>
-      <c r="C17" s="169"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A18"/>
       <c r="B18"/>
-      <c r="C18" s="169"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A19"/>
       <c r="B19"/>
-      <c r="C19" s="169"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A20"/>
       <c r="B20"/>
-      <c r="C20" s="169"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A21"/>
       <c r="B21"/>
-      <c r="C21" s="169"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A22"/>
       <c r="B22"/>
-      <c r="C22" s="169"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A23"/>
       <c r="B23"/>
-      <c r="C23" s="169"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A24"/>
       <c r="B24"/>
-      <c r="C24" s="169"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A25"/>
       <c r="B25"/>
-      <c r="C25" s="169"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A26"/>
       <c r="B26"/>
-      <c r="C26" s="169"/>
-[...27 lines deleted...]
-      <c r="A31" s="200" t="s">
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A28" s="235" t="s">
+        <v>162</v>
+      </c>
+      <c r="B28" s="235"/>
+      <c r="C28" s="235"/>
+      <c r="D28" s="235"/>
+      <c r="E28" s="235"/>
+      <c r="F28" s="235"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A29" s="247" t="s">
+        <v>163</v>
+      </c>
+      <c r="B29" s="247"/>
+      <c r="C29" s="247"/>
+      <c r="D29" s="247"/>
+      <c r="E29" s="247"/>
+      <c r="F29" s="247"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A31" s="235" t="s">
         <v>89</v>
       </c>
-      <c r="B31" s="200"/>
-[...144 lines deleted...]
-      <c r="D65" s="10"/>
+      <c r="B31" s="235"/>
+      <c r="C31" s="235"/>
+      <c r="D31" s="235"/>
+      <c r="E31" s="235"/>
+      <c r="F31" s="235"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A32" s="248" t="s">
+        <v>164</v>
+      </c>
+      <c r="B32" s="248"/>
+      <c r="C32" s="248"/>
+      <c r="D32" s="248"/>
+      <c r="E32" s="248"/>
+      <c r="F32" s="248"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A33" s="248"/>
+      <c r="B33" s="248"/>
+      <c r="C33" s="248"/>
+      <c r="D33" s="248"/>
+      <c r="E33" s="248"/>
+      <c r="F33" s="248"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A40" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A32:D33"/>
-[...4 lines deleted...]
-    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="A32:F33"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A28:F28"/>
+    <mergeCell ref="A29:F29"/>
+    <mergeCell ref="A31:F31"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{8B449BFE-957D-4BEB-80DF-A0A849142B24}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52CD6E2C-ABFF-4E29-997B-0A4D6AA75C40}">
-  <dimension ref="A1:I65"/>
+  <dimension ref="A1:I66"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:I2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="14.54296875" style="9" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="16384" width="8.6328125" style="9"/>
+    <col min="1" max="1" width="14.53515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.23046875" style="14" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.23046875" style="14" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.84375" style="14" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12" style="14" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21" style="14" bestFit="1" customWidth="1"/>
+    <col min="7" max="9" width="8.69140625" style="14"/>
+    <col min="10" max="10" width="8.69140625" style="14" customWidth="1"/>
+    <col min="11" max="16384" width="8.69140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A1" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
-    <row r="2" spans="1:9" ht="23.5" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-      <c r="A3" s="198" t="s">
+    <row r="2" spans="1:9" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="277" t="s">
+        <v>165</v>
+      </c>
+      <c r="B2" s="277"/>
+      <c r="C2" s="277"/>
+      <c r="D2" s="277"/>
+      <c r="E2" s="277"/>
+      <c r="F2" s="277"/>
+      <c r="G2" s="277"/>
+      <c r="H2" s="277"/>
+      <c r="I2" s="277"/>
+    </row>
+    <row r="3" spans="1:9" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="234" t="s">
         <v>70</v>
       </c>
-      <c r="B3" s="198"/>
-[...6 lines deleted...]
-      <c r="A4" s="48" t="s">
+      <c r="B3" s="234"/>
+      <c r="C3" s="234"/>
+      <c r="D3" s="234"/>
+      <c r="E3" s="234"/>
+      <c r="F3" s="234"/>
+    </row>
+    <row r="4" spans="1:9" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="56" t="s">
         <v>71</v>
       </c>
-      <c r="B4" s="29" t="s">
+      <c r="B4" s="35" t="s">
         <v>72</v>
       </c>
-      <c r="C4" s="29" t="s">
+      <c r="C4" s="35" t="s">
         <v>155</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="35" t="s">
         <v>156</v>
       </c>
-      <c r="E4" s="29" t="s">
+      <c r="E4" s="35" t="s">
         <v>110</v>
       </c>
-      <c r="F4" s="30" t="s">
+      <c r="F4" s="36" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="5" spans="1:9" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B5" s="15" t="s">
+    <row r="5" spans="1:9" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="22">
+        <v>2019</v>
+      </c>
+      <c r="B5" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C5" s="117">
+      <c r="C5" s="132">
         <v>0.23</v>
       </c>
-      <c r="D5" s="117">
+      <c r="D5" s="132">
         <v>0.43</v>
       </c>
-      <c r="E5" s="119">
+      <c r="E5" s="133">
         <v>0.66</v>
       </c>
-      <c r="F5" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B6" s="15" t="s">
+      <c r="F5" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A6" s="22">
+        <v>2019</v>
+      </c>
+      <c r="B6" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C6" s="117">
+      <c r="C6" s="132">
         <v>0.57999999999999996</v>
       </c>
-      <c r="D6" s="117">
+      <c r="D6" s="132">
         <v>0.45</v>
       </c>
-      <c r="E6" s="119">
+      <c r="E6" s="133">
         <v>1.04</v>
       </c>
-      <c r="F6" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B7" s="15" t="s">
+      <c r="F6" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A7" s="22">
+        <v>2019</v>
+      </c>
+      <c r="B7" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C7" s="117">
+      <c r="C7" s="132">
         <v>0.69</v>
       </c>
-      <c r="D7" s="117">
+      <c r="D7" s="132">
         <v>0.43</v>
       </c>
-      <c r="E7" s="119">
+      <c r="E7" s="133">
         <v>1.1200000000000001</v>
       </c>
-      <c r="F7" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B8" s="15" t="s">
+      <c r="F7" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A8" s="22">
+        <v>2019</v>
+      </c>
+      <c r="B8" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C8" s="117">
+      <c r="C8" s="132">
         <v>0.06</v>
       </c>
-      <c r="D8" s="117">
+      <c r="D8" s="132">
         <v>0.96</v>
       </c>
-      <c r="E8" s="119">
+      <c r="E8" s="133">
         <v>1.03</v>
       </c>
-      <c r="F8" s="118">
+      <c r="F8" s="132">
         <v>3.85</v>
       </c>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B9" s="15" t="s">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A9" s="22">
+        <v>2020</v>
+      </c>
+      <c r="B9" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C9" s="117">
+      <c r="C9" s="132">
         <v>0.17</v>
       </c>
-      <c r="D9" s="117">
+      <c r="D9" s="132">
         <v>0.4</v>
       </c>
-      <c r="E9" s="119">
+      <c r="E9" s="133">
         <v>0.56000000000000005</v>
       </c>
-      <c r="F9" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B10" s="15" t="s">
+      <c r="F9" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A10" s="22">
+        <v>2020</v>
+      </c>
+      <c r="B10" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="117">
+      <c r="C10" s="132">
         <v>1.38</v>
       </c>
-      <c r="D10" s="117">
+      <c r="D10" s="132">
         <v>0.41</v>
       </c>
-      <c r="E10" s="119">
+      <c r="E10" s="133">
         <v>1.79</v>
       </c>
-      <c r="F10" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B11" s="15" t="s">
+      <c r="F10" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A11" s="22">
+        <v>2020</v>
+      </c>
+      <c r="B11" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C11" s="117">
+      <c r="C11" s="132">
         <v>0.22</v>
       </c>
-      <c r="D11" s="117">
+      <c r="D11" s="132">
         <v>0.16</v>
       </c>
-      <c r="E11" s="119">
+      <c r="E11" s="133">
         <v>0.38</v>
       </c>
-      <c r="F11" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B12" s="15" t="s">
+      <c r="F11" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A12" s="22">
+        <v>2020</v>
+      </c>
+      <c r="B12" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C12" s="117">
+      <c r="C12" s="132">
         <v>0.56000000000000005</v>
       </c>
-      <c r="D12" s="117">
+      <c r="D12" s="132">
         <v>0.9</v>
       </c>
-      <c r="E12" s="119">
+      <c r="E12" s="133">
         <v>1.45</v>
       </c>
-      <c r="F12" s="118">
+      <c r="F12" s="132">
         <v>4.1900000000000004</v>
       </c>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B13" s="15" t="s">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A13" s="22">
+        <v>2021</v>
+      </c>
+      <c r="B13" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C13" s="117">
-[...2 lines deleted...]
-      <c r="D13" s="117">
+      <c r="C13" s="132">
+        <v>0</v>
+      </c>
+      <c r="D13" s="132">
         <v>0.24</v>
       </c>
-      <c r="E13" s="119">
+      <c r="E13" s="133">
         <v>0.24</v>
       </c>
-      <c r="F13" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B14" s="15" t="s">
+      <c r="F13" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A14" s="22">
+        <v>2021</v>
+      </c>
+      <c r="B14" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C14" s="117">
+      <c r="C14" s="132">
         <v>0.19</v>
       </c>
-      <c r="D14" s="117">
+      <c r="D14" s="132">
         <v>0.13</v>
       </c>
-      <c r="E14" s="119">
+      <c r="E14" s="133">
         <v>0.32</v>
       </c>
-      <c r="F14" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B15" s="15" t="s">
+      <c r="F14" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A15" s="22">
+        <v>2021</v>
+      </c>
+      <c r="B15" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C15" s="117">
+      <c r="C15" s="132">
         <v>0.16</v>
       </c>
-      <c r="D15" s="117">
+      <c r="D15" s="132">
         <v>0.45</v>
       </c>
-      <c r="E15" s="119">
+      <c r="E15" s="133">
         <v>0.6</v>
       </c>
-      <c r="F15" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B16" s="15" t="s">
+      <c r="F15" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A16" s="22">
+        <v>2021</v>
+      </c>
+      <c r="B16" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C16" s="117">
-[...2 lines deleted...]
-      <c r="D16" s="117">
+      <c r="C16" s="132">
+        <v>0</v>
+      </c>
+      <c r="D16" s="132">
         <v>1.1499999999999999</v>
       </c>
-      <c r="E16" s="119">
+      <c r="E16" s="133">
         <v>1.1499999999999999</v>
       </c>
-      <c r="F16" s="118">
+      <c r="F16" s="132">
         <v>2.31</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B17" s="15" t="s">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A17" s="22">
+        <v>2022</v>
+      </c>
+      <c r="B17" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C17" s="117">
+      <c r="C17" s="132">
         <v>0.22</v>
       </c>
-      <c r="D17" s="117">
+      <c r="D17" s="132">
         <v>0.08</v>
       </c>
-      <c r="E17" s="119">
+      <c r="E17" s="133">
         <v>0.28999999999999998</v>
       </c>
-      <c r="F17" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B18" s="15" t="s">
+      <c r="F17" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A18" s="22">
+        <v>2022</v>
+      </c>
+      <c r="B18" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C18" s="117">
-[...2 lines deleted...]
-      <c r="D18" s="117">
+      <c r="C18" s="132">
+        <v>0</v>
+      </c>
+      <c r="D18" s="132">
         <v>0.4</v>
       </c>
-      <c r="E18" s="119">
+      <c r="E18" s="133">
         <v>0.4</v>
       </c>
-      <c r="F18" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B19" s="15" t="s">
+      <c r="F18" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A19" s="22">
+        <v>2022</v>
+      </c>
+      <c r="B19" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C19" s="117">
+      <c r="C19" s="132">
         <v>0.26</v>
       </c>
-      <c r="D19" s="117">
+      <c r="D19" s="132">
         <v>0.24</v>
       </c>
-      <c r="E19" s="119">
+      <c r="E19" s="133">
         <v>0.5</v>
       </c>
-      <c r="F19" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B20" s="15" t="s">
+      <c r="F19" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A20" s="22">
+        <v>2022</v>
+      </c>
+      <c r="B20" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="117">
+      <c r="C20" s="132">
         <v>0.59</v>
       </c>
-      <c r="D20" s="117">
+      <c r="D20" s="132">
         <v>0.69</v>
       </c>
-      <c r="E20" s="119">
+      <c r="E20" s="133">
         <v>1.27</v>
       </c>
-      <c r="F20" s="118">
+      <c r="F20" s="132">
         <v>2.46</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B21" s="15" t="s">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A21" s="22">
+        <v>2023</v>
+      </c>
+      <c r="B21" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C21" s="117">
-[...2 lines deleted...]
-      <c r="D21" s="117">
+      <c r="C21" s="132">
+        <v>0</v>
+      </c>
+      <c r="D21" s="132">
         <v>0.27</v>
       </c>
-      <c r="E21" s="119">
+      <c r="E21" s="133">
         <v>0.27</v>
       </c>
-      <c r="F21" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B22" s="15" t="s">
+      <c r="F21" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A22" s="22">
+        <v>2023</v>
+      </c>
+      <c r="B22" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C22" s="117">
-[...2 lines deleted...]
-      <c r="D22" s="117">
+      <c r="C22" s="132">
+        <v>0</v>
+      </c>
+      <c r="D22" s="132">
         <v>0.68</v>
       </c>
-      <c r="E22" s="119">
+      <c r="E22" s="133">
         <v>0.68</v>
       </c>
-      <c r="F22" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B23" s="15" t="s">
+      <c r="F22" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A23" s="22">
+        <v>2023</v>
+      </c>
+      <c r="B23" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C23" s="117">
+      <c r="C23" s="132">
         <v>0.57999999999999996</v>
       </c>
-      <c r="D23" s="117">
+      <c r="D23" s="132">
         <v>0.03</v>
       </c>
-      <c r="E23" s="119">
+      <c r="E23" s="133">
         <v>0.61</v>
       </c>
-      <c r="F23" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B24" s="15" t="s">
+      <c r="F23" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A24" s="22">
+        <v>2023</v>
+      </c>
+      <c r="B24" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C24" s="117">
+      <c r="C24" s="132">
         <v>0.15</v>
       </c>
-      <c r="D24" s="117">
+      <c r="D24" s="132">
         <v>0.5</v>
       </c>
-      <c r="E24" s="119">
+      <c r="E24" s="133">
         <v>0.65</v>
       </c>
-      <c r="F24" s="118">
+      <c r="F24" s="132">
         <v>2.2000000000000002</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B25" s="15" t="s">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A25" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B25" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C25" s="117">
+      <c r="C25" s="132">
         <v>0.28000000000000003</v>
       </c>
-      <c r="D25" s="117">
+      <c r="D25" s="132">
         <v>0.59</v>
       </c>
-      <c r="E25" s="119">
+      <c r="E25" s="133">
         <v>0.87</v>
       </c>
-      <c r="F25" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B26" s="15" t="s">
+      <c r="F25" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A26" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B26" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C26" s="117">
+      <c r="C26" s="132">
         <v>0.32</v>
       </c>
-      <c r="D26" s="117">
+      <c r="D26" s="132">
         <v>0.2</v>
       </c>
-      <c r="E26" s="119">
+      <c r="E26" s="133">
         <v>0.52</v>
       </c>
-      <c r="F26" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B27" s="15" t="s">
+      <c r="F26" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A27" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B27" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C27" s="117">
+      <c r="C27" s="132">
         <v>0.9</v>
       </c>
-      <c r="D27" s="117">
+      <c r="D27" s="132">
         <v>0.41</v>
       </c>
-      <c r="E27" s="119">
+      <c r="E27" s="133">
         <v>1.31</v>
       </c>
-      <c r="F27" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B28" s="15" t="s">
+      <c r="F27" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A28" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B28" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C28" s="117">
+      <c r="C28" s="132">
         <v>0.92</v>
       </c>
-      <c r="D28" s="117">
+      <c r="D28" s="132">
         <v>0.69</v>
       </c>
-      <c r="E28" s="119">
+      <c r="E28" s="133">
         <v>1.61</v>
       </c>
-      <c r="F28" s="118">
+      <c r="F28" s="132">
         <v>4.3099999999999996</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B29" s="15" t="s">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A29" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B29" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C29" s="117">
+      <c r="C29" s="132">
         <v>0.2</v>
       </c>
-      <c r="D29" s="117">
+      <c r="D29" s="132">
         <v>0.1</v>
       </c>
-      <c r="E29" s="119">
+      <c r="E29" s="133">
         <v>0.3</v>
       </c>
-      <c r="F29" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B30" s="15" t="s">
+      <c r="F29" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A30" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B30" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C30" s="117">
+      <c r="C30" s="132">
         <v>0.45</v>
       </c>
-      <c r="D30" s="117">
+      <c r="D30" s="132">
         <v>1.01</v>
       </c>
-      <c r="E30" s="119">
+      <c r="E30" s="133">
         <v>1.46</v>
       </c>
-      <c r="F30" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B31" s="15" t="s">
+      <c r="F30" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A31" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B31" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C31" s="117">
+      <c r="C31" s="132">
         <v>0.25</v>
       </c>
-      <c r="D31" s="117">
+      <c r="D31" s="132">
         <v>0.62</v>
       </c>
-      <c r="E31" s="119">
+      <c r="E31" s="133">
         <v>0.87</v>
       </c>
-      <c r="F31" s="118" t="s">
-[...7 lines deleted...]
-      <c r="B32" s="15" t="s">
+      <c r="F31" s="132" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A32" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B32" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C32" s="117">
-[...2 lines deleted...]
-      <c r="D32" s="117">
+      <c r="C32" s="132">
+        <v>0</v>
+      </c>
+      <c r="D32" s="132">
         <v>1.3</v>
       </c>
-      <c r="E32" s="119">
+      <c r="E32" s="133">
         <v>1.3</v>
       </c>
-      <c r="F32" s="118">
+      <c r="F32" s="132">
         <v>3.93</v>
       </c>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B33" s="15" t="s">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A33" s="22">
+        <v>2026</v>
+      </c>
+      <c r="B33" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C33" s="117">
+      <c r="C33" s="132">
         <v>0.57999999999999996</v>
       </c>
-      <c r="D33" s="117">
+      <c r="D33" s="132">
         <v>0.51</v>
       </c>
-      <c r="E33" s="119">
+      <c r="E33" s="133">
         <v>1.0900000000000001</v>
       </c>
-      <c r="F33" s="118">
+      <c r="F33" s="132">
         <v>1.0900000000000001</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
-[...149 lines deleted...]
-      <c r="A60" s="33" t="s">
+    <row r="46" spans="1:6" ht="14.7" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="48" spans="1:6" s="40" customFormat="1" ht="15.9" x14ac:dyDescent="0.45">
+      <c r="A48" s="14"/>
+      <c r="B48" s="14"/>
+      <c r="C48" s="14"/>
+      <c r="D48" s="14"/>
+      <c r="E48" s="14"/>
+      <c r="F48" s="14"/>
+    </row>
+    <row r="49" spans="1:9" ht="14.7" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="57" spans="1:9" ht="15.9" x14ac:dyDescent="0.45">
+      <c r="A57" s="40"/>
+      <c r="B57" s="40"/>
+      <c r="C57" s="40"/>
+      <c r="D57" s="40"/>
+      <c r="E57" s="40"/>
+      <c r="F57" s="40"/>
+    </row>
+    <row r="58" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A58" s="249" t="s">
+        <v>166</v>
+      </c>
+      <c r="B58" s="249"/>
+      <c r="C58" s="249"/>
+      <c r="D58" s="249"/>
+      <c r="E58" s="249"/>
+      <c r="F58" s="249"/>
+      <c r="G58" s="249"/>
+      <c r="H58" s="249"/>
+      <c r="I58" s="249"/>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A59" s="248" t="s">
+        <v>167</v>
+      </c>
+      <c r="B59" s="248"/>
+      <c r="C59" s="248"/>
+      <c r="D59" s="248"/>
+      <c r="E59" s="248"/>
+      <c r="F59" s="248"/>
+      <c r="G59" s="248"/>
+      <c r="H59" s="248"/>
+      <c r="I59" s="248"/>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A60" s="248"/>
+      <c r="B60" s="248"/>
+      <c r="C60" s="248"/>
+      <c r="D60" s="248"/>
+      <c r="E60" s="248"/>
+      <c r="F60" s="248"/>
+      <c r="G60" s="248"/>
+      <c r="H60" s="248"/>
+      <c r="I60" s="248"/>
+    </row>
+    <row r="61" spans="1:9" ht="15.9" x14ac:dyDescent="0.45">
+      <c r="A61" s="40"/>
+      <c r="B61" s="40"/>
+      <c r="C61" s="40"/>
+      <c r="D61" s="40"/>
+      <c r="E61" s="40"/>
+      <c r="F61" s="40"/>
+    </row>
+    <row r="62" spans="1:9" ht="18.55" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A62" s="249" t="s">
         <v>89</v>
       </c>
-      <c r="B60" s="33"/>
-[...39 lines deleted...]
-      <c r="E65" s="10"/>
+      <c r="B62" s="249"/>
+      <c r="C62" s="249"/>
+      <c r="D62" s="249"/>
+      <c r="E62" s="249"/>
+      <c r="F62" s="249"/>
+      <c r="G62" s="249"/>
+      <c r="H62" s="249"/>
+      <c r="I62" s="249"/>
+    </row>
+    <row r="63" spans="1:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A63" s="248" t="s">
+        <v>168</v>
+      </c>
+      <c r="B63" s="248"/>
+      <c r="C63" s="248"/>
+      <c r="D63" s="248"/>
+      <c r="E63" s="248"/>
+      <c r="F63" s="248"/>
+      <c r="G63" s="248"/>
+      <c r="H63" s="248"/>
+      <c r="I63" s="248"/>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A64" s="248"/>
+      <c r="B64" s="248"/>
+      <c r="C64" s="248"/>
+      <c r="D64" s="248"/>
+      <c r="E64" s="248"/>
+      <c r="F64" s="248"/>
+      <c r="G64" s="248"/>
+      <c r="H64" s="248"/>
+      <c r="I64" s="248"/>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A65" s="248"/>
+      <c r="B65" s="248"/>
+      <c r="C65" s="248"/>
+      <c r="D65" s="248"/>
+      <c r="E65" s="248"/>
+      <c r="F65" s="248"/>
+      <c r="G65" s="248"/>
+      <c r="H65" s="248"/>
+      <c r="I65" s="248"/>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A66" s="248"/>
+      <c r="B66" s="248"/>
+      <c r="C66" s="248"/>
+      <c r="D66" s="248"/>
+      <c r="E66" s="248"/>
+      <c r="F66" s="248"/>
+      <c r="G66" s="248"/>
+      <c r="H66" s="248"/>
+      <c r="I66" s="248"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="6">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A61:I61"/>
+    <mergeCell ref="A62:I62"/>
     <mergeCell ref="A58:I58"/>
+    <mergeCell ref="A63:I66"/>
+    <mergeCell ref="A59:I60"/>
   </mergeCells>
-  <phoneticPr fontId="43" type="noConversion"/>
+  <phoneticPr fontId="46" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{D7D70B0B-4C7E-41C3-8356-6C8E9781D69F}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61CFEEA8-32F2-4F6E-8C14-0DA0672607AC}">
-  <dimension ref="A1:G79"/>
+  <dimension ref="A1:G80"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:G2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="17.6328125" style="9" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="16384" width="8.6328125" style="9"/>
+    <col min="1" max="1" width="17.69140625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="14.69140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.4609375" style="14" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="38.4609375" style="14" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="34.4609375" style="14" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.53515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="29.69140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="8.69140625" style="14"/>
+    <col min="10" max="10" width="8.69140625" style="14" customWidth="1"/>
+    <col min="11" max="16384" width="8.69140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A1" s="320" t="s">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A1" s="250" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="320"/>
-[...18 lines deleted...]
-      <c r="A3" s="198" t="s">
+      <c r="B1" s="250"/>
+      <c r="C1" s="250"/>
+      <c r="D1" s="250"/>
+      <c r="E1" s="250"/>
+      <c r="F1" s="250"/>
+      <c r="G1" s="250"/>
+    </row>
+    <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="277" t="s">
+        <v>169</v>
+      </c>
+      <c r="B2" s="277"/>
+      <c r="C2" s="277"/>
+      <c r="D2" s="277"/>
+      <c r="E2" s="277"/>
+      <c r="F2" s="277"/>
+      <c r="G2" s="277"/>
+    </row>
+    <row r="3" spans="1:7" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="234" t="s">
         <v>70</v>
       </c>
-      <c r="B3" s="198"/>
-[...7 lines deleted...]
-      <c r="A4" s="20" t="s">
+      <c r="B3" s="234"/>
+      <c r="C3" s="234"/>
+      <c r="D3" s="234"/>
+      <c r="E3" s="234"/>
+      <c r="F3" s="234"/>
+      <c r="G3" s="234"/>
+    </row>
+    <row r="4" spans="1:7" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="B4" s="29" t="s">
+      <c r="B4" s="35" t="s">
         <v>72</v>
       </c>
-      <c r="C4" s="29" t="s">
+      <c r="C4" s="35" t="s">
         <v>156</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="35" t="s">
         <v>155</v>
       </c>
-      <c r="E4" s="29" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="30" t="s">
+      <c r="E4" s="35" t="s">
+        <v>170</v>
+      </c>
+      <c r="F4" s="36" t="s">
         <v>110</v>
       </c>
-      <c r="G4" s="30" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="9">
+      <c r="G4" s="36" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="14">
         <v>2017</v>
       </c>
-      <c r="B5" s="15" t="s">
+      <c r="B5" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C5" s="10">
+      <c r="C5" s="195">
         <v>396.92</v>
       </c>
-      <c r="D5" s="117">
+      <c r="D5" s="136">
         <v>452.83</v>
       </c>
-      <c r="E5" s="117">
-[...2 lines deleted...]
-      <c r="F5" s="121">
+      <c r="E5" s="136">
+        <v>0</v>
+      </c>
+      <c r="F5" s="136">
         <v>849.75</v>
       </c>
-      <c r="G5" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="9">
+      <c r="G5" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A6" s="14">
         <v>2017</v>
       </c>
-      <c r="B6" s="15" t="s">
+      <c r="B6" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C6" s="10">
+      <c r="C6" s="195">
         <v>554.51</v>
       </c>
-      <c r="D6" s="117">
+      <c r="D6" s="136">
         <v>199.5</v>
       </c>
-      <c r="E6" s="117">
-[...2 lines deleted...]
-      <c r="F6" s="121">
+      <c r="E6" s="136">
+        <v>0</v>
+      </c>
+      <c r="F6" s="136">
         <v>754.01</v>
       </c>
-      <c r="G6" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="9">
+      <c r="G6" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A7" s="14">
         <v>2017</v>
       </c>
-      <c r="B7" s="15" t="s">
+      <c r="B7" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="195">
         <v>544.61</v>
       </c>
-      <c r="D7" s="117">
+      <c r="D7" s="136">
         <v>572.25</v>
       </c>
-      <c r="E7" s="117">
-[...2 lines deleted...]
-      <c r="F7" s="121">
+      <c r="E7" s="136">
+        <v>0</v>
+      </c>
+      <c r="F7" s="136">
         <v>1116.8599999999999</v>
       </c>
-      <c r="G7" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="9">
+      <c r="G7" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A8" s="14">
         <v>2017</v>
       </c>
-      <c r="B8" s="15" t="s">
+      <c r="B8" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="195">
         <v>510.7</v>
       </c>
-      <c r="D8" s="117">
+      <c r="D8" s="136">
         <v>787.53</v>
       </c>
-      <c r="E8" s="117">
-[...2 lines deleted...]
-      <c r="F8" s="121">
+      <c r="E8" s="136">
+        <v>0</v>
+      </c>
+      <c r="F8" s="136">
         <v>1298.23</v>
       </c>
-      <c r="G8" s="121">
+      <c r="G8" s="136">
         <v>4018.85</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A9" s="9">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A9" s="14">
         <v>2018</v>
       </c>
-      <c r="B9" s="15" t="s">
+      <c r="B9" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="195">
         <v>715.52</v>
       </c>
-      <c r="D9" s="117">
+      <c r="D9" s="136">
         <v>754.85</v>
       </c>
-      <c r="E9" s="117">
-[...2 lines deleted...]
-      <c r="F9" s="121">
+      <c r="E9" s="136">
+        <v>0</v>
+      </c>
+      <c r="F9" s="136">
         <v>1470.37</v>
       </c>
-      <c r="G9" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="9">
+      <c r="G9" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A10" s="14">
         <v>2018</v>
       </c>
-      <c r="B10" s="15" t="s">
+      <c r="B10" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="195">
         <v>446.16</v>
       </c>
-      <c r="D10" s="117">
+      <c r="D10" s="136">
         <v>518.11</v>
       </c>
-      <c r="E10" s="117">
-[...2 lines deleted...]
-      <c r="F10" s="121">
+      <c r="E10" s="136">
+        <v>0</v>
+      </c>
+      <c r="F10" s="136">
         <v>964.27</v>
       </c>
-      <c r="G10" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="9">
+      <c r="G10" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A11" s="14">
         <v>2018</v>
       </c>
-      <c r="B11" s="15" t="s">
+      <c r="B11" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="195">
         <v>608.75</v>
       </c>
-      <c r="D11" s="117">
-[...5 lines deleted...]
-      <c r="F11" s="121">
+      <c r="D11" s="136">
+        <v>0</v>
+      </c>
+      <c r="E11" s="136">
+        <v>0</v>
+      </c>
+      <c r="F11" s="136">
         <v>608.75</v>
       </c>
-      <c r="G11" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="9">
+      <c r="G11" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A12" s="14">
         <v>2018</v>
       </c>
-      <c r="B12" s="15" t="s">
+      <c r="B12" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="195">
         <v>788.08</v>
       </c>
-      <c r="D12" s="117">
+      <c r="D12" s="136">
         <v>1053</v>
       </c>
-      <c r="E12" s="117">
-[...2 lines deleted...]
-      <c r="F12" s="121">
+      <c r="E12" s="136">
+        <v>0</v>
+      </c>
+      <c r="F12" s="136">
         <v>1841.08</v>
       </c>
-      <c r="G12" s="121">
+      <c r="G12" s="136">
         <v>4884.4799999999996</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A13" s="9">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A13" s="14">
         <v>2019</v>
       </c>
-      <c r="B13" s="15" t="s">
+      <c r="B13" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="195">
         <v>472.57</v>
       </c>
-      <c r="D13" s="117">
+      <c r="D13" s="136">
         <v>215.1</v>
       </c>
-      <c r="E13" s="117">
-[...2 lines deleted...]
-      <c r="F13" s="121">
+      <c r="E13" s="136">
+        <v>0</v>
+      </c>
+      <c r="F13" s="136">
         <v>687.67</v>
       </c>
-      <c r="G13" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="9">
+      <c r="G13" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A14" s="14">
         <v>2019</v>
       </c>
-      <c r="B14" s="15" t="s">
+      <c r="B14" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="195">
         <v>240.67</v>
       </c>
-      <c r="D14" s="117">
+      <c r="D14" s="136">
         <v>438.71</v>
       </c>
-      <c r="E14" s="117">
-[...2 lines deleted...]
-      <c r="F14" s="121">
+      <c r="E14" s="136">
+        <v>0</v>
+      </c>
+      <c r="F14" s="136">
         <v>679.39</v>
       </c>
-      <c r="G14" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="9">
+      <c r="G14" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A15" s="14">
         <v>2019</v>
       </c>
-      <c r="B15" s="15" t="s">
+      <c r="B15" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="195">
         <v>223.09</v>
       </c>
-      <c r="D15" s="117">
+      <c r="D15" s="136">
         <v>243.8</v>
       </c>
-      <c r="E15" s="117">
-[...2 lines deleted...]
-      <c r="F15" s="121">
+      <c r="E15" s="136">
+        <v>0</v>
+      </c>
+      <c r="F15" s="136">
         <v>466.89</v>
       </c>
-      <c r="G15" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="9">
+      <c r="G15" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A16" s="14">
         <v>2019</v>
       </c>
-      <c r="B16" s="15" t="s">
+      <c r="B16" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C16" s="195">
         <v>532.44000000000005</v>
       </c>
-      <c r="D16" s="117">
-[...5 lines deleted...]
-      <c r="F16" s="121">
+      <c r="D16" s="136">
+        <v>0</v>
+      </c>
+      <c r="E16" s="136">
+        <v>0</v>
+      </c>
+      <c r="F16" s="136">
         <v>532.44000000000005</v>
       </c>
-      <c r="G16" s="121">
+      <c r="G16" s="136">
         <v>2366.39</v>
       </c>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A17" s="9">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A17" s="14">
         <v>2020</v>
       </c>
-      <c r="B17" s="15" t="s">
+      <c r="B17" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C17" s="10">
+      <c r="C17" s="195">
         <v>804.54</v>
       </c>
-      <c r="D17" s="117">
+      <c r="D17" s="136">
         <v>425.38</v>
       </c>
-      <c r="E17" s="117">
-[...2 lines deleted...]
-      <c r="F17" s="121">
+      <c r="E17" s="136">
+        <v>0</v>
+      </c>
+      <c r="F17" s="136">
         <v>1229.92</v>
       </c>
-      <c r="G17" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="9">
+      <c r="G17" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A18" s="14">
         <v>2020</v>
       </c>
-      <c r="B18" s="15" t="s">
+      <c r="B18" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="195">
         <v>16.77</v>
       </c>
-      <c r="D18" s="117">
-[...5 lines deleted...]
-      <c r="F18" s="121">
+      <c r="D18" s="136">
+        <v>0</v>
+      </c>
+      <c r="E18" s="136">
+        <v>0</v>
+      </c>
+      <c r="F18" s="136">
         <v>16.77</v>
       </c>
-      <c r="G18" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="9">
+      <c r="G18" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A19" s="14">
         <v>2020</v>
       </c>
-      <c r="B19" s="15" t="s">
+      <c r="B19" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C19" s="195">
         <v>1082.3599999999999</v>
       </c>
-      <c r="D19" s="117">
+      <c r="D19" s="136">
         <v>209</v>
       </c>
-      <c r="E19" s="117">
-[...2 lines deleted...]
-      <c r="F19" s="121">
+      <c r="E19" s="136">
+        <v>0</v>
+      </c>
+      <c r="F19" s="136">
         <v>1291.3599999999999</v>
       </c>
-      <c r="G19" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="9">
+      <c r="G19" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A20" s="14">
         <v>2020</v>
       </c>
-      <c r="B20" s="15" t="s">
+      <c r="B20" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="195">
         <v>782.86</v>
       </c>
-      <c r="D20" s="117">
-[...5 lines deleted...]
-      <c r="F20" s="121">
+      <c r="D20" s="136">
+        <v>0</v>
+      </c>
+      <c r="E20" s="136">
+        <v>0</v>
+      </c>
+      <c r="F20" s="136">
         <v>782.86</v>
       </c>
-      <c r="G20" s="121">
+      <c r="G20" s="136">
         <v>3320.92</v>
       </c>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A21" s="9">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A21" s="14">
         <v>2021</v>
       </c>
-      <c r="B21" s="15" t="s">
+      <c r="B21" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C21" s="10">
+      <c r="C21" s="195">
         <v>47.29</v>
       </c>
-      <c r="D21" s="117">
-[...5 lines deleted...]
-      <c r="F21" s="121">
+      <c r="D21" s="136">
+        <v>0</v>
+      </c>
+      <c r="E21" s="136">
+        <v>0</v>
+      </c>
+      <c r="F21" s="136">
         <v>47.29</v>
       </c>
-      <c r="G21" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="9">
+      <c r="G21" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A22" s="14">
         <v>2021</v>
       </c>
-      <c r="B22" s="15" t="s">
+      <c r="B22" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C22" s="10">
+      <c r="C22" s="195">
         <v>737.88</v>
       </c>
-      <c r="D22" s="117">
-[...5 lines deleted...]
-      <c r="F22" s="121">
+      <c r="D22" s="136">
+        <v>0</v>
+      </c>
+      <c r="E22" s="136">
+        <v>0</v>
+      </c>
+      <c r="F22" s="136">
         <v>737.88</v>
       </c>
-      <c r="G22" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="9">
+      <c r="G22" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A23" s="14">
         <v>2021</v>
       </c>
-      <c r="B23" s="15" t="s">
+      <c r="B23" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="195">
         <v>387.81</v>
       </c>
-      <c r="D23" s="117">
+      <c r="D23" s="136">
         <v>791</v>
       </c>
-      <c r="E23" s="117">
-[...2 lines deleted...]
-      <c r="F23" s="121">
+      <c r="E23" s="136">
+        <v>0</v>
+      </c>
+      <c r="F23" s="136">
         <v>1178.81</v>
       </c>
-      <c r="G23" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A24" s="9">
+      <c r="G23" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A24" s="14">
         <v>2021</v>
       </c>
-      <c r="B24" s="15" t="s">
+      <c r="B24" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="195">
         <v>149.06</v>
       </c>
-      <c r="D24" s="117">
+      <c r="D24" s="136">
         <v>923.4</v>
       </c>
-      <c r="E24" s="117">
-[...2 lines deleted...]
-      <c r="F24" s="121">
+      <c r="E24" s="136">
+        <v>0</v>
+      </c>
+      <c r="F24" s="136">
         <v>1072.46</v>
       </c>
-      <c r="G24" s="121">
+      <c r="G24" s="136">
         <v>3036.44</v>
       </c>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A25" s="9">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A25" s="14">
         <v>2022</v>
       </c>
-      <c r="B25" s="15" t="s">
+      <c r="B25" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C25" s="10">
+      <c r="C25" s="195">
         <v>297.01</v>
       </c>
-      <c r="D25" s="117">
+      <c r="D25" s="136">
         <v>992.22</v>
       </c>
-      <c r="E25" s="117">
-[...2 lines deleted...]
-      <c r="F25" s="121">
+      <c r="E25" s="136">
+        <v>0</v>
+      </c>
+      <c r="F25" s="136">
         <v>1289.23</v>
       </c>
-      <c r="G25" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A26" s="9">
+      <c r="G25" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A26" s="14">
         <v>2022</v>
       </c>
-      <c r="B26" s="15" t="s">
+      <c r="B26" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C26" s="195">
         <v>200.61</v>
       </c>
-      <c r="D26" s="117">
+      <c r="D26" s="136">
         <v>184.8</v>
       </c>
-      <c r="E26" s="117">
-[...2 lines deleted...]
-      <c r="F26" s="121">
+      <c r="E26" s="136">
+        <v>0</v>
+      </c>
+      <c r="F26" s="136">
         <v>385.41</v>
       </c>
-      <c r="G26" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A27" s="9">
+      <c r="G26" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A27" s="14">
         <v>2022</v>
       </c>
-      <c r="B27" s="15" t="s">
+      <c r="B27" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C27" s="10">
+      <c r="C27" s="195">
         <v>407</v>
       </c>
-      <c r="D27" s="117">
+      <c r="D27" s="136">
         <v>218.4</v>
       </c>
-      <c r="E27" s="117">
-[...2 lines deleted...]
-      <c r="F27" s="121">
+      <c r="E27" s="136">
+        <v>0</v>
+      </c>
+      <c r="F27" s="136">
         <v>625.4</v>
       </c>
-      <c r="G27" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="9">
+      <c r="G27" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A28" s="14">
         <v>2022</v>
       </c>
-      <c r="B28" s="15" t="s">
+      <c r="B28" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C28" s="195">
         <v>1337.73</v>
       </c>
-      <c r="D28" s="117">
+      <c r="D28" s="136">
         <v>756.4</v>
       </c>
-      <c r="E28" s="117">
-[...2 lines deleted...]
-      <c r="F28" s="121">
+      <c r="E28" s="136">
+        <v>0</v>
+      </c>
+      <c r="F28" s="136">
         <v>2094.13</v>
       </c>
-      <c r="G28" s="121">
+      <c r="G28" s="136">
         <v>4394.17</v>
       </c>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A29" s="9">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A29" s="14">
         <v>2023</v>
       </c>
-      <c r="B29" s="15" t="s">
+      <c r="B29" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C29" s="10">
+      <c r="C29" s="195">
         <v>357.84</v>
       </c>
-      <c r="D29" s="117">
+      <c r="D29" s="136">
         <v>126.6</v>
       </c>
-      <c r="E29" s="117">
-[...2 lines deleted...]
-      <c r="F29" s="121">
+      <c r="E29" s="136">
+        <v>0</v>
+      </c>
+      <c r="F29" s="136">
         <v>484.44</v>
       </c>
-      <c r="G29" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A30" s="9">
+      <c r="G29" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A30" s="14">
         <v>2023</v>
       </c>
-      <c r="B30" s="15" t="s">
+      <c r="B30" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C30" s="10">
+      <c r="C30" s="195">
         <v>22.04</v>
       </c>
-      <c r="D30" s="117">
+      <c r="D30" s="136">
         <v>300.13</v>
       </c>
-      <c r="E30" s="117">
-[...2 lines deleted...]
-      <c r="F30" s="121">
+      <c r="E30" s="136">
+        <v>0</v>
+      </c>
+      <c r="F30" s="136">
         <v>322.17</v>
       </c>
-      <c r="G30" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A31" s="9">
+      <c r="G30" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A31" s="14">
         <v>2023</v>
       </c>
-      <c r="B31" s="15" t="s">
+      <c r="B31" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C31" s="10">
+      <c r="C31" s="195">
         <v>445.19</v>
       </c>
-      <c r="D31" s="117">
+      <c r="D31" s="136">
         <v>65.08</v>
       </c>
-      <c r="E31" s="117">
+      <c r="E31" s="136">
         <v>250</v>
       </c>
-      <c r="F31" s="121">
+      <c r="F31" s="136">
         <v>760.27</v>
       </c>
-      <c r="G31" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A32" s="9">
+      <c r="G31" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A32" s="14">
         <v>2023</v>
       </c>
-      <c r="B32" s="15" t="s">
+      <c r="B32" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C32" s="10">
+      <c r="C32" s="195">
         <v>789.73</v>
       </c>
-      <c r="D32" s="117">
-[...5 lines deleted...]
-      <c r="F32" s="121">
+      <c r="D32" s="136">
+        <v>0</v>
+      </c>
+      <c r="E32" s="136">
+        <v>0</v>
+      </c>
+      <c r="F32" s="136">
         <v>789.73</v>
       </c>
-      <c r="G32" s="121">
+      <c r="G32" s="136">
         <v>2356.61</v>
       </c>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A33" s="9">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A33" s="14">
         <v>2024</v>
       </c>
-      <c r="B33" s="15" t="s">
+      <c r="B33" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C33" s="10">
+      <c r="C33" s="195">
         <v>367.26</v>
       </c>
-      <c r="D33" s="117">
+      <c r="D33" s="136">
         <v>491</v>
       </c>
-      <c r="E33" s="117">
-[...2 lines deleted...]
-      <c r="F33" s="121">
+      <c r="E33" s="136">
+        <v>0</v>
+      </c>
+      <c r="F33" s="136">
         <v>858.26</v>
       </c>
-      <c r="G33" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="9">
+      <c r="G33" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A34" s="14">
         <v>2024</v>
       </c>
-      <c r="B34" s="15" t="s">
+      <c r="B34" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C34" s="10">
+      <c r="C34" s="195">
         <v>594.20000000000005</v>
       </c>
-      <c r="D34" s="117">
+      <c r="D34" s="136">
         <v>576.6</v>
       </c>
-      <c r="E34" s="117">
-[...2 lines deleted...]
-      <c r="F34" s="121">
+      <c r="E34" s="136">
+        <v>0</v>
+      </c>
+      <c r="F34" s="136">
         <v>1170.8</v>
       </c>
-      <c r="G34" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A35" s="9">
+      <c r="G34" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A35" s="14">
         <v>2024</v>
       </c>
-      <c r="B35" s="15" t="s">
+      <c r="B35" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C35" s="10">
+      <c r="C35" s="195">
         <v>641.03</v>
       </c>
-      <c r="D35" s="117">
+      <c r="D35" s="136">
         <v>513</v>
       </c>
-      <c r="E35" s="117">
-[...2 lines deleted...]
-      <c r="F35" s="121">
+      <c r="E35" s="136">
+        <v>0</v>
+      </c>
+      <c r="F35" s="136">
         <v>1154.03</v>
       </c>
-      <c r="G35" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A36" s="9">
+      <c r="G35" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A36" s="14">
         <v>2024</v>
       </c>
-      <c r="B36" s="15" t="s">
+      <c r="B36" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C36" s="10">
+      <c r="C36" s="195">
         <v>739.87</v>
       </c>
-      <c r="D36" s="117">
+      <c r="D36" s="136">
         <v>362</v>
       </c>
-      <c r="E36" s="117">
-[...2 lines deleted...]
-      <c r="F36" s="121">
+      <c r="E36" s="136">
+        <v>0</v>
+      </c>
+      <c r="F36" s="136">
         <v>1101.8699999999999</v>
       </c>
-      <c r="G36" s="121">
+      <c r="G36" s="136">
         <v>4284.96</v>
       </c>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A37" s="9">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A37" s="14">
         <v>2025</v>
       </c>
-      <c r="B37" s="15" t="s">
+      <c r="B37" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C37" s="10">
+      <c r="C37" s="195">
         <v>558</v>
       </c>
-      <c r="D37" s="117">
-[...5 lines deleted...]
-      <c r="F37" s="121">
+      <c r="D37" s="136">
+        <v>0</v>
+      </c>
+      <c r="E37" s="136">
+        <v>0</v>
+      </c>
+      <c r="F37" s="136">
         <v>558</v>
       </c>
-      <c r="G37" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A38" s="9">
+      <c r="G37" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A38" s="14">
         <v>2025</v>
       </c>
-      <c r="B38" s="15" t="s">
+      <c r="B38" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C38" s="10">
+      <c r="C38" s="195">
         <v>541</v>
       </c>
-      <c r="D38" s="117">
+      <c r="D38" s="136">
         <v>25</v>
       </c>
-      <c r="E38" s="117">
-[...2 lines deleted...]
-      <c r="F38" s="121">
+      <c r="E38" s="136">
+        <v>0</v>
+      </c>
+      <c r="F38" s="136">
         <v>566</v>
       </c>
-      <c r="G38" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A39" s="9">
+      <c r="G38" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A39" s="14">
         <v>2025</v>
       </c>
-      <c r="B39" s="15" t="s">
+      <c r="B39" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C39" s="10">
+      <c r="C39" s="195">
         <v>27</v>
       </c>
-      <c r="D39" s="117">
-[...5 lines deleted...]
-      <c r="F39" s="121">
+      <c r="D39" s="136">
+        <v>0</v>
+      </c>
+      <c r="E39" s="136">
+        <v>0</v>
+      </c>
+      <c r="F39" s="136">
         <v>27</v>
       </c>
-      <c r="G39" s="121" t="s">
-[...4 lines deleted...]
-      <c r="A40" s="9">
+      <c r="G39" s="136" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A40" s="14">
         <v>2025</v>
       </c>
-      <c r="B40" s="15" t="s">
+      <c r="B40" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C40" s="10">
+      <c r="C40" s="195">
         <v>300</v>
       </c>
-      <c r="D40" s="117">
+      <c r="D40" s="136">
         <v>665</v>
       </c>
-      <c r="E40" s="117">
-[...2 lines deleted...]
-      <c r="F40" s="121">
+      <c r="E40" s="136">
+        <v>0</v>
+      </c>
+      <c r="F40" s="136">
         <v>965</v>
       </c>
-      <c r="G40" s="121">
+      <c r="G40" s="136">
         <v>2116</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A41" s="9">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A41" s="14">
         <v>2026</v>
       </c>
-      <c r="B41" s="15" t="s">
+      <c r="B41" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C41" s="10">
+      <c r="C41" s="195">
         <v>525</v>
       </c>
-      <c r="D41" s="117">
+      <c r="D41" s="136">
         <v>421</v>
       </c>
-      <c r="E41" s="117">
-[...2 lines deleted...]
-      <c r="F41" s="121">
+      <c r="E41" s="136">
+        <v>0</v>
+      </c>
+      <c r="F41" s="136">
         <v>946</v>
       </c>
-      <c r="G41" s="121">
+      <c r="G41" s="136">
         <v>946</v>
       </c>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.35">
-[...140 lines deleted...]
-      <c r="A70" s="200" t="s">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A67" s="235"/>
+      <c r="B67" s="235"/>
+      <c r="C67" s="235"/>
+      <c r="D67" s="235"/>
+      <c r="E67" s="235"/>
+      <c r="F67" s="235"/>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A68" s="235" t="s">
+        <v>172</v>
+      </c>
+      <c r="B68" s="235"/>
+      <c r="C68" s="235"/>
+      <c r="D68" s="235"/>
+      <c r="E68" s="235"/>
+      <c r="F68" s="235"/>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A69" s="247" t="s">
+        <v>173</v>
+      </c>
+      <c r="B69" s="247"/>
+      <c r="C69" s="247"/>
+      <c r="D69" s="247"/>
+      <c r="E69" s="247"/>
+      <c r="F69" s="247"/>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A71" s="235" t="s">
         <v>89</v>
       </c>
-      <c r="B70" s="200"/>
-[...16 lines deleted...]
-      <c r="A79" s="8"/>
+      <c r="B71" s="235"/>
+      <c r="C71" s="235"/>
+      <c r="D71" s="235"/>
+      <c r="E71" s="235"/>
+      <c r="F71" s="235"/>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A72" s="247" t="s">
+        <v>174</v>
+      </c>
+      <c r="B72" s="247"/>
+      <c r="C72" s="247"/>
+      <c r="D72" s="247"/>
+      <c r="E72" s="247"/>
+      <c r="F72" s="247"/>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A80" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="8">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A72:F72"/>
+    <mergeCell ref="A67:F67"/>
     <mergeCell ref="A71:F71"/>
-    <mergeCell ref="A67:F67"/>
-[...1 lines deleted...]
-    <mergeCell ref="A68:F68"/>
+    <mergeCell ref="A69:F69"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A68:F68"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{6199E9AE-20C2-4F59-B16A-8FE11B22CDC6}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F11E78C-87E6-49AD-BEA6-4CAF02A0B57E}">
-  <dimension ref="A1:J69"/>
+  <dimension ref="A1:J68"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:J2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="14.36328125" style="9" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="8.6328125" style="9"/>
+    <col min="1" max="1" width="14.23046875" style="14" customWidth="1"/>
+    <col min="2" max="2" width="14.69140625" style="14" customWidth="1"/>
+    <col min="3" max="3" width="19.4609375" style="14" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21.4609375" style="14" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="28.69140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.69140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="31.69140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="20.4609375" style="14" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="12.23046875" style="14" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="21.69140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.69140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A1" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
-    <row r="2" spans="1:10" ht="23.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="203" t="s">
+    <row r="2" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="277" t="s">
+        <v>175</v>
+      </c>
+      <c r="B2" s="277"/>
+      <c r="C2" s="277"/>
+      <c r="D2" s="277"/>
+      <c r="E2" s="277"/>
+      <c r="F2" s="277"/>
+      <c r="G2" s="277"/>
+      <c r="H2" s="277"/>
+      <c r="I2" s="277"/>
+      <c r="J2" s="277"/>
+    </row>
+    <row r="3" spans="1:10" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="234" t="s">
+        <v>70</v>
+      </c>
+      <c r="B3" s="234"/>
+      <c r="C3" s="234"/>
+      <c r="D3" s="234"/>
+      <c r="E3" s="234"/>
+      <c r="F3" s="234"/>
+    </row>
+    <row r="4" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="C4" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="D4" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="E4" s="26" t="s">
+        <v>178</v>
+      </c>
+      <c r="F4" s="26" t="s">
+        <v>179</v>
+      </c>
+      <c r="G4" s="31" t="s">
+        <v>180</v>
+      </c>
+      <c r="H4" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="I4" s="31" t="s">
+        <v>181</v>
+      </c>
+      <c r="J4" s="31" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="22">
+        <v>2020</v>
+      </c>
+      <c r="B5" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C5" s="136">
+        <v>3.3</v>
+      </c>
+      <c r="D5" s="136">
+        <v>2.6</v>
+      </c>
+      <c r="E5" s="136">
+        <v>1.23</v>
+      </c>
+      <c r="F5" s="136">
+        <v>1.94</v>
+      </c>
+      <c r="G5" s="136">
+        <v>2.76</v>
+      </c>
+      <c r="H5" s="136">
+        <v>0.42</v>
+      </c>
+      <c r="I5" s="136">
+        <v>0.06</v>
+      </c>
+      <c r="J5" s="136">
+        <v>12.31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A6" s="22">
+        <v>2020</v>
+      </c>
+      <c r="B6" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C6" s="136">
+        <v>7.54</v>
+      </c>
+      <c r="D6" s="136">
+        <v>4.04</v>
+      </c>
+      <c r="E6" s="136">
+        <v>1.86</v>
+      </c>
+      <c r="F6" s="136">
+        <v>1.93</v>
+      </c>
+      <c r="G6" s="136">
+        <v>0.52</v>
+      </c>
+      <c r="H6" s="136">
+        <v>0.94</v>
+      </c>
+      <c r="I6" s="136">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="J6" s="136">
+        <v>16.899999999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A7" s="22">
+        <v>2020</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C7" s="136">
+        <v>11.61</v>
+      </c>
+      <c r="D7" s="136">
+        <v>3.91</v>
+      </c>
+      <c r="E7" s="136">
+        <v>1.95</v>
+      </c>
+      <c r="F7" s="136">
+        <v>1.56</v>
+      </c>
+      <c r="G7" s="136">
+        <v>0.53</v>
+      </c>
+      <c r="H7" s="136">
+        <v>1.57</v>
+      </c>
+      <c r="I7" s="136">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="J7" s="136">
+        <v>21.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A8" s="22">
+        <v>2020</v>
+      </c>
+      <c r="B8" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C8" s="136">
+        <v>15.93</v>
+      </c>
+      <c r="D8" s="136">
+        <v>5.75</v>
+      </c>
+      <c r="E8" s="136">
+        <v>4.38</v>
+      </c>
+      <c r="F8" s="136">
+        <v>1.66</v>
+      </c>
+      <c r="G8" s="136">
+        <v>1.95</v>
+      </c>
+      <c r="H8" s="136">
+        <v>2.63</v>
+      </c>
+      <c r="I8" s="136">
+        <v>0.09</v>
+      </c>
+      <c r="J8" s="136">
+        <v>32.39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A9" s="22">
+        <v>2021</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C9" s="136">
+        <v>4.22</v>
+      </c>
+      <c r="D9" s="136">
+        <v>2.93</v>
+      </c>
+      <c r="E9" s="136">
+        <v>1.44</v>
+      </c>
+      <c r="F9" s="136">
+        <v>1.68</v>
+      </c>
+      <c r="G9" s="136">
+        <v>2.44</v>
+      </c>
+      <c r="H9" s="136">
+        <v>0.77</v>
+      </c>
+      <c r="I9" s="136">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="J9" s="136">
+        <v>13.54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A10" s="22">
+        <v>2021</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C10" s="136">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="D10" s="136">
+        <v>3.76</v>
+      </c>
+      <c r="E10" s="136">
+        <v>2.11</v>
+      </c>
+      <c r="F10" s="136">
+        <v>1.73</v>
+      </c>
+      <c r="G10" s="136">
+        <v>0.76</v>
+      </c>
+      <c r="H10" s="136">
+        <v>0.95</v>
+      </c>
+      <c r="I10" s="136">
+        <v>0.1</v>
+      </c>
+      <c r="J10" s="136">
+        <v>18.03</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A11" s="129">
+        <v>2021</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C11" s="136">
+        <v>12.72</v>
+      </c>
+      <c r="D11" s="136">
+        <v>3.69</v>
+      </c>
+      <c r="E11" s="136">
+        <v>4.08</v>
+      </c>
+      <c r="F11" s="136">
+        <v>1.36</v>
+      </c>
+      <c r="G11" s="136">
+        <v>0.72</v>
+      </c>
+      <c r="H11" s="136">
+        <v>1.82</v>
+      </c>
+      <c r="I11" s="136">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="J11" s="136">
+        <v>24.47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A12" s="22">
+        <v>2021</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C12" s="136">
+        <v>17.27</v>
+      </c>
+      <c r="D12" s="136">
+        <v>5.14</v>
+      </c>
+      <c r="E12" s="136">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="F12" s="136">
+        <v>1.43</v>
+      </c>
+      <c r="G12" s="136">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H12" s="136">
+        <v>2.62</v>
+      </c>
+      <c r="I12" s="136">
+        <v>0.08</v>
+      </c>
+      <c r="J12" s="136">
+        <v>33.64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A13" s="22">
+        <v>2022</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C13" s="136">
+        <v>3.47</v>
+      </c>
+      <c r="D13" s="136">
+        <v>2.98</v>
+      </c>
+      <c r="E13" s="136">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="F13" s="136">
+        <v>1.47</v>
+      </c>
+      <c r="G13" s="136">
+        <v>2.98</v>
+      </c>
+      <c r="H13" s="136">
+        <v>0.72</v>
+      </c>
+      <c r="I13" s="136">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="J13" s="136">
+        <v>14.18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A14" s="22">
+        <v>2022</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C14" s="136">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="D14" s="136">
+        <v>4.29</v>
+      </c>
+      <c r="E14" s="136">
+        <v>3.84</v>
+      </c>
+      <c r="F14" s="136">
+        <v>1.52</v>
+      </c>
+      <c r="G14" s="136">
+        <v>1.08</v>
+      </c>
+      <c r="H14" s="136">
+        <v>0.53</v>
+      </c>
+      <c r="I14" s="136">
+        <v>0.19</v>
+      </c>
+      <c r="J14" s="136">
+        <v>19.989999999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A15" s="22">
+        <v>2022</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C15" s="136">
+        <v>12.95</v>
+      </c>
+      <c r="D15" s="136">
+        <v>5.69</v>
+      </c>
+      <c r="E15" s="136">
+        <v>5.14</v>
+      </c>
+      <c r="F15" s="136">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="G15" s="136">
+        <v>1.19</v>
+      </c>
+      <c r="H15" s="136">
+        <v>1.56</v>
+      </c>
+      <c r="I15" s="136">
+        <v>0.35</v>
+      </c>
+      <c r="J15" s="136">
+        <v>27.99</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A16" s="22">
+        <v>2022</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C16" s="136">
+        <v>14.96</v>
+      </c>
+      <c r="D16" s="136">
+        <v>7.49</v>
+      </c>
+      <c r="E16" s="136">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="F16" s="136">
+        <v>1.24</v>
+      </c>
+      <c r="G16" s="136">
+        <v>1.32</v>
+      </c>
+      <c r="H16" s="136">
+        <v>1.98</v>
+      </c>
+      <c r="I16" s="136">
+        <v>0.46</v>
+      </c>
+      <c r="J16" s="136">
+        <v>35.979999999999997</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A17" s="22">
+        <v>2023</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C17" s="136">
+        <v>4.25</v>
+      </c>
+      <c r="D17" s="136">
+        <v>3.41</v>
+      </c>
+      <c r="E17" s="136">
+        <v>3.88</v>
+      </c>
+      <c r="F17" s="136">
+        <v>1.25</v>
+      </c>
+      <c r="G17" s="136">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="H17" s="136">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="I17" s="136">
+        <v>0.13</v>
+      </c>
+      <c r="J17" s="136">
+        <v>14.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A18" s="22">
+        <v>2023</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C18" s="136">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="D18" s="136">
+        <v>5.8</v>
+      </c>
+      <c r="E18" s="136">
+        <v>6.53</v>
+      </c>
+      <c r="F18" s="136">
+        <v>1.4</v>
+      </c>
+      <c r="G18" s="136">
+        <v>0.81</v>
+      </c>
+      <c r="H18" s="136">
+        <v>0.9</v>
+      </c>
+      <c r="I18" s="136">
+        <v>0.26</v>
+      </c>
+      <c r="J18" s="136">
+        <v>24.67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A19" s="22">
+        <v>2023</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C19" s="136">
+        <v>16.84</v>
+      </c>
+      <c r="D19" s="136">
+        <v>7.52</v>
+      </c>
+      <c r="E19" s="136">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="F19" s="136">
+        <v>1.51</v>
+      </c>
+      <c r="G19" s="136">
+        <v>0.79</v>
+      </c>
+      <c r="H19" s="136">
+        <v>1.58</v>
+      </c>
+      <c r="I19" s="136">
+        <v>0.34</v>
+      </c>
+      <c r="J19" s="136">
+        <v>33.229999999999997</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A20" s="22">
+        <v>2023</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C20" s="136">
+        <v>21.4</v>
+      </c>
+      <c r="D20" s="136">
+        <v>9.57</v>
+      </c>
+      <c r="E20" s="136">
+        <v>6.54</v>
+      </c>
+      <c r="F20" s="136">
+        <v>1.66</v>
+      </c>
+      <c r="G20" s="136">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="H20" s="136">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="I20" s="136">
+        <v>0.47</v>
+      </c>
+      <c r="J20" s="136">
+        <v>42.94</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A21" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C21" s="136">
+        <v>5.66</v>
+      </c>
+      <c r="D21" s="136">
+        <v>4.49</v>
+      </c>
+      <c r="E21" s="136">
+        <v>5.5</v>
+      </c>
+      <c r="F21" s="136">
+        <v>1.66</v>
+      </c>
+      <c r="G21" s="136">
+        <v>2.66</v>
+      </c>
+      <c r="H21" s="136">
+        <v>0.88</v>
+      </c>
+      <c r="I21" s="136">
+        <v>0.25</v>
+      </c>
+      <c r="J21" s="136">
+        <v>21.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A22" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C22" s="136">
+        <v>11.28</v>
+      </c>
+      <c r="D22" s="136">
+        <v>6.57</v>
+      </c>
+      <c r="E22" s="136">
+        <v>6.32</v>
+      </c>
+      <c r="F22" s="136">
+        <v>1.81</v>
+      </c>
+      <c r="G22" s="136">
+        <v>0.86</v>
+      </c>
+      <c r="H22" s="136">
+        <v>1.28</v>
+      </c>
+      <c r="I22" s="136">
+        <v>0.34</v>
+      </c>
+      <c r="J22" s="136">
+        <v>28.47</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A23" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" s="136">
+        <v>12.53</v>
+      </c>
+      <c r="D23" s="136">
+        <v>9.58</v>
+      </c>
+      <c r="E23" s="136">
+        <v>8.34</v>
+      </c>
+      <c r="F23" s="136">
+        <v>1.93</v>
+      </c>
+      <c r="G23" s="136">
+        <v>0.99</v>
+      </c>
+      <c r="H23" s="136">
+        <v>1.47</v>
+      </c>
+      <c r="I23" s="136">
+        <v>0.47</v>
+      </c>
+      <c r="J23" s="136">
+        <v>35.31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A24" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C24" s="136">
+        <v>17.79</v>
+      </c>
+      <c r="D24" s="136">
+        <v>12.16</v>
+      </c>
+      <c r="E24" s="136">
+        <v>10.48</v>
+      </c>
+      <c r="F24" s="136">
+        <v>2.02</v>
+      </c>
+      <c r="G24" s="136">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="H24" s="136">
+        <v>2.13</v>
+      </c>
+      <c r="I24" s="136">
+        <v>0.69</v>
+      </c>
+      <c r="J24" s="136">
+        <v>46.36</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A25" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C25" s="136">
+        <v>5.37</v>
+      </c>
+      <c r="D25" s="136">
+        <v>6.54</v>
+      </c>
+      <c r="E25" s="136">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="F25" s="136">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="G25" s="136">
+        <v>2.19</v>
+      </c>
+      <c r="H25" s="136">
+        <v>1.33</v>
+      </c>
+      <c r="I25" s="136">
+        <v>0.52</v>
+      </c>
+      <c r="J25" s="136">
+        <v>26.48</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A26" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C26" s="136">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="D26" s="136">
+        <v>8.89</v>
+      </c>
+      <c r="E26" s="136">
+        <v>11.26</v>
+      </c>
+      <c r="F26" s="136">
+        <v>2.23</v>
+      </c>
+      <c r="G26" s="136">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="H26" s="136">
+        <v>1.25</v>
+      </c>
+      <c r="I26" s="136">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="J26" s="136">
+        <v>35.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A27" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C27" s="136">
+        <v>12.92</v>
+      </c>
+      <c r="D27" s="136">
+        <v>12.29</v>
+      </c>
+      <c r="E27" s="136">
+        <v>11.14</v>
+      </c>
+      <c r="F27" s="136">
+        <v>2.35</v>
+      </c>
+      <c r="G27" s="136">
+        <v>1.56</v>
+      </c>
+      <c r="H27" s="136">
+        <v>2.86</v>
+      </c>
+      <c r="I27" s="136">
+        <v>0.76</v>
+      </c>
+      <c r="J27" s="136">
+        <v>43.88</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A28" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C28" s="136">
+        <v>18.510000000000002</v>
+      </c>
+      <c r="D28" s="136">
+        <v>15.92</v>
+      </c>
+      <c r="E28" s="136">
+        <v>12.84</v>
+      </c>
+      <c r="F28" s="136">
+        <v>2.42</v>
+      </c>
+      <c r="G28" s="136">
+        <v>1.61</v>
+      </c>
+      <c r="H28" s="136">
+        <v>3.93</v>
+      </c>
+      <c r="I28" s="136">
+        <v>0.87</v>
+      </c>
+      <c r="J28" s="136">
+        <v>56.09</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A29" s="22">
+        <v>2026</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C29" s="136">
+        <v>8.31</v>
+      </c>
+      <c r="D29" s="136">
+        <v>10.46</v>
+      </c>
+      <c r="E29" s="136">
+        <v>11.01</v>
+      </c>
+      <c r="F29" s="136">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="G29" s="136">
+        <v>1.26</v>
+      </c>
+      <c r="H29" s="136">
+        <v>1.8</v>
+      </c>
+      <c r="I29" s="136">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="J29" s="136">
+        <v>35.880000000000003</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="31.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A54" s="235" t="s">
+        <v>182</v>
+      </c>
+      <c r="B54" s="235"/>
+      <c r="C54" s="235"/>
+      <c r="D54" s="235"/>
+      <c r="E54" s="235"/>
+      <c r="F54" s="235"/>
+      <c r="G54" s="235"/>
+      <c r="H54" s="235"/>
+      <c r="I54" s="235"/>
+      <c r="J54" s="235"/>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A55" s="247" t="s">
         <v>183</v>
       </c>
-      <c r="B2" s="203"/>
-[...30 lines deleted...]
-      <c r="C4" s="20" t="s">
+      <c r="B55" s="247"/>
+      <c r="C55" s="247"/>
+      <c r="D55" s="247"/>
+      <c r="E55" s="247"/>
+      <c r="F55" s="247"/>
+      <c r="G55" s="247"/>
+      <c r="H55" s="247"/>
+      <c r="I55" s="247"/>
+      <c r="J55" s="247"/>
+    </row>
+    <row r="56" spans="1:10" s="60" customFormat="1" ht="15.9" x14ac:dyDescent="0.45">
+      <c r="A56" s="14"/>
+      <c r="B56" s="14"/>
+      <c r="C56" s="14"/>
+      <c r="D56" s="14"/>
+      <c r="E56" s="14"/>
+      <c r="F56" s="14"/>
+      <c r="G56" s="14"/>
+      <c r="H56" s="14"/>
+      <c r="I56" s="14"/>
+      <c r="J56" s="14"/>
+    </row>
+    <row r="57" spans="1:10" ht="15.9" x14ac:dyDescent="0.45">
+      <c r="A57" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B57" s="137"/>
+      <c r="C57" s="137"/>
+      <c r="D57" s="60"/>
+      <c r="E57" s="60"/>
+      <c r="F57" s="60"/>
+      <c r="G57" s="60"/>
+      <c r="H57" s="60"/>
+      <c r="I57" s="60"/>
+      <c r="J57" s="60"/>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A58" s="248" t="s">
         <v>184</v>
       </c>
-      <c r="D4" s="20" t="s">
+      <c r="B58" s="248"/>
+      <c r="C58" s="248"/>
+      <c r="D58" s="248"/>
+      <c r="E58" s="248"/>
+      <c r="F58" s="248"/>
+      <c r="G58" s="248"/>
+      <c r="H58" s="248"/>
+      <c r="I58" s="248"/>
+      <c r="J58" s="248"/>
+    </row>
+    <row r="59" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A59" s="248"/>
+      <c r="B59" s="248"/>
+      <c r="C59" s="248"/>
+      <c r="D59" s="248"/>
+      <c r="E59" s="248"/>
+      <c r="F59" s="248"/>
+      <c r="G59" s="248"/>
+      <c r="H59" s="248"/>
+      <c r="I59" s="248"/>
+      <c r="J59" s="248"/>
+    </row>
+    <row r="60" spans="1:10" ht="14.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="61" spans="1:10" ht="30.65" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A61" s="252" t="s">
+        <v>91</v>
+      </c>
+      <c r="B61" s="252"/>
+      <c r="C61" s="252"/>
+      <c r="D61" s="252"/>
+      <c r="E61" s="252"/>
+      <c r="F61" s="252"/>
+      <c r="G61" s="252"/>
+      <c r="H61" s="252"/>
+      <c r="I61" s="252"/>
+    </row>
+    <row r="62" spans="1:10" ht="30.65" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A62" s="251" t="s">
         <v>185</v>
       </c>
-      <c r="E4" s="20" t="s">
+      <c r="B62" s="251"/>
+      <c r="C62" s="251"/>
+      <c r="D62" s="251"/>
+      <c r="E62" s="251"/>
+      <c r="F62" s="251"/>
+      <c r="G62" s="251"/>
+      <c r="H62" s="251"/>
+      <c r="I62" s="251"/>
+      <c r="J62" s="251"/>
+    </row>
+    <row r="63" spans="1:10" ht="42.45" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A63" s="251" t="s">
         <v>186</v>
       </c>
-      <c r="F4" s="20" t="s">
+      <c r="B63" s="251"/>
+      <c r="C63" s="251"/>
+      <c r="D63" s="251"/>
+      <c r="E63" s="251"/>
+      <c r="F63" s="251"/>
+      <c r="G63" s="251"/>
+      <c r="H63" s="251"/>
+      <c r="I63" s="251"/>
+      <c r="J63" s="251"/>
+    </row>
+    <row r="64" spans="1:10" ht="49.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A64" s="251" t="s">
         <v>187</v>
       </c>
-      <c r="G4" s="25" t="s">
+      <c r="B64" s="251"/>
+      <c r="C64" s="251"/>
+      <c r="D64" s="251"/>
+      <c r="E64" s="251"/>
+      <c r="F64" s="251"/>
+      <c r="G64" s="251"/>
+      <c r="H64" s="251"/>
+      <c r="I64" s="251"/>
+      <c r="J64" s="251"/>
+    </row>
+    <row r="65" spans="1:10" ht="30.65" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A65" s="251" t="s">
         <v>188</v>
       </c>
-      <c r="H4" s="25" t="s">
-[...2 lines deleted...]
-      <c r="I4" s="25" t="s">
+      <c r="B65" s="251"/>
+      <c r="C65" s="251"/>
+      <c r="D65" s="251"/>
+      <c r="E65" s="251"/>
+      <c r="F65" s="251"/>
+      <c r="G65" s="251"/>
+      <c r="H65" s="251"/>
+      <c r="I65" s="251"/>
+      <c r="J65" s="251"/>
+    </row>
+    <row r="66" spans="1:10" ht="30.65" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A66" s="251" t="s">
         <v>189</v>
       </c>
-      <c r="J4" s="25" t="s">
-[...936 lines deleted...]
-      <c r="A55" s="210" t="s">
+      <c r="B66" s="251"/>
+      <c r="C66" s="251"/>
+      <c r="D66" s="251"/>
+      <c r="E66" s="251"/>
+      <c r="F66" s="251"/>
+      <c r="G66" s="251"/>
+      <c r="H66" s="251"/>
+      <c r="I66" s="251"/>
+      <c r="J66" s="251"/>
+    </row>
+    <row r="67" spans="1:10" ht="30.65" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A67" s="251" t="s">
         <v>190</v>
       </c>
-      <c r="B55" s="210"/>
-[...10 lines deleted...]
-      <c r="A56" s="224" t="s">
+      <c r="B67" s="251"/>
+      <c r="C67" s="251"/>
+      <c r="D67" s="251"/>
+      <c r="E67" s="251"/>
+      <c r="F67" s="251"/>
+      <c r="G67" s="251"/>
+      <c r="H67" s="251"/>
+      <c r="I67" s="251"/>
+      <c r="J67" s="251"/>
+    </row>
+    <row r="68" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A68" s="251" t="s">
         <v>191</v>
       </c>
-      <c r="B56" s="224"/>
-[...175 lines deleted...]
-      <c r="J69" s="228"/>
+      <c r="B68" s="251"/>
+      <c r="C68" s="251"/>
+      <c r="D68" s="251"/>
+      <c r="E68" s="251"/>
+      <c r="F68" s="251"/>
+      <c r="G68" s="251"/>
+      <c r="H68" s="251"/>
+      <c r="I68" s="251"/>
+      <c r="J68" s="251"/>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="A67:J67"/>
     <mergeCell ref="A68:J68"/>
-    <mergeCell ref="A69:J69"/>
+    <mergeCell ref="A63:J63"/>
     <mergeCell ref="A64:J64"/>
     <mergeCell ref="A65:J65"/>
     <mergeCell ref="A66:J66"/>
-    <mergeCell ref="A67:J67"/>
-[...2 lines deleted...]
-    <mergeCell ref="A62:I62"/>
+    <mergeCell ref="A62:J62"/>
+    <mergeCell ref="A58:J59"/>
+    <mergeCell ref="A61:I61"/>
+    <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:J2"/>
-    <mergeCell ref="A56:J56"/>
     <mergeCell ref="A55:J55"/>
-    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A54:J54"/>
   </mergeCells>
-  <phoneticPr fontId="43" type="noConversion"/>
+  <phoneticPr fontId="46" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{A877BD5A-5DFB-4B5F-B094-A600209EEE31}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C976AE62-D6BE-46F9-9ECF-D6FBC80EB0B7}">
-  <dimension ref="A1:I65"/>
+  <dimension ref="A1:K57"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:K2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="16" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="8.6328125" style="9"/>
+    <col min="1" max="1" width="16" style="14" customWidth="1"/>
+    <col min="2" max="2" width="14.69140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="28.23046875" style="14" customWidth="1"/>
+    <col min="7" max="7" width="22.765625" style="14" customWidth="1"/>
+    <col min="8" max="16384" width="8.69140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A1" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
-    <row r="2" spans="1:7" ht="23.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="203" t="s">
+    <row r="2" spans="1:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="277" t="s">
+        <v>192</v>
+      </c>
+      <c r="B2" s="277"/>
+      <c r="C2" s="277"/>
+      <c r="D2" s="277"/>
+      <c r="E2" s="277"/>
+      <c r="F2" s="277"/>
+      <c r="G2" s="277"/>
+      <c r="H2" s="277"/>
+      <c r="I2" s="277"/>
+      <c r="J2" s="277"/>
+      <c r="K2" s="277"/>
+    </row>
+    <row r="3" spans="1:11" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="234" t="s">
+        <v>70</v>
+      </c>
+      <c r="B3" s="234"/>
+      <c r="C3" s="234"/>
+      <c r="D3" s="234"/>
+      <c r="E3" s="234"/>
+      <c r="F3" s="234"/>
+      <c r="G3" s="234"/>
+      <c r="H3" s="234"/>
+      <c r="I3" s="234"/>
+      <c r="J3" s="234"/>
+      <c r="K3" s="234"/>
+    </row>
+    <row r="4" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B4" s="35" t="s">
+        <v>72</v>
+      </c>
+      <c r="C4" s="35" t="s">
+        <v>193</v>
+      </c>
+      <c r="D4" s="35" t="s">
+        <v>77</v>
+      </c>
+      <c r="E4" s="35" t="s">
+        <v>194</v>
+      </c>
+      <c r="F4" s="36" t="s">
+        <v>110</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="22">
+        <v>2020</v>
+      </c>
+      <c r="B5" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C5" s="130">
+        <v>62010</v>
+      </c>
+      <c r="D5" s="130">
+        <v>89164</v>
+      </c>
+      <c r="E5" s="130">
+        <v>117690</v>
+      </c>
+      <c r="F5" s="134">
+        <v>268864</v>
+      </c>
+      <c r="G5" s="130" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A6" s="22">
+        <v>2020</v>
+      </c>
+      <c r="B6" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C6" s="130">
+        <v>22664</v>
+      </c>
+      <c r="D6" s="130">
+        <v>154853</v>
+      </c>
+      <c r="E6" s="130">
+        <v>0</v>
+      </c>
+      <c r="F6" s="134">
+        <v>177517</v>
+      </c>
+      <c r="G6" s="130" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A7" s="22">
+        <v>2020</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C7" s="130">
+        <v>743747</v>
+      </c>
+      <c r="D7" s="130">
+        <v>2279217</v>
+      </c>
+      <c r="E7" s="130">
+        <v>399462</v>
+      </c>
+      <c r="F7" s="134">
+        <v>3422426</v>
+      </c>
+      <c r="G7" s="130" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A8" s="22">
+        <v>2020</v>
+      </c>
+      <c r="B8" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C8" s="130">
+        <v>122591</v>
+      </c>
+      <c r="D8" s="130">
+        <v>34006</v>
+      </c>
+      <c r="E8" s="130">
+        <v>0</v>
+      </c>
+      <c r="F8" s="134">
+        <v>156597</v>
+      </c>
+      <c r="G8" s="130">
+        <v>4025404</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A9" s="22">
+        <v>2021</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C9" s="130">
+        <v>208154</v>
+      </c>
+      <c r="D9" s="130">
+        <v>79858</v>
+      </c>
+      <c r="E9" s="130">
+        <v>70461</v>
+      </c>
+      <c r="F9" s="134">
+        <v>358473</v>
+      </c>
+      <c r="G9" s="130" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A10" s="22">
+        <v>2021</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C10" s="130">
+        <v>193547</v>
+      </c>
+      <c r="D10" s="130">
+        <v>2326078</v>
+      </c>
+      <c r="E10" s="130">
+        <v>0</v>
+      </c>
+      <c r="F10" s="134">
+        <v>2519625</v>
+      </c>
+      <c r="G10" s="130" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A11" s="22">
+        <v>2021</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C11" s="130">
+        <v>830436</v>
+      </c>
+      <c r="D11" s="130">
+        <v>135535</v>
+      </c>
+      <c r="E11" s="130">
+        <v>421100</v>
+      </c>
+      <c r="F11" s="134">
+        <v>1387071</v>
+      </c>
+      <c r="G11" s="130" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A12" s="22">
+        <v>2021</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C12" s="130">
+        <v>259185</v>
+      </c>
+      <c r="D12" s="130">
+        <v>49437</v>
+      </c>
+      <c r="E12" s="130">
+        <v>1197690</v>
+      </c>
+      <c r="F12" s="134">
+        <v>1506312</v>
+      </c>
+      <c r="G12" s="130">
+        <v>5771481</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A13" s="22">
+        <v>2022</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C13" s="130">
+        <v>615330</v>
+      </c>
+      <c r="D13" s="130">
+        <v>560273</v>
+      </c>
+      <c r="E13" s="130">
+        <v>40627</v>
+      </c>
+      <c r="F13" s="134">
+        <v>1216230</v>
+      </c>
+      <c r="G13" s="130" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A14" s="22">
+        <v>2022</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C14" s="130">
+        <v>309710</v>
+      </c>
+      <c r="D14" s="130">
+        <v>42798</v>
+      </c>
+      <c r="E14" s="130">
+        <v>3850</v>
+      </c>
+      <c r="F14" s="134">
+        <v>356358</v>
+      </c>
+      <c r="G14" s="130" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A15" s="22">
+        <v>2022</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C15" s="130">
+        <v>1384178</v>
+      </c>
+      <c r="D15" s="130">
+        <v>2839830</v>
+      </c>
+      <c r="E15" s="130">
+        <v>429396</v>
+      </c>
+      <c r="F15" s="134">
+        <v>4653404</v>
+      </c>
+      <c r="G15" s="130" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A16" s="22">
+        <v>2022</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C16" s="130">
+        <v>1067260</v>
+      </c>
+      <c r="D16" s="130">
+        <v>117533</v>
+      </c>
+      <c r="E16" s="130">
+        <v>0</v>
+      </c>
+      <c r="F16" s="134">
+        <v>1184793</v>
+      </c>
+      <c r="G16" s="130">
+        <v>7410785</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A17" s="22">
+        <v>2023</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C17" s="130">
+        <v>1343335</v>
+      </c>
+      <c r="D17" s="130">
+        <v>640906</v>
+      </c>
+      <c r="E17" s="130">
+        <v>101107</v>
+      </c>
+      <c r="F17" s="134">
+        <v>2085348</v>
+      </c>
+      <c r="G17" s="130" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A18" s="22">
+        <v>2023</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C18" s="130">
+        <v>907356</v>
+      </c>
+      <c r="D18" s="130">
+        <v>2237378</v>
+      </c>
+      <c r="E18" s="130">
+        <v>0</v>
+      </c>
+      <c r="F18" s="134">
+        <v>3144734</v>
+      </c>
+      <c r="G18" s="130" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A19" s="22">
+        <v>2023</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C19" s="130">
+        <v>2281727</v>
+      </c>
+      <c r="D19" s="130">
+        <v>426512</v>
+      </c>
+      <c r="E19" s="130">
+        <v>25481</v>
+      </c>
+      <c r="F19" s="134">
+        <v>2733720</v>
+      </c>
+      <c r="G19" s="130" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A20" s="22">
+        <v>2023</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C20" s="130">
+        <v>657659</v>
+      </c>
+      <c r="D20" s="130">
+        <v>96429</v>
+      </c>
+      <c r="E20" s="130">
+        <v>0</v>
+      </c>
+      <c r="F20" s="134">
+        <v>754088</v>
+      </c>
+      <c r="G20" s="130">
+        <v>8717890</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A21" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C21" s="130">
+        <v>1614565</v>
+      </c>
+      <c r="D21" s="130">
+        <v>554083</v>
+      </c>
+      <c r="E21" s="130">
+        <v>115574</v>
+      </c>
+      <c r="F21" s="134">
+        <v>2284222</v>
+      </c>
+      <c r="G21" s="130" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A22" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C22" s="130">
+        <v>1277943</v>
+      </c>
+      <c r="D22" s="130">
+        <v>2254806</v>
+      </c>
+      <c r="E22" s="130">
+        <v>0</v>
+      </c>
+      <c r="F22" s="134">
+        <v>3532749</v>
+      </c>
+      <c r="G22" s="130" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A23" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" s="130">
+        <v>1100939</v>
+      </c>
+      <c r="D23" s="130">
+        <v>345660</v>
+      </c>
+      <c r="E23" s="130">
+        <v>125266</v>
+      </c>
+      <c r="F23" s="134">
+        <v>1571865</v>
+      </c>
+      <c r="G23" s="130" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A24" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C24" s="130">
+        <v>2801983</v>
+      </c>
+      <c r="D24" s="130">
+        <v>253959</v>
+      </c>
+      <c r="E24" s="130">
+        <v>0</v>
+      </c>
+      <c r="F24" s="134">
+        <v>3055942</v>
+      </c>
+      <c r="G24" s="130">
+        <v>10444778</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A25" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C25" s="130">
+        <v>1915381</v>
+      </c>
+      <c r="D25" s="130">
+        <v>719248</v>
+      </c>
+      <c r="E25" s="130">
+        <v>61527</v>
+      </c>
+      <c r="F25" s="134">
+        <v>2696156</v>
+      </c>
+      <c r="G25" s="130" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A26" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C26" s="130">
+        <v>1893376</v>
+      </c>
+      <c r="D26" s="130">
+        <v>2502145</v>
+      </c>
+      <c r="E26" s="130">
+        <v>106208</v>
+      </c>
+      <c r="F26" s="134">
+        <v>4501729</v>
+      </c>
+      <c r="G26" s="130" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A27" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C27" s="130">
+        <v>3139309</v>
+      </c>
+      <c r="D27" s="130">
+        <v>495783</v>
+      </c>
+      <c r="E27" s="130">
+        <v>10943</v>
+      </c>
+      <c r="F27" s="134">
+        <v>3646035</v>
+      </c>
+      <c r="G27" s="130" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A28" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C28" s="130">
+        <v>3913256</v>
+      </c>
+      <c r="D28" s="130">
+        <v>506571</v>
+      </c>
+      <c r="E28" s="130">
+        <v>2852</v>
+      </c>
+      <c r="F28" s="134">
+        <v>4422679</v>
+      </c>
+      <c r="G28" s="130">
+        <v>15266599</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A29" s="22">
+        <v>2026</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C29" s="130">
+        <v>3403063</v>
+      </c>
+      <c r="D29" s="130">
+        <v>621952</v>
+      </c>
+      <c r="E29" s="130">
+        <v>51705</v>
+      </c>
+      <c r="F29" s="134">
+        <v>4076720</v>
+      </c>
+      <c r="G29" s="130">
+        <v>4076720</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" s="21" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="14"/>
+      <c r="B35" s="14"/>
+      <c r="C35" s="14"/>
+      <c r="D35" s="14"/>
+      <c r="E35" s="14"/>
+      <c r="F35" s="14"/>
+      <c r="G35" s="14"/>
+    </row>
+    <row r="36" spans="1:9" s="21" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="14"/>
+      <c r="B36" s="14"/>
+      <c r="C36" s="14"/>
+      <c r="D36" s="14"/>
+      <c r="E36" s="14"/>
+      <c r="F36" s="14"/>
+      <c r="G36" s="14"/>
+    </row>
+    <row r="37" spans="1:9" s="21" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="14"/>
+      <c r="B37" s="14"/>
+      <c r="C37" s="14"/>
+      <c r="D37" s="14"/>
+      <c r="E37" s="14"/>
+      <c r="F37" s="14"/>
+      <c r="G37" s="14"/>
+    </row>
+    <row r="38" spans="1:9" s="21" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A38" s="14"/>
+      <c r="B38" s="14"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="14"/>
+      <c r="E38" s="14"/>
+      <c r="F38" s="14"/>
+      <c r="G38" s="14"/>
+    </row>
+    <row r="39" spans="1:9" s="21" customFormat="1" ht="14.7" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="14"/>
+      <c r="B39" s="14"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="14"/>
+      <c r="E39" s="14"/>
+      <c r="F39" s="14"/>
+      <c r="G39" s="14"/>
+      <c r="H39" s="30"/>
+      <c r="I39" s="30"/>
+    </row>
+    <row r="40" spans="1:9" s="21" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A40" s="14"/>
+      <c r="B40" s="14"/>
+      <c r="C40" s="14"/>
+      <c r="D40" s="14"/>
+      <c r="E40" s="14"/>
+      <c r="F40" s="14"/>
+      <c r="G40" s="14"/>
+    </row>
+    <row r="41" spans="1:9" s="21" customFormat="1" ht="14.7" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="14"/>
+      <c r="B41" s="14"/>
+      <c r="C41" s="14"/>
+      <c r="D41" s="14"/>
+      <c r="E41" s="14"/>
+      <c r="F41" s="14"/>
+      <c r="G41" s="14"/>
+      <c r="H41" s="255"/>
+      <c r="I41" s="255"/>
+    </row>
+    <row r="42" spans="1:9" s="21" customFormat="1" ht="39.65" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="14"/>
+      <c r="B42" s="14"/>
+      <c r="C42" s="14"/>
+      <c r="D42" s="14"/>
+      <c r="E42" s="14"/>
+      <c r="F42" s="14"/>
+      <c r="G42" s="14"/>
+      <c r="H42" s="251"/>
+      <c r="I42" s="251"/>
+    </row>
+    <row r="43" spans="1:9" s="21" customFormat="1" ht="39.65" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="14"/>
+      <c r="B43" s="14"/>
+      <c r="C43" s="14"/>
+      <c r="D43" s="14"/>
+      <c r="E43" s="14"/>
+      <c r="F43" s="14"/>
+      <c r="G43" s="14"/>
+      <c r="H43" s="251"/>
+      <c r="I43" s="251"/>
+    </row>
+    <row r="44" spans="1:9" s="21" customFormat="1" ht="49.2" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="14"/>
+      <c r="B44" s="14"/>
+      <c r="C44" s="14"/>
+      <c r="D44" s="14"/>
+      <c r="E44" s="14"/>
+      <c r="F44" s="14"/>
+      <c r="G44" s="14"/>
+      <c r="H44" s="135"/>
+      <c r="I44" s="135"/>
+    </row>
+    <row r="48" spans="1:9" ht="15.9" x14ac:dyDescent="0.45">
+      <c r="A48" s="207" t="s">
+        <v>195</v>
+      </c>
+      <c r="B48" s="153"/>
+      <c r="C48" s="153"/>
+      <c r="D48" s="153"/>
+      <c r="E48" s="153"/>
+      <c r="F48" s="153"/>
+      <c r="G48" s="153"/>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A49" s="253" t="s">
+        <v>196</v>
+      </c>
+      <c r="B49" s="253"/>
+      <c r="C49" s="253"/>
+      <c r="D49" s="253"/>
+      <c r="E49" s="253"/>
+      <c r="F49" s="253"/>
+      <c r="G49" s="253"/>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A50" s="21"/>
+      <c r="B50" s="21"/>
+      <c r="C50" s="21"/>
+      <c r="D50" s="21"/>
+      <c r="E50" s="21"/>
+      <c r="F50" s="21"/>
+      <c r="G50" s="21"/>
+    </row>
+    <row r="51" spans="1:7" ht="15.9" x14ac:dyDescent="0.45">
+      <c r="A51" s="207" t="s">
+        <v>89</v>
+      </c>
+      <c r="B51" s="153"/>
+      <c r="C51" s="153"/>
+      <c r="D51" s="153"/>
+      <c r="E51" s="153"/>
+      <c r="F51" s="153"/>
+      <c r="G51" s="153"/>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A52" s="254" t="s">
+        <v>197</v>
+      </c>
+      <c r="B52" s="254"/>
+      <c r="C52" s="254"/>
+      <c r="D52" s="254"/>
+      <c r="E52" s="254"/>
+      <c r="F52" s="254"/>
+      <c r="G52" s="254"/>
+    </row>
+    <row r="53" spans="1:7" ht="19.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A53" s="21"/>
+      <c r="B53" s="21"/>
+      <c r="C53" s="21"/>
+      <c r="D53" s="21"/>
+      <c r="E53" s="21"/>
+      <c r="F53" s="21"/>
+      <c r="G53" s="21"/>
+    </row>
+    <row r="54" spans="1:7" ht="29.7" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A54" s="255" t="s">
+        <v>198</v>
+      </c>
+      <c r="B54" s="255"/>
+      <c r="C54" s="255"/>
+      <c r="D54" s="255"/>
+      <c r="E54" s="255"/>
+      <c r="F54" s="255"/>
+      <c r="G54" s="255"/>
+    </row>
+    <row r="55" spans="1:7" ht="32.700000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A55" s="251" t="s">
+        <v>199</v>
+      </c>
+      <c r="B55" s="251"/>
+      <c r="C55" s="251"/>
+      <c r="D55" s="251"/>
+      <c r="E55" s="251"/>
+      <c r="F55" s="251"/>
+      <c r="G55" s="251"/>
+    </row>
+    <row r="56" spans="1:7" ht="41.7" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="251" t="s">
         <v>200</v>
       </c>
-      <c r="B2" s="203"/>
-[...24 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="B56" s="251"/>
+      <c r="C56" s="251"/>
+      <c r="D56" s="251"/>
+      <c r="E56" s="251"/>
+      <c r="F56" s="251"/>
+      <c r="G56" s="251"/>
+    </row>
+    <row r="57" spans="1:7" ht="44.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A57" s="251" t="s">
         <v>201</v>
       </c>
-      <c r="D4" s="29" t="s">
-[...871 lines deleted...]
-      <c r="E65" s="10"/>
+      <c r="B57" s="251"/>
+      <c r="C57" s="251"/>
+      <c r="D57" s="251"/>
+      <c r="E57" s="251"/>
+      <c r="F57" s="251"/>
+      <c r="G57" s="251"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A2:G2"/>
-    <mergeCell ref="A3:G3"/>
     <mergeCell ref="H43:I43"/>
     <mergeCell ref="H42:I42"/>
     <mergeCell ref="H41:I41"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
     <mergeCell ref="A57:G57"/>
     <mergeCell ref="A49:G49"/>
     <mergeCell ref="A52:G52"/>
     <mergeCell ref="A54:G54"/>
     <mergeCell ref="A55:G55"/>
     <mergeCell ref="A56:G56"/>
   </mergeCells>
-  <phoneticPr fontId="43" type="noConversion"/>
+  <phoneticPr fontId="46" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{D78322C3-361E-4ED6-B798-F0C14D368881}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86C579C8-63D6-448D-B884-601EE1BB46AB}">
-  <dimension ref="A1:Q65"/>
+  <dimension ref="A1:Q40"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:O2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="13" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="12.9" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="14.453125" style="57" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.6328125" style="57"/>
+    <col min="1" max="1" width="14.4609375" style="65" customWidth="1"/>
+    <col min="2" max="4" width="15.23046875" style="65" customWidth="1"/>
+    <col min="5" max="5" width="19.23046875" style="65" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="15.23046875" style="65" customWidth="1"/>
+    <col min="7" max="7" width="16.69140625" style="65" customWidth="1"/>
+    <col min="8" max="8" width="9.84375" style="65" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9.4609375" style="65" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.53515625" style="65" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="19" style="65" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8.69140625" style="65"/>
+    <col min="13" max="15" width="16.53515625" style="65" customWidth="1"/>
+    <col min="16" max="16384" width="8.69140625" style="65"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="56" customFormat="1" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="A1" s="55" t="s">
+    <row r="1" spans="1:17" s="64" customFormat="1" ht="14.6" x14ac:dyDescent="0.3">
+      <c r="A1" s="63" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="2" spans="1:17" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="318" t="s">
+    <row r="2" spans="1:17" ht="26.25" customHeight="1" x14ac:dyDescent="0.7">
+      <c r="A2" s="280" t="s">
+        <v>202</v>
+      </c>
+      <c r="B2" s="280"/>
+      <c r="C2" s="280"/>
+      <c r="D2" s="280"/>
+      <c r="E2" s="280"/>
+      <c r="F2" s="280"/>
+      <c r="G2" s="280"/>
+      <c r="H2" s="280"/>
+      <c r="I2" s="280"/>
+      <c r="J2" s="280"/>
+      <c r="K2" s="280"/>
+      <c r="L2" s="280"/>
+      <c r="M2" s="280"/>
+      <c r="N2" s="280"/>
+      <c r="O2" s="280"/>
+    </row>
+    <row r="3" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A3" s="257" t="s">
+        <v>203</v>
+      </c>
+      <c r="B3" s="257"/>
+      <c r="C3" s="257"/>
+      <c r="D3" s="257"/>
+      <c r="E3" s="257"/>
+      <c r="F3" s="257"/>
+      <c r="G3" s="257"/>
+      <c r="H3" s="257"/>
+      <c r="I3" s="257"/>
+      <c r="J3" s="257"/>
+      <c r="K3" s="257"/>
+      <c r="L3" s="257"/>
+      <c r="M3" s="257"/>
+      <c r="N3" s="257"/>
+      <c r="O3" s="257"/>
+    </row>
+    <row r="4" spans="1:17" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="66" t="s">
+        <v>71</v>
+      </c>
+      <c r="B4" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="C4" s="66" t="s">
+        <v>204</v>
+      </c>
+      <c r="D4" s="66" t="s">
+        <v>205</v>
+      </c>
+      <c r="E4" s="66" t="s">
+        <v>206</v>
+      </c>
+      <c r="F4" s="66" t="s">
+        <v>207</v>
+      </c>
+      <c r="G4" s="66" t="s">
+        <v>208</v>
+      </c>
+      <c r="H4" s="66" t="s">
+        <v>209</v>
+      </c>
+      <c r="I4" s="66" t="s">
         <v>210</v>
       </c>
-      <c r="B2" s="318"/>
-[...11 lines deleted...]
-      <c r="A3" s="240" t="s">
+      <c r="J4" s="66" t="s">
         <v>211</v>
       </c>
-      <c r="B3" s="240"/>
-[...17 lines deleted...]
-      <c r="C4" s="59" t="s">
+      <c r="K4" s="66" t="s">
         <v>212</v>
       </c>
-      <c r="D4" s="59" t="s">
-[...28 lines deleted...]
-      <c r="B5" s="317" t="s">
+    </row>
+    <row r="5" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="211">
+        <v>2025</v>
+      </c>
+      <c r="B5" s="131" t="s">
         <v>84</v>
       </c>
-      <c r="C5" s="172">
+      <c r="C5" s="67">
         <v>32.799999999999997</v>
       </c>
-      <c r="D5" s="172">
+      <c r="D5" s="67">
         <v>597.23</v>
       </c>
-      <c r="E5" s="172">
+      <c r="E5" s="67">
         <v>6.64</v>
       </c>
-      <c r="F5" s="60">
+      <c r="F5" s="67">
         <v>331.69</v>
       </c>
-      <c r="G5" s="60">
+      <c r="G5" s="67">
         <v>219.68</v>
       </c>
-      <c r="H5" s="60">
+      <c r="H5" s="67">
         <v>16.88</v>
       </c>
-      <c r="I5" s="60">
+      <c r="I5" s="67">
         <v>330.68</v>
       </c>
-      <c r="J5" s="60">
+      <c r="J5" s="67">
         <v>149.96</v>
       </c>
-      <c r="K5" s="158">
+      <c r="K5" s="201">
         <v>1685.55</v>
       </c>
     </row>
-    <row r="6" spans="1:17" ht="14.5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B6" s="317" t="s">
+    <row r="6" spans="1:17" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="211">
+        <v>2025</v>
+      </c>
+      <c r="B6" s="131" t="s">
         <v>85</v>
       </c>
-      <c r="C6" s="172">
+      <c r="C6" s="67">
         <v>91.73</v>
       </c>
-      <c r="D6" s="172">
+      <c r="D6" s="67">
         <v>1769.58</v>
       </c>
-      <c r="E6" s="172">
+      <c r="E6" s="67">
         <v>15.05</v>
       </c>
-      <c r="F6" s="60">
+      <c r="F6" s="67">
         <v>954.06</v>
       </c>
-      <c r="G6" s="60">
+      <c r="G6" s="67">
         <v>562.49</v>
       </c>
-      <c r="H6" s="60">
+      <c r="H6" s="67">
         <v>39.369999999999997</v>
       </c>
-      <c r="I6" s="60">
+      <c r="I6" s="67">
         <v>1007.59</v>
       </c>
-      <c r="J6" s="60">
+      <c r="J6" s="67">
         <v>417.99</v>
       </c>
-      <c r="K6" s="158">
+      <c r="K6" s="201">
         <v>4857.8500000000004</v>
       </c>
-      <c r="Q6" s="156"/>
-[...5 lines deleted...]
-      <c r="B7" s="317" t="s">
+      <c r="Q6" s="198"/>
+    </row>
+    <row r="7" spans="1:17" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="211">
+        <v>2026</v>
+      </c>
+      <c r="B7" s="131" t="s">
         <v>81</v>
       </c>
-      <c r="C7" s="172">
+      <c r="C7" s="67">
         <v>136.44</v>
       </c>
-      <c r="D7" s="172">
+      <c r="D7" s="67">
         <v>2777.3</v>
       </c>
-      <c r="E7" s="172">
+      <c r="E7" s="67">
         <v>19</v>
       </c>
-      <c r="F7" s="60">
+      <c r="F7" s="67">
         <v>1534.8</v>
       </c>
-      <c r="G7" s="60">
+      <c r="G7" s="67">
         <v>812.29</v>
       </c>
-      <c r="H7" s="60">
+      <c r="H7" s="67">
         <v>53.7</v>
       </c>
-      <c r="I7" s="60">
+      <c r="I7" s="67">
         <v>1406.14</v>
       </c>
-      <c r="J7" s="157">
+      <c r="J7" s="200">
         <v>654.51</v>
       </c>
-      <c r="K7" s="158">
+      <c r="K7" s="201">
         <v>7394.18</v>
       </c>
     </row>
-    <row r="8" spans="1:17" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:17" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A8"/>
       <c r="B8"/>
-      <c r="C8" s="172"/>
-[...183 lines deleted...]
-      <c r="A38" s="241" t="s">
+      <c r="C8" s="67"/>
+      <c r="D8" s="67"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="67"/>
+      <c r="H8" s="67"/>
+      <c r="I8" s="67"/>
+      <c r="J8" s="67"/>
+      <c r="K8" s="67"/>
+    </row>
+    <row r="34" spans="1:11" s="68" customFormat="1" ht="14.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="65"/>
+      <c r="B34" s="65"/>
+      <c r="C34" s="65"/>
+      <c r="D34" s="65"/>
+      <c r="E34" s="65"/>
+      <c r="F34" s="65"/>
+      <c r="G34" s="65"/>
+      <c r="H34" s="65"/>
+      <c r="I34" s="65"/>
+      <c r="J34" s="65"/>
+      <c r="K34" s="65"/>
+    </row>
+    <row r="35" spans="1:11" s="68" customFormat="1" ht="14.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="258" t="s">
+        <v>213</v>
+      </c>
+      <c r="B35" s="258"/>
+      <c r="C35" s="258"/>
+      <c r="D35" s="258"/>
+      <c r="E35" s="258"/>
+      <c r="F35" s="258"/>
+      <c r="G35" s="258"/>
+      <c r="H35" s="258"/>
+      <c r="I35" s="258"/>
+      <c r="J35" s="258"/>
+      <c r="K35" s="258"/>
+    </row>
+    <row r="36" spans="1:11" s="68" customFormat="1" ht="29.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="259" t="s">
+        <v>214</v>
+      </c>
+      <c r="B36" s="259"/>
+      <c r="C36" s="259"/>
+      <c r="D36" s="259"/>
+      <c r="E36" s="259"/>
+      <c r="F36" s="259"/>
+      <c r="G36" s="259"/>
+      <c r="H36" s="259"/>
+      <c r="I36" s="259"/>
+      <c r="J36" s="259"/>
+      <c r="K36" s="259"/>
+    </row>
+    <row r="37" spans="1:11" s="68" customFormat="1" ht="14.6" x14ac:dyDescent="0.3"/>
+    <row r="38" spans="1:11" s="68" customFormat="1" ht="14.6" x14ac:dyDescent="0.3">
+      <c r="A38" s="258" t="s">
         <v>89</v>
       </c>
-      <c r="B38" s="241"/>
-[...161 lines deleted...]
-      <c r="E65" s="173"/>
+      <c r="B38" s="258"/>
+      <c r="C38" s="258"/>
+      <c r="D38" s="258"/>
+      <c r="E38" s="258"/>
+      <c r="F38" s="258"/>
+      <c r="G38" s="258"/>
+      <c r="H38" s="258"/>
+      <c r="I38" s="258"/>
+      <c r="J38" s="258"/>
+      <c r="K38" s="258"/>
+    </row>
+    <row r="39" spans="1:11" s="68" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="256" t="s">
+        <v>215</v>
+      </c>
+      <c r="B39" s="256"/>
+      <c r="C39" s="256"/>
+      <c r="D39" s="256"/>
+      <c r="E39" s="256"/>
+      <c r="F39" s="256"/>
+      <c r="G39" s="256"/>
+      <c r="H39" s="256"/>
+      <c r="I39" s="256"/>
+      <c r="J39" s="256"/>
+      <c r="K39" s="256"/>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A40" s="256"/>
+      <c r="B40" s="256"/>
+      <c r="C40" s="256"/>
+      <c r="D40" s="256"/>
+      <c r="E40" s="256"/>
+      <c r="F40" s="256"/>
+      <c r="G40" s="256"/>
+      <c r="H40" s="256"/>
+      <c r="I40" s="256"/>
+      <c r="J40" s="256"/>
+      <c r="K40" s="256"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A3:O3"/>
     <mergeCell ref="A39:K40"/>
-    <mergeCell ref="A3:J3"/>
     <mergeCell ref="A35:K35"/>
     <mergeCell ref="A36:K36"/>
     <mergeCell ref="A38:K38"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{F905AB0F-4C13-4E3D-A22C-6605E1B8B479}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2519E2E3-C9B0-4207-98DD-3D6419A7974E}">
-  <dimension ref="A1:K65"/>
+  <dimension ref="A1:S41"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:P2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.90625" style="305" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.6328125" style="305"/>
+    <col min="1" max="1" width="19.53515625" style="70" customWidth="1"/>
+    <col min="2" max="2" width="41.53515625" style="70" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="8.69140625" style="70"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="274" t="s">
+    <row r="1" spans="1:19" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A1" s="12" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="2" spans="1:11" ht="43.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A2" s="306" t="s">
+    <row r="2" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.7">
+      <c r="A2" s="281" t="s">
+        <v>216</v>
+      </c>
+      <c r="B2" s="281"/>
+      <c r="C2" s="281"/>
+      <c r="D2" s="281"/>
+      <c r="E2" s="281"/>
+      <c r="F2" s="281"/>
+      <c r="G2" s="281"/>
+      <c r="H2" s="281"/>
+      <c r="I2" s="281"/>
+      <c r="J2" s="281"/>
+      <c r="K2" s="281"/>
+      <c r="L2" s="281"/>
+      <c r="M2" s="281"/>
+      <c r="N2" s="281"/>
+      <c r="O2" s="281"/>
+      <c r="P2" s="281"/>
+    </row>
+    <row r="3" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="226" t="s">
+        <v>203</v>
+      </c>
+      <c r="B3" s="226"/>
+      <c r="C3" s="226"/>
+      <c r="D3" s="226"/>
+      <c r="E3" s="226"/>
+      <c r="F3" s="226"/>
+      <c r="G3" s="226"/>
+      <c r="H3" s="226"/>
+      <c r="I3" s="226"/>
+      <c r="J3" s="226"/>
+      <c r="K3" s="226"/>
+      <c r="L3" s="226"/>
+      <c r="M3" s="226"/>
+      <c r="N3" s="226"/>
+      <c r="O3" s="226"/>
+      <c r="P3" s="226"/>
+    </row>
+    <row r="4" spans="1:19" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="66" t="s">
+        <v>217</v>
+      </c>
+      <c r="B4" s="66" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="75" t="s">
+        <v>219</v>
+      </c>
+      <c r="B5" s="74">
+        <v>57903</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="75" t="s">
+        <v>220</v>
+      </c>
+      <c r="B6" s="74">
+        <v>116507</v>
+      </c>
+      <c r="S6" s="199"/>
+    </row>
+    <row r="7" spans="1:19" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="75" t="s">
+        <v>221</v>
+      </c>
+      <c r="B7" s="74">
+        <v>98394</v>
+      </c>
+      <c r="S7" s="199"/>
+    </row>
+    <row r="8" spans="1:19" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="75" t="s">
+        <v>222</v>
+      </c>
+      <c r="B8" s="74">
+        <v>6632</v>
+      </c>
+      <c r="S8" s="199"/>
+    </row>
+    <row r="9" spans="1:19" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A9" s="73" t="s">
+        <v>110</v>
+      </c>
+      <c r="B9" s="72">
+        <v>279436</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" s="42" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A36" s="260" t="s">
+        <v>223</v>
+      </c>
+      <c r="B36" s="260"/>
+      <c r="C36" s="260"/>
+      <c r="D36" s="260"/>
+      <c r="E36" s="260"/>
+      <c r="F36" s="260"/>
+      <c r="G36" s="260"/>
+      <c r="H36" s="260"/>
+      <c r="I36" s="260"/>
+      <c r="J36" s="260"/>
+      <c r="K36" s="260"/>
+    </row>
+    <row r="37" spans="1:13" s="42" customFormat="1" ht="77.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="259" t="s">
         <v>224</v>
       </c>
-      <c r="B2" s="306"/>
-[...26 lines deleted...]
-      <c r="A4" s="282" t="s">
+      <c r="B37" s="259"/>
+      <c r="C37" s="259"/>
+      <c r="D37" s="259"/>
+      <c r="E37" s="259"/>
+      <c r="F37" s="259"/>
+      <c r="G37" s="259"/>
+      <c r="H37" s="259"/>
+      <c r="I37" s="259"/>
+      <c r="J37" s="259"/>
+      <c r="K37" s="259"/>
+      <c r="M37" s="78"/>
+    </row>
+    <row r="38" spans="1:13" s="42" customFormat="1" ht="14.6" x14ac:dyDescent="0.4"/>
+    <row r="39" spans="1:13" s="42" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A39" s="260" t="s">
+        <v>89</v>
+      </c>
+      <c r="B39" s="260"/>
+      <c r="C39" s="260"/>
+      <c r="D39" s="260"/>
+      <c r="E39" s="260"/>
+      <c r="F39" s="260"/>
+      <c r="G39" s="260"/>
+      <c r="H39" s="260"/>
+      <c r="I39" s="260"/>
+      <c r="J39" s="260"/>
+      <c r="K39" s="260"/>
+    </row>
+    <row r="40" spans="1:13" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A40" s="256" t="s">
         <v>225</v>
       </c>
-      <c r="B4" s="282" t="s">
-[...384 lines deleted...]
-      <c r="E65" s="310"/>
+      <c r="B40" s="256"/>
+      <c r="C40" s="256"/>
+      <c r="D40" s="256"/>
+      <c r="E40" s="256"/>
+      <c r="F40" s="256"/>
+      <c r="G40" s="256"/>
+      <c r="H40" s="256"/>
+      <c r="I40" s="256"/>
+      <c r="J40" s="256"/>
+      <c r="K40" s="256"/>
+    </row>
+    <row r="41" spans="1:13" s="42" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="256"/>
+      <c r="B41" s="256"/>
+      <c r="C41" s="256"/>
+      <c r="D41" s="256"/>
+      <c r="E41" s="256"/>
+      <c r="F41" s="256"/>
+      <c r="G41" s="256"/>
+      <c r="H41" s="256"/>
+      <c r="I41" s="256"/>
+      <c r="J41" s="256"/>
+      <c r="K41" s="256"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="A3:P3"/>
     <mergeCell ref="A40:K41"/>
-    <mergeCell ref="A3:K3"/>
     <mergeCell ref="A36:K36"/>
     <mergeCell ref="A37:K37"/>
     <mergeCell ref="A39:K39"/>
   </mergeCells>
-  <phoneticPr fontId="43" type="noConversion"/>
+  <phoneticPr fontId="46" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{27408D1F-ECF8-4938-8A6A-867C42A96D55}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E246E61-E327-4807-8302-D51FDA2F88A7}">
-  <dimension ref="A1:T65"/>
+  <dimension ref="A1:T41"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:Q2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.90625" style="305" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.6328125" style="305"/>
+    <col min="1" max="1" width="19.53515625" style="70" customWidth="1"/>
+    <col min="2" max="2" width="38.53515625" style="70" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="8.69140625" style="70"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="274" t="s">
+    <row r="1" spans="1:20" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A1" s="12" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="2" spans="1:20" ht="43.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-[...30 lines deleted...]
-      <c r="A4" s="282" t="s">
+    <row r="2" spans="1:20" ht="26.25" customHeight="1" x14ac:dyDescent="0.7">
+      <c r="A2" s="282" t="s">
+        <v>226</v>
+      </c>
+      <c r="B2" s="282"/>
+      <c r="C2" s="282"/>
+      <c r="D2" s="282"/>
+      <c r="E2" s="282"/>
+      <c r="F2" s="282"/>
+      <c r="G2" s="282"/>
+      <c r="H2" s="282"/>
+      <c r="I2" s="282"/>
+      <c r="J2" s="282"/>
+      <c r="K2" s="282"/>
+      <c r="L2" s="282"/>
+      <c r="M2" s="282"/>
+      <c r="N2" s="282"/>
+      <c r="O2" s="282"/>
+      <c r="P2" s="282"/>
+      <c r="Q2" s="282"/>
+    </row>
+    <row r="3" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="226" t="s">
+        <v>203</v>
+      </c>
+      <c r="B3" s="226"/>
+      <c r="C3" s="226"/>
+      <c r="D3" s="226"/>
+      <c r="E3" s="226"/>
+      <c r="F3" s="226"/>
+      <c r="G3" s="226"/>
+      <c r="H3" s="226"/>
+      <c r="I3" s="226"/>
+      <c r="J3" s="226"/>
+      <c r="K3" s="226"/>
+    </row>
+    <row r="4" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="66" t="s">
+        <v>217</v>
+      </c>
+      <c r="B4" s="66" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="75" t="s">
+        <v>219</v>
+      </c>
+      <c r="B5" s="74">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="75" t="s">
+        <v>220</v>
+      </c>
+      <c r="B6" s="74">
+        <v>1271</v>
+      </c>
+      <c r="T6" s="199"/>
+    </row>
+    <row r="7" spans="1:20" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="75" t="s">
+        <v>221</v>
+      </c>
+      <c r="B7" s="74">
+        <v>2291</v>
+      </c>
+      <c r="T7" s="199"/>
+    </row>
+    <row r="8" spans="1:20" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="75" t="s">
+        <v>222</v>
+      </c>
+      <c r="B8" s="74">
+        <v>855</v>
+      </c>
+      <c r="T8" s="199"/>
+    </row>
+    <row r="9" spans="1:20" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A9" s="73" t="s">
+        <v>110</v>
+      </c>
+      <c r="B9" s="72">
+        <v>5144</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" s="42" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A36" s="260" t="s">
+        <v>227</v>
+      </c>
+      <c r="B36" s="260"/>
+      <c r="C36" s="260"/>
+      <c r="D36" s="260"/>
+      <c r="E36" s="260"/>
+      <c r="F36" s="260"/>
+      <c r="G36" s="260"/>
+      <c r="H36" s="260"/>
+      <c r="I36" s="260"/>
+      <c r="J36" s="260"/>
+      <c r="K36" s="260"/>
+    </row>
+    <row r="37" spans="1:13" s="42" customFormat="1" ht="80.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="259" t="s">
+        <v>228</v>
+      </c>
+      <c r="B37" s="259"/>
+      <c r="C37" s="259"/>
+      <c r="D37" s="259"/>
+      <c r="E37" s="259"/>
+      <c r="F37" s="259"/>
+      <c r="G37" s="259"/>
+      <c r="H37" s="259"/>
+      <c r="I37" s="259"/>
+      <c r="J37" s="259"/>
+      <c r="K37" s="259"/>
+      <c r="M37" s="78"/>
+    </row>
+    <row r="38" spans="1:13" s="42" customFormat="1" ht="14.6" x14ac:dyDescent="0.4"/>
+    <row r="39" spans="1:13" s="42" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A39" s="260" t="s">
+        <v>89</v>
+      </c>
+      <c r="B39" s="260"/>
+      <c r="C39" s="260"/>
+      <c r="D39" s="260"/>
+      <c r="E39" s="260"/>
+      <c r="F39" s="260"/>
+      <c r="G39" s="260"/>
+      <c r="H39" s="260"/>
+      <c r="I39" s="260"/>
+      <c r="J39" s="260"/>
+      <c r="K39" s="260"/>
+    </row>
+    <row r="40" spans="1:13" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A40" s="256" t="s">
         <v>225</v>
       </c>
-      <c r="B4" s="282" t="s">
-[...388 lines deleted...]
-      <c r="E65" s="310"/>
+      <c r="B40" s="256"/>
+      <c r="C40" s="256"/>
+      <c r="D40" s="256"/>
+      <c r="E40" s="256"/>
+      <c r="F40" s="256"/>
+      <c r="G40" s="256"/>
+      <c r="H40" s="256"/>
+      <c r="I40" s="256"/>
+      <c r="J40" s="256"/>
+      <c r="K40" s="256"/>
+    </row>
+    <row r="41" spans="1:13" s="42" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="256"/>
+      <c r="B41" s="256"/>
+      <c r="C41" s="256"/>
+      <c r="D41" s="256"/>
+      <c r="E41" s="256"/>
+      <c r="F41" s="256"/>
+      <c r="G41" s="256"/>
+      <c r="H41" s="256"/>
+      <c r="I41" s="256"/>
+      <c r="J41" s="256"/>
+      <c r="K41" s="256"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A40:K41"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A36:K36"/>
     <mergeCell ref="A37:K37"/>
     <mergeCell ref="A39:K39"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{9149E7AE-5B9B-47D7-A953-A394CC874F4B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{849FD596-EA67-4D04-8CCE-65D1F79B8604}">
-  <dimension ref="A1:E65"/>
+  <dimension ref="A1:I41"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.53515625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="17.90625" style="330" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="8.54296875" style="330"/>
+    <col min="1" max="1" width="13.4609375" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="121.69140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="8.53515625" style="5" customWidth="1"/>
+    <col min="6" max="16384" width="8.53515625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="26" x14ac:dyDescent="0.6">
-[...6 lines deleted...]
-      <c r="A2" s="331" t="s">
+    <row r="1" spans="1:9" ht="26.25" customHeight="1" x14ac:dyDescent="0.7">
+      <c r="A1" s="221" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="221"/>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A2" s="271" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="331"/>
-[...2 lines deleted...]
-      <c r="A3" s="332" t="s">
+      <c r="B2" s="271"/>
+    </row>
+    <row r="3" spans="1:9" ht="14.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="272" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="332"/>
-[...2 lines deleted...]
-      <c r="A4" s="333" t="s">
+      <c r="B3" s="272"/>
+    </row>
+    <row r="4" spans="1:9" ht="14.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="273" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="333"/>
-[...2 lines deleted...]
-      <c r="A5" s="343" t="s">
+      <c r="B4" s="273"/>
+    </row>
+    <row r="5" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="343" t="s">
+      <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="334"/>
-[...5 lines deleted...]
-      <c r="B6" s="5" t="s">
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="334"/>
-[...4 lines deleted...]
-      <c r="A7" s="335" t="s">
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A7" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="16" t="s">
+      <c r="B7" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="334"/>
-[...4 lines deleted...]
-      <c r="A8" s="336" t="s">
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A8" s="145" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="16" t="s">
+      <c r="B8" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="334"/>
-[...4 lines deleted...]
-      <c r="A9" s="336" t="s">
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A9" s="145" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="16" t="s">
+      <c r="B9" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="334"/>
-[...4 lines deleted...]
-      <c r="A10" s="336" t="s">
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A10" s="145" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="341" t="s">
+      <c r="B10" s="147" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="334"/>
-[...4 lines deleted...]
-      <c r="A11" s="336" t="s">
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A11" s="145" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="16" t="s">
+      <c r="B11" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="334"/>
-[...4 lines deleted...]
-      <c r="A12" s="336" t="s">
+      <c r="C11" s="206"/>
+      <c r="D11" s="206"/>
+      <c r="F11" s="206"/>
+      <c r="G11" s="206"/>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A12" s="145" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="16" t="s">
+      <c r="B12" t="s">
         <v>18</v>
       </c>
-      <c r="C12" s="334"/>
-[...4 lines deleted...]
-      <c r="A13" s="337" t="s">
+      <c r="C12" s="206"/>
+      <c r="D12" s="206"/>
+      <c r="E12" s="206"/>
+      <c r="F12" s="206"/>
+      <c r="G12" s="206"/>
+      <c r="H12" s="206"/>
+      <c r="I12" s="206"/>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A13" s="144" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="16" t="s">
+      <c r="B13" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="334"/>
-[...5 lines deleted...]
-      <c r="B14" s="342" t="s">
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A14" s="146"/>
+      <c r="B14" s="152" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="334"/>
-[...4 lines deleted...]
-      <c r="A15" s="337" t="s">
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A15" s="144" t="s">
         <v>22</v>
       </c>
-      <c r="B15" s="16" t="s">
+      <c r="B15" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="334"/>
-[...4 lines deleted...]
-      <c r="A16" s="337" t="s">
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A16" s="144" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="16" t="s">
+      <c r="B16" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="334"/>
-[...4 lines deleted...]
-      <c r="A17" s="338" t="s">
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A17" s="146" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="16" t="s">
+      <c r="B17" t="s">
         <v>27</v>
       </c>
-      <c r="C17" s="334"/>
-[...4 lines deleted...]
-      <c r="A18" s="338" t="s">
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A18" s="146" t="s">
         <v>28</v>
       </c>
-      <c r="B18" s="16" t="s">
+      <c r="B18" t="s">
         <v>29</v>
       </c>
-      <c r="C18" s="334"/>
-[...4 lines deleted...]
-      <c r="A19" s="338" t="s">
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A19" s="146" t="s">
         <v>30</v>
       </c>
-      <c r="B19" s="16" t="s">
+      <c r="B19" t="s">
         <v>31</v>
       </c>
-      <c r="C19" s="334"/>
-[...4 lines deleted...]
-      <c r="A20" s="338" t="s">
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A20" s="146" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="16" t="s">
+      <c r="B20" t="s">
         <v>33</v>
       </c>
-      <c r="C20" s="334"/>
-[...5 lines deleted...]
-      <c r="B21" s="342" t="s">
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A21" s="146"/>
+      <c r="B21" s="152" t="s">
         <v>34</v>
       </c>
-      <c r="C21" s="334"/>
-[...4 lines deleted...]
-      <c r="A22" s="337" t="s">
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A22" s="144" t="s">
         <v>35</v>
       </c>
-      <c r="B22" s="16" t="s">
+      <c r="B22" s="202" t="s">
         <v>36</v>
       </c>
-      <c r="C22" s="334"/>
-[...4 lines deleted...]
-      <c r="A23" s="337" t="s">
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A23" s="144" t="s">
         <v>37</v>
       </c>
-      <c r="B23" s="16" t="s">
+      <c r="B23" s="202" t="s">
         <v>38</v>
       </c>
-      <c r="C23" s="334"/>
-[...4 lines deleted...]
-      <c r="A24" s="337" t="s">
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A24" s="144" t="s">
         <v>39</v>
       </c>
-      <c r="B24" s="16" t="s">
+      <c r="B24" s="202" t="s">
         <v>40</v>
       </c>
-      <c r="C24" s="334"/>
-[...4 lines deleted...]
-      <c r="A25" s="337" t="s">
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A25" s="144" t="s">
         <v>41</v>
       </c>
-      <c r="B25" s="16" t="s">
+      <c r="B25" t="s">
         <v>42</v>
       </c>
-      <c r="C25" s="334"/>
-[...4 lines deleted...]
-      <c r="A26" s="337" t="s">
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A26" s="144" t="s">
         <v>43</v>
       </c>
-      <c r="B26" s="16" t="s">
+      <c r="B26" s="202" t="s">
         <v>44</v>
       </c>
-      <c r="C26" s="334"/>
-[...4 lines deleted...]
-      <c r="A27" s="337" t="s">
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A27" s="144" t="s">
         <v>45</v>
       </c>
-      <c r="B27" s="16" t="s">
+      <c r="B27" s="202" t="s">
         <v>46</v>
       </c>
-      <c r="C27" s="334"/>
-[...4 lines deleted...]
-      <c r="A28" s="337" t="s">
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A28" s="144" t="s">
         <v>47</v>
       </c>
-      <c r="B28" s="16" t="s">
+      <c r="B28" s="202" t="s">
         <v>48</v>
       </c>
-      <c r="C28" s="334"/>
-[...4 lines deleted...]
-      <c r="A29" s="337" t="s">
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A29" s="144" t="s">
         <v>49</v>
       </c>
-      <c r="B29" s="16" t="s">
+      <c r="B29" s="202" t="s">
         <v>50</v>
       </c>
-      <c r="C29" s="334"/>
-[...4 lines deleted...]
-      <c r="A30" s="337" t="s">
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A30" s="144" t="s">
         <v>51</v>
       </c>
-      <c r="B30" s="16" t="s">
+      <c r="B30" s="202" t="s">
         <v>52</v>
       </c>
-      <c r="C30" s="334"/>
-[...4 lines deleted...]
-      <c r="A31" s="337" t="s">
+    </row>
+    <row r="31" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A31" s="144" t="s">
         <v>53</v>
       </c>
-      <c r="B31" s="16" t="s">
+      <c r="B31" s="202" t="s">
         <v>54</v>
       </c>
-      <c r="C31" s="334"/>
-[...4 lines deleted...]
-      <c r="A32" s="337" t="s">
+    </row>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A32" s="144" t="s">
         <v>55</v>
       </c>
-      <c r="B32" s="16" t="s">
+      <c r="B32" s="202" t="s">
         <v>56</v>
       </c>
-      <c r="C32" s="334"/>
-[...4 lines deleted...]
-      <c r="A33" s="337" t="s">
+    </row>
+    <row r="33" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A33" s="144" t="s">
         <v>57</v>
       </c>
-      <c r="B33" s="16" t="s">
+      <c r="B33" s="202" t="s">
         <v>58</v>
       </c>
-      <c r="C33" s="334"/>
-[...4 lines deleted...]
-      <c r="A34" s="337" t="s">
+    </row>
+    <row r="34" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A34" s="144" t="s">
         <v>59</v>
       </c>
-      <c r="B34" s="16" t="s">
+      <c r="B34" s="202" t="s">
         <v>60</v>
       </c>
-      <c r="C34" s="334"/>
-[...4 lines deleted...]
-      <c r="A35" s="337" t="s">
+    </row>
+    <row r="35" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A35" s="144" t="s">
         <v>61</v>
       </c>
-      <c r="B35" s="16" t="s">
+      <c r="B35" s="202" t="s">
         <v>62</v>
       </c>
-      <c r="C35" s="334"/>
-[...161 lines deleted...]
-      <c r="E65" s="334"/>
+    </row>
+    <row r="36" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A36" s="11"/>
+    </row>
+    <row r="37" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A37" s="222"/>
+      <c r="B37" s="222"/>
+    </row>
+    <row r="38" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A38" s="222"/>
+      <c r="B38" s="222"/>
+    </row>
+    <row r="39" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A39" s="222"/>
+      <c r="B39" s="222"/>
+    </row>
+    <row r="40" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A40" s="222"/>
+      <c r="B40" s="222"/>
+    </row>
+    <row r="41" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A41" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A37:B40"/>
   </mergeCells>
-  <phoneticPr fontId="47" type="noConversion"/>
+  <phoneticPr fontId="52" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" display="A description/explanation of all acronyms can be found in the Clean Energy Regulator Glossary." xr:uid="{A1EA332F-97E6-457C-880D-C43B2A0A2B59}"/>
     <hyperlink ref="A3:B3" r:id="rId2" display="A description/explanation of all acronyms can be found in the Clean Energy Regulator glossary." xr:uid="{A752F2D7-BD39-48CC-A7D0-9EB3537F55A4}"/>
     <hyperlink ref="A34" location="'Figure 3.4'!A1" display="Figure 3.3" xr:uid="{A0570F08-7393-4335-9FDB-EA4062E9D637}"/>
     <hyperlink ref="A15" location="'Figure 2.1'!A1" display="Figure 3.1" xr:uid="{AB8C13EE-7F7F-46BA-B5D1-0890DB7F34B4}"/>
     <hyperlink ref="A16" location="'Figure 2.2'!A1" display="Figure 2.2" xr:uid="{E14099CC-C259-4175-B380-28195762F89C}"/>
     <hyperlink ref="A19" location="'Figure 2.5'!A1" display="Figure 2.5" xr:uid="{BABA3E77-7FDB-46B8-BCF2-BBBE3170B816}"/>
     <hyperlink ref="A20" location="'Figure 2.6'!A1" display="Figure 2.6" xr:uid="{3E6032FD-60AE-4A29-A9E6-D6E953BAACB3}"/>
     <hyperlink ref="A17" location="'Figure 2.3'!A1" display="Figure 2.3" xr:uid="{E5A69B18-1844-4D58-BAB4-2D72BCC02162}"/>
     <hyperlink ref="A18" location="'Figure 2.4'!A1" display="Figure 2.4" xr:uid="{23A1A950-4516-478C-88BA-D900FF83A403}"/>
     <hyperlink ref="A7" location="'Figure 1.1'!A1" display="Figure 1.1" xr:uid="{2421B867-63D3-4A35-B83F-4458516777FC}"/>
     <hyperlink ref="A12" location="'Figure 1.6'!A1" display="Figure 1.6" xr:uid="{2E46E719-04FF-4C39-B4DC-4B06DF8AAB5A}"/>
     <hyperlink ref="A9" location="'Figure 1.3'!A1" display="Figure 1.3" xr:uid="{6575216C-DF9F-4DDD-96C0-1F0477D69378}"/>
     <hyperlink ref="A8" location="'Figure 1.2'!A1" display="Figure 1.2" xr:uid="{2BF7190C-CF0A-49BD-ABF4-6B090A03C35B}"/>
     <hyperlink ref="A10" location="'Figure 1.4'!A1" display="Figure 1.4" xr:uid="{7D3F3C6E-EAAA-4835-A835-480476BDD5A0}"/>
     <hyperlink ref="A31" location="'Figure 3.10'!A1" display="Figure 3.10" xr:uid="{8E848DE0-A283-42EA-AC1F-DA491C67996E}"/>
     <hyperlink ref="A27" location="'Figure 3.6'!A1" display="Figure 3.6" xr:uid="{2A54CA1A-0E24-4E8E-B723-2296CE737280}"/>
     <hyperlink ref="A22" location="'Figure 3.1'!A1" display="Figure 3.1" xr:uid="{BFEDB12B-84BD-4638-BD87-1A5075235B56}"/>
     <hyperlink ref="A23" location="'Figure 3.2'!A1" display="Figure 3.2" xr:uid="{51109DD2-609A-4AA9-B829-1E19E0C8D337}"/>
     <hyperlink ref="A24" location="'Figure 3.3'!A1" display="Figure 3.3" xr:uid="{F6E9C28D-184C-42A1-B21C-1C0735BA2A26}"/>
     <hyperlink ref="A26" location="'Figure 3.5'!A1" display="Figure 3.5" xr:uid="{96ABE2CC-5EEC-479A-8ADB-1F65A9533B90}"/>
     <hyperlink ref="A33" location="'Figure 3.12'!A1" display="Figure 3.12" xr:uid="{3929ADD6-4A1F-47F0-B305-2A4B703F1CB1}"/>
     <hyperlink ref="A32" location="'Figure 3.11'!A1" display="Figure 3.11" xr:uid="{402F288D-32CB-4315-9873-C3123283BC60}"/>
     <hyperlink ref="A34" location="'Figure 3.13'!A1" display="Figure 3.13" xr:uid="{0262693C-A487-4CF2-A2F5-6FC2136B0ECD}"/>
     <hyperlink ref="A28" location="'Figure 3.7'!A1" display="Figure 3.7" xr:uid="{940ADAD3-800B-4BDE-BFAA-0CB3420EBD76}"/>
     <hyperlink ref="A29" location="'Figure 3.8'!A1" display="Figure 3.8" xr:uid="{1ADEAB43-1E2D-4570-B7D4-092F0D901018}"/>
     <hyperlink ref="A30" location="'Figure 3.9'!A1" display="Figure 3.9" xr:uid="{CA5E8006-4CE7-41E0-A144-2FC223850161}"/>
     <hyperlink ref="A11" location="'Figure 1.5'!A1" display="Figure 1.5" xr:uid="{0E3B40D5-E0E8-412B-A8F9-3063420C317A}"/>
     <hyperlink ref="A13" location="'Figure 1.7'!A1" display="Figure 1.7" xr:uid="{654130F9-0DE5-43CF-9898-B4DB6B00BF84}"/>
     <hyperlink ref="A25" location="'Figure 3.4'!A1" display="Figure 3.3" xr:uid="{64BEE33D-3B8E-4D01-B34F-30C69628C727}"/>
     <hyperlink ref="A35" location="'Figure 3.14'!A1" display="Figure 3.14" xr:uid="{86EAB739-8F4C-4F5E-A194-8599FB9C6E6B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
   <tableParts count="1">
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{634BE6CB-ECC3-455B-82C9-96471BE32BD5}">
-  <dimension ref="A1:D65"/>
+  <dimension ref="A1:K47"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:D2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="24.08984375" style="143" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9.08984375" style="143"/>
+    <col min="1" max="1" width="29.84375" style="168" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="55.15234375" style="168" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="61.4609375" style="168" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="66.53515625" style="168" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="61.69140625" style="168" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.15234375" style="168"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:11" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A1" s="12" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
-      <c r="A2" s="249" t="s">
+    <row r="2" spans="1:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.7">
+      <c r="A2" s="282" t="s">
+        <v>229</v>
+      </c>
+      <c r="B2" s="282"/>
+      <c r="C2" s="282"/>
+      <c r="D2" s="282"/>
+      <c r="E2" s="176"/>
+      <c r="F2" s="176"/>
+      <c r="G2" s="176"/>
+      <c r="H2" s="176"/>
+      <c r="I2" s="176"/>
+      <c r="J2" s="176"/>
+      <c r="K2" s="176"/>
+    </row>
+    <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="226" t="s">
+        <v>203</v>
+      </c>
+      <c r="B3" s="226"/>
+      <c r="C3" s="226"/>
+      <c r="D3" s="226"/>
+      <c r="E3" s="217"/>
+      <c r="F3" s="217"/>
+      <c r="G3" s="217"/>
+      <c r="H3" s="217"/>
+      <c r="I3" s="217"/>
+      <c r="J3" s="217"/>
+      <c r="K3" s="217"/>
+    </row>
+    <row r="4" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="66" t="s">
+        <v>306</v>
+      </c>
+      <c r="B4" s="66" t="s">
+        <v>230</v>
+      </c>
+      <c r="C4" s="66" t="s">
+        <v>231</v>
+      </c>
+      <c r="D4" s="66" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="204">
+        <v>45839</v>
+      </c>
+      <c r="B5" s="97">
+        <v>0.52</v>
+      </c>
+      <c r="C5" s="97">
+        <v>0.26</v>
+      </c>
+      <c r="D5" s="97">
+        <v>0.21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" s="186" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="204">
+        <v>45870</v>
+      </c>
+      <c r="B6" s="97">
+        <v>0.54</v>
+      </c>
+      <c r="C6" s="97">
+        <v>0.24</v>
+      </c>
+      <c r="D6" s="97">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="186" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="204">
+        <v>45901</v>
+      </c>
+      <c r="B7" s="97">
+        <v>0.52</v>
+      </c>
+      <c r="C7" s="97">
+        <v>0.25</v>
+      </c>
+      <c r="D7" s="97">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="186" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="204">
+        <v>45931</v>
+      </c>
+      <c r="B8" s="97">
+        <v>0.54</v>
+      </c>
+      <c r="C8" s="97">
+        <v>0.24</v>
+      </c>
+      <c r="D8" s="97">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="186" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A9" s="204">
+        <v>45962</v>
+      </c>
+      <c r="B9" s="97">
+        <v>0.51</v>
+      </c>
+      <c r="C9" s="97">
+        <v>0.26</v>
+      </c>
+      <c r="D9" s="97">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="186" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A10" s="204">
+        <v>45992</v>
+      </c>
+      <c r="B10" s="97">
+        <v>0.5</v>
+      </c>
+      <c r="C10" s="97">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="D10" s="97">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="186" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A11" s="204">
+        <v>46023</v>
+      </c>
+      <c r="B11" s="97">
+        <v>0.53</v>
+      </c>
+      <c r="C11" s="97">
+        <v>0.26</v>
+      </c>
+      <c r="D11" s="97">
+        <v>0.21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="186" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A12" s="204">
+        <v>46054</v>
+      </c>
+      <c r="B12" s="97">
+        <v>0.53</v>
+      </c>
+      <c r="C12" s="97">
+        <v>0.26</v>
+      </c>
+      <c r="D12" s="97">
+        <v>0.21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" s="186" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A13" s="204">
+        <v>46082</v>
+      </c>
+      <c r="B13" s="97">
+        <v>0.61</v>
+      </c>
+      <c r="C13" s="97">
+        <v>0.21</v>
+      </c>
+      <c r="D13" s="97">
+        <v>0.18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" s="186" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A14" s="78" t="s">
+        <v>110</v>
+      </c>
+      <c r="B14" s="203">
+        <v>0.53</v>
+      </c>
+      <c r="C14" s="203">
+        <v>0.25</v>
+      </c>
+      <c r="D14" s="203">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="16" spans="1:11" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="17" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="18" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="19" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="20" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="21" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="22" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="23" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="24" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="25" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="26" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="27" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="28" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="29" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="30" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="31" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="32" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="33" spans="1:11" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="34" spans="1:11" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="35" spans="1:11" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="36" spans="1:11" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="37" spans="1:11" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="38" spans="1:11" s="186" customFormat="1" ht="14.15" x14ac:dyDescent="0.35"/>
+    <row r="39" spans="1:11" s="42" customFormat="1" ht="15.9" x14ac:dyDescent="0.45">
+      <c r="A39" s="220" t="s">
+        <v>233</v>
+      </c>
+      <c r="B39" s="220"/>
+      <c r="C39" s="220"/>
+      <c r="D39" s="220"/>
+      <c r="E39" s="220"/>
+      <c r="F39" s="163"/>
+      <c r="G39" s="163"/>
+      <c r="H39" s="163"/>
+      <c r="I39" s="163"/>
+      <c r="J39" s="163"/>
+      <c r="K39" s="163"/>
+    </row>
+    <row r="40" spans="1:11" s="42" customFormat="1" ht="14.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A40" s="256" t="s">
+        <v>234</v>
+      </c>
+      <c r="B40" s="256"/>
+      <c r="C40" s="256"/>
+      <c r="D40" s="256"/>
+      <c r="E40" s="69"/>
+      <c r="F40" s="71"/>
+      <c r="G40" s="71"/>
+      <c r="H40" s="71"/>
+      <c r="I40" s="71"/>
+      <c r="J40" s="71"/>
+      <c r="K40" s="71"/>
+    </row>
+    <row r="41" spans="1:11" s="42" customFormat="1" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A41" s="69"/>
+      <c r="B41" s="69"/>
+      <c r="C41" s="69"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="69"/>
+      <c r="F41" s="71"/>
+      <c r="G41" s="71"/>
+      <c r="H41" s="71"/>
+      <c r="I41" s="71"/>
+      <c r="J41" s="71"/>
+      <c r="K41" s="71"/>
+    </row>
+    <row r="42" spans="1:11" s="42" customFormat="1" ht="15.9" x14ac:dyDescent="0.45">
+      <c r="A42" s="220" t="s">
+        <v>89</v>
+      </c>
+      <c r="B42" s="220"/>
+      <c r="C42" s="220"/>
+      <c r="D42" s="220"/>
+      <c r="E42" s="220"/>
+      <c r="F42" s="163"/>
+      <c r="G42" s="163"/>
+      <c r="H42" s="163"/>
+      <c r="I42" s="163"/>
+      <c r="J42" s="163"/>
+      <c r="K42" s="163"/>
+    </row>
+    <row r="43" spans="1:11" s="42" customFormat="1" ht="76.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="256" t="s">
+        <v>304</v>
+      </c>
+      <c r="B43" s="256"/>
+      <c r="C43" s="256"/>
+      <c r="D43" s="256"/>
+      <c r="E43" s="69"/>
+      <c r="F43" s="71"/>
+      <c r="G43" s="71"/>
+      <c r="H43" s="71"/>
+      <c r="I43" s="71"/>
+      <c r="J43" s="71"/>
+      <c r="K43" s="71"/>
+    </row>
+    <row r="44" spans="1:11" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A44" s="218" t="s">
+        <v>91</v>
+      </c>
+      <c r="B44" s="218"/>
+      <c r="C44" s="218"/>
+      <c r="D44" s="218"/>
+      <c r="E44" s="218"/>
+      <c r="F44" s="169"/>
+      <c r="G44" s="169"/>
+      <c r="H44" s="169"/>
+      <c r="I44" s="169"/>
+      <c r="J44" s="14"/>
+    </row>
+    <row r="45" spans="1:11" ht="38.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="261" t="s">
+        <v>235</v>
+      </c>
+      <c r="B45" s="261"/>
+      <c r="C45" s="261"/>
+      <c r="D45" s="261"/>
+      <c r="E45" s="219"/>
+      <c r="F45" s="135"/>
+      <c r="G45" s="135"/>
+      <c r="H45" s="135"/>
+      <c r="I45" s="135"/>
+      <c r="J45" s="135"/>
+    </row>
+    <row r="46" spans="1:11" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="261" t="s">
+        <v>236</v>
+      </c>
+      <c r="B46" s="261"/>
+      <c r="C46" s="261"/>
+      <c r="D46" s="261"/>
+      <c r="E46" s="219"/>
+      <c r="F46" s="135"/>
+      <c r="G46" s="135"/>
+      <c r="H46" s="135"/>
+      <c r="I46" s="135"/>
+      <c r="J46" s="135"/>
+    </row>
+    <row r="47" spans="1:11" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="261" t="s">
         <v>237</v>
       </c>
-      <c r="B2" s="249"/>
-[...401 lines deleted...]
-      <c r="D65" s="170"/>
+      <c r="B47" s="261"/>
+      <c r="C47" s="261"/>
+      <c r="D47" s="261"/>
+      <c r="E47" s="219"/>
+      <c r="F47" s="135"/>
+      <c r="G47" s="135"/>
+      <c r="H47" s="135"/>
+      <c r="I47" s="135"/>
+      <c r="J47" s="135"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-[...2 lines deleted...]
-    <mergeCell ref="A46:D46"/>
+  <mergeCells count="7">
     <mergeCell ref="A47:D47"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
-    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A43:D43"/>
     <mergeCell ref="A40:D40"/>
-    <mergeCell ref="A42:D42"/>
-    <mergeCell ref="A43:D43"/>
+    <mergeCell ref="A45:D45"/>
+    <mergeCell ref="A46:D46"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{8F19A7B0-2A15-4EAE-8AD6-7791E7914186}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A19C3E63-665E-4CE9-B564-E230DB482DD3}">
-  <dimension ref="A1:F135"/>
+  <dimension ref="A1:H133"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:F2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="14.54296875" style="35" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="8.6328125" style="35"/>
+    <col min="1" max="2" width="14.53515625" style="42" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.69140625" style="42" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="34.53515625" style="42" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.84375" style="158" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="45" style="158" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.53515625" style="42" customWidth="1"/>
+    <col min="8" max="9" width="8.69140625" style="42"/>
+    <col min="10" max="10" width="8.69140625" style="42" customWidth="1"/>
+    <col min="11" max="16384" width="8.69140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A1" s="41" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="23.5" x14ac:dyDescent="0.35">
-[...20 lines deleted...]
-      <c r="A4" s="20" t="s">
+    <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="283" t="s">
+        <v>238</v>
+      </c>
+      <c r="B2" s="283"/>
+      <c r="C2" s="283"/>
+      <c r="D2" s="283"/>
+      <c r="E2" s="283"/>
+      <c r="F2" s="283"/>
+      <c r="G2" s="80"/>
+    </row>
+    <row r="3" spans="1:7" s="43" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="226" t="s">
+        <v>203</v>
+      </c>
+      <c r="B3" s="226"/>
+      <c r="C3" s="226"/>
+      <c r="D3" s="226"/>
+      <c r="E3" s="226"/>
+      <c r="F3" s="226"/>
+      <c r="G3" s="226"/>
+    </row>
+    <row r="4" spans="1:7" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="B4" s="20" t="s">
+      <c r="B4" s="26" t="s">
         <v>72</v>
       </c>
-      <c r="C4" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="20" t="s">
+      <c r="C4" s="26" t="s">
+        <v>239</v>
+      </c>
+      <c r="D4" s="26" t="s">
         <v>111</v>
       </c>
-      <c r="E4" s="35"/>
-[...3 lines deleted...]
-      <c r="A5" s="38">
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+    </row>
+    <row r="5" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="45">
         <v>2025</v>
       </c>
-      <c r="B5" s="70" t="s">
+      <c r="B5" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C5" s="71">
+      <c r="C5" s="82">
         <v>15568238</v>
       </c>
-      <c r="D5" s="71" t="s">
-[...6 lines deleted...]
-      <c r="A6" s="38">
+      <c r="D5" s="82" t="s">
+        <v>82</v>
+      </c>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A6" s="45">
         <v>2025</v>
       </c>
-      <c r="B6" s="70" t="s">
+      <c r="B6" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C6" s="71">
+      <c r="C6" s="82">
         <v>29307318</v>
       </c>
-      <c r="D6" s="71">
+      <c r="D6" s="82">
         <v>44875556</v>
       </c>
-      <c r="E6" s="45"/>
-[...3 lines deleted...]
-      <c r="A7" s="38">
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A7" s="45">
         <v>2026</v>
       </c>
-      <c r="B7" s="70" t="s">
+      <c r="B7" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C7" s="71">
+      <c r="C7" s="82">
         <v>21215073</v>
       </c>
-      <c r="D7" s="71">
+      <c r="D7" s="82">
         <v>21215073</v>
       </c>
-      <c r="E7" s="45"/>
-[...153 lines deleted...]
-      <c r="A36" s="250" t="s">
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="H26" s="52"/>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="H27" s="52"/>
+    </row>
+    <row r="31" spans="1:8" ht="22" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="78" t="s">
+        <v>240</v>
+      </c>
+      <c r="B31" s="78"/>
+      <c r="C31" s="78"/>
+      <c r="D31" s="78"/>
+      <c r="E31" s="78"/>
+      <c r="F31" s="78"/>
+    </row>
+    <row r="32" spans="1:8" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="263" t="s">
+        <v>241</v>
+      </c>
+      <c r="B32" s="263"/>
+      <c r="C32" s="263"/>
+      <c r="D32" s="263"/>
+      <c r="E32" s="263"/>
+      <c r="F32" s="263"/>
+    </row>
+    <row r="34" spans="1:6" ht="15.9" x14ac:dyDescent="0.45">
+      <c r="A34" s="220" t="s">
         <v>89</v>
       </c>
-      <c r="B36" s="250"/>
-[...2 lines deleted...]
-      <c r="E36" s="251"/>
+      <c r="B34" s="220"/>
+      <c r="C34" s="220"/>
+      <c r="D34" s="220"/>
+      <c r="E34" s="220"/>
+      <c r="F34"/>
+    </row>
+    <row r="35" spans="1:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="256" t="s">
+        <v>242</v>
+      </c>
+      <c r="B35" s="256"/>
+      <c r="C35" s="256"/>
+      <c r="D35" s="256"/>
+      <c r="E35" s="256"/>
+      <c r="F35" s="256"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A36"/>
+      <c r="B36"/>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36"/>
       <c r="F36"/>
     </row>
-    <row r="37" spans="1:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="E37" s="239"/>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A37"/>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
       <c r="F37"/>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
-[...146 lines deleted...]
-    <row r="135" ht="35.15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A43" s="78"/>
+    </row>
+    <row r="133" ht="35.15" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
-  <mergeCells count="6">
-    <mergeCell ref="A37:E37"/>
+  <mergeCells count="4">
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A32:F32"/>
     <mergeCell ref="A2:F2"/>
-    <mergeCell ref="A3:F3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A36:E36"/>
+    <mergeCell ref="A35:F35"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{E11312CB-3DB7-42AA-9574-1CF3EA9D355F}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3EF4637D-7B9A-44CD-90CB-F5003DAA0D8A}">
-  <dimension ref="A1:H65"/>
+  <dimension ref="A1:J55"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:J2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="15.6328125" style="277" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="16384" width="8.6328125" style="277"/>
+    <col min="1" max="1" width="15.69140625" style="42" customWidth="1"/>
+    <col min="2" max="2" width="12.69140625" style="42" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="27.53515625" style="155" customWidth="1"/>
+    <col min="4" max="4" width="44.53515625" style="42" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.53515625" style="42" customWidth="1"/>
+    <col min="6" max="7" width="27.69140625" style="42" customWidth="1"/>
+    <col min="8" max="8" width="13.53515625" style="42" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.69140625" style="42"/>
+    <col min="10" max="10" width="8.69140625" style="42" customWidth="1"/>
+    <col min="11" max="16384" width="8.69140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A1" s="274" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A1" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="275"/>
-[...44 lines deleted...]
-      <c r="C5" s="285">
+      <c r="B1" s="76"/>
+      <c r="C1" s="154"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+    </row>
+    <row r="2" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="285" t="s">
+        <v>243</v>
+      </c>
+      <c r="B2" s="285"/>
+      <c r="C2" s="285"/>
+      <c r="D2" s="285"/>
+      <c r="E2" s="285"/>
+      <c r="F2" s="285"/>
+      <c r="G2" s="285"/>
+      <c r="H2" s="285"/>
+      <c r="I2" s="285"/>
+      <c r="J2" s="285"/>
+    </row>
+    <row r="3" spans="1:10" s="43" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="264" t="s">
+        <v>203</v>
+      </c>
+      <c r="B3" s="264"/>
+      <c r="C3" s="264"/>
+      <c r="D3" s="264"/>
+      <c r="E3" s="264"/>
+      <c r="F3" s="264"/>
+      <c r="G3" s="264"/>
+      <c r="H3" s="264"/>
+      <c r="I3" s="264"/>
+      <c r="J3" s="264"/>
+    </row>
+    <row r="4" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="182" t="s">
+        <v>244</v>
+      </c>
+      <c r="B4" s="181" t="s">
+        <v>245</v>
+      </c>
+      <c r="C4" s="180" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="183" t="s">
+        <v>247</v>
+      </c>
+      <c r="B5" s="212">
+        <v>1</v>
+      </c>
+      <c r="C5" s="189">
         <v>178530</v>
       </c>
-      <c r="D5" s="286"/>
-[...9 lines deleted...]
-      <c r="C6" s="285">
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A6" s="183" t="s">
+        <v>247</v>
+      </c>
+      <c r="B6" s="212">
+        <v>2</v>
+      </c>
+      <c r="C6" s="189">
         <v>401226</v>
       </c>
-      <c r="D6" s="286"/>
-[...9 lines deleted...]
-      <c r="C7" s="285">
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A7" s="183" t="s">
+        <v>247</v>
+      </c>
+      <c r="B7" s="212">
+        <v>3</v>
+      </c>
+      <c r="C7" s="189">
         <v>435049</v>
       </c>
-      <c r="D7" s="286"/>
-[...9 lines deleted...]
-      <c r="C8" s="285">
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A8" s="183" t="s">
+        <v>247</v>
+      </c>
+      <c r="B8" s="212">
+        <v>4</v>
+      </c>
+      <c r="C8" s="189">
         <v>456384</v>
       </c>
-      <c r="D8" s="286"/>
-[...9 lines deleted...]
-      <c r="C9" s="285">
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A9" s="183" t="s">
+        <v>247</v>
+      </c>
+      <c r="B9" s="212">
+        <v>5</v>
+      </c>
+      <c r="C9" s="189">
         <v>354797</v>
       </c>
-      <c r="D9" s="286"/>
-[...9 lines deleted...]
-      <c r="C10" s="285">
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A10" s="183" t="s">
+        <v>248</v>
+      </c>
+      <c r="B10" s="212">
+        <v>6</v>
+      </c>
+      <c r="C10" s="189">
         <v>523129</v>
       </c>
-      <c r="D10" s="286"/>
-[...9 lines deleted...]
-      <c r="C11" s="285">
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A11" s="183" t="s">
+        <v>248</v>
+      </c>
+      <c r="B11" s="212">
+        <v>7</v>
+      </c>
+      <c r="C11" s="189">
         <v>535815</v>
       </c>
-      <c r="D11" s="286"/>
-[...9 lines deleted...]
-      <c r="C12" s="285">
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A12" s="183" t="s">
+        <v>248</v>
+      </c>
+      <c r="B12" s="212">
+        <v>8</v>
+      </c>
+      <c r="C12" s="189">
         <v>457788</v>
       </c>
-      <c r="D12" s="286"/>
-[...9 lines deleted...]
-      <c r="C13" s="285">
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A13" s="183" t="s">
+        <v>248</v>
+      </c>
+      <c r="B13" s="212">
+        <v>9</v>
+      </c>
+      <c r="C13" s="189">
         <v>575520</v>
       </c>
-      <c r="D13" s="286"/>
-[...9 lines deleted...]
-      <c r="C14" s="285">
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A14" s="183" t="s">
+        <v>249</v>
+      </c>
+      <c r="B14" s="212">
+        <v>10</v>
+      </c>
+      <c r="C14" s="189">
         <v>508403</v>
       </c>
-      <c r="D14" s="286"/>
-[...9 lines deleted...]
-      <c r="C15" s="285">
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A15" s="187" t="s">
+        <v>249</v>
+      </c>
+      <c r="B15" s="212">
+        <v>11</v>
+      </c>
+      <c r="C15" s="190">
         <v>490624</v>
       </c>
-      <c r="D15" s="286"/>
-[...9 lines deleted...]
-      <c r="C16" s="285">
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A16" s="187" t="s">
+        <v>249</v>
+      </c>
+      <c r="B16" s="212">
+        <v>12</v>
+      </c>
+      <c r="C16" s="190">
         <v>532080</v>
       </c>
-      <c r="D16" s="286"/>
-[...9 lines deleted...]
-      <c r="C17" s="285">
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A17" s="187" t="s">
+        <v>249</v>
+      </c>
+      <c r="B17" s="212">
+        <v>13</v>
+      </c>
+      <c r="C17" s="190">
         <v>520159</v>
       </c>
-      <c r="D17" s="286"/>
-[...9 lines deleted...]
-      <c r="C18" s="285">
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A18" s="188" t="s">
+        <v>249</v>
+      </c>
+      <c r="B18" s="213">
+        <v>14</v>
+      </c>
+      <c r="C18" s="191">
         <v>322361</v>
       </c>
-      <c r="D18" s="286"/>
-[...149 lines deleted...]
-      <c r="A46" s="290" t="s">
+    </row>
+    <row r="19" spans="1:3" customFormat="1" ht="12.45" x14ac:dyDescent="0.3"/>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A43" s="260" t="s">
+        <v>240</v>
+      </c>
+      <c r="B43" s="260"/>
+      <c r="C43" s="260"/>
+      <c r="D43" s="260"/>
+      <c r="E43" s="260"/>
+      <c r="F43" s="260"/>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A44" s="265" t="s">
+        <v>250</v>
+      </c>
+      <c r="B44" s="265"/>
+      <c r="C44" s="265"/>
+      <c r="D44" s="265"/>
+      <c r="E44" s="265"/>
+      <c r="F44" s="265"/>
+      <c r="H44" s="155"/>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A46" s="260" t="s">
         <v>89</v>
       </c>
-      <c r="B46" s="290"/>
-[...111 lines deleted...]
-      <c r="E65" s="286"/>
+      <c r="B46" s="260"/>
+      <c r="C46" s="260"/>
+      <c r="D46" s="260"/>
+      <c r="E46" s="260"/>
+      <c r="F46" s="260"/>
+    </row>
+    <row r="47" spans="1:8" ht="14.7" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="256" t="s">
+        <v>303</v>
+      </c>
+      <c r="B47" s="256"/>
+      <c r="C47" s="256"/>
+      <c r="D47" s="256"/>
+      <c r="E47" s="256"/>
+      <c r="F47" s="256"/>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A48" s="256"/>
+      <c r="B48" s="256"/>
+      <c r="C48" s="256"/>
+      <c r="D48" s="256"/>
+      <c r="E48" s="256"/>
+      <c r="F48" s="256"/>
+    </row>
+    <row r="49" spans="1:6" ht="63.65" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A49" s="256"/>
+      <c r="B49" s="256"/>
+      <c r="C49" s="256"/>
+      <c r="D49" s="256"/>
+      <c r="E49" s="256"/>
+      <c r="F49" s="256"/>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="D54" s="78"/>
+      <c r="E54" s="78"/>
+      <c r="F54" s="78"/>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A55" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A3:J3"/>
     <mergeCell ref="A47:F49"/>
-    <mergeCell ref="A3:C3"/>
     <mergeCell ref="A43:F43"/>
     <mergeCell ref="A44:F44"/>
     <mergeCell ref="A46:F46"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{1194CC69-A6FD-4685-B2E7-6E99D1F49984}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F0BD012-684D-40B0-BE5A-8EFC3A2C769B}">
-  <dimension ref="A1:J65"/>
+  <dimension ref="A1:J38"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:F2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="17.54296875" style="35" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="16384" width="8.6328125" style="35"/>
+    <col min="1" max="1" width="17.53515625" style="42" customWidth="1"/>
+    <col min="2" max="6" width="26" style="42" customWidth="1"/>
+    <col min="7" max="9" width="8.69140625" style="42"/>
+    <col min="10" max="10" width="8.69140625" style="42" customWidth="1"/>
+    <col min="11" max="16384" width="8.69140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A1" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="65"/>
-[...225 lines deleted...]
-      <c r="A29" s="245" t="s">
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+    </row>
+    <row r="2" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="283" t="s">
+        <v>251</v>
+      </c>
+      <c r="B2" s="283"/>
+      <c r="C2" s="283"/>
+      <c r="D2" s="283"/>
+      <c r="E2" s="283"/>
+      <c r="F2" s="283"/>
+    </row>
+    <row r="3" spans="1:10" s="43" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="264" t="s">
+        <v>203</v>
+      </c>
+      <c r="B3" s="264"/>
+      <c r="C3" s="264"/>
+      <c r="D3" s="264"/>
+      <c r="E3" s="264"/>
+      <c r="F3" s="264"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A4" s="70"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A5" s="70"/>
+      <c r="B5" s="70"/>
+      <c r="C5" s="70"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A6" s="70"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="70"/>
+      <c r="D6" s="70"/>
+      <c r="E6" s="70"/>
+      <c r="F6" s="70"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A7" s="70"/>
+      <c r="B7" s="70"/>
+      <c r="C7" s="70"/>
+      <c r="D7" s="70"/>
+      <c r="E7" s="70"/>
+      <c r="F7" s="70"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A8" s="70"/>
+      <c r="B8" s="70"/>
+      <c r="C8" s="70"/>
+      <c r="D8" s="70"/>
+      <c r="E8" s="70"/>
+      <c r="F8" s="70"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A9" s="70"/>
+      <c r="B9" s="70"/>
+      <c r="C9" s="70"/>
+      <c r="D9" s="70"/>
+      <c r="E9" s="70"/>
+      <c r="F9" s="70"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A10" s="70"/>
+      <c r="B10" s="70"/>
+      <c r="C10" s="70"/>
+      <c r="D10" s="70"/>
+      <c r="E10" s="70"/>
+      <c r="F10" s="70"/>
+      <c r="J10" s="78"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A11" s="70"/>
+      <c r="B11" s="70"/>
+      <c r="C11" s="70"/>
+      <c r="D11" s="70"/>
+      <c r="E11" s="70"/>
+      <c r="F11" s="70"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A12" s="70"/>
+      <c r="B12" s="70"/>
+      <c r="C12" s="70"/>
+      <c r="D12" s="70"/>
+      <c r="E12" s="70"/>
+      <c r="F12" s="70"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A13" s="70"/>
+      <c r="B13" s="70"/>
+      <c r="C13" s="70"/>
+      <c r="D13" s="70"/>
+      <c r="E13" s="70"/>
+      <c r="F13" s="70"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A14" s="70"/>
+      <c r="B14" s="70"/>
+      <c r="C14" s="70"/>
+      <c r="D14" s="70"/>
+      <c r="E14" s="70"/>
+      <c r="F14" s="70"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A15" s="70"/>
+      <c r="B15" s="70"/>
+      <c r="C15" s="70"/>
+      <c r="D15" s="70"/>
+      <c r="E15" s="70"/>
+      <c r="F15" s="70"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A16" s="70"/>
+      <c r="B16" s="70"/>
+      <c r="C16" s="70"/>
+      <c r="D16" s="70"/>
+      <c r="E16" s="70"/>
+      <c r="F16" s="70"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A17" s="70"/>
+      <c r="B17" s="70"/>
+      <c r="C17" s="70"/>
+      <c r="D17" s="70"/>
+      <c r="E17" s="70"/>
+      <c r="F17" s="70"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A18" s="70"/>
+      <c r="B18" s="70"/>
+      <c r="C18" s="70"/>
+      <c r="D18" s="70"/>
+      <c r="E18" s="70"/>
+      <c r="F18" s="70"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A19" s="70"/>
+      <c r="B19" s="70"/>
+      <c r="C19" s="70"/>
+      <c r="D19" s="70"/>
+      <c r="E19" s="70"/>
+      <c r="F19" s="70"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A20" s="70"/>
+      <c r="B20" s="70"/>
+      <c r="C20" s="70"/>
+      <c r="D20" s="70"/>
+      <c r="E20" s="70"/>
+      <c r="F20" s="70"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A21" s="70"/>
+      <c r="B21" s="70"/>
+      <c r="C21" s="70"/>
+      <c r="D21" s="70"/>
+      <c r="E21" s="70"/>
+      <c r="F21" s="70"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A22" s="70"/>
+      <c r="B22" s="70"/>
+      <c r="C22" s="70"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="70"/>
+      <c r="F22" s="70"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A23" s="70"/>
+      <c r="B23" s="70"/>
+      <c r="C23" s="70"/>
+      <c r="D23" s="70"/>
+      <c r="E23" s="70"/>
+      <c r="F23" s="70"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A24" s="70"/>
+      <c r="B24" s="70"/>
+      <c r="C24" s="70"/>
+      <c r="D24" s="70"/>
+      <c r="E24" s="70"/>
+      <c r="F24" s="70"/>
+    </row>
+    <row r="25" spans="1:10" ht="21.45" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A26" s="260" t="s">
+        <v>252</v>
+      </c>
+      <c r="B26" s="260"/>
+      <c r="C26" s="260"/>
+      <c r="D26" s="260"/>
+      <c r="E26" s="260"/>
+      <c r="F26" s="260"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A27" s="265" t="s">
+        <v>253</v>
+      </c>
+      <c r="B27" s="265"/>
+      <c r="C27" s="265"/>
+      <c r="D27" s="265"/>
+      <c r="E27" s="265"/>
+      <c r="F27" s="265"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A29" s="260" t="s">
         <v>89</v>
       </c>
-      <c r="B29" s="245"/>
-[...201 lines deleted...]
-      <c r="E65" s="45"/>
+      <c r="B29" s="260"/>
+      <c r="C29" s="260"/>
+      <c r="D29" s="260"/>
+      <c r="E29" s="260"/>
+      <c r="F29" s="260"/>
+    </row>
+    <row r="30" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="263" t="s">
+        <v>254</v>
+      </c>
+      <c r="B30" s="263"/>
+      <c r="C30" s="263"/>
+      <c r="D30" s="263"/>
+      <c r="E30" s="263"/>
+      <c r="F30" s="263"/>
+    </row>
+    <row r="31" spans="1:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="266" t="s">
+        <v>255</v>
+      </c>
+      <c r="B31" s="266"/>
+      <c r="C31" s="266"/>
+      <c r="D31" s="266"/>
+      <c r="E31" s="266"/>
+      <c r="F31" s="266"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="32"/>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.4">
+      <c r="A37" s="42" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.4">
+      <c r="A38" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="A30:F30"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{56EA19BA-14E1-4609-87DC-1A57F9B5BFE1}"/>
     <hyperlink ref="A31:F31" r:id="rId1" location="stc-markets:~:text=Carbon%20Market%20Reports-,STC%20markets,-Systems%20owners%20and" display="More information on buying and selling STCs, including through the clearing house is available on the Clean Energy Regulator's website" xr:uid="{7FCFEB1F-E6A7-4373-8137-28939C687EED}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93A91C98-A93B-4D51-AF41-08451AD98A75}">
-  <dimension ref="A1:F142"/>
+  <dimension ref="A1:H142"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:F2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="14.54296875" style="35" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="8.6328125" style="35"/>
+    <col min="1" max="2" width="14.53515625" style="42" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.69140625" style="42" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="34.53515625" style="42" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.84375" style="158" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="45" style="158" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.53515625" style="42" customWidth="1"/>
+    <col min="8" max="9" width="8.69140625" style="42"/>
+    <col min="10" max="10" width="8.69140625" style="42" customWidth="1"/>
+    <col min="11" max="16384" width="8.69140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A1" s="41" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="23.5" x14ac:dyDescent="0.35">
-[...20 lines deleted...]
-      <c r="A4" s="20" t="s">
+    <row r="2" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="283" t="s">
+        <v>257</v>
+      </c>
+      <c r="B2" s="283"/>
+      <c r="C2" s="283"/>
+      <c r="D2" s="283"/>
+      <c r="E2" s="283"/>
+      <c r="F2" s="283"/>
+      <c r="G2" s="284"/>
+      <c r="H2" s="284"/>
+    </row>
+    <row r="3" spans="1:8" s="43" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="226" t="s">
+        <v>203</v>
+      </c>
+      <c r="B3" s="226"/>
+      <c r="C3" s="226"/>
+      <c r="D3" s="226"/>
+      <c r="E3" s="226"/>
+      <c r="F3" s="226"/>
+      <c r="G3" s="226"/>
+    </row>
+    <row r="4" spans="1:8" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="B4" s="20" t="s">
+      <c r="B4" s="26" t="s">
         <v>72</v>
       </c>
-      <c r="C4" s="20" t="s">
-[...16 lines deleted...]
-      <c r="B5" s="70" t="s">
+      <c r="C4" s="26" t="s">
+        <v>258</v>
+      </c>
+      <c r="D4" s="26" t="s">
+        <v>259</v>
+      </c>
+      <c r="E4" s="171" t="s">
+        <v>260</v>
+      </c>
+      <c r="F4" s="170" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="79">
+        <v>2001</v>
+      </c>
+      <c r="B5" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C5" s="71">
+      <c r="C5" s="82">
         <v>42</v>
       </c>
-      <c r="D5" s="71" t="s">
-[...13 lines deleted...]
-      <c r="B6" s="70" t="s">
+      <c r="D5" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E5" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F5" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A6" s="45">
+        <v>2001</v>
+      </c>
+      <c r="B6" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C6" s="71">
+      <c r="C6" s="82">
         <v>34</v>
       </c>
-      <c r="D6" s="71" t="s">
-[...13 lines deleted...]
-      <c r="B7" s="70" t="s">
+      <c r="D6" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E6" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F6" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A7" s="45">
+        <v>2001</v>
+      </c>
+      <c r="B7" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C7" s="71">
+      <c r="C7" s="82">
         <v>42</v>
       </c>
-      <c r="D7" s="71" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="150">
+      <c r="D7" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E7" s="178">
         <v>118</v>
       </c>
-      <c r="F7" s="150" t="s">
-[...7 lines deleted...]
-      <c r="B8" s="70" t="s">
+      <c r="F7" s="178" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A8" s="45">
+        <v>2002</v>
+      </c>
+      <c r="B8" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C8" s="71">
+      <c r="C8" s="82">
         <v>49</v>
       </c>
-      <c r="D8" s="71" t="s">
-[...13 lines deleted...]
-      <c r="B9" s="70" t="s">
+      <c r="D8" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E8" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F8" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A9" s="45">
+        <v>2002</v>
+      </c>
+      <c r="B9" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C9" s="71">
+      <c r="C9" s="82">
         <v>50</v>
       </c>
-      <c r="D9" s="71" t="s">
-[...13 lines deleted...]
-      <c r="B10" s="70" t="s">
+      <c r="D9" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E9" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F9" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A10" s="45">
+        <v>2002</v>
+      </c>
+      <c r="B10" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C10" s="71">
+      <c r="C10" s="82">
         <v>62</v>
       </c>
-      <c r="D10" s="71" t="s">
-[...13 lines deleted...]
-      <c r="B11" s="70" t="s">
+      <c r="D10" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E10" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F10" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A11" s="45">
+        <v>2002</v>
+      </c>
+      <c r="B11" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C11" s="71">
+      <c r="C11" s="82">
         <v>90</v>
       </c>
-      <c r="D11" s="71" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="150">
+      <c r="D11" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E11" s="178">
         <v>251</v>
       </c>
-      <c r="F11" s="150" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="38" t="s">
+      <c r="F11" s="178" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A12" s="45">
+        <v>2003</v>
+      </c>
+      <c r="B12" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C12" s="82">
+        <v>121</v>
+      </c>
+      <c r="D12" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E12" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F12" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A13" s="45">
+        <v>2003</v>
+      </c>
+      <c r="B13" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C13" s="82">
+        <v>77</v>
+      </c>
+      <c r="D13" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E13" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F13" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A14" s="45">
+        <v>2003</v>
+      </c>
+      <c r="B14" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C14" s="82">
+        <v>215</v>
+      </c>
+      <c r="D14" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E14" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F14" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A15" s="45">
+        <v>2003</v>
+      </c>
+      <c r="B15" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C15" s="82">
+        <v>251</v>
+      </c>
+      <c r="D15" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E15" s="178">
+        <v>664</v>
+      </c>
+      <c r="F15" s="178" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A16" s="45">
+        <v>2004</v>
+      </c>
+      <c r="B16" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C16" s="82">
+        <v>204</v>
+      </c>
+      <c r="D16" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E16" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F16" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A17" s="45">
+        <v>2004</v>
+      </c>
+      <c r="B17" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C17" s="82">
+        <v>244</v>
+      </c>
+      <c r="D17" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E17" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F17" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A18" s="45">
+        <v>2004</v>
+      </c>
+      <c r="B18" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C18" s="82">
+        <v>276</v>
+      </c>
+      <c r="D18" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E18" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F18" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A19" s="45">
+        <v>2004</v>
+      </c>
+      <c r="B19" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C19" s="82">
+        <v>365</v>
+      </c>
+      <c r="D19" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E19" s="178">
+        <v>1089</v>
+      </c>
+      <c r="F19" s="178">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A20" s="45">
+        <v>2005</v>
+      </c>
+      <c r="B20" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C20" s="82">
+        <v>327</v>
+      </c>
+      <c r="D20" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E20" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F20" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A21" s="45">
+        <v>2005</v>
+      </c>
+      <c r="B21" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C21" s="82">
+        <v>371</v>
+      </c>
+      <c r="D21" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E21" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F21" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A22" s="45">
+        <v>2005</v>
+      </c>
+      <c r="B22" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C22" s="82">
+        <v>310</v>
+      </c>
+      <c r="D22" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E22" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F22" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A23" s="45">
+        <v>2005</v>
+      </c>
+      <c r="B23" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C23" s="82">
+        <v>398</v>
+      </c>
+      <c r="D23" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E23" s="178">
+        <v>1406</v>
+      </c>
+      <c r="F23" s="178">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A24" s="45">
+        <v>2006</v>
+      </c>
+      <c r="B24" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C24" s="82">
+        <v>207</v>
+      </c>
+      <c r="D24" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E24" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F24" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A25" s="45">
+        <v>2006</v>
+      </c>
+      <c r="B25" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C25" s="82">
+        <v>262</v>
+      </c>
+      <c r="D25" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E25" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F25" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A26" s="45">
+        <v>2006</v>
+      </c>
+      <c r="B26" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C26" s="82">
+        <v>254</v>
+      </c>
+      <c r="D26" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E26" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F26" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="H26" s="52"/>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A27" s="45">
+        <v>2006</v>
+      </c>
+      <c r="B27" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C27" s="82">
+        <v>392</v>
+      </c>
+      <c r="D27" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E27" s="178">
+        <v>1115</v>
+      </c>
+      <c r="F27" s="178">
+        <v>2</v>
+      </c>
+      <c r="H27" s="52"/>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A28" s="45">
+        <v>2007</v>
+      </c>
+      <c r="B28" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C28" s="82">
+        <v>378</v>
+      </c>
+      <c r="D28" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E28" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A29" s="45">
+        <v>2007</v>
+      </c>
+      <c r="B29" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C29" s="82">
+        <v>452</v>
+      </c>
+      <c r="D29" s="82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E29" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F29" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A30" s="45">
+        <v>2007</v>
+      </c>
+      <c r="B30" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C30" s="82">
+        <v>1064</v>
+      </c>
+      <c r="D30" s="82">
+        <v>2</v>
+      </c>
+      <c r="E30" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F30" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A31" s="45">
+        <v>2007</v>
+      </c>
+      <c r="B31" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C31" s="82">
+        <v>1586</v>
+      </c>
+      <c r="D31" s="82">
+        <v>3</v>
+      </c>
+      <c r="E31" s="178">
+        <v>3480</v>
+      </c>
+      <c r="F31" s="178">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A32" s="45">
+        <v>2008</v>
+      </c>
+      <c r="B32" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C32" s="82">
+        <v>1857</v>
+      </c>
+      <c r="D32" s="82">
+        <v>3</v>
+      </c>
+      <c r="E32" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F32" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A33" s="45">
+        <v>2008</v>
+      </c>
+      <c r="B33" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C33" s="82">
+        <v>2834</v>
+      </c>
+      <c r="D33" s="82">
+        <v>4</v>
+      </c>
+      <c r="E33" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F33" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A34" s="45">
+        <v>2008</v>
+      </c>
+      <c r="B34" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C34" s="82">
+        <v>3653</v>
+      </c>
+      <c r="D34" s="82">
+        <v>5</v>
+      </c>
+      <c r="E34" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F34" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A35" s="45">
+        <v>2008</v>
+      </c>
+      <c r="B35" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C35" s="82">
+        <v>5720</v>
+      </c>
+      <c r="D35" s="82">
+        <v>8</v>
+      </c>
+      <c r="E35" s="178">
+        <v>14064</v>
+      </c>
+      <c r="F35" s="178">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A36" s="45">
+        <v>2009</v>
+      </c>
+      <c r="B36" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C36" s="82">
+        <v>8733</v>
+      </c>
+      <c r="D36" s="82">
+        <v>11</v>
+      </c>
+      <c r="E36" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F36" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A37" s="45">
+        <v>2009</v>
+      </c>
+      <c r="B37" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="82">
+        <v>11856</v>
+      </c>
+      <c r="D37" s="82">
+        <v>15</v>
+      </c>
+      <c r="E37" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F37" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A38" s="45">
+        <v>2009</v>
+      </c>
+      <c r="B38" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C38" s="82">
+        <v>17161</v>
+      </c>
+      <c r="D38" s="82">
+        <v>23</v>
+      </c>
+      <c r="E38" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F38" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A39" s="45">
+        <v>2009</v>
+      </c>
+      <c r="B39" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C39" s="82">
+        <v>25166</v>
+      </c>
+      <c r="D39" s="82">
+        <v>35</v>
+      </c>
+      <c r="E39" s="178">
+        <v>62916</v>
+      </c>
+      <c r="F39" s="178">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A40" s="45">
+        <v>2010</v>
+      </c>
+      <c r="B40" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C40" s="82">
+        <v>31921</v>
+      </c>
+      <c r="D40" s="82">
+        <v>49</v>
+      </c>
+      <c r="E40" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F40" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A41" s="45">
+        <v>2010</v>
+      </c>
+      <c r="B41" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C41" s="82">
+        <v>48259</v>
+      </c>
+      <c r="D41" s="82">
+        <v>86</v>
+      </c>
+      <c r="E41" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F41" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A42" s="45">
+        <v>2010</v>
+      </c>
+      <c r="B42" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C42" s="82">
+        <v>53220</v>
+      </c>
+      <c r="D42" s="82">
+        <v>113</v>
+      </c>
+      <c r="E42" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F42" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A43" s="45">
+        <v>2010</v>
+      </c>
+      <c r="B43" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C43" s="82">
+        <v>64808</v>
+      </c>
+      <c r="D43" s="82">
+        <v>141</v>
+      </c>
+      <c r="E43" s="178">
+        <v>198208</v>
+      </c>
+      <c r="F43" s="178">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A44" s="45">
+        <v>2011</v>
+      </c>
+      <c r="B44" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C44" s="82">
+        <v>89844</v>
+      </c>
+      <c r="D44" s="82">
+        <v>203</v>
+      </c>
+      <c r="E44" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F44" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A45" s="45">
+        <v>2011</v>
+      </c>
+      <c r="B45" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C45" s="82">
+        <v>152335</v>
+      </c>
+      <c r="D45" s="82">
+        <v>359</v>
+      </c>
+      <c r="E45" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F45" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A46" s="45">
+        <v>2011</v>
+      </c>
+      <c r="B46" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C46" s="82">
+        <v>69222</v>
+      </c>
+      <c r="D46" s="82">
+        <v>178</v>
+      </c>
+      <c r="E46" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F46" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A47" s="45">
+        <v>2011</v>
+      </c>
+      <c r="B47" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C47" s="82">
+        <v>49344</v>
+      </c>
+      <c r="D47" s="82">
+        <v>132</v>
+      </c>
+      <c r="E47" s="178">
+        <v>360745</v>
+      </c>
+      <c r="F47" s="178">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A48" s="45">
+        <v>2012</v>
+      </c>
+      <c r="B48" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C48" s="82">
+        <v>56210</v>
+      </c>
+      <c r="D48" s="82">
+        <v>148</v>
+      </c>
+      <c r="E48" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F48" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A49" s="45">
+        <v>2012</v>
+      </c>
+      <c r="B49" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C49" s="82">
+        <v>129244</v>
+      </c>
+      <c r="D49" s="82">
+        <v>372</v>
+      </c>
+      <c r="E49" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F49" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A50" s="45">
+        <v>2012</v>
+      </c>
+      <c r="B50" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C50" s="82">
+        <v>82188</v>
+      </c>
+      <c r="D50" s="82">
+        <v>263</v>
+      </c>
+      <c r="E50" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F50" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A51" s="45">
+        <v>2012</v>
+      </c>
+      <c r="B51" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C51" s="82">
+        <v>75678</v>
+      </c>
+      <c r="D51" s="82">
+        <v>253</v>
+      </c>
+      <c r="E51" s="178">
+        <v>343320</v>
+      </c>
+      <c r="F51" s="178">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A52" s="45">
+        <v>2013</v>
+      </c>
+      <c r="B52" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C52" s="82">
+        <v>46638</v>
+      </c>
+      <c r="D52" s="82">
+        <v>168</v>
+      </c>
+      <c r="E52" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F52" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A53" s="45">
+        <v>2013</v>
+      </c>
+      <c r="B53" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C53" s="82">
+        <v>59095</v>
+      </c>
+      <c r="D53" s="82">
+        <v>233</v>
+      </c>
+      <c r="E53" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F53" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A54" s="45">
+        <v>2013</v>
+      </c>
+      <c r="B54" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C54" s="82">
+        <v>46588</v>
+      </c>
+      <c r="D54" s="82">
+        <v>185</v>
+      </c>
+      <c r="E54" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F54" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A55" s="45">
+        <v>2013</v>
+      </c>
+      <c r="B55" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C55" s="82">
+        <v>48086</v>
+      </c>
+      <c r="D55" s="82">
+        <v>205</v>
+      </c>
+      <c r="E55" s="178">
+        <v>200407</v>
+      </c>
+      <c r="F55" s="178">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A56" s="45">
+        <v>2014</v>
+      </c>
+      <c r="B56" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C56" s="82">
+        <v>42165</v>
+      </c>
+      <c r="D56" s="82">
+        <v>181</v>
+      </c>
+      <c r="E56" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F56" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A57" s="45">
+        <v>2014</v>
+      </c>
+      <c r="B57" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C57" s="82">
+        <v>44116</v>
+      </c>
+      <c r="D57" s="82">
+        <v>194</v>
+      </c>
+      <c r="E57" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F57" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A58" s="45">
+        <v>2014</v>
+      </c>
+      <c r="B58" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C58" s="82">
+        <v>47767</v>
+      </c>
+      <c r="D58" s="82">
+        <v>212</v>
+      </c>
+      <c r="E58" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F58" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A59" s="45">
+        <v>2014</v>
+      </c>
+      <c r="B59" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C59" s="82">
+        <v>46091</v>
+      </c>
+      <c r="D59" s="82">
+        <v>214</v>
+      </c>
+      <c r="E59" s="178">
+        <v>180139</v>
+      </c>
+      <c r="F59" s="178">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A60" s="45">
+        <v>2015</v>
+      </c>
+      <c r="B60" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C60" s="82">
+        <v>37504</v>
+      </c>
+      <c r="D60" s="82">
+        <v>177</v>
+      </c>
+      <c r="E60" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F60" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A61" s="45">
+        <v>2015</v>
+      </c>
+      <c r="B61" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C61" s="82">
+        <v>34485</v>
+      </c>
+      <c r="D61" s="82">
+        <v>169</v>
+      </c>
+      <c r="E61" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F61" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A62" s="45">
+        <v>2015</v>
+      </c>
+      <c r="B62" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C62" s="82">
+        <v>36499</v>
+      </c>
+      <c r="D62" s="82">
+        <v>185</v>
+      </c>
+      <c r="E62" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F62" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A63" s="45">
+        <v>2015</v>
+      </c>
+      <c r="B63" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C63" s="82">
+        <v>33012</v>
+      </c>
+      <c r="D63" s="82">
+        <v>175</v>
+      </c>
+      <c r="E63" s="178">
+        <v>141500</v>
+      </c>
+      <c r="F63" s="178">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A64" s="45">
+        <v>2016</v>
+      </c>
+      <c r="B64" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C64" s="82">
+        <v>29818</v>
+      </c>
+      <c r="D64" s="82">
+        <v>155</v>
+      </c>
+      <c r="E64" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F64" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A65" s="45">
+        <v>2016</v>
+      </c>
+      <c r="B65" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C65" s="82">
+        <v>31043</v>
+      </c>
+      <c r="D65" s="82">
+        <v>171</v>
+      </c>
+      <c r="E65" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F65" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A66" s="45">
+        <v>2016</v>
+      </c>
+      <c r="B66" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C66" s="82">
+        <v>32906</v>
+      </c>
+      <c r="D66" s="82">
+        <v>186</v>
+      </c>
+      <c r="E66" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F66" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A67" s="45">
+        <v>2016</v>
+      </c>
+      <c r="B67" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C67" s="82">
+        <v>38930</v>
+      </c>
+      <c r="D67" s="82">
+        <v>237</v>
+      </c>
+      <c r="E67" s="178">
+        <v>132697</v>
+      </c>
+      <c r="F67" s="178">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A68" s="45">
+        <v>2017</v>
+      </c>
+      <c r="B68" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C68" s="82">
+        <v>37360</v>
+      </c>
+      <c r="D68" s="82">
+        <v>207</v>
+      </c>
+      <c r="E68" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F68" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A69" s="45">
+        <v>2017</v>
+      </c>
+      <c r="B69" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C69" s="82">
+        <v>40399</v>
+      </c>
+      <c r="D69" s="82">
+        <v>252</v>
+      </c>
+      <c r="E69" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F69" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A70" s="45">
+        <v>2017</v>
+      </c>
+      <c r="B70" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C70" s="82">
+        <v>45145</v>
+      </c>
+      <c r="D70" s="82">
         <v>287</v>
       </c>
-      <c r="B12" s="70" t="s">
+      <c r="E70" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F70" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A71" s="45">
+        <v>2017</v>
+      </c>
+      <c r="B71" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C71" s="82">
+        <v>52038</v>
+      </c>
+      <c r="D71" s="82">
+        <v>373</v>
+      </c>
+      <c r="E71" s="178">
+        <v>174942</v>
+      </c>
+      <c r="F71" s="178">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A72" s="45">
+        <v>2018</v>
+      </c>
+      <c r="B72" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C12" s="71">
-[...16 lines deleted...]
-      <c r="B13" s="70" t="s">
+      <c r="C72" s="82">
+        <v>48664</v>
+      </c>
+      <c r="D72" s="82">
+        <v>319</v>
+      </c>
+      <c r="E72" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F72" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A73" s="45">
+        <v>2018</v>
+      </c>
+      <c r="B73" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C13" s="71">
-[...16 lines deleted...]
-      <c r="B14" s="70" t="s">
+      <c r="C73" s="82">
+        <v>50524</v>
+      </c>
+      <c r="D73" s="82">
+        <v>365</v>
+      </c>
+      <c r="E73" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F73" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A74" s="45">
+        <v>2018</v>
+      </c>
+      <c r="B74" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C14" s="71">
-[...16 lines deleted...]
-      <c r="B15" s="70" t="s">
+      <c r="C74" s="82">
+        <v>56354</v>
+      </c>
+      <c r="D74" s="82">
+        <v>403</v>
+      </c>
+      <c r="E74" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F74" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A75" s="45">
+        <v>2018</v>
+      </c>
+      <c r="B75" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C15" s="71">
-[...16 lines deleted...]
-      <c r="B16" s="70" t="s">
+      <c r="C75" s="82">
+        <v>69310</v>
+      </c>
+      <c r="D75" s="82">
+        <v>530</v>
+      </c>
+      <c r="E75" s="178">
+        <v>224852</v>
+      </c>
+      <c r="F75" s="178">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A76" s="45">
+        <v>2019</v>
+      </c>
+      <c r="B76" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C16" s="71">
-[...16 lines deleted...]
-      <c r="B17" s="70" t="s">
+      <c r="C76" s="82">
+        <v>64844</v>
+      </c>
+      <c r="D76" s="82">
+        <v>456</v>
+      </c>
+      <c r="E76" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F76" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A77" s="45">
+        <v>2019</v>
+      </c>
+      <c r="B77" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C17" s="71">
-[...16 lines deleted...]
-      <c r="B18" s="70" t="s">
+      <c r="C77" s="82">
+        <v>62899</v>
+      </c>
+      <c r="D77" s="82">
+        <v>479</v>
+      </c>
+      <c r="E77" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F77" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A78" s="45">
+        <v>2019</v>
+      </c>
+      <c r="B78" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C18" s="71">
-[...16 lines deleted...]
-      <c r="B19" s="70" t="s">
+      <c r="C78" s="82">
+        <v>69049</v>
+      </c>
+      <c r="D78" s="82">
+        <v>529</v>
+      </c>
+      <c r="E78" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F78" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A79" s="45">
+        <v>2019</v>
+      </c>
+      <c r="B79" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C19" s="71">
-[...16 lines deleted...]
-      <c r="B20" s="70" t="s">
+      <c r="C79" s="82">
+        <v>87239</v>
+      </c>
+      <c r="D79" s="82">
+        <v>702</v>
+      </c>
+      <c r="E79" s="178">
+        <v>284031</v>
+      </c>
+      <c r="F79" s="178">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A80" s="45">
+        <v>2020</v>
+      </c>
+      <c r="B80" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C20" s="71">
-[...16 lines deleted...]
-      <c r="B21" s="70" t="s">
+      <c r="C80" s="82">
+        <v>83020</v>
+      </c>
+      <c r="D80" s="82">
+        <v>619</v>
+      </c>
+      <c r="E80" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F80" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A81" s="45">
+        <v>2020</v>
+      </c>
+      <c r="B81" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C21" s="71">
-[...16 lines deleted...]
-      <c r="B22" s="70" t="s">
+      <c r="C81" s="82">
+        <v>84744</v>
+      </c>
+      <c r="D81" s="82">
+        <v>678</v>
+      </c>
+      <c r="E81" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F81" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A82" s="45">
+        <v>2020</v>
+      </c>
+      <c r="B82" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C22" s="71">
-[...16 lines deleted...]
-      <c r="B23" s="70" t="s">
+      <c r="C82" s="82">
+        <v>93684</v>
+      </c>
+      <c r="D82" s="82">
+        <v>748</v>
+      </c>
+      <c r="E82" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F82" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A83" s="45">
+        <v>2020</v>
+      </c>
+      <c r="B83" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C23" s="71">
-[...16 lines deleted...]
-      <c r="B24" s="70" t="s">
+      <c r="C83" s="82">
+        <v>108872</v>
+      </c>
+      <c r="D83" s="82">
+        <v>920</v>
+      </c>
+      <c r="E83" s="178">
+        <v>370320</v>
+      </c>
+      <c r="F83" s="178">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A84" s="45">
+        <v>2021</v>
+      </c>
+      <c r="B84" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C24" s="71">
-[...16 lines deleted...]
-      <c r="B25" s="70" t="s">
+      <c r="C84" s="82">
+        <v>98957</v>
+      </c>
+      <c r="D84" s="82">
+        <v>782</v>
+      </c>
+      <c r="E84" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F84" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A85" s="45">
+        <v>2021</v>
+      </c>
+      <c r="B85" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C25" s="71">
-[...16 lines deleted...]
-      <c r="B26" s="70" t="s">
+      <c r="C85" s="82">
+        <v>95213</v>
+      </c>
+      <c r="D85" s="82">
+        <v>794</v>
+      </c>
+      <c r="E85" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F85" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A86" s="45">
+        <v>2021</v>
+      </c>
+      <c r="B86" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C26" s="71">
-[...16 lines deleted...]
-      <c r="B27" s="70" t="s">
+      <c r="C86" s="82">
+        <v>89203</v>
+      </c>
+      <c r="D86" s="82">
+        <v>752</v>
+      </c>
+      <c r="E86" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F86" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A87" s="45">
+        <v>2021</v>
+      </c>
+      <c r="B87" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C27" s="71">
-[...16 lines deleted...]
-      <c r="B28" s="70" t="s">
+      <c r="C87" s="82">
+        <v>94085</v>
+      </c>
+      <c r="D87" s="82">
+        <v>864</v>
+      </c>
+      <c r="E87" s="178">
+        <v>377458</v>
+      </c>
+      <c r="F87" s="178">
+        <v>3193</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A88" s="45">
+        <v>2022</v>
+      </c>
+      <c r="B88" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C28" s="71">
-[...16 lines deleted...]
-      <c r="B29" s="70" t="s">
+      <c r="C88" s="82">
+        <v>68569</v>
+      </c>
+      <c r="D88" s="82">
+        <v>565</v>
+      </c>
+      <c r="E88" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F88" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A89" s="45">
+        <v>2022</v>
+      </c>
+      <c r="B89" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C29" s="71">
-[...16 lines deleted...]
-      <c r="B30" s="70" t="s">
+      <c r="C89" s="82">
+        <v>71547</v>
+      </c>
+      <c r="D89" s="82">
+        <v>625</v>
+      </c>
+      <c r="E89" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F89" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A90" s="45">
+        <v>2022</v>
+      </c>
+      <c r="B90" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C30" s="71">
-[...16 lines deleted...]
-      <c r="B31" s="70" t="s">
+      <c r="C90" s="82">
+        <v>84360</v>
+      </c>
+      <c r="D90" s="82">
+        <v>733</v>
+      </c>
+      <c r="E90" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F90" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A91" s="45">
+        <v>2022</v>
+      </c>
+      <c r="B91" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C31" s="71">
-[...16 lines deleted...]
-      <c r="B32" s="70" t="s">
+      <c r="C91" s="82">
+        <v>91241</v>
+      </c>
+      <c r="D91" s="82">
+        <v>870</v>
+      </c>
+      <c r="E91" s="178">
+        <v>315717</v>
+      </c>
+      <c r="F91" s="178">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A92" s="45">
+        <v>2023</v>
+      </c>
+      <c r="B92" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C32" s="71">
-[...16 lines deleted...]
-      <c r="B33" s="70" t="s">
+      <c r="C92" s="82">
+        <v>76113</v>
+      </c>
+      <c r="D92" s="82">
+        <v>660</v>
+      </c>
+      <c r="E92" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F92" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A93" s="45">
+        <v>2023</v>
+      </c>
+      <c r="B93" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C33" s="71">
-[...16 lines deleted...]
-      <c r="B34" s="70" t="s">
+      <c r="C93" s="82">
+        <v>77215</v>
+      </c>
+      <c r="D93" s="82">
+        <v>720</v>
+      </c>
+      <c r="E93" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F93" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A94" s="45">
+        <v>2023</v>
+      </c>
+      <c r="B94" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C34" s="71">
-[...16 lines deleted...]
-      <c r="B35" s="70" t="s">
+      <c r="C94" s="82">
+        <v>87388</v>
+      </c>
+      <c r="D94" s="82">
+        <v>823</v>
+      </c>
+      <c r="E94" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F94" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A95" s="45">
+        <v>2023</v>
+      </c>
+      <c r="B95" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C35" s="71">
-[...16 lines deleted...]
-      <c r="B36" s="70" t="s">
+      <c r="C95" s="82">
+        <v>93149</v>
+      </c>
+      <c r="D95" s="82">
+        <v>942</v>
+      </c>
+      <c r="E95" s="178">
+        <v>333865</v>
+      </c>
+      <c r="F95" s="178">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A96" s="45">
+        <v>2024</v>
+      </c>
+      <c r="B96" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C36" s="71">
-[...16 lines deleted...]
-      <c r="B37" s="70" t="s">
+      <c r="C96" s="82">
+        <v>75572</v>
+      </c>
+      <c r="D96" s="82">
+        <v>703</v>
+      </c>
+      <c r="E96" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F96" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A97" s="45">
+        <v>2024</v>
+      </c>
+      <c r="B97" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C37" s="71">
-[...16 lines deleted...]
-      <c r="B38" s="70" t="s">
+      <c r="C97" s="82">
+        <v>81955</v>
+      </c>
+      <c r="D97" s="82">
+        <v>788</v>
+      </c>
+      <c r="E97" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F97" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A98" s="45">
+        <v>2024</v>
+      </c>
+      <c r="B98" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C38" s="71">
-[...16 lines deleted...]
-      <c r="B39" s="70" t="s">
+      <c r="C98" s="82">
+        <v>79749</v>
+      </c>
+      <c r="D98" s="82">
+        <v>797</v>
+      </c>
+      <c r="E98" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F98" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A99" s="45">
+        <v>2024</v>
+      </c>
+      <c r="B99" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C39" s="71">
-[...8 lines deleted...]
-      <c r="F39" s="150">
+      <c r="C99" s="82">
+        <v>81905</v>
+      </c>
+      <c r="D99" s="82">
+        <v>869</v>
+      </c>
+      <c r="E99" s="178">
+        <v>319180</v>
+      </c>
+      <c r="F99" s="178">
+        <v>3157</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A100" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B100" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C100" s="82">
+        <v>66745</v>
+      </c>
+      <c r="D100" s="82">
+        <v>655</v>
+      </c>
+      <c r="E100" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F100" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A101" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B101" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C101" s="82">
+        <v>59789</v>
+      </c>
+      <c r="D101" s="82">
+        <v>591</v>
+      </c>
+      <c r="E101" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F101" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A102" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B102" s="81" t="s">
         <v>84</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B40" s="70" t="s">
+      <c r="C102" s="82">
+        <v>64329</v>
+      </c>
+      <c r="D102" s="82">
+        <v>660</v>
+      </c>
+      <c r="E102" s="178" t="s">
+        <v>82</v>
+      </c>
+      <c r="F102" s="178" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A103" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B103" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C103" s="82">
+        <v>79754</v>
+      </c>
+      <c r="D103" s="82">
+        <v>876</v>
+      </c>
+      <c r="E103" s="178">
+        <v>270618</v>
+      </c>
+      <c r="F103" s="178">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A104" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B104" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C40" s="71">
-[...202 lines deleted...]
-      <c r="D50" s="71">
+      <c r="C104" s="82">
+        <v>77050</v>
+      </c>
+      <c r="D104" s="82">
+        <v>791</v>
+      </c>
+      <c r="E104" s="178">
+        <v>77050</v>
+      </c>
+      <c r="F104" s="178">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A130" s="260" t="s">
         <v>263</v>
       </c>
-      <c r="E50" s="150" t="s">
-[...1107 lines deleted...]
-      <c r="A133" s="245" t="s">
+      <c r="B130" s="260"/>
+      <c r="C130" s="260"/>
+      <c r="D130" s="260"/>
+      <c r="E130" s="260"/>
+      <c r="F130" s="260"/>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A131" s="265" t="s">
+        <v>264</v>
+      </c>
+      <c r="B131" s="265"/>
+      <c r="C131" s="265"/>
+      <c r="D131" s="265"/>
+      <c r="E131" s="265"/>
+      <c r="F131" s="265"/>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A133" s="260" t="s">
         <v>89</v>
       </c>
-      <c r="B133" s="245"/>
-[...32 lines deleted...]
-      <c r="A142" s="67"/>
+      <c r="B133" s="260"/>
+      <c r="C133" s="260"/>
+      <c r="D133" s="260"/>
+      <c r="E133" s="260"/>
+      <c r="F133" s="260"/>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A134" s="267" t="s">
+        <v>265</v>
+      </c>
+      <c r="B134" s="267"/>
+      <c r="C134" s="267"/>
+      <c r="D134" s="267"/>
+      <c r="E134" s="267"/>
+      <c r="F134" s="267"/>
+    </row>
+    <row r="135" spans="1:6" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A135" s="267"/>
+      <c r="B135" s="267"/>
+      <c r="C135" s="267"/>
+      <c r="D135" s="267"/>
+      <c r="E135" s="267"/>
+      <c r="F135" s="267"/>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A136" s="267"/>
+      <c r="B136" s="267"/>
+      <c r="C136" s="267"/>
+      <c r="D136" s="267"/>
+      <c r="E136" s="267"/>
+      <c r="F136" s="267"/>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A142" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A134:F136"/>
-    <mergeCell ref="A2:F2"/>
-    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A3:G3"/>
     <mergeCell ref="A130:F130"/>
     <mergeCell ref="A131:F131"/>
     <mergeCell ref="A133:F133"/>
+    <mergeCell ref="A2:F2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{68DC4578-D20A-4B03-897D-51184021BEC9}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87561056-D6FA-4C56-A2D9-22011A9615DD}">
-  <dimension ref="A1:H141"/>
+  <dimension ref="A1:J141"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:J2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="14.54296875" style="35" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="8.6328125" style="35"/>
+    <col min="1" max="1" width="14.53515625" style="42" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.69140625" style="42" bestFit="1" customWidth="1"/>
+    <col min="3" max="7" width="21.4609375" style="42" customWidth="1"/>
+    <col min="8" max="8" width="34.53515625" style="42" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="12.4609375" style="42" customWidth="1"/>
+    <col min="10" max="16384" width="8.69140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A1" s="41" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="43.5" customHeight="1" x14ac:dyDescent="0.35">
-[...24 lines deleted...]
-      <c r="A4" s="76" t="s">
+    <row r="2" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="286" t="s">
+        <v>266</v>
+      </c>
+      <c r="B2" s="286"/>
+      <c r="C2" s="286"/>
+      <c r="D2" s="286"/>
+      <c r="E2" s="286"/>
+      <c r="F2" s="286"/>
+      <c r="G2" s="286"/>
+      <c r="H2" s="286"/>
+      <c r="I2" s="286"/>
+      <c r="J2" s="286"/>
+    </row>
+    <row r="3" spans="1:10" s="43" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="264" t="s">
+        <v>203</v>
+      </c>
+      <c r="B3" s="264"/>
+      <c r="C3" s="264"/>
+      <c r="D3" s="264"/>
+      <c r="E3" s="264"/>
+      <c r="F3" s="264"/>
+      <c r="G3" s="264"/>
+      <c r="H3" s="264"/>
+      <c r="I3" s="77"/>
+    </row>
+    <row r="4" spans="1:10" ht="19.75" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="88" t="s">
         <v>71</v>
       </c>
-      <c r="B4" s="76" t="s">
+      <c r="B4" s="88" t="s">
         <v>72</v>
       </c>
-      <c r="C4" s="76" t="s">
-[...22 lines deleted...]
-      <c r="B5" s="79" t="s">
+      <c r="C4" s="88" t="s">
+        <v>267</v>
+      </c>
+      <c r="D4" s="88" t="s">
+        <v>268</v>
+      </c>
+      <c r="E4" s="88" t="s">
+        <v>269</v>
+      </c>
+      <c r="F4" s="88" t="s">
+        <v>270</v>
+      </c>
+      <c r="G4" s="88" t="s">
+        <v>271</v>
+      </c>
+      <c r="H4" s="88" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="214">
+        <v>2001</v>
+      </c>
+      <c r="B5" s="90" t="s">
         <v>83</v>
       </c>
-      <c r="C5" s="270">
+      <c r="C5" s="91">
         <v>1</v>
       </c>
-      <c r="D5" s="270">
-[...11 lines deleted...]
-      <c r="H5" s="268">
+      <c r="D5" s="91">
+        <v>0</v>
+      </c>
+      <c r="E5" s="91">
+        <v>0</v>
+      </c>
+      <c r="F5" s="91">
+        <v>0</v>
+      </c>
+      <c r="G5" s="91">
+        <v>0</v>
+      </c>
+      <c r="H5" s="92">
         <v>1.37</v>
       </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B6" s="79" t="s">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A6" s="214">
+        <v>2001</v>
+      </c>
+      <c r="B6" s="90" t="s">
         <v>84</v>
       </c>
-      <c r="C6" s="270">
+      <c r="C6" s="91">
         <v>1</v>
       </c>
-      <c r="D6" s="270">
-[...11 lines deleted...]
-      <c r="H6" s="268">
+      <c r="D6" s="91">
+        <v>0</v>
+      </c>
+      <c r="E6" s="91">
+        <v>0</v>
+      </c>
+      <c r="F6" s="91">
+        <v>0</v>
+      </c>
+      <c r="G6" s="91">
+        <v>0</v>
+      </c>
+      <c r="H6" s="92">
         <v>1.45</v>
       </c>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B7" s="79" t="s">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A7" s="214">
+        <v>2001</v>
+      </c>
+      <c r="B7" s="90" t="s">
         <v>85</v>
       </c>
-      <c r="C7" s="270">
+      <c r="C7" s="91">
         <v>0.93</v>
       </c>
-      <c r="D7" s="270">
+      <c r="D7" s="91">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="E7" s="270">
-[...8 lines deleted...]
-      <c r="H7" s="268">
+      <c r="E7" s="91">
+        <v>0</v>
+      </c>
+      <c r="F7" s="91">
+        <v>0</v>
+      </c>
+      <c r="G7" s="91">
+        <v>0</v>
+      </c>
+      <c r="H7" s="92">
         <v>1.78</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B8" s="79" t="s">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A8" s="214">
+        <v>2002</v>
+      </c>
+      <c r="B8" s="90" t="s">
         <v>81</v>
       </c>
-      <c r="C8" s="270">
+      <c r="C8" s="91">
         <v>0.93</v>
       </c>
-      <c r="D8" s="270">
+      <c r="D8" s="91">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="E8" s="270">
-[...8 lines deleted...]
-      <c r="H8" s="268">
+      <c r="E8" s="91">
+        <v>0</v>
+      </c>
+      <c r="F8" s="91">
+        <v>0</v>
+      </c>
+      <c r="G8" s="91">
+        <v>0</v>
+      </c>
+      <c r="H8" s="92">
         <v>1.59</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B9" s="79" t="s">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A9" s="214">
+        <v>2002</v>
+      </c>
+      <c r="B9" s="90" t="s">
         <v>83</v>
       </c>
-      <c r="C9" s="270">
+      <c r="C9" s="91">
         <v>1</v>
       </c>
-      <c r="D9" s="270">
-[...11 lines deleted...]
-      <c r="H9" s="268">
+      <c r="D9" s="91">
+        <v>0</v>
+      </c>
+      <c r="E9" s="91">
+        <v>0</v>
+      </c>
+      <c r="F9" s="91">
+        <v>0</v>
+      </c>
+      <c r="G9" s="91">
+        <v>0</v>
+      </c>
+      <c r="H9" s="92">
         <v>1.26</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B10" s="79" t="s">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A10" s="214">
+        <v>2002</v>
+      </c>
+      <c r="B10" s="90" t="s">
         <v>84</v>
       </c>
-      <c r="C10" s="270">
+      <c r="C10" s="91">
         <v>0.91</v>
       </c>
-      <c r="D10" s="270">
+      <c r="D10" s="91">
         <v>0.09</v>
       </c>
-      <c r="E10" s="270">
-[...8 lines deleted...]
-      <c r="H10" s="268">
+      <c r="E10" s="91">
+        <v>0</v>
+      </c>
+      <c r="F10" s="91">
+        <v>0</v>
+      </c>
+      <c r="G10" s="91">
+        <v>0</v>
+      </c>
+      <c r="H10" s="92">
         <v>1.85</v>
       </c>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B11" s="79" t="s">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A11" s="214">
+        <v>2002</v>
+      </c>
+      <c r="B11" s="90" t="s">
         <v>85</v>
       </c>
-      <c r="C11" s="270">
+      <c r="C11" s="91">
         <v>0.96</v>
       </c>
-      <c r="D11" s="270">
+      <c r="D11" s="91">
         <v>0.04</v>
       </c>
-      <c r="E11" s="270">
-[...8 lines deleted...]
-      <c r="H11" s="268">
+      <c r="E11" s="91">
+        <v>0</v>
+      </c>
+      <c r="F11" s="91">
+        <v>0</v>
+      </c>
+      <c r="G11" s="91">
+        <v>0</v>
+      </c>
+      <c r="H11" s="92">
         <v>1.85</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B12" s="79" t="s">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A12" s="214">
+        <v>2003</v>
+      </c>
+      <c r="B12" s="90" t="s">
         <v>81</v>
       </c>
-      <c r="C12" s="270">
+      <c r="C12" s="91">
         <v>0.93</v>
       </c>
-      <c r="D12" s="270">
+      <c r="D12" s="91">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="E12" s="270">
-[...8 lines deleted...]
-      <c r="H12" s="268">
+      <c r="E12" s="91">
+        <v>0</v>
+      </c>
+      <c r="F12" s="91">
+        <v>0</v>
+      </c>
+      <c r="G12" s="91">
+        <v>0</v>
+      </c>
+      <c r="H12" s="92">
         <v>1.45</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B13" s="79" t="s">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A13" s="214">
+        <v>2003</v>
+      </c>
+      <c r="B13" s="90" t="s">
         <v>83</v>
       </c>
-      <c r="C13" s="270">
+      <c r="C13" s="91">
         <v>0.81</v>
       </c>
-      <c r="D13" s="270">
+      <c r="D13" s="91">
         <v>0.19</v>
       </c>
-      <c r="E13" s="270">
-[...8 lines deleted...]
-      <c r="H13" s="268">
+      <c r="E13" s="91">
+        <v>0</v>
+      </c>
+      <c r="F13" s="91">
+        <v>0</v>
+      </c>
+      <c r="G13" s="91">
+        <v>0</v>
+      </c>
+      <c r="H13" s="92">
         <v>1.44</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B14" s="79" t="s">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A14" s="214">
+        <v>2003</v>
+      </c>
+      <c r="B14" s="90" t="s">
         <v>84</v>
       </c>
-      <c r="C14" s="270">
+      <c r="C14" s="91">
         <v>0.92</v>
       </c>
-      <c r="D14" s="270">
+      <c r="D14" s="91">
         <v>0.08</v>
       </c>
-      <c r="E14" s="270">
-[...8 lines deleted...]
-      <c r="H14" s="268">
+      <c r="E14" s="91">
+        <v>0</v>
+      </c>
+      <c r="F14" s="91">
+        <v>0</v>
+      </c>
+      <c r="G14" s="91">
+        <v>0</v>
+      </c>
+      <c r="H14" s="92">
         <v>1.41</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B15" s="79" t="s">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A15" s="214">
+        <v>2003</v>
+      </c>
+      <c r="B15" s="90" t="s">
         <v>85</v>
       </c>
-      <c r="C15" s="270">
+      <c r="C15" s="91">
         <v>0.95</v>
       </c>
-      <c r="D15" s="270">
+      <c r="D15" s="91">
         <v>0.05</v>
       </c>
-      <c r="E15" s="270">
-[...8 lines deleted...]
-      <c r="H15" s="268">
+      <c r="E15" s="91">
+        <v>0</v>
+      </c>
+      <c r="F15" s="91">
+        <v>0</v>
+      </c>
+      <c r="G15" s="91">
+        <v>0</v>
+      </c>
+      <c r="H15" s="92">
         <v>1.44</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B16" s="79" t="s">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A16" s="214">
+        <v>2004</v>
+      </c>
+      <c r="B16" s="90" t="s">
         <v>81</v>
       </c>
-      <c r="C16" s="270">
+      <c r="C16" s="91">
         <v>0.95</v>
       </c>
-      <c r="D16" s="270">
+      <c r="D16" s="91">
         <v>0.05</v>
       </c>
-      <c r="E16" s="270">
-[...8 lines deleted...]
-      <c r="H16" s="268">
+      <c r="E16" s="91">
+        <v>0</v>
+      </c>
+      <c r="F16" s="91">
+        <v>0</v>
+      </c>
+      <c r="G16" s="91">
+        <v>0</v>
+      </c>
+      <c r="H16" s="92">
         <v>1.28</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B17" s="79" t="s">
+    <row r="17" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A17" s="214">
+        <v>2004</v>
+      </c>
+      <c r="B17" s="90" t="s">
         <v>83</v>
       </c>
-      <c r="C17" s="270">
+      <c r="C17" s="91">
         <v>0.9</v>
       </c>
-      <c r="D17" s="270">
+      <c r="D17" s="91">
         <v>0.1</v>
       </c>
-      <c r="E17" s="270">
-[...8 lines deleted...]
-      <c r="H17" s="268">
+      <c r="E17" s="91">
+        <v>0</v>
+      </c>
+      <c r="F17" s="91">
+        <v>0</v>
+      </c>
+      <c r="G17" s="91">
+        <v>0</v>
+      </c>
+      <c r="H17" s="92">
         <v>1.38</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B18" s="79" t="s">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A18" s="214">
+        <v>2004</v>
+      </c>
+      <c r="B18" s="90" t="s">
         <v>84</v>
       </c>
-      <c r="C18" s="270">
+      <c r="C18" s="91">
         <v>0.96</v>
       </c>
-      <c r="D18" s="270">
+      <c r="D18" s="91">
         <v>0.04</v>
       </c>
-      <c r="E18" s="270">
-[...8 lines deleted...]
-      <c r="H18" s="268">
+      <c r="E18" s="91">
+        <v>0</v>
+      </c>
+      <c r="F18" s="91">
+        <v>0</v>
+      </c>
+      <c r="G18" s="91">
+        <v>0</v>
+      </c>
+      <c r="H18" s="92">
         <v>1.0900000000000001</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B19" s="79" t="s">
+    <row r="19" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A19" s="214">
+        <v>2004</v>
+      </c>
+      <c r="B19" s="90" t="s">
         <v>85</v>
       </c>
-      <c r="C19" s="270">
+      <c r="C19" s="91">
         <v>0.97</v>
       </c>
-      <c r="D19" s="270">
+      <c r="D19" s="91">
         <v>0.03</v>
       </c>
-      <c r="E19" s="270">
-[...8 lines deleted...]
-      <c r="H19" s="268">
+      <c r="E19" s="91">
+        <v>0</v>
+      </c>
+      <c r="F19" s="91">
+        <v>0</v>
+      </c>
+      <c r="G19" s="91">
+        <v>0</v>
+      </c>
+      <c r="H19" s="92">
         <v>1.1399999999999999</v>
       </c>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B20" s="79" t="s">
+    <row r="20" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A20" s="214">
+        <v>2005</v>
+      </c>
+      <c r="B20" s="90" t="s">
         <v>81</v>
       </c>
-      <c r="C20" s="270">
+      <c r="C20" s="91">
         <v>0.92</v>
       </c>
-      <c r="D20" s="270">
+      <c r="D20" s="91">
         <v>0.04</v>
       </c>
-      <c r="E20" s="270">
+      <c r="E20" s="91">
         <v>0.04</v>
       </c>
-      <c r="F20" s="270">
-[...5 lines deleted...]
-      <c r="H20" s="268">
+      <c r="F20" s="91">
+        <v>0</v>
+      </c>
+      <c r="G20" s="91">
+        <v>0</v>
+      </c>
+      <c r="H20" s="92">
         <v>1.1299999999999999</v>
       </c>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B21" s="79" t="s">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A21" s="214">
+        <v>2005</v>
+      </c>
+      <c r="B21" s="90" t="s">
         <v>83</v>
       </c>
-      <c r="C21" s="270">
+      <c r="C21" s="91">
         <v>0.95</v>
       </c>
-      <c r="D21" s="270">
+      <c r="D21" s="91">
         <v>0.05</v>
       </c>
-      <c r="E21" s="270">
-[...8 lines deleted...]
-      <c r="H21" s="268">
+      <c r="E21" s="91">
+        <v>0</v>
+      </c>
+      <c r="F21" s="91">
+        <v>0</v>
+      </c>
+      <c r="G21" s="91">
+        <v>0</v>
+      </c>
+      <c r="H21" s="92">
         <v>1.32</v>
       </c>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B22" s="79" t="s">
+    <row r="22" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A22" s="214">
+        <v>2005</v>
+      </c>
+      <c r="B22" s="90" t="s">
         <v>84</v>
       </c>
-      <c r="C22" s="270">
+      <c r="C22" s="91">
         <v>0.85</v>
       </c>
-      <c r="D22" s="270">
+      <c r="D22" s="91">
         <v>0.13</v>
       </c>
-      <c r="E22" s="270">
+      <c r="E22" s="91">
         <v>0.02</v>
       </c>
-      <c r="F22" s="270">
-[...5 lines deleted...]
-      <c r="H22" s="268">
+      <c r="F22" s="91">
+        <v>0</v>
+      </c>
+      <c r="G22" s="91">
+        <v>0</v>
+      </c>
+      <c r="H22" s="92">
         <v>1.42</v>
       </c>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B23" s="79" t="s">
+    <row r="23" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A23" s="214">
+        <v>2005</v>
+      </c>
+      <c r="B23" s="90" t="s">
         <v>85</v>
       </c>
-      <c r="C23" s="270">
+      <c r="C23" s="91">
         <v>0.77</v>
       </c>
-      <c r="D23" s="270">
+      <c r="D23" s="91">
         <v>0.19</v>
       </c>
-      <c r="E23" s="270">
-[...2 lines deleted...]
-      <c r="F23" s="270">
+      <c r="E23" s="91">
+        <v>0</v>
+      </c>
+      <c r="F23" s="91">
         <v>0.03</v>
       </c>
-      <c r="G23" s="270">
-[...2 lines deleted...]
-      <c r="H23" s="268">
+      <c r="G23" s="91">
+        <v>0</v>
+      </c>
+      <c r="H23" s="92">
         <v>1.52</v>
       </c>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B24" s="79" t="s">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A24" s="214">
+        <v>2006</v>
+      </c>
+      <c r="B24" s="90" t="s">
         <v>81</v>
       </c>
-      <c r="C24" s="270">
+      <c r="C24" s="91">
         <v>0.82</v>
       </c>
-      <c r="D24" s="270">
+      <c r="D24" s="91">
         <v>0.04</v>
       </c>
-      <c r="E24" s="270">
+      <c r="E24" s="91">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="F24" s="270">
+      <c r="F24" s="91">
         <v>0.08</v>
       </c>
-      <c r="G24" s="270">
-[...2 lines deleted...]
-      <c r="H24" s="268">
+      <c r="G24" s="91">
+        <v>0</v>
+      </c>
+      <c r="H24" s="92">
         <v>1.6</v>
       </c>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B25" s="79" t="s">
+    <row r="25" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A25" s="214">
+        <v>2006</v>
+      </c>
+      <c r="B25" s="90" t="s">
         <v>83</v>
       </c>
-      <c r="C25" s="270">
+      <c r="C25" s="91">
         <v>0.88</v>
       </c>
-      <c r="D25" s="270">
+      <c r="D25" s="91">
         <v>0.12</v>
       </c>
-      <c r="E25" s="270">
-[...8 lines deleted...]
-      <c r="H25" s="268">
+      <c r="E25" s="91">
+        <v>0</v>
+      </c>
+      <c r="F25" s="91">
+        <v>0</v>
+      </c>
+      <c r="G25" s="91">
+        <v>0</v>
+      </c>
+      <c r="H25" s="92">
         <v>1.57</v>
       </c>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B26" s="79" t="s">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A26" s="214">
+        <v>2006</v>
+      </c>
+      <c r="B26" s="90" t="s">
         <v>84</v>
       </c>
-      <c r="C26" s="270">
+      <c r="C26" s="91">
         <v>0.81</v>
       </c>
-      <c r="D26" s="270">
+      <c r="D26" s="91">
         <v>0.13</v>
       </c>
-      <c r="E26" s="270">
+      <c r="E26" s="91">
         <v>0.06</v>
       </c>
-      <c r="F26" s="270">
-[...5 lines deleted...]
-      <c r="H26" s="268">
+      <c r="F26" s="91">
+        <v>0</v>
+      </c>
+      <c r="G26" s="91">
+        <v>0</v>
+      </c>
+      <c r="H26" s="92">
         <v>1.62</v>
       </c>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B27" s="79" t="s">
+    <row r="27" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A27" s="214">
+        <v>2006</v>
+      </c>
+      <c r="B27" s="90" t="s">
         <v>85</v>
       </c>
-      <c r="C27" s="270">
+      <c r="C27" s="91">
         <v>0.73</v>
       </c>
-      <c r="D27" s="270">
+      <c r="D27" s="91">
         <v>0.15</v>
       </c>
-      <c r="E27" s="270">
+      <c r="E27" s="91">
         <v>0.05</v>
       </c>
-      <c r="F27" s="270">
+      <c r="F27" s="91">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="G27" s="270">
-[...2 lines deleted...]
-      <c r="H27" s="268">
+      <c r="G27" s="91">
+        <v>0</v>
+      </c>
+      <c r="H27" s="92">
         <v>1.65</v>
       </c>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B28" s="79" t="s">
+    <row r="28" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A28" s="215">
+        <v>2007</v>
+      </c>
+      <c r="B28" s="90" t="s">
         <v>81</v>
       </c>
-      <c r="C28" s="270">
+      <c r="C28" s="91">
         <v>0.82</v>
       </c>
-      <c r="D28" s="270">
+      <c r="D28" s="91">
         <v>0.12</v>
       </c>
-      <c r="E28" s="270">
+      <c r="E28" s="91">
         <v>0.02</v>
       </c>
-      <c r="F28" s="270">
+      <c r="F28" s="91">
         <v>0.03</v>
       </c>
-      <c r="G28" s="270">
-[...2 lines deleted...]
-      <c r="H28" s="268">
+      <c r="G28" s="91">
+        <v>0</v>
+      </c>
+      <c r="H28" s="92">
         <v>1.51</v>
       </c>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B29" s="79" t="s">
+    <row r="29" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A29" s="215">
+        <v>2007</v>
+      </c>
+      <c r="B29" s="90" t="s">
         <v>83</v>
       </c>
-      <c r="C29" s="270">
+      <c r="C29" s="91">
         <v>0.85</v>
       </c>
-      <c r="D29" s="270">
+      <c r="D29" s="91">
         <v>0.13</v>
       </c>
-      <c r="E29" s="270">
+      <c r="E29" s="91">
         <v>0.02</v>
       </c>
-      <c r="F29" s="270">
-[...5 lines deleted...]
-      <c r="H29" s="268">
+      <c r="F29" s="91">
+        <v>0</v>
+      </c>
+      <c r="G29" s="91">
+        <v>0</v>
+      </c>
+      <c r="H29" s="92">
         <v>1.5</v>
       </c>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B30" s="81" t="s">
+    <row r="30" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A30" s="215">
+        <v>2007</v>
+      </c>
+      <c r="B30" s="93" t="s">
         <v>84</v>
       </c>
-      <c r="C30" s="271">
+      <c r="C30" s="94">
         <v>0.92</v>
       </c>
-      <c r="D30" s="271">
+      <c r="D30" s="94">
         <v>0.04</v>
       </c>
-      <c r="E30" s="271">
+      <c r="E30" s="94">
         <v>0.02</v>
       </c>
-      <c r="F30" s="271">
+      <c r="F30" s="94">
         <v>0.02</v>
       </c>
-      <c r="G30" s="271">
-[...2 lines deleted...]
-      <c r="H30" s="269">
+      <c r="G30" s="94">
+        <v>0</v>
+      </c>
+      <c r="H30" s="95">
         <v>1.59</v>
       </c>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B31" s="87" t="s">
+    <row r="31" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A31" s="215">
+        <v>2007</v>
+      </c>
+      <c r="B31" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C31" s="272">
+      <c r="C31" s="156">
         <v>0.85</v>
       </c>
-      <c r="D31" s="272">
+      <c r="D31" s="156">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="E31" s="272">
+      <c r="E31" s="156">
         <v>0.03</v>
       </c>
-      <c r="F31" s="272">
+      <c r="F31" s="156">
         <v>0.03</v>
       </c>
-      <c r="G31" s="272">
+      <c r="G31" s="156">
         <v>0.02</v>
       </c>
-      <c r="H31" s="268">
+      <c r="H31" s="92">
         <v>1.73</v>
       </c>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B32" s="127" t="s">
+    <row r="32" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A32" s="214">
+        <v>2008</v>
+      </c>
+      <c r="B32" s="143" t="s">
         <v>81</v>
       </c>
-      <c r="C32" s="273">
+      <c r="C32" s="157">
         <v>0.92</v>
       </c>
-      <c r="D32" s="273">
+      <c r="D32" s="157">
         <v>0.04</v>
       </c>
-      <c r="E32" s="273">
-[...5 lines deleted...]
-      <c r="G32" s="273">
+      <c r="E32" s="157">
+        <v>0</v>
+      </c>
+      <c r="F32" s="157">
+        <v>0</v>
+      </c>
+      <c r="G32" s="157">
         <v>0.04</v>
       </c>
-      <c r="H32" s="269">
+      <c r="H32" s="95">
         <v>1.51</v>
       </c>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B33" s="87" t="s">
+    <row r="33" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A33" s="214">
+        <v>2008</v>
+      </c>
+      <c r="B33" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="C33" s="272">
+      <c r="C33" s="156">
         <v>0.92</v>
       </c>
-      <c r="D33" s="272">
+      <c r="D33" s="156">
         <v>0.05</v>
       </c>
-      <c r="E33" s="272">
+      <c r="E33" s="156">
         <v>0.02</v>
       </c>
-      <c r="F33" s="272">
+      <c r="F33" s="156">
         <v>0.01</v>
       </c>
-      <c r="G33" s="272">
-[...2 lines deleted...]
-      <c r="H33" s="268">
+      <c r="G33" s="156">
+        <v>0</v>
+      </c>
+      <c r="H33" s="92">
         <v>1.47</v>
       </c>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B34" s="87" t="s">
+    <row r="34" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A34" s="214">
+        <v>2008</v>
+      </c>
+      <c r="B34" s="98" t="s">
         <v>84</v>
       </c>
-      <c r="C34" s="272">
+      <c r="C34" s="156">
         <v>0.91</v>
       </c>
-      <c r="D34" s="272">
+      <c r="D34" s="156">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="E34" s="272">
+      <c r="E34" s="156">
         <v>0.01</v>
       </c>
-      <c r="F34" s="272">
+      <c r="F34" s="156">
         <v>0.01</v>
       </c>
-      <c r="G34" s="272">
-[...2 lines deleted...]
-      <c r="H34" s="268">
+      <c r="G34" s="156">
+        <v>0</v>
+      </c>
+      <c r="H34" s="92">
         <v>1.41</v>
       </c>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B35" s="87" t="s">
+    <row r="35" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A35" s="214">
+        <v>2008</v>
+      </c>
+      <c r="B35" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C35" s="272">
+      <c r="C35" s="156">
         <v>0.94</v>
       </c>
-      <c r="D35" s="272">
+      <c r="D35" s="156">
         <v>0.03</v>
       </c>
-      <c r="E35" s="272">
+      <c r="E35" s="156">
         <v>0.01</v>
       </c>
-      <c r="F35" s="272">
+      <c r="F35" s="156">
         <v>0.02</v>
       </c>
-      <c r="G35" s="272">
-[...2 lines deleted...]
-      <c r="H35" s="268">
+      <c r="G35" s="156">
+        <v>0</v>
+      </c>
+      <c r="H35" s="92">
         <v>1.38</v>
       </c>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B36" s="87" t="s">
+    <row r="36" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A36" s="214">
+        <v>2009</v>
+      </c>
+      <c r="B36" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="C36" s="272">
+      <c r="C36" s="156">
         <v>0.96</v>
       </c>
-      <c r="D36" s="272">
+      <c r="D36" s="156">
         <v>0.02</v>
       </c>
-      <c r="E36" s="272">
-[...2 lines deleted...]
-      <c r="F36" s="272">
+      <c r="E36" s="156">
+        <v>0</v>
+      </c>
+      <c r="F36" s="156">
         <v>0.01</v>
       </c>
-      <c r="G36" s="272">
+      <c r="G36" s="156">
         <v>0.01</v>
       </c>
-      <c r="H36" s="268">
+      <c r="H36" s="92">
         <v>1.28</v>
       </c>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B37" s="87" t="s">
+    <row r="37" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A37" s="214">
+        <v>2009</v>
+      </c>
+      <c r="B37" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="C37" s="272">
+      <c r="C37" s="156">
         <v>0.95</v>
       </c>
-      <c r="D37" s="272">
+      <c r="D37" s="156">
         <v>0.03</v>
       </c>
-      <c r="E37" s="272">
+      <c r="E37" s="156">
         <v>0.01</v>
       </c>
-      <c r="F37" s="272">
+      <c r="F37" s="156">
         <v>0.01</v>
       </c>
-      <c r="G37" s="272">
-[...2 lines deleted...]
-      <c r="H37" s="268">
+      <c r="G37" s="156">
+        <v>0</v>
+      </c>
+      <c r="H37" s="92">
         <v>1.29</v>
       </c>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B38" s="87" t="s">
+    <row r="38" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A38" s="214">
+        <v>2009</v>
+      </c>
+      <c r="B38" s="98" t="s">
         <v>84</v>
       </c>
-      <c r="C38" s="272">
+      <c r="C38" s="156">
         <v>0.94</v>
       </c>
-      <c r="D38" s="272">
+      <c r="D38" s="156">
         <v>0.03</v>
       </c>
-      <c r="E38" s="272">
+      <c r="E38" s="156">
         <v>0.01</v>
       </c>
-      <c r="F38" s="272">
+      <c r="F38" s="156">
         <v>0.02</v>
       </c>
-      <c r="G38" s="272">
-[...2 lines deleted...]
-      <c r="H38" s="268">
+      <c r="G38" s="156">
+        <v>0</v>
+      </c>
+      <c r="H38" s="92">
         <v>1.31</v>
       </c>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B39" s="87" t="s">
+    <row r="39" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A39" s="214">
+        <v>2009</v>
+      </c>
+      <c r="B39" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C39" s="272">
+      <c r="C39" s="156">
         <v>0.94</v>
       </c>
-      <c r="D39" s="272">
+      <c r="D39" s="156">
         <v>0.04</v>
       </c>
-      <c r="E39" s="272">
-[...2 lines deleted...]
-      <c r="F39" s="272">
+      <c r="E39" s="156">
+        <v>0</v>
+      </c>
+      <c r="F39" s="156">
         <v>0.01</v>
       </c>
-      <c r="G39" s="272">
-[...2 lines deleted...]
-      <c r="H39" s="268">
+      <c r="G39" s="156">
+        <v>0</v>
+      </c>
+      <c r="H39" s="92">
         <v>1.41</v>
       </c>
     </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B40" s="87" t="s">
+    <row r="40" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A40" s="214">
+        <v>2010</v>
+      </c>
+      <c r="B40" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="C40" s="272">
+      <c r="C40" s="156">
         <v>0.92</v>
       </c>
-      <c r="D40" s="272">
+      <c r="D40" s="156">
         <v>0.06</v>
       </c>
-      <c r="E40" s="272">
+      <c r="E40" s="156">
         <v>0.01</v>
       </c>
-      <c r="F40" s="272">
+      <c r="F40" s="156">
         <v>0.01</v>
       </c>
-      <c r="G40" s="272">
-[...2 lines deleted...]
-      <c r="H40" s="268">
+      <c r="G40" s="156">
+        <v>0</v>
+      </c>
+      <c r="H40" s="92">
         <v>1.55</v>
       </c>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B41" s="87" t="s">
+    <row r="41" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A41" s="214">
+        <v>2010</v>
+      </c>
+      <c r="B41" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="C41" s="272">
+      <c r="C41" s="156">
         <v>0.9</v>
       </c>
-      <c r="D41" s="272">
+      <c r="D41" s="156">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="E41" s="272">
+      <c r="E41" s="156">
         <v>0.02</v>
       </c>
-      <c r="F41" s="272">
+      <c r="F41" s="156">
         <v>0.01</v>
       </c>
-      <c r="G41" s="272">
-[...2 lines deleted...]
-      <c r="H41" s="268">
+      <c r="G41" s="156">
+        <v>0</v>
+      </c>
+      <c r="H41" s="92">
         <v>1.78</v>
       </c>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B42" s="87" t="s">
+    <row r="42" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A42" s="214">
+        <v>2010</v>
+      </c>
+      <c r="B42" s="98" t="s">
         <v>84</v>
       </c>
-      <c r="C42" s="272">
+      <c r="C42" s="156">
         <v>0.86</v>
       </c>
-      <c r="D42" s="272">
+      <c r="D42" s="156">
         <v>0.1</v>
       </c>
-      <c r="E42" s="272">
+      <c r="E42" s="156">
         <v>0.03</v>
       </c>
-      <c r="F42" s="272">
+      <c r="F42" s="156">
         <v>0.01</v>
       </c>
-      <c r="G42" s="272">
+      <c r="G42" s="156">
         <v>0.01</v>
       </c>
-      <c r="H42" s="268">
+      <c r="H42" s="92">
         <v>2.13</v>
       </c>
     </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B43" s="87" t="s">
+    <row r="43" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A43" s="214">
+        <v>2010</v>
+      </c>
+      <c r="B43" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C43" s="272">
+      <c r="C43" s="156">
         <v>0.86</v>
       </c>
-      <c r="D43" s="272">
+      <c r="D43" s="156">
         <v>0.1</v>
       </c>
-      <c r="E43" s="272">
+      <c r="E43" s="156">
         <v>0.02</v>
       </c>
-      <c r="F43" s="272">
+      <c r="F43" s="156">
         <v>0.01</v>
       </c>
-      <c r="G43" s="272">
+      <c r="G43" s="156">
         <v>0.01</v>
       </c>
-      <c r="H43" s="268">
+      <c r="H43" s="92">
         <v>2.1800000000000002</v>
       </c>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B44" s="87" t="s">
+    <row r="44" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A44" s="214">
+        <v>2011</v>
+      </c>
+      <c r="B44" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="C44" s="272">
+      <c r="C44" s="156">
         <v>0.85</v>
       </c>
-      <c r="D44" s="272">
+      <c r="D44" s="156">
         <v>0.11</v>
       </c>
-      <c r="E44" s="272">
+      <c r="E44" s="156">
         <v>0.03</v>
       </c>
-      <c r="F44" s="272">
+      <c r="F44" s="156">
         <v>0.01</v>
       </c>
-      <c r="G44" s="272">
-[...2 lines deleted...]
-      <c r="H44" s="268">
+      <c r="G44" s="156">
+        <v>0</v>
+      </c>
+      <c r="H44" s="92">
         <v>2.2599999999999998</v>
       </c>
     </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B45" s="87" t="s">
+    <row r="45" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A45" s="214">
+        <v>2011</v>
+      </c>
+      <c r="B45" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="C45" s="272">
+      <c r="C45" s="156">
         <v>0.85</v>
       </c>
-      <c r="D45" s="272">
+      <c r="D45" s="156">
         <v>0.1</v>
       </c>
-      <c r="E45" s="272">
+      <c r="E45" s="156">
         <v>0.02</v>
       </c>
-      <c r="F45" s="272">
+      <c r="F45" s="156">
         <v>0.02</v>
       </c>
-      <c r="G45" s="272">
+      <c r="G45" s="156">
         <v>0.01</v>
       </c>
-      <c r="H45" s="268">
+      <c r="H45" s="92">
         <v>2.36</v>
       </c>
     </row>
-    <row r="46" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B46" s="87" t="s">
+    <row r="46" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A46" s="214">
+        <v>2011</v>
+      </c>
+      <c r="B46" s="98" t="s">
         <v>84</v>
       </c>
-      <c r="C46" s="272">
+      <c r="C46" s="156">
         <v>0.86</v>
       </c>
-      <c r="D46" s="272">
+      <c r="D46" s="156">
         <v>0.1</v>
       </c>
-      <c r="E46" s="272">
+      <c r="E46" s="156">
         <v>0.01</v>
       </c>
-      <c r="F46" s="272">
+      <c r="F46" s="156">
         <v>0.02</v>
       </c>
-      <c r="G46" s="272">
-[...2 lines deleted...]
-      <c r="H46" s="268">
+      <c r="G46" s="156">
+        <v>0</v>
+      </c>
+      <c r="H46" s="92">
         <v>2.57</v>
       </c>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B47" s="87" t="s">
+    <row r="47" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A47" s="214">
+        <v>2011</v>
+      </c>
+      <c r="B47" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C47" s="272">
+      <c r="C47" s="156">
         <v>0.82</v>
       </c>
-      <c r="D47" s="272">
+      <c r="D47" s="156">
         <v>0.13</v>
       </c>
-      <c r="E47" s="272">
+      <c r="E47" s="156">
         <v>0.02</v>
       </c>
-      <c r="F47" s="272">
+      <c r="F47" s="156">
         <v>0.03</v>
       </c>
-      <c r="G47" s="272">
-[...2 lines deleted...]
-      <c r="H47" s="268">
+      <c r="G47" s="156">
+        <v>0</v>
+      </c>
+      <c r="H47" s="92">
         <v>2.68</v>
       </c>
     </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B48" s="87" t="s">
+    <row r="48" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A48" s="214">
+        <v>2012</v>
+      </c>
+      <c r="B48" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="C48" s="272">
+      <c r="C48" s="156">
         <v>0.81</v>
       </c>
-      <c r="D48" s="272">
+      <c r="D48" s="156">
         <v>0.15</v>
       </c>
-      <c r="E48" s="272">
+      <c r="E48" s="156">
         <v>0.02</v>
       </c>
-      <c r="F48" s="272">
+      <c r="F48" s="156">
         <v>0.02</v>
       </c>
-      <c r="G48" s="272">
-[...2 lines deleted...]
-      <c r="H48" s="268">
+      <c r="G48" s="156">
+        <v>0</v>
+      </c>
+      <c r="H48" s="92">
         <v>2.63</v>
       </c>
     </row>
-    <row r="49" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B49" s="87" t="s">
+    <row r="49" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A49" s="214">
+        <v>2012</v>
+      </c>
+      <c r="B49" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="C49" s="272">
+      <c r="C49" s="156">
         <v>0.75</v>
       </c>
-      <c r="D49" s="272">
+      <c r="D49" s="156">
         <v>0.21</v>
       </c>
-      <c r="E49" s="272">
+      <c r="E49" s="156">
         <v>0.02</v>
       </c>
-      <c r="F49" s="272">
+      <c r="F49" s="156">
         <v>0.02</v>
       </c>
-      <c r="G49" s="272">
-[...2 lines deleted...]
-      <c r="H49" s="268">
+      <c r="G49" s="156">
+        <v>0</v>
+      </c>
+      <c r="H49" s="92">
         <v>2.88</v>
       </c>
     </row>
-    <row r="50" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B50" s="87" t="s">
+    <row r="50" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A50" s="214">
+        <v>2012</v>
+      </c>
+      <c r="B50" s="98" t="s">
         <v>84</v>
       </c>
-      <c r="C50" s="272">
+      <c r="C50" s="156">
         <v>0.69</v>
       </c>
-      <c r="D50" s="272">
+      <c r="D50" s="156">
         <v>0.26</v>
       </c>
-      <c r="E50" s="272">
+      <c r="E50" s="156">
         <v>0.02</v>
       </c>
-      <c r="F50" s="272">
+      <c r="F50" s="156">
         <v>0.02</v>
       </c>
-      <c r="G50" s="272">
-[...2 lines deleted...]
-      <c r="H50" s="268">
+      <c r="G50" s="156">
+        <v>0</v>
+      </c>
+      <c r="H50" s="92">
         <v>3.2</v>
       </c>
     </row>
-    <row r="51" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B51" s="87" t="s">
+    <row r="51" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A51" s="214">
+        <v>2012</v>
+      </c>
+      <c r="B51" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C51" s="272">
+      <c r="C51" s="156">
         <v>0.62</v>
       </c>
-      <c r="D51" s="272">
+      <c r="D51" s="156">
         <v>0.31</v>
       </c>
-      <c r="E51" s="272">
+      <c r="E51" s="156">
         <v>0.02</v>
       </c>
-      <c r="F51" s="272">
+      <c r="F51" s="156">
         <v>0.03</v>
       </c>
-      <c r="G51" s="272">
+      <c r="G51" s="156">
         <v>0.01</v>
       </c>
-      <c r="H51" s="268">
+      <c r="H51" s="92">
         <v>3.34</v>
       </c>
     </row>
-    <row r="52" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B52" s="87" t="s">
+    <row r="52" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A52" s="214">
+        <v>2013</v>
+      </c>
+      <c r="B52" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="C52" s="272">
+      <c r="C52" s="156">
         <v>0.55000000000000004</v>
       </c>
-      <c r="D52" s="272">
+      <c r="D52" s="156">
         <v>0.35</v>
       </c>
-      <c r="E52" s="272">
+      <c r="E52" s="156">
         <v>0.03</v>
       </c>
-      <c r="F52" s="272">
+      <c r="F52" s="156">
         <v>0.05</v>
       </c>
-      <c r="G52" s="272">
+      <c r="G52" s="156">
         <v>0.02</v>
       </c>
-      <c r="H52" s="268">
+      <c r="H52" s="92">
         <v>3.6</v>
       </c>
     </row>
-    <row r="53" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B53" s="87" t="s">
+    <row r="53" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A53" s="214">
+        <v>2013</v>
+      </c>
+      <c r="B53" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="C53" s="272">
+      <c r="C53" s="156">
         <v>0.45</v>
       </c>
-      <c r="D53" s="272">
+      <c r="D53" s="156">
         <v>0.44</v>
       </c>
-      <c r="E53" s="272">
+      <c r="E53" s="156">
         <v>0.04</v>
       </c>
-      <c r="F53" s="272">
+      <c r="F53" s="156">
         <v>0.05</v>
       </c>
-      <c r="G53" s="272">
+      <c r="G53" s="156">
         <v>0.02</v>
       </c>
-      <c r="H53" s="268">
+      <c r="H53" s="92">
         <v>3.95</v>
       </c>
     </row>
-    <row r="54" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B54" s="87" t="s">
+    <row r="54" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A54" s="214">
+        <v>2013</v>
+      </c>
+      <c r="B54" s="98" t="s">
         <v>84</v>
       </c>
-      <c r="C54" s="272">
+      <c r="C54" s="156">
         <v>0.47</v>
       </c>
-      <c r="D54" s="272">
+      <c r="D54" s="156">
         <v>0.39</v>
       </c>
-      <c r="E54" s="272">
+      <c r="E54" s="156">
         <v>0.05</v>
       </c>
-      <c r="F54" s="272">
+      <c r="F54" s="156">
         <v>0.06</v>
       </c>
-      <c r="G54" s="272">
+      <c r="G54" s="156">
         <v>0.03</v>
       </c>
-      <c r="H54" s="268">
+      <c r="H54" s="92">
         <v>3.98</v>
       </c>
     </row>
-    <row r="55" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B55" s="87" t="s">
+    <row r="55" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A55" s="214">
+        <v>2013</v>
+      </c>
+      <c r="B55" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C55" s="272">
+      <c r="C55" s="156">
         <v>0.42</v>
       </c>
-      <c r="D55" s="272">
+      <c r="D55" s="156">
         <v>0.41</v>
       </c>
-      <c r="E55" s="272">
+      <c r="E55" s="156">
         <v>0.06</v>
       </c>
-      <c r="F55" s="272">
+      <c r="F55" s="156">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="G55" s="272">
+      <c r="G55" s="156">
         <v>0.04</v>
       </c>
-      <c r="H55" s="268">
+      <c r="H55" s="92">
         <v>4.2699999999999996</v>
       </c>
     </row>
-    <row r="56" spans="1:8" ht="14.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B56" s="87" t="s">
+    <row r="56" spans="1:8" ht="14.7" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="214">
+        <v>2014</v>
+      </c>
+      <c r="B56" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="C56" s="272">
+      <c r="C56" s="156">
         <v>0.42</v>
       </c>
-      <c r="D56" s="272">
+      <c r="D56" s="156">
         <v>0.4</v>
       </c>
-      <c r="E56" s="272">
+      <c r="E56" s="156">
         <v>0.05</v>
       </c>
-      <c r="F56" s="272">
+      <c r="F56" s="156">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="G56" s="272">
+      <c r="G56" s="156">
         <v>0.05</v>
       </c>
-      <c r="H56" s="268">
+      <c r="H56" s="92">
         <v>4.29</v>
       </c>
     </row>
-    <row r="57" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B57" s="87" t="s">
+    <row r="57" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A57" s="214">
+        <v>2014</v>
+      </c>
+      <c r="B57" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="C57" s="272">
+      <c r="C57" s="156">
         <v>0.42</v>
       </c>
-      <c r="D57" s="272">
+      <c r="D57" s="156">
         <v>0.4</v>
       </c>
-      <c r="E57" s="272">
+      <c r="E57" s="156">
         <v>0.04</v>
       </c>
-      <c r="F57" s="272">
+      <c r="F57" s="156">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="G57" s="272">
+      <c r="G57" s="156">
         <v>0.06</v>
       </c>
-      <c r="H57" s="268">
+      <c r="H57" s="92">
         <v>4.3899999999999997</v>
       </c>
     </row>
-    <row r="58" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B58" s="87" t="s">
+    <row r="58" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A58" s="214">
+        <v>2014</v>
+      </c>
+      <c r="B58" s="98" t="s">
         <v>84</v>
       </c>
-      <c r="C58" s="270">
+      <c r="C58" s="91">
         <v>0.42</v>
       </c>
-      <c r="D58" s="270">
+      <c r="D58" s="91">
         <v>0.39</v>
       </c>
-      <c r="E58" s="270">
+      <c r="E58" s="91">
         <v>0.04</v>
       </c>
-      <c r="F58" s="270">
+      <c r="F58" s="91">
         <v>0.09</v>
       </c>
-      <c r="G58" s="270">
+      <c r="G58" s="91">
         <v>0.06</v>
       </c>
-      <c r="H58" s="268">
+      <c r="H58" s="92">
         <v>4.43</v>
       </c>
     </row>
-    <row r="59" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B59" s="87" t="s">
+    <row r="59" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A59" s="214">
+        <v>2014</v>
+      </c>
+      <c r="B59" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C59" s="270">
+      <c r="C59" s="91">
         <v>0.41</v>
       </c>
-      <c r="D59" s="270">
+      <c r="D59" s="91">
         <v>0.38</v>
       </c>
-      <c r="E59" s="270">
+      <c r="E59" s="91">
         <v>0.04</v>
       </c>
-      <c r="F59" s="270">
+      <c r="F59" s="91">
         <v>0.09</v>
       </c>
-      <c r="G59" s="270">
+      <c r="G59" s="91">
         <v>0.08</v>
       </c>
-      <c r="H59" s="268">
+      <c r="H59" s="92">
         <v>4.6399999999999997</v>
       </c>
     </row>
-    <row r="60" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B60" s="87" t="s">
+    <row r="60" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A60" s="214">
+        <v>2015</v>
+      </c>
+      <c r="B60" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="C60" s="270">
+      <c r="C60" s="91">
         <v>0.39</v>
       </c>
-      <c r="D60" s="270">
+      <c r="D60" s="91">
         <v>0.39</v>
       </c>
-      <c r="E60" s="270">
+      <c r="E60" s="91">
         <v>0.05</v>
       </c>
-      <c r="F60" s="270">
+      <c r="F60" s="91">
         <v>0.09</v>
       </c>
-      <c r="G60" s="270">
+      <c r="G60" s="91">
         <v>0.09</v>
       </c>
-      <c r="H60" s="268">
+      <c r="H60" s="92">
         <v>4.72</v>
       </c>
     </row>
-    <row r="61" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B61" s="87" t="s">
+    <row r="61" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A61" s="214">
+        <v>2015</v>
+      </c>
+      <c r="B61" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="C61" s="270">
+      <c r="C61" s="91">
         <v>0.36</v>
       </c>
-      <c r="D61" s="270">
+      <c r="D61" s="91">
         <v>0.4</v>
       </c>
-      <c r="E61" s="270">
+      <c r="E61" s="91">
         <v>0.05</v>
       </c>
-      <c r="F61" s="270">
+      <c r="F61" s="91">
         <v>0.1</v>
       </c>
-      <c r="G61" s="270">
+      <c r="G61" s="91">
         <v>0.08</v>
       </c>
-      <c r="H61" s="268">
+      <c r="H61" s="92">
         <v>4.9000000000000004</v>
       </c>
     </row>
-    <row r="62" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B62" s="87" t="s">
+    <row r="62" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A62" s="214">
+        <v>2015</v>
+      </c>
+      <c r="B62" s="98" t="s">
         <v>84</v>
       </c>
-      <c r="C62" s="270">
+      <c r="C62" s="91">
         <v>0.34</v>
       </c>
-      <c r="D62" s="270">
+      <c r="D62" s="91">
         <v>0.43</v>
       </c>
-      <c r="E62" s="270">
+      <c r="E62" s="91">
         <v>0.05</v>
       </c>
-      <c r="F62" s="270">
+      <c r="F62" s="91">
         <v>0.1</v>
       </c>
-      <c r="G62" s="270">
+      <c r="G62" s="91">
         <v>0.08</v>
       </c>
-      <c r="H62" s="268">
+      <c r="H62" s="92">
         <v>5.0599999999999996</v>
       </c>
     </row>
-    <row r="63" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B63" s="87" t="s">
+    <row r="63" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A63" s="214">
+        <v>2015</v>
+      </c>
+      <c r="B63" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C63" s="270">
+      <c r="C63" s="91">
         <v>0.33</v>
       </c>
-      <c r="D63" s="270">
+      <c r="D63" s="91">
         <v>0.42</v>
       </c>
-      <c r="E63" s="270">
+      <c r="E63" s="91">
         <v>0.05</v>
       </c>
-      <c r="F63" s="270">
+      <c r="F63" s="91">
         <v>0.1</v>
       </c>
-      <c r="G63" s="270">
+      <c r="G63" s="91">
         <v>0.1</v>
       </c>
-      <c r="H63" s="268">
+      <c r="H63" s="92">
         <v>5.3</v>
       </c>
     </row>
-    <row r="64" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B64" s="87" t="s">
+    <row r="64" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A64" s="214">
+        <v>2016</v>
+      </c>
+      <c r="B64" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="C64" s="270">
+      <c r="C64" s="91">
         <v>0.32</v>
       </c>
-      <c r="D64" s="270">
+      <c r="D64" s="91">
         <v>0.45</v>
       </c>
-      <c r="E64" s="270">
+      <c r="E64" s="91">
         <v>0.05</v>
       </c>
-      <c r="F64" s="270">
+      <c r="F64" s="91">
         <v>0.09</v>
       </c>
-      <c r="G64" s="270">
+      <c r="G64" s="91">
         <v>0.09</v>
       </c>
-      <c r="H64" s="268">
+      <c r="H64" s="92">
         <v>5.18</v>
       </c>
     </row>
-    <row r="65" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B65" s="87" t="s">
+    <row r="65" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A65" s="214">
+        <v>2016</v>
+      </c>
+      <c r="B65" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="C65" s="270">
+      <c r="C65" s="91">
         <v>0.3</v>
       </c>
-      <c r="D65" s="270">
+      <c r="D65" s="91">
         <v>0.43</v>
       </c>
-      <c r="E65" s="270">
+      <c r="E65" s="91">
         <v>0.06</v>
       </c>
-      <c r="F65" s="270">
+      <c r="F65" s="91">
         <v>0.11</v>
       </c>
-      <c r="G65" s="270">
+      <c r="G65" s="91">
         <v>0.1</v>
       </c>
-      <c r="H65" s="268">
+      <c r="H65" s="92">
         <v>5.5</v>
       </c>
     </row>
-    <row r="66" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B66" s="87" t="s">
+    <row r="66" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A66" s="214">
+        <v>2016</v>
+      </c>
+      <c r="B66" s="98" t="s">
         <v>84</v>
       </c>
-      <c r="C66" s="270">
+      <c r="C66" s="91">
         <v>0.28999999999999998</v>
       </c>
-      <c r="D66" s="270">
+      <c r="D66" s="91">
         <v>0.43</v>
       </c>
-      <c r="E66" s="270">
+      <c r="E66" s="91">
         <v>0.06</v>
       </c>
-      <c r="F66" s="270">
+      <c r="F66" s="91">
         <v>0.12</v>
       </c>
-      <c r="G66" s="270">
+      <c r="G66" s="91">
         <v>0.1</v>
       </c>
-      <c r="H66" s="268">
+      <c r="H66" s="92">
         <v>5.65</v>
       </c>
     </row>
-    <row r="67" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B67" s="87" t="s">
+    <row r="67" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A67" s="214">
+        <v>2016</v>
+      </c>
+      <c r="B67" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C67" s="270">
+      <c r="C67" s="91">
         <v>0.25</v>
       </c>
-      <c r="D67" s="270">
+      <c r="D67" s="91">
         <v>0.44</v>
       </c>
-      <c r="E67" s="270">
+      <c r="E67" s="91">
         <v>0.06</v>
       </c>
-      <c r="F67" s="270">
+      <c r="F67" s="91">
         <v>0.12</v>
       </c>
-      <c r="G67" s="270">
+      <c r="G67" s="91">
         <v>0.13</v>
       </c>
-      <c r="H67" s="268">
+      <c r="H67" s="92">
         <v>6.08</v>
       </c>
     </row>
-    <row r="68" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B68" s="87" t="s">
+    <row r="68" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A68" s="214">
+        <v>2017</v>
+      </c>
+      <c r="B68" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="C68" s="270">
+      <c r="C68" s="91">
         <v>0.27</v>
       </c>
-      <c r="D68" s="270">
+      <c r="D68" s="91">
         <v>0.51</v>
       </c>
-      <c r="E68" s="270">
+      <c r="E68" s="91">
         <v>0.05</v>
       </c>
-      <c r="F68" s="270">
+      <c r="F68" s="91">
         <v>0.1</v>
       </c>
-      <c r="G68" s="270">
+      <c r="G68" s="91">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="H68" s="268">
+      <c r="H68" s="92">
         <v>5.55</v>
       </c>
     </row>
-    <row r="69" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B69" s="87" t="s">
+    <row r="69" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A69" s="214">
+        <v>2017</v>
+      </c>
+      <c r="B69" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="C69" s="270">
+      <c r="C69" s="91">
         <v>0.23</v>
       </c>
-      <c r="D69" s="270">
+      <c r="D69" s="91">
         <v>0.47</v>
       </c>
-      <c r="E69" s="270">
+      <c r="E69" s="91">
         <v>0.06</v>
       </c>
-      <c r="F69" s="270">
+      <c r="F69" s="91">
         <v>0.13</v>
       </c>
-      <c r="G69" s="270">
+      <c r="G69" s="91">
         <v>0.11</v>
       </c>
-      <c r="H69" s="268">
+      <c r="H69" s="92">
         <v>6.24</v>
       </c>
     </row>
-    <row r="70" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B70" s="87" t="s">
+    <row r="70" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A70" s="214">
+        <v>2017</v>
+      </c>
+      <c r="B70" s="98" t="s">
         <v>84</v>
       </c>
-      <c r="C70" s="270">
+      <c r="C70" s="91">
         <v>0.2</v>
       </c>
-      <c r="D70" s="270">
+      <c r="D70" s="91">
         <v>0.51</v>
       </c>
-      <c r="E70" s="270">
+      <c r="E70" s="91">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="F70" s="270">
+      <c r="F70" s="91">
         <v>0.11</v>
       </c>
-      <c r="G70" s="270">
+      <c r="G70" s="91">
         <v>0.1</v>
       </c>
-      <c r="H70" s="268">
+      <c r="H70" s="92">
         <v>6.36</v>
       </c>
     </row>
-    <row r="71" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B71" s="87" t="s">
+    <row r="71" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A71" s="214">
+        <v>2017</v>
+      </c>
+      <c r="B71" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C71" s="270">
+      <c r="C71" s="91">
         <v>0.16</v>
       </c>
-      <c r="D71" s="270">
+      <c r="D71" s="91">
         <v>0.5</v>
       </c>
-      <c r="E71" s="270">
+      <c r="E71" s="91">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="F71" s="270">
+      <c r="F71" s="91">
         <v>0.12</v>
       </c>
-      <c r="G71" s="270">
+      <c r="G71" s="91">
         <v>0.15</v>
       </c>
-      <c r="H71" s="268">
+      <c r="H71" s="92">
         <v>7.16</v>
       </c>
     </row>
-    <row r="72" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B72" s="87" t="s">
+    <row r="72" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A72" s="214">
+        <v>2018</v>
+      </c>
+      <c r="B72" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="C72" s="270">
+      <c r="C72" s="91">
         <v>0.17</v>
       </c>
-      <c r="D72" s="270">
+      <c r="D72" s="91">
         <v>0.56000000000000005</v>
       </c>
-      <c r="E72" s="270">
+      <c r="E72" s="91">
         <v>0.08</v>
       </c>
-      <c r="F72" s="270">
+      <c r="F72" s="91">
         <v>0.1</v>
       </c>
-      <c r="G72" s="270">
+      <c r="G72" s="91">
         <v>0.09</v>
       </c>
-      <c r="H72" s="268">
+      <c r="H72" s="92">
         <v>6.56</v>
       </c>
     </row>
-    <row r="73" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B73" s="87" t="s">
+    <row r="73" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A73" s="214">
+        <v>2018</v>
+      </c>
+      <c r="B73" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="C73" s="270">
+      <c r="C73" s="91">
         <v>0.14000000000000001</v>
       </c>
-      <c r="D73" s="270">
+      <c r="D73" s="91">
         <v>0.52</v>
       </c>
-      <c r="E73" s="270">
+      <c r="E73" s="91">
         <v>0.08</v>
       </c>
-      <c r="F73" s="270">
+      <c r="F73" s="91">
         <v>0.13</v>
       </c>
-      <c r="G73" s="270">
+      <c r="G73" s="91">
         <v>0.13</v>
       </c>
-      <c r="H73" s="268">
+      <c r="H73" s="92">
         <v>7.23</v>
       </c>
     </row>
-    <row r="74" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B74" s="87" t="s">
+    <row r="74" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A74" s="214">
+        <v>2018</v>
+      </c>
+      <c r="B74" s="98" t="s">
         <v>84</v>
       </c>
-      <c r="C74" s="270">
+      <c r="C74" s="91">
         <v>0.12</v>
       </c>
-      <c r="D74" s="270">
+      <c r="D74" s="91">
         <v>0.57999999999999996</v>
       </c>
-      <c r="E74" s="270">
+      <c r="E74" s="91">
         <v>0.09</v>
       </c>
-      <c r="F74" s="270">
+      <c r="F74" s="91">
         <v>0.12</v>
       </c>
-      <c r="G74" s="270">
+      <c r="G74" s="91">
         <v>0.09</v>
       </c>
-      <c r="H74" s="268">
+      <c r="H74" s="92">
         <v>7.15</v>
       </c>
     </row>
-    <row r="75" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B75" s="87" t="s">
+    <row r="75" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A75" s="214">
+        <v>2018</v>
+      </c>
+      <c r="B75" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C75" s="270">
+      <c r="C75" s="91">
         <v>0.1</v>
       </c>
-      <c r="D75" s="270">
+      <c r="D75" s="91">
         <v>0.56999999999999995</v>
       </c>
-      <c r="E75" s="270">
+      <c r="E75" s="91">
         <v>0.09</v>
       </c>
-      <c r="F75" s="270">
+      <c r="F75" s="91">
         <v>0.11</v>
       </c>
-      <c r="G75" s="270">
+      <c r="G75" s="91">
         <v>0.13</v>
       </c>
-      <c r="H75" s="268">
+      <c r="H75" s="92">
         <v>7.64</v>
       </c>
     </row>
-    <row r="76" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B76" s="87" t="s">
+    <row r="76" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A76" s="214">
+        <v>2019</v>
+      </c>
+      <c r="B76" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="C76" s="270">
+      <c r="C76" s="91">
         <v>0.1</v>
       </c>
-      <c r="D76" s="270">
+      <c r="D76" s="91">
         <v>0.65</v>
       </c>
-      <c r="E76" s="270">
+      <c r="E76" s="91">
         <v>0.09</v>
       </c>
-      <c r="F76" s="270">
+      <c r="F76" s="91">
         <v>0.08</v>
       </c>
-      <c r="G76" s="270">
+      <c r="G76" s="91">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="H76" s="268">
+      <c r="H76" s="92">
         <v>7.03</v>
       </c>
     </row>
-    <row r="77" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B77" s="87" t="s">
+    <row r="77" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A77" s="214">
+        <v>2019</v>
+      </c>
+      <c r="B77" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="C77" s="270">
+      <c r="C77" s="91">
         <v>0.09</v>
       </c>
-      <c r="D77" s="270">
+      <c r="D77" s="91">
         <v>0.59</v>
       </c>
-      <c r="E77" s="270">
+      <c r="E77" s="91">
         <v>0.11</v>
       </c>
-      <c r="F77" s="270">
+      <c r="F77" s="91">
         <v>0.11</v>
       </c>
-      <c r="G77" s="270">
+      <c r="G77" s="91">
         <v>0.1</v>
       </c>
-      <c r="H77" s="268">
+      <c r="H77" s="92">
         <v>7.62</v>
       </c>
     </row>
-    <row r="78" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B78" s="87" t="s">
+    <row r="78" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A78" s="214">
+        <v>2019</v>
+      </c>
+      <c r="B78" s="98" t="s">
         <v>84</v>
       </c>
-      <c r="C78" s="270">
+      <c r="C78" s="91">
         <v>0.08</v>
       </c>
-      <c r="D78" s="270">
+      <c r="D78" s="91">
         <v>0.61</v>
       </c>
-      <c r="E78" s="270">
+      <c r="E78" s="91">
         <v>0.11</v>
       </c>
-      <c r="F78" s="270">
+      <c r="F78" s="91">
         <v>0.11</v>
       </c>
-      <c r="G78" s="270">
+      <c r="G78" s="91">
         <v>0.09</v>
       </c>
-      <c r="H78" s="268">
+      <c r="H78" s="92">
         <v>7.66</v>
       </c>
     </row>
-    <row r="79" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B79" s="87" t="s">
+    <row r="79" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A79" s="214">
+        <v>2019</v>
+      </c>
+      <c r="B79" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C79" s="270">
+      <c r="C79" s="91">
         <v>0.06</v>
       </c>
-      <c r="D79" s="270">
+      <c r="D79" s="91">
         <v>0.6</v>
       </c>
-      <c r="E79" s="270">
+      <c r="E79" s="91">
         <v>0.12</v>
       </c>
-      <c r="F79" s="270">
+      <c r="F79" s="91">
         <v>0.11</v>
       </c>
-      <c r="G79" s="270">
+      <c r="G79" s="91">
         <v>0.11</v>
       </c>
-      <c r="H79" s="268">
+      <c r="H79" s="92">
         <v>8.0399999999999991</v>
       </c>
     </row>
-    <row r="80" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B80" s="87" t="s">
+    <row r="80" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A80" s="214">
+        <v>2020</v>
+      </c>
+      <c r="B80" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="C80" s="270">
+      <c r="C80" s="91">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="D80" s="270">
+      <c r="D80" s="91">
         <v>0.67</v>
       </c>
-      <c r="E80" s="270">
+      <c r="E80" s="91">
         <v>0.12</v>
       </c>
-      <c r="F80" s="270">
+      <c r="F80" s="91">
         <v>0.08</v>
       </c>
-      <c r="G80" s="270">
+      <c r="G80" s="91">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="H80" s="268">
+      <c r="H80" s="92">
         <v>7.46</v>
       </c>
     </row>
-    <row r="81" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B81" s="87" t="s">
+    <row r="81" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A81" s="214">
+        <v>2020</v>
+      </c>
+      <c r="B81" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="C81" s="270">
+      <c r="C81" s="91">
         <v>0.06</v>
       </c>
-      <c r="D81" s="270">
+      <c r="D81" s="91">
         <v>0.61</v>
       </c>
-      <c r="E81" s="270">
+      <c r="E81" s="91">
         <v>0.13</v>
       </c>
-      <c r="F81" s="270">
+      <c r="F81" s="91">
         <v>0.1</v>
       </c>
-      <c r="G81" s="270">
+      <c r="G81" s="91">
         <v>0.1</v>
       </c>
-      <c r="H81" s="268">
+      <c r="H81" s="92">
         <v>8</v>
       </c>
     </row>
-    <row r="82" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B82" s="87" t="s">
+    <row r="82" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A82" s="214">
+        <v>2020</v>
+      </c>
+      <c r="B82" s="98" t="s">
         <v>84</v>
       </c>
-      <c r="C82" s="270">
+      <c r="C82" s="91">
         <v>0.05</v>
       </c>
-      <c r="D82" s="270">
+      <c r="D82" s="91">
         <v>0.63</v>
       </c>
-      <c r="E82" s="270">
+      <c r="E82" s="91">
         <v>0.15</v>
       </c>
-      <c r="F82" s="270">
+      <c r="F82" s="91">
         <v>0.09</v>
       </c>
-      <c r="G82" s="270">
+      <c r="G82" s="91">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="H82" s="268">
+      <c r="H82" s="92">
         <v>7.99</v>
       </c>
     </row>
-    <row r="83" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B83" s="87" t="s">
+    <row r="83" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A83" s="214">
+        <v>2020</v>
+      </c>
+      <c r="B83" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C83" s="270">
+      <c r="C83" s="91">
         <v>0.04</v>
       </c>
-      <c r="D83" s="270">
+      <c r="D83" s="91">
         <v>0.6</v>
       </c>
-      <c r="E83" s="270">
+      <c r="E83" s="91">
         <v>0.17</v>
       </c>
-      <c r="F83" s="270">
+      <c r="F83" s="91">
         <v>0.11</v>
       </c>
-      <c r="G83" s="270">
+      <c r="G83" s="91">
         <v>0.09</v>
       </c>
-      <c r="H83" s="268">
+      <c r="H83" s="92">
         <v>8.4499999999999993</v>
       </c>
     </row>
-    <row r="84" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B84" s="87" t="s">
+    <row r="84" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A84" s="214">
+        <v>2021</v>
+      </c>
+      <c r="B84" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="C84" s="270">
+      <c r="C84" s="91">
         <v>0.04</v>
       </c>
-      <c r="D84" s="270">
+      <c r="D84" s="91">
         <v>0.65</v>
       </c>
-      <c r="E84" s="270">
+      <c r="E84" s="91">
         <v>0.18</v>
       </c>
-      <c r="F84" s="270">
+      <c r="F84" s="91">
         <v>0.08</v>
       </c>
-      <c r="G84" s="270">
+      <c r="G84" s="91">
         <v>0.04</v>
       </c>
-      <c r="H84" s="268">
+      <c r="H84" s="92">
         <v>7.9</v>
       </c>
     </row>
-    <row r="85" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B85" s="87" t="s">
+    <row r="85" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A85" s="214">
+        <v>2021</v>
+      </c>
+      <c r="B85" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="C85" s="270">
+      <c r="C85" s="91">
         <v>0.05</v>
       </c>
-      <c r="D85" s="270">
+      <c r="D85" s="91">
         <v>0.57999999999999996</v>
       </c>
-      <c r="E85" s="270">
+      <c r="E85" s="91">
         <v>0.19</v>
       </c>
-      <c r="F85" s="270">
+      <c r="F85" s="91">
         <v>0.11</v>
       </c>
-      <c r="G85" s="270">
+      <c r="G85" s="91">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="H85" s="268">
+      <c r="H85" s="92">
         <v>8.34</v>
       </c>
     </row>
-    <row r="86" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B86" s="87" t="s">
+    <row r="86" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A86" s="214">
+        <v>2021</v>
+      </c>
+      <c r="B86" s="98" t="s">
         <v>84</v>
       </c>
-      <c r="C86" s="270">
+      <c r="C86" s="91">
         <v>0.04</v>
       </c>
-      <c r="D86" s="270">
+      <c r="D86" s="91">
         <v>0.56999999999999995</v>
       </c>
-      <c r="E86" s="270">
+      <c r="E86" s="91">
         <v>0.22</v>
       </c>
-      <c r="F86" s="270">
+      <c r="F86" s="91">
         <v>0.11</v>
       </c>
-      <c r="G86" s="270">
+      <c r="G86" s="91">
         <v>0.06</v>
       </c>
-      <c r="H86" s="268">
+      <c r="H86" s="92">
         <v>8.43</v>
       </c>
     </row>
-    <row r="87" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B87" s="87" t="s">
+    <row r="87" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A87" s="214">
+        <v>2021</v>
+      </c>
+      <c r="B87" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C87" s="270">
+      <c r="C87" s="91">
         <v>0.03</v>
       </c>
-      <c r="D87" s="270">
+      <c r="D87" s="91">
         <v>0.5</v>
       </c>
-      <c r="E87" s="270">
+      <c r="E87" s="91">
         <v>0.24</v>
       </c>
-      <c r="F87" s="270">
+      <c r="F87" s="91">
         <v>0.12</v>
       </c>
-      <c r="G87" s="270">
+      <c r="G87" s="91">
         <v>0.1</v>
       </c>
-      <c r="H87" s="268">
+      <c r="H87" s="92">
         <v>9.18</v>
       </c>
     </row>
-    <row r="88" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B88" s="87" t="s">
+    <row r="88" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A88" s="214">
+        <v>2022</v>
+      </c>
+      <c r="B88" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="C88" s="270">
+      <c r="C88" s="91">
         <v>0.04</v>
       </c>
-      <c r="D88" s="270">
+      <c r="D88" s="91">
         <v>0.57999999999999996</v>
       </c>
-      <c r="E88" s="270">
+      <c r="E88" s="91">
         <v>0.25</v>
       </c>
-      <c r="F88" s="270">
+      <c r="F88" s="91">
         <v>0.09</v>
       </c>
-      <c r="G88" s="270">
+      <c r="G88" s="91">
         <v>0.04</v>
       </c>
-      <c r="H88" s="268">
+      <c r="H88" s="92">
         <v>8.25</v>
       </c>
     </row>
-    <row r="89" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B89" s="87" t="s">
+    <row r="89" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A89" s="214">
+        <v>2022</v>
+      </c>
+      <c r="B89" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="C89" s="270">
+      <c r="C89" s="91">
         <v>0.04</v>
       </c>
-      <c r="D89" s="270">
+      <c r="D89" s="91">
         <v>0.52</v>
       </c>
-      <c r="E89" s="270">
+      <c r="E89" s="91">
         <v>0.26</v>
       </c>
-      <c r="F89" s="270">
+      <c r="F89" s="91">
         <v>0.11</v>
       </c>
-      <c r="G89" s="270">
+      <c r="G89" s="91">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="H89" s="268">
+      <c r="H89" s="92">
         <v>8.73</v>
       </c>
     </row>
-    <row r="90" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B90" s="87" t="s">
+    <row r="90" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A90" s="214">
+        <v>2022</v>
+      </c>
+      <c r="B90" s="98" t="s">
         <v>84</v>
       </c>
-      <c r="C90" s="270">
+      <c r="C90" s="91">
         <v>0.04</v>
       </c>
-      <c r="D90" s="270">
+      <c r="D90" s="91">
         <v>0.53</v>
       </c>
-      <c r="E90" s="270">
+      <c r="E90" s="91">
         <v>0.27</v>
       </c>
-      <c r="F90" s="270">
+      <c r="F90" s="91">
         <v>0.1</v>
       </c>
-      <c r="G90" s="270">
+      <c r="G90" s="91">
         <v>0.06</v>
       </c>
-      <c r="H90" s="268">
+      <c r="H90" s="92">
         <v>8.69</v>
       </c>
     </row>
-    <row r="91" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B91" s="87" t="s">
+    <row r="91" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A91" s="214">
+        <v>2022</v>
+      </c>
+      <c r="B91" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C91" s="270">
+      <c r="C91" s="91">
         <v>0.03</v>
       </c>
-      <c r="D91" s="270">
+      <c r="D91" s="91">
         <v>0.47</v>
       </c>
-      <c r="E91" s="270">
+      <c r="E91" s="91">
         <v>0.27</v>
       </c>
-      <c r="F91" s="270">
+      <c r="F91" s="91">
         <v>0.13</v>
       </c>
-      <c r="G91" s="270">
+      <c r="G91" s="91">
         <v>0.1</v>
       </c>
-      <c r="H91" s="268">
+      <c r="H91" s="92">
         <v>9.5399999999999991</v>
       </c>
     </row>
-    <row r="92" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B92" s="87" t="s">
+    <row r="92" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A92" s="214">
+        <v>2023</v>
+      </c>
+      <c r="B92" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="C92" s="270">
+      <c r="C92" s="91">
         <v>0.04</v>
       </c>
-      <c r="D92" s="270">
+      <c r="D92" s="91">
         <v>0.53</v>
       </c>
-      <c r="E92" s="270">
+      <c r="E92" s="91">
         <v>0.28999999999999998</v>
       </c>
-      <c r="F92" s="270">
+      <c r="F92" s="91">
         <v>0.1</v>
       </c>
-      <c r="G92" s="270">
+      <c r="G92" s="91">
         <v>0.05</v>
       </c>
-      <c r="H92" s="268">
+      <c r="H92" s="92">
         <v>8.67</v>
       </c>
     </row>
-    <row r="93" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B93" s="87" t="s">
+    <row r="93" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A93" s="214">
+        <v>2023</v>
+      </c>
+      <c r="B93" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="C93" s="270">
+      <c r="C93" s="91">
         <v>0.04</v>
       </c>
-      <c r="D93" s="270">
+      <c r="D93" s="91">
         <v>0.46</v>
       </c>
-      <c r="E93" s="270">
+      <c r="E93" s="91">
         <v>0.3</v>
       </c>
-      <c r="F93" s="270">
+      <c r="F93" s="91">
         <v>0.13</v>
       </c>
-      <c r="G93" s="270">
+      <c r="G93" s="91">
         <v>0.08</v>
       </c>
-      <c r="H93" s="268">
+      <c r="H93" s="92">
         <v>9.33</v>
       </c>
     </row>
-    <row r="94" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B94" s="87" t="s">
+    <row r="94" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A94" s="214">
+        <v>2023</v>
+      </c>
+      <c r="B94" s="98" t="s">
         <v>84</v>
       </c>
-      <c r="C94" s="270">
+      <c r="C94" s="91">
         <v>0.03</v>
       </c>
-      <c r="D94" s="270">
+      <c r="D94" s="91">
         <v>0.45</v>
       </c>
-      <c r="E94" s="270">
+      <c r="E94" s="91">
         <v>0.33</v>
       </c>
-      <c r="F94" s="270">
+      <c r="F94" s="91">
         <v>0.12</v>
       </c>
-      <c r="G94" s="270">
+      <c r="G94" s="91">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="H94" s="268">
+      <c r="H94" s="92">
         <v>9.42</v>
       </c>
     </row>
-    <row r="95" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B95" s="87" t="s">
+    <row r="95" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A95" s="214">
+        <v>2023</v>
+      </c>
+      <c r="B95" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C95" s="270">
+      <c r="C95" s="91">
         <v>0.03</v>
       </c>
-      <c r="D95" s="270">
+      <c r="D95" s="91">
         <v>0.39</v>
       </c>
-      <c r="E95" s="270">
+      <c r="E95" s="91">
         <v>0.35</v>
       </c>
-      <c r="F95" s="270">
+      <c r="F95" s="91">
         <v>0.14000000000000001</v>
       </c>
-      <c r="G95" s="270">
+      <c r="G95" s="91">
         <v>0.09</v>
       </c>
-      <c r="H95" s="268">
+      <c r="H95" s="92">
         <v>10.11</v>
       </c>
     </row>
-    <row r="96" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B96" s="87" t="s">
+    <row r="96" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A96" s="214">
+        <v>2024</v>
+      </c>
+      <c r="B96" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="C96" s="270">
+      <c r="C96" s="91">
         <v>0.03</v>
       </c>
-      <c r="D96" s="270">
+      <c r="D96" s="91">
         <v>0.43</v>
       </c>
-      <c r="E96" s="270">
+      <c r="E96" s="91">
         <v>0.39</v>
       </c>
-      <c r="F96" s="270">
+      <c r="F96" s="91">
         <v>0.11</v>
       </c>
-      <c r="G96" s="270">
+      <c r="G96" s="91">
         <v>0.04</v>
       </c>
-      <c r="H96" s="268">
+      <c r="H96" s="92">
         <v>9.3000000000000007</v>
       </c>
     </row>
-    <row r="97" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B97" s="87" t="s">
+    <row r="97" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A97" s="214">
+        <v>2024</v>
+      </c>
+      <c r="B97" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="C97" s="270">
+      <c r="C97" s="91">
         <v>0.03</v>
       </c>
-      <c r="D97" s="270">
+      <c r="D97" s="91">
         <v>0.39</v>
       </c>
-      <c r="E97" s="270">
+      <c r="E97" s="91">
         <v>0.38</v>
       </c>
-      <c r="F97" s="270">
+      <c r="F97" s="91">
         <v>0.14000000000000001</v>
       </c>
-      <c r="G97" s="270">
+      <c r="G97" s="91">
         <v>0.06</v>
       </c>
-      <c r="H97" s="268">
+      <c r="H97" s="92">
         <v>9.61</v>
       </c>
     </row>
-    <row r="98" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B98" s="87" t="s">
+    <row r="98" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A98" s="214">
+        <v>2024</v>
+      </c>
+      <c r="B98" s="98" t="s">
         <v>84</v>
       </c>
-      <c r="C98" s="270">
+      <c r="C98" s="91">
         <v>0.03</v>
       </c>
-      <c r="D98" s="270">
+      <c r="D98" s="91">
         <v>0.37</v>
       </c>
-      <c r="E98" s="270">
+      <c r="E98" s="91">
         <v>0.39</v>
       </c>
-      <c r="F98" s="270">
+      <c r="F98" s="91">
         <v>0.15</v>
       </c>
-      <c r="G98" s="270">
+      <c r="G98" s="91">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="H98" s="268">
+      <c r="H98" s="92">
         <v>10</v>
       </c>
     </row>
-    <row r="99" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B99" s="87" t="s">
+    <row r="99" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A99" s="214">
+        <v>2024</v>
+      </c>
+      <c r="B99" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C99" s="270">
+      <c r="C99" s="91">
         <v>0.02</v>
       </c>
-      <c r="D99" s="270">
+      <c r="D99" s="91">
         <v>0.33</v>
       </c>
-      <c r="E99" s="270">
+      <c r="E99" s="91">
         <v>0.38</v>
       </c>
-      <c r="F99" s="270">
+      <c r="F99" s="91">
         <v>0.17</v>
       </c>
-      <c r="G99" s="270">
+      <c r="G99" s="91">
         <v>0.09</v>
       </c>
-      <c r="H99" s="268">
+      <c r="H99" s="92">
         <v>10.61</v>
       </c>
     </row>
-    <row r="100" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B100" s="87" t="s">
+    <row r="100" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A100" s="214">
+        <v>2025</v>
+      </c>
+      <c r="B100" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="C100" s="270">
+      <c r="C100" s="91">
         <v>0.03</v>
       </c>
-      <c r="D100" s="270">
+      <c r="D100" s="91">
         <v>0.37</v>
       </c>
-      <c r="E100" s="270">
+      <c r="E100" s="91">
         <v>0.4</v>
       </c>
-      <c r="F100" s="270">
+      <c r="F100" s="91">
         <v>0.14000000000000001</v>
       </c>
-      <c r="G100" s="270">
+      <c r="G100" s="91">
         <v>0.06</v>
       </c>
-      <c r="H100" s="268">
+      <c r="H100" s="92">
         <v>9.81</v>
       </c>
     </row>
-    <row r="101" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B101" s="87" t="s">
+    <row r="101" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A101" s="214">
+        <v>2025</v>
+      </c>
+      <c r="B101" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="C101" s="270">
+      <c r="C101" s="91">
         <v>0.04</v>
       </c>
-      <c r="D101" s="270">
+      <c r="D101" s="91">
         <v>0.35</v>
       </c>
-      <c r="E101" s="270">
+      <c r="E101" s="91">
         <v>0.38</v>
       </c>
-      <c r="F101" s="270">
+      <c r="F101" s="91">
         <v>0.16</v>
       </c>
-      <c r="G101" s="270">
+      <c r="G101" s="91">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="H101" s="268">
+      <c r="H101" s="92">
         <v>9.8800000000000008</v>
       </c>
     </row>
-    <row r="102" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B102" s="87" t="s">
+    <row r="102" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A102" s="214">
+        <v>2025</v>
+      </c>
+      <c r="B102" s="98" t="s">
         <v>84</v>
       </c>
-      <c r="C102" s="270">
+      <c r="C102" s="91">
         <v>0.04</v>
       </c>
-      <c r="D102" s="270">
+      <c r="D102" s="91">
         <v>0.32</v>
       </c>
-      <c r="E102" s="270">
+      <c r="E102" s="91">
         <v>0.36</v>
       </c>
-      <c r="F102" s="270">
+      <c r="F102" s="91">
         <v>0.21</v>
       </c>
-      <c r="G102" s="270">
+      <c r="G102" s="91">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="H102" s="268">
+      <c r="H102" s="92">
         <v>10.26</v>
       </c>
     </row>
-    <row r="103" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B103" s="87" t="s">
+    <row r="103" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A103" s="214">
+        <v>2025</v>
+      </c>
+      <c r="B103" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C103" s="270">
+      <c r="C103" s="91">
         <v>0.04</v>
       </c>
-      <c r="D103" s="270">
+      <c r="D103" s="91">
         <v>0.28000000000000003</v>
       </c>
-      <c r="E103" s="270">
+      <c r="E103" s="91">
         <v>0.37</v>
       </c>
-      <c r="F103" s="270">
+      <c r="F103" s="91">
         <v>0.26</v>
       </c>
-      <c r="G103" s="270">
+      <c r="G103" s="91">
         <v>0.06</v>
       </c>
-      <c r="H103" s="268">
+      <c r="H103" s="92">
         <v>10.98</v>
       </c>
     </row>
-    <row r="104" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B104" s="87" t="s">
+    <row r="104" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A104" s="214">
+        <v>2026</v>
+      </c>
+      <c r="B104" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="C104" s="270">
+      <c r="C104" s="91">
         <v>0.04</v>
       </c>
-      <c r="D104" s="270">
+      <c r="D104" s="91">
         <v>0.32</v>
       </c>
-      <c r="E104" s="270">
+      <c r="E104" s="91">
         <v>0.41</v>
       </c>
-      <c r="F104" s="270">
+      <c r="F104" s="91">
         <v>0.22</v>
       </c>
-      <c r="G104" s="270">
+      <c r="G104" s="91">
         <v>0.01</v>
       </c>
-      <c r="H104" s="268">
+      <c r="H104" s="92">
         <v>10.27</v>
       </c>
     </row>
-    <row r="129" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
-[...34 lines deleted...]
-      <c r="A132" s="245" t="s">
+    <row r="129" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A129" s="260" t="s">
+        <v>273</v>
+      </c>
+      <c r="B129" s="260"/>
+      <c r="C129" s="260"/>
+      <c r="D129" s="260"/>
+      <c r="E129" s="260"/>
+      <c r="F129" s="260"/>
+      <c r="G129" s="260"/>
+      <c r="H129" s="260"/>
+    </row>
+    <row r="130" spans="1:8" ht="33.65" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A130" s="256" t="s">
+        <v>274</v>
+      </c>
+      <c r="B130" s="256"/>
+      <c r="C130" s="256"/>
+      <c r="D130" s="256"/>
+      <c r="E130" s="256"/>
+      <c r="F130" s="256"/>
+      <c r="G130" s="256"/>
+      <c r="H130" s="256"/>
+    </row>
+    <row r="131" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A131" s="69"/>
+      <c r="B131" s="69"/>
+      <c r="C131" s="69"/>
+      <c r="D131" s="69"/>
+      <c r="E131" s="69"/>
+      <c r="F131" s="69"/>
+      <c r="G131" s="69"/>
+      <c r="H131" s="69"/>
+    </row>
+    <row r="132" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A132" s="260" t="s">
         <v>89</v>
       </c>
-      <c r="B132" s="245"/>
-[...50 lines deleted...]
-      <c r="A141" s="67"/>
+      <c r="B132" s="260"/>
+      <c r="C132" s="260"/>
+      <c r="D132" s="260"/>
+      <c r="E132" s="260"/>
+      <c r="F132" s="260"/>
+      <c r="G132" s="260"/>
+      <c r="H132" s="260"/>
+    </row>
+    <row r="133" spans="1:8" ht="32.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A133" s="259" t="s">
+        <v>275</v>
+      </c>
+      <c r="B133" s="259"/>
+      <c r="C133" s="259"/>
+      <c r="D133" s="259"/>
+      <c r="E133" s="259"/>
+      <c r="F133" s="259"/>
+      <c r="G133" s="259"/>
+      <c r="H133" s="259"/>
+    </row>
+    <row r="134" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A134" s="71"/>
+      <c r="B134" s="71"/>
+      <c r="C134" s="71"/>
+      <c r="D134" s="71"/>
+      <c r="E134" s="71"/>
+      <c r="F134" s="71"/>
+      <c r="G134" s="71"/>
+      <c r="H134" s="71"/>
+    </row>
+    <row r="135" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A135" s="71"/>
+      <c r="B135" s="71"/>
+      <c r="C135" s="71"/>
+      <c r="D135" s="71"/>
+      <c r="E135" s="71"/>
+      <c r="F135" s="71"/>
+      <c r="G135" s="71"/>
+      <c r="H135" s="71"/>
+    </row>
+    <row r="136" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A136" s="71"/>
+      <c r="B136" s="71"/>
+      <c r="C136" s="71"/>
+      <c r="D136" s="71"/>
+      <c r="E136" s="71"/>
+      <c r="F136" s="71"/>
+      <c r="G136" s="71"/>
+      <c r="H136" s="71"/>
+    </row>
+    <row r="141" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A141" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A133:H133"/>
-    <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A129:H129"/>
     <mergeCell ref="A130:H130"/>
     <mergeCell ref="A132:H132"/>
+    <mergeCell ref="A2:J2"/>
   </mergeCells>
-  <phoneticPr fontId="45" type="noConversion"/>
+  <phoneticPr fontId="50" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{44F366A0-E4C1-416F-81DE-5F95160CB932}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67EC9FA8-3D1C-4599-ACBC-8628E93DA7BB}">
-  <dimension ref="A1:L65"/>
+  <dimension ref="A1:L58"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:L2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="14.54296875" style="35" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="8.6328125" style="35"/>
+    <col min="1" max="1" width="15.23046875" style="42" customWidth="1"/>
+    <col min="2" max="2" width="14.69140625" style="42" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="14.69140625" style="42" customWidth="1"/>
+    <col min="5" max="5" width="19.53515625" style="42" bestFit="1" customWidth="1"/>
+    <col min="6" max="8" width="13.53515625" style="42" customWidth="1"/>
+    <col min="9" max="9" width="16.53515625" style="42" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="14.69140625" style="42" customWidth="1"/>
+    <col min="11" max="11" width="20.23046875" style="42" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="23.23046875" style="42" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="11.53515625" style="42" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="8.69140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A1" s="41" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="2" spans="1:12" ht="43.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="189" t="s">
+    <row r="2" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="225" t="s">
+        <v>276</v>
+      </c>
+      <c r="B2" s="225"/>
+      <c r="C2" s="225"/>
+      <c r="D2" s="225"/>
+      <c r="E2" s="225"/>
+      <c r="F2" s="225"/>
+      <c r="G2" s="225"/>
+      <c r="H2" s="225"/>
+      <c r="I2" s="225"/>
+      <c r="J2" s="225"/>
+      <c r="K2" s="225"/>
+      <c r="L2" s="225"/>
+    </row>
+    <row r="3" spans="1:12" s="43" customFormat="1" ht="16.3" x14ac:dyDescent="0.3">
+      <c r="A3" s="226" t="s">
+        <v>203</v>
+      </c>
+      <c r="B3" s="226"/>
+      <c r="C3" s="226"/>
+      <c r="D3" s="226"/>
+      <c r="E3" s="226"/>
+      <c r="F3" s="226"/>
+      <c r="G3" s="226"/>
+      <c r="H3" s="226"/>
+      <c r="I3" s="226"/>
+      <c r="J3" s="226"/>
+      <c r="K3" s="226"/>
+      <c r="L3" s="226"/>
+    </row>
+    <row r="4" spans="1:12" ht="19.75" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="C4" s="26" t="s">
+        <v>204</v>
+      </c>
+      <c r="D4" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="E4" s="26" t="s">
+        <v>206</v>
+      </c>
+      <c r="F4" s="26" t="s">
+        <v>277</v>
+      </c>
+      <c r="G4" s="26" t="s">
+        <v>208</v>
+      </c>
+      <c r="H4" s="26" t="s">
+        <v>278</v>
+      </c>
+      <c r="I4" s="26" t="s">
+        <v>279</v>
+      </c>
+      <c r="J4" s="26" t="s">
+        <v>211</v>
+      </c>
+      <c r="K4" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="L4" s="26" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="79">
+        <v>2020</v>
+      </c>
+      <c r="B5" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C5" s="83">
+        <v>304</v>
+      </c>
+      <c r="D5" s="83">
+        <v>631</v>
+      </c>
+      <c r="E5" s="83" t="s">
+        <v>305</v>
+      </c>
+      <c r="F5" s="83">
+        <v>1155</v>
+      </c>
+      <c r="G5" s="83">
+        <v>655</v>
+      </c>
+      <c r="H5" s="83">
+        <v>252</v>
+      </c>
+      <c r="I5" s="83">
+        <v>1685</v>
+      </c>
+      <c r="J5" s="83">
+        <v>530</v>
+      </c>
+      <c r="K5" s="184">
+        <v>0</v>
+      </c>
+      <c r="L5" s="179">
+        <v>154266</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A6" s="79">
+        <v>2020</v>
+      </c>
+      <c r="B6" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C6" s="83">
+        <v>366</v>
+      </c>
+      <c r="D6" s="83">
+        <v>816</v>
+      </c>
+      <c r="E6" s="83" t="s">
+        <v>305</v>
+      </c>
+      <c r="F6" s="83">
+        <v>1425</v>
+      </c>
+      <c r="G6" s="83">
+        <v>1217</v>
+      </c>
+      <c r="H6" s="83">
+        <v>269</v>
+      </c>
+      <c r="I6" s="83">
+        <v>2827</v>
+      </c>
+      <c r="J6" s="83">
+        <v>806</v>
+      </c>
+      <c r="K6" s="184">
+        <v>0</v>
+      </c>
+      <c r="L6" s="179">
+        <v>231868</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A7" s="79">
+        <v>2020</v>
+      </c>
+      <c r="B7" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C7" s="83">
+        <v>368</v>
+      </c>
+      <c r="D7" s="83">
+        <v>879</v>
+      </c>
+      <c r="E7" s="83" t="s">
+        <v>305</v>
+      </c>
+      <c r="F7" s="83">
+        <v>1632</v>
+      </c>
+      <c r="G7" s="83">
+        <v>1694</v>
+      </c>
+      <c r="H7" s="83">
+        <v>345</v>
+      </c>
+      <c r="I7" s="83">
+        <v>4106</v>
+      </c>
+      <c r="J7" s="83">
+        <v>798</v>
+      </c>
+      <c r="K7" s="184">
+        <v>0</v>
+      </c>
+      <c r="L7" s="179">
+        <v>276419</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A8" s="79">
+        <v>2020</v>
+      </c>
+      <c r="B8" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C8" s="83">
+        <v>325</v>
+      </c>
+      <c r="D8" s="83">
+        <v>972</v>
+      </c>
+      <c r="E8" s="83">
+        <v>27</v>
+      </c>
+      <c r="F8" s="83">
+        <v>1484</v>
+      </c>
+      <c r="G8" s="83">
+        <v>698</v>
+      </c>
+      <c r="H8" s="83">
+        <v>219</v>
+      </c>
+      <c r="I8" s="83">
+        <v>5115</v>
+      </c>
+      <c r="J8" s="83">
+        <v>960</v>
+      </c>
+      <c r="K8" s="184">
+        <v>32590</v>
+      </c>
+      <c r="L8" s="179">
+        <v>312285</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A9" s="79">
+        <v>2021</v>
+      </c>
+      <c r="B9" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C9" s="83">
+        <v>209</v>
+      </c>
+      <c r="D9" s="83">
+        <v>793</v>
+      </c>
+      <c r="E9" s="83" t="s">
+        <v>305</v>
+      </c>
+      <c r="F9" s="83">
+        <v>1344</v>
+      </c>
+      <c r="G9" s="83">
+        <v>1013</v>
+      </c>
+      <c r="H9" s="83">
+        <v>197</v>
+      </c>
+      <c r="I9" s="83">
+        <v>5541</v>
+      </c>
+      <c r="J9" s="83">
+        <v>655</v>
+      </c>
+      <c r="K9" s="184">
+        <v>0</v>
+      </c>
+      <c r="L9" s="179">
+        <v>276880</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A10" s="79">
+        <v>2021</v>
+      </c>
+      <c r="B10" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C10" s="83">
+        <v>300</v>
+      </c>
+      <c r="D10" s="83">
+        <v>971</v>
+      </c>
+      <c r="E10" s="83" t="s">
+        <v>305</v>
+      </c>
+      <c r="F10" s="83">
+        <v>1946</v>
+      </c>
+      <c r="G10" s="83">
+        <v>1290</v>
+      </c>
+      <c r="H10" s="83">
         <v>316</v>
       </c>
-      <c r="B2" s="189"/>
-[...69 lines deleted...]
-      <c r="B5" s="70" t="s">
+      <c r="I10" s="83">
+        <v>8078</v>
+      </c>
+      <c r="J10" s="83">
+        <v>1045</v>
+      </c>
+      <c r="K10" s="184">
+        <v>0</v>
+      </c>
+      <c r="L10" s="179">
+        <v>424060</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A11" s="79">
+        <v>2021</v>
+      </c>
+      <c r="B11" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C11" s="83">
+        <v>249</v>
+      </c>
+      <c r="D11" s="83">
+        <v>1021</v>
+      </c>
+      <c r="E11" s="83">
         <v>81</v>
       </c>
-      <c r="C5" s="153">
-[...34 lines deleted...]
-      <c r="B6" s="70" t="s">
+      <c r="F11" s="83">
+        <v>2238</v>
+      </c>
+      <c r="G11" s="83">
+        <v>1517</v>
+      </c>
+      <c r="H11" s="83">
+        <v>424</v>
+      </c>
+      <c r="I11" s="83">
+        <v>10641</v>
+      </c>
+      <c r="J11" s="83">
+        <v>1101</v>
+      </c>
+      <c r="K11" s="184">
+        <v>0</v>
+      </c>
+      <c r="L11" s="179">
+        <v>492222</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A12" s="79">
+        <v>2021</v>
+      </c>
+      <c r="B12" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C12" s="83">
+        <v>432</v>
+      </c>
+      <c r="D12" s="83">
+        <v>1006</v>
+      </c>
+      <c r="E12" s="83">
+        <v>43</v>
+      </c>
+      <c r="F12" s="83">
+        <v>2277</v>
+      </c>
+      <c r="G12" s="83">
+        <v>953</v>
+      </c>
+      <c r="H12" s="83">
+        <v>432</v>
+      </c>
+      <c r="I12" s="83">
+        <v>12560</v>
+      </c>
+      <c r="J12" s="83">
+        <v>1133</v>
+      </c>
+      <c r="K12" s="184">
+        <v>59826</v>
+      </c>
+      <c r="L12" s="179">
+        <v>598573</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A13" s="79">
+        <v>2022</v>
+      </c>
+      <c r="B13" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C13" s="83">
+        <v>394</v>
+      </c>
+      <c r="D13" s="83">
+        <v>744</v>
+      </c>
+      <c r="E13" s="83">
+        <v>50</v>
+      </c>
+      <c r="F13" s="83">
+        <v>1832</v>
+      </c>
+      <c r="G13" s="83">
+        <v>617</v>
+      </c>
+      <c r="H13" s="83">
+        <v>420</v>
+      </c>
+      <c r="I13" s="83">
+        <v>11808</v>
+      </c>
+      <c r="J13" s="83">
+        <v>919</v>
+      </c>
+      <c r="K13" s="184">
+        <v>0</v>
+      </c>
+      <c r="L13" s="184">
+        <v>488699</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A14" s="79">
+        <v>2022</v>
+      </c>
+      <c r="B14" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C6" s="153">
-[...34 lines deleted...]
-      <c r="B7" s="70" t="s">
+      <c r="C14" s="83">
+        <v>423</v>
+      </c>
+      <c r="D14" s="83">
+        <v>1592</v>
+      </c>
+      <c r="E14" s="83">
+        <v>70</v>
+      </c>
+      <c r="F14" s="83">
+        <v>2184</v>
+      </c>
+      <c r="G14" s="83">
+        <v>1150</v>
+      </c>
+      <c r="H14" s="83">
+        <v>570</v>
+      </c>
+      <c r="I14" s="83">
+        <v>11780</v>
+      </c>
+      <c r="J14" s="83">
+        <v>1226</v>
+      </c>
+      <c r="K14" s="184">
+        <v>0</v>
+      </c>
+      <c r="L14" s="179">
+        <v>528613</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A15" s="79">
+        <v>2022</v>
+      </c>
+      <c r="B15" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C7" s="153">
-[...34 lines deleted...]
-      <c r="B8" s="70" t="s">
+      <c r="C15" s="83">
+        <v>589</v>
+      </c>
+      <c r="D15" s="83">
+        <v>5182</v>
+      </c>
+      <c r="E15" s="83">
+        <v>28</v>
+      </c>
+      <c r="F15" s="83">
+        <v>2284</v>
+      </c>
+      <c r="G15" s="83">
+        <v>1169</v>
+      </c>
+      <c r="H15" s="83">
+        <v>545</v>
+      </c>
+      <c r="I15" s="83">
+        <v>12397</v>
+      </c>
+      <c r="J15" s="83">
+        <v>1436</v>
+      </c>
+      <c r="K15" s="184">
+        <v>0</v>
+      </c>
+      <c r="L15" s="179">
+        <v>608932</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A16" s="79">
+        <v>2022</v>
+      </c>
+      <c r="B16" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C8" s="153">
-[...34 lines deleted...]
-      <c r="B9" s="70" t="s">
+      <c r="C16" s="83">
+        <v>543</v>
+      </c>
+      <c r="D16" s="83">
+        <v>9765</v>
+      </c>
+      <c r="E16" s="83" t="s">
+        <v>305</v>
+      </c>
+      <c r="F16" s="83">
+        <v>2126</v>
+      </c>
+      <c r="G16" s="83">
+        <v>862</v>
+      </c>
+      <c r="H16" s="83">
+        <v>519</v>
+      </c>
+      <c r="I16" s="83">
+        <v>12428</v>
+      </c>
+      <c r="J16" s="83">
+        <v>1563</v>
+      </c>
+      <c r="K16" s="184">
+        <v>87225</v>
+      </c>
+      <c r="L16" s="179">
+        <v>680335</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A17" s="79">
+        <v>2023</v>
+      </c>
+      <c r="B17" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C9" s="153">
+      <c r="C17" s="83">
+        <v>437</v>
+      </c>
+      <c r="D17" s="83">
+        <v>11811</v>
+      </c>
+      <c r="E17" s="83" t="s">
+        <v>305</v>
+      </c>
+      <c r="F17" s="83">
+        <v>1890</v>
+      </c>
+      <c r="G17" s="83">
+        <v>996</v>
+      </c>
+      <c r="H17" s="83">
+        <v>363</v>
+      </c>
+      <c r="I17" s="83">
+        <v>9876</v>
+      </c>
+      <c r="J17" s="83">
+        <v>1342</v>
+      </c>
+      <c r="K17" s="184">
+        <v>0</v>
+      </c>
+      <c r="L17" s="179">
+        <v>613991</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A18" s="79">
+        <v>2023</v>
+      </c>
+      <c r="B18" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C18" s="83">
+        <v>562</v>
+      </c>
+      <c r="D18" s="83">
+        <v>19866</v>
+      </c>
+      <c r="E18" s="83">
+        <v>12</v>
+      </c>
+      <c r="F18" s="83">
+        <v>2345</v>
+      </c>
+      <c r="G18" s="83">
+        <v>1126</v>
+      </c>
+      <c r="H18" s="83">
+        <v>404</v>
+      </c>
+      <c r="I18" s="83">
+        <v>8444</v>
+      </c>
+      <c r="J18" s="83">
+        <v>1587</v>
+      </c>
+      <c r="K18" s="184">
+        <v>0</v>
+      </c>
+      <c r="L18" s="179">
+        <v>771246</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A19" s="79">
+        <v>2023</v>
+      </c>
+      <c r="B19" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C19" s="83">
+        <v>581</v>
+      </c>
+      <c r="D19" s="83">
+        <v>20782</v>
+      </c>
+      <c r="E19" s="83" t="s">
+        <v>305</v>
+      </c>
+      <c r="F19" s="83">
+        <v>2843</v>
+      </c>
+      <c r="G19" s="83">
+        <v>1353</v>
+      </c>
+      <c r="H19" s="83">
+        <v>341</v>
+      </c>
+      <c r="I19" s="83">
+        <v>9019</v>
+      </c>
+      <c r="J19" s="83">
+        <v>1864</v>
+      </c>
+      <c r="K19" s="184">
+        <v>0</v>
+      </c>
+      <c r="L19" s="179">
+        <v>920022</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A20" s="79">
+        <v>2023</v>
+      </c>
+      <c r="B20" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C20" s="83">
+        <v>532</v>
+      </c>
+      <c r="D20" s="83">
+        <v>16630</v>
+      </c>
+      <c r="E20" s="83" t="s">
+        <v>305</v>
+      </c>
+      <c r="F20" s="83">
+        <v>3138</v>
+      </c>
+      <c r="G20" s="83">
+        <v>1223</v>
+      </c>
+      <c r="H20" s="83">
+        <v>301</v>
+      </c>
+      <c r="I20" s="83">
+        <v>10609</v>
+      </c>
+      <c r="J20" s="83">
+        <v>1599</v>
+      </c>
+      <c r="K20" s="184">
+        <v>131906</v>
+      </c>
+      <c r="L20" s="179">
+        <v>820206</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A21" s="79">
+        <v>2024</v>
+      </c>
+      <c r="B21" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C21" s="83">
+        <v>421</v>
+      </c>
+      <c r="D21" s="83">
+        <v>11448</v>
+      </c>
+      <c r="E21" s="83">
+        <v>14</v>
+      </c>
+      <c r="F21" s="83">
+        <v>2191</v>
+      </c>
+      <c r="G21" s="83">
+        <v>937</v>
+      </c>
+      <c r="H21" s="83">
+        <v>295</v>
+      </c>
+      <c r="I21" s="83">
+        <v>10838</v>
+      </c>
+      <c r="J21" s="83">
+        <v>1605</v>
+      </c>
+      <c r="K21" s="184">
+        <v>0</v>
+      </c>
+      <c r="L21" s="179">
+        <v>746547</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A22" s="79">
+        <v>2024</v>
+      </c>
+      <c r="B22" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C22" s="83">
+        <v>516</v>
+      </c>
+      <c r="D22" s="83">
+        <v>14376</v>
+      </c>
+      <c r="E22" s="83">
+        <v>12</v>
+      </c>
+      <c r="F22" s="83">
+        <v>2527</v>
+      </c>
+      <c r="G22" s="83">
+        <v>1311</v>
+      </c>
+      <c r="H22" s="83">
+        <v>420</v>
+      </c>
+      <c r="I22" s="83">
+        <v>12495</v>
+      </c>
+      <c r="J22" s="83">
+        <v>2021</v>
+      </c>
+      <c r="K22" s="184">
+        <v>0</v>
+      </c>
+      <c r="L22" s="179">
+        <v>744874</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A23" s="79">
+        <v>2024</v>
+      </c>
+      <c r="B23" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" s="83">
+        <v>723</v>
+      </c>
+      <c r="D23" s="83">
+        <v>6588</v>
+      </c>
+      <c r="E23" s="83">
+        <v>11</v>
+      </c>
+      <c r="F23" s="83">
+        <v>2886</v>
+      </c>
+      <c r="G23" s="83">
+        <v>1231</v>
+      </c>
+      <c r="H23" s="83">
+        <v>399</v>
+      </c>
+      <c r="I23" s="83">
+        <v>12944</v>
+      </c>
+      <c r="J23" s="83">
+        <v>2042</v>
+      </c>
+      <c r="K23" s="184">
+        <v>0</v>
+      </c>
+      <c r="L23" s="179">
+        <v>702425</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A24" s="79">
+        <v>2024</v>
+      </c>
+      <c r="B24" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C24" s="83">
+        <v>647</v>
+      </c>
+      <c r="D24" s="83">
+        <v>3010</v>
+      </c>
+      <c r="E24" s="83" t="s">
+        <v>305</v>
+      </c>
+      <c r="F24" s="83">
+        <v>2259</v>
+      </c>
+      <c r="G24" s="83">
+        <v>1029</v>
+      </c>
+      <c r="H24" s="83">
+        <v>382</v>
+      </c>
+      <c r="I24" s="83">
+        <v>13372</v>
+      </c>
+      <c r="J24" s="83">
+        <v>1847</v>
+      </c>
+      <c r="K24" s="184">
+        <v>110808</v>
+      </c>
+      <c r="L24" s="179">
+        <v>519570</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A25" s="79">
+        <v>2025</v>
+      </c>
+      <c r="B25" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C25" s="83">
+        <v>494</v>
+      </c>
+      <c r="D25" s="83">
+        <v>2245</v>
+      </c>
+      <c r="E25" s="83" t="s">
+        <v>305</v>
+      </c>
+      <c r="F25" s="83">
+        <v>1955</v>
+      </c>
+      <c r="G25" s="83">
+        <v>832</v>
+      </c>
+      <c r="H25" s="83">
+        <v>315</v>
+      </c>
+      <c r="I25" s="83">
+        <v>11606</v>
+      </c>
+      <c r="J25" s="83">
+        <v>1481</v>
+      </c>
+      <c r="K25" s="184">
+        <v>0</v>
+      </c>
+      <c r="L25" s="179">
+        <v>376251</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A26" s="79">
+        <v>2025</v>
+      </c>
+      <c r="B26" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C26" s="83">
+        <v>649</v>
+      </c>
+      <c r="D26" s="83">
+        <v>3793</v>
+      </c>
+      <c r="E26" s="83" t="s">
+        <v>305</v>
+      </c>
+      <c r="F26" s="83">
+        <v>2587</v>
+      </c>
+      <c r="G26" s="83">
+        <v>1102</v>
+      </c>
+      <c r="H26" s="83">
+        <v>430</v>
+      </c>
+      <c r="I26" s="83">
+        <v>13261</v>
+      </c>
+      <c r="J26" s="83">
+        <v>2024</v>
+      </c>
+      <c r="K26" s="184">
+        <v>0</v>
+      </c>
+      <c r="L26" s="179">
+        <v>424195</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A27" s="79">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C27" s="83">
+        <v>568</v>
+      </c>
+      <c r="D27" s="83">
+        <v>3933</v>
+      </c>
+      <c r="E27" s="83" t="s">
+        <v>305</v>
+      </c>
+      <c r="F27" s="83">
+        <v>3278</v>
+      </c>
+      <c r="G27" s="83">
+        <v>1018</v>
+      </c>
+      <c r="H27" s="83">
+        <v>396</v>
+      </c>
+      <c r="I27" s="83">
+        <v>14209</v>
+      </c>
+      <c r="J27" s="83">
+        <v>2149</v>
+      </c>
+      <c r="K27" s="184">
+        <v>0</v>
+      </c>
+      <c r="L27" s="179">
+        <v>485966</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A28" s="79">
+        <v>2025</v>
+      </c>
+      <c r="B28" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C28" s="83">
+        <v>638</v>
+      </c>
+      <c r="D28" s="83">
+        <v>3209</v>
+      </c>
+      <c r="E28" s="83" t="s">
+        <v>305</v>
+      </c>
+      <c r="F28" s="83">
+        <v>3096</v>
+      </c>
+      <c r="G28" s="83">
+        <v>1115</v>
+      </c>
+      <c r="H28" s="83">
+        <v>388</v>
+      </c>
+      <c r="I28" s="83">
+        <v>13878</v>
+      </c>
+      <c r="J28" s="83">
+        <v>2081</v>
+      </c>
+      <c r="K28" s="184">
+        <v>92770</v>
+      </c>
+      <c r="L28" s="179">
+        <v>465202</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A29" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B29" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C29" s="83">
+        <v>547</v>
+      </c>
+      <c r="D29" s="83">
+        <v>2872</v>
+      </c>
+      <c r="E29" s="83" t="s">
+        <v>305</v>
+      </c>
+      <c r="F29" s="83">
+        <v>3063</v>
+      </c>
+      <c r="G29" s="83">
+        <v>731</v>
+      </c>
+      <c r="H29" s="83">
         <v>209</v>
       </c>
-      <c r="D9" s="153">
-[...783 lines deleted...]
-      <c r="L29" s="267">
+      <c r="I29" s="83">
+        <v>10975</v>
+      </c>
+      <c r="J29" s="83">
+        <v>2292</v>
+      </c>
+      <c r="K29" s="184">
+        <v>20699</v>
+      </c>
+      <c r="L29" s="179">
         <v>369211</v>
       </c>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.35">
-[...166 lines deleted...]
-      <c r="A57" s="245" t="s">
+    <row r="54" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A54" s="260" t="s">
+        <v>281</v>
+      </c>
+      <c r="B54" s="260"/>
+      <c r="C54" s="260"/>
+      <c r="D54" s="260"/>
+      <c r="E54" s="260"/>
+      <c r="F54" s="260"/>
+      <c r="G54" s="260"/>
+      <c r="H54" s="260"/>
+      <c r="I54" s="260"/>
+      <c r="J54" s="260"/>
+      <c r="K54" s="260"/>
+      <c r="L54" s="260"/>
+    </row>
+    <row r="55" spans="1:12" ht="31.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A55" s="259" t="s">
+        <v>282</v>
+      </c>
+      <c r="B55" s="259"/>
+      <c r="C55" s="259"/>
+      <c r="D55" s="259"/>
+      <c r="E55" s="259"/>
+      <c r="F55" s="259"/>
+      <c r="G55" s="259"/>
+      <c r="H55" s="259"/>
+      <c r="I55" s="259"/>
+      <c r="J55" s="259"/>
+      <c r="K55" s="259"/>
+      <c r="L55" s="259"/>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A56" s="69"/>
+      <c r="B56" s="69"/>
+      <c r="C56" s="69"/>
+      <c r="D56" s="69"/>
+      <c r="E56" s="69"/>
+      <c r="F56" s="69"/>
+      <c r="G56" s="69"/>
+      <c r="H56" s="69"/>
+      <c r="I56" s="69"/>
+      <c r="J56" s="69"/>
+      <c r="K56" s="69"/>
+      <c r="L56" s="69"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A57" s="260" t="s">
         <v>89</v>
       </c>
-      <c r="B57" s="245"/>
-[...60 lines deleted...]
-      <c r="E65" s="45"/>
+      <c r="B57" s="260"/>
+      <c r="C57" s="260"/>
+      <c r="D57" s="260"/>
+      <c r="E57" s="260"/>
+      <c r="F57" s="260"/>
+      <c r="G57" s="260"/>
+      <c r="H57" s="260"/>
+      <c r="I57" s="260"/>
+      <c r="J57" s="260"/>
+      <c r="K57" s="260"/>
+      <c r="L57" s="260"/>
+    </row>
+    <row r="58" spans="1:12" ht="29.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A58" s="259" t="s">
+        <v>283</v>
+      </c>
+      <c r="B58" s="259"/>
+      <c r="C58" s="259"/>
+      <c r="D58" s="259"/>
+      <c r="E58" s="259"/>
+      <c r="F58" s="259"/>
+      <c r="G58" s="259"/>
+      <c r="H58" s="259"/>
+      <c r="I58" s="259"/>
+      <c r="J58" s="259"/>
+      <c r="K58" s="259"/>
+      <c r="L58" s="259"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A58:L58"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A54:L54"/>
     <mergeCell ref="A55:L55"/>
     <mergeCell ref="A57:L57"/>
   </mergeCells>
-  <phoneticPr fontId="43" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{F770A3B2-1A97-4580-8ECD-6092BDBED45C}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34B166D2-0753-4533-91C4-DC7097071C65}">
-  <dimension ref="A1:M65"/>
+  <dimension ref="A1:M61"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:K2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="14.54296875" style="35" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.6328125" style="35"/>
+    <col min="1" max="1" width="14.53515625" style="42" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.69140625" style="42" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="12.53515625" style="42" customWidth="1"/>
+    <col min="6" max="6" width="19.53515625" style="42" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11.23046875" style="42" customWidth="1"/>
+    <col min="8" max="8" width="16.53515625" style="42" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.53515625" style="42" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12.53515625" style="42" customWidth="1"/>
+    <col min="11" max="11" width="15.69140625" style="42" bestFit="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.69140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A1" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="65"/>
-[...23 lines deleted...]
-      <c r="A3" s="190" t="s">
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+    </row>
+    <row r="2" spans="1:13" ht="23.15" x14ac:dyDescent="0.4">
+      <c r="A2" s="269" t="s">
+        <v>284</v>
+      </c>
+      <c r="B2" s="269"/>
+      <c r="C2" s="269"/>
+      <c r="D2" s="269"/>
+      <c r="E2" s="269"/>
+      <c r="F2" s="269"/>
+      <c r="G2" s="269"/>
+      <c r="H2" s="269"/>
+      <c r="I2" s="269"/>
+      <c r="J2" s="269"/>
+      <c r="K2" s="269"/>
+      <c r="L2" s="84"/>
+      <c r="M2" s="84"/>
+    </row>
+    <row r="3" spans="1:13" s="43" customFormat="1" ht="16.3" x14ac:dyDescent="0.3">
+      <c r="A3" s="226" t="s">
+        <v>203</v>
+      </c>
+      <c r="B3" s="226"/>
+      <c r="C3" s="226"/>
+      <c r="D3" s="226"/>
+      <c r="E3" s="226"/>
+      <c r="F3" s="226"/>
+      <c r="G3" s="226"/>
+      <c r="H3" s="226"/>
+      <c r="I3" s="226"/>
+      <c r="J3" s="226"/>
+      <c r="K3" s="226"/>
+    </row>
+    <row r="4" spans="1:13" ht="19.75" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="C4" s="26" t="s">
+        <v>204</v>
+      </c>
+      <c r="D4" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="E4" s="26" t="s">
+        <v>206</v>
+      </c>
+      <c r="F4" s="26" t="s">
+        <v>277</v>
+      </c>
+      <c r="G4" s="26" t="s">
+        <v>208</v>
+      </c>
+      <c r="H4" s="26" t="s">
+        <v>278</v>
+      </c>
+      <c r="I4" s="26" t="s">
+        <v>279</v>
+      </c>
+      <c r="J4" s="26" t="s">
         <v>211</v>
       </c>
-      <c r="B3" s="190"/>
-[...46 lines deleted...]
-      <c r="A5" s="73">
+      <c r="K4" s="26" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="85">
         <v>2021</v>
       </c>
-      <c r="B5" s="70" t="s">
+      <c r="B5" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C5" s="164">
+      <c r="C5" s="86">
         <v>0.03</v>
       </c>
-      <c r="D5" s="164">
+      <c r="D5" s="86">
         <v>0.08</v>
       </c>
-      <c r="E5" s="164">
+      <c r="E5" s="86">
         <v>0.06</v>
       </c>
-      <c r="F5" s="74">
+      <c r="F5" s="86">
         <v>0.17</v>
       </c>
-      <c r="G5" s="74">
+      <c r="G5" s="86">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="H5" s="74">
+      <c r="H5" s="86">
         <v>0.05</v>
       </c>
-      <c r="I5" s="74">
+      <c r="I5" s="86">
         <v>0.05</v>
       </c>
-      <c r="J5" s="74">
+      <c r="J5" s="86">
         <v>0.12</v>
       </c>
-      <c r="K5" s="74">
+      <c r="K5" s="86">
         <v>0.1</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A6" s="73">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A6" s="85">
         <v>2021</v>
       </c>
-      <c r="B6" s="70" t="s">
+      <c r="B6" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C6" s="164">
+      <c r="C6" s="86">
         <v>0.04</v>
       </c>
-      <c r="D6" s="164">
+      <c r="D6" s="86">
         <v>0.1</v>
       </c>
-      <c r="E6" s="164">
+      <c r="E6" s="86">
         <v>0.08</v>
       </c>
-      <c r="F6" s="74">
+      <c r="F6" s="86">
         <v>0.24</v>
       </c>
-      <c r="G6" s="74">
+      <c r="G6" s="86">
         <v>0.09</v>
       </c>
-      <c r="H6" s="74">
+      <c r="H6" s="86">
         <v>0.05</v>
       </c>
-      <c r="I6" s="74">
+      <c r="I6" s="86">
         <v>0.06</v>
       </c>
-      <c r="J6" s="74">
+      <c r="J6" s="86">
         <v>0.18</v>
       </c>
-      <c r="K6" s="74">
+      <c r="K6" s="86">
         <v>0.13</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A7" s="73">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A7" s="85">
         <v>2021</v>
       </c>
-      <c r="B7" s="70" t="s">
+      <c r="B7" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C7" s="164">
+      <c r="C7" s="86">
         <v>0.03</v>
       </c>
-      <c r="D7" s="164">
+      <c r="D7" s="86">
         <v>0.11</v>
       </c>
-      <c r="E7" s="164">
+      <c r="E7" s="86">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="F7" s="74">
+      <c r="F7" s="86">
         <v>0.24</v>
       </c>
-      <c r="G7" s="74">
+      <c r="G7" s="86">
         <v>0.12</v>
       </c>
-      <c r="H7" s="74">
+      <c r="H7" s="86">
         <v>0.06</v>
       </c>
-      <c r="I7" s="74">
+      <c r="I7" s="86">
         <v>0.06</v>
       </c>
-      <c r="J7" s="74">
+      <c r="J7" s="86">
         <v>0.2</v>
       </c>
-      <c r="K7" s="74">
+      <c r="K7" s="86">
         <v>0.14000000000000001</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A8" s="73">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A8" s="85">
         <v>2021</v>
       </c>
-      <c r="B8" s="70" t="s">
+      <c r="B8" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C8" s="164">
+      <c r="C8" s="86">
         <v>0.1</v>
       </c>
-      <c r="D8" s="164">
+      <c r="D8" s="86">
         <v>0.1</v>
       </c>
-      <c r="E8" s="164">
+      <c r="E8" s="86">
         <v>0.05</v>
       </c>
-      <c r="F8" s="74">
+      <c r="F8" s="86">
         <v>0.2</v>
       </c>
-      <c r="G8" s="74">
+      <c r="G8" s="86">
         <v>0.12</v>
       </c>
-      <c r="H8" s="74">
+      <c r="H8" s="86">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I8" s="74">
+      <c r="I8" s="86">
         <v>0.06</v>
       </c>
-      <c r="J8" s="74">
+      <c r="J8" s="86">
         <v>0.18</v>
       </c>
-      <c r="K8" s="74">
+      <c r="K8" s="86">
         <v>0.13</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A9" s="35">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A9" s="42">
         <v>2022</v>
       </c>
-      <c r="B9" s="70" t="s">
+      <c r="B9" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C9" s="164">
+      <c r="C9" s="86">
         <v>0.03</v>
       </c>
-      <c r="D9" s="164">
+      <c r="D9" s="86">
         <v>0.1</v>
       </c>
-      <c r="E9" s="164">
+      <c r="E9" s="86">
         <v>0.05</v>
       </c>
-      <c r="F9" s="74">
+      <c r="F9" s="86">
         <v>0.2</v>
       </c>
-      <c r="G9" s="74">
+      <c r="G9" s="86">
         <v>0.12</v>
       </c>
-      <c r="H9" s="74">
+      <c r="H9" s="86">
         <v>0.08</v>
       </c>
-      <c r="I9" s="74">
+      <c r="I9" s="86">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="J9" s="74">
+      <c r="J9" s="86">
         <v>0.15</v>
       </c>
-      <c r="K9" s="74">
+      <c r="K9" s="86">
         <v>0.13</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A10" s="35">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A10" s="42">
         <v>2022</v>
       </c>
-      <c r="B10" s="70" t="s">
+      <c r="B10" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="164">
+      <c r="C10" s="86">
         <v>0.08</v>
       </c>
-      <c r="D10" s="164">
+      <c r="D10" s="86">
         <v>0.11</v>
       </c>
-      <c r="E10" s="164">
+      <c r="E10" s="86">
         <v>0.06</v>
       </c>
-      <c r="F10" s="74">
+      <c r="F10" s="86">
         <v>0.22</v>
       </c>
-      <c r="G10" s="74">
+      <c r="G10" s="86">
         <v>0.12</v>
       </c>
-      <c r="H10" s="74">
+      <c r="H10" s="86">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I10" s="74">
+      <c r="I10" s="86">
         <v>0.06</v>
       </c>
-      <c r="J10" s="74">
+      <c r="J10" s="86">
         <v>0.18</v>
       </c>
-      <c r="K10" s="74">
+      <c r="K10" s="86">
         <v>0.14000000000000001</v>
       </c>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A11" s="35">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A11" s="42">
         <v>2022</v>
       </c>
-      <c r="B11" s="70" t="s">
+      <c r="B11" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C11" s="164">
+      <c r="C11" s="86">
         <v>0.04</v>
       </c>
-      <c r="D11" s="164">
+      <c r="D11" s="86">
         <v>0.11</v>
       </c>
-      <c r="E11" s="164">
+      <c r="E11" s="86">
         <v>0.05</v>
       </c>
-      <c r="F11" s="74">
+      <c r="F11" s="86">
         <v>0.22</v>
       </c>
-      <c r="G11" s="74">
+      <c r="G11" s="86">
         <v>0.13</v>
       </c>
-      <c r="H11" s="74">
+      <c r="H11" s="86">
         <v>0.04</v>
       </c>
-      <c r="I11" s="74">
+      <c r="I11" s="86">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="J11" s="74">
+      <c r="J11" s="86">
         <v>0.18</v>
       </c>
-      <c r="K11" s="74">
+      <c r="K11" s="86">
         <v>0.13</v>
       </c>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A12" s="35">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A12" s="42">
         <v>2022</v>
       </c>
-      <c r="B12" s="70" t="s">
+      <c r="B12" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C12" s="164">
+      <c r="C12" s="86">
         <v>0.04</v>
       </c>
-      <c r="D12" s="164">
+      <c r="D12" s="86">
         <v>0.11</v>
       </c>
-      <c r="E12" s="164">
+      <c r="E12" s="86">
         <v>0.05</v>
       </c>
-      <c r="F12" s="74">
+      <c r="F12" s="86">
         <v>0.19</v>
       </c>
-      <c r="G12" s="74">
+      <c r="G12" s="86">
         <v>0.13</v>
       </c>
-      <c r="H12" s="74">
+      <c r="H12" s="86">
         <v>0.05</v>
       </c>
-      <c r="I12" s="74">
+      <c r="I12" s="86">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="J12" s="74">
+      <c r="J12" s="86">
         <v>0.16</v>
       </c>
-      <c r="K12" s="74">
+      <c r="K12" s="86">
         <v>0.13</v>
       </c>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A13" s="35">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A13" s="42">
         <v>2023</v>
       </c>
-      <c r="B13" s="70" t="s">
+      <c r="B13" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C13" s="164">
+      <c r="C13" s="86">
         <v>0.04</v>
       </c>
-      <c r="D13" s="164">
+      <c r="D13" s="86">
         <v>0.11</v>
       </c>
-      <c r="E13" s="164">
+      <c r="E13" s="86">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="F13" s="74">
+      <c r="F13" s="86">
         <v>0.19</v>
       </c>
-      <c r="G13" s="74">
+      <c r="G13" s="86">
         <v>0.14000000000000001</v>
       </c>
-      <c r="H13" s="74">
+      <c r="H13" s="86">
         <v>0.05</v>
       </c>
-      <c r="I13" s="74">
+      <c r="I13" s="86">
         <v>0.06</v>
       </c>
-      <c r="J13" s="74">
+      <c r="J13" s="86">
         <v>0.16</v>
       </c>
-      <c r="K13" s="74">
+      <c r="K13" s="86">
         <v>0.13</v>
       </c>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A14" s="35">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A14" s="42">
         <v>2023</v>
       </c>
-      <c r="B14" s="70" t="s">
+      <c r="B14" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C14" s="164">
+      <c r="C14" s="86">
         <v>0.04</v>
       </c>
-      <c r="D14" s="164">
+      <c r="D14" s="86">
         <v>0.12</v>
       </c>
-      <c r="E14" s="164">
+      <c r="E14" s="86">
         <v>0.08</v>
       </c>
-      <c r="F14" s="74">
+      <c r="F14" s="86">
         <v>0.23</v>
       </c>
-      <c r="G14" s="74">
+      <c r="G14" s="86">
         <v>0.14000000000000001</v>
       </c>
-      <c r="H14" s="74">
+      <c r="H14" s="86">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I14" s="74">
+      <c r="I14" s="86">
         <v>0.08</v>
       </c>
-      <c r="J14" s="74">
+      <c r="J14" s="86">
         <v>0.17</v>
       </c>
-      <c r="K14" s="74">
+      <c r="K14" s="86">
         <v>0.14000000000000001</v>
       </c>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A15" s="35">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A15" s="42">
         <v>2023</v>
       </c>
-      <c r="B15" s="70" t="s">
+      <c r="B15" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C15" s="164">
+      <c r="C15" s="86">
         <v>0.04</v>
       </c>
-      <c r="D15" s="164">
+      <c r="D15" s="86">
         <v>0.13</v>
       </c>
-      <c r="E15" s="164">
+      <c r="E15" s="86">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="F15" s="74">
+      <c r="F15" s="86">
         <v>0.23</v>
       </c>
-      <c r="G15" s="74">
+      <c r="G15" s="86">
         <v>0.16</v>
       </c>
-      <c r="H15" s="74">
+      <c r="H15" s="86">
         <v>0.08</v>
       </c>
-      <c r="I15" s="74">
+      <c r="I15" s="86">
         <v>0.08</v>
       </c>
-      <c r="J15" s="74">
+      <c r="J15" s="86">
         <v>0.18</v>
       </c>
-      <c r="K15" s="74">
+      <c r="K15" s="86">
         <v>0.15</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A16" s="35">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A16" s="42">
         <v>2023</v>
       </c>
-      <c r="B16" s="70" t="s">
+      <c r="B16" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C16" s="164">
+      <c r="C16" s="86">
         <v>0.05</v>
       </c>
-      <c r="D16" s="164">
+      <c r="D16" s="86">
         <v>0.13</v>
       </c>
-      <c r="E16" s="164">
+      <c r="E16" s="86">
         <v>0.08</v>
       </c>
-      <c r="F16" s="74">
+      <c r="F16" s="86">
         <v>0.21</v>
       </c>
-      <c r="G16" s="74">
+      <c r="G16" s="86">
         <v>0.15</v>
       </c>
-      <c r="H16" s="74">
+      <c r="H16" s="86">
         <v>0.06</v>
       </c>
-      <c r="I16" s="74">
+      <c r="I16" s="86">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="J16" s="74">
+      <c r="J16" s="86">
         <v>0.17</v>
       </c>
-      <c r="K16" s="74">
+      <c r="K16" s="86">
         <v>0.14000000000000001</v>
       </c>
     </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A17" s="35">
+    <row r="17" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A17" s="42">
         <v>2024</v>
       </c>
-      <c r="B17" s="70" t="s">
+      <c r="B17" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C17" s="164">
+      <c r="C17" s="86">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="D17" s="164">
+      <c r="D17" s="86">
         <v>0.13</v>
       </c>
-      <c r="E17" s="164">
+      <c r="E17" s="86">
         <v>0.13</v>
       </c>
-      <c r="F17" s="74">
+      <c r="F17" s="86">
         <v>0.23</v>
       </c>
-      <c r="G17" s="74">
+      <c r="G17" s="86">
         <v>0.16</v>
       </c>
-      <c r="H17" s="74">
+      <c r="H17" s="86">
         <v>0.08</v>
       </c>
-      <c r="I17" s="74">
+      <c r="I17" s="86">
         <v>0.09</v>
       </c>
-      <c r="J17" s="74">
+      <c r="J17" s="86">
         <v>0.19</v>
       </c>
-      <c r="K17" s="74">
+      <c r="K17" s="86">
         <v>0.15</v>
       </c>
     </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A18" s="35">
+    <row r="18" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A18" s="42">
         <v>2024</v>
       </c>
-      <c r="B18" s="70" t="s">
+      <c r="B18" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C18" s="164">
+      <c r="C18" s="86">
         <v>0.06</v>
       </c>
-      <c r="D18" s="164">
+      <c r="D18" s="86">
         <v>0.15</v>
       </c>
-      <c r="E18" s="164">
+      <c r="E18" s="86">
         <v>0.09</v>
       </c>
-      <c r="F18" s="74">
+      <c r="F18" s="86">
         <v>0.28999999999999998</v>
       </c>
-      <c r="G18" s="74">
+      <c r="G18" s="86">
         <v>0.17</v>
       </c>
-      <c r="H18" s="74">
+      <c r="H18" s="86">
         <v>0.09</v>
       </c>
-      <c r="I18" s="74">
+      <c r="I18" s="86">
         <v>0.11</v>
       </c>
-      <c r="J18" s="74">
+      <c r="J18" s="86">
         <v>0.21</v>
       </c>
-      <c r="K18" s="74">
+      <c r="K18" s="86">
         <v>0.19</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A19" s="35">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A19" s="42">
         <v>2024</v>
       </c>
-      <c r="B19" s="70" t="s">
+      <c r="B19" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C19" s="164">
+      <c r="C19" s="86">
         <v>0.06</v>
       </c>
-      <c r="D19" s="164">
+      <c r="D19" s="86">
         <v>0.16</v>
       </c>
-      <c r="E19" s="164">
+      <c r="E19" s="86">
         <v>0.12</v>
       </c>
-      <c r="F19" s="74">
+      <c r="F19" s="86">
         <v>0.28999999999999998</v>
       </c>
-      <c r="G19" s="74">
+      <c r="G19" s="86">
         <v>0.19</v>
       </c>
-      <c r="H19" s="74">
+      <c r="H19" s="86">
         <v>0.06</v>
       </c>
-      <c r="I19" s="74">
+      <c r="I19" s="86">
         <v>0.12</v>
       </c>
-      <c r="J19" s="74">
+      <c r="J19" s="86">
         <v>0.21</v>
       </c>
-      <c r="K19" s="74">
+      <c r="K19" s="86">
         <v>0.19</v>
       </c>
     </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A20" s="35">
+    <row r="20" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A20" s="42">
         <v>2024</v>
       </c>
-      <c r="B20" s="70" t="s">
+      <c r="B20" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="164">
+      <c r="C20" s="86">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="D20" s="164">
+      <c r="D20" s="86">
         <v>0.15</v>
       </c>
-      <c r="E20" s="164">
+      <c r="E20" s="86">
         <v>0.08</v>
       </c>
-      <c r="F20" s="74">
+      <c r="F20" s="86">
         <v>0.25</v>
       </c>
-      <c r="G20" s="74">
+      <c r="G20" s="86">
         <v>0.21</v>
       </c>
-      <c r="H20" s="74">
+      <c r="H20" s="86">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I20" s="74">
+      <c r="I20" s="86">
         <v>0.16</v>
       </c>
-      <c r="J20" s="74">
+      <c r="J20" s="86">
         <v>0.2</v>
       </c>
-      <c r="K20" s="74">
+      <c r="K20" s="86">
         <v>0.19</v>
       </c>
     </row>
-    <row r="21" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A21" s="35">
+    <row r="21" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A21" s="42">
         <v>2025</v>
       </c>
-      <c r="B21" s="70" t="s">
+      <c r="B21" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C21" s="164">
+      <c r="C21" s="86">
         <v>0.08</v>
       </c>
-      <c r="D21" s="164">
+      <c r="D21" s="86">
         <v>0.15</v>
       </c>
-      <c r="E21" s="164">
+      <c r="E21" s="86">
         <v>0.1</v>
       </c>
-      <c r="F21" s="74">
+      <c r="F21" s="86">
         <v>0.27</v>
       </c>
-      <c r="G21" s="74">
+      <c r="G21" s="86">
         <v>0.2</v>
       </c>
-      <c r="H21" s="74">
+      <c r="H21" s="86">
         <v>0.08</v>
       </c>
-      <c r="I21" s="74">
+      <c r="I21" s="86">
         <v>0.15</v>
       </c>
-      <c r="J21" s="74">
+      <c r="J21" s="86">
         <v>0.19</v>
       </c>
-      <c r="K21" s="74">
+      <c r="K21" s="86">
         <v>0.19</v>
       </c>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A22" s="35">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A22" s="42">
         <v>2025</v>
       </c>
-      <c r="B22" s="70" t="s">
+      <c r="B22" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C22" s="164">
+      <c r="C22" s="86">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="D22" s="164">
+      <c r="D22" s="86">
         <v>0.16</v>
       </c>
-      <c r="E22" s="164">
+      <c r="E22" s="86">
         <v>0.12</v>
       </c>
-      <c r="F22" s="74">
+      <c r="F22" s="86">
         <v>0.32</v>
       </c>
-      <c r="G22" s="74">
+      <c r="G22" s="86">
         <v>0.21</v>
       </c>
-      <c r="H22" s="74">
+      <c r="H22" s="86">
         <v>0.09</v>
       </c>
-      <c r="I22" s="74">
+      <c r="I22" s="86">
         <v>0.12</v>
       </c>
-      <c r="J22" s="74">
+      <c r="J22" s="86">
         <v>0.24</v>
       </c>
-      <c r="K22" s="74">
+      <c r="K22" s="86">
         <v>0.21</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A23" s="35">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A23" s="42">
         <v>2025</v>
       </c>
-      <c r="B23" s="70" t="s">
+      <c r="B23" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C23" s="165">
+      <c r="C23" s="97">
         <v>0.09</v>
       </c>
-      <c r="D23" s="165">
+      <c r="D23" s="97">
         <v>0.2</v>
       </c>
-      <c r="E23" s="165">
+      <c r="E23" s="97">
         <v>0.11</v>
       </c>
-      <c r="F23" s="86">
+      <c r="F23" s="97">
         <v>0.34</v>
       </c>
-      <c r="G23" s="86">
+      <c r="G23" s="97">
         <v>0.24</v>
       </c>
-      <c r="H23" s="86">
+      <c r="H23" s="97">
         <v>0.1</v>
       </c>
-      <c r="I23" s="86">
+      <c r="I23" s="97">
         <v>0.12</v>
       </c>
-      <c r="J23" s="86">
+      <c r="J23" s="97">
         <v>0.31</v>
       </c>
-      <c r="K23" s="86">
+      <c r="K23" s="97">
         <v>0.23</v>
       </c>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A24" s="35">
+    <row r="24" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A24" s="42">
         <v>2025</v>
       </c>
-      <c r="B24" s="70" t="s">
+      <c r="B24" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C24" s="165">
+      <c r="C24" s="97">
         <v>0.13</v>
       </c>
-      <c r="D24" s="165">
+      <c r="D24" s="97">
         <v>0.2</v>
       </c>
-      <c r="E24" s="165">
+      <c r="E24" s="97">
         <v>0.14000000000000001</v>
       </c>
-      <c r="F24" s="86">
+      <c r="F24" s="97">
         <v>0.33</v>
       </c>
-      <c r="G24" s="86">
+      <c r="G24" s="97">
         <v>0.28000000000000003</v>
       </c>
-      <c r="H24" s="86">
+      <c r="H24" s="97">
         <v>0.09</v>
       </c>
-      <c r="I24" s="86">
+      <c r="I24" s="97">
         <v>0.14000000000000001</v>
       </c>
-      <c r="J24" s="86">
+      <c r="J24" s="97">
         <v>0.34</v>
       </c>
-      <c r="K24" s="86">
+      <c r="K24" s="97">
         <v>0.24</v>
       </c>
     </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A25" s="35">
+    <row r="25" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A25" s="42">
         <v>2026</v>
       </c>
-      <c r="B25" s="70" t="s">
+      <c r="B25" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C25" s="164">
+      <c r="C25" s="86">
         <v>0.13</v>
       </c>
-      <c r="D25" s="164">
+      <c r="D25" s="86">
         <v>0.2</v>
       </c>
-      <c r="E25" s="164">
+      <c r="E25" s="86">
         <v>0.11</v>
       </c>
-      <c r="F25" s="74">
+      <c r="F25" s="86">
         <v>0.4</v>
       </c>
-      <c r="G25" s="74">
+      <c r="G25" s="86">
         <v>0.31</v>
       </c>
-      <c r="H25" s="74">
+      <c r="H25" s="86">
         <v>0.12</v>
       </c>
-      <c r="I25" s="74">
+      <c r="I25" s="86">
         <v>0.14000000000000001</v>
       </c>
-      <c r="J25" s="74">
+      <c r="J25" s="86">
         <v>0.32</v>
       </c>
-      <c r="K25" s="74">
+      <c r="K25" s="86">
         <v>0.27</v>
       </c>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.35">
-[...152 lines deleted...]
-      <c r="A52" s="245" t="s">
+    <row r="26" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="I26" s="87"/>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="I27" s="87"/>
+    </row>
+    <row r="32" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A49" s="260" t="s">
+        <v>286</v>
+      </c>
+      <c r="B49" s="260"/>
+      <c r="C49" s="260"/>
+      <c r="D49" s="260"/>
+      <c r="E49" s="260"/>
+      <c r="F49" s="260"/>
+      <c r="G49" s="260"/>
+      <c r="H49" s="260"/>
+      <c r="I49" s="260"/>
+      <c r="J49" s="260"/>
+      <c r="K49" s="260"/>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A50" s="265" t="s">
+        <v>287</v>
+      </c>
+      <c r="B50" s="265"/>
+      <c r="C50" s="265"/>
+      <c r="D50" s="265"/>
+      <c r="E50" s="265"/>
+      <c r="F50" s="265"/>
+      <c r="G50" s="265"/>
+      <c r="H50" s="265"/>
+      <c r="I50" s="265"/>
+      <c r="J50" s="265"/>
+      <c r="K50" s="265"/>
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A52" s="260" t="s">
         <v>89</v>
       </c>
-      <c r="B52" s="245"/>
-[...92 lines deleted...]
-      <c r="E65" s="45"/>
+      <c r="B52" s="260"/>
+      <c r="C52" s="260"/>
+      <c r="D52" s="260"/>
+      <c r="E52" s="260"/>
+      <c r="F52" s="260"/>
+      <c r="G52" s="260"/>
+      <c r="H52" s="260"/>
+      <c r="I52" s="260"/>
+      <c r="J52" s="260"/>
+      <c r="K52" s="260"/>
+    </row>
+    <row r="53" spans="1:11" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A53" s="259" t="s">
+        <v>288</v>
+      </c>
+      <c r="B53" s="259"/>
+      <c r="C53" s="259"/>
+      <c r="D53" s="259"/>
+      <c r="E53" s="259"/>
+      <c r="F53" s="259"/>
+      <c r="G53" s="259"/>
+      <c r="H53" s="259"/>
+      <c r="I53" s="259"/>
+      <c r="J53" s="259"/>
+      <c r="K53" s="259"/>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A54" s="71"/>
+      <c r="B54" s="71"/>
+      <c r="C54" s="71"/>
+      <c r="D54" s="71"/>
+      <c r="E54" s="71"/>
+      <c r="F54" s="71"/>
+      <c r="G54" s="71"/>
+      <c r="H54" s="71"/>
+      <c r="I54" s="71"/>
+      <c r="J54" s="71"/>
+      <c r="K54" s="71"/>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A61" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A53:K53"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A49:K49"/>
     <mergeCell ref="A50:K50"/>
     <mergeCell ref="A52:K52"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{71953A30-527C-4B63-913B-FCB932ED8D0C}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{935321F3-D69D-4991-80A4-843ABB95B536}">
   <dimension ref="A1:AI140"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:K2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="14.54296875" style="35" bestFit="1" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="24" max="24" width="10.08984375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="15.53515625" style="42" customWidth="1"/>
+    <col min="2" max="2" width="14.69140625" style="42" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.15234375" style="42" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.53515625" style="42" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.23046875" style="42" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20.53515625" style="42" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.15234375" style="42" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="17.4609375" style="42" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="15.23046875" style="42" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="11.15234375" style="42" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="21.15234375" style="42" bestFit="1" customWidth="1"/>
+    <col min="12" max="14" width="8.69140625" style="42"/>
+    <col min="15" max="15" width="15.53515625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="15.23046875" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="10.53515625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="11.53515625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="9.15234375" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="20.4609375" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="8.84375" customWidth="1"/>
+    <col min="22" max="22" width="17.23046875" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="15.15234375" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="10.15234375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="21" bestFit="1" customWidth="1"/>
-    <col min="26" max="16384" width="8.6328125" style="35"/>
+    <col min="26" max="16384" width="8.69140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" x14ac:dyDescent="0.35">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:25" x14ac:dyDescent="0.4">
+      <c r="A1" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="65"/>
-[...33 lines deleted...]
-      <c r="K3" s="190"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+    </row>
+    <row r="2" spans="1:25" ht="23.7" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="262" t="s">
+        <v>289</v>
+      </c>
+      <c r="B2" s="262"/>
+      <c r="C2" s="262"/>
+      <c r="D2" s="262"/>
+      <c r="E2" s="262"/>
+      <c r="F2" s="262"/>
+      <c r="G2" s="262"/>
+      <c r="H2" s="262"/>
+      <c r="I2" s="262"/>
+      <c r="J2" s="262"/>
+      <c r="K2" s="262"/>
+    </row>
+    <row r="3" spans="1:25" s="43" customFormat="1" ht="16.3" x14ac:dyDescent="0.3">
+      <c r="A3" s="226" t="s">
+        <v>203</v>
+      </c>
+      <c r="B3" s="226"/>
+      <c r="C3" s="226"/>
+      <c r="D3" s="226"/>
+      <c r="E3" s="226"/>
+      <c r="F3" s="226"/>
+      <c r="G3" s="226"/>
+      <c r="H3" s="226"/>
+      <c r="I3" s="226"/>
+      <c r="J3" s="226"/>
+      <c r="K3" s="226"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
     </row>
-    <row r="4" spans="1:25" ht="20" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="20" t="s">
+    <row r="4" spans="1:25" ht="19.75" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="B4" s="20" t="s">
+      <c r="B4" s="26" t="s">
         <v>72</v>
       </c>
-      <c r="C4" s="25" t="s">
-[...23 lines deleted...]
-      <c r="K4" s="25" t="s">
+      <c r="C4" s="31" t="s">
+        <v>204</v>
+      </c>
+      <c r="D4" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="E4" s="31" t="s">
+        <v>206</v>
+      </c>
+      <c r="F4" s="26" t="s">
+        <v>277</v>
+      </c>
+      <c r="G4" s="31" t="s">
+        <v>208</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>278</v>
+      </c>
+      <c r="I4" s="26" t="s">
+        <v>279</v>
+      </c>
+      <c r="J4" s="26" t="s">
+        <v>211</v>
+      </c>
+      <c r="K4" s="31" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="5" spans="1:25" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B5" s="186" t="s">
+    <row r="5" spans="1:25" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="79">
+        <v>2001</v>
+      </c>
+      <c r="B5" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C5" s="265">
-[...2 lines deleted...]
-      <c r="D5" s="265" t="s">
+      <c r="C5" s="172">
+        <v>0</v>
+      </c>
+      <c r="D5" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="E5" s="265" t="s">
+      <c r="E5" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F5" s="265" t="s">
+      <c r="F5" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="G5" s="265" t="s">
+      <c r="G5" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="H5" s="265" t="s">
-[...2 lines deleted...]
-      <c r="I5" s="265" t="s">
+      <c r="H5" s="172">
+        <v>0</v>
+      </c>
+      <c r="I5" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="J5" s="265" t="s">
+      <c r="J5" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K5" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B6" s="186" t="s">
+      <c r="K5" s="172"/>
+    </row>
+    <row r="6" spans="1:25" x14ac:dyDescent="0.4">
+      <c r="A6" s="79">
+        <v>2001</v>
+      </c>
+      <c r="B6" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C6" s="265">
-[...2 lines deleted...]
-      <c r="D6" s="265" t="s">
+      <c r="C6" s="172">
+        <v>0</v>
+      </c>
+      <c r="D6" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="E6" s="265">
-[...2 lines deleted...]
-      <c r="F6" s="265" t="s">
+      <c r="E6" s="172">
+        <v>0</v>
+      </c>
+      <c r="F6" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="G6" s="265" t="s">
+      <c r="G6" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="H6" s="265" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="265" t="s">
+      <c r="H6" s="172">
+        <v>0</v>
+      </c>
+      <c r="I6" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="J6" s="265" t="s">
+      <c r="J6" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K6" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B7" s="186" t="s">
+      <c r="K6" s="172"/>
+    </row>
+    <row r="7" spans="1:25" x14ac:dyDescent="0.4">
+      <c r="A7" s="79">
+        <v>2001</v>
+      </c>
+      <c r="B7" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C7" s="265">
-[...2 lines deleted...]
-      <c r="D7" s="265" t="s">
+      <c r="C7" s="172">
+        <v>0</v>
+      </c>
+      <c r="D7" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="E7" s="265" t="s">
+      <c r="E7" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F7" s="265" t="s">
+      <c r="F7" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="G7" s="265" t="s">
+      <c r="G7" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="H7" s="265" t="s">
-[...2 lines deleted...]
-      <c r="I7" s="265" t="s">
+      <c r="H7" s="172">
+        <v>0</v>
+      </c>
+      <c r="I7" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="J7" s="265" t="s">
+      <c r="J7" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K7" s="265">
+      <c r="K7" s="172">
         <v>0.2</v>
       </c>
     </row>
-    <row r="8" spans="1:25" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B8" s="186" t="s">
+    <row r="8" spans="1:25" x14ac:dyDescent="0.4">
+      <c r="A8" s="45">
+        <v>2002</v>
+      </c>
+      <c r="B8" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C8" s="265">
-[...2 lines deleted...]
-      <c r="D8" s="265" t="s">
+      <c r="C8" s="172">
+        <v>0</v>
+      </c>
+      <c r="D8" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="E8" s="265" t="s">
+      <c r="E8" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F8" s="265" t="s">
+      <c r="F8" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="G8" s="265" t="s">
+      <c r="G8" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="H8" s="265" t="s">
+      <c r="H8" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="I8" s="265" t="s">
+      <c r="I8" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="J8" s="265" t="s">
+      <c r="J8" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K8" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B9" s="186" t="s">
+      <c r="K8" s="172"/>
+    </row>
+    <row r="9" spans="1:25" x14ac:dyDescent="0.4">
+      <c r="A9" s="45">
+        <v>2002</v>
+      </c>
+      <c r="B9" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C9" s="265">
-[...2 lines deleted...]
-      <c r="D9" s="265" t="s">
+      <c r="C9" s="172">
+        <v>0</v>
+      </c>
+      <c r="D9" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="E9" s="265" t="s">
+      <c r="E9" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F9" s="265" t="s">
+      <c r="F9" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="G9" s="265" t="s">
+      <c r="G9" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="H9" s="265" t="s">
-[...2 lines deleted...]
-      <c r="I9" s="265" t="s">
+      <c r="H9" s="172">
+        <v>0</v>
+      </c>
+      <c r="I9" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="J9" s="265" t="s">
+      <c r="J9" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K9" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B10" s="186" t="s">
+      <c r="K9" s="172"/>
+    </row>
+    <row r="10" spans="1:25" x14ac:dyDescent="0.4">
+      <c r="A10" s="45">
+        <v>2002</v>
+      </c>
+      <c r="B10" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C10" s="265">
-[...2 lines deleted...]
-      <c r="D10" s="265" t="s">
+      <c r="C10" s="172">
+        <v>0</v>
+      </c>
+      <c r="D10" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="E10" s="265" t="s">
+      <c r="E10" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F10" s="265" t="s">
+      <c r="F10" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="G10" s="265">
+      <c r="G10" s="172">
         <v>0.1</v>
       </c>
-      <c r="H10" s="265" t="s">
-[...2 lines deleted...]
-      <c r="I10" s="265" t="s">
+      <c r="H10" s="172">
+        <v>0</v>
+      </c>
+      <c r="I10" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="J10" s="265" t="s">
+      <c r="J10" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K10" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B11" s="186" t="s">
+      <c r="K10" s="172"/>
+    </row>
+    <row r="11" spans="1:25" x14ac:dyDescent="0.4">
+      <c r="A11" s="45">
+        <v>2002</v>
+      </c>
+      <c r="B11" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C11" s="265">
-[...2 lines deleted...]
-      <c r="D11" s="265" t="s">
+      <c r="C11" s="172">
+        <v>0</v>
+      </c>
+      <c r="D11" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="E11" s="265">
-[...2 lines deleted...]
-      <c r="F11" s="265" t="s">
+      <c r="E11" s="172">
+        <v>0</v>
+      </c>
+      <c r="F11" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="G11" s="265">
+      <c r="G11" s="172">
         <v>0.1</v>
       </c>
-      <c r="H11" s="265" t="s">
-[...2 lines deleted...]
-      <c r="I11" s="265" t="s">
+      <c r="H11" s="172">
+        <v>0</v>
+      </c>
+      <c r="I11" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="J11" s="265" t="s">
+      <c r="J11" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K11" s="265">
+      <c r="K11" s="172">
         <v>0.4</v>
       </c>
     </row>
-    <row r="12" spans="1:25" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B12" s="186" t="s">
+    <row r="12" spans="1:25" x14ac:dyDescent="0.4">
+      <c r="A12" s="45">
+        <v>2003</v>
+      </c>
+      <c r="B12" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C12" s="265" t="s">
+      <c r="C12" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="D12" s="265" t="s">
+      <c r="D12" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="E12" s="265">
-[...2 lines deleted...]
-      <c r="F12" s="265" t="s">
+      <c r="E12" s="172">
+        <v>0</v>
+      </c>
+      <c r="F12" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="G12" s="265">
+      <c r="G12" s="172">
         <v>0.1</v>
       </c>
-      <c r="H12" s="265" t="s">
-[...2 lines deleted...]
-      <c r="I12" s="265" t="s">
+      <c r="H12" s="172">
+        <v>0</v>
+      </c>
+      <c r="I12" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="J12" s="265" t="s">
+      <c r="J12" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K12" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B13" s="186" t="s">
+      <c r="K12" s="172"/>
+    </row>
+    <row r="13" spans="1:25" x14ac:dyDescent="0.4">
+      <c r="A13" s="45">
+        <v>2003</v>
+      </c>
+      <c r="B13" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C13" s="265">
-[...2 lines deleted...]
-      <c r="D13" s="265" t="s">
+      <c r="C13" s="172">
+        <v>0</v>
+      </c>
+      <c r="D13" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="E13" s="265" t="s">
+      <c r="E13" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F13" s="265" t="s">
+      <c r="F13" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="G13" s="265" t="s">
+      <c r="G13" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="H13" s="265" t="s">
+      <c r="H13" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="I13" s="265" t="s">
+      <c r="I13" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="J13" s="265" t="s">
+      <c r="J13" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K13" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B14" s="186" t="s">
+      <c r="K13" s="172"/>
+    </row>
+    <row r="14" spans="1:25" x14ac:dyDescent="0.4">
+      <c r="A14" s="45">
+        <v>2003</v>
+      </c>
+      <c r="B14" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C14" s="265" t="s">
+      <c r="C14" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="D14" s="265">
+      <c r="D14" s="172">
         <v>0.1</v>
       </c>
-      <c r="E14" s="265" t="s">
+      <c r="E14" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F14" s="265">
+      <c r="F14" s="172">
         <v>0.1</v>
       </c>
-      <c r="G14" s="265">
+      <c r="G14" s="172">
         <v>0.1</v>
       </c>
-      <c r="H14" s="265" t="s">
+      <c r="H14" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="I14" s="265" t="s">
+      <c r="I14" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="J14" s="265" t="s">
+      <c r="J14" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K14" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B15" s="186" t="s">
+      <c r="K14" s="172"/>
+    </row>
+    <row r="15" spans="1:25" x14ac:dyDescent="0.4">
+      <c r="A15" s="45">
+        <v>2003</v>
+      </c>
+      <c r="B15" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C15" s="265">
-[...2 lines deleted...]
-      <c r="D15" s="265">
+      <c r="C15" s="172">
+        <v>0</v>
+      </c>
+      <c r="D15" s="172">
         <v>0.1</v>
       </c>
-      <c r="E15" s="265" t="s">
+      <c r="E15" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F15" s="265">
+      <c r="F15" s="172">
         <v>0.1</v>
       </c>
-      <c r="G15" s="265">
+      <c r="G15" s="172">
         <v>0.1</v>
       </c>
-      <c r="H15" s="265" t="s">
+      <c r="H15" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="I15" s="265">
+      <c r="I15" s="172">
         <v>0.1</v>
       </c>
-      <c r="J15" s="265" t="s">
+      <c r="J15" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K15" s="265">
+      <c r="K15" s="172">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:25" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B16" s="186" t="s">
+    <row r="16" spans="1:25" x14ac:dyDescent="0.4">
+      <c r="A16" s="45">
+        <v>2004</v>
+      </c>
+      <c r="B16" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C16" s="265" t="s">
+      <c r="C16" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="D16" s="265" t="s">
+      <c r="D16" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="E16" s="265" t="s">
+      <c r="E16" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F16" s="265" t="s">
+      <c r="F16" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="G16" s="265">
+      <c r="G16" s="172">
         <v>0.1</v>
       </c>
-      <c r="H16" s="265" t="s">
+      <c r="H16" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="I16" s="265" t="s">
+      <c r="I16" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="J16" s="265" t="s">
+      <c r="J16" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K16" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B17" s="186" t="s">
+      <c r="K16" s="172"/>
+    </row>
+    <row r="17" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A17" s="45">
+        <v>2004</v>
+      </c>
+      <c r="B17" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C17" s="265">
-[...2 lines deleted...]
-      <c r="D17" s="265">
+      <c r="C17" s="172">
+        <v>0</v>
+      </c>
+      <c r="D17" s="172">
         <v>0.1</v>
       </c>
-      <c r="E17" s="265" t="s">
+      <c r="E17" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F17" s="265">
+      <c r="F17" s="172">
         <v>0.1</v>
       </c>
-      <c r="G17" s="265">
+      <c r="G17" s="172">
         <v>0.1</v>
       </c>
-      <c r="H17" s="265" t="s">
+      <c r="H17" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="I17" s="265" t="s">
+      <c r="I17" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="J17" s="265" t="s">
+      <c r="J17" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K17" s="265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K17" s="172"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
     </row>
-    <row r="18" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B18" s="186" t="s">
+    <row r="18" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A18" s="45">
+        <v>2004</v>
+      </c>
+      <c r="B18" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C18" s="265" t="s">
+      <c r="C18" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="D18" s="265">
+      <c r="D18" s="172">
         <v>0.1</v>
       </c>
-      <c r="E18" s="265" t="s">
+      <c r="E18" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F18" s="265">
+      <c r="F18" s="172">
         <v>0.1</v>
       </c>
-      <c r="G18" s="265">
+      <c r="G18" s="172">
         <v>0.1</v>
       </c>
-      <c r="H18" s="265" t="s">
+      <c r="H18" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="I18" s="265" t="s">
+      <c r="I18" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="J18" s="265" t="s">
+      <c r="J18" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K18" s="265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K18" s="172"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
     </row>
-    <row r="19" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B19" s="186" t="s">
+    <row r="19" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A19" s="45">
+        <v>2004</v>
+      </c>
+      <c r="B19" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C19" s="265">
-[...2 lines deleted...]
-      <c r="D19" s="265">
+      <c r="C19" s="172">
+        <v>0</v>
+      </c>
+      <c r="D19" s="172">
         <v>0.1</v>
       </c>
-      <c r="E19" s="265" t="s">
+      <c r="E19" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F19" s="265">
+      <c r="F19" s="172">
         <v>0.1</v>
       </c>
-      <c r="G19" s="265">
+      <c r="G19" s="172">
         <v>0.1</v>
       </c>
-      <c r="H19" s="265" t="s">
+      <c r="H19" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="I19" s="265">
+      <c r="I19" s="172">
         <v>0.1</v>
       </c>
-      <c r="J19" s="265" t="s">
+      <c r="J19" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K19" s="265">
+      <c r="K19" s="172">
         <v>1.3</v>
       </c>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
     </row>
-    <row r="20" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B20" s="186" t="s">
+    <row r="20" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A20" s="45">
+        <v>2005</v>
+      </c>
+      <c r="B20" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C20" s="265" t="s">
+      <c r="C20" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="D20" s="265">
+      <c r="D20" s="172">
         <v>0.1</v>
       </c>
-      <c r="E20" s="265" t="s">
+      <c r="E20" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F20" s="265">
+      <c r="F20" s="172">
         <v>0.1</v>
       </c>
-      <c r="G20" s="265">
+      <c r="G20" s="172">
         <v>0.2</v>
       </c>
-      <c r="H20" s="265" t="s">
+      <c r="H20" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="I20" s="265" t="s">
+      <c r="I20" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="J20" s="265" t="s">
+      <c r="J20" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K20" s="265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K20" s="172"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
     </row>
-    <row r="21" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B21" s="186" t="s">
+    <row r="21" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A21" s="45">
+        <v>2005</v>
+      </c>
+      <c r="B21" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C21" s="265" t="s">
+      <c r="C21" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="D21" s="265">
+      <c r="D21" s="172">
         <v>0.1</v>
       </c>
-      <c r="E21" s="265" t="s">
+      <c r="E21" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F21" s="265">
+      <c r="F21" s="172">
         <v>0.1</v>
       </c>
-      <c r="G21" s="265">
+      <c r="G21" s="172">
         <v>0.2</v>
       </c>
-      <c r="H21" s="265" t="s">
-[...2 lines deleted...]
-      <c r="I21" s="265">
+      <c r="H21" s="172">
+        <v>0</v>
+      </c>
+      <c r="I21" s="172">
         <v>0.1</v>
       </c>
-      <c r="J21" s="265" t="s">
+      <c r="J21" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K21" s="265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K21" s="172"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
     </row>
-    <row r="22" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B22" s="186" t="s">
+    <row r="22" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A22" s="45">
+        <v>2005</v>
+      </c>
+      <c r="B22" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C22" s="265" t="s">
+      <c r="C22" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="D22" s="265">
+      <c r="D22" s="172">
         <v>0.1</v>
       </c>
-      <c r="E22" s="265">
+      <c r="E22" s="172">
         <v>0.1</v>
       </c>
-      <c r="F22" s="265">
+      <c r="F22" s="172">
         <v>0.1</v>
       </c>
-      <c r="G22" s="265">
+      <c r="G22" s="172">
         <v>0.1</v>
       </c>
-      <c r="H22" s="265" t="s">
+      <c r="H22" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="I22" s="265">
+      <c r="I22" s="172">
         <v>0.1</v>
       </c>
-      <c r="J22" s="265" t="s">
+      <c r="J22" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K22" s="265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K22" s="172"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
     </row>
-    <row r="23" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B23" s="186" t="s">
+    <row r="23" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A23" s="45">
+        <v>2005</v>
+      </c>
+      <c r="B23" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C23" s="265">
-[...2 lines deleted...]
-      <c r="D23" s="265">
+      <c r="C23" s="172">
+        <v>0</v>
+      </c>
+      <c r="D23" s="172">
         <v>0.1</v>
       </c>
-      <c r="E23" s="265">
+      <c r="E23" s="172">
         <v>0.1</v>
       </c>
-      <c r="F23" s="265">
+      <c r="F23" s="172">
         <v>0.2</v>
       </c>
-      <c r="G23" s="265">
+      <c r="G23" s="172">
         <v>0.1</v>
       </c>
-      <c r="H23" s="265" t="s">
+      <c r="H23" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="I23" s="265">
+      <c r="I23" s="172">
         <v>0.1</v>
       </c>
-      <c r="J23" s="265" t="s">
+      <c r="J23" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K23" s="265">
+      <c r="K23" s="172">
         <v>1.9</v>
       </c>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
     </row>
-    <row r="24" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B24" s="186" t="s">
+    <row r="24" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A24" s="45">
+        <v>2006</v>
+      </c>
+      <c r="B24" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C24" s="265">
-[...2 lines deleted...]
-      <c r="D24" s="265" t="s">
+      <c r="C24" s="172">
+        <v>0</v>
+      </c>
+      <c r="D24" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="E24" s="265" t="s">
+      <c r="E24" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F24" s="265">
+      <c r="F24" s="172">
         <v>0.1</v>
       </c>
-      <c r="G24" s="265">
+      <c r="G24" s="172">
         <v>0.1</v>
       </c>
-      <c r="H24" s="265" t="s">
-[...2 lines deleted...]
-      <c r="I24" s="265" t="s">
+      <c r="H24" s="172">
+        <v>0</v>
+      </c>
+      <c r="I24" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="J24" s="265" t="s">
+      <c r="J24" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K24" s="265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="172"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
     </row>
-    <row r="25" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B25" s="186" t="s">
+    <row r="25" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A25" s="45">
+        <v>2006</v>
+      </c>
+      <c r="B25" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C25" s="265" t="s">
+      <c r="C25" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="D25" s="265">
+      <c r="D25" s="172">
         <v>0.1</v>
       </c>
-      <c r="E25" s="265" t="s">
+      <c r="E25" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F25" s="265">
+      <c r="F25" s="172">
         <v>0.1</v>
       </c>
-      <c r="G25" s="265">
+      <c r="G25" s="172">
         <v>0.2</v>
       </c>
-      <c r="H25" s="265" t="s">
+      <c r="H25" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="I25" s="265" t="s">
+      <c r="I25" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="J25" s="265" t="s">
+      <c r="J25" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K25" s="265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K25" s="172"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
     </row>
-    <row r="26" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B26" s="186" t="s">
+    <row r="26" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A26" s="45">
+        <v>2006</v>
+      </c>
+      <c r="B26" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C26" s="265" t="s">
+      <c r="C26" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="D26" s="265">
+      <c r="D26" s="172">
         <v>0.1</v>
       </c>
-      <c r="E26" s="265" t="s">
+      <c r="E26" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F26" s="265">
+      <c r="F26" s="172">
         <v>0.1</v>
       </c>
-      <c r="G26" s="265">
+      <c r="G26" s="172">
         <v>0.2</v>
       </c>
-      <c r="H26" s="265" t="s">
+      <c r="H26" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="I26" s="265" t="s">
+      <c r="I26" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="J26" s="265" t="s">
+      <c r="J26" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="K26" s="265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K26" s="172"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
     </row>
-    <row r="27" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B27" s="186" t="s">
+    <row r="27" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A27" s="45">
+        <v>2006</v>
+      </c>
+      <c r="B27" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C27" s="265" t="s">
+      <c r="C27" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="D27" s="265">
+      <c r="D27" s="172">
         <v>0.1</v>
       </c>
-      <c r="E27" s="265">
+      <c r="E27" s="172">
         <v>0.1</v>
       </c>
-      <c r="F27" s="265">
+      <c r="F27" s="172">
         <v>0.1</v>
       </c>
-      <c r="G27" s="265">
+      <c r="G27" s="172">
         <v>0.2</v>
       </c>
-      <c r="H27" s="265" t="s">
+      <c r="H27" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="I27" s="265">
+      <c r="I27" s="172">
         <v>0.1</v>
       </c>
-      <c r="J27" s="265">
+      <c r="J27" s="172">
         <v>0.1</v>
       </c>
-      <c r="K27" s="265">
+      <c r="K27" s="172">
         <v>1.8</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
     </row>
-    <row r="28" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B28" s="186" t="s">
+    <row r="28" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A28" s="45">
+        <v>2007</v>
+      </c>
+      <c r="B28" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C28" s="265" t="s">
+      <c r="C28" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="D28" s="265">
+      <c r="D28" s="172">
         <v>0.1</v>
       </c>
-      <c r="E28" s="265" t="s">
+      <c r="E28" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F28" s="265" t="s">
+      <c r="F28" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="G28" s="265">
+      <c r="G28" s="172">
         <v>0.2</v>
       </c>
-      <c r="H28" s="265" t="s">
-[...2 lines deleted...]
-      <c r="I28" s="265">
+      <c r="H28" s="172">
+        <v>0</v>
+      </c>
+      <c r="I28" s="172">
         <v>0.1</v>
       </c>
-      <c r="J28" s="265">
+      <c r="J28" s="172">
         <v>0.1</v>
       </c>
-      <c r="K28" s="265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K28" s="172"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
     </row>
-    <row r="29" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B29" s="186" t="s">
+    <row r="29" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A29" s="45">
+        <v>2007</v>
+      </c>
+      <c r="B29" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C29" s="265" t="s">
+      <c r="C29" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="D29" s="265">
+      <c r="D29" s="172">
         <v>0.2</v>
       </c>
-      <c r="E29" s="265" t="s">
+      <c r="E29" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F29" s="265" t="s">
+      <c r="F29" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="G29" s="265">
+      <c r="G29" s="172">
         <v>0.2</v>
       </c>
-      <c r="H29" s="265" t="s">
+      <c r="H29" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="I29" s="265">
+      <c r="I29" s="172">
         <v>0.2</v>
       </c>
-      <c r="J29" s="265">
+      <c r="J29" s="172">
         <v>0.1</v>
       </c>
-      <c r="K29" s="265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K29" s="172"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
     </row>
-    <row r="30" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B30" s="186" t="s">
+    <row r="30" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A30" s="45">
+        <v>2007</v>
+      </c>
+      <c r="B30" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C30" s="265" t="s">
+      <c r="C30" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="D30" s="265">
+      <c r="D30" s="172">
         <v>0.4</v>
       </c>
-      <c r="E30" s="265" t="s">
+      <c r="E30" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F30" s="265">
+      <c r="F30" s="172">
         <v>0.2</v>
       </c>
-      <c r="G30" s="265">
+      <c r="G30" s="172">
         <v>0.5</v>
       </c>
-      <c r="H30" s="265" t="s">
+      <c r="H30" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="I30" s="265">
+      <c r="I30" s="172">
         <v>0.3</v>
       </c>
-      <c r="J30" s="265">
+      <c r="J30" s="172">
         <v>0.2</v>
       </c>
-      <c r="K30" s="265" t="s">
-[...2 lines deleted...]
-      <c r="N30" s="82"/>
+      <c r="K30" s="172"/>
+      <c r="N30" s="96"/>
       <c r="Z30"/>
       <c r="AA30"/>
-      <c r="AB30" s="82"/>
-[...12 lines deleted...]
-      <c r="B31" s="186" t="s">
+      <c r="AB30" s="96"/>
+      <c r="AC30" s="96"/>
+      <c r="AD30" s="96"/>
+      <c r="AE30" s="96"/>
+      <c r="AF30" s="96"/>
+      <c r="AG30" s="96"/>
+      <c r="AH30" s="96"/>
+      <c r="AI30" s="96"/>
+    </row>
+    <row r="31" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A31" s="45">
+        <v>2007</v>
+      </c>
+      <c r="B31" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C31" s="265" t="s">
+      <c r="C31" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="D31" s="265">
+      <c r="D31" s="172">
         <v>0.6</v>
       </c>
-      <c r="E31" s="265">
+      <c r="E31" s="172">
         <v>0.1</v>
       </c>
-      <c r="F31" s="265">
+      <c r="F31" s="172">
         <v>0.4</v>
       </c>
-      <c r="G31" s="265">
+      <c r="G31" s="172">
         <v>0.8</v>
       </c>
-      <c r="H31" s="265" t="s">
+      <c r="H31" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="I31" s="265">
+      <c r="I31" s="172">
         <v>0.5</v>
       </c>
-      <c r="J31" s="265">
+      <c r="J31" s="172">
         <v>0.3</v>
       </c>
-      <c r="K31" s="265">
+      <c r="K31" s="172">
         <v>5.7</v>
       </c>
-      <c r="N31" s="82"/>
+      <c r="N31" s="96"/>
       <c r="Z31"/>
       <c r="AA31"/>
-      <c r="AB31" s="82"/>
-[...12 lines deleted...]
-      <c r="B32" s="186" t="s">
+      <c r="AB31" s="96"/>
+      <c r="AC31" s="96"/>
+      <c r="AD31" s="96"/>
+      <c r="AE31" s="96"/>
+      <c r="AF31" s="96"/>
+      <c r="AG31" s="96"/>
+      <c r="AH31" s="96"/>
+      <c r="AI31" s="96"/>
+    </row>
+    <row r="32" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A32" s="45">
+        <v>2008</v>
+      </c>
+      <c r="B32" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C32" s="265">
+      <c r="C32" s="172">
         <v>0.1</v>
       </c>
-      <c r="D32" s="265">
+      <c r="D32" s="172">
         <v>0.8</v>
       </c>
-      <c r="E32" s="265" t="s">
+      <c r="E32" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F32" s="265">
+      <c r="F32" s="172">
         <v>0.3</v>
       </c>
-      <c r="G32" s="265">
+      <c r="G32" s="172">
         <v>0.8</v>
       </c>
-      <c r="H32" s="265" t="s">
+      <c r="H32" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="I32" s="265">
+      <c r="I32" s="172">
         <v>0.5</v>
       </c>
-      <c r="J32" s="265">
+      <c r="J32" s="172">
         <v>0.3</v>
       </c>
-      <c r="K32" s="265" t="s">
-[...2 lines deleted...]
-      <c r="N32" s="82"/>
+      <c r="K32" s="172"/>
+      <c r="N32" s="96"/>
       <c r="Z32"/>
       <c r="AA32"/>
-      <c r="AB32" s="82"/>
-[...12 lines deleted...]
-      <c r="B33" s="186" t="s">
+      <c r="AB32" s="96"/>
+      <c r="AC32" s="96"/>
+      <c r="AD32" s="96"/>
+      <c r="AE32" s="96"/>
+      <c r="AF32" s="96"/>
+      <c r="AG32" s="96"/>
+      <c r="AH32" s="96"/>
+      <c r="AI32" s="96"/>
+    </row>
+    <row r="33" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A33" s="45">
+        <v>2008</v>
+      </c>
+      <c r="B33" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C33" s="265">
+      <c r="C33" s="172">
         <v>0.1</v>
       </c>
-      <c r="D33" s="265">
+      <c r="D33" s="172">
         <v>0.9</v>
       </c>
-      <c r="E33" s="265">
+      <c r="E33" s="172">
         <v>0.1</v>
       </c>
-      <c r="F33" s="265">
+      <c r="F33" s="172">
         <v>0.8</v>
       </c>
-      <c r="G33" s="265">
+      <c r="G33" s="172">
         <v>1</v>
       </c>
-      <c r="H33" s="265" t="s">
+      <c r="H33" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="I33" s="265">
+      <c r="I33" s="172">
         <v>0.8</v>
       </c>
-      <c r="J33" s="265">
+      <c r="J33" s="172">
         <v>0.5</v>
       </c>
-      <c r="K33" s="265" t="s">
-[...2 lines deleted...]
-      <c r="N33" s="82"/>
+      <c r="K33" s="172"/>
+      <c r="N33" s="96"/>
       <c r="Z33"/>
       <c r="AA33"/>
-      <c r="AB33" s="82"/>
-[...12 lines deleted...]
-      <c r="B34" s="186" t="s">
+      <c r="AB33" s="96"/>
+      <c r="AC33" s="96"/>
+      <c r="AD33" s="96"/>
+      <c r="AE33" s="96"/>
+      <c r="AF33" s="96"/>
+      <c r="AG33" s="96"/>
+      <c r="AH33" s="96"/>
+      <c r="AI33" s="96"/>
+    </row>
+    <row r="34" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A34" s="45">
+        <v>2008</v>
+      </c>
+      <c r="B34" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C34" s="265">
+      <c r="C34" s="172">
         <v>0.2</v>
       </c>
-      <c r="D34" s="265">
+      <c r="D34" s="172">
         <v>1</v>
       </c>
-      <c r="E34" s="265">
+      <c r="E34" s="172">
         <v>0.2</v>
       </c>
-      <c r="F34" s="265">
+      <c r="F34" s="172">
         <v>1</v>
       </c>
-      <c r="G34" s="265">
+      <c r="G34" s="172">
         <v>1.3</v>
       </c>
-      <c r="H34" s="265">
+      <c r="H34" s="172">
         <v>0.1</v>
       </c>
-      <c r="I34" s="265">
+      <c r="I34" s="172">
         <v>0.6</v>
       </c>
-      <c r="J34" s="265">
+      <c r="J34" s="172">
         <v>0.7</v>
       </c>
-      <c r="K34" s="265" t="s">
-[...2 lines deleted...]
-      <c r="N34" s="82"/>
+      <c r="K34" s="172"/>
+      <c r="N34" s="96"/>
       <c r="Z34"/>
       <c r="AA34"/>
-      <c r="AB34" s="82"/>
-[...12 lines deleted...]
-      <c r="B35" s="186" t="s">
+      <c r="AB34" s="96"/>
+      <c r="AC34" s="96"/>
+      <c r="AD34" s="96"/>
+      <c r="AE34" s="96"/>
+      <c r="AF34" s="96"/>
+      <c r="AG34" s="96"/>
+      <c r="AH34" s="96"/>
+      <c r="AI34" s="96"/>
+    </row>
+    <row r="35" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A35" s="45">
+        <v>2008</v>
+      </c>
+      <c r="B35" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C35" s="265">
+      <c r="C35" s="172">
         <v>0.2</v>
       </c>
-      <c r="D35" s="265">
+      <c r="D35" s="172">
         <v>1.5</v>
       </c>
-      <c r="E35" s="265">
+      <c r="E35" s="172">
         <v>0.1</v>
       </c>
-      <c r="F35" s="265">
+      <c r="F35" s="172">
         <v>2</v>
       </c>
-      <c r="G35" s="265">
+      <c r="G35" s="172">
         <v>1.7</v>
       </c>
-      <c r="H35" s="265">
+      <c r="H35" s="172">
         <v>0.1</v>
       </c>
-      <c r="I35" s="265">
+      <c r="I35" s="172">
         <v>0.8</v>
       </c>
-      <c r="J35" s="265">
+      <c r="J35" s="172">
         <v>1.5</v>
       </c>
-      <c r="K35" s="265">
+      <c r="K35" s="172">
         <v>20</v>
       </c>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
     </row>
-    <row r="36" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B36" s="186" t="s">
+    <row r="36" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A36" s="45">
+        <v>2009</v>
+      </c>
+      <c r="B36" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C36" s="265">
+      <c r="C36" s="172">
         <v>0.1</v>
       </c>
-      <c r="D36" s="265">
+      <c r="D36" s="172">
         <v>2.5</v>
       </c>
-      <c r="E36" s="265">
+      <c r="E36" s="172">
         <v>0.1</v>
       </c>
-      <c r="F36" s="265">
+      <c r="F36" s="172">
         <v>2.8</v>
       </c>
-      <c r="G36" s="265">
+      <c r="G36" s="172">
         <v>2.2000000000000002</v>
       </c>
-      <c r="H36" s="265">
+      <c r="H36" s="172">
         <v>0.1</v>
       </c>
-      <c r="I36" s="265">
+      <c r="I36" s="172">
         <v>1.4</v>
       </c>
-      <c r="J36" s="265">
+      <c r="J36" s="172">
         <v>1.9</v>
       </c>
-      <c r="K36" s="265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K36" s="172"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
     </row>
-    <row r="37" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B37" s="186" t="s">
+    <row r="37" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A37" s="45">
+        <v>2009</v>
+      </c>
+      <c r="B37" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C37" s="265">
+      <c r="C37" s="172">
         <v>0.2</v>
       </c>
-      <c r="D37" s="265">
+      <c r="D37" s="172">
         <v>3.5</v>
       </c>
-      <c r="E37" s="265" t="s">
+      <c r="E37" s="172" t="s">
         <v>146</v>
       </c>
-      <c r="F37" s="265">
+      <c r="F37" s="172">
         <v>4.3</v>
       </c>
-      <c r="G37" s="265">
+      <c r="G37" s="172">
         <v>2.6</v>
       </c>
-      <c r="H37" s="265">
+      <c r="H37" s="172">
         <v>0.1</v>
       </c>
-      <c r="I37" s="265">
+      <c r="I37" s="172">
         <v>1.6</v>
       </c>
-      <c r="J37" s="265">
+      <c r="J37" s="172">
         <v>2.9</v>
       </c>
-      <c r="K37" s="265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K37" s="172"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
     </row>
-    <row r="38" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B38" s="186" t="s">
+    <row r="38" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A38" s="45">
+        <v>2009</v>
+      </c>
+      <c r="B38" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C38" s="265">
+      <c r="C38" s="172">
         <v>0.4</v>
       </c>
-      <c r="D38" s="265">
+      <c r="D38" s="172">
         <v>5.3</v>
       </c>
-      <c r="E38" s="265">
+      <c r="E38" s="172">
         <v>0.2</v>
       </c>
-      <c r="F38" s="265">
+      <c r="F38" s="172">
         <v>6.8</v>
       </c>
-      <c r="G38" s="265">
+      <c r="G38" s="172">
         <v>3</v>
       </c>
-      <c r="H38" s="265">
+      <c r="H38" s="172">
         <v>0.6</v>
       </c>
-      <c r="I38" s="265">
+      <c r="I38" s="172">
         <v>2.9</v>
       </c>
-      <c r="J38" s="265">
+      <c r="J38" s="172">
         <v>3.4</v>
       </c>
-      <c r="K38" s="265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K38" s="172"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
     </row>
-    <row r="39" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B39" s="186" t="s">
+    <row r="39" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A39" s="45">
+        <v>2009</v>
+      </c>
+      <c r="B39" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C39" s="265">
+      <c r="C39" s="172">
         <v>0.5</v>
       </c>
-      <c r="D39" s="265">
+      <c r="D39" s="172">
         <v>8</v>
       </c>
-      <c r="E39" s="265">
+      <c r="E39" s="172">
         <v>0.2</v>
       </c>
-      <c r="F39" s="265">
+      <c r="F39" s="172">
         <v>10.6</v>
       </c>
-      <c r="G39" s="265">
+      <c r="G39" s="172">
         <v>4.5999999999999996</v>
       </c>
-      <c r="H39" s="265">
+      <c r="H39" s="172">
         <v>0.9</v>
       </c>
-      <c r="I39" s="265">
+      <c r="I39" s="172">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J39" s="265">
+      <c r="J39" s="172">
         <v>6</v>
       </c>
-      <c r="K39" s="265">
+      <c r="K39" s="172">
         <v>84.5</v>
       </c>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
     </row>
-    <row r="40" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B40" s="186" t="s">
+    <row r="40" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A40" s="45">
+        <v>2010</v>
+      </c>
+      <c r="B40" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C40" s="265">
+      <c r="C40" s="172">
         <v>0.8</v>
       </c>
-      <c r="D40" s="265">
+      <c r="D40" s="172">
         <v>12.5</v>
       </c>
-      <c r="E40" s="265">
+      <c r="E40" s="172">
         <v>0.4</v>
       </c>
-      <c r="F40" s="265">
+      <c r="F40" s="172">
         <v>12.5</v>
       </c>
-      <c r="G40" s="265">
+      <c r="G40" s="172">
         <v>4.5</v>
       </c>
-      <c r="H40" s="265">
+      <c r="H40" s="172">
         <v>0.8</v>
       </c>
-      <c r="I40" s="265">
+      <c r="I40" s="172">
         <v>10.7</v>
       </c>
-      <c r="J40" s="265">
+      <c r="J40" s="172">
         <v>7.3</v>
       </c>
-      <c r="K40" s="265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K40" s="172"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
       <c r="AE40"/>
       <c r="AF40"/>
       <c r="AG40"/>
       <c r="AH40"/>
       <c r="AI40"/>
     </row>
-    <row r="41" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B41" s="186" t="s">
+    <row r="41" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A41" s="45">
+        <v>2010</v>
+      </c>
+      <c r="B41" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C41" s="265">
+      <c r="C41" s="172">
         <v>1.8</v>
       </c>
-      <c r="D41" s="265">
+      <c r="D41" s="172">
         <v>29.5</v>
       </c>
-      <c r="E41" s="265">
+      <c r="E41" s="172">
         <v>0.4</v>
       </c>
-      <c r="F41" s="265">
+      <c r="F41" s="172">
         <v>19.7</v>
       </c>
-      <c r="G41" s="265">
+      <c r="G41" s="172">
         <v>7.1</v>
       </c>
-      <c r="H41" s="265">
+      <c r="H41" s="172">
         <v>1</v>
       </c>
-      <c r="I41" s="265">
+      <c r="I41" s="172">
         <v>16.5</v>
       </c>
-      <c r="J41" s="265">
+      <c r="J41" s="172">
         <v>9.6</v>
       </c>
-      <c r="K41" s="265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K41" s="172"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
     </row>
-    <row r="42" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B42" s="186" t="s">
+    <row r="42" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A42" s="45">
+        <v>2010</v>
+      </c>
+      <c r="B42" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C42" s="265">
+      <c r="C42" s="172">
         <v>1.1000000000000001</v>
       </c>
-      <c r="D42" s="265">
+      <c r="D42" s="172">
         <v>50.1</v>
       </c>
-      <c r="E42" s="265">
+      <c r="E42" s="172">
         <v>0.5</v>
       </c>
-      <c r="F42" s="265">
+      <c r="F42" s="172">
         <v>27</v>
       </c>
-      <c r="G42" s="265">
+      <c r="G42" s="172">
         <v>8.6999999999999993</v>
       </c>
-      <c r="H42" s="265">
+      <c r="H42" s="172">
         <v>0.5</v>
       </c>
-      <c r="I42" s="265">
+      <c r="I42" s="172">
         <v>13.4</v>
       </c>
-      <c r="J42" s="265">
+      <c r="J42" s="172">
         <v>11.8</v>
       </c>
-      <c r="K42" s="265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K42" s="172"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
       <c r="AI42"/>
     </row>
-    <row r="43" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B43" s="186" t="s">
+    <row r="43" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A43" s="45">
+        <v>2010</v>
+      </c>
+      <c r="B43" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C43" s="265">
+      <c r="C43" s="172">
         <v>1.4</v>
       </c>
-      <c r="D43" s="265">
+      <c r="D43" s="172">
         <v>61.3</v>
       </c>
-      <c r="E43" s="265">
+      <c r="E43" s="172">
         <v>0.2</v>
       </c>
-      <c r="F43" s="265">
+      <c r="F43" s="172">
         <v>33.1</v>
       </c>
-      <c r="G43" s="265">
+      <c r="G43" s="172">
         <v>13</v>
       </c>
-      <c r="H43" s="265">
+      <c r="H43" s="172">
         <v>0.7</v>
       </c>
-      <c r="I43" s="265">
+      <c r="I43" s="172">
         <v>18.2</v>
       </c>
-      <c r="J43" s="265">
+      <c r="J43" s="172">
         <v>13.4</v>
       </c>
-      <c r="K43" s="265">
+      <c r="K43" s="172">
         <v>389.7</v>
       </c>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
     </row>
-    <row r="44" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B44" s="186" t="s">
+    <row r="44" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A44" s="45">
+        <v>2011</v>
+      </c>
+      <c r="B44" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C44" s="265">
+      <c r="C44" s="172">
         <v>3.3</v>
       </c>
-      <c r="D44" s="265">
+      <c r="D44" s="172">
         <v>82.3</v>
       </c>
-      <c r="E44" s="265">
+      <c r="E44" s="172">
         <v>0.1</v>
       </c>
-      <c r="F44" s="265">
+      <c r="F44" s="172">
         <v>42.4</v>
       </c>
-      <c r="G44" s="265">
+      <c r="G44" s="172">
         <v>23.5</v>
       </c>
-      <c r="H44" s="265">
+      <c r="H44" s="172">
         <v>1</v>
       </c>
-      <c r="I44" s="265">
+      <c r="I44" s="172">
         <v>26.4</v>
       </c>
-      <c r="J44" s="265">
+      <c r="J44" s="172">
         <v>23.7</v>
       </c>
-      <c r="K44" s="265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K44" s="172"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
     </row>
-    <row r="45" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B45" s="186" t="s">
+    <row r="45" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A45" s="45">
+        <v>2011</v>
+      </c>
+      <c r="B45" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C45" s="265">
+      <c r="C45" s="172">
         <v>10.6</v>
       </c>
-      <c r="D45" s="265">
+      <c r="D45" s="172">
         <v>83.7</v>
       </c>
-      <c r="E45" s="265">
+      <c r="E45" s="172">
         <v>0.7</v>
       </c>
-      <c r="F45" s="265">
+      <c r="F45" s="172">
         <v>100.2</v>
       </c>
-      <c r="G45" s="265">
+      <c r="G45" s="172">
         <v>51</v>
       </c>
-      <c r="H45" s="265">
+      <c r="H45" s="172">
         <v>2.6</v>
       </c>
-      <c r="I45" s="265">
+      <c r="I45" s="172">
         <v>58.2</v>
       </c>
-      <c r="J45" s="265">
+      <c r="J45" s="172">
         <v>52.2</v>
       </c>
-      <c r="K45" s="265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K45" s="172"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
     </row>
-    <row r="46" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B46" s="186" t="s">
+    <row r="46" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A46" s="45">
+        <v>2011</v>
+      </c>
+      <c r="B46" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C46" s="265">
+      <c r="C46" s="172">
         <v>2.4</v>
       </c>
-      <c r="D46" s="265">
+      <c r="D46" s="172">
         <v>13.4</v>
       </c>
-      <c r="E46" s="265">
+      <c r="E46" s="172">
         <v>0.3</v>
       </c>
-      <c r="F46" s="265">
+      <c r="F46" s="172">
         <v>42.4</v>
       </c>
-      <c r="G46" s="265">
+      <c r="G46" s="172">
         <v>43.5</v>
       </c>
-      <c r="H46" s="265">
+      <c r="H46" s="172">
         <v>1</v>
       </c>
-      <c r="I46" s="265">
+      <c r="I46" s="172">
         <v>40.299999999999997</v>
       </c>
-      <c r="J46" s="265">
+      <c r="J46" s="172">
         <v>34.799999999999997</v>
       </c>
-      <c r="K46" s="265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K46" s="172"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
     </row>
-    <row r="47" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B47" s="186" t="s">
+    <row r="47" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A47" s="45">
+        <v>2011</v>
+      </c>
+      <c r="B47" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C47" s="265">
+      <c r="C47" s="172">
         <v>0.9</v>
       </c>
-      <c r="D47" s="265">
+      <c r="D47" s="172">
         <v>16</v>
       </c>
-      <c r="E47" s="265">
+      <c r="E47" s="172">
         <v>0.7</v>
       </c>
-      <c r="F47" s="265">
+      <c r="F47" s="172">
         <v>40.200000000000003</v>
       </c>
-      <c r="G47" s="265">
+      <c r="G47" s="172">
         <v>45.6</v>
       </c>
-      <c r="H47" s="265">
+      <c r="H47" s="172">
         <v>1.2</v>
       </c>
-      <c r="I47" s="265">
+      <c r="I47" s="172">
         <v>15.3</v>
       </c>
-      <c r="J47" s="265">
+      <c r="J47" s="172">
         <v>12.3</v>
       </c>
-      <c r="K47" s="265">
+      <c r="K47" s="172">
         <v>872.2</v>
       </c>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
     </row>
-    <row r="48" spans="1:35" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B48" s="186" t="s">
+    <row r="48" spans="1:35" x14ac:dyDescent="0.4">
+      <c r="A48" s="45">
+        <v>2012</v>
+      </c>
+      <c r="B48" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C48" s="265">
+      <c r="C48" s="172">
         <v>0.6</v>
       </c>
-      <c r="D48" s="265">
+      <c r="D48" s="172">
         <v>17.899999999999999</v>
       </c>
-      <c r="E48" s="265">
+      <c r="E48" s="172">
         <v>0.3</v>
       </c>
-      <c r="F48" s="265">
+      <c r="F48" s="172">
         <v>57.5</v>
       </c>
-      <c r="G48" s="265">
+      <c r="G48" s="172">
         <v>24.3</v>
       </c>
-      <c r="H48" s="265">
+      <c r="H48" s="172">
         <v>2</v>
       </c>
-      <c r="I48" s="265">
+      <c r="I48" s="172">
         <v>27.8</v>
       </c>
-      <c r="J48" s="265">
+      <c r="J48" s="172">
         <v>17.399999999999999</v>
       </c>
-      <c r="K48" s="265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K48" s="172"/>
       <c r="Z48"/>
       <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
       <c r="AD48"/>
       <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
       <c r="AI48"/>
     </row>
-    <row r="49" spans="1:11" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B49" s="186" t="s">
+    <row r="49" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A49" s="45">
+        <v>2012</v>
+      </c>
+      <c r="B49" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C49" s="265">
+      <c r="C49" s="172">
         <v>1.6</v>
       </c>
-      <c r="D49" s="265">
+      <c r="D49" s="172">
         <v>56.5</v>
       </c>
-      <c r="E49" s="265">
+      <c r="E49" s="172">
         <v>0.9</v>
       </c>
-      <c r="F49" s="265">
+      <c r="F49" s="172">
         <v>143.80000000000001</v>
       </c>
-      <c r="G49" s="265">
+      <c r="G49" s="172">
         <v>49.9</v>
       </c>
-      <c r="H49" s="265">
+      <c r="H49" s="172">
         <v>6.3</v>
       </c>
-      <c r="I49" s="265">
+      <c r="I49" s="172">
         <v>75.2</v>
       </c>
-      <c r="J49" s="265">
+      <c r="J49" s="172">
         <v>38.1</v>
       </c>
-      <c r="K49" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B50" s="186" t="s">
+      <c r="K49" s="172"/>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A50" s="45">
+        <v>2012</v>
+      </c>
+      <c r="B50" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C50" s="265">
+      <c r="C50" s="172">
         <v>1</v>
       </c>
-      <c r="D50" s="265">
+      <c r="D50" s="172">
         <v>26.3</v>
       </c>
-      <c r="E50" s="265">
+      <c r="E50" s="172">
         <v>0.3</v>
       </c>
-      <c r="F50" s="265">
+      <c r="F50" s="172">
         <v>115.2</v>
       </c>
-      <c r="G50" s="265">
+      <c r="G50" s="172">
         <v>26.7</v>
       </c>
-      <c r="H50" s="265">
+      <c r="H50" s="172">
         <v>5.0999999999999996</v>
       </c>
-      <c r="I50" s="265">
+      <c r="I50" s="172">
         <v>67</v>
       </c>
-      <c r="J50" s="265">
+      <c r="J50" s="172">
         <v>21.1</v>
       </c>
-      <c r="K50" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B51" s="186" t="s">
+      <c r="K50" s="172"/>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A51" s="45">
+        <v>2012</v>
+      </c>
+      <c r="B51" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C51" s="265">
+      <c r="C51" s="172">
         <v>1.8</v>
       </c>
-      <c r="D51" s="265">
+      <c r="D51" s="172">
         <v>44</v>
       </c>
-      <c r="E51" s="265">
+      <c r="E51" s="172">
         <v>0.8</v>
       </c>
-      <c r="F51" s="265">
+      <c r="F51" s="172">
         <v>102</v>
       </c>
-      <c r="G51" s="265">
+      <c r="G51" s="172">
         <v>37.200000000000003</v>
       </c>
-      <c r="H51" s="265">
+      <c r="H51" s="172">
         <v>6.8</v>
       </c>
-      <c r="I51" s="265">
+      <c r="I51" s="172">
         <v>37.4</v>
       </c>
-      <c r="J51" s="265">
+      <c r="J51" s="172">
         <v>23</v>
       </c>
-      <c r="K51" s="265">
+      <c r="K51" s="172">
         <v>1035.8</v>
       </c>
     </row>
-    <row r="52" spans="1:11" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B52" s="186" t="s">
+    <row r="52" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A52" s="45">
+        <v>2013</v>
+      </c>
+      <c r="B52" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C52" s="265">
+      <c r="C52" s="172">
         <v>1.6</v>
       </c>
-      <c r="D52" s="265">
+      <c r="D52" s="172">
         <v>31.8</v>
       </c>
-      <c r="E52" s="265">
+      <c r="E52" s="172">
         <v>1</v>
       </c>
-      <c r="F52" s="265">
+      <c r="F52" s="172">
         <v>56.3</v>
       </c>
-      <c r="G52" s="265">
+      <c r="G52" s="172">
         <v>23</v>
       </c>
-      <c r="H52" s="265">
+      <c r="H52" s="172">
         <v>7.1</v>
       </c>
-      <c r="I52" s="265">
+      <c r="I52" s="172">
         <v>28.8</v>
       </c>
-      <c r="J52" s="265">
+      <c r="J52" s="172">
         <v>18.3</v>
       </c>
-      <c r="K52" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B53" s="186" t="s">
+      <c r="K52" s="172"/>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A53" s="45">
+        <v>2013</v>
+      </c>
+      <c r="B53" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C53" s="265">
+      <c r="C53" s="172">
         <v>1.8</v>
       </c>
-      <c r="D53" s="265">
+      <c r="D53" s="172">
         <v>31.3</v>
       </c>
-      <c r="E53" s="265">
+      <c r="E53" s="172">
         <v>1.3</v>
       </c>
-      <c r="F53" s="265">
+      <c r="F53" s="172">
         <v>115.9</v>
       </c>
-      <c r="G53" s="265">
+      <c r="G53" s="172">
         <v>23.8</v>
       </c>
-      <c r="H53" s="265">
+      <c r="H53" s="172">
         <v>6.6</v>
       </c>
-      <c r="I53" s="265">
+      <c r="I53" s="172">
         <v>33.700000000000003</v>
       </c>
-      <c r="J53" s="265">
+      <c r="J53" s="172">
         <v>19.100000000000001</v>
       </c>
-      <c r="K53" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B54" s="186" t="s">
+      <c r="K53" s="172"/>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A54" s="45">
+        <v>2013</v>
+      </c>
+      <c r="B54" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C54" s="265">
+      <c r="C54" s="172">
         <v>6</v>
       </c>
-      <c r="D54" s="265">
+      <c r="D54" s="172">
         <v>34.1</v>
       </c>
-      <c r="E54" s="265">
+      <c r="E54" s="172">
         <v>1.4</v>
       </c>
-      <c r="F54" s="265">
+      <c r="F54" s="172">
         <v>51.3</v>
       </c>
-      <c r="G54" s="265">
+      <c r="G54" s="172">
         <v>39.200000000000003</v>
       </c>
-      <c r="H54" s="265">
+      <c r="H54" s="172">
         <v>6.4</v>
       </c>
-      <c r="I54" s="265">
+      <c r="I54" s="172">
         <v>32.200000000000003</v>
       </c>
-      <c r="J54" s="265">
+      <c r="J54" s="172">
         <v>15</v>
       </c>
-      <c r="K54" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B55" s="186" t="s">
+      <c r="K54" s="172"/>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A55" s="45">
+        <v>2013</v>
+      </c>
+      <c r="B55" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C55" s="265">
+      <c r="C55" s="172">
         <v>1.4</v>
       </c>
-      <c r="D55" s="265">
+      <c r="D55" s="172">
         <v>36.5</v>
       </c>
-      <c r="E55" s="265">
+      <c r="E55" s="172">
         <v>1.4</v>
       </c>
-      <c r="F55" s="265">
+      <c r="F55" s="172">
         <v>45.3</v>
       </c>
-      <c r="G55" s="265">
+      <c r="G55" s="172">
         <v>55.4</v>
       </c>
-      <c r="H55" s="265">
+      <c r="H55" s="172">
         <v>11.4</v>
       </c>
-      <c r="I55" s="265">
+      <c r="I55" s="172">
         <v>36.6</v>
       </c>
-      <c r="J55" s="265">
+      <c r="J55" s="172">
         <v>17.2</v>
       </c>
-      <c r="K55" s="265">
+      <c r="K55" s="172">
         <v>792.2</v>
       </c>
     </row>
-    <row r="56" spans="1:11" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B56" s="186" t="s">
+    <row r="56" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A56" s="45">
+        <v>2014</v>
+      </c>
+      <c r="B56" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C56" s="265">
+      <c r="C56" s="172">
         <v>0.7</v>
       </c>
-      <c r="D56" s="265">
+      <c r="D56" s="172">
         <v>31.1</v>
       </c>
-      <c r="E56" s="265">
+      <c r="E56" s="172">
         <v>1.1000000000000001</v>
       </c>
-      <c r="F56" s="265">
+      <c r="F56" s="172">
         <v>57.1</v>
       </c>
-      <c r="G56" s="265">
+      <c r="G56" s="172">
         <v>27.6</v>
       </c>
-      <c r="H56" s="265">
+      <c r="H56" s="172">
         <v>6.9</v>
       </c>
-      <c r="I56" s="265">
+      <c r="I56" s="172">
         <v>37.200000000000003</v>
       </c>
-      <c r="J56" s="265">
+      <c r="J56" s="172">
         <v>19.3</v>
       </c>
-      <c r="K56" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B57" s="186" t="s">
+      <c r="K56" s="172"/>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A57" s="45">
+        <v>2014</v>
+      </c>
+      <c r="B57" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C57" s="265">
+      <c r="C57" s="172">
         <v>0.9</v>
       </c>
-      <c r="D57" s="265">
+      <c r="D57" s="172">
         <v>40.200000000000003</v>
       </c>
-      <c r="E57" s="265">
+      <c r="E57" s="172">
         <v>1.7</v>
       </c>
-      <c r="F57" s="265">
+      <c r="F57" s="172">
         <v>69.3</v>
       </c>
-      <c r="G57" s="265">
+      <c r="G57" s="172">
         <v>15</v>
       </c>
-      <c r="H57" s="265">
+      <c r="H57" s="172">
         <v>4.5</v>
       </c>
-      <c r="I57" s="265">
+      <c r="I57" s="172">
         <v>41.1</v>
       </c>
-      <c r="J57" s="265">
+      <c r="J57" s="172">
         <v>20.9</v>
       </c>
-      <c r="K57" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B58" s="186" t="s">
+      <c r="K57" s="172"/>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A58" s="45">
+        <v>2014</v>
+      </c>
+      <c r="B58" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C58" s="265">
+      <c r="C58" s="172">
         <v>1.5</v>
       </c>
-      <c r="D58" s="265">
+      <c r="D58" s="172">
         <v>47.7</v>
       </c>
-      <c r="E58" s="265">
+      <c r="E58" s="172">
         <v>1.6</v>
       </c>
-      <c r="F58" s="265">
+      <c r="F58" s="172">
         <v>65.3</v>
       </c>
-      <c r="G58" s="265">
+      <c r="G58" s="172">
         <v>19.100000000000001</v>
       </c>
-      <c r="H58" s="265">
+      <c r="H58" s="172">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I58" s="265">
+      <c r="I58" s="172">
         <v>45.7</v>
       </c>
-      <c r="J58" s="265">
+      <c r="J58" s="172">
         <v>26.1</v>
       </c>
-      <c r="K58" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B59" s="186" t="s">
+      <c r="K58" s="172"/>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A59" s="45">
+        <v>2014</v>
+      </c>
+      <c r="B59" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C59" s="265">
+      <c r="C59" s="172">
         <v>1.7</v>
       </c>
-      <c r="D59" s="265">
+      <c r="D59" s="172">
         <v>53.3</v>
       </c>
-      <c r="E59" s="265">
+      <c r="E59" s="172">
         <v>1.8</v>
       </c>
-      <c r="F59" s="265">
+      <c r="F59" s="172">
         <v>57.1</v>
       </c>
-      <c r="G59" s="265">
+      <c r="G59" s="172">
         <v>20.9</v>
       </c>
-      <c r="H59" s="265">
+      <c r="H59" s="172">
         <v>2.7</v>
       </c>
-      <c r="I59" s="265">
+      <c r="I59" s="172">
         <v>47.4</v>
       </c>
-      <c r="J59" s="265">
+      <c r="J59" s="172">
         <v>29</v>
       </c>
-      <c r="K59" s="265">
+      <c r="K59" s="172">
         <v>800.3</v>
       </c>
     </row>
-    <row r="60" spans="1:11" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B60" s="186" t="s">
+    <row r="60" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A60" s="45">
+        <v>2015</v>
+      </c>
+      <c r="B60" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C60" s="265">
+      <c r="C60" s="172">
         <v>1.7</v>
       </c>
-      <c r="D60" s="265">
+      <c r="D60" s="172">
         <v>46.9</v>
       </c>
-      <c r="E60" s="265">
+      <c r="E60" s="172">
         <v>1.5</v>
       </c>
-      <c r="F60" s="265">
+      <c r="F60" s="172">
         <v>48.1</v>
       </c>
-      <c r="G60" s="265">
+      <c r="G60" s="172">
         <v>15.4</v>
       </c>
-      <c r="H60" s="265">
+      <c r="H60" s="172">
         <v>2.4</v>
       </c>
-      <c r="I60" s="265">
+      <c r="I60" s="172">
         <v>39.6</v>
       </c>
-      <c r="J60" s="265">
+      <c r="J60" s="172">
         <v>21.4</v>
       </c>
-      <c r="K60" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B61" s="186" t="s">
+      <c r="K60" s="172"/>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A61" s="45">
+        <v>2015</v>
+      </c>
+      <c r="B61" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C61" s="265">
+      <c r="C61" s="172">
         <v>1.4</v>
       </c>
-      <c r="D61" s="265">
+      <c r="D61" s="172">
         <v>43</v>
       </c>
-      <c r="E61" s="265">
+      <c r="E61" s="172">
         <v>1.9</v>
       </c>
-      <c r="F61" s="265">
+      <c r="F61" s="172">
         <v>46.7</v>
       </c>
-      <c r="G61" s="265">
+      <c r="G61" s="172">
         <v>16.600000000000001</v>
       </c>
-      <c r="H61" s="265">
+      <c r="H61" s="172">
         <v>2</v>
       </c>
-      <c r="I61" s="265">
+      <c r="I61" s="172">
         <v>35</v>
       </c>
-      <c r="J61" s="265">
+      <c r="J61" s="172">
         <v>22.4</v>
       </c>
-      <c r="K61" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B62" s="186" t="s">
+      <c r="K61" s="172"/>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A62" s="45">
+        <v>2015</v>
+      </c>
+      <c r="B62" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C62" s="265">
+      <c r="C62" s="172">
         <v>1.7</v>
       </c>
-      <c r="D62" s="265">
+      <c r="D62" s="172">
         <v>44.4</v>
       </c>
-      <c r="E62" s="265">
+      <c r="E62" s="172">
         <v>3</v>
       </c>
-      <c r="F62" s="265">
+      <c r="F62" s="172">
         <v>52.6</v>
       </c>
-      <c r="G62" s="265">
+      <c r="G62" s="172">
         <v>17.2</v>
       </c>
-      <c r="H62" s="265">
+      <c r="H62" s="172">
         <v>2.2999999999999998</v>
       </c>
-      <c r="I62" s="265">
+      <c r="I62" s="172">
         <v>38.299999999999997</v>
       </c>
-      <c r="J62" s="265">
+      <c r="J62" s="172">
         <v>25.5</v>
       </c>
-      <c r="K62" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B63" s="186" t="s">
+      <c r="K62" s="172"/>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A63" s="45">
+        <v>2015</v>
+      </c>
+      <c r="B63" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C63" s="265">
+      <c r="C63" s="172">
         <v>1.3</v>
       </c>
-      <c r="D63" s="265">
+      <c r="D63" s="172">
         <v>42.1</v>
       </c>
-      <c r="E63" s="265">
+      <c r="E63" s="172">
         <v>2.2999999999999998</v>
       </c>
-      <c r="F63" s="265">
+      <c r="F63" s="172">
         <v>45.3</v>
       </c>
-      <c r="G63" s="265">
+      <c r="G63" s="172">
         <v>17.3</v>
       </c>
-      <c r="H63" s="265">
+      <c r="H63" s="172">
         <v>2.9</v>
       </c>
-      <c r="I63" s="265">
+      <c r="I63" s="172">
         <v>36.799999999999997</v>
       </c>
-      <c r="J63" s="265">
+      <c r="J63" s="172">
         <v>27.1</v>
       </c>
-      <c r="K63" s="265">
+      <c r="K63" s="172">
         <v>706</v>
       </c>
     </row>
-    <row r="64" spans="1:11" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B64" s="186" t="s">
+    <row r="64" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A64" s="45">
+        <v>2016</v>
+      </c>
+      <c r="B64" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C64" s="265">
+      <c r="C64" s="172">
         <v>1.5</v>
       </c>
-      <c r="D64" s="265">
+      <c r="D64" s="172">
         <v>34.6</v>
       </c>
-      <c r="E64" s="265">
+      <c r="E64" s="172">
         <v>2.1</v>
       </c>
-      <c r="F64" s="265">
+      <c r="F64" s="172">
         <v>39.6</v>
       </c>
-      <c r="G64" s="265">
+      <c r="G64" s="172">
         <v>15.5</v>
       </c>
-      <c r="H64" s="265">
+      <c r="H64" s="172">
         <v>2.6</v>
       </c>
-      <c r="I64" s="265">
+      <c r="I64" s="172">
         <v>32.200000000000003</v>
       </c>
-      <c r="J64" s="265">
+      <c r="J64" s="172">
         <v>26.4</v>
       </c>
-      <c r="K64" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B65" s="186" t="s">
+      <c r="K64" s="172"/>
+    </row>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A65" s="45">
+        <v>2016</v>
+      </c>
+      <c r="B65" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C65" s="265">
+      <c r="C65" s="172">
         <v>1.8</v>
       </c>
-      <c r="D65" s="265">
+      <c r="D65" s="172">
         <v>39.1</v>
       </c>
-      <c r="E65" s="265">
+      <c r="E65" s="172">
         <v>3.3</v>
       </c>
-      <c r="F65" s="265">
+      <c r="F65" s="172">
         <v>43.5</v>
       </c>
-      <c r="G65" s="265">
+      <c r="G65" s="172">
         <v>15.9</v>
       </c>
-      <c r="H65" s="265">
+      <c r="H65" s="172">
         <v>2.8</v>
       </c>
-      <c r="I65" s="265">
+      <c r="I65" s="172">
         <v>35.1</v>
       </c>
-      <c r="J65" s="265">
+      <c r="J65" s="172">
         <v>29.2</v>
       </c>
-      <c r="K65" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B66" s="186" t="s">
+      <c r="K65" s="172"/>
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A66" s="45">
+        <v>2016</v>
+      </c>
+      <c r="B66" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C66" s="265">
+      <c r="C66" s="172">
         <v>1.8</v>
       </c>
-      <c r="D66" s="265">
+      <c r="D66" s="172">
         <v>41.1</v>
       </c>
-      <c r="E66" s="265">
+      <c r="E66" s="172">
         <v>3.4</v>
       </c>
-      <c r="F66" s="265">
+      <c r="F66" s="172">
         <v>49.9</v>
       </c>
-      <c r="G66" s="265">
+      <c r="G66" s="172">
         <v>19.7</v>
       </c>
-      <c r="H66" s="265">
+      <c r="H66" s="172">
         <v>3</v>
       </c>
-      <c r="I66" s="265">
+      <c r="I66" s="172">
         <v>34.799999999999997</v>
       </c>
-      <c r="J66" s="265">
+      <c r="J66" s="172">
         <v>32.299999999999997</v>
       </c>
-      <c r="K66" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B67" s="186" t="s">
+      <c r="K66" s="172"/>
+    </row>
+    <row r="67" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A67" s="45">
+        <v>2016</v>
+      </c>
+      <c r="B67" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C67" s="265">
+      <c r="C67" s="172">
         <v>1.9</v>
       </c>
-      <c r="D67" s="265">
+      <c r="D67" s="172">
         <v>52</v>
       </c>
-      <c r="E67" s="265">
+      <c r="E67" s="172">
         <v>3.8</v>
       </c>
-      <c r="F67" s="265">
+      <c r="F67" s="172">
         <v>66.400000000000006</v>
       </c>
-      <c r="G67" s="265">
+      <c r="G67" s="172">
         <v>26.5</v>
       </c>
-      <c r="H67" s="265">
+      <c r="H67" s="172">
         <v>3.5</v>
       </c>
-      <c r="I67" s="265">
+      <c r="I67" s="172">
         <v>42.4</v>
       </c>
-      <c r="J67" s="265">
+      <c r="J67" s="172">
         <v>40.1</v>
       </c>
-      <c r="K67" s="265">
+      <c r="K67" s="172">
         <v>747.9</v>
       </c>
     </row>
-    <row r="68" spans="1:11" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B68" s="186" t="s">
+    <row r="68" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A68" s="45">
+        <v>2017</v>
+      </c>
+      <c r="B68" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C68" s="265">
+      <c r="C68" s="172">
         <v>1.9</v>
       </c>
-      <c r="D68" s="265">
+      <c r="D68" s="172">
         <v>46.3</v>
       </c>
-      <c r="E68" s="265">
+      <c r="E68" s="172">
         <v>1.8</v>
       </c>
-      <c r="F68" s="265">
+      <c r="F68" s="172">
         <v>56.9</v>
       </c>
-      <c r="G68" s="265">
+      <c r="G68" s="172">
         <v>20.100000000000001</v>
       </c>
-      <c r="H68" s="265">
+      <c r="H68" s="172">
         <v>2.8</v>
       </c>
-      <c r="I68" s="265">
+      <c r="I68" s="172">
         <v>37</v>
       </c>
-      <c r="J68" s="265">
+      <c r="J68" s="172">
         <v>40.5</v>
       </c>
-      <c r="K68" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B69" s="186" t="s">
+      <c r="K68" s="172"/>
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A69" s="45">
+        <v>2017</v>
+      </c>
+      <c r="B69" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C69" s="265">
+      <c r="C69" s="172">
         <v>2.4</v>
       </c>
-      <c r="D69" s="265">
+      <c r="D69" s="172">
         <v>57.7</v>
       </c>
-      <c r="E69" s="265">
+      <c r="E69" s="172">
         <v>4</v>
       </c>
-      <c r="F69" s="265">
+      <c r="F69" s="172">
         <v>70.900000000000006</v>
       </c>
-      <c r="G69" s="265">
+      <c r="G69" s="172">
         <v>21.4</v>
       </c>
-      <c r="H69" s="265">
+      <c r="H69" s="172">
         <v>3.1</v>
       </c>
-      <c r="I69" s="265">
+      <c r="I69" s="172">
         <v>47.2</v>
       </c>
-      <c r="J69" s="265">
+      <c r="J69" s="172">
         <v>45.5</v>
       </c>
-      <c r="K69" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B70" s="186" t="s">
+      <c r="K69" s="172"/>
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A70" s="45">
+        <v>2017</v>
+      </c>
+      <c r="B70" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C70" s="265">
+      <c r="C70" s="172">
         <v>3.4</v>
       </c>
-      <c r="D70" s="265">
+      <c r="D70" s="172">
         <v>68.2</v>
       </c>
-      <c r="E70" s="265">
+      <c r="E70" s="172">
         <v>4.3</v>
       </c>
-      <c r="F70" s="265">
+      <c r="F70" s="172">
         <v>81.7</v>
       </c>
-      <c r="G70" s="265">
+      <c r="G70" s="172">
         <v>29</v>
       </c>
-      <c r="H70" s="265">
+      <c r="H70" s="172">
         <v>3.9</v>
       </c>
-      <c r="I70" s="265">
+      <c r="I70" s="172">
         <v>51.2</v>
       </c>
-      <c r="J70" s="265">
+      <c r="J70" s="172">
         <v>45.3</v>
       </c>
-      <c r="K70" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B71" s="186" t="s">
+      <c r="K70" s="172"/>
+    </row>
+    <row r="71" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A71" s="45">
+        <v>2017</v>
+      </c>
+      <c r="B71" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C71" s="265">
+      <c r="C71" s="172">
         <v>4.9000000000000004</v>
       </c>
-      <c r="D71" s="265">
+      <c r="D71" s="172">
         <v>90.6</v>
       </c>
-      <c r="E71" s="265">
+      <c r="E71" s="172">
         <v>5.4</v>
       </c>
-      <c r="F71" s="265">
+      <c r="F71" s="172">
         <v>97.1</v>
       </c>
-      <c r="G71" s="265">
+      <c r="G71" s="172">
         <v>44.8</v>
       </c>
-      <c r="H71" s="265">
+      <c r="H71" s="172">
         <v>4.8</v>
       </c>
-      <c r="I71" s="265">
+      <c r="I71" s="172">
         <v>69.900000000000006</v>
       </c>
-      <c r="J71" s="265">
+      <c r="J71" s="172">
         <v>55.2</v>
       </c>
-      <c r="K71" s="265">
+      <c r="K71" s="172">
         <v>1119</v>
       </c>
     </row>
-    <row r="72" spans="1:11" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B72" s="186" t="s">
+    <row r="72" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A72" s="45">
+        <v>2018</v>
+      </c>
+      <c r="B72" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C72" s="265">
+      <c r="C72" s="172">
         <v>4.4000000000000004</v>
       </c>
-      <c r="D72" s="265">
+      <c r="D72" s="172">
         <v>80.7</v>
       </c>
-      <c r="E72" s="265">
+      <c r="E72" s="172">
         <v>3.9</v>
       </c>
-      <c r="F72" s="265">
-[...2 lines deleted...]
-      <c r="G72" s="265">
+      <c r="F72" s="172">
+        <v>82</v>
+      </c>
+      <c r="G72" s="172">
         <v>37</v>
       </c>
-      <c r="H72" s="265">
+      <c r="H72" s="172">
         <v>4</v>
       </c>
-      <c r="I72" s="265">
+      <c r="I72" s="172">
         <v>58.9</v>
       </c>
-      <c r="J72" s="265">
+      <c r="J72" s="172">
         <v>48.6</v>
       </c>
-      <c r="K72" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B73" s="186" t="s">
+      <c r="K72" s="172"/>
+    </row>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A73" s="45">
+        <v>2018</v>
+      </c>
+      <c r="B73" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C73" s="265">
+      <c r="C73" s="172">
         <v>5.4</v>
       </c>
-      <c r="D73" s="265">
+      <c r="D73" s="172">
         <v>99.4</v>
       </c>
-      <c r="E73" s="265">
+      <c r="E73" s="172">
         <v>4.5</v>
       </c>
-      <c r="F73" s="265">
+      <c r="F73" s="172">
         <v>94.9</v>
       </c>
-      <c r="G73" s="265">
+      <c r="G73" s="172">
         <v>38.4</v>
       </c>
-      <c r="H73" s="265">
+      <c r="H73" s="172">
         <v>4.8</v>
       </c>
-      <c r="I73" s="265">
+      <c r="I73" s="172">
         <v>71</v>
       </c>
-      <c r="J73" s="265">
+      <c r="J73" s="172">
         <v>46.8</v>
       </c>
-      <c r="K73" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B74" s="186" t="s">
+      <c r="K73" s="172"/>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A74" s="45">
+        <v>2018</v>
+      </c>
+      <c r="B74" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C74" s="265">
+      <c r="C74" s="172">
         <v>6.1</v>
       </c>
-      <c r="D74" s="265">
+      <c r="D74" s="172">
         <v>111.8</v>
       </c>
-      <c r="E74" s="265">
+      <c r="E74" s="172">
         <v>4.8</v>
       </c>
-      <c r="F74" s="265">
+      <c r="F74" s="172">
         <v>104.3</v>
       </c>
-      <c r="G74" s="265">
+      <c r="G74" s="172">
         <v>43.1</v>
       </c>
-      <c r="H74" s="265">
+      <c r="H74" s="172">
         <v>4.5999999999999996</v>
       </c>
-      <c r="I74" s="265">
+      <c r="I74" s="172">
         <v>78.7</v>
       </c>
-      <c r="J74" s="265">
+      <c r="J74" s="172">
         <v>49.5</v>
       </c>
-      <c r="K74" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B75" s="186" t="s">
+      <c r="K74" s="172"/>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A75" s="45">
+        <v>2018</v>
+      </c>
+      <c r="B75" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C75" s="265">
+      <c r="C75" s="172">
         <v>6.3</v>
       </c>
-      <c r="D75" s="265">
+      <c r="D75" s="172">
         <v>133.19999999999999</v>
       </c>
-      <c r="E75" s="265">
+      <c r="E75" s="172">
         <v>6.9</v>
       </c>
-      <c r="F75" s="265">
+      <c r="F75" s="172">
         <v>126.3</v>
       </c>
-      <c r="G75" s="265">
+      <c r="G75" s="172">
         <v>56.3</v>
       </c>
-      <c r="H75" s="265">
+      <c r="H75" s="172">
         <v>5.4</v>
       </c>
-      <c r="I75" s="265">
+      <c r="I75" s="172">
         <v>130</v>
       </c>
-      <c r="J75" s="265">
+      <c r="J75" s="172">
         <v>65.2</v>
       </c>
-      <c r="K75" s="265">
+      <c r="K75" s="172">
         <v>1617.5</v>
       </c>
     </row>
-    <row r="76" spans="1:11" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B76" s="186" t="s">
+    <row r="76" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A76" s="45">
+        <v>2019</v>
+      </c>
+      <c r="B76" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C76" s="265">
+      <c r="C76" s="172">
         <v>5.7</v>
       </c>
-      <c r="D76" s="265">
+      <c r="D76" s="172">
         <v>112.1</v>
       </c>
-      <c r="E76" s="265">
+      <c r="E76" s="172">
         <v>5.5</v>
       </c>
-      <c r="F76" s="265">
+      <c r="F76" s="172">
         <v>110.3</v>
       </c>
-      <c r="G76" s="265">
+      <c r="G76" s="172">
         <v>43.7</v>
       </c>
-      <c r="H76" s="265">
+      <c r="H76" s="172">
         <v>3.8</v>
       </c>
-      <c r="I76" s="265">
+      <c r="I76" s="172">
         <v>121.3</v>
       </c>
-      <c r="J76" s="265">
+      <c r="J76" s="172">
         <v>53.2</v>
       </c>
-      <c r="K76" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B77" s="186" t="s">
+      <c r="K76" s="172"/>
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A77" s="45">
+        <v>2019</v>
+      </c>
+      <c r="B77" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C77" s="265">
+      <c r="C77" s="172">
         <v>5.9</v>
       </c>
-      <c r="D77" s="265">
+      <c r="D77" s="172">
         <v>130.80000000000001</v>
       </c>
-      <c r="E77" s="265">
+      <c r="E77" s="172">
         <v>7.2</v>
       </c>
-      <c r="F77" s="265">
+      <c r="F77" s="172">
         <v>130.69999999999999</v>
       </c>
-      <c r="G77" s="265">
+      <c r="G77" s="172">
         <v>51</v>
       </c>
-      <c r="H77" s="265">
+      <c r="H77" s="172">
         <v>4.5</v>
       </c>
-      <c r="I77" s="265">
+      <c r="I77" s="172">
         <v>96</v>
       </c>
-      <c r="J77" s="265">
+      <c r="J77" s="172">
         <v>53.3</v>
       </c>
-      <c r="K77" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B78" s="186" t="s">
+      <c r="K77" s="172"/>
+    </row>
+    <row r="78" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A78" s="45">
+        <v>2019</v>
+      </c>
+      <c r="B78" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C78" s="265">
+      <c r="C78" s="172">
         <v>7.2</v>
       </c>
-      <c r="D78" s="265">
+      <c r="D78" s="172">
         <v>148.69999999999999</v>
       </c>
-      <c r="E78" s="265">
+      <c r="E78" s="172">
         <v>7.4</v>
       </c>
-      <c r="F78" s="265">
+      <c r="F78" s="172">
         <v>145.5</v>
       </c>
-      <c r="G78" s="265">
+      <c r="G78" s="172">
         <v>59.5</v>
       </c>
-      <c r="H78" s="265">
+      <c r="H78" s="172">
         <v>5.3</v>
       </c>
-      <c r="I78" s="265">
+      <c r="I78" s="172">
         <v>94.3</v>
       </c>
-      <c r="J78" s="265">
+      <c r="J78" s="172">
         <v>60.8</v>
       </c>
-      <c r="K78" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B79" s="186" t="s">
+      <c r="K78" s="172"/>
+    </row>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A79" s="45">
+        <v>2019</v>
+      </c>
+      <c r="B79" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C79" s="265">
+      <c r="C79" s="172">
         <v>11.5</v>
       </c>
-      <c r="D79" s="265">
+      <c r="D79" s="172">
         <v>198.7</v>
       </c>
-      <c r="E79" s="265">
+      <c r="E79" s="172">
         <v>8.6</v>
       </c>
-      <c r="F79" s="265">
+      <c r="F79" s="172">
         <v>178.5</v>
       </c>
-      <c r="G79" s="265">
+      <c r="G79" s="172">
         <v>69</v>
       </c>
-      <c r="H79" s="265">
+      <c r="H79" s="172">
         <v>7</v>
       </c>
-      <c r="I79" s="265">
+      <c r="I79" s="172">
         <v>149.1</v>
       </c>
-      <c r="J79" s="265">
+      <c r="J79" s="172">
         <v>79.3</v>
       </c>
-      <c r="K79" s="265">
+      <c r="K79" s="172">
         <v>2165.1</v>
       </c>
     </row>
-    <row r="80" spans="1:11" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B80" s="186" t="s">
+    <row r="80" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A80" s="45">
+        <v>2020</v>
+      </c>
+      <c r="B80" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C80" s="265">
+      <c r="C80" s="172">
         <v>8.1999999999999993</v>
       </c>
-      <c r="D80" s="265">
+      <c r="D80" s="172">
         <v>169.6</v>
       </c>
-      <c r="E80" s="265">
+      <c r="E80" s="172">
         <v>7.1</v>
       </c>
-      <c r="F80" s="265">
+      <c r="F80" s="172">
         <v>158.5</v>
       </c>
-      <c r="G80" s="265">
+      <c r="G80" s="172">
         <v>63.9</v>
       </c>
-      <c r="H80" s="265">
+      <c r="H80" s="172">
         <v>6.9</v>
       </c>
-      <c r="I80" s="265">
+      <c r="I80" s="172">
         <v>132.19999999999999</v>
       </c>
-      <c r="J80" s="265">
+      <c r="J80" s="172">
         <v>72.7</v>
       </c>
-      <c r="K80" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B81" s="186" t="s">
+      <c r="K80" s="172"/>
+    </row>
+    <row r="81" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A81" s="45">
+        <v>2020</v>
+      </c>
+      <c r="B81" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C81" s="265">
+      <c r="C81" s="172">
         <v>9.8000000000000007</v>
       </c>
-      <c r="D81" s="265">
+      <c r="D81" s="172">
         <v>200</v>
       </c>
-      <c r="E81" s="265">
+      <c r="E81" s="172">
         <v>7.9</v>
       </c>
-      <c r="F81" s="265">
+      <c r="F81" s="172">
         <v>177.1</v>
       </c>
-      <c r="G81" s="265">
+      <c r="G81" s="172">
         <v>68.7</v>
       </c>
-      <c r="H81" s="265">
+      <c r="H81" s="172">
         <v>6.1</v>
       </c>
-      <c r="I81" s="265">
+      <c r="I81" s="172">
         <v>134.1</v>
       </c>
-      <c r="J81" s="265">
+      <c r="J81" s="172">
         <v>73.900000000000006</v>
       </c>
-      <c r="K81" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B82" s="186" t="s">
+      <c r="K81" s="172"/>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A82" s="45">
+        <v>2020</v>
+      </c>
+      <c r="B82" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C82" s="265">
+      <c r="C82" s="172">
         <v>13.1</v>
       </c>
-      <c r="D82" s="265">
+      <c r="D82" s="172">
         <v>240.6</v>
       </c>
-      <c r="E82" s="265">
+      <c r="E82" s="172">
         <v>6.3</v>
       </c>
-      <c r="F82" s="265">
+      <c r="F82" s="172">
         <v>194.2</v>
       </c>
-      <c r="G82" s="265">
+      <c r="G82" s="172">
         <v>88</v>
       </c>
-      <c r="H82" s="265">
+      <c r="H82" s="172">
         <v>5.7</v>
       </c>
-      <c r="I82" s="265">
+      <c r="I82" s="172">
         <v>114.5</v>
       </c>
-      <c r="J82" s="265">
+      <c r="J82" s="172">
         <v>86</v>
       </c>
-      <c r="K82" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B83" s="186" t="s">
+      <c r="K82" s="172"/>
+    </row>
+    <row r="83" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A83" s="45">
+        <v>2020</v>
+      </c>
+      <c r="B83" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C83" s="265">
+      <c r="C83" s="172">
         <v>15.7</v>
       </c>
-      <c r="D83" s="265">
+      <c r="D83" s="172">
         <v>285.7</v>
       </c>
-      <c r="E83" s="265">
+      <c r="E83" s="172">
         <v>6.5</v>
       </c>
-      <c r="F83" s="265">
+      <c r="F83" s="172">
         <v>223.7</v>
       </c>
-      <c r="G83" s="265">
+      <c r="G83" s="172">
         <v>83.2</v>
       </c>
-      <c r="H83" s="265">
+      <c r="H83" s="172">
         <v>8.1</v>
       </c>
-      <c r="I83" s="265">
+      <c r="I83" s="172">
         <v>193.4</v>
       </c>
-      <c r="J83" s="265">
+      <c r="J83" s="172">
         <v>103.4</v>
       </c>
-      <c r="K83" s="265">
+      <c r="K83" s="172">
         <v>2964.7</v>
       </c>
     </row>
-    <row r="84" spans="1:11" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B84" s="186" t="s">
+    <row r="84" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A84" s="45">
+        <v>2021</v>
+      </c>
+      <c r="B84" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C84" s="265">
+      <c r="C84" s="172">
         <v>12.4</v>
       </c>
-      <c r="D84" s="265">
+      <c r="D84" s="172">
         <v>246.6</v>
       </c>
-      <c r="E84" s="265">
+      <c r="E84" s="172">
         <v>4.2</v>
       </c>
-      <c r="F84" s="265">
+      <c r="F84" s="172">
         <v>193.8</v>
       </c>
-      <c r="G84" s="265">
+      <c r="G84" s="172">
         <v>68.599999999999994</v>
       </c>
-      <c r="H84" s="265">
+      <c r="H84" s="172">
         <v>6.8</v>
       </c>
-      <c r="I84" s="265">
+      <c r="I84" s="172">
         <v>162.69999999999999</v>
       </c>
-      <c r="J84" s="265">
+      <c r="J84" s="172">
         <v>86.7</v>
       </c>
-      <c r="K84" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B85" s="186" t="s">
+      <c r="K84" s="172"/>
+    </row>
+    <row r="85" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A85" s="45">
+        <v>2021</v>
+      </c>
+      <c r="B85" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C85" s="265">
+      <c r="C85" s="172">
         <v>12.8</v>
       </c>
-      <c r="D85" s="265">
+      <c r="D85" s="172">
         <v>248.4</v>
       </c>
-      <c r="E85" s="265">
+      <c r="E85" s="172">
         <v>3.9</v>
       </c>
-      <c r="F85" s="265">
+      <c r="F85" s="172">
         <v>201</v>
       </c>
-      <c r="G85" s="265">
+      <c r="G85" s="172">
         <v>66.2</v>
       </c>
-      <c r="H85" s="265">
+      <c r="H85" s="172">
         <v>8.3000000000000007</v>
       </c>
-      <c r="I85" s="265">
+      <c r="I85" s="172">
         <v>166.3</v>
       </c>
-      <c r="J85" s="265">
+      <c r="J85" s="172">
         <v>87.3</v>
       </c>
-      <c r="K85" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B86" s="186" t="s">
+      <c r="K85" s="172"/>
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A86" s="45">
+        <v>2021</v>
+      </c>
+      <c r="B86" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C86" s="265">
+      <c r="C86" s="172">
         <v>12.4</v>
       </c>
-      <c r="D86" s="265">
+      <c r="D86" s="172">
         <v>199</v>
       </c>
-      <c r="E86" s="265">
+      <c r="E86" s="172">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F86" s="265">
+      <c r="F86" s="172">
         <v>208.3</v>
       </c>
-      <c r="G86" s="265">
+      <c r="G86" s="172">
         <v>72.099999999999994</v>
       </c>
-      <c r="H86" s="265">
+      <c r="H86" s="172">
         <v>8.6</v>
       </c>
-      <c r="I86" s="265">
+      <c r="I86" s="172">
         <v>164.5</v>
       </c>
-      <c r="J86" s="265">
+      <c r="J86" s="172">
         <v>83.1</v>
       </c>
-      <c r="K86" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B87" s="186" t="s">
+      <c r="K86" s="172"/>
+    </row>
+    <row r="87" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A87" s="45">
+        <v>2021</v>
+      </c>
+      <c r="B87" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C87" s="265">
+      <c r="C87" s="172">
         <v>20.5</v>
       </c>
-      <c r="D87" s="265">
+      <c r="D87" s="172">
         <v>258</v>
       </c>
-      <c r="E87" s="265">
+      <c r="E87" s="172">
         <v>6.2</v>
       </c>
-      <c r="F87" s="265">
+      <c r="F87" s="172">
         <v>208.2</v>
       </c>
-      <c r="G87" s="265">
+      <c r="G87" s="172">
         <v>83.1</v>
       </c>
-      <c r="H87" s="265">
+      <c r="H87" s="172">
         <v>9.8000000000000007</v>
       </c>
-      <c r="I87" s="265">
+      <c r="I87" s="172">
         <v>182</v>
       </c>
-      <c r="J87" s="265">
+      <c r="J87" s="172">
         <v>96.3</v>
       </c>
-      <c r="K87" s="265">
+      <c r="K87" s="172">
         <v>3192.5</v>
       </c>
     </row>
-    <row r="88" spans="1:11" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B88" s="186" t="s">
+    <row r="88" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A88" s="45">
+        <v>2022</v>
+      </c>
+      <c r="B88" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C88" s="265">
+      <c r="C88" s="172">
         <v>17.5</v>
       </c>
-      <c r="D88" s="265">
+      <c r="D88" s="172">
         <v>159.6</v>
       </c>
-      <c r="E88" s="265">
+      <c r="E88" s="172">
         <v>3.7</v>
       </c>
-      <c r="F88" s="265">
+      <c r="F88" s="172">
         <v>145.5</v>
       </c>
-      <c r="G88" s="265">
+      <c r="G88" s="172">
         <v>53</v>
       </c>
-      <c r="H88" s="265">
+      <c r="H88" s="172">
         <v>6.7</v>
       </c>
-      <c r="I88" s="265">
+      <c r="I88" s="172">
         <v>109</v>
       </c>
-      <c r="J88" s="265">
+      <c r="J88" s="172">
         <v>70.5</v>
       </c>
-      <c r="K88" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B89" s="186" t="s">
+      <c r="K88" s="172"/>
+    </row>
+    <row r="89" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A89" s="45">
+        <v>2022</v>
+      </c>
+      <c r="B89" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C89" s="265">
+      <c r="C89" s="172">
         <v>18.899999999999999</v>
       </c>
-      <c r="D89" s="265">
+      <c r="D89" s="172">
         <v>191.2</v>
       </c>
-      <c r="E89" s="265">
+      <c r="E89" s="172">
         <v>4.7</v>
       </c>
-      <c r="F89" s="265">
+      <c r="F89" s="172">
         <v>166.4</v>
       </c>
-      <c r="G89" s="265">
+      <c r="G89" s="172">
         <v>56.4</v>
       </c>
-      <c r="H89" s="265">
+      <c r="H89" s="172">
         <v>7.5</v>
       </c>
-      <c r="I89" s="265">
+      <c r="I89" s="172">
         <v>114.8</v>
       </c>
-      <c r="J89" s="265">
+      <c r="J89" s="172">
         <v>64.7</v>
       </c>
-      <c r="K89" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B90" s="186" t="s">
+      <c r="K89" s="172"/>
+    </row>
+    <row r="90" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A90" s="45">
+        <v>2022</v>
+      </c>
+      <c r="B90" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C90" s="265">
+      <c r="C90" s="172">
         <v>21.9</v>
       </c>
-      <c r="D90" s="265">
+      <c r="D90" s="172">
         <v>226.9</v>
       </c>
-      <c r="E90" s="265">
+      <c r="E90" s="172">
         <v>5.0999999999999996</v>
       </c>
-      <c r="F90" s="265">
+      <c r="F90" s="172">
         <v>186.9</v>
       </c>
-      <c r="G90" s="265">
+      <c r="G90" s="172">
         <v>66.900000000000006</v>
       </c>
-      <c r="H90" s="265">
+      <c r="H90" s="172">
         <v>9.3000000000000007</v>
       </c>
-      <c r="I90" s="265">
+      <c r="I90" s="172">
         <v>148.6</v>
       </c>
-      <c r="J90" s="265">
+      <c r="J90" s="172">
         <v>67.2</v>
       </c>
-      <c r="K90" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B91" s="186" t="s">
+      <c r="K90" s="172"/>
+    </row>
+    <row r="91" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A91" s="45">
+        <v>2022</v>
+      </c>
+      <c r="B91" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C91" s="265">
+      <c r="C91" s="172">
         <v>27.4</v>
       </c>
-      <c r="D91" s="265">
+      <c r="D91" s="172">
         <v>274.10000000000002</v>
       </c>
-      <c r="E91" s="265">
+      <c r="E91" s="172">
         <v>5.5</v>
       </c>
-      <c r="F91" s="265">
+      <c r="F91" s="172">
         <v>216.7</v>
       </c>
-      <c r="G91" s="265">
+      <c r="G91" s="172">
         <v>81.5</v>
       </c>
-      <c r="H91" s="265">
+      <c r="H91" s="172">
         <v>11</v>
       </c>
-      <c r="I91" s="265">
+      <c r="I91" s="172">
         <v>170</v>
       </c>
-      <c r="J91" s="265">
+      <c r="J91" s="172">
         <v>84.4</v>
       </c>
-      <c r="K91" s="265">
+      <c r="K91" s="172">
         <v>2793.5</v>
       </c>
     </row>
-    <row r="92" spans="1:11" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B92" s="186" t="s">
+    <row r="92" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A92" s="45">
+        <v>2023</v>
+      </c>
+      <c r="B92" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C92" s="265">
+      <c r="C92" s="172">
         <v>21.2</v>
       </c>
-      <c r="D92" s="265">
+      <c r="D92" s="172">
         <v>200.4</v>
       </c>
-      <c r="E92" s="265">
+      <c r="E92" s="172">
         <v>2.9</v>
       </c>
-      <c r="F92" s="265">
+      <c r="F92" s="172">
         <v>170.4</v>
       </c>
-      <c r="G92" s="265">
+      <c r="G92" s="172">
         <v>57</v>
       </c>
-      <c r="H92" s="265">
+      <c r="H92" s="172">
         <v>10.5</v>
       </c>
-      <c r="I92" s="265">
+      <c r="I92" s="172">
         <v>132.19999999999999</v>
       </c>
-      <c r="J92" s="265">
+      <c r="J92" s="172">
         <v>65.2</v>
       </c>
-      <c r="K92" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B93" s="186" t="s">
+      <c r="K92" s="172"/>
+    </row>
+    <row r="93" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A93" s="45">
+        <v>2023</v>
+      </c>
+      <c r="B93" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C93" s="265">
+      <c r="C93" s="172">
         <v>21.4</v>
       </c>
-      <c r="D93" s="265">
+      <c r="D93" s="172">
         <v>236.2</v>
       </c>
-      <c r="E93" s="265">
+      <c r="E93" s="172">
         <v>3.9</v>
       </c>
-      <c r="F93" s="265">
+      <c r="F93" s="172">
         <v>185.8</v>
       </c>
-      <c r="G93" s="265">
+      <c r="G93" s="172">
         <v>58.2</v>
       </c>
-      <c r="H93" s="265">
+      <c r="H93" s="172">
         <v>11</v>
       </c>
-      <c r="I93" s="265">
+      <c r="I93" s="172">
         <v>140.9</v>
       </c>
-      <c r="J93" s="265">
+      <c r="J93" s="172">
         <v>62.7</v>
       </c>
-      <c r="K93" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B94" s="186" t="s">
+      <c r="K93" s="172"/>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A94" s="45">
+        <v>2023</v>
+      </c>
+      <c r="B94" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C94" s="265">
+      <c r="C94" s="172">
         <v>23.9</v>
       </c>
-      <c r="D94" s="265">
+      <c r="D94" s="172">
         <v>279.89999999999998</v>
       </c>
-      <c r="E94" s="265">
+      <c r="E94" s="172">
         <v>4.3</v>
       </c>
-      <c r="F94" s="265">
+      <c r="F94" s="172">
         <v>206.1</v>
       </c>
-      <c r="G94" s="265">
+      <c r="G94" s="172">
         <v>69.400000000000006</v>
       </c>
-      <c r="H94" s="265">
+      <c r="H94" s="172">
         <v>12.8</v>
       </c>
-      <c r="I94" s="265">
+      <c r="I94" s="172">
         <v>162.4</v>
       </c>
-      <c r="J94" s="265">
+      <c r="J94" s="172">
         <v>64.5</v>
       </c>
-      <c r="K94" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B95" s="186" t="s">
+      <c r="K94" s="172"/>
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A95" s="45">
+        <v>2023</v>
+      </c>
+      <c r="B95" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C95" s="265">
+      <c r="C95" s="172">
         <v>19.399999999999999</v>
       </c>
-      <c r="D95" s="265">
+      <c r="D95" s="172">
         <v>323.5</v>
       </c>
-      <c r="E95" s="265">
+      <c r="E95" s="172">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F95" s="265">
+      <c r="F95" s="172">
         <v>230.6</v>
       </c>
-      <c r="G95" s="265">
+      <c r="G95" s="172">
         <v>78.599999999999994</v>
       </c>
-      <c r="H95" s="265">
+      <c r="H95" s="172">
         <v>14.9</v>
       </c>
-      <c r="I95" s="265">
+      <c r="I95" s="172">
         <v>188.8</v>
       </c>
-      <c r="J95" s="265">
+      <c r="J95" s="172">
         <v>81.2</v>
       </c>
-      <c r="K95" s="265">
+      <c r="K95" s="172">
         <v>3145</v>
       </c>
     </row>
-    <row r="96" spans="1:11" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B96" s="186" t="s">
+    <row r="96" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A96" s="45">
+        <v>2024</v>
+      </c>
+      <c r="B96" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C96" s="265">
+      <c r="C96" s="172">
         <v>11.2</v>
       </c>
-      <c r="D96" s="265">
+      <c r="D96" s="172">
         <v>248.1</v>
       </c>
-      <c r="E96" s="265">
+      <c r="E96" s="172">
         <v>2.7</v>
       </c>
-      <c r="F96" s="265">
+      <c r="F96" s="172">
         <v>176.5</v>
       </c>
-      <c r="G96" s="265">
+      <c r="G96" s="172">
         <v>53.2</v>
       </c>
-      <c r="H96" s="265">
+      <c r="H96" s="172">
         <v>11.5</v>
       </c>
-      <c r="I96" s="265">
+      <c r="I96" s="172">
         <v>136.69999999999999</v>
       </c>
-      <c r="J96" s="265">
+      <c r="J96" s="172">
         <v>63.2</v>
       </c>
-      <c r="K96" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B97" s="186" t="s">
+      <c r="K96" s="172"/>
+    </row>
+    <row r="97" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A97" s="45">
+        <v>2024</v>
+      </c>
+      <c r="B97" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C97" s="265">
+      <c r="C97" s="172">
         <v>11.6</v>
       </c>
-      <c r="D97" s="265">
+      <c r="D97" s="172">
         <v>256.60000000000002</v>
       </c>
-      <c r="E97" s="265">
+      <c r="E97" s="172">
         <v>3.8</v>
       </c>
-      <c r="F97" s="265">
+      <c r="F97" s="172">
         <v>220.3</v>
       </c>
-      <c r="G97" s="265">
+      <c r="G97" s="172">
         <v>62.8</v>
       </c>
-      <c r="H97" s="265">
+      <c r="H97" s="172">
         <v>11.5</v>
       </c>
-      <c r="I97" s="265">
+      <c r="I97" s="172">
         <v>151.19999999999999</v>
       </c>
-      <c r="J97" s="265">
+      <c r="J97" s="172">
         <v>70.099999999999994</v>
       </c>
-      <c r="K97" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B98" s="186" t="s">
+      <c r="K97" s="172"/>
+    </row>
+    <row r="98" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A98" s="45">
+        <v>2024</v>
+      </c>
+      <c r="B98" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C98" s="265">
+      <c r="C98" s="172">
         <v>13.3</v>
       </c>
-      <c r="D98" s="265">
+      <c r="D98" s="172">
         <v>247.9</v>
       </c>
-      <c r="E98" s="265">
+      <c r="E98" s="172">
         <v>3.8</v>
       </c>
-      <c r="F98" s="265">
+      <c r="F98" s="172">
         <v>218.4</v>
       </c>
-      <c r="G98" s="265">
+      <c r="G98" s="172">
         <v>68.8</v>
       </c>
-      <c r="H98" s="265">
+      <c r="H98" s="172">
         <v>11.9</v>
       </c>
-      <c r="I98" s="265">
+      <c r="I98" s="172">
         <v>163.5</v>
       </c>
-      <c r="J98" s="265">
+      <c r="J98" s="172">
         <v>69.5</v>
       </c>
-      <c r="K98" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B99" s="186" t="s">
+      <c r="K98" s="172"/>
+    </row>
+    <row r="99" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A99" s="45">
+        <v>2024</v>
+      </c>
+      <c r="B99" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C99" s="265">
+      <c r="C99" s="172">
         <v>15.6</v>
       </c>
-      <c r="D99" s="265">
+      <c r="D99" s="172">
         <v>267.10000000000002</v>
       </c>
-      <c r="E99" s="265">
+      <c r="E99" s="172">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F99" s="265">
+      <c r="F99" s="172">
         <v>227.3</v>
       </c>
-      <c r="G99" s="265">
+      <c r="G99" s="172">
         <v>75.400000000000006</v>
       </c>
-      <c r="H99" s="265">
+      <c r="H99" s="172">
         <v>14.4</v>
       </c>
-      <c r="I99" s="265">
+      <c r="I99" s="172">
         <v>181.4</v>
       </c>
-      <c r="J99" s="265">
+      <c r="J99" s="172">
         <v>83.2</v>
       </c>
-      <c r="K99" s="265">
+      <c r="K99" s="172">
         <v>3157.2</v>
       </c>
     </row>
-    <row r="100" spans="1:11" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B100" s="186" t="s">
+    <row r="100" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A100" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B100" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C100" s="265">
+      <c r="C100" s="172">
         <v>10.199999999999999</v>
       </c>
-      <c r="D100" s="265">
+      <c r="D100" s="172">
         <v>189.2</v>
       </c>
-      <c r="E100" s="265">
+      <c r="E100" s="172">
         <v>3.4</v>
       </c>
-      <c r="F100" s="265">
+      <c r="F100" s="172">
         <v>174.1</v>
       </c>
-      <c r="G100" s="265">
+      <c r="G100" s="172">
         <v>60.6</v>
       </c>
-      <c r="H100" s="265">
+      <c r="H100" s="172">
         <v>11.6</v>
       </c>
-      <c r="I100" s="265">
+      <c r="I100" s="172">
         <v>137.1</v>
       </c>
-      <c r="J100" s="265">
+      <c r="J100" s="172">
         <v>68.400000000000006</v>
       </c>
-      <c r="K100" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B101" s="186" t="s">
+      <c r="K100" s="172"/>
+    </row>
+    <row r="101" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A101" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B101" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C101" s="265">
+      <c r="C101" s="172">
         <v>9.4</v>
       </c>
-      <c r="D101" s="265">
+      <c r="D101" s="172">
         <v>164.2</v>
       </c>
-      <c r="E101" s="265">
+      <c r="E101" s="172">
         <v>3.3</v>
       </c>
-      <c r="F101" s="265">
+      <c r="F101" s="172">
         <v>174.6</v>
       </c>
-      <c r="G101" s="265">
+      <c r="G101" s="172">
         <v>50.8</v>
       </c>
-      <c r="H101" s="265">
+      <c r="H101" s="172">
         <v>10.9</v>
       </c>
-      <c r="I101" s="265">
+      <c r="I101" s="172">
         <v>119.8</v>
       </c>
-      <c r="J101" s="265">
+      <c r="J101" s="172">
         <v>57.9</v>
       </c>
-      <c r="K101" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B102" s="186" t="s">
+      <c r="K101" s="172"/>
+    </row>
+    <row r="102" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A102" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B102" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C102" s="265">
+      <c r="C102" s="172">
         <v>13.7</v>
       </c>
-      <c r="D102" s="265">
+      <c r="D102" s="172">
         <v>189.1</v>
       </c>
-      <c r="E102" s="265">
+      <c r="E102" s="172">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F102" s="265">
+      <c r="F102" s="172">
         <v>176.7</v>
       </c>
-      <c r="G102" s="265">
+      <c r="G102" s="172">
         <v>67</v>
       </c>
-      <c r="H102" s="265">
+      <c r="H102" s="172">
         <v>13.6</v>
       </c>
-      <c r="I102" s="265">
+      <c r="I102" s="172">
         <v>137.4</v>
       </c>
-      <c r="J102" s="265">
+      <c r="J102" s="172">
         <v>57.5</v>
       </c>
-      <c r="K102" s="265" t="s">
-[...7 lines deleted...]
-      <c r="B103" s="186" t="s">
+      <c r="K102" s="172"/>
+    </row>
+    <row r="103" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A103" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B103" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C103" s="265">
+      <c r="C103" s="172">
         <v>18.5</v>
       </c>
-      <c r="D103" s="265">
+      <c r="D103" s="172">
         <v>267.2</v>
       </c>
-      <c r="E103" s="265">
+      <c r="E103" s="172">
         <v>5.0999999999999996</v>
       </c>
-      <c r="F103" s="265">
+      <c r="F103" s="172">
         <v>219</v>
       </c>
-      <c r="G103" s="265">
+      <c r="G103" s="172">
         <v>85.4</v>
       </c>
-      <c r="H103" s="265">
+      <c r="H103" s="172">
         <v>14.6</v>
       </c>
-      <c r="I103" s="265">
+      <c r="I103" s="172">
         <v>181.6</v>
       </c>
-      <c r="J103" s="265">
+      <c r="J103" s="172">
         <v>84.6</v>
       </c>
-      <c r="K103" s="265">
+      <c r="K103" s="172">
         <v>2781.4</v>
       </c>
     </row>
-    <row r="104" spans="1:11" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B104" s="186" t="s">
+    <row r="104" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A104" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B104" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C104" s="265">
+      <c r="C104" s="172">
         <v>14.6</v>
       </c>
-      <c r="D104" s="265">
+      <c r="D104" s="172">
         <v>242.9</v>
       </c>
-      <c r="E104" s="265">
+      <c r="E104" s="172">
         <v>4.0999999999999996</v>
       </c>
-      <c r="F104" s="265">
+      <c r="F104" s="172">
         <v>209.7</v>
       </c>
-      <c r="G104" s="265">
+      <c r="G104" s="172">
         <v>76.599999999999994</v>
       </c>
-      <c r="H104" s="265">
+      <c r="H104" s="172">
         <v>11.8</v>
       </c>
-      <c r="I104" s="265">
+      <c r="I104" s="172">
         <v>140.5</v>
       </c>
-      <c r="J104" s="265">
+      <c r="J104" s="172">
         <v>85.9</v>
       </c>
-      <c r="K104" s="265">
+      <c r="K104" s="172">
         <v>786.1</v>
       </c>
     </row>
-    <row r="128" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
-[...30 lines deleted...]
-      <c r="A131" s="245" t="s">
+    <row r="128" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A128" s="260" t="s">
+        <v>290</v>
+      </c>
+      <c r="B128" s="260"/>
+      <c r="C128" s="260"/>
+      <c r="D128" s="260"/>
+      <c r="E128" s="260"/>
+      <c r="F128" s="260"/>
+      <c r="G128" s="260"/>
+      <c r="H128" s="260"/>
+      <c r="I128" s="260"/>
+      <c r="J128" s="260"/>
+      <c r="K128" s="260"/>
+    </row>
+    <row r="129" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A129" s="265" t="s">
+        <v>291</v>
+      </c>
+      <c r="B129" s="265"/>
+      <c r="C129" s="265"/>
+      <c r="D129" s="265"/>
+      <c r="E129" s="265"/>
+      <c r="F129" s="265"/>
+      <c r="G129" s="265"/>
+      <c r="H129" s="265"/>
+      <c r="I129" s="265"/>
+      <c r="J129" s="265"/>
+      <c r="K129" s="265"/>
+    </row>
+    <row r="131" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A131" s="260" t="s">
         <v>89</v>
       </c>
-      <c r="B131" s="245"/>
-[...65 lines deleted...]
-      <c r="A140" s="67"/>
+      <c r="B131" s="260"/>
+      <c r="C131" s="260"/>
+      <c r="D131" s="260"/>
+      <c r="E131" s="260"/>
+      <c r="F131" s="260"/>
+      <c r="G131" s="260"/>
+      <c r="H131" s="260"/>
+      <c r="I131" s="260"/>
+      <c r="J131" s="260"/>
+      <c r="K131" s="260"/>
+    </row>
+    <row r="132" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A132" s="259" t="s">
+        <v>292</v>
+      </c>
+      <c r="B132" s="259"/>
+      <c r="C132" s="259"/>
+      <c r="D132" s="259"/>
+      <c r="E132" s="259"/>
+      <c r="F132" s="259"/>
+      <c r="G132" s="259"/>
+      <c r="H132" s="259"/>
+      <c r="I132" s="259"/>
+      <c r="J132" s="259"/>
+      <c r="K132" s="259"/>
+    </row>
+    <row r="133" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A133" s="71"/>
+      <c r="B133" s="71"/>
+      <c r="C133" s="71"/>
+      <c r="D133" s="71"/>
+      <c r="E133" s="71"/>
+      <c r="F133" s="71"/>
+      <c r="G133" s="71"/>
+      <c r="H133" s="71"/>
+      <c r="I133" s="71"/>
+      <c r="J133" s="71"/>
+      <c r="K133" s="71"/>
+    </row>
+    <row r="134" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A134" s="71"/>
+      <c r="B134" s="71"/>
+      <c r="C134" s="71"/>
+      <c r="D134" s="71"/>
+      <c r="E134" s="71"/>
+      <c r="F134" s="71"/>
+      <c r="G134" s="71"/>
+      <c r="H134" s="71"/>
+      <c r="I134" s="71"/>
+      <c r="J134" s="71"/>
+      <c r="K134" s="71"/>
+    </row>
+    <row r="135" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A135" s="71"/>
+      <c r="B135" s="71"/>
+      <c r="C135" s="71"/>
+      <c r="D135" s="71"/>
+      <c r="E135" s="71"/>
+      <c r="F135" s="71"/>
+      <c r="G135" s="71"/>
+      <c r="H135" s="71"/>
+      <c r="I135" s="71"/>
+      <c r="J135" s="71"/>
+      <c r="K135" s="71"/>
+    </row>
+    <row r="140" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A140" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A132:K132"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A128:K128"/>
     <mergeCell ref="A129:K129"/>
     <mergeCell ref="A131:K131"/>
   </mergeCells>
-  <phoneticPr fontId="43" type="noConversion"/>
+  <phoneticPr fontId="46" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{FC947BA8-A571-4C8E-A3D2-DEF72A0F2636}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16AF9F3D-F903-40DE-A96B-6E37E71FFB78}">
-  <dimension ref="A1:F65"/>
+  <dimension ref="A1:F61"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:E2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="14.54296875" style="35" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11" max="16384" width="8.6328125" style="35"/>
+    <col min="1" max="1" width="15.53515625" style="42" customWidth="1"/>
+    <col min="2" max="2" width="14.69140625" style="42" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.23046875" style="42" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="20.23046875" style="42" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="30.53515625" style="42" customWidth="1"/>
+    <col min="7" max="9" width="8.69140625" style="42"/>
+    <col min="10" max="10" width="8.69140625" style="42" customWidth="1"/>
+    <col min="11" max="16384" width="8.69140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A1" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="65"/>
-[...26 lines deleted...]
-      <c r="A4" s="20" t="s">
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+    </row>
+    <row r="2" spans="1:6" ht="23.7" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="268" t="s">
+        <v>293</v>
+      </c>
+      <c r="B2" s="268"/>
+      <c r="C2" s="268"/>
+      <c r="D2" s="268"/>
+      <c r="E2" s="268"/>
+      <c r="F2" s="89"/>
+    </row>
+    <row r="3" spans="1:6" s="43" customFormat="1" ht="16.3" x14ac:dyDescent="0.3">
+      <c r="A3" s="264" t="s">
+        <v>203</v>
+      </c>
+      <c r="B3" s="264"/>
+      <c r="C3" s="264"/>
+      <c r="D3" s="264"/>
+      <c r="E3" s="77"/>
+      <c r="F3" s="77"/>
+    </row>
+    <row r="4" spans="1:6" ht="19.75" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="209" t="s">
         <v>71</v>
       </c>
-      <c r="B4" s="20" t="s">
+      <c r="B4" s="26" t="s">
         <v>72</v>
       </c>
-      <c r="C4" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="20" t="s">
+      <c r="C4" s="26" t="s">
+        <v>294</v>
+      </c>
+      <c r="D4" s="26" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B5" s="70" t="s">
+    <row r="5" spans="1:6" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="45">
+        <v>2020</v>
+      </c>
+      <c r="B5" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C5" s="161">
+      <c r="C5" s="155">
         <v>10351465</v>
       </c>
-      <c r="D5" s="149" t="s">
-[...8 lines deleted...]
-      <c r="B6" s="70" t="s">
+      <c r="D5" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A6" s="45">
+        <v>2020</v>
+      </c>
+      <c r="B6" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C6" s="161">
+      <c r="C6" s="155">
         <v>11170680</v>
       </c>
-      <c r="D6" s="149" t="s">
-[...8 lines deleted...]
-      <c r="B7" s="70" t="s">
+      <c r="D6" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A7" s="45">
+        <v>2020</v>
+      </c>
+      <c r="B7" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C7" s="161">
+      <c r="C7" s="155">
         <v>12056954</v>
       </c>
-      <c r="D7" s="149" t="s">
-[...8 lines deleted...]
-      <c r="B8" s="70" t="s">
+      <c r="D7" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A8" s="45">
+        <v>2020</v>
+      </c>
+      <c r="B8" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C8" s="161">
+      <c r="C8" s="155">
         <v>12408853</v>
       </c>
-      <c r="D8" s="149">
+      <c r="D8" s="112">
         <v>45987952</v>
       </c>
-      <c r="E8" s="45"/>
-[...5 lines deleted...]
-      <c r="B9" s="70" t="s">
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A9" s="45">
+        <v>2021</v>
+      </c>
+      <c r="B9" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C9" s="161">
+      <c r="C9" s="155">
         <v>12864839</v>
       </c>
-      <c r="D9" s="149" t="s">
-[...8 lines deleted...]
-      <c r="B10" s="70" t="s">
+      <c r="D9" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A10" s="45">
+        <v>2021</v>
+      </c>
+      <c r="B10" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="161">
+      <c r="C10" s="155">
         <v>11713534</v>
       </c>
-      <c r="D10" s="149" t="s">
-[...8 lines deleted...]
-      <c r="B11" s="70" t="s">
+      <c r="D10" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A11" s="45">
+        <v>2021</v>
+      </c>
+      <c r="B11" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C11" s="161">
+      <c r="C11" s="155">
         <v>11310762</v>
       </c>
-      <c r="D11" s="149" t="s">
-[...8 lines deleted...]
-      <c r="B12" s="70" t="s">
+      <c r="D11" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A12" s="45">
+        <v>2021</v>
+      </c>
+      <c r="B12" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C12" s="161">
+      <c r="C12" s="155">
         <v>11142335</v>
       </c>
-      <c r="D12" s="149">
+      <c r="D12" s="112">
         <v>47031470</v>
       </c>
-      <c r="E12" s="45"/>
-[...5 lines deleted...]
-      <c r="B13" s="70" t="s">
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A13" s="45">
+        <v>2022</v>
+      </c>
+      <c r="B13" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C13" s="161">
+      <c r="C13" s="155">
         <v>9234046</v>
       </c>
-      <c r="D13" s="149" t="s">
-[...8 lines deleted...]
-      <c r="B14" s="70" t="s">
+      <c r="D13" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A14" s="45">
+        <v>2022</v>
+      </c>
+      <c r="B14" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C14" s="161">
+      <c r="C14" s="155">
         <v>8169461</v>
       </c>
-      <c r="D14" s="149" t="s">
-[...8 lines deleted...]
-      <c r="B15" s="70" t="s">
+      <c r="D14" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A15" s="45">
+        <v>2022</v>
+      </c>
+      <c r="B15" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C15" s="161">
+      <c r="C15" s="155">
         <v>9712277</v>
       </c>
-      <c r="D15" s="149" t="s">
-[...8 lines deleted...]
-      <c r="B16" s="70" t="s">
+      <c r="D15" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A16" s="45">
+        <v>2022</v>
+      </c>
+      <c r="B16" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C16" s="161">
+      <c r="C16" s="155">
         <v>10918995</v>
       </c>
-      <c r="D16" s="149">
+      <c r="D16" s="112">
         <v>38034779</v>
       </c>
-      <c r="E16" s="45"/>
-[...5 lines deleted...]
-      <c r="B17" s="70" t="s">
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A17" s="45">
+        <v>2023</v>
+      </c>
+      <c r="B17" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C17" s="161">
+      <c r="C17" s="155">
         <v>9192933</v>
       </c>
-      <c r="D17" s="149" t="s">
-[...8 lines deleted...]
-      <c r="B18" s="70" t="s">
+      <c r="D17" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A18" s="45">
+        <v>2023</v>
+      </c>
+      <c r="B18" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C18" s="161">
+      <c r="C18" s="155">
         <v>8554509</v>
       </c>
-      <c r="D18" s="149" t="s">
-[...8 lines deleted...]
-      <c r="B19" s="70" t="s">
+      <c r="D18" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A19" s="45">
+        <v>2023</v>
+      </c>
+      <c r="B19" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C19" s="161">
+      <c r="C19" s="155">
         <v>9627243</v>
       </c>
-      <c r="D19" s="149" t="s">
-[...8 lines deleted...]
-      <c r="B20" s="70" t="s">
+      <c r="D19" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A20" s="45">
+        <v>2023</v>
+      </c>
+      <c r="B20" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="161">
+      <c r="C20" s="155">
         <v>9888796</v>
       </c>
-      <c r="D20" s="149">
+      <c r="D20" s="112">
         <v>37263481</v>
       </c>
-      <c r="E20" s="163"/>
-[...6 lines deleted...]
-      <c r="B21" s="70" t="s">
+      <c r="E20" s="78"/>
+      <c r="F20" s="78"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A21" s="45">
+        <v>2024</v>
+      </c>
+      <c r="B21" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C21" s="161">
+      <c r="C21" s="155">
         <v>8438766</v>
       </c>
-      <c r="D21" s="149" t="s">
-[...8 lines deleted...]
-      <c r="B22" s="70" t="s">
+      <c r="D21" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A22" s="45">
+        <v>2024</v>
+      </c>
+      <c r="B22" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C22" s="161">
+      <c r="C22" s="155">
         <v>8417978</v>
       </c>
-      <c r="D22" s="149" t="s">
-[...8 lines deleted...]
-      <c r="B23" s="70" t="s">
+      <c r="D22" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A23" s="45">
+        <v>2024</v>
+      </c>
+      <c r="B23" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C23" s="161">
+      <c r="C23" s="155">
         <v>8642989</v>
       </c>
-      <c r="D23" s="149" t="s">
-[...9 lines deleted...]
-      <c r="B24" s="70" t="s">
+      <c r="D23" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="E23" s="78"/>
+      <c r="F23" s="78"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A24" s="45">
+        <v>2024</v>
+      </c>
+      <c r="B24" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C24" s="161">
+      <c r="C24" s="155">
         <v>8596307</v>
       </c>
-      <c r="D24" s="149">
+      <c r="D24" s="112">
         <v>34096040</v>
       </c>
-      <c r="E24" s="45"/>
-[...5 lines deleted...]
-      <c r="B25" s="70" t="s">
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A25" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B25" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C25" s="161">
+      <c r="C25" s="155">
         <v>6696506</v>
       </c>
-      <c r="D25" s="149" t="s">
-[...8 lines deleted...]
-      <c r="B26" s="70" t="s">
+      <c r="D25" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A26" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B26" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C26" s="161">
+      <c r="C26" s="155">
         <v>5871368</v>
       </c>
-      <c r="D26" s="149" t="s">
-[...8 lines deleted...]
-      <c r="B27" s="70" t="s">
+      <c r="D26" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A27" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C27" s="161">
+      <c r="C27" s="155">
         <v>5614497</v>
       </c>
-      <c r="D27" s="149" t="s">
-[...8 lines deleted...]
-      <c r="B28" s="70" t="s">
+      <c r="D27" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A28" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B28" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C28" s="161">
+      <c r="C28" s="155">
         <v>6850085</v>
       </c>
-      <c r="D28" s="149">
+      <c r="D28" s="112">
         <v>25032456</v>
       </c>
-      <c r="E28" s="45"/>
-[...5 lines deleted...]
-      <c r="B29" s="70" t="s">
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A29" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B29" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C29" s="162">
+      <c r="C29" s="192">
         <v>6291865</v>
       </c>
-      <c r="D29" s="153">
+      <c r="D29" s="194">
         <v>6291865</v>
       </c>
-      <c r="E29" s="45"/>
-[...189 lines deleted...]
-      <c r="E65" s="45"/>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A52" s="260" t="s">
+        <v>295</v>
+      </c>
+      <c r="B52" s="260"/>
+      <c r="C52" s="260"/>
+      <c r="D52" s="260"/>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A53" s="270" t="s">
+        <v>296</v>
+      </c>
+      <c r="B53" s="270"/>
+      <c r="C53" s="270"/>
+      <c r="D53" s="270"/>
+      <c r="E53" s="270"/>
+      <c r="F53" s="270"/>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A61" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A53:F53"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A52:D52"/>
   </mergeCells>
-  <phoneticPr fontId="43" type="noConversion"/>
+  <phoneticPr fontId="46" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{6C0F1D4B-9E0D-4BA7-946E-7B90D7518395}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{500CAD68-306C-4291-B4AF-CD73BABEAA86}">
-  <dimension ref="A1:E65"/>
+  <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.53515625" defaultRowHeight="11.15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.81640625" style="325" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.54296875" style="325"/>
+    <col min="1" max="1" width="9.4609375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="15.3828125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="105.84375" style="4" customWidth="1"/>
+    <col min="4" max="4" width="10.4609375" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="8.53515625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="329" t="s">
+    <row r="1" spans="1:3" ht="26.25" customHeight="1" x14ac:dyDescent="0.7">
+      <c r="A1" s="223" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="329"/>
-[...3 lines deleted...]
-      <c r="A2" s="147" t="s">
+      <c r="B1" s="223"/>
+      <c r="C1" s="223"/>
+    </row>
+    <row r="2" spans="1:3" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="B2" s="147" t="s">
+      <c r="B2" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="C2" s="147" t="s">
+      <c r="C2" s="8" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="326">
+    <row r="3" spans="1:3" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A3" s="9">
         <v>1</v>
       </c>
-      <c r="B3" s="328">
-[...2 lines deleted...]
-      <c r="C3" s="16" t="s">
+      <c r="B3" s="10"/>
+      <c r="C3" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
-[...302 lines deleted...]
-      <c r="E65" s="327"/>
+    <row r="4" spans="1:3" ht="67.849999999999994" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="9">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="B4" s="208">
+        <v>46150</v>
+      </c>
+      <c r="C4" s="216" t="s">
+        <v>308</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE26559B-5082-4933-9456-870A93AC8238}">
   <dimension ref="A1:F102"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:E2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="14.54296875" style="35" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="16384" width="8.6328125" style="35"/>
+    <col min="1" max="1" width="15.53515625" style="42" customWidth="1"/>
+    <col min="2" max="2" width="14.69140625" style="42" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="24" style="42" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="20.23046875" style="42" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="39.53515625" style="42" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.53515625" style="42" customWidth="1"/>
+    <col min="7" max="9" width="8.69140625" style="42"/>
+    <col min="10" max="10" width="8.69140625" style="42" customWidth="1"/>
+    <col min="11" max="16384" width="8.69140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A1" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="65"/>
-[...26 lines deleted...]
-      <c r="A4" s="20" t="s">
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+    </row>
+    <row r="2" spans="1:6" ht="23.7" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="262" t="s">
+        <v>297</v>
+      </c>
+      <c r="B2" s="262"/>
+      <c r="C2" s="262"/>
+      <c r="D2" s="262"/>
+      <c r="E2" s="262"/>
+      <c r="F2" s="80"/>
+    </row>
+    <row r="3" spans="1:6" s="43" customFormat="1" ht="16.3" x14ac:dyDescent="0.3">
+      <c r="A3" s="264" t="s">
+        <v>203</v>
+      </c>
+      <c r="B3" s="264"/>
+      <c r="C3" s="264"/>
+      <c r="D3" s="264"/>
+      <c r="E3" s="264"/>
+      <c r="F3" s="77"/>
+    </row>
+    <row r="4" spans="1:6" ht="19.75" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="209" t="s">
         <v>71</v>
       </c>
-      <c r="B4" s="20" t="s">
+      <c r="B4" s="26" t="s">
         <v>72</v>
       </c>
-      <c r="C4" s="20" t="s">
-[...13 lines deleted...]
-      <c r="B5" s="70" t="s">
+      <c r="C4" s="26" t="s">
+        <v>298</v>
+      </c>
+      <c r="D4" s="26" t="s">
+        <v>299</v>
+      </c>
+      <c r="E4" s="26" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="79">
+        <v>2011</v>
+      </c>
+      <c r="B5" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C5" s="161">
+      <c r="C5" s="155">
         <v>7690134</v>
       </c>
-      <c r="D5" s="161">
+      <c r="D5" s="155">
         <v>991</v>
       </c>
-      <c r="E5" s="149" t="s">
-[...7 lines deleted...]
-      <c r="B6" s="70" t="s">
+      <c r="E5" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A6" s="45">
+        <v>2011</v>
+      </c>
+      <c r="B6" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C6" s="161">
+      <c r="C6" s="155">
         <v>22159111</v>
       </c>
-      <c r="D6" s="161">
+      <c r="D6" s="155">
         <v>1659</v>
       </c>
-      <c r="E6" s="149" t="s">
-[...7 lines deleted...]
-      <c r="B7" s="70" t="s">
+      <c r="E6" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A7" s="45">
+        <v>2011</v>
+      </c>
+      <c r="B7" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C7" s="161">
+      <c r="C7" s="155">
         <v>23793488</v>
       </c>
-      <c r="D7" s="161">
+      <c r="D7" s="155">
         <v>2183</v>
       </c>
-      <c r="E7" s="149" t="s">
-[...7 lines deleted...]
-      <c r="B8" s="70" t="s">
+      <c r="E7" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A8" s="45">
+        <v>2011</v>
+      </c>
+      <c r="B8" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C8" s="161">
+      <c r="C8" s="155">
         <v>19498539</v>
       </c>
-      <c r="D8" s="161">
+      <c r="D8" s="155">
         <v>2867</v>
       </c>
-      <c r="E8" s="149">
+      <c r="E8" s="177">
         <v>95447350</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B9" s="70" t="s">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A9" s="45">
+        <v>2012</v>
+      </c>
+      <c r="B9" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C9" s="161">
+      <c r="C9" s="155">
         <v>20169314</v>
       </c>
-      <c r="D9" s="161">
+      <c r="D9" s="155">
         <v>2516</v>
       </c>
-      <c r="E9" s="149" t="s">
-[...7 lines deleted...]
-      <c r="B10" s="70" t="s">
+      <c r="E9" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A10" s="45">
+        <v>2012</v>
+      </c>
+      <c r="B10" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="161">
+      <c r="C10" s="155">
         <v>25807106</v>
       </c>
-      <c r="D10" s="161">
+      <c r="D10" s="155">
         <v>2810</v>
       </c>
-      <c r="E10" s="149" t="s">
-[...7 lines deleted...]
-      <c r="B11" s="70" t="s">
+      <c r="E10" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A11" s="45">
+        <v>2012</v>
+      </c>
+      <c r="B11" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C11" s="161">
+      <c r="C11" s="155">
         <v>29972391</v>
       </c>
-      <c r="D11" s="161">
+      <c r="D11" s="155">
         <v>3130</v>
       </c>
-      <c r="E11" s="149" t="s">
-[...7 lines deleted...]
-      <c r="B12" s="70" t="s">
+      <c r="E11" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A12" s="45">
+        <v>2012</v>
+      </c>
+      <c r="B12" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C12" s="161">
+      <c r="C12" s="155">
         <v>24845046</v>
       </c>
-      <c r="D12" s="161">
+      <c r="D12" s="155">
         <v>2656</v>
       </c>
-      <c r="E12" s="149">
+      <c r="E12" s="177">
         <v>105358791</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B13" s="70" t="s">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A13" s="45">
+        <v>2013</v>
+      </c>
+      <c r="B13" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C13" s="161">
+      <c r="C13" s="155">
         <v>22896105</v>
       </c>
-      <c r="D13" s="161">
+      <c r="D13" s="155">
         <v>2841</v>
       </c>
-      <c r="E13" s="149" t="s">
-[...7 lines deleted...]
-      <c r="B14" s="70" t="s">
+      <c r="E13" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A14" s="45">
+        <v>2013</v>
+      </c>
+      <c r="B14" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C14" s="161">
+      <c r="C14" s="155">
         <v>27686390</v>
       </c>
-      <c r="D14" s="161">
+      <c r="D14" s="155">
         <v>3184</v>
       </c>
-      <c r="E14" s="149" t="s">
-[...7 lines deleted...]
-      <c r="B15" s="70" t="s">
+      <c r="E14" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A15" s="45">
+        <v>2013</v>
+      </c>
+      <c r="B15" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C15" s="161">
+      <c r="C15" s="155">
         <v>29931250</v>
       </c>
-      <c r="D15" s="161">
+      <c r="D15" s="155">
         <v>3193</v>
       </c>
-      <c r="E15" s="149" t="s">
-[...7 lines deleted...]
-      <c r="B16" s="70" t="s">
+      <c r="E15" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A16" s="45">
+        <v>2013</v>
+      </c>
+      <c r="B16" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C16" s="161">
+      <c r="C16" s="155">
         <v>27485199</v>
       </c>
-      <c r="D16" s="161">
+      <c r="D16" s="155">
         <v>2615</v>
       </c>
-      <c r="E16" s="149">
+      <c r="E16" s="177">
         <v>110871113</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B17" s="70" t="s">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A17" s="45">
+        <v>2014</v>
+      </c>
+      <c r="B17" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C17" s="161">
+      <c r="C17" s="155">
         <v>29762060</v>
       </c>
-      <c r="D17" s="161">
+      <c r="D17" s="155">
         <v>2999</v>
       </c>
-      <c r="E17" s="149" t="s">
-[...7 lines deleted...]
-      <c r="B18" s="70" t="s">
+      <c r="E17" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A18" s="45">
+        <v>2014</v>
+      </c>
+      <c r="B18" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C18" s="161">
+      <c r="C18" s="155">
         <v>27005239</v>
       </c>
-      <c r="D18" s="161">
+      <c r="D18" s="155">
         <v>2662</v>
       </c>
-      <c r="E18" s="149" t="s">
-[...7 lines deleted...]
-      <c r="B19" s="70" t="s">
+      <c r="E18" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A19" s="45">
+        <v>2014</v>
+      </c>
+      <c r="B19" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C19" s="161">
+      <c r="C19" s="155">
         <v>26618615</v>
       </c>
-      <c r="D19" s="161">
+      <c r="D19" s="155">
         <v>2589</v>
       </c>
-      <c r="E19" s="149" t="s">
-[...7 lines deleted...]
-      <c r="B20" s="70" t="s">
+      <c r="E19" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A20" s="45">
+        <v>2014</v>
+      </c>
+      <c r="B20" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="161">
+      <c r="C20" s="155">
         <v>24470312</v>
       </c>
-      <c r="D20" s="161">
+      <c r="D20" s="155">
         <v>2603</v>
       </c>
-      <c r="E20" s="149">
+      <c r="E20" s="177">
         <v>60339466</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B21" s="70" t="s">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A21" s="45">
+        <v>2015</v>
+      </c>
+      <c r="B21" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C21" s="161">
+      <c r="C21" s="155">
         <v>17668748</v>
       </c>
-      <c r="D21" s="161">
+      <c r="D21" s="155">
         <v>2573</v>
       </c>
-      <c r="E21" s="149" t="s">
-[...7 lines deleted...]
-      <c r="B22" s="70" t="s">
+      <c r="E21" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A22" s="45">
+        <v>2015</v>
+      </c>
+      <c r="B22" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C22" s="161">
+      <c r="C22" s="155">
         <v>9915469</v>
       </c>
-      <c r="D22" s="161">
+      <c r="D22" s="155">
         <v>2081</v>
       </c>
-      <c r="E22" s="149" t="s">
-[...7 lines deleted...]
-      <c r="B23" s="70" t="s">
+      <c r="E22" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A23" s="45">
+        <v>2015</v>
+      </c>
+      <c r="B23" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C23" s="161">
+      <c r="C23" s="155">
         <v>8284937</v>
       </c>
-      <c r="D23" s="161">
+      <c r="D23" s="155">
         <v>1882</v>
       </c>
-      <c r="E23" s="149" t="s">
-[...7 lines deleted...]
-      <c r="B24" s="70" t="s">
+      <c r="E23" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A24" s="45">
+        <v>2015</v>
+      </c>
+      <c r="B24" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C24" s="161">
+      <c r="C24" s="155">
         <v>7198288</v>
       </c>
-      <c r="D24" s="161">
+      <c r="D24" s="155">
         <v>1697</v>
       </c>
-      <c r="E24" s="149">
+      <c r="E24" s="177">
         <v>21359852</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B25" s="70" t="s">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A25" s="45">
+        <v>2016</v>
+      </c>
+      <c r="B25" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="C25" s="161">
+      <c r="C25" s="155">
         <v>4353583</v>
       </c>
-      <c r="D25" s="161">
+      <c r="D25" s="155">
         <v>1361</v>
       </c>
-      <c r="E25" s="149" t="s">
-[...7 lines deleted...]
-      <c r="B26" s="70" t="s">
+      <c r="E25" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A26" s="45">
+        <v>2016</v>
+      </c>
+      <c r="B26" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C26" s="161">
+      <c r="C26" s="155">
         <v>5127272</v>
       </c>
-      <c r="D26" s="161">
+      <c r="D26" s="155">
         <v>1456</v>
       </c>
-      <c r="E26" s="149" t="s">
-[...7 lines deleted...]
-      <c r="B27" s="70" t="s">
+      <c r="E26" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A27" s="45">
+        <v>2016</v>
+      </c>
+      <c r="B27" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C27" s="161">
+      <c r="C27" s="155">
         <v>4680709</v>
       </c>
-      <c r="D27" s="161">
+      <c r="D27" s="155">
         <v>1371</v>
       </c>
-      <c r="E27" s="149" t="s">
-[...7 lines deleted...]
-      <c r="B28" s="70" t="s">
+      <c r="E27" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A28" s="45">
+        <v>2016</v>
+      </c>
+      <c r="B28" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="C28" s="161">
+      <c r="C28" s="155">
         <v>4767216</v>
       </c>
-      <c r="D28" s="161">
+      <c r="D28" s="155">
         <v>1331</v>
       </c>
-      <c r="E28" s="149">
+      <c r="E28" s="177">
         <v>25047881</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A29" s="85" t="s">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A29" s="45">
+        <v>2017</v>
+      </c>
+      <c r="B29" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C29" s="155">
+        <v>3730852</v>
+      </c>
+      <c r="D29" s="155">
+        <v>1194</v>
+      </c>
+      <c r="E29" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A30" s="45">
+        <v>2017</v>
+      </c>
+      <c r="B30" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C30" s="155">
+        <v>6224559</v>
+      </c>
+      <c r="D30" s="155">
+        <v>1573</v>
+      </c>
+      <c r="E30" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A31" s="45">
+        <v>2017</v>
+      </c>
+      <c r="B31" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" s="155">
+        <v>10325254</v>
+      </c>
+      <c r="D31" s="155">
+        <v>1903</v>
+      </c>
+      <c r="E31" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A32" s="45">
+        <v>2017</v>
+      </c>
+      <c r="B32" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C32" s="155">
+        <v>14244116</v>
+      </c>
+      <c r="D32" s="155">
+        <v>2265</v>
+      </c>
+      <c r="E32" s="177">
+        <v>69288279</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A33" s="45">
+        <v>2018</v>
+      </c>
+      <c r="B33" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C33" s="155">
+        <v>13528915</v>
+      </c>
+      <c r="D33" s="155">
+        <v>2422</v>
+      </c>
+      <c r="E33" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A34" s="45">
+        <v>2018</v>
+      </c>
+      <c r="B34" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C34" s="155">
+        <v>20648590</v>
+      </c>
+      <c r="D34" s="155">
+        <v>2575</v>
+      </c>
+      <c r="E34" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A35" s="45">
+        <v>2018</v>
+      </c>
+      <c r="B35" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C35" s="155">
+        <v>20866658</v>
+      </c>
+      <c r="D35" s="155">
+        <v>2424</v>
+      </c>
+      <c r="E35" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A36" s="45">
+        <v>2018</v>
+      </c>
+      <c r="B36" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C36" s="155">
+        <v>21610968</v>
+      </c>
+      <c r="D36" s="155">
+        <v>2944</v>
+      </c>
+      <c r="E36" s="177">
+        <v>95798852</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A37" s="45">
+        <v>2019</v>
+      </c>
+      <c r="B37" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C37" s="155">
+        <v>20829766</v>
+      </c>
+      <c r="D37" s="155">
+        <v>2932</v>
+      </c>
+      <c r="E37" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A38" s="45">
+        <v>2019</v>
+      </c>
+      <c r="B38" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C38" s="155">
+        <v>26527099</v>
+      </c>
+      <c r="D38" s="155">
+        <v>3174</v>
+      </c>
+      <c r="E38" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A39" s="45">
+        <v>2019</v>
+      </c>
+      <c r="B39" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" s="155">
+        <v>26831019</v>
+      </c>
+      <c r="D39" s="155">
+        <v>3388</v>
+      </c>
+      <c r="E39" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A40" s="45">
+        <v>2019</v>
+      </c>
+      <c r="B40" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C40" s="155">
+        <v>24839518</v>
+      </c>
+      <c r="D40" s="155">
+        <v>3205</v>
+      </c>
+      <c r="E40" s="177">
+        <v>106622243</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A41" s="45">
+        <v>2020</v>
+      </c>
+      <c r="B41" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C41" s="155">
+        <v>23753361</v>
+      </c>
+      <c r="D41" s="155">
+        <v>3047</v>
+      </c>
+      <c r="E41" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A42" s="45">
+        <v>2020</v>
+      </c>
+      <c r="B42" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C42" s="155">
+        <v>26652227</v>
+      </c>
+      <c r="D42" s="155">
+        <v>2836</v>
+      </c>
+      <c r="E42" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A43" s="45">
+        <v>2020</v>
+      </c>
+      <c r="B43" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C43" s="155">
+        <v>31377137</v>
+      </c>
+      <c r="D43" s="155">
+        <v>3363</v>
+      </c>
+      <c r="E43" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A44" s="45">
+        <v>2020</v>
+      </c>
+      <c r="B44" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C44" s="155">
+        <v>31661107</v>
+      </c>
+      <c r="D44" s="155">
+        <v>3500</v>
+      </c>
+      <c r="E44" s="177">
+        <v>131034274</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A45" s="45">
+        <v>2021</v>
+      </c>
+      <c r="B45" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C45" s="155">
+        <v>33571793</v>
+      </c>
+      <c r="D45" s="155">
+        <v>3783</v>
+      </c>
+      <c r="E45" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A46" s="45">
+        <v>2021</v>
+      </c>
+      <c r="B46" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C46" s="155">
+        <v>36601316</v>
+      </c>
+      <c r="D46" s="155">
+        <v>3528</v>
+      </c>
+      <c r="E46" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A47" s="45">
+        <v>2021</v>
+      </c>
+      <c r="B47" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C47" s="155">
+        <v>29200058</v>
+      </c>
+      <c r="D47" s="155">
+        <v>3272</v>
+      </c>
+      <c r="E47" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A48" s="45">
+        <v>2021</v>
+      </c>
+      <c r="B48" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C48" s="155">
+        <v>28625808</v>
+      </c>
+      <c r="D48" s="155">
+        <v>3289</v>
+      </c>
+      <c r="E48" s="177">
+        <v>89402725</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A49" s="45">
+        <v>2022</v>
+      </c>
+      <c r="B49" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C49" s="155">
+        <v>24022727</v>
+      </c>
+      <c r="D49" s="155">
+        <v>3407</v>
+      </c>
+      <c r="E49" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A50" s="45">
+        <v>2022</v>
+      </c>
+      <c r="B50" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C50" s="155">
+        <v>20009412</v>
+      </c>
+      <c r="D50" s="155">
+        <v>2682</v>
+      </c>
+      <c r="E50" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A51" s="45">
+        <v>2022</v>
+      </c>
+      <c r="B51" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C51" s="155">
+        <v>16744778</v>
+      </c>
+      <c r="D51" s="155">
+        <v>2579</v>
+      </c>
+      <c r="E51" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A52" s="45">
+        <v>2022</v>
+      </c>
+      <c r="B52" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C52" s="155">
+        <v>17559181</v>
+      </c>
+      <c r="D52" s="155">
+        <v>2519</v>
+      </c>
+      <c r="E52" s="177">
+        <v>59995525</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A53" s="45">
+        <v>2023</v>
+      </c>
+      <c r="B53" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C53" s="155">
+        <v>13329848</v>
+      </c>
+      <c r="D53" s="155">
+        <v>2286</v>
+      </c>
+      <c r="E53" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A54" s="45">
+        <v>2023</v>
+      </c>
+      <c r="B54" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C54" s="155">
+        <v>14015490</v>
+      </c>
+      <c r="D54" s="155">
+        <v>2129</v>
+      </c>
+      <c r="E54" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A55" s="45">
+        <v>2023</v>
+      </c>
+      <c r="B55" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C55" s="155">
+        <v>15091006</v>
+      </c>
+      <c r="D55" s="155">
+        <v>2578</v>
+      </c>
+      <c r="E55" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A56" s="45">
+        <v>2023</v>
+      </c>
+      <c r="B56" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C56" s="155">
+        <v>17317737</v>
+      </c>
+      <c r="D56" s="155">
+        <v>2797</v>
+      </c>
+      <c r="E56" s="177">
+        <v>63953986</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A57" s="45">
+        <v>2024</v>
+      </c>
+      <c r="B57" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C57" s="155">
+        <v>18914230</v>
+      </c>
+      <c r="D57" s="155">
+        <v>2860</v>
+      </c>
+      <c r="E57" s="177" t="s">
+        <v>82</v>
+      </c>
+      <c r="F57" s="78"/>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A58" s="45">
+        <v>2024</v>
+      </c>
+      <c r="B58" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C58" s="155">
+        <v>15116847</v>
+      </c>
+      <c r="D58" s="155">
+        <v>2390</v>
+      </c>
+      <c r="E58" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A59" s="45">
+        <v>2024</v>
+      </c>
+      <c r="B59" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C59" s="155">
+        <v>12605172</v>
+      </c>
+      <c r="D59" s="155">
+        <v>2099</v>
+      </c>
+      <c r="E59" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A60" s="45">
+        <v>2024</v>
+      </c>
+      <c r="B60" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" s="155">
+        <v>10646170</v>
+      </c>
+      <c r="D60" s="155">
+        <v>1817</v>
+      </c>
+      <c r="E60" s="177">
+        <v>33154097</v>
+      </c>
+      <c r="F60" s="78"/>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A61" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B61" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C61" s="155">
+        <v>9108076</v>
+      </c>
+      <c r="D61" s="155">
+        <v>1738</v>
+      </c>
+      <c r="E61" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A62" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B62" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C62" s="155">
+        <v>7253635</v>
+      </c>
+      <c r="D62" s="155">
+        <v>1335</v>
+      </c>
+      <c r="E62" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A63" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B63" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="C63" s="155">
+        <v>6146216</v>
+      </c>
+      <c r="D63" s="155">
+        <v>1517</v>
+      </c>
+      <c r="E63" s="177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A64" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B64" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C64" s="155">
+        <v>6509475</v>
+      </c>
+      <c r="D64" s="155">
+        <v>1773</v>
+      </c>
+      <c r="E64" s="177">
+        <v>13468368</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A65" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C65" s="192">
+        <v>6958893</v>
+      </c>
+      <c r="D65" s="192">
+        <v>2513</v>
+      </c>
+      <c r="E65" s="193">
+        <v>6958893</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A90" s="260" t="s">
         <v>301</v>
       </c>
-      <c r="B29" s="70" t="s">
-[...64 lines deleted...]
-      <c r="A33" s="85" t="s">
+      <c r="B90" s="260"/>
+      <c r="C90" s="260"/>
+      <c r="D90" s="260"/>
+      <c r="E90" s="260"/>
+    </row>
+    <row r="91" spans="1:5" ht="39" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A91" s="259" t="s">
         <v>302</v>
       </c>
-      <c r="B33" s="70" t="s">
-[...584 lines deleted...]
-      <c r="A102" s="67"/>
+      <c r="B91" s="259"/>
+      <c r="C91" s="259"/>
+      <c r="D91" s="259"/>
+      <c r="E91" s="259"/>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A93" s="78"/>
+      <c r="B93" s="78"/>
+      <c r="C93" s="78"/>
+      <c r="D93" s="78"/>
+      <c r="E93" s="78"/>
+    </row>
+    <row r="102" spans="1:1" x14ac:dyDescent="0.4">
+      <c r="A102" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A90:E90"/>
     <mergeCell ref="A91:E91"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{1B5C31B4-FB28-4305-A065-441518CEBC1A}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D418A268-E712-4D4F-AEB1-19C25E5616D3}">
   <dimension ref="A1:M101"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:J2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="14.54296875" style="35" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="8.6328125" style="35"/>
+    <col min="1" max="1" width="16.23046875" style="42" customWidth="1"/>
+    <col min="2" max="2" width="17.53515625" style="42" customWidth="1"/>
+    <col min="3" max="3" width="36" style="42" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="20.4609375" style="42" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17" style="42" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="26" style="42" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="19.69140625" style="42" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.53515625" style="42" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="22.23046875" style="42" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="37.4609375" style="42" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.69140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="47" t="s">
+    <row r="1" spans="1:10" s="53" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="55" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="189" t="s">
+    <row r="2" spans="1:10" s="275" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.7">
+      <c r="A2" s="274" t="s">
         <v>69</v>
       </c>
-      <c r="B2" s="189"/>
-[...10 lines deleted...]
-      <c r="A3" s="190" t="s">
+      <c r="B2" s="274"/>
+      <c r="C2" s="274"/>
+      <c r="D2" s="274"/>
+      <c r="E2" s="274"/>
+      <c r="F2" s="274"/>
+      <c r="G2" s="274"/>
+      <c r="H2" s="274"/>
+      <c r="I2" s="274"/>
+      <c r="J2" s="274"/>
+    </row>
+    <row r="3" spans="1:10" s="43" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="226" t="s">
         <v>70</v>
       </c>
-      <c r="B3" s="190"/>
-[...10 lines deleted...]
-      <c r="A4" s="147" t="s">
+      <c r="B3" s="226"/>
+      <c r="C3" s="226"/>
+      <c r="D3" s="226"/>
+      <c r="E3" s="226"/>
+      <c r="F3" s="226"/>
+      <c r="G3" s="226"/>
+      <c r="H3" s="226"/>
+      <c r="I3" s="226"/>
+      <c r="J3" s="226"/>
+    </row>
+    <row r="4" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="174" t="s">
         <v>71</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="B4" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="C4" s="27" t="s">
+      <c r="C4" s="33" t="s">
         <v>73</v>
       </c>
-      <c r="D4" s="37" t="s">
+      <c r="D4" s="44" t="s">
         <v>74</v>
       </c>
-      <c r="E4" s="27" t="s">
+      <c r="E4" s="33" t="s">
         <v>75</v>
       </c>
-      <c r="F4" s="27" t="s">
+      <c r="F4" s="33" t="s">
         <v>76</v>
       </c>
-      <c r="G4" s="27" t="s">
+      <c r="G4" s="33" t="s">
         <v>77</v>
       </c>
-      <c r="H4" s="27" t="s">
+      <c r="H4" s="33" t="s">
         <v>78</v>
       </c>
-      <c r="I4" s="27" t="s">
+      <c r="I4" s="33" t="s">
         <v>79</v>
       </c>
-      <c r="J4" s="28" t="s">
+      <c r="J4" s="34" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="14.4" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="38">
+    <row r="5" spans="1:10" ht="14.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="45">
         <v>2012</v>
       </c>
-      <c r="B5" s="39" t="s">
+      <c r="B5" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C5" s="41" t="s">
-[...25 lines deleted...]
-      <c r="A6" s="38">
+      <c r="C5" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="D5" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="E5" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="F5" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="G5" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="H5" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="I5" s="173" t="s">
+        <v>82</v>
+      </c>
+      <c r="J5" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="45">
         <v>2012</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C6" s="42" t="s">
-[...25 lines deleted...]
-      <c r="A7" s="38">
+      <c r="C6" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="D6" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="E6" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="F6" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="G6" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="H6" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="I6" s="173">
+        <v>0</v>
+      </c>
+      <c r="J6" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="45">
         <v>2012</v>
       </c>
-      <c r="B7" s="39" t="s">
+      <c r="B7" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C7" s="41" t="s">
-[...25 lines deleted...]
-      <c r="A8" s="38">
+      <c r="C7" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="D7" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="E7" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="F7" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="G7" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="H7" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="I7" s="173">
+        <v>0</v>
+      </c>
+      <c r="J7" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="45">
         <v>2012</v>
       </c>
-      <c r="B8" s="39" t="s">
+      <c r="B8" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C8" s="42" t="s">
-[...17 lines deleted...]
-      <c r="I8" s="146">
+      <c r="C8" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="D8" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="E8" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="F8" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="G8" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="H8" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="I8" s="173">
         <v>0.3</v>
       </c>
-      <c r="J8" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="38">
+      <c r="J8" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="45">
         <v>2013</v>
       </c>
-      <c r="B9" s="39" t="s">
+      <c r="B9" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C9" s="41" t="s">
-[...17 lines deleted...]
-      <c r="I9" s="146">
+      <c r="C9" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="D9" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="F9" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="G9" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="H9" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="I9" s="173">
         <v>0.4</v>
       </c>
-      <c r="J9" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="38">
+      <c r="J9" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="45">
         <v>2013</v>
       </c>
-      <c r="B10" s="39" t="s">
+      <c r="B10" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="42" t="s">
-[...25 lines deleted...]
-      <c r="A11" s="38">
+      <c r="C10" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="D10" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="E10" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="F10" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="G10" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="H10" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="I10" s="173">
+        <v>0</v>
+      </c>
+      <c r="J10" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="45">
         <v>2013</v>
       </c>
-      <c r="B11" s="39" t="s">
+      <c r="B11" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C11" s="41" t="s">
-[...17 lines deleted...]
-      <c r="I11" s="146">
+      <c r="C11" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="D11" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="E11" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="F11" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="G11" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="H11" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="I11" s="173">
         <v>0.3</v>
       </c>
-      <c r="J11" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="38">
+      <c r="J11" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="45">
         <v>2013</v>
       </c>
-      <c r="B12" s="39" t="s">
+      <c r="B12" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C12" s="42" t="s">
-[...17 lines deleted...]
-      <c r="I12" s="146">
+      <c r="C12" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="D12" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="E12" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="F12" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="G12" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="H12" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="173">
         <v>2.5</v>
       </c>
-      <c r="J12" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="38">
+      <c r="J12" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="45">
         <v>2014</v>
       </c>
-      <c r="B13" s="39" t="s">
+      <c r="B13" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C13" s="41" t="s">
-[...17 lines deleted...]
-      <c r="I13" s="146">
+      <c r="C13" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="D13" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="E13" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="F13" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="G13" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="H13" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="173">
         <v>2.2000000000000002</v>
       </c>
-      <c r="J13" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="38">
+      <c r="J13" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="45">
         <v>2014</v>
       </c>
-      <c r="B14" s="39" t="s">
+      <c r="B14" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C14" s="42" t="s">
-[...17 lines deleted...]
-      <c r="I14" s="146">
+      <c r="C14" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="D14" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="F14" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="G14" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="H14" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="I14" s="173">
         <v>0.4</v>
       </c>
-      <c r="J14" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="38">
+      <c r="J14" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="45">
         <v>2014</v>
       </c>
-      <c r="B15" s="39" t="s">
+      <c r="B15" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C15" s="41" t="s">
-[...17 lines deleted...]
-      <c r="I15" s="146">
+      <c r="C15" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="D15" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="E15" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="F15" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="G15" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="H15" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="I15" s="173">
         <v>2.9</v>
       </c>
-      <c r="J15" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="38">
+      <c r="J15" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="45">
         <v>2014</v>
       </c>
-      <c r="B16" s="39" t="s">
+      <c r="B16" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C16" s="42" t="s">
-[...17 lines deleted...]
-      <c r="I16" s="146">
+      <c r="C16" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="D16" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="E16" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="F16" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="G16" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="H16" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="I16" s="173">
         <v>5.3</v>
       </c>
-      <c r="J16" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="38">
+      <c r="J16" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="45">
         <v>2015</v>
       </c>
-      <c r="B17" s="39" t="s">
+      <c r="B17" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C17" s="41" t="s">
-[...17 lines deleted...]
-      <c r="I17" s="146">
+      <c r="C17" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="D17" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="E17" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="F17" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="G17" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="H17" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="I17" s="173">
         <v>0.1</v>
       </c>
-      <c r="J17" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="38">
+      <c r="J17" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="45">
         <v>2015</v>
       </c>
-      <c r="B18" s="39" t="s">
+      <c r="B18" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C18" s="42" t="s">
-[...17 lines deleted...]
-      <c r="I18" s="146">
+      <c r="C18" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="D18" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="E18" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="F18" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="G18" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="H18" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="I18" s="173">
         <v>0.8</v>
       </c>
-      <c r="J18" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="38">
+      <c r="J18" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="45">
         <v>2015</v>
       </c>
-      <c r="B19" s="39" t="s">
+      <c r="B19" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C19" s="41" t="s">
-[...17 lines deleted...]
-      <c r="I19" s="146">
+      <c r="C19" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="E19" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="F19" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="G19" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="H19" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="I19" s="173">
         <v>0.4</v>
       </c>
-      <c r="J19" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="38">
+      <c r="J19" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="45">
         <v>2015</v>
       </c>
-      <c r="B20" s="39" t="s">
+      <c r="B20" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="42" t="s">
-[...17 lines deleted...]
-      <c r="I20" s="146">
+      <c r="C20" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="E20" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="F20" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="G20" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="H20" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="I20" s="173">
         <v>0.7</v>
       </c>
-      <c r="J20" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A21" s="38">
+      <c r="J20" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="45">
         <v>2016</v>
       </c>
-      <c r="B21" s="39" t="s">
+      <c r="B21" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C21" s="41" t="s">
-[...17 lines deleted...]
-      <c r="I21" s="146">
+      <c r="C21" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="D21" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="E21" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="F21" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="G21" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="H21" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="I21" s="173">
         <v>1.2</v>
       </c>
-      <c r="J21" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="38">
+      <c r="J21" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="45">
         <v>2016</v>
       </c>
-      <c r="B22" s="39" t="s">
+      <c r="B22" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C22" s="42" t="s">
-[...17 lines deleted...]
-      <c r="I22" s="146">
+      <c r="C22" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="D22" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="E22" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="F22" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="G22" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="H22" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="I22" s="173">
         <v>3</v>
       </c>
-      <c r="J22" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="38">
+      <c r="J22" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="45">
         <v>2016</v>
       </c>
-      <c r="B23" s="39" t="s">
+      <c r="B23" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C23" s="41" t="s">
-[...17 lines deleted...]
-      <c r="I23" s="146">
+      <c r="C23" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="D23" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="E23" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="G23" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="H23" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="I23" s="173">
         <v>2.7</v>
       </c>
-      <c r="J23" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A24" s="38">
+      <c r="J23" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="45">
         <v>2016</v>
       </c>
-      <c r="B24" s="39" t="s">
+      <c r="B24" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C24" s="42" t="s">
-[...17 lines deleted...]
-      <c r="I24" s="146">
+      <c r="C24" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="D24" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="E24" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="F24" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="G24" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="H24" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="I24" s="173">
         <v>2.1</v>
       </c>
-      <c r="J24" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A25" s="38">
+      <c r="J24" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="45">
         <v>2017</v>
       </c>
-      <c r="B25" s="39" t="s">
+      <c r="B25" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C25" s="41" t="s">
-[...17 lines deleted...]
-      <c r="I25" s="146">
+      <c r="C25" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="D25" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="E25" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="F25" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="G25" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="H25" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="I25" s="173">
         <v>2.2000000000000002</v>
       </c>
-      <c r="J25" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A26" s="38">
+      <c r="J25" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="45">
         <v>2017</v>
       </c>
-      <c r="B26" s="39" t="s">
+      <c r="B26" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C26" s="42" t="s">
-[...17 lines deleted...]
-      <c r="I26" s="146">
+      <c r="C26" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="D26" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="E26" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="F26" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="G26" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="H26" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="I26" s="173">
         <v>2.7</v>
       </c>
-      <c r="J26" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A27" s="38">
+      <c r="J26" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="45">
         <v>2017</v>
       </c>
-      <c r="B27" s="39" t="s">
+      <c r="B27" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C27" s="41" t="s">
-[...17 lines deleted...]
-      <c r="I27" s="146">
+      <c r="C27" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="D27" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="E27" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="F27" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="G27" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="H27" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="I27" s="173">
         <v>1.8</v>
       </c>
-      <c r="J27" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="38">
+      <c r="J27" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="45">
         <v>2017</v>
       </c>
-      <c r="B28" s="39" t="s">
+      <c r="B28" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C28" s="42" t="s">
-[...17 lines deleted...]
-      <c r="I28" s="146">
+      <c r="C28" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="D28" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="E28" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="G28" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="H28" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="I28" s="173">
         <v>2.5</v>
       </c>
-      <c r="J28" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A29" s="38">
+      <c r="J28" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="45">
         <v>2018</v>
       </c>
-      <c r="B29" s="39" t="s">
+      <c r="B29" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C29" s="41" t="s">
-[...17 lines deleted...]
-      <c r="I29" s="146">
+      <c r="C29" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="D29" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="E29" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="F29" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="G29" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="H29" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="I29" s="173">
         <v>2.5</v>
       </c>
-      <c r="J29" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A30" s="38">
+      <c r="J29" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="45">
         <v>2018</v>
       </c>
-      <c r="B30" s="39" t="s">
+      <c r="B30" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C30" s="42" t="s">
-[...17 lines deleted...]
-      <c r="I30" s="146">
+      <c r="C30" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="D30" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="E30" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="F30" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="G30" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="H30" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="I30" s="173">
         <v>3.2</v>
       </c>
-      <c r="J30" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A31" s="38">
+      <c r="J30" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="45">
         <v>2018</v>
       </c>
-      <c r="B31" s="39" t="s">
+      <c r="B31" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C31" s="41" t="s">
-[...17 lines deleted...]
-      <c r="I31" s="146">
+      <c r="C31" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="D31" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="E31" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="F31" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="G31" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="H31" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="I31" s="173">
         <v>3.5</v>
       </c>
-      <c r="J31" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A32" s="38">
+      <c r="J31" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="45">
         <v>2018</v>
       </c>
-      <c r="B32" s="39" t="s">
+      <c r="B32" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C32" s="42" t="s">
-[...17 lines deleted...]
-      <c r="I32" s="146">
+      <c r="C32" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="D32" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="E32" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="F32" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="G32" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="H32" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="I32" s="173">
         <v>3.5</v>
       </c>
-      <c r="J32" s="130" t="s">
-[...4 lines deleted...]
-      <c r="A33" s="38">
+      <c r="J32" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A33" s="45">
         <v>2019</v>
       </c>
-      <c r="B33" s="39" t="s">
+      <c r="B33" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C33" s="41">
+      <c r="C33" s="48">
         <v>2.1</v>
       </c>
-      <c r="D33" s="41">
+      <c r="D33" s="48">
         <v>0.5</v>
       </c>
-      <c r="E33" s="40">
+      <c r="E33" s="47">
         <v>1.4</v>
       </c>
-      <c r="F33" s="40">
-[...2 lines deleted...]
-      <c r="G33" s="40">
+      <c r="F33" s="47">
+        <v>0</v>
+      </c>
+      <c r="G33" s="47">
         <v>0.3</v>
       </c>
-      <c r="H33" s="40">
-[...2 lines deleted...]
-      <c r="I33" s="129">
+      <c r="H33" s="47">
+        <v>0</v>
+      </c>
+      <c r="I33" s="149">
         <v>4.3</v>
       </c>
-      <c r="J33" s="130" t="s">
-[...6 lines deleted...]
-      <c r="A34" s="38">
+      <c r="J33" s="150" t="s">
+        <v>82</v>
+      </c>
+      <c r="L33" s="115"/>
+      <c r="M33" s="96"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A34" s="45">
         <v>2019</v>
       </c>
-      <c r="B34" s="39" t="s">
+      <c r="B34" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C34" s="42">
+      <c r="C34" s="49">
         <v>3.4</v>
       </c>
-      <c r="D34" s="42">
+      <c r="D34" s="49">
         <v>0.5</v>
       </c>
-      <c r="E34" s="40">
+      <c r="E34" s="47">
         <v>1.9</v>
       </c>
-      <c r="F34" s="40">
-[...2 lines deleted...]
-      <c r="G34" s="40">
+      <c r="F34" s="47">
+        <v>0</v>
+      </c>
+      <c r="G34" s="47">
         <v>0.4</v>
       </c>
-      <c r="H34" s="40">
-[...2 lines deleted...]
-      <c r="I34" s="130">
+      <c r="H34" s="47">
+        <v>0</v>
+      </c>
+      <c r="I34" s="150">
         <v>6.2</v>
       </c>
-      <c r="J34" s="130" t="s">
-[...5 lines deleted...]
-      <c r="A35" s="38">
+      <c r="J34" s="150" t="s">
+        <v>82</v>
+      </c>
+      <c r="M34" s="96"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A35" s="45">
         <v>2019</v>
       </c>
-      <c r="B35" s="39" t="s">
+      <c r="B35" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C35" s="41">
+      <c r="C35" s="48">
         <v>2</v>
       </c>
-      <c r="D35" s="41">
+      <c r="D35" s="48">
         <v>0.4</v>
       </c>
-      <c r="E35" s="40">
+      <c r="E35" s="47">
         <v>2.5</v>
       </c>
-      <c r="F35" s="40">
-[...2 lines deleted...]
-      <c r="G35" s="40">
+      <c r="F35" s="47">
+        <v>0</v>
+      </c>
+      <c r="G35" s="47">
         <v>0.4</v>
       </c>
-      <c r="H35" s="40">
-[...2 lines deleted...]
-      <c r="I35" s="130">
+      <c r="H35" s="47">
+        <v>0</v>
+      </c>
+      <c r="I35" s="150">
         <v>5.4</v>
       </c>
-      <c r="J35" s="130" t="s">
-[...5 lines deleted...]
-      <c r="A36" s="38">
+      <c r="J35" s="150" t="s">
+        <v>82</v>
+      </c>
+      <c r="M35" s="96"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A36" s="45">
         <v>2019</v>
       </c>
-      <c r="B36" s="39" t="s">
+      <c r="B36" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C36" s="42">
+      <c r="C36" s="49">
         <v>2.6</v>
       </c>
-      <c r="D36" s="42">
+      <c r="D36" s="49">
         <v>0.4</v>
       </c>
-      <c r="E36" s="40">
+      <c r="E36" s="47">
         <v>2.6</v>
       </c>
-      <c r="F36" s="40">
+      <c r="F36" s="47">
         <v>0.1</v>
       </c>
-      <c r="G36" s="40">
+      <c r="G36" s="47">
         <v>0.4</v>
       </c>
-      <c r="H36" s="40">
-[...2 lines deleted...]
-      <c r="I36" s="130">
+      <c r="H36" s="47">
+        <v>0</v>
+      </c>
+      <c r="I36" s="150">
         <v>6.1</v>
       </c>
-      <c r="J36" s="130" t="s">
-[...5 lines deleted...]
-      <c r="A37" s="38">
+      <c r="J36" s="150" t="s">
+        <v>82</v>
+      </c>
+      <c r="M36" s="96"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A37" s="45">
         <v>2020</v>
       </c>
-      <c r="B37" s="39" t="s">
+      <c r="B37" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C37" s="41">
+      <c r="C37" s="48">
         <v>2.7</v>
       </c>
-      <c r="D37" s="41">
+      <c r="D37" s="48">
         <v>0.5</v>
       </c>
-      <c r="E37" s="40">
+      <c r="E37" s="47">
         <v>2.5</v>
       </c>
-      <c r="F37" s="40">
-[...2 lines deleted...]
-      <c r="G37" s="40">
+      <c r="F37" s="47">
+        <v>0</v>
+      </c>
+      <c r="G37" s="47">
         <v>0.5</v>
       </c>
-      <c r="H37" s="40">
-[...2 lines deleted...]
-      <c r="I37" s="130">
+      <c r="H37" s="47">
+        <v>0</v>
+      </c>
+      <c r="I37" s="150">
         <v>6.3</v>
       </c>
-      <c r="J37" s="130" t="s">
-[...6 lines deleted...]
-      <c r="A38" s="38">
+      <c r="J37" s="150" t="s">
+        <v>82</v>
+      </c>
+      <c r="L37" s="115"/>
+      <c r="M37" s="96"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A38" s="45">
         <v>2020</v>
       </c>
-      <c r="B38" s="39" t="s">
+      <c r="B38" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C38" s="42">
+      <c r="C38" s="49">
         <v>3.5</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="49">
         <v>0.5</v>
       </c>
-      <c r="E38" s="40">
+      <c r="E38" s="47">
         <v>2.9</v>
       </c>
-      <c r="F38" s="40">
-[...2 lines deleted...]
-      <c r="G38" s="40">
+      <c r="F38" s="47">
+        <v>0</v>
+      </c>
+      <c r="G38" s="47">
         <v>0.5</v>
       </c>
-      <c r="H38" s="40">
-[...2 lines deleted...]
-      <c r="I38" s="130">
+      <c r="H38" s="47">
+        <v>0</v>
+      </c>
+      <c r="I38" s="150">
         <v>7.5</v>
       </c>
-      <c r="J38" s="130" t="s">
-[...5 lines deleted...]
-      <c r="A39" s="38">
+      <c r="J38" s="150" t="s">
+        <v>82</v>
+      </c>
+      <c r="M38" s="96"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A39" s="45">
         <v>2020</v>
       </c>
-      <c r="B39" s="39" t="s">
+      <c r="B39" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C39" s="41">
+      <c r="C39" s="48">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D39" s="41">
+      <c r="D39" s="48">
         <v>0.7</v>
       </c>
-      <c r="E39" s="40">
+      <c r="E39" s="47">
         <v>2.9</v>
       </c>
-      <c r="F39" s="40">
-[...2 lines deleted...]
-      <c r="G39" s="40">
+      <c r="F39" s="47">
+        <v>0</v>
+      </c>
+      <c r="G39" s="47">
         <v>0.5</v>
       </c>
-      <c r="H39" s="40">
-[...2 lines deleted...]
-      <c r="I39" s="130">
+      <c r="H39" s="47">
+        <v>0</v>
+      </c>
+      <c r="I39" s="150">
         <v>6.4</v>
       </c>
-      <c r="J39" s="130" t="s">
-[...5 lines deleted...]
-      <c r="A40" s="38">
+      <c r="J39" s="150" t="s">
+        <v>82</v>
+      </c>
+      <c r="M39" s="96"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A40" s="45">
         <v>2020</v>
       </c>
-      <c r="B40" s="39" t="s">
+      <c r="B40" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C40" s="42">
+      <c r="C40" s="49">
         <v>3.5</v>
       </c>
-      <c r="D40" s="42">
+      <c r="D40" s="49">
         <v>0.6</v>
       </c>
-      <c r="E40" s="40">
+      <c r="E40" s="47">
         <v>3.2</v>
       </c>
-      <c r="F40" s="40">
+      <c r="F40" s="47">
         <v>0.1</v>
       </c>
-      <c r="G40" s="40">
+      <c r="G40" s="47">
         <v>0.5</v>
       </c>
-      <c r="H40" s="40">
-[...2 lines deleted...]
-      <c r="I40" s="130">
+      <c r="H40" s="47">
+        <v>0</v>
+      </c>
+      <c r="I40" s="150">
         <v>7.9</v>
       </c>
-      <c r="J40" s="130" t="s">
-[...5 lines deleted...]
-      <c r="A41" s="38">
+      <c r="J40" s="150" t="s">
+        <v>82</v>
+      </c>
+      <c r="M40" s="96"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A41" s="45">
         <v>2021</v>
       </c>
-      <c r="B41" s="39" t="s">
+      <c r="B41" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C41" s="41">
+      <c r="C41" s="48">
         <v>3.3</v>
       </c>
-      <c r="D41" s="41">
+      <c r="D41" s="48">
         <v>0.6</v>
       </c>
-      <c r="E41" s="40">
+      <c r="E41" s="47">
         <v>3.4</v>
       </c>
-      <c r="F41" s="40">
-[...2 lines deleted...]
-      <c r="G41" s="40">
+      <c r="F41" s="47">
+        <v>0</v>
+      </c>
+      <c r="G41" s="47">
         <v>0.5</v>
       </c>
-      <c r="H41" s="40">
-[...2 lines deleted...]
-      <c r="I41" s="130">
+      <c r="H41" s="47">
+        <v>0</v>
+      </c>
+      <c r="I41" s="150">
         <v>7.8</v>
       </c>
-      <c r="J41" s="130" t="s">
-[...5 lines deleted...]
-      <c r="A42" s="38">
+      <c r="J41" s="150" t="s">
+        <v>82</v>
+      </c>
+      <c r="M41" s="96"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A42" s="45">
         <v>2021</v>
       </c>
-      <c r="B42" s="39" t="s">
+      <c r="B42" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C42" s="42">
+      <c r="C42" s="49">
         <v>4.5</v>
       </c>
-      <c r="D42" s="42">
+      <c r="D42" s="49">
         <v>0.8</v>
       </c>
-      <c r="E42" s="40">
+      <c r="E42" s="47">
         <v>3.6</v>
       </c>
-      <c r="F42" s="40">
+      <c r="F42" s="47">
         <v>0.2</v>
       </c>
-      <c r="G42" s="40">
+      <c r="G42" s="47">
         <v>0.6</v>
       </c>
-      <c r="H42" s="40">
-[...2 lines deleted...]
-      <c r="I42" s="130">
+      <c r="H42" s="47">
+        <v>0</v>
+      </c>
+      <c r="I42" s="150">
         <v>9.6999999999999993</v>
       </c>
-      <c r="J42" s="130" t="s">
-[...5 lines deleted...]
-      <c r="A43" s="38">
+      <c r="J42" s="150" t="s">
+        <v>82</v>
+      </c>
+      <c r="M42" s="96"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A43" s="45">
         <v>2021</v>
       </c>
-      <c r="B43" s="39" t="s">
+      <c r="B43" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C43" s="41">
+      <c r="C43" s="48">
         <v>4.5</v>
       </c>
-      <c r="D43" s="41">
+      <c r="D43" s="48">
         <v>1.5</v>
       </c>
-      <c r="E43" s="40">
+      <c r="E43" s="47">
         <v>4.0999999999999996</v>
       </c>
-      <c r="F43" s="40">
+      <c r="F43" s="47">
         <v>0.1</v>
       </c>
-      <c r="G43" s="40">
+      <c r="G43" s="47">
         <v>0.6</v>
       </c>
-      <c r="H43" s="40">
-[...2 lines deleted...]
-      <c r="I43" s="130">
+      <c r="H43" s="47">
+        <v>0</v>
+      </c>
+      <c r="I43" s="150">
         <v>10.9</v>
       </c>
-      <c r="J43" s="130" t="s">
-[...5 lines deleted...]
-      <c r="A44" s="38">
+      <c r="J43" s="150" t="s">
+        <v>82</v>
+      </c>
+      <c r="M43" s="96"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A44" s="45">
         <v>2021</v>
       </c>
-      <c r="B44" s="39" t="s">
+      <c r="B44" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C44" s="42">
+      <c r="C44" s="49">
         <v>4.3</v>
       </c>
-      <c r="D44" s="42">
+      <c r="D44" s="49">
         <v>2.2000000000000002</v>
       </c>
-      <c r="E44" s="40">
+      <c r="E44" s="47">
         <v>4.2</v>
       </c>
-      <c r="F44" s="40">
+      <c r="F44" s="47">
         <v>0.1</v>
       </c>
-      <c r="G44" s="40">
+      <c r="G44" s="47">
         <v>0.6</v>
       </c>
-      <c r="H44" s="40">
-[...2 lines deleted...]
-      <c r="I44" s="130">
+      <c r="H44" s="47">
+        <v>0</v>
+      </c>
+      <c r="I44" s="150">
         <v>11.5</v>
       </c>
-      <c r="J44" s="130" t="s">
-[...5 lines deleted...]
-      <c r="A45" s="38">
+      <c r="J44" s="150" t="s">
+        <v>82</v>
+      </c>
+      <c r="M44" s="96"/>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A45" s="45">
         <v>2022</v>
       </c>
-      <c r="B45" s="39" t="s">
+      <c r="B45" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C45" s="41">
+      <c r="C45" s="48">
         <v>4.9000000000000004</v>
       </c>
-      <c r="D45" s="41">
+      <c r="D45" s="48">
         <v>2.2000000000000002</v>
       </c>
-      <c r="E45" s="40">
+      <c r="E45" s="47">
         <v>5</v>
       </c>
-      <c r="F45" s="40">
-[...2 lines deleted...]
-      <c r="G45" s="40">
+      <c r="F45" s="47">
+        <v>0</v>
+      </c>
+      <c r="G45" s="47">
         <v>0.7</v>
       </c>
-      <c r="H45" s="40">
-[...2 lines deleted...]
-      <c r="I45" s="130">
+      <c r="H45" s="47">
+        <v>0</v>
+      </c>
+      <c r="I45" s="150">
         <v>12.9</v>
       </c>
-      <c r="J45" s="130" t="s">
-[...5 lines deleted...]
-      <c r="A46" s="38">
+      <c r="J45" s="150" t="s">
+        <v>82</v>
+      </c>
+      <c r="M45" s="96"/>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A46" s="45">
         <v>2022</v>
       </c>
-      <c r="B46" s="39" t="s">
+      <c r="B46" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C46" s="42">
+      <c r="C46" s="49">
         <v>6.3</v>
       </c>
-      <c r="D46" s="42">
+      <c r="D46" s="49">
         <v>2.7</v>
       </c>
-      <c r="E46" s="40">
+      <c r="E46" s="47">
         <v>6.2</v>
       </c>
-      <c r="F46" s="40">
-[...2 lines deleted...]
-      <c r="G46" s="40">
+      <c r="F46" s="47">
+        <v>0</v>
+      </c>
+      <c r="G46" s="47">
         <v>0.8</v>
       </c>
-      <c r="H46" s="40">
+      <c r="H46" s="47">
         <v>0.1</v>
       </c>
-      <c r="I46" s="130">
+      <c r="I46" s="150">
         <v>16.100000000000001</v>
       </c>
-      <c r="J46" s="130" t="s">
-[...5 lines deleted...]
-      <c r="A47" s="38">
+      <c r="J46" s="150" t="s">
+        <v>82</v>
+      </c>
+      <c r="M46" s="96"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A47" s="45">
         <v>2022</v>
       </c>
-      <c r="B47" s="39" t="s">
+      <c r="B47" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C47" s="41">
+      <c r="C47" s="48">
         <v>7.1</v>
       </c>
-      <c r="D47" s="41">
+      <c r="D47" s="48">
         <v>4.3</v>
       </c>
-      <c r="E47" s="40">
+      <c r="E47" s="47">
         <v>7</v>
       </c>
-      <c r="F47" s="40">
+      <c r="F47" s="47">
         <v>0.3</v>
       </c>
-      <c r="G47" s="40">
+      <c r="G47" s="47">
         <v>0.8</v>
       </c>
-      <c r="H47" s="40">
+      <c r="H47" s="47">
         <v>0.2</v>
       </c>
-      <c r="I47" s="130">
+      <c r="I47" s="150">
         <v>19.7</v>
       </c>
-      <c r="J47" s="130" t="s">
-[...5 lines deleted...]
-      <c r="A48" s="38">
+      <c r="J47" s="150" t="s">
+        <v>82</v>
+      </c>
+      <c r="M47" s="96"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A48" s="45">
         <v>2022</v>
       </c>
-      <c r="B48" s="39" t="s">
+      <c r="B48" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C48" s="42">
+      <c r="C48" s="49">
         <v>7.6</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="49">
         <v>5.4</v>
       </c>
-      <c r="E48" s="40">
+      <c r="E48" s="47">
         <v>8.3000000000000007</v>
       </c>
-      <c r="F48" s="40">
+      <c r="F48" s="47">
         <v>0.2</v>
       </c>
-      <c r="G48" s="40">
+      <c r="G48" s="47">
         <v>0.9</v>
       </c>
-      <c r="H48" s="40">
+      <c r="H48" s="47">
         <v>0.2</v>
       </c>
-      <c r="I48" s="130">
+      <c r="I48" s="150">
         <v>22.7</v>
       </c>
-      <c r="J48" s="130" t="s">
-[...5 lines deleted...]
-      <c r="A49" s="38">
+      <c r="J48" s="150" t="s">
+        <v>82</v>
+      </c>
+      <c r="M48" s="96"/>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A49" s="45">
         <v>2023</v>
       </c>
-      <c r="B49" s="39" t="s">
+      <c r="B49" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C49" s="41">
+      <c r="C49" s="48">
         <v>6.8</v>
       </c>
-      <c r="D49" s="41">
+      <c r="D49" s="48">
         <v>6.1</v>
       </c>
-      <c r="E49" s="40">
+      <c r="E49" s="47">
         <v>9.6</v>
       </c>
-      <c r="F49" s="40">
+      <c r="F49" s="47">
         <v>0.2</v>
       </c>
-      <c r="G49" s="40">
+      <c r="G49" s="47">
         <v>0.9</v>
       </c>
-      <c r="H49" s="40">
+      <c r="H49" s="47">
         <v>0.2</v>
       </c>
-      <c r="I49" s="130">
+      <c r="I49" s="150">
         <v>23.8</v>
       </c>
-      <c r="J49" s="130">
+      <c r="J49" s="150">
         <v>0.2</v>
       </c>
-      <c r="L49" s="160"/>
-[...3 lines deleted...]
-      <c r="A50" s="38">
+      <c r="L49" s="205"/>
+      <c r="M49" s="205"/>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A50" s="45">
         <v>2023</v>
       </c>
-      <c r="B50" s="39" t="s">
+      <c r="B50" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C50" s="42">
+      <c r="C50" s="49">
         <v>7.6</v>
       </c>
-      <c r="D50" s="42">
+      <c r="D50" s="49">
         <v>7</v>
       </c>
-      <c r="E50" s="40">
+      <c r="E50" s="47">
         <v>11.6</v>
       </c>
-      <c r="F50" s="40">
+      <c r="F50" s="47">
         <v>0.2</v>
       </c>
-      <c r="G50" s="40">
+      <c r="G50" s="47">
         <v>1</v>
       </c>
-      <c r="H50" s="40">
+      <c r="H50" s="47">
         <v>0.3</v>
       </c>
-      <c r="I50" s="130">
+      <c r="I50" s="150">
         <v>27.6</v>
       </c>
-      <c r="J50" s="130">
+      <c r="J50" s="150">
         <v>0.4</v>
       </c>
-      <c r="L50" s="160"/>
-[...3 lines deleted...]
-      <c r="A51" s="38">
+      <c r="L50" s="205"/>
+      <c r="M50" s="205"/>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A51" s="45">
         <v>2023</v>
       </c>
-      <c r="B51" s="39" t="s">
+      <c r="B51" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C51" s="41">
+      <c r="C51" s="48">
         <v>8.6999999999999993</v>
       </c>
-      <c r="D51" s="41">
+      <c r="D51" s="48">
         <v>6.8</v>
       </c>
-      <c r="E51" s="40">
+      <c r="E51" s="47">
         <v>15</v>
       </c>
-      <c r="F51" s="40">
+      <c r="F51" s="47">
         <v>1.6</v>
       </c>
-      <c r="G51" s="40">
+      <c r="G51" s="47">
         <v>1.1000000000000001</v>
       </c>
-      <c r="H51" s="40">
+      <c r="H51" s="47">
         <v>0.3</v>
       </c>
-      <c r="I51" s="130">
+      <c r="I51" s="150">
         <v>33.5</v>
       </c>
-      <c r="J51" s="130">
+      <c r="J51" s="150">
         <v>1.2</v>
       </c>
-      <c r="L51" s="160"/>
-[...3 lines deleted...]
-      <c r="A52" s="38">
+      <c r="L51" s="205"/>
+      <c r="M51" s="205"/>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A52" s="45">
         <v>2023</v>
       </c>
-      <c r="B52" s="39" t="s">
+      <c r="B52" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C52" s="42">
+      <c r="C52" s="49">
         <v>8.8000000000000007</v>
       </c>
-      <c r="D52" s="42">
+      <c r="D52" s="49">
         <v>7.5</v>
       </c>
-      <c r="E52" s="40">
+      <c r="E52" s="47">
         <v>17.5</v>
       </c>
-      <c r="F52" s="40">
+      <c r="F52" s="47">
         <v>0.8</v>
       </c>
-      <c r="G52" s="40">
+      <c r="G52" s="47">
         <v>1.3</v>
       </c>
-      <c r="H52" s="40">
+      <c r="H52" s="47">
         <v>0.3</v>
       </c>
-      <c r="I52" s="130">
+      <c r="I52" s="150">
         <v>36.200000000000003</v>
       </c>
-      <c r="J52" s="130">
+      <c r="J52" s="150">
         <v>1.7</v>
       </c>
-      <c r="L52" s="160"/>
-[...3 lines deleted...]
-      <c r="A53" s="38">
+      <c r="L52" s="205"/>
+      <c r="M52" s="205"/>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A53" s="45">
         <v>2024</v>
       </c>
-      <c r="B53" s="39" t="s">
+      <c r="B53" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C53" s="41">
+      <c r="C53" s="48">
         <v>9.3000000000000007</v>
       </c>
-      <c r="D53" s="41">
+      <c r="D53" s="48">
         <v>7.9</v>
       </c>
-      <c r="E53" s="40">
+      <c r="E53" s="47">
         <v>18.8</v>
       </c>
-      <c r="F53" s="40">
+      <c r="F53" s="47">
         <v>0.8</v>
       </c>
-      <c r="G53" s="40">
+      <c r="G53" s="47">
         <v>1.4</v>
       </c>
-      <c r="H53" s="40">
+      <c r="H53" s="47">
         <v>0.3</v>
       </c>
-      <c r="I53" s="130">
+      <c r="I53" s="150">
         <v>38.6</v>
       </c>
-      <c r="J53" s="130">
+      <c r="J53" s="150">
         <v>1.9</v>
       </c>
-      <c r="L53" s="160"/>
-[...3 lines deleted...]
-      <c r="A54" s="38">
+      <c r="L53" s="205"/>
+      <c r="M53" s="205"/>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A54" s="45">
         <v>2024</v>
       </c>
-      <c r="B54" s="39" t="s">
+      <c r="B54" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C54" s="42">
+      <c r="C54" s="49">
         <v>9</v>
       </c>
-      <c r="D54" s="42">
+      <c r="D54" s="49">
         <v>8</v>
       </c>
-      <c r="E54" s="40">
+      <c r="E54" s="47">
         <v>21.7</v>
       </c>
-      <c r="F54" s="40">
+      <c r="F54" s="47">
         <v>1</v>
       </c>
-      <c r="G54" s="40">
+      <c r="G54" s="47">
         <v>1.4</v>
       </c>
-      <c r="H54" s="40">
+      <c r="H54" s="47">
         <v>0.3</v>
       </c>
-      <c r="I54" s="130">
+      <c r="I54" s="150">
         <v>41.3</v>
       </c>
-      <c r="J54" s="130">
+      <c r="J54" s="150">
         <v>2.6</v>
       </c>
-      <c r="L54" s="160"/>
-[...3 lines deleted...]
-      <c r="A55" s="38">
+      <c r="L54" s="205"/>
+      <c r="M54" s="205"/>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A55" s="45">
         <v>2024</v>
       </c>
-      <c r="B55" s="39" t="s">
+      <c r="B55" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C55" s="41">
+      <c r="C55" s="48">
         <v>8.1</v>
       </c>
-      <c r="D55" s="41">
+      <c r="D55" s="48">
         <v>7.5</v>
       </c>
-      <c r="E55" s="40">
+      <c r="E55" s="47">
         <v>25.9</v>
       </c>
-      <c r="F55" s="40">
+      <c r="F55" s="47">
         <v>1.5</v>
       </c>
-      <c r="G55" s="40">
+      <c r="G55" s="47">
         <v>1.6</v>
       </c>
-      <c r="H55" s="40">
+      <c r="H55" s="47">
         <v>0.4</v>
       </c>
-      <c r="I55" s="130">
+      <c r="I55" s="150">
         <v>45</v>
       </c>
-      <c r="J55" s="130">
+      <c r="J55" s="150">
         <v>3.6</v>
       </c>
-      <c r="L55" s="160"/>
-[...3 lines deleted...]
-      <c r="A56" s="38">
+      <c r="L55" s="205"/>
+      <c r="M55" s="205"/>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A56" s="45">
         <v>2024</v>
       </c>
-      <c r="B56" s="39" t="s">
+      <c r="B56" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="C56" s="42">
+      <c r="C56" s="49">
         <v>8.5</v>
       </c>
-      <c r="D56" s="42">
+      <c r="D56" s="49">
         <v>10</v>
       </c>
-      <c r="E56" s="40">
+      <c r="E56" s="47">
         <v>28.5</v>
       </c>
-      <c r="F56" s="40">
+      <c r="F56" s="47">
         <v>0.8</v>
       </c>
-      <c r="G56" s="40">
+      <c r="G56" s="47">
         <v>1.7</v>
       </c>
-      <c r="H56" s="40">
+      <c r="H56" s="47">
         <v>0.4</v>
       </c>
-      <c r="I56" s="130">
+      <c r="I56" s="150">
         <v>49.9</v>
       </c>
-      <c r="J56" s="130">
+      <c r="J56" s="150">
         <v>3.9</v>
       </c>
-      <c r="L56" s="160"/>
-[...3 lines deleted...]
-      <c r="A57" s="38">
+      <c r="L56" s="205"/>
+      <c r="M56" s="205"/>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A57" s="45">
         <v>2025</v>
       </c>
-      <c r="B57" s="39" t="s">
+      <c r="B57" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="C57" s="41">
+      <c r="C57" s="48">
         <v>8.4</v>
       </c>
-      <c r="D57" s="41">
+      <c r="D57" s="48">
         <v>8.1</v>
       </c>
-      <c r="E57" s="40">
+      <c r="E57" s="47">
         <v>26.1</v>
       </c>
-      <c r="F57" s="40">
+      <c r="F57" s="47">
         <v>1.3</v>
       </c>
-      <c r="G57" s="40">
+      <c r="G57" s="47">
         <v>1.8</v>
       </c>
-      <c r="H57" s="40">
+      <c r="H57" s="47">
         <v>0.4</v>
       </c>
-      <c r="I57" s="130">
+      <c r="I57" s="150">
         <v>46</v>
       </c>
-      <c r="J57" s="130">
+      <c r="J57" s="150">
         <v>4.2</v>
       </c>
-      <c r="L57" s="160"/>
-[...3 lines deleted...]
-      <c r="A58" s="38">
+      <c r="L57" s="205"/>
+      <c r="M57" s="205"/>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A58" s="45">
         <v>2025</v>
       </c>
-      <c r="B58" s="39" t="s">
+      <c r="B58" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="C58" s="42">
+      <c r="C58" s="49">
         <v>9.3000000000000007</v>
       </c>
-      <c r="D58" s="42">
+      <c r="D58" s="49">
         <v>10.4</v>
       </c>
-      <c r="E58" s="40">
+      <c r="E58" s="47">
         <v>29.2</v>
       </c>
-      <c r="F58" s="40">
+      <c r="F58" s="47">
         <v>0.6</v>
       </c>
-      <c r="G58" s="40">
+      <c r="G58" s="47">
         <v>1.8</v>
       </c>
-      <c r="H58" s="40">
+      <c r="H58" s="47">
         <v>0.4</v>
       </c>
-      <c r="I58" s="130">
+      <c r="I58" s="150">
         <v>51.8</v>
       </c>
-      <c r="J58" s="130">
+      <c r="J58" s="150">
         <v>4.3</v>
       </c>
-      <c r="L58" s="160"/>
-[...3 lines deleted...]
-      <c r="A59" s="38">
+      <c r="L58" s="205"/>
+      <c r="M58" s="205"/>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A59" s="45">
         <v>2025</v>
       </c>
-      <c r="B59" s="39" t="s">
+      <c r="B59" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="C59" s="42">
+      <c r="C59" s="49">
         <v>9.6</v>
       </c>
-      <c r="D59" s="42">
+      <c r="D59" s="49">
         <v>11</v>
       </c>
-      <c r="E59" s="40">
+      <c r="E59" s="47">
         <v>33</v>
       </c>
-      <c r="F59" s="40">
+      <c r="F59" s="47">
         <v>0.9</v>
       </c>
-      <c r="G59" s="40">
+      <c r="G59" s="47">
         <v>1.8</v>
       </c>
-      <c r="H59" s="40">
+      <c r="H59" s="47">
         <v>0.5</v>
       </c>
-      <c r="I59" s="130">
+      <c r="I59" s="150">
         <v>56.8</v>
       </c>
-      <c r="J59" s="130">
+      <c r="J59" s="150">
         <v>4.4000000000000004</v>
       </c>
-      <c r="L59" s="160"/>
-[...3 lines deleted...]
-      <c r="A60" s="35">
+      <c r="L59" s="205"/>
+      <c r="M59" s="205"/>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A60" s="42">
         <v>2025</v>
       </c>
-      <c r="B60" s="123" t="s">
+      <c r="B60" s="138" t="s">
         <v>85</v>
       </c>
-      <c r="C60" s="82">
+      <c r="C60" s="96">
         <v>9.1999999999999993</v>
       </c>
-      <c r="D60" s="82">
+      <c r="D60" s="96">
         <v>9.6</v>
       </c>
-      <c r="E60" s="40">
+      <c r="E60" s="47">
         <v>37.299999999999997</v>
       </c>
-      <c r="F60" s="40">
+      <c r="F60" s="47">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G60" s="82">
+      <c r="G60" s="96">
         <v>2</v>
       </c>
-      <c r="H60" s="82">
+      <c r="H60" s="96">
         <v>0.4</v>
       </c>
-      <c r="I60" s="130">
+      <c r="I60" s="150">
         <v>60.7</v>
       </c>
-      <c r="J60" s="130">
+      <c r="J60" s="150">
         <v>4.8</v>
       </c>
-      <c r="L60" s="160"/>
-[...3 lines deleted...]
-      <c r="A61" s="35">
+      <c r="L60" s="205"/>
+      <c r="M60" s="205"/>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A61" s="42">
         <v>2026</v>
       </c>
-      <c r="B61" s="123" t="s">
+      <c r="B61" s="138" t="s">
         <v>81</v>
       </c>
-      <c r="C61" s="82">
+      <c r="C61" s="96">
         <v>9</v>
       </c>
-      <c r="D61" s="82">
+      <c r="D61" s="96">
         <v>7.5</v>
       </c>
-      <c r="E61" s="40">
+      <c r="E61" s="47">
         <v>35.700000000000003</v>
       </c>
-      <c r="F61" s="40">
+      <c r="F61" s="47">
         <v>1.7</v>
       </c>
-      <c r="G61" s="82">
+      <c r="G61" s="96">
         <v>2.1</v>
       </c>
-      <c r="H61" s="154">
+      <c r="H61" s="196">
         <v>0.5</v>
       </c>
-      <c r="I61" s="130">
+      <c r="I61" s="150">
         <v>56.5</v>
       </c>
-      <c r="J61" s="130">
+      <c r="J61" s="150">
         <v>5.5</v>
       </c>
-      <c r="L61" s="160"/>
-[...3 lines deleted...]
-      <c r="A62" s="43" t="s">
+      <c r="L61" s="205"/>
+      <c r="M61" s="205"/>
+    </row>
+    <row r="62" spans="1:13" ht="33" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A62" s="50" t="s">
         <v>86</v>
       </c>
-      <c r="B62" s="44"/>
-      <c r="C62" s="82">
+      <c r="B62" s="51"/>
+      <c r="C62" s="52">
         <v>231</v>
       </c>
-      <c r="D62" s="82">
+      <c r="D62" s="52">
         <v>66</v>
       </c>
-      <c r="E62" s="82">
+      <c r="E62" s="52">
         <v>80</v>
       </c>
-      <c r="F62" s="82">
+      <c r="F62" s="52">
         <v>20</v>
       </c>
-      <c r="G62" s="82">
+      <c r="G62" s="52">
         <v>41</v>
       </c>
-      <c r="H62" s="82">
+      <c r="H62" s="52">
         <v>53</v>
       </c>
-      <c r="I62" s="130" t="s">
-[...27 lines deleted...]
-      <c r="A87" s="191" t="s">
+      <c r="I62" s="150" t="s">
+        <v>82</v>
+      </c>
+      <c r="J62" s="150" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="H64" s="110"/>
+    </row>
+    <row r="65" spans="7:9" x14ac:dyDescent="0.4">
+      <c r="I65" s="96"/>
+    </row>
+    <row r="67" spans="7:9" x14ac:dyDescent="0.4">
+      <c r="G67" s="185"/>
+    </row>
+    <row r="86" spans="1:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A87" s="227" t="s">
         <v>87</v>
       </c>
-      <c r="B87" s="191"/>
-[...10 lines deleted...]
-      <c r="A88" s="192" t="s">
+      <c r="B87" s="227"/>
+      <c r="C87" s="227"/>
+      <c r="D87" s="227"/>
+      <c r="E87" s="227"/>
+      <c r="F87" s="227"/>
+      <c r="G87" s="227"/>
+      <c r="H87" s="227"/>
+      <c r="I87" s="227"/>
+      <c r="J87" s="227"/>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A88" s="228" t="s">
         <v>88</v>
       </c>
-      <c r="B88" s="192"/>
-[...22 lines deleted...]
-      <c r="A90" s="191" t="s">
+      <c r="B88" s="228"/>
+      <c r="C88" s="228"/>
+      <c r="D88" s="228"/>
+      <c r="E88" s="228"/>
+      <c r="F88" s="228"/>
+      <c r="G88" s="228"/>
+      <c r="H88" s="228"/>
+      <c r="I88" s="228"/>
+      <c r="J88" s="228"/>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A89" s="53"/>
+      <c r="B89" s="53"/>
+      <c r="C89" s="53"/>
+      <c r="D89" s="53"/>
+      <c r="E89" s="53"/>
+      <c r="F89" s="53"/>
+      <c r="G89" s="53"/>
+      <c r="H89" s="53"/>
+      <c r="I89" s="53"/>
+      <c r="J89" s="53"/>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A90" s="227" t="s">
         <v>89</v>
       </c>
-      <c r="B90" s="191"/>
-[...10 lines deleted...]
-      <c r="A91" s="188" t="s">
+      <c r="B90" s="227"/>
+      <c r="C90" s="227"/>
+      <c r="D90" s="227"/>
+      <c r="E90" s="227"/>
+      <c r="F90" s="227"/>
+      <c r="G90" s="227"/>
+      <c r="H90" s="227"/>
+      <c r="I90" s="227"/>
+      <c r="J90" s="227"/>
+    </row>
+    <row r="91" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A91" s="224" t="s">
         <v>90</v>
       </c>
-      <c r="B91" s="188"/>
-[...22 lines deleted...]
-      <c r="A93" s="195" t="s">
+      <c r="B91" s="224"/>
+      <c r="C91" s="224"/>
+      <c r="D91" s="224"/>
+      <c r="E91" s="224"/>
+      <c r="F91" s="224"/>
+      <c r="G91" s="224"/>
+      <c r="H91" s="224"/>
+      <c r="I91" s="224"/>
+      <c r="J91" s="224"/>
+    </row>
+    <row r="92" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A92" s="224"/>
+      <c r="B92" s="224"/>
+      <c r="C92" s="224"/>
+      <c r="D92" s="224"/>
+      <c r="E92" s="224"/>
+      <c r="F92" s="224"/>
+      <c r="G92" s="224"/>
+      <c r="H92" s="224"/>
+      <c r="I92" s="224"/>
+      <c r="J92" s="224"/>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A93" s="231" t="s">
         <v>91</v>
       </c>
-      <c r="B93" s="195"/>
-[...10 lines deleted...]
-      <c r="A94" s="193" t="s">
+      <c r="B93" s="231"/>
+      <c r="C93" s="231"/>
+      <c r="D93" s="231"/>
+      <c r="E93" s="231"/>
+      <c r="F93" s="231"/>
+      <c r="G93" s="231"/>
+      <c r="H93" s="231"/>
+      <c r="I93" s="231"/>
+      <c r="J93" s="231"/>
+    </row>
+    <row r="94" spans="1:10" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A94" s="229" t="s">
         <v>92</v>
       </c>
-      <c r="B94" s="193"/>
-[...10 lines deleted...]
-      <c r="A95" s="193" t="s">
+      <c r="B94" s="229"/>
+      <c r="C94" s="229"/>
+      <c r="D94" s="229"/>
+      <c r="E94" s="229"/>
+      <c r="F94" s="229"/>
+      <c r="G94" s="229"/>
+      <c r="H94" s="229"/>
+      <c r="I94" s="229"/>
+      <c r="J94" s="229"/>
+    </row>
+    <row r="95" spans="1:10" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A95" s="229" t="s">
         <v>93</v>
       </c>
-      <c r="B95" s="193"/>
-[...10 lines deleted...]
-      <c r="A96" s="193" t="s">
+      <c r="B95" s="229"/>
+      <c r="C95" s="229"/>
+      <c r="D95" s="229"/>
+      <c r="E95" s="229"/>
+      <c r="F95" s="229"/>
+      <c r="G95" s="229"/>
+      <c r="H95" s="229"/>
+      <c r="I95" s="229"/>
+      <c r="J95" s="229"/>
+    </row>
+    <row r="96" spans="1:10" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A96" s="229" t="s">
         <v>94</v>
       </c>
-      <c r="B96" s="193"/>
-[...10 lines deleted...]
-      <c r="A97" s="193" t="s">
+      <c r="B96" s="229"/>
+      <c r="C96" s="229"/>
+      <c r="D96" s="229"/>
+      <c r="E96" s="229"/>
+      <c r="F96" s="229"/>
+      <c r="G96" s="229"/>
+      <c r="H96" s="229"/>
+      <c r="I96" s="229"/>
+      <c r="J96" s="229"/>
+    </row>
+    <row r="97" spans="1:10" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A97" s="229" t="s">
         <v>95</v>
       </c>
-      <c r="B97" s="193"/>
-[...10 lines deleted...]
-      <c r="A98" s="193" t="s">
+      <c r="B97" s="229"/>
+      <c r="C97" s="229"/>
+      <c r="D97" s="229"/>
+      <c r="E97" s="229"/>
+      <c r="F97" s="229"/>
+      <c r="G97" s="229"/>
+      <c r="H97" s="229"/>
+      <c r="I97" s="229"/>
+      <c r="J97" s="229"/>
+    </row>
+    <row r="98" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A98" s="229" t="s">
         <v>96</v>
       </c>
-      <c r="B98" s="193"/>
-[...10 lines deleted...]
-      <c r="A99" s="193" t="s">
+      <c r="B98" s="229"/>
+      <c r="C98" s="229"/>
+      <c r="D98" s="229"/>
+      <c r="E98" s="229"/>
+      <c r="F98" s="229"/>
+      <c r="G98" s="229"/>
+      <c r="H98" s="229"/>
+      <c r="I98" s="229"/>
+      <c r="J98" s="229"/>
+    </row>
+    <row r="99" spans="1:10" ht="35.700000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A99" s="229" t="s">
         <v>97</v>
       </c>
-      <c r="B99" s="193"/>
-[...10 lines deleted...]
-      <c r="A100" s="194" t="s">
+      <c r="B99" s="229"/>
+      <c r="C99" s="229"/>
+      <c r="D99" s="229"/>
+      <c r="E99" s="229"/>
+      <c r="F99" s="229"/>
+      <c r="G99" s="229"/>
+      <c r="H99" s="229"/>
+      <c r="I99" s="229"/>
+      <c r="J99" s="229"/>
+    </row>
+    <row r="100" spans="1:10" ht="48.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A100" s="230" t="s">
         <v>98</v>
       </c>
-      <c r="B100" s="194"/>
-[...10 lines deleted...]
-      <c r="A101" s="194" t="s">
+      <c r="B100" s="230"/>
+      <c r="C100" s="230"/>
+      <c r="D100" s="230"/>
+      <c r="E100" s="230"/>
+      <c r="F100" s="230"/>
+      <c r="G100" s="230"/>
+      <c r="H100" s="230"/>
+      <c r="I100" s="230"/>
+      <c r="J100" s="230"/>
+    </row>
+    <row r="101" spans="1:10" ht="28.85" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A101" s="230" t="s">
         <v>99</v>
       </c>
-      <c r="B101" s="194"/>
-[...7 lines deleted...]
-      <c r="J101" s="194"/>
+      <c r="B101" s="230"/>
+      <c r="C101" s="230"/>
+      <c r="D101" s="230"/>
+      <c r="E101" s="230"/>
+      <c r="F101" s="230"/>
+      <c r="G101" s="230"/>
+      <c r="H101" s="230"/>
+      <c r="I101" s="230"/>
+      <c r="J101" s="230"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A99:J99"/>
     <mergeCell ref="A101:J101"/>
     <mergeCell ref="A93:J93"/>
     <mergeCell ref="A94:J94"/>
     <mergeCell ref="A95:J95"/>
     <mergeCell ref="A96:J96"/>
     <mergeCell ref="A97:J97"/>
     <mergeCell ref="A98:J98"/>
     <mergeCell ref="A100:J100"/>
     <mergeCell ref="A91:J92"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A87:J87"/>
     <mergeCell ref="A88:J88"/>
     <mergeCell ref="A90:J90"/>
   </mergeCells>
-  <phoneticPr fontId="45" type="noConversion"/>
+  <phoneticPr fontId="50" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{5336120A-6C72-483C-B7BE-4C797323A28D}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2127A298-ECA1-46FC-9E24-DC0D8EDED79B}">
   <dimension ref="A1:N95"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:M2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="14.54296875" style="9" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="8.6328125" style="9"/>
+    <col min="1" max="1" width="15.23046875" style="14" customWidth="1"/>
+    <col min="2" max="2" width="14.69140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.4609375" style="14" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.69140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.23046875" style="14" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25" style="14" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="27.23046875" style="14" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="18.4609375" style="14" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="24.69140625" style="14" customWidth="1"/>
+    <col min="10" max="10" width="16.69140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="15.53515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11.53515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="20.23046875" style="14" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="10.23046875" style="14" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="8.69140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A1" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
-    <row r="2" spans="1:13" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="199" t="s">
+    <row r="2" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="276" t="s">
         <v>100</v>
       </c>
-      <c r="B2" s="199"/>
-[...13 lines deleted...]
-      <c r="A3" s="198" t="s">
+      <c r="B2" s="276"/>
+      <c r="C2" s="276"/>
+      <c r="D2" s="276"/>
+      <c r="E2" s="276"/>
+      <c r="F2" s="276"/>
+      <c r="G2" s="276"/>
+      <c r="H2" s="276"/>
+      <c r="I2" s="276"/>
+      <c r="J2" s="276"/>
+      <c r="K2" s="276"/>
+      <c r="L2" s="276"/>
+      <c r="M2" s="276"/>
+    </row>
+    <row r="3" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="234" t="s">
         <v>70</v>
       </c>
-      <c r="B3" s="198"/>
-[...13 lines deleted...]
-      <c r="A4" s="31" t="s">
+      <c r="B3" s="234"/>
+      <c r="C3" s="234"/>
+      <c r="D3" s="234"/>
+      <c r="E3" s="234"/>
+      <c r="F3" s="234"/>
+      <c r="G3" s="234"/>
+      <c r="H3" s="234"/>
+      <c r="I3" s="234"/>
+      <c r="J3" s="234"/>
+      <c r="K3" s="234"/>
+      <c r="L3" s="234"/>
+      <c r="M3" s="234"/>
+    </row>
+    <row r="4" spans="1:13" s="24" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="37" t="s">
         <v>71</v>
       </c>
-      <c r="B4" s="29" t="s">
+      <c r="B4" s="35" t="s">
         <v>72</v>
       </c>
-      <c r="C4" s="29" t="s">
+      <c r="C4" s="35" t="s">
         <v>101</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="35" t="s">
         <v>102</v>
       </c>
-      <c r="E4" s="29" t="s">
+      <c r="E4" s="35" t="s">
         <v>103</v>
       </c>
-      <c r="F4" s="29" t="s">
+      <c r="F4" s="35" t="s">
         <v>104</v>
       </c>
-      <c r="G4" s="29" t="s">
+      <c r="G4" s="35" t="s">
         <v>105</v>
       </c>
-      <c r="H4" s="29" t="s">
+      <c r="H4" s="35" t="s">
         <v>106</v>
       </c>
-      <c r="I4" s="29" t="s">
+      <c r="I4" s="35" t="s">
         <v>107</v>
       </c>
-      <c r="J4" s="29" t="s">
+      <c r="J4" s="35" t="s">
         <v>108</v>
       </c>
-      <c r="K4" s="29" t="s">
+      <c r="K4" s="35" t="s">
         <v>109</v>
       </c>
-      <c r="L4" s="29" t="s">
+      <c r="L4" s="35" t="s">
         <v>110</v>
       </c>
-      <c r="M4" s="32" t="s">
+      <c r="M4" s="38" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="18" customFormat="1" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="17">
+    <row r="5" spans="1:13" s="24" customFormat="1" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="22">
         <v>2012</v>
       </c>
-      <c r="B5" s="15" t="s">
+      <c r="B5" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C5" s="149" t="s">
-[...34 lines deleted...]
-      <c r="A6" s="17">
+      <c r="C5" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="D5" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="E5" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="F5" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="G5" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="H5" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="I5" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J5" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="K5" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="L5" s="134" t="s">
+        <v>82</v>
+      </c>
+      <c r="M5" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="22">
         <v>2012</v>
       </c>
-      <c r="B6" s="15" t="s">
+      <c r="B6" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C6" s="149" t="s">
-[...34 lines deleted...]
-      <c r="A7" s="17">
+      <c r="C6" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="D6" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="E6" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="F6" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="G6" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="H6" s="112">
+        <v>0</v>
+      </c>
+      <c r="I6" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J6" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="K6" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="L6" s="134">
+        <v>0</v>
+      </c>
+      <c r="M6" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="22">
         <v>2012</v>
       </c>
-      <c r="B7" s="15" t="s">
+      <c r="B7" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C7" s="149" t="s">
-[...34 lines deleted...]
-      <c r="A8" s="17">
+      <c r="C7" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="D7" s="23">
+        <v>0</v>
+      </c>
+      <c r="E7" s="23">
+        <v>0</v>
+      </c>
+      <c r="F7" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="G7" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="H7" s="23">
+        <v>0</v>
+      </c>
+      <c r="I7" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J7" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="K7" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="L7" s="19">
+        <v>0</v>
+      </c>
+      <c r="M7" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="22">
         <v>2012</v>
       </c>
-      <c r="B8" s="15" t="s">
+      <c r="B8" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C8" s="149">
-[...2 lines deleted...]
-      <c r="D8" s="161">
+      <c r="C8" s="112">
+        <v>0</v>
+      </c>
+      <c r="D8" s="23">
         <v>348110</v>
       </c>
-      <c r="E8" s="161">
-[...20 lines deleted...]
-      <c r="L8" s="14">
+      <c r="E8" s="23">
+        <v>0</v>
+      </c>
+      <c r="F8" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="G8" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="H8" s="23">
+        <v>0</v>
+      </c>
+      <c r="I8" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J8" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="K8" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="L8" s="19">
         <v>348110</v>
       </c>
-      <c r="M8" s="149">
+      <c r="M8" s="112">
         <v>348110</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="17">
+    <row r="9" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="22">
         <v>2013</v>
       </c>
-      <c r="B9" s="15" t="s">
+      <c r="B9" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C9" s="161">
-[...2 lines deleted...]
-      <c r="D9" s="161">
+      <c r="C9" s="23">
+        <v>0</v>
+      </c>
+      <c r="D9" s="23">
         <v>45341</v>
       </c>
-      <c r="E9" s="161">
-[...20 lines deleted...]
-      <c r="L9" s="14">
+      <c r="E9" s="23">
+        <v>0</v>
+      </c>
+      <c r="F9" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="G9" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="H9" s="23">
+        <v>0</v>
+      </c>
+      <c r="I9" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J9" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="K9" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="L9" s="19">
         <v>45341</v>
       </c>
-      <c r="M9" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="17">
+      <c r="M9" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="22">
         <v>2013</v>
       </c>
-      <c r="B10" s="15" t="s">
+      <c r="B10" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="161">
+      <c r="C10" s="23">
         <v>11962</v>
       </c>
-      <c r="D10" s="161">
+      <c r="D10" s="23">
         <v>1310713</v>
       </c>
-      <c r="E10" s="161">
+      <c r="E10" s="23">
         <v>25884</v>
       </c>
-      <c r="F10" s="149" t="s">
-[...5 lines deleted...]
-      <c r="H10" s="161">
+      <c r="F10" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="G10" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="H10" s="23">
         <v>8169</v>
       </c>
-      <c r="I10" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L10" s="14">
+      <c r="I10" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J10" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="K10" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="L10" s="19">
         <v>1356728</v>
       </c>
-      <c r="M10" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="17">
+      <c r="M10" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="22">
         <v>2013</v>
       </c>
-      <c r="B11" s="15" t="s">
+      <c r="B11" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C11" s="161">
-[...2 lines deleted...]
-      <c r="D11" s="161">
+      <c r="C11" s="23">
+        <v>0</v>
+      </c>
+      <c r="D11" s="23">
         <v>218911</v>
       </c>
-      <c r="E11" s="161">
+      <c r="E11" s="23">
         <v>26772</v>
       </c>
-      <c r="F11" s="149" t="s">
-[...17 lines deleted...]
-      <c r="L11" s="14">
+      <c r="F11" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="G11" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="H11" s="23">
+        <v>0</v>
+      </c>
+      <c r="I11" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J11" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="K11" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="L11" s="19">
         <v>245683</v>
       </c>
-      <c r="M11" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="17">
+      <c r="M11" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="22">
         <v>2013</v>
       </c>
-      <c r="B12" s="15" t="s">
+      <c r="B12" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C12" s="161">
+      <c r="C12" s="23">
         <v>249937</v>
       </c>
-      <c r="D12" s="161">
+      <c r="D12" s="23">
         <v>1980291</v>
       </c>
-      <c r="E12" s="161">
-[...20 lines deleted...]
-      <c r="L12" s="14">
+      <c r="E12" s="23">
+        <v>0</v>
+      </c>
+      <c r="F12" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="G12" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="H12" s="23">
+        <v>0</v>
+      </c>
+      <c r="I12" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J12" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="K12" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="19">
         <v>2230228</v>
       </c>
-      <c r="M12" s="149">
+      <c r="M12" s="112">
         <v>3877980</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="17">
+    <row r="13" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="22">
         <v>2014</v>
       </c>
-      <c r="B13" s="15" t="s">
+      <c r="B13" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C13" s="161">
+      <c r="C13" s="23">
         <v>437504</v>
       </c>
-      <c r="D13" s="161">
+      <c r="D13" s="23">
         <v>155514</v>
       </c>
-      <c r="E13" s="161">
-[...8 lines deleted...]
-      <c r="H13" s="161">
+      <c r="E13" s="23">
+        <v>0</v>
+      </c>
+      <c r="F13" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="G13" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="H13" s="23">
         <v>19213</v>
       </c>
-      <c r="I13" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L13" s="14">
+      <c r="I13" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J13" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="K13" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="19">
         <v>612231</v>
       </c>
-      <c r="M13" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="17">
+      <c r="M13" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="22">
         <v>2014</v>
       </c>
-      <c r="B14" s="15" t="s">
+      <c r="B14" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C14" s="161">
+      <c r="C14" s="23">
         <v>680710</v>
       </c>
-      <c r="D14" s="161">
+      <c r="D14" s="23">
         <v>176880</v>
       </c>
-      <c r="E14" s="161">
+      <c r="E14" s="23">
         <v>414886</v>
       </c>
-      <c r="F14" s="149" t="s">
-[...5 lines deleted...]
-      <c r="H14" s="161">
+      <c r="F14" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="G14" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="H14" s="23">
         <v>19855</v>
       </c>
-      <c r="I14" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L14" s="14">
+      <c r="I14" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J14" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="K14" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" s="19">
         <v>1292331</v>
       </c>
-      <c r="M14" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="17">
+      <c r="M14" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="22">
         <v>2014</v>
       </c>
-      <c r="B15" s="15" t="s">
+      <c r="B15" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C15" s="161">
+      <c r="C15" s="23">
         <v>898124</v>
       </c>
-      <c r="D15" s="161">
+      <c r="D15" s="23">
         <v>1623985</v>
       </c>
-      <c r="E15" s="161">
-[...20 lines deleted...]
-      <c r="L15" s="14">
+      <c r="E15" s="23">
+        <v>0</v>
+      </c>
+      <c r="F15" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="G15" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="H15" s="23">
+        <v>0</v>
+      </c>
+      <c r="I15" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J15" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="K15" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="L15" s="19">
         <v>2522109</v>
       </c>
-      <c r="M15" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="17">
+      <c r="M15" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="22">
         <v>2014</v>
       </c>
-      <c r="B16" s="15" t="s">
+      <c r="B16" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C16" s="161">
+      <c r="C16" s="23">
         <v>2024448</v>
       </c>
-      <c r="D16" s="161">
+      <c r="D16" s="23">
         <v>1132041</v>
       </c>
-      <c r="E16" s="161">
+      <c r="E16" s="23">
         <v>18994</v>
       </c>
-      <c r="F16" s="149" t="s">
-[...5 lines deleted...]
-      <c r="H16" s="161">
+      <c r="F16" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="G16" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="H16" s="23">
         <v>19351</v>
       </c>
-      <c r="I16" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L16" s="14">
+      <c r="I16" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J16" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="K16" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="L16" s="19">
         <v>3194834</v>
       </c>
-      <c r="M16" s="149">
+      <c r="M16" s="112">
         <v>7621505</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="17">
+    <row r="17" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="22">
         <v>2015</v>
       </c>
-      <c r="B17" s="15" t="s">
+      <c r="B17" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C17" s="161">
+      <c r="C17" s="23">
         <v>1111962</v>
       </c>
-      <c r="D17" s="161">
+      <c r="D17" s="23">
         <v>749827</v>
       </c>
-      <c r="E17" s="161">
+      <c r="E17" s="23">
         <v>847407</v>
       </c>
-      <c r="F17" s="161">
-[...5 lines deleted...]
-      <c r="H17" s="161">
+      <c r="F17" s="23">
+        <v>0</v>
+      </c>
+      <c r="G17" s="23">
+        <v>0</v>
+      </c>
+      <c r="H17" s="23">
         <v>34624</v>
       </c>
-      <c r="I17" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L17" s="14">
+      <c r="I17" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J17" s="23">
+        <v>0</v>
+      </c>
+      <c r="K17" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="L17" s="19">
         <v>2743820</v>
       </c>
-      <c r="M17" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="17">
+      <c r="M17" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="22">
         <v>2015</v>
       </c>
-      <c r="B18" s="15" t="s">
+      <c r="B18" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C18" s="161">
+      <c r="C18" s="23">
         <v>638718</v>
       </c>
-      <c r="D18" s="161">
+      <c r="D18" s="23">
         <v>150863</v>
       </c>
-      <c r="E18" s="161">
+      <c r="E18" s="23">
         <v>67762</v>
       </c>
-      <c r="F18" s="161">
-[...17 lines deleted...]
-      <c r="L18" s="14">
+      <c r="F18" s="23">
+        <v>0</v>
+      </c>
+      <c r="G18" s="23">
+        <v>0</v>
+      </c>
+      <c r="H18" s="23">
+        <v>0</v>
+      </c>
+      <c r="I18" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J18" s="23">
+        <v>0</v>
+      </c>
+      <c r="K18" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="L18" s="19">
         <v>857343</v>
       </c>
-      <c r="M18" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="17">
+      <c r="M18" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="22">
         <v>2015</v>
       </c>
-      <c r="B19" s="15" t="s">
+      <c r="B19" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C19" s="161">
+      <c r="C19" s="23">
         <v>1438156</v>
       </c>
-      <c r="D19" s="161">
+      <c r="D19" s="23">
         <v>66074</v>
       </c>
-      <c r="E19" s="161">
+      <c r="E19" s="23">
         <v>128928</v>
       </c>
-      <c r="F19" s="161">
-[...5 lines deleted...]
-      <c r="H19" s="161">
+      <c r="F19" s="23">
+        <v>0</v>
+      </c>
+      <c r="G19" s="23">
+        <v>0</v>
+      </c>
+      <c r="H19" s="23">
         <v>5600</v>
       </c>
-      <c r="I19" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L19" s="14">
+      <c r="I19" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J19" s="23">
+        <v>0</v>
+      </c>
+      <c r="K19" s="112">
+        <v>0</v>
+      </c>
+      <c r="L19" s="19">
         <v>1638758</v>
       </c>
-      <c r="M19" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="17">
+      <c r="M19" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="22">
         <v>2015</v>
       </c>
-      <c r="B20" s="15" t="s">
+      <c r="B20" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="161">
+      <c r="C20" s="23">
         <v>1346954</v>
       </c>
-      <c r="D20" s="161">
+      <c r="D20" s="23">
         <v>1264474</v>
       </c>
-      <c r="E20" s="161">
+      <c r="E20" s="23">
         <v>7487</v>
       </c>
-      <c r="F20" s="161">
-[...5 lines deleted...]
-      <c r="H20" s="161">
+      <c r="F20" s="23">
+        <v>0</v>
+      </c>
+      <c r="G20" s="23">
+        <v>0</v>
+      </c>
+      <c r="H20" s="23">
         <v>9000</v>
       </c>
-      <c r="I20" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L20" s="14">
+      <c r="I20" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J20" s="23">
+        <v>0</v>
+      </c>
+      <c r="K20" s="112">
+        <v>0</v>
+      </c>
+      <c r="L20" s="19">
         <v>2627915</v>
       </c>
-      <c r="M20" s="149">
+      <c r="M20" s="112">
         <v>7867836</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="17">
+    <row r="21" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="22">
         <v>2016</v>
       </c>
-      <c r="B21" s="15" t="s">
+      <c r="B21" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C21" s="161">
+      <c r="C21" s="23">
         <v>1650732</v>
       </c>
-      <c r="D21" s="161">
+      <c r="D21" s="23">
         <v>864654</v>
       </c>
-      <c r="E21" s="161">
+      <c r="E21" s="23">
         <v>239008</v>
       </c>
-      <c r="F21" s="161">
-[...5 lines deleted...]
-      <c r="H21" s="161">
+      <c r="F21" s="23">
+        <v>0</v>
+      </c>
+      <c r="G21" s="23">
+        <v>0</v>
+      </c>
+      <c r="H21" s="23">
         <v>41542</v>
       </c>
-      <c r="I21" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L21" s="14">
+      <c r="I21" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J21" s="23">
+        <v>0</v>
+      </c>
+      <c r="K21" s="23">
+        <v>0</v>
+      </c>
+      <c r="L21" s="19">
         <v>2795936</v>
       </c>
-      <c r="M21" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="17">
+      <c r="M21" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="22">
         <v>2016</v>
       </c>
-      <c r="B22" s="15" t="s">
+      <c r="B22" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C22" s="161">
+      <c r="C22" s="23">
         <v>1967161</v>
       </c>
-      <c r="D22" s="161">
+      <c r="D22" s="23">
         <v>918961</v>
       </c>
-      <c r="E22" s="161">
+      <c r="E22" s="23">
         <v>729714</v>
       </c>
-      <c r="F22" s="161">
-[...5 lines deleted...]
-      <c r="H22" s="161">
+      <c r="F22" s="23">
+        <v>0</v>
+      </c>
+      <c r="G22" s="23">
+        <v>0</v>
+      </c>
+      <c r="H22" s="23">
         <v>41290</v>
       </c>
-      <c r="I22" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L22" s="14">
+      <c r="I22" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J22" s="23">
+        <v>0</v>
+      </c>
+      <c r="K22" s="23">
+        <v>0</v>
+      </c>
+      <c r="L22" s="19">
         <v>3657126</v>
       </c>
-      <c r="M22" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="17">
+      <c r="M22" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="22">
         <v>2016</v>
       </c>
-      <c r="B23" s="15" t="s">
+      <c r="B23" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C23" s="161">
+      <c r="C23" s="23">
         <v>2441364</v>
       </c>
-      <c r="D23" s="161">
+      <c r="D23" s="23">
         <v>231008</v>
       </c>
-      <c r="E23" s="161">
+      <c r="E23" s="23">
         <v>117991</v>
       </c>
-      <c r="F23" s="161">
-[...5 lines deleted...]
-      <c r="H23" s="161">
+      <c r="F23" s="23">
+        <v>0</v>
+      </c>
+      <c r="G23" s="23">
+        <v>0</v>
+      </c>
+      <c r="H23" s="23">
         <v>8973</v>
       </c>
-      <c r="I23" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L23" s="14">
+      <c r="I23" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J23" s="23">
+        <v>0</v>
+      </c>
+      <c r="K23" s="23">
+        <v>0</v>
+      </c>
+      <c r="L23" s="19">
         <v>2799336</v>
       </c>
-      <c r="M23" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A24" s="17">
+      <c r="M23" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="22">
         <v>2016</v>
       </c>
-      <c r="B24" s="15" t="s">
+      <c r="B24" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C24" s="161">
+      <c r="C24" s="23">
         <v>2394281</v>
       </c>
-      <c r="D24" s="161">
+      <c r="D24" s="23">
         <v>1324344</v>
       </c>
-      <c r="E24" s="161">
+      <c r="E24" s="23">
         <v>135852</v>
       </c>
-      <c r="F24" s="161">
-[...5 lines deleted...]
-      <c r="H24" s="161">
+      <c r="F24" s="23">
+        <v>0</v>
+      </c>
+      <c r="G24" s="23">
+        <v>0</v>
+      </c>
+      <c r="H24" s="23">
         <v>26521</v>
       </c>
-      <c r="I24" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L24" s="14">
+      <c r="I24" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J24" s="23">
+        <v>0</v>
+      </c>
+      <c r="K24" s="23">
+        <v>0</v>
+      </c>
+      <c r="L24" s="19">
         <v>3880998</v>
       </c>
-      <c r="M24" s="149">
+      <c r="M24" s="112">
         <v>13133396</v>
       </c>
     </row>
-    <row r="25" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="17">
+    <row r="25" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="22">
         <v>2017</v>
       </c>
-      <c r="B25" s="15" t="s">
+      <c r="B25" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C25" s="161">
+      <c r="C25" s="23">
         <v>800239</v>
       </c>
-      <c r="D25" s="161">
+      <c r="D25" s="23">
         <v>900425</v>
       </c>
-      <c r="E25" s="161">
+      <c r="E25" s="23">
         <v>160351</v>
       </c>
-      <c r="F25" s="161">
-[...5 lines deleted...]
-      <c r="H25" s="161">
+      <c r="F25" s="23">
+        <v>0</v>
+      </c>
+      <c r="G25" s="23">
+        <v>0</v>
+      </c>
+      <c r="H25" s="23">
         <v>62649</v>
       </c>
-      <c r="I25" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L25" s="14">
+      <c r="I25" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J25" s="23">
+        <v>0</v>
+      </c>
+      <c r="K25" s="23">
+        <v>0</v>
+      </c>
+      <c r="L25" s="19">
         <v>1923664</v>
       </c>
-      <c r="M25" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A26" s="17">
+      <c r="M25" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="22">
         <v>2017</v>
       </c>
-      <c r="B26" s="15" t="s">
+      <c r="B26" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C26" s="161">
+      <c r="C26" s="23">
         <v>2595762</v>
       </c>
-      <c r="D26" s="161">
+      <c r="D26" s="23">
         <v>712103</v>
       </c>
-      <c r="E26" s="161">
+      <c r="E26" s="23">
         <v>1106195</v>
       </c>
-      <c r="F26" s="161">
+      <c r="F26" s="23">
         <v>120425</v>
       </c>
-      <c r="G26" s="161">
-[...2 lines deleted...]
-      <c r="H26" s="161">
+      <c r="G26" s="23">
+        <v>0</v>
+      </c>
+      <c r="H26" s="23">
         <v>13508</v>
       </c>
-      <c r="I26" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L26" s="14">
+      <c r="I26" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J26" s="23">
+        <v>0</v>
+      </c>
+      <c r="K26" s="23">
+        <v>0</v>
+      </c>
+      <c r="L26" s="19">
         <v>4547993</v>
       </c>
-      <c r="M26" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A27" s="17">
+      <c r="M26" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="22">
         <v>2017</v>
       </c>
-      <c r="B27" s="15" t="s">
+      <c r="B27" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C27" s="161">
+      <c r="C27" s="23">
         <v>1173691</v>
       </c>
-      <c r="D27" s="161">
+      <c r="D27" s="23">
         <v>785943</v>
       </c>
-      <c r="E27" s="161">
+      <c r="E27" s="23">
         <v>48009</v>
       </c>
-      <c r="F27" s="161">
-[...5 lines deleted...]
-      <c r="H27" s="161">
+      <c r="F27" s="23">
+        <v>0</v>
+      </c>
+      <c r="G27" s="23">
+        <v>0</v>
+      </c>
+      <c r="H27" s="23">
         <v>8297</v>
       </c>
-      <c r="I27" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L27" s="14">
+      <c r="I27" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J27" s="23">
+        <v>0</v>
+      </c>
+      <c r="K27" s="23">
+        <v>0</v>
+      </c>
+      <c r="L27" s="19">
         <v>2015940</v>
       </c>
-      <c r="M27" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="17">
+      <c r="M27" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="22">
         <v>2017</v>
       </c>
-      <c r="B28" s="15" t="s">
+      <c r="B28" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C28" s="161">
+      <c r="C28" s="23">
         <v>2480880</v>
       </c>
-      <c r="D28" s="161">
+      <c r="D28" s="23">
         <v>1106464</v>
       </c>
-      <c r="E28" s="161">
+      <c r="E28" s="23">
         <v>34605</v>
       </c>
-      <c r="F28" s="161">
+      <c r="F28" s="23">
         <v>20985</v>
       </c>
-      <c r="G28" s="161">
-[...2 lines deleted...]
-      <c r="H28" s="161">
+      <c r="G28" s="23">
+        <v>0</v>
+      </c>
+      <c r="H28" s="23">
         <v>39875</v>
       </c>
-      <c r="I28" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L28" s="14">
+      <c r="I28" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J28" s="23">
+        <v>0</v>
+      </c>
+      <c r="K28" s="23">
+        <v>0</v>
+      </c>
+      <c r="L28" s="19">
         <v>3682809</v>
       </c>
-      <c r="M28" s="149">
+      <c r="M28" s="112">
         <v>12170406</v>
       </c>
     </row>
-    <row r="29" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="17">
+    <row r="29" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="22">
         <v>2018</v>
       </c>
-      <c r="B29" s="15" t="s">
+      <c r="B29" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C29" s="161">
+      <c r="C29" s="23">
         <v>1443055</v>
       </c>
-      <c r="D29" s="161">
+      <c r="D29" s="23">
         <v>475965</v>
       </c>
-      <c r="E29" s="161">
+      <c r="E29" s="23">
         <v>66778</v>
       </c>
-      <c r="F29" s="161">
+      <c r="F29" s="23">
         <v>176403</v>
       </c>
-      <c r="G29" s="161">
-[...2 lines deleted...]
-      <c r="H29" s="161">
+      <c r="G29" s="23">
+        <v>0</v>
+      </c>
+      <c r="H29" s="23">
         <v>23653</v>
       </c>
-      <c r="I29" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L29" s="14">
+      <c r="I29" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J29" s="23">
+        <v>0</v>
+      </c>
+      <c r="K29" s="23">
+        <v>0</v>
+      </c>
+      <c r="L29" s="19">
         <v>2185854</v>
       </c>
-      <c r="M29" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A30" s="17">
+      <c r="M29" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="22">
         <v>2018</v>
       </c>
-      <c r="B30" s="15" t="s">
+      <c r="B30" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C30" s="161">
+      <c r="C30" s="23">
         <v>2344732</v>
       </c>
-      <c r="D30" s="161">
+      <c r="D30" s="23">
         <v>440644</v>
       </c>
-      <c r="E30" s="161">
+      <c r="E30" s="23">
         <v>1479283</v>
       </c>
-      <c r="F30" s="161">
+      <c r="F30" s="23">
         <v>9578</v>
       </c>
-      <c r="G30" s="161">
-[...2 lines deleted...]
-      <c r="H30" s="161">
+      <c r="G30" s="23">
+        <v>0</v>
+      </c>
+      <c r="H30" s="23">
         <v>49063</v>
       </c>
-      <c r="I30" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L30" s="14">
+      <c r="I30" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J30" s="23">
+        <v>0</v>
+      </c>
+      <c r="K30" s="23">
+        <v>0</v>
+      </c>
+      <c r="L30" s="19">
         <v>4323300</v>
       </c>
-      <c r="M30" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A31" s="17">
+      <c r="M30" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="22">
         <v>2018</v>
       </c>
-      <c r="B31" s="15" t="s">
+      <c r="B31" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C31" s="161">
+      <c r="C31" s="23">
         <v>955451</v>
       </c>
-      <c r="D31" s="161">
+      <c r="D31" s="23">
         <v>1664309</v>
       </c>
-      <c r="E31" s="161">
+      <c r="E31" s="23">
         <v>336444</v>
       </c>
-      <c r="F31" s="161">
+      <c r="F31" s="23">
         <v>34172</v>
       </c>
-      <c r="G31" s="161">
+      <c r="G31" s="23">
         <v>418663</v>
       </c>
-      <c r="H31" s="161">
+      <c r="H31" s="23">
         <v>51396</v>
       </c>
-      <c r="I31" s="149" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="161">
+      <c r="I31" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J31" s="23">
         <v>12468</v>
       </c>
-      <c r="K31" s="161">
-[...2 lines deleted...]
-      <c r="L31" s="14">
+      <c r="K31" s="23">
+        <v>0</v>
+      </c>
+      <c r="L31" s="19">
         <v>3472903</v>
       </c>
-      <c r="M31" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A32" s="17">
+      <c r="M31" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="22">
         <v>2018</v>
       </c>
-      <c r="B32" s="15" t="s">
+      <c r="B32" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C32" s="161">
+      <c r="C32" s="23">
         <v>2014238</v>
       </c>
-      <c r="D32" s="161">
+      <c r="D32" s="23">
         <v>363342</v>
       </c>
-      <c r="E32" s="161">
-[...2 lines deleted...]
-      <c r="F32" s="161">
+      <c r="E32" s="23">
+        <v>0</v>
+      </c>
+      <c r="F32" s="23">
         <v>21037</v>
       </c>
-      <c r="G32" s="161">
-[...2 lines deleted...]
-      <c r="H32" s="161">
+      <c r="G32" s="23">
+        <v>0</v>
+      </c>
+      <c r="H32" s="23">
         <v>57545</v>
       </c>
-      <c r="I32" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L32" s="14">
+      <c r="I32" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J32" s="23">
+        <v>0</v>
+      </c>
+      <c r="K32" s="23">
+        <v>0</v>
+      </c>
+      <c r="L32" s="19">
         <v>2456162</v>
       </c>
-      <c r="M32" s="149">
+      <c r="M32" s="112">
         <v>12438219</v>
       </c>
     </row>
-    <row r="33" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="17">
+    <row r="33" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A33" s="22">
         <v>2019</v>
       </c>
-      <c r="B33" s="15" t="s">
+      <c r="B33" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C33" s="161">
+      <c r="C33" s="23">
         <v>1491980</v>
       </c>
-      <c r="D33" s="161">
+      <c r="D33" s="23">
         <v>1159172</v>
       </c>
-      <c r="E33" s="161">
-[...2 lines deleted...]
-      <c r="F33" s="161">
+      <c r="E33" s="23">
+        <v>0</v>
+      </c>
+      <c r="F33" s="23">
         <v>173205</v>
       </c>
-      <c r="G33" s="161">
-[...2 lines deleted...]
-      <c r="H33" s="161">
+      <c r="G33" s="23">
+        <v>0</v>
+      </c>
+      <c r="H33" s="23">
         <v>11876</v>
       </c>
-      <c r="I33" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L33" s="14">
+      <c r="I33" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J33" s="23">
+        <v>0</v>
+      </c>
+      <c r="K33" s="23">
+        <v>0</v>
+      </c>
+      <c r="L33" s="19">
         <v>2836233</v>
       </c>
-      <c r="M33" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="17">
+      <c r="M33" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="22">
         <v>2019</v>
       </c>
-      <c r="B34" s="15" t="s">
+      <c r="B34" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C34" s="161">
+      <c r="C34" s="23">
         <v>2832089</v>
       </c>
-      <c r="D34" s="161">
+      <c r="D34" s="23">
         <v>887966</v>
       </c>
-      <c r="E34" s="161">
+      <c r="E34" s="23">
         <v>766238</v>
       </c>
-      <c r="F34" s="161">
+      <c r="F34" s="23">
         <v>47250</v>
       </c>
-      <c r="G34" s="161">
+      <c r="G34" s="23">
         <v>337647</v>
       </c>
-      <c r="H34" s="161">
+      <c r="H34" s="23">
         <v>26921</v>
       </c>
-      <c r="I34" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L34" s="14">
+      <c r="I34" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J34" s="23">
+        <v>0</v>
+      </c>
+      <c r="K34" s="23">
+        <v>0</v>
+      </c>
+      <c r="L34" s="19">
         <v>4898111</v>
       </c>
-      <c r="M34" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A35" s="17">
+      <c r="M34" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="22">
         <v>2019</v>
       </c>
-      <c r="B35" s="15" t="s">
+      <c r="B35" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C35" s="161">
+      <c r="C35" s="23">
         <v>1486212</v>
       </c>
-      <c r="D35" s="161">
+      <c r="D35" s="23">
         <v>1774611</v>
       </c>
-      <c r="E35" s="161">
+      <c r="E35" s="23">
         <v>249890</v>
       </c>
-      <c r="F35" s="161">
+      <c r="F35" s="23">
         <v>22594</v>
       </c>
-      <c r="G35" s="161">
+      <c r="G35" s="23">
         <v>13861</v>
       </c>
-      <c r="H35" s="161">
+      <c r="H35" s="23">
         <v>64104</v>
       </c>
-      <c r="I35" s="149" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="161">
+      <c r="I35" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J35" s="23">
         <v>9489</v>
       </c>
-      <c r="K35" s="161">
-[...2 lines deleted...]
-      <c r="L35" s="14">
+      <c r="K35" s="23">
+        <v>0</v>
+      </c>
+      <c r="L35" s="19">
         <v>3620761</v>
       </c>
-      <c r="M35" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A36" s="17">
+      <c r="M35" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="22">
         <v>2019</v>
       </c>
-      <c r="B36" s="15" t="s">
+      <c r="B36" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C36" s="161">
+      <c r="C36" s="23">
         <v>2494348</v>
       </c>
-      <c r="D36" s="161">
+      <c r="D36" s="23">
         <v>619376</v>
       </c>
-      <c r="E36" s="161">
+      <c r="E36" s="23">
         <v>25560</v>
       </c>
-      <c r="F36" s="161">
+      <c r="F36" s="23">
         <v>204386</v>
       </c>
-      <c r="G36" s="161">
-[...2 lines deleted...]
-      <c r="H36" s="161">
+      <c r="G36" s="23">
+        <v>0</v>
+      </c>
+      <c r="H36" s="23">
         <v>131330</v>
       </c>
-      <c r="I36" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L36" s="14">
+      <c r="I36" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J36" s="23">
+        <v>0</v>
+      </c>
+      <c r="K36" s="23">
+        <v>0</v>
+      </c>
+      <c r="L36" s="19">
         <v>3475000</v>
       </c>
-      <c r="M36" s="149">
+      <c r="M36" s="112">
         <v>14830105</v>
       </c>
     </row>
-    <row r="37" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A37" s="17">
+    <row r="37" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A37" s="22">
         <v>2020</v>
       </c>
-      <c r="B37" s="15" t="s">
+      <c r="B37" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C37" s="161">
+      <c r="C37" s="23">
         <v>2409504</v>
       </c>
-      <c r="D37" s="161">
+      <c r="D37" s="23">
         <v>936022</v>
       </c>
-      <c r="E37" s="161">
+      <c r="E37" s="23">
         <v>185221</v>
       </c>
-      <c r="F37" s="161">
+      <c r="F37" s="23">
         <v>15929</v>
       </c>
-      <c r="G37" s="161">
-[...2 lines deleted...]
-      <c r="H37" s="161">
+      <c r="G37" s="23">
+        <v>0</v>
+      </c>
+      <c r="H37" s="23">
         <v>47789</v>
       </c>
-      <c r="I37" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L37" s="14">
+      <c r="I37" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J37" s="23">
+        <v>0</v>
+      </c>
+      <c r="K37" s="23">
+        <v>0</v>
+      </c>
+      <c r="L37" s="19">
         <v>3594465</v>
       </c>
-      <c r="M37" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A38" s="17">
+      <c r="M37" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A38" s="22">
         <v>2020</v>
       </c>
-      <c r="B38" s="15" t="s">
+      <c r="B38" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C38" s="161">
+      <c r="C38" s="23">
         <v>2662324</v>
       </c>
-      <c r="D38" s="161">
+      <c r="D38" s="23">
         <v>606166</v>
       </c>
-      <c r="E38" s="161">
+      <c r="E38" s="23">
         <v>982557</v>
       </c>
-      <c r="F38" s="161">
+      <c r="F38" s="23">
         <v>186830</v>
       </c>
-      <c r="G38" s="161">
+      <c r="G38" s="23">
         <v>302761</v>
       </c>
-      <c r="H38" s="161">
+      <c r="H38" s="23">
         <v>33141</v>
       </c>
-      <c r="I38" s="149" t="s">
-[...2 lines deleted...]
-      <c r="J38" s="161">
+      <c r="I38" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J38" s="23">
         <v>12453</v>
       </c>
-      <c r="K38" s="161">
-[...2 lines deleted...]
-      <c r="L38" s="14">
+      <c r="K38" s="23">
+        <v>0</v>
+      </c>
+      <c r="L38" s="19">
         <v>4786232</v>
       </c>
-      <c r="M38" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A39" s="17">
+      <c r="M38" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A39" s="22">
         <v>2020</v>
       </c>
-      <c r="B39" s="15" t="s">
+      <c r="B39" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C39" s="161">
+      <c r="C39" s="23">
         <v>1597098</v>
       </c>
-      <c r="D39" s="161">
+      <c r="D39" s="23">
         <v>688192</v>
       </c>
-      <c r="E39" s="161">
+      <c r="E39" s="23">
         <v>119158</v>
       </c>
-      <c r="F39" s="161">
+      <c r="F39" s="23">
         <v>10787</v>
       </c>
-      <c r="G39" s="161">
-[...2 lines deleted...]
-      <c r="H39" s="161">
+      <c r="G39" s="23">
+        <v>0</v>
+      </c>
+      <c r="H39" s="23">
         <v>56073</v>
       </c>
-      <c r="I39" s="149" t="s">
-[...2 lines deleted...]
-      <c r="J39" s="161">
+      <c r="I39" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J39" s="23">
         <v>12261</v>
       </c>
-      <c r="K39" s="161">
-[...2 lines deleted...]
-      <c r="L39" s="14">
+      <c r="K39" s="23">
+        <v>0</v>
+      </c>
+      <c r="L39" s="19">
         <v>2483569</v>
       </c>
-      <c r="M39" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A40" s="17">
+      <c r="M39" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A40" s="22">
         <v>2020</v>
       </c>
-      <c r="B40" s="15" t="s">
+      <c r="B40" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C40" s="161">
+      <c r="C40" s="23">
         <v>3010930</v>
       </c>
-      <c r="D40" s="161">
+      <c r="D40" s="23">
         <v>1816561</v>
       </c>
-      <c r="E40" s="161">
+      <c r="E40" s="23">
         <v>17163</v>
       </c>
-      <c r="F40" s="161">
+      <c r="F40" s="23">
         <v>241694</v>
       </c>
-      <c r="G40" s="161">
-[...2 lines deleted...]
-      <c r="H40" s="161">
+      <c r="G40" s="23">
+        <v>0</v>
+      </c>
+      <c r="H40" s="23">
         <v>102191</v>
       </c>
-      <c r="I40" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L40" s="14">
+      <c r="I40" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J40" s="23">
+        <v>0</v>
+      </c>
+      <c r="K40" s="23">
+        <v>0</v>
+      </c>
+      <c r="L40" s="19">
         <v>5188539</v>
       </c>
-      <c r="M40" s="149">
+      <c r="M40" s="112">
         <v>16052805</v>
       </c>
     </row>
-    <row r="41" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A41" s="17">
+    <row r="41" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A41" s="22">
         <v>2021</v>
       </c>
-      <c r="B41" s="15" t="s">
+      <c r="B41" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C41" s="161">
+      <c r="C41" s="23">
         <v>1840204</v>
       </c>
-      <c r="D41" s="161">
+      <c r="D41" s="23">
         <v>852778</v>
       </c>
-      <c r="E41" s="161">
+      <c r="E41" s="23">
         <v>50477</v>
       </c>
-      <c r="F41" s="161">
+      <c r="F41" s="23">
         <v>198504</v>
       </c>
-      <c r="G41" s="161">
-[...2 lines deleted...]
-      <c r="H41" s="161">
+      <c r="G41" s="23">
+        <v>0</v>
+      </c>
+      <c r="H41" s="23">
         <v>165365</v>
       </c>
-      <c r="I41" s="149" t="s">
-[...8 lines deleted...]
-      <c r="L41" s="14">
+      <c r="I41" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J41" s="23">
+        <v>0</v>
+      </c>
+      <c r="K41" s="23">
+        <v>0</v>
+      </c>
+      <c r="L41" s="19">
         <v>3107328</v>
       </c>
-      <c r="M41" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A42" s="17">
+      <c r="M41" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A42" s="22">
         <v>2021</v>
       </c>
-      <c r="B42" s="15" t="s">
+      <c r="B42" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C42" s="161">
+      <c r="C42" s="23">
         <v>2670300</v>
       </c>
-      <c r="D42" s="161">
+      <c r="D42" s="23">
         <v>1568119</v>
       </c>
-      <c r="E42" s="161">
+      <c r="E42" s="23">
         <v>970180</v>
       </c>
-      <c r="F42" s="161">
+      <c r="F42" s="23">
         <v>74083</v>
       </c>
-      <c r="G42" s="161">
+      <c r="G42" s="23">
         <v>274463</v>
       </c>
-      <c r="H42" s="161">
+      <c r="H42" s="23">
         <v>110189</v>
       </c>
-      <c r="I42" s="149" t="s">
-[...2 lines deleted...]
-      <c r="J42" s="161">
+      <c r="I42" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="J42" s="23">
         <v>19505</v>
       </c>
-      <c r="K42" s="161">
-[...2 lines deleted...]
-      <c r="L42" s="14">
+      <c r="K42" s="23">
+        <v>0</v>
+      </c>
+      <c r="L42" s="19">
         <v>5686839</v>
       </c>
-      <c r="M42" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A43" s="17">
+      <c r="M42" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A43" s="22">
         <v>2021</v>
       </c>
-      <c r="B43" s="15" t="s">
+      <c r="B43" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C43" s="161">
+      <c r="C43" s="23">
         <v>2261226</v>
       </c>
-      <c r="D43" s="161">
+      <c r="D43" s="23">
         <v>1907849</v>
       </c>
-      <c r="E43" s="161">
+      <c r="E43" s="23">
         <v>599099</v>
       </c>
-      <c r="F43" s="161">
+      <c r="F43" s="23">
         <v>16295</v>
       </c>
-      <c r="G43" s="161">
-[...2 lines deleted...]
-      <c r="H43" s="161">
+      <c r="G43" s="23">
+        <v>0</v>
+      </c>
+      <c r="H43" s="23">
         <v>27980</v>
       </c>
-      <c r="I43" s="149">
-[...2 lines deleted...]
-      <c r="J43" s="161">
+      <c r="I43" s="112">
+        <v>0</v>
+      </c>
+      <c r="J43" s="23">
         <v>2324</v>
       </c>
-      <c r="K43" s="161">
-[...2 lines deleted...]
-      <c r="L43" s="14">
+      <c r="K43" s="23">
+        <v>0</v>
+      </c>
+      <c r="L43" s="19">
         <v>4814773</v>
       </c>
-      <c r="M43" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A44" s="17">
+      <c r="M43" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A44" s="22">
         <v>2021</v>
       </c>
-      <c r="B44" s="15" t="s">
+      <c r="B44" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C44" s="161">
+      <c r="C44" s="23">
         <v>2571002</v>
       </c>
-      <c r="D44" s="161">
+      <c r="D44" s="23">
         <v>625412</v>
       </c>
-      <c r="E44" s="161">
+      <c r="E44" s="23">
         <v>20958</v>
       </c>
-      <c r="F44" s="161">
+      <c r="F44" s="23">
         <v>122888</v>
       </c>
-      <c r="G44" s="161">
-[...2 lines deleted...]
-      <c r="H44" s="161">
+      <c r="G44" s="23">
+        <v>0</v>
+      </c>
+      <c r="H44" s="23">
         <v>91582</v>
       </c>
-      <c r="I44" s="161">
-[...8 lines deleted...]
-      <c r="L44" s="14">
+      <c r="I44" s="23">
+        <v>0</v>
+      </c>
+      <c r="J44" s="23">
+        <v>0</v>
+      </c>
+      <c r="K44" s="23">
+        <v>0</v>
+      </c>
+      <c r="L44" s="19">
         <v>3431842</v>
       </c>
-      <c r="M44" s="149">
+      <c r="M44" s="112">
         <v>17040782</v>
       </c>
     </row>
-    <row r="45" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A45" s="17">
+    <row r="45" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A45" s="22">
         <v>2022</v>
       </c>
-      <c r="B45" s="15" t="s">
+      <c r="B45" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C45" s="161">
+      <c r="C45" s="23">
         <v>2099793</v>
       </c>
-      <c r="D45" s="161">
+      <c r="D45" s="23">
         <v>880188</v>
       </c>
-      <c r="E45" s="161">
+      <c r="E45" s="23">
         <v>17753</v>
       </c>
-      <c r="F45" s="161">
+      <c r="F45" s="23">
         <v>180107</v>
       </c>
-      <c r="G45" s="161">
-[...2 lines deleted...]
-      <c r="H45" s="161">
+      <c r="G45" s="23">
+        <v>0</v>
+      </c>
+      <c r="H45" s="23">
         <v>160812</v>
       </c>
-      <c r="I45" s="161">
-[...8 lines deleted...]
-      <c r="L45" s="14">
+      <c r="I45" s="23">
+        <v>0</v>
+      </c>
+      <c r="J45" s="23">
+        <v>0</v>
+      </c>
+      <c r="K45" s="23">
+        <v>0</v>
+      </c>
+      <c r="L45" s="19">
         <v>3338653</v>
       </c>
-      <c r="M45" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A46" s="17">
+      <c r="M45" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A46" s="22">
         <v>2022</v>
       </c>
-      <c r="B46" s="15" t="s">
+      <c r="B46" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C46" s="161">
+      <c r="C46" s="23">
         <v>2631819</v>
       </c>
-      <c r="D46" s="161">
+      <c r="D46" s="23">
         <v>676403</v>
       </c>
-      <c r="E46" s="161">
+      <c r="E46" s="23">
         <v>1130902</v>
       </c>
-      <c r="F46" s="161">
+      <c r="F46" s="23">
         <v>178081</v>
       </c>
-      <c r="G46" s="161">
+      <c r="G46" s="23">
         <v>240758</v>
       </c>
-      <c r="H46" s="161">
+      <c r="H46" s="23">
         <v>30401</v>
       </c>
-      <c r="I46" s="161">
-[...2 lines deleted...]
-      <c r="J46" s="161">
+      <c r="I46" s="23">
+        <v>0</v>
+      </c>
+      <c r="J46" s="23">
         <v>34895</v>
       </c>
-      <c r="K46" s="161">
-[...2 lines deleted...]
-      <c r="L46" s="14">
+      <c r="K46" s="23">
+        <v>0</v>
+      </c>
+      <c r="L46" s="19">
         <v>4923259</v>
       </c>
-      <c r="M46" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A47" s="17">
+      <c r="M46" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A47" s="22">
         <v>2022</v>
       </c>
-      <c r="B47" s="15" t="s">
+      <c r="B47" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C47" s="161">
+      <c r="C47" s="23">
         <v>2129636</v>
       </c>
-      <c r="D47" s="161">
+      <c r="D47" s="23">
         <v>3316622</v>
       </c>
-      <c r="E47" s="161">
+      <c r="E47" s="23">
         <v>123304</v>
       </c>
-      <c r="F47" s="161">
+      <c r="F47" s="23">
         <v>35791</v>
       </c>
-      <c r="G47" s="161">
-[...2 lines deleted...]
-      <c r="H47" s="161">
+      <c r="G47" s="23">
+        <v>0</v>
+      </c>
+      <c r="H47" s="23">
         <v>73592</v>
       </c>
-      <c r="I47" s="161">
-[...8 lines deleted...]
-      <c r="L47" s="14">
+      <c r="I47" s="23">
+        <v>0</v>
+      </c>
+      <c r="J47" s="23">
+        <v>0</v>
+      </c>
+      <c r="K47" s="23">
+        <v>0</v>
+      </c>
+      <c r="L47" s="19">
         <v>5678945</v>
       </c>
-      <c r="M47" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A48" s="17">
+      <c r="M47" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A48" s="22">
         <v>2022</v>
       </c>
-      <c r="B48" s="15" t="s">
+      <c r="B48" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C48" s="161">
+      <c r="C48" s="23">
         <v>2949405</v>
       </c>
-      <c r="D48" s="161">
+      <c r="D48" s="23">
         <v>646281</v>
       </c>
-      <c r="E48" s="161">
+      <c r="E48" s="23">
         <v>44335</v>
       </c>
-      <c r="F48" s="161">
+      <c r="F48" s="23">
         <v>136533</v>
       </c>
-      <c r="G48" s="161">
-[...2 lines deleted...]
-      <c r="H48" s="161">
+      <c r="G48" s="23">
+        <v>0</v>
+      </c>
+      <c r="H48" s="23">
         <v>10134</v>
       </c>
-      <c r="I48" s="161">
-[...2 lines deleted...]
-      <c r="J48" s="161">
+      <c r="I48" s="23">
+        <v>0</v>
+      </c>
+      <c r="J48" s="23">
         <v>10514</v>
       </c>
-      <c r="K48" s="161">
-[...2 lines deleted...]
-      <c r="L48" s="14">
+      <c r="K48" s="23">
+        <v>0</v>
+      </c>
+      <c r="L48" s="19">
         <v>3797202</v>
       </c>
-      <c r="M48" s="149">
+      <c r="M48" s="112">
         <v>17738059</v>
       </c>
     </row>
-    <row r="49" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A49" s="17">
+    <row r="49" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A49" s="22">
         <v>2023</v>
       </c>
-      <c r="B49" s="15" t="s">
+      <c r="B49" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C49" s="161">
+      <c r="C49" s="23">
         <v>1029657</v>
       </c>
-      <c r="D49" s="161">
+      <c r="D49" s="23">
         <v>394145</v>
       </c>
-      <c r="E49" s="161">
+      <c r="E49" s="23">
         <v>104511</v>
       </c>
-      <c r="F49" s="161">
+      <c r="F49" s="23">
         <v>13695</v>
       </c>
-      <c r="G49" s="161">
-[...2 lines deleted...]
-      <c r="H49" s="161">
+      <c r="G49" s="23">
+        <v>0</v>
+      </c>
+      <c r="H49" s="23">
         <v>290414</v>
       </c>
-      <c r="I49" s="161">
-[...8 lines deleted...]
-      <c r="L49" s="14">
+      <c r="I49" s="23">
+        <v>0</v>
+      </c>
+      <c r="J49" s="23">
+        <v>0</v>
+      </c>
+      <c r="K49" s="23">
+        <v>0</v>
+      </c>
+      <c r="L49" s="19">
         <v>1832422</v>
       </c>
-      <c r="M49" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A50" s="17">
+      <c r="M49" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A50" s="22">
         <v>2023</v>
       </c>
-      <c r="B50" s="15" t="s">
+      <c r="B50" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C50" s="161">
+      <c r="C50" s="23">
         <v>1994187</v>
       </c>
-      <c r="D50" s="161">
+      <c r="D50" s="23">
         <v>1408753</v>
       </c>
-      <c r="E50" s="161">
+      <c r="E50" s="23">
         <v>412693</v>
       </c>
-      <c r="F50" s="161">
+      <c r="F50" s="23">
         <v>324783</v>
       </c>
-      <c r="G50" s="161">
+      <c r="G50" s="23">
         <v>75246</v>
       </c>
-      <c r="H50" s="161">
+      <c r="H50" s="23">
         <v>161796</v>
       </c>
-      <c r="I50" s="161">
-[...8 lines deleted...]
-      <c r="L50" s="14">
+      <c r="I50" s="23">
+        <v>0</v>
+      </c>
+      <c r="J50" s="23">
+        <v>0</v>
+      </c>
+      <c r="K50" s="23">
+        <v>0</v>
+      </c>
+      <c r="L50" s="19">
         <v>4377458</v>
       </c>
-      <c r="M50" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A51" s="17">
+      <c r="M50" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A51" s="22">
         <v>2023</v>
       </c>
-      <c r="B51" s="15" t="s">
+      <c r="B51" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C51" s="161">
+      <c r="C51" s="23">
         <v>3336827</v>
       </c>
-      <c r="D51" s="161">
+      <c r="D51" s="23">
         <v>1948240</v>
       </c>
-      <c r="E51" s="161">
+      <c r="E51" s="23">
         <v>847373</v>
       </c>
-      <c r="F51" s="161">
+      <c r="F51" s="23">
         <v>97945</v>
       </c>
-      <c r="G51" s="161">
+      <c r="G51" s="23">
         <v>580200</v>
       </c>
-      <c r="H51" s="161">
+      <c r="H51" s="23">
         <v>152197</v>
       </c>
-      <c r="I51" s="161">
-[...2 lines deleted...]
-      <c r="J51" s="161">
+      <c r="I51" s="23">
+        <v>0</v>
+      </c>
+      <c r="J51" s="23">
         <v>35230</v>
       </c>
-      <c r="K51" s="161">
-[...2 lines deleted...]
-      <c r="L51" s="14">
+      <c r="K51" s="23">
+        <v>0</v>
+      </c>
+      <c r="L51" s="19">
         <v>6998012</v>
       </c>
-      <c r="M51" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A52" s="17">
+      <c r="M51" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A52" s="22">
         <v>2023</v>
       </c>
-      <c r="B52" s="15" t="s">
+      <c r="B52" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C52" s="161">
+      <c r="C52" s="23">
         <v>2544815</v>
       </c>
-      <c r="D52" s="161">
+      <c r="D52" s="23">
         <v>1018877</v>
       </c>
-      <c r="E52" s="161">
+      <c r="E52" s="23">
         <v>389497</v>
       </c>
-      <c r="F52" s="161">
+      <c r="F52" s="23">
         <v>35305</v>
       </c>
-      <c r="G52" s="161">
-[...2 lines deleted...]
-      <c r="H52" s="161">
+      <c r="G52" s="23">
+        <v>0</v>
+      </c>
+      <c r="H52" s="23">
         <v>24722</v>
       </c>
-      <c r="I52" s="161">
-[...8 lines deleted...]
-      <c r="L52" s="14">
+      <c r="I52" s="23">
+        <v>0</v>
+      </c>
+      <c r="J52" s="23">
+        <v>0</v>
+      </c>
+      <c r="K52" s="23">
+        <v>0</v>
+      </c>
+      <c r="L52" s="19">
         <v>4013216</v>
       </c>
-      <c r="M52" s="149">
+      <c r="M52" s="112">
         <v>17221108</v>
       </c>
     </row>
-    <row r="53" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A53" s="17">
+    <row r="53" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A53" s="22">
         <v>2024</v>
       </c>
-      <c r="B53" s="15" t="s">
+      <c r="B53" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C53" s="161">
+      <c r="C53" s="23">
         <v>2001363</v>
       </c>
-      <c r="D53" s="161">
+      <c r="D53" s="23">
         <v>1528900</v>
       </c>
-      <c r="E53" s="161">
+      <c r="E53" s="23">
         <v>146698</v>
       </c>
-      <c r="F53" s="161">
+      <c r="F53" s="23">
         <v>20320</v>
       </c>
-      <c r="G53" s="161">
+      <c r="G53" s="23">
         <v>68162</v>
       </c>
-      <c r="H53" s="161">
+      <c r="H53" s="23">
         <v>27174</v>
       </c>
-      <c r="I53" s="161">
-[...8 lines deleted...]
-      <c r="L53" s="14">
+      <c r="I53" s="23">
+        <v>0</v>
+      </c>
+      <c r="J53" s="23">
+        <v>0</v>
+      </c>
+      <c r="K53" s="23">
+        <v>0</v>
+      </c>
+      <c r="L53" s="19">
         <v>3792617</v>
       </c>
-      <c r="M53" s="149" t="s">
-[...5 lines deleted...]
-      <c r="A54" s="17">
+      <c r="M53" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="N53" s="15"/>
+    </row>
+    <row r="54" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A54" s="22">
         <v>2024</v>
       </c>
-      <c r="B54" s="15" t="s">
+      <c r="B54" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C54" s="161">
+      <c r="C54" s="23">
         <v>1761956</v>
       </c>
-      <c r="D54" s="161">
+      <c r="D54" s="23">
         <v>1512917</v>
       </c>
-      <c r="E54" s="161">
+      <c r="E54" s="23">
         <v>425885</v>
       </c>
-      <c r="F54" s="161">
+      <c r="F54" s="23">
         <v>141288</v>
       </c>
-      <c r="G54" s="161">
-[...2 lines deleted...]
-      <c r="H54" s="161">
+      <c r="G54" s="23">
+        <v>0</v>
+      </c>
+      <c r="H54" s="23">
         <v>25828</v>
       </c>
-      <c r="I54" s="161">
-[...8 lines deleted...]
-      <c r="L54" s="14">
+      <c r="I54" s="23">
+        <v>0</v>
+      </c>
+      <c r="J54" s="23">
+        <v>0</v>
+      </c>
+      <c r="K54" s="23">
+        <v>0</v>
+      </c>
+      <c r="L54" s="19">
         <v>3867874</v>
       </c>
-      <c r="M54" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A55" s="17">
+      <c r="M54" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A55" s="22">
         <v>2024</v>
       </c>
-      <c r="B55" s="15" t="s">
+      <c r="B55" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C55" s="161">
+      <c r="C55" s="23">
         <v>2323958</v>
       </c>
-      <c r="D55" s="161">
+      <c r="D55" s="23">
         <v>1018192</v>
       </c>
-      <c r="E55" s="161">
+      <c r="E55" s="23">
         <v>932530</v>
       </c>
-      <c r="F55" s="161">
-[...2 lines deleted...]
-      <c r="G55" s="161">
+      <c r="F55" s="23">
+        <v>0</v>
+      </c>
+      <c r="G55" s="23">
         <v>447907</v>
       </c>
-      <c r="H55" s="161">
+      <c r="H55" s="23">
         <v>123736</v>
       </c>
-      <c r="I55" s="161">
-[...5 lines deleted...]
-      <c r="K55" s="161">
+      <c r="I55" s="23">
+        <v>0</v>
+      </c>
+      <c r="J55" s="23">
+        <v>0</v>
+      </c>
+      <c r="K55" s="23">
         <v>104424</v>
       </c>
-      <c r="L55" s="14">
+      <c r="L55" s="19">
         <v>4950747</v>
       </c>
-      <c r="M55" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A56" s="17">
+      <c r="M55" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A56" s="22">
         <v>2024</v>
       </c>
-      <c r="B56" s="15" t="s">
+      <c r="B56" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C56" s="161">
+      <c r="C56" s="23">
         <v>3230424</v>
       </c>
-      <c r="D56" s="161">
+      <c r="D56" s="23">
         <v>1980767</v>
       </c>
-      <c r="E56" s="161">
+      <c r="E56" s="23">
         <v>62316</v>
       </c>
-      <c r="F56" s="161">
+      <c r="F56" s="23">
         <v>138795</v>
       </c>
-      <c r="G56" s="161">
+      <c r="G56" s="23">
         <v>193328</v>
       </c>
-      <c r="H56" s="161">
+      <c r="H56" s="23">
         <v>76137</v>
       </c>
-      <c r="I56" s="161">
-[...5 lines deleted...]
-      <c r="K56" s="161">
+      <c r="I56" s="23">
+        <v>0</v>
+      </c>
+      <c r="J56" s="23">
+        <v>0</v>
+      </c>
+      <c r="K56" s="23">
         <v>491753</v>
       </c>
-      <c r="L56" s="14">
+      <c r="L56" s="19">
         <v>6173520</v>
       </c>
-      <c r="M56" s="149">
+      <c r="M56" s="112">
         <v>18784758</v>
       </c>
     </row>
-    <row r="57" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A57" s="17">
+    <row r="57" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A57" s="22">
         <v>2025</v>
       </c>
-      <c r="B57" s="15" t="s">
+      <c r="B57" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C57" s="161">
+      <c r="C57" s="23">
         <v>2405598</v>
       </c>
-      <c r="D57" s="161">
+      <c r="D57" s="23">
         <v>415174</v>
       </c>
-      <c r="E57" s="161">
+      <c r="E57" s="23">
         <v>58403</v>
       </c>
-      <c r="F57" s="161">
-[...5 lines deleted...]
-      <c r="H57" s="161">
+      <c r="F57" s="23">
+        <v>0</v>
+      </c>
+      <c r="G57" s="23">
+        <v>0</v>
+      </c>
+      <c r="H57" s="23">
         <v>145619</v>
       </c>
-      <c r="I57" s="161">
-[...2 lines deleted...]
-      <c r="J57" s="161">
+      <c r="I57" s="23">
+        <v>0</v>
+      </c>
+      <c r="J57" s="23">
         <v>18975</v>
       </c>
-      <c r="K57" s="161">
-[...2 lines deleted...]
-      <c r="L57" s="14">
+      <c r="K57" s="23">
+        <v>0</v>
+      </c>
+      <c r="L57" s="19">
         <v>3043769</v>
       </c>
-      <c r="M57" s="149" t="s">
-[...5 lines deleted...]
-      <c r="A58" s="17">
+      <c r="M57" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="N57" s="15"/>
+    </row>
+    <row r="58" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A58" s="22">
         <v>2025</v>
       </c>
-      <c r="B58" s="15" t="s">
+      <c r="B58" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C58" s="161">
+      <c r="C58" s="23">
         <v>3268879</v>
       </c>
-      <c r="D58" s="161">
+      <c r="D58" s="23">
         <v>2630726</v>
       </c>
-      <c r="E58" s="161">
+      <c r="E58" s="23">
         <v>500226</v>
       </c>
-      <c r="F58" s="161">
+      <c r="F58" s="23">
         <v>30180</v>
       </c>
-      <c r="G58" s="161">
-[...2 lines deleted...]
-      <c r="H58" s="161">
+      <c r="G58" s="23">
+        <v>0</v>
+      </c>
+      <c r="H58" s="23">
         <v>23202</v>
       </c>
-      <c r="I58" s="161">
-[...8 lines deleted...]
-      <c r="L58" s="95">
+      <c r="I58" s="23">
+        <v>0</v>
+      </c>
+      <c r="J58" s="23">
+        <v>0</v>
+      </c>
+      <c r="K58" s="23">
+        <v>0</v>
+      </c>
+      <c r="L58" s="107">
         <v>6453213</v>
       </c>
-      <c r="M58" s="149" t="s">
-[...4 lines deleted...]
-      <c r="A59" s="17">
+      <c r="M58" s="112" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A59" s="22">
         <v>2025</v>
       </c>
-      <c r="B59" s="15" t="s">
+      <c r="B59" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C59" s="161">
+      <c r="C59" s="23">
         <v>3047163</v>
       </c>
-      <c r="D59" s="161">
+      <c r="D59" s="23">
         <v>1231404</v>
       </c>
-      <c r="E59" s="161">
+      <c r="E59" s="23">
         <v>956376</v>
       </c>
-      <c r="F59" s="161">
-[...2 lines deleted...]
-      <c r="G59" s="161">
+      <c r="F59" s="23">
+        <v>0</v>
+      </c>
+      <c r="G59" s="23">
         <v>157798</v>
       </c>
-      <c r="H59" s="161">
+      <c r="H59" s="23">
         <v>70076</v>
       </c>
-      <c r="I59" s="161">
-[...8 lines deleted...]
-      <c r="L59" s="95">
+      <c r="I59" s="23">
+        <v>0</v>
+      </c>
+      <c r="J59" s="23">
+        <v>0</v>
+      </c>
+      <c r="K59" s="23">
+        <v>0</v>
+      </c>
+      <c r="L59" s="107">
         <v>5462817</v>
       </c>
-      <c r="M59" s="149" t="s">
-[...5 lines deleted...]
-      <c r="A60" s="17">
+      <c r="M59" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="N59" s="15"/>
+    </row>
+    <row r="60" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A60" s="22">
         <v>2025</v>
       </c>
-      <c r="B60" s="15" t="s">
+      <c r="B60" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C60" s="161">
+      <c r="C60" s="23">
         <v>3107776</v>
       </c>
-      <c r="D60" s="161">
+      <c r="D60" s="23">
         <v>1943398</v>
       </c>
-      <c r="E60" s="161">
+      <c r="E60" s="23">
         <v>78287</v>
       </c>
-      <c r="F60" s="161">
+      <c r="F60" s="23">
         <v>465701</v>
       </c>
-      <c r="G60" s="161">
+      <c r="G60" s="23">
         <v>75544</v>
       </c>
-      <c r="H60" s="161">
+      <c r="H60" s="23">
         <v>115546</v>
       </c>
-      <c r="I60" s="161">
+      <c r="I60" s="23">
         <v>907872</v>
       </c>
-      <c r="J60" s="161">
-[...5 lines deleted...]
-      <c r="L60" s="95">
+      <c r="J60" s="23">
+        <v>0</v>
+      </c>
+      <c r="K60" s="23">
+        <v>0</v>
+      </c>
+      <c r="L60" s="107">
         <v>6694124</v>
       </c>
-      <c r="M60" s="149">
+      <c r="M60" s="112">
         <v>21653923</v>
       </c>
     </row>
-    <row r="61" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A61" s="17">
+    <row r="61" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A61" s="22">
         <v>2026</v>
       </c>
-      <c r="B61" s="15" t="s">
+      <c r="B61" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C61" s="161">
+      <c r="C61" s="23">
         <v>3670900</v>
       </c>
-      <c r="D61" s="161">
+      <c r="D61" s="23">
         <v>805935</v>
       </c>
-      <c r="E61" s="161">
+      <c r="E61" s="23">
         <v>70203</v>
       </c>
-      <c r="F61" s="161">
+      <c r="F61" s="23">
         <v>118814</v>
       </c>
-      <c r="G61" s="161">
-[...2 lines deleted...]
-      <c r="H61" s="161">
+      <c r="G61" s="23">
+        <v>0</v>
+      </c>
+      <c r="H61" s="23">
         <v>46525</v>
       </c>
-      <c r="I61" s="161">
+      <c r="I61" s="23">
         <v>286790</v>
       </c>
-      <c r="J61" s="161">
-[...2 lines deleted...]
-      <c r="K61" s="161">
+      <c r="J61" s="23">
+        <v>0</v>
+      </c>
+      <c r="K61" s="23">
         <v>461368</v>
       </c>
-      <c r="L61" s="95">
+      <c r="L61" s="107">
         <v>5460535</v>
       </c>
-      <c r="M61" s="161">
+      <c r="M61" s="23">
         <v>5460535</v>
       </c>
     </row>
-    <row r="62" spans="1:14" x14ac:dyDescent="0.35">
-[...26 lines deleted...]
-      <c r="A83" s="200" t="s">
+    <row r="62" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="G62" s="110"/>
+    </row>
+    <row r="63" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="G63" s="110"/>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="G64" s="110"/>
+    </row>
+    <row r="72" spans="7:7" x14ac:dyDescent="0.4">
+      <c r="G72" s="110"/>
+    </row>
+    <row r="83" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A83" s="235" t="s">
         <v>112</v>
       </c>
-      <c r="B83" s="200"/>
-[...13 lines deleted...]
-      <c r="A84" s="196" t="s">
+      <c r="B83" s="235"/>
+      <c r="C83" s="235"/>
+      <c r="D83" s="235"/>
+      <c r="E83" s="235"/>
+      <c r="F83" s="235"/>
+      <c r="G83" s="235"/>
+      <c r="H83" s="235"/>
+      <c r="I83" s="235"/>
+      <c r="J83" s="235"/>
+      <c r="K83" s="235"/>
+      <c r="L83" s="235"/>
+      <c r="M83" s="235"/>
+    </row>
+    <row r="84" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A84" s="232" t="s">
         <v>113</v>
       </c>
-      <c r="B84" s="196"/>
-[...28 lines deleted...]
-      <c r="A86" s="103" t="s">
+      <c r="B84" s="232"/>
+      <c r="C84" s="232"/>
+      <c r="D84" s="232"/>
+      <c r="E84" s="232"/>
+      <c r="F84" s="232"/>
+      <c r="G84" s="232"/>
+      <c r="H84" s="232"/>
+      <c r="I84" s="232"/>
+      <c r="J84" s="232"/>
+      <c r="K84" s="232"/>
+      <c r="L84" s="232"/>
+      <c r="M84" s="232"/>
+    </row>
+    <row r="85" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A85" s="110"/>
+      <c r="B85" s="110"/>
+      <c r="C85" s="110"/>
+      <c r="D85" s="110"/>
+      <c r="E85" s="110"/>
+      <c r="F85" s="110"/>
+      <c r="G85" s="110"/>
+      <c r="H85" s="110"/>
+      <c r="I85" s="110"/>
+      <c r="J85" s="110"/>
+      <c r="K85" s="110"/>
+      <c r="L85" s="110"/>
+      <c r="M85" s="110"/>
+    </row>
+    <row r="86" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A86" s="116" t="s">
         <v>89</v>
       </c>
-      <c r="B86" s="104"/>
-[...13 lines deleted...]
-      <c r="A87" s="197" t="s">
+      <c r="B86" s="117"/>
+      <c r="C86" s="117"/>
+      <c r="D86" s="110"/>
+      <c r="E86" s="110"/>
+      <c r="F86" s="110"/>
+      <c r="G86" s="110"/>
+      <c r="H86" s="110"/>
+      <c r="I86" s="110"/>
+      <c r="J86" s="110"/>
+      <c r="K86" s="110"/>
+      <c r="L86" s="110"/>
+      <c r="M86" s="110"/>
+    </row>
+    <row r="87" spans="1:13" ht="48" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A87" s="233" t="s">
         <v>114</v>
       </c>
-      <c r="B87" s="196"/>
-[...13 lines deleted...]
-      <c r="A95" s="8"/>
+      <c r="B87" s="232"/>
+      <c r="C87" s="232"/>
+      <c r="D87" s="232"/>
+      <c r="E87" s="232"/>
+      <c r="F87" s="232"/>
+      <c r="G87" s="232"/>
+      <c r="H87" s="232"/>
+      <c r="I87" s="232"/>
+      <c r="J87" s="232"/>
+      <c r="K87" s="232"/>
+      <c r="L87" s="232"/>
+      <c r="M87" s="232"/>
+    </row>
+    <row r="95" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A95" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A84:M84"/>
     <mergeCell ref="A87:M87"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A83:M83"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{6BEB771D-609C-4138-B616-2A7CC0426552}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DBF7603-AC33-433E-8A51-F4C1C756A0B8}">
-  <dimension ref="A1:P95"/>
+  <dimension ref="A1:P97"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:N2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="14.54296875" style="9" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="8.6328125" style="9"/>
+    <col min="1" max="2" width="13.53515625" style="14" customWidth="1"/>
+    <col min="3" max="3" width="18.4609375" style="14" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="33.53515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.69140625" style="14" customWidth="1"/>
+    <col min="6" max="6" width="25" style="14" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="27.23046875" style="14" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="36.23046875" style="14" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="16.69140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="27.23046875" style="14" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="15.53515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="23.69140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="11.53515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="20.23046875" style="14" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="8.69140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A1" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
-    <row r="2" spans="1:16" ht="28.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="199" t="s">
+    <row r="2" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="276" t="s">
         <v>115</v>
       </c>
-      <c r="B2" s="199"/>
-[...14 lines deleted...]
-      <c r="A3" s="198" t="s">
+      <c r="B2" s="276"/>
+      <c r="C2" s="276"/>
+      <c r="D2" s="276"/>
+      <c r="E2" s="276"/>
+      <c r="F2" s="276"/>
+      <c r="G2" s="276"/>
+      <c r="H2" s="276"/>
+      <c r="I2" s="276"/>
+      <c r="J2" s="276"/>
+      <c r="K2" s="276"/>
+      <c r="L2" s="276"/>
+      <c r="M2" s="276"/>
+      <c r="N2" s="276"/>
+    </row>
+    <row r="3" spans="1:16" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="234" t="s">
         <v>70</v>
       </c>
-      <c r="B3" s="198"/>
-[...14 lines deleted...]
-      <c r="A4" s="31" t="s">
+      <c r="B3" s="234"/>
+      <c r="C3" s="234"/>
+      <c r="D3" s="234"/>
+      <c r="E3" s="234"/>
+      <c r="F3" s="234"/>
+      <c r="G3" s="234"/>
+      <c r="H3" s="234"/>
+      <c r="I3" s="234"/>
+      <c r="J3" s="234"/>
+      <c r="K3" s="234"/>
+      <c r="L3" s="234"/>
+      <c r="M3" s="234"/>
+      <c r="N3" s="234"/>
+    </row>
+    <row r="4" spans="1:16" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="37" t="s">
         <v>71</v>
       </c>
-      <c r="B4" s="29" t="s">
+      <c r="B4" s="35" t="s">
         <v>72</v>
       </c>
-      <c r="C4" s="29" t="s">
+      <c r="C4" s="35" t="s">
         <v>101</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="35" t="s">
         <v>116</v>
       </c>
-      <c r="E4" s="29" t="s">
+      <c r="E4" s="35" t="s">
         <v>102</v>
       </c>
-      <c r="F4" s="29" t="s">
+      <c r="F4" s="35" t="s">
         <v>104</v>
       </c>
-      <c r="G4" s="29" t="s">
+      <c r="G4" s="35" t="s">
         <v>117</v>
       </c>
-      <c r="H4" s="29" t="s">
+      <c r="H4" s="35" t="s">
         <v>103</v>
       </c>
-      <c r="I4" s="29" t="s">
+      <c r="I4" s="35" t="s">
         <v>108</v>
       </c>
-      <c r="J4" s="29" t="s">
+      <c r="J4" s="35" t="s">
         <v>105</v>
       </c>
-      <c r="K4" s="29" t="s">
+      <c r="K4" s="35" t="s">
         <v>109</v>
       </c>
-      <c r="L4" s="29" t="s">
+      <c r="L4" s="35" t="s">
         <v>118</v>
       </c>
-      <c r="M4" s="29" t="s">
+      <c r="M4" s="35" t="s">
         <v>110</v>
       </c>
-      <c r="N4" s="32" t="s">
+      <c r="N4" s="38" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="5" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="9">
+    <row r="5" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="14">
         <v>2012</v>
       </c>
-      <c r="B5" s="15" t="s">
+      <c r="B5" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C5" s="139" t="s">
-[...38 lines deleted...]
-      <c r="A6" s="9">
+      <c r="C5" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="D5" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="E5" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="F5" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="G5" s="167" t="s">
+        <v>82</v>
+      </c>
+      <c r="H5" s="167" t="s">
+        <v>82</v>
+      </c>
+      <c r="I5" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="J5" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="K5" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="L5" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="M5" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="N5" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P5" s="109"/>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A6" s="14">
         <v>2012</v>
       </c>
-      <c r="B6" s="15" t="s">
+      <c r="B6" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C6" s="140" t="s">
-[...38 lines deleted...]
-      <c r="A7" s="9">
+      <c r="C6" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="D6" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="E6" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="F6" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="G6" s="165">
+        <v>0</v>
+      </c>
+      <c r="H6" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="I6" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="J6" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="K6" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="L6" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="M6" s="103">
+        <v>0</v>
+      </c>
+      <c r="N6" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P6" s="109"/>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A7" s="14">
         <v>2012</v>
       </c>
-      <c r="B7" s="15" t="s">
+      <c r="B7" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C7" s="141" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="92">
+      <c r="C7" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="D7" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="E7" s="104">
         <v>4</v>
       </c>
-      <c r="F7" s="141" t="s">
-[...20 lines deleted...]
-      <c r="M7" s="91">
+      <c r="F7" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="G7" s="105">
+        <v>0</v>
+      </c>
+      <c r="H7" s="105">
+        <v>0</v>
+      </c>
+      <c r="I7" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="J7" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="K7" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="L7" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="M7" s="103">
         <v>4</v>
       </c>
-      <c r="N7" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A8" s="9">
+      <c r="N7" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P7" s="109"/>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A8" s="14">
         <v>2012</v>
       </c>
-      <c r="B8" s="15" t="s">
+      <c r="B8" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C8" s="90">
+      <c r="C8" s="102">
         <v>1</v>
       </c>
-      <c r="D8" s="140" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="90">
+      <c r="D8" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="E8" s="102">
         <v>14</v>
       </c>
-      <c r="F8" s="140" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="90">
+      <c r="F8" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="G8" s="102">
         <v>1</v>
       </c>
-      <c r="H8" s="90">
+      <c r="H8" s="102">
         <v>1</v>
       </c>
-      <c r="I8" s="140" t="s">
-[...11 lines deleted...]
-      <c r="M8" s="96">
+      <c r="I8" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="J8" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="K8" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="L8" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="M8" s="108">
         <v>17</v>
       </c>
-      <c r="N8" s="96">
+      <c r="N8" s="108">
         <v>21</v>
       </c>
-      <c r="P8" s="97"/>
-[...2 lines deleted...]
-      <c r="A9" s="9">
+      <c r="P8" s="109"/>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A9" s="14">
         <v>2013</v>
       </c>
-      <c r="B9" s="15" t="s">
+      <c r="B9" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C9" s="92">
+      <c r="C9" s="104">
         <v>1</v>
       </c>
-      <c r="D9" s="139" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="92">
+      <c r="D9" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="E9" s="104">
         <v>19</v>
       </c>
-      <c r="F9" s="141" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="92">
+      <c r="F9" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="G9" s="104">
         <v>2</v>
       </c>
-      <c r="H9" s="92">
+      <c r="H9" s="104">
         <v>1</v>
       </c>
-      <c r="I9" s="141" t="s">
-[...11 lines deleted...]
-      <c r="M9" s="91">
+      <c r="I9" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="J9" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="K9" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="L9" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="M9" s="103">
         <v>23</v>
       </c>
-      <c r="N9" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A10" s="9">
+      <c r="N9" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P9" s="109"/>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A10" s="14">
         <v>2013</v>
       </c>
-      <c r="B10" s="15" t="s">
+      <c r="B10" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="90">
+      <c r="C10" s="102">
         <v>4</v>
       </c>
-      <c r="D10" s="140" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="90">
+      <c r="D10" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="E10" s="102">
         <v>9</v>
       </c>
-      <c r="F10" s="140" t="s">
-[...20 lines deleted...]
-      <c r="M10" s="91">
+      <c r="F10" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="G10" s="102">
+        <v>0</v>
+      </c>
+      <c r="H10" s="102">
+        <v>0</v>
+      </c>
+      <c r="I10" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="J10" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="K10" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="L10" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="M10" s="103">
         <v>13</v>
       </c>
-      <c r="N10" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A11" s="9">
+      <c r="N10" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P10" s="109"/>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A11" s="14">
         <v>2013</v>
       </c>
-      <c r="B11" s="15" t="s">
+      <c r="B11" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C11" s="92">
+      <c r="C11" s="104">
         <v>4</v>
       </c>
-      <c r="D11" s="139" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="92">
+      <c r="D11" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="E11" s="104">
         <v>14</v>
       </c>
-      <c r="F11" s="141" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="92">
+      <c r="F11" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="G11" s="104">
         <v>1</v>
       </c>
-      <c r="H11" s="92">
+      <c r="H11" s="104">
         <v>1</v>
       </c>
-      <c r="I11" s="141" t="s">
-[...11 lines deleted...]
-      <c r="M11" s="91">
+      <c r="I11" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="J11" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="K11" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="L11" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="M11" s="103">
         <v>20</v>
       </c>
-      <c r="N11" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A12" s="9">
+      <c r="N11" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P11" s="109"/>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A12" s="14">
         <v>2013</v>
       </c>
-      <c r="B12" s="15" t="s">
+      <c r="B12" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C12" s="90">
+      <c r="C12" s="102">
         <v>2</v>
       </c>
-      <c r="D12" s="140" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="90">
+      <c r="D12" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="E12" s="102">
         <v>8</v>
       </c>
-      <c r="F12" s="140" t="s">
-[...20 lines deleted...]
-      <c r="M12" s="91">
+      <c r="F12" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="G12" s="102">
+        <v>0</v>
+      </c>
+      <c r="H12" s="102">
+        <v>0</v>
+      </c>
+      <c r="I12" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="J12" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="K12" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="103">
         <v>10</v>
       </c>
-      <c r="N12" s="91">
+      <c r="N12" s="103">
         <v>66</v>
       </c>
-      <c r="P12" s="97"/>
-[...2 lines deleted...]
-      <c r="A13" s="9">
+      <c r="P12" s="109"/>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A13" s="14">
         <v>2014</v>
       </c>
-      <c r="B13" s="15" t="s">
+      <c r="B13" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C13" s="92">
+      <c r="C13" s="104">
         <v>7</v>
       </c>
-      <c r="D13" s="139" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="92">
+      <c r="D13" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="E13" s="104">
         <v>5</v>
       </c>
-      <c r="F13" s="141" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="92">
+      <c r="F13" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="G13" s="104">
         <v>3</v>
       </c>
-      <c r="H13" s="92">
+      <c r="H13" s="104">
         <v>7</v>
       </c>
-      <c r="I13" s="141" t="s">
-[...11 lines deleted...]
-      <c r="M13" s="91">
+      <c r="I13" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="J13" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="K13" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="103">
         <v>22</v>
       </c>
-      <c r="N13" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A14" s="9">
+      <c r="N13" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P13" s="109"/>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A14" s="14">
         <v>2014</v>
       </c>
-      <c r="B14" s="15" t="s">
+      <c r="B14" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C14" s="90">
+      <c r="C14" s="102">
         <v>17</v>
       </c>
-      <c r="D14" s="140" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="90">
+      <c r="D14" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" s="102">
         <v>3</v>
       </c>
-      <c r="F14" s="140" t="s">
-[...20 lines deleted...]
-      <c r="M14" s="91">
+      <c r="F14" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="G14" s="102">
+        <v>0</v>
+      </c>
+      <c r="H14" s="102">
+        <v>0</v>
+      </c>
+      <c r="I14" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="J14" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="K14" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="M14" s="103">
         <v>20</v>
       </c>
-      <c r="N14" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A15" s="9">
+      <c r="N14" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P14" s="109"/>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A15" s="14">
         <v>2014</v>
       </c>
-      <c r="B15" s="15" t="s">
+      <c r="B15" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C15" s="92">
+      <c r="C15" s="104">
         <v>14</v>
       </c>
-      <c r="D15" s="92">
-[...2 lines deleted...]
-      <c r="E15" s="92">
+      <c r="D15" s="104">
+        <v>0</v>
+      </c>
+      <c r="E15" s="104">
         <v>4</v>
       </c>
-      <c r="F15" s="141" t="s">
-[...5 lines deleted...]
-      <c r="H15" s="92">
+      <c r="F15" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="G15" s="104">
+        <v>0</v>
+      </c>
+      <c r="H15" s="104">
         <v>9</v>
       </c>
-      <c r="I15" s="141" t="s">
-[...11 lines deleted...]
-      <c r="M15" s="91">
+      <c r="I15" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="J15" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="K15" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="L15" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="M15" s="103">
         <v>27</v>
       </c>
-      <c r="N15" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A16" s="9">
+      <c r="N15" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P15" s="109"/>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A16" s="14">
         <v>2014</v>
       </c>
-      <c r="B16" s="15" t="s">
+      <c r="B16" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C16" s="90">
+      <c r="C16" s="102">
         <v>16</v>
       </c>
-      <c r="D16" s="90">
-[...2 lines deleted...]
-      <c r="E16" s="90">
+      <c r="D16" s="102">
+        <v>0</v>
+      </c>
+      <c r="E16" s="102">
         <v>1</v>
       </c>
-      <c r="F16" s="140" t="s">
-[...5 lines deleted...]
-      <c r="H16" s="90">
+      <c r="F16" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="G16" s="102">
+        <v>0</v>
+      </c>
+      <c r="H16" s="102">
         <v>10</v>
       </c>
-      <c r="I16" s="140" t="s">
-[...11 lines deleted...]
-      <c r="M16" s="91">
+      <c r="I16" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="J16" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="K16" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="L16" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="M16" s="103">
         <v>27</v>
       </c>
-      <c r="N16" s="91">
+      <c r="N16" s="103">
         <v>96</v>
       </c>
-      <c r="P16" s="97"/>
-[...2 lines deleted...]
-      <c r="A17" s="9">
+      <c r="P16" s="109"/>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A17" s="14">
         <v>2015</v>
       </c>
-      <c r="B17" s="15" t="s">
+      <c r="B17" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C17" s="92">
+      <c r="C17" s="104">
         <v>24</v>
       </c>
-      <c r="D17" s="92">
-[...2 lines deleted...]
-      <c r="E17" s="92">
+      <c r="D17" s="104">
+        <v>0</v>
+      </c>
+      <c r="E17" s="104">
         <v>2</v>
       </c>
-      <c r="F17" s="92">
-[...2 lines deleted...]
-      <c r="G17" s="92">
+      <c r="F17" s="104">
+        <v>0</v>
+      </c>
+      <c r="G17" s="104">
         <v>1</v>
       </c>
-      <c r="H17" s="92">
+      <c r="H17" s="104">
         <v>2</v>
       </c>
-      <c r="I17" s="92">
-[...11 lines deleted...]
-      <c r="M17" s="91">
+      <c r="I17" s="104">
+        <v>0</v>
+      </c>
+      <c r="J17" s="104">
+        <v>0</v>
+      </c>
+      <c r="K17" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="L17" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="M17" s="103">
         <v>29</v>
       </c>
-      <c r="N17" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A18" s="9">
+      <c r="N17" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P17" s="109"/>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A18" s="14">
         <v>2015</v>
       </c>
-      <c r="B18" s="15" t="s">
+      <c r="B18" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C18" s="90">
+      <c r="C18" s="102">
         <v>21</v>
       </c>
-      <c r="D18" s="90">
+      <c r="D18" s="102">
         <v>2</v>
       </c>
-      <c r="E18" s="90">
+      <c r="E18" s="102">
         <v>7</v>
       </c>
-      <c r="F18" s="90">
+      <c r="F18" s="102">
         <v>2</v>
       </c>
-      <c r="G18" s="90">
-[...17 lines deleted...]
-      <c r="M18" s="91">
+      <c r="G18" s="102">
+        <v>0</v>
+      </c>
+      <c r="H18" s="102">
+        <v>0</v>
+      </c>
+      <c r="I18" s="102">
+        <v>0</v>
+      </c>
+      <c r="J18" s="102">
+        <v>0</v>
+      </c>
+      <c r="K18" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="L18" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="M18" s="103">
         <v>32</v>
       </c>
-      <c r="N18" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A19" s="9">
+      <c r="N18" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P18" s="109"/>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A19" s="14">
         <v>2015</v>
       </c>
-      <c r="B19" s="15" t="s">
+      <c r="B19" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C19" s="92">
+      <c r="C19" s="104">
         <v>84</v>
       </c>
-      <c r="D19" s="92">
-[...2 lines deleted...]
-      <c r="E19" s="92">
+      <c r="D19" s="104">
+        <v>0</v>
+      </c>
+      <c r="E19" s="104">
         <v>11</v>
       </c>
-      <c r="F19" s="92">
+      <c r="F19" s="104">
         <v>1</v>
       </c>
-      <c r="G19" s="92">
+      <c r="G19" s="104">
         <v>1</v>
       </c>
-      <c r="H19" s="92">
+      <c r="H19" s="104">
         <v>9</v>
       </c>
-      <c r="I19" s="92">
-[...2 lines deleted...]
-      <c r="J19" s="92">
+      <c r="I19" s="104">
+        <v>0</v>
+      </c>
+      <c r="J19" s="104">
         <v>3</v>
       </c>
-      <c r="K19" s="141">
-[...5 lines deleted...]
-      <c r="M19" s="91">
+      <c r="K19" s="166">
+        <v>0</v>
+      </c>
+      <c r="L19" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="M19" s="103">
         <v>109</v>
       </c>
-      <c r="N19" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A20" s="9">
+      <c r="N19" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P19" s="109"/>
+    </row>
+    <row r="20" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A20" s="14">
         <v>2015</v>
       </c>
-      <c r="B20" s="15" t="s">
+      <c r="B20" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="90">
+      <c r="C20" s="102">
         <v>6</v>
       </c>
-      <c r="D20" s="90">
+      <c r="D20" s="102">
         <v>4</v>
       </c>
-      <c r="E20" s="90">
+      <c r="E20" s="102">
         <v>2</v>
       </c>
-      <c r="F20" s="90">
+      <c r="F20" s="102">
         <v>7</v>
       </c>
-      <c r="G20" s="90">
-[...2 lines deleted...]
-      <c r="H20" s="90">
+      <c r="G20" s="102">
+        <v>0</v>
+      </c>
+      <c r="H20" s="102">
         <v>4</v>
       </c>
-      <c r="I20" s="90">
+      <c r="I20" s="102">
         <v>2</v>
       </c>
-      <c r="J20" s="90">
-[...8 lines deleted...]
-      <c r="M20" s="91">
+      <c r="J20" s="102">
+        <v>0</v>
+      </c>
+      <c r="K20" s="165">
+        <v>0</v>
+      </c>
+      <c r="L20" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="M20" s="103">
         <v>25</v>
       </c>
-      <c r="N20" s="91">
+      <c r="N20" s="103">
         <v>195</v>
       </c>
-      <c r="P20" s="97"/>
-[...2 lines deleted...]
-      <c r="A21" s="9">
+      <c r="P20" s="109"/>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A21" s="14">
         <v>2016</v>
       </c>
-      <c r="B21" s="15" t="s">
+      <c r="B21" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C21" s="92">
+      <c r="C21" s="104">
         <v>4</v>
       </c>
-      <c r="D21" s="92">
+      <c r="D21" s="104">
         <v>1</v>
       </c>
-      <c r="E21" s="92">
-[...2 lines deleted...]
-      <c r="F21" s="92">
+      <c r="E21" s="104">
+        <v>0</v>
+      </c>
+      <c r="F21" s="104">
         <v>1</v>
       </c>
-      <c r="G21" s="92">
+      <c r="G21" s="104">
         <v>1</v>
       </c>
-      <c r="H21" s="92">
+      <c r="H21" s="104">
         <v>8</v>
       </c>
-      <c r="I21" s="92">
-[...11 lines deleted...]
-      <c r="M21" s="91">
+      <c r="I21" s="104">
+        <v>0</v>
+      </c>
+      <c r="J21" s="104">
+        <v>0</v>
+      </c>
+      <c r="K21" s="104">
+        <v>0</v>
+      </c>
+      <c r="L21" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="M21" s="103">
         <v>15</v>
       </c>
-      <c r="N21" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A22" s="9">
+      <c r="N21" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P21" s="109"/>
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A22" s="14">
         <v>2016</v>
       </c>
-      <c r="B22" s="15" t="s">
+      <c r="B22" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C22" s="90">
+      <c r="C22" s="102">
         <v>20</v>
       </c>
-      <c r="D22" s="90">
-[...2 lines deleted...]
-      <c r="E22" s="90">
+      <c r="D22" s="102">
+        <v>0</v>
+      </c>
+      <c r="E22" s="102">
         <v>9</v>
       </c>
-      <c r="F22" s="90">
+      <c r="F22" s="102">
         <v>1</v>
       </c>
-      <c r="G22" s="90">
+      <c r="G22" s="102">
         <v>2</v>
       </c>
-      <c r="H22" s="90">
+      <c r="H22" s="102">
         <v>2</v>
       </c>
-      <c r="I22" s="90">
-[...11 lines deleted...]
-      <c r="M22" s="91">
+      <c r="I22" s="102">
+        <v>0</v>
+      </c>
+      <c r="J22" s="102">
+        <v>0</v>
+      </c>
+      <c r="K22" s="102">
+        <v>0</v>
+      </c>
+      <c r="L22" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="M22" s="103">
         <v>34</v>
       </c>
-      <c r="N22" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A23" s="9">
+      <c r="N22" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P22" s="109"/>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A23" s="14">
         <v>2016</v>
       </c>
-      <c r="B23" s="15" t="s">
+      <c r="B23" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C23" s="92">
-[...5 lines deleted...]
-      <c r="E23" s="92">
+      <c r="C23" s="104">
+        <v>0</v>
+      </c>
+      <c r="D23" s="104">
+        <v>0</v>
+      </c>
+      <c r="E23" s="104">
         <v>1</v>
       </c>
-      <c r="F23" s="92">
+      <c r="F23" s="104">
         <v>1</v>
       </c>
-      <c r="G23" s="92">
-[...8 lines deleted...]
-      <c r="J23" s="92">
+      <c r="G23" s="104">
+        <v>0</v>
+      </c>
+      <c r="H23" s="104">
+        <v>0</v>
+      </c>
+      <c r="I23" s="104">
+        <v>0</v>
+      </c>
+      <c r="J23" s="104">
         <v>1</v>
       </c>
-      <c r="K23" s="92">
-[...5 lines deleted...]
-      <c r="M23" s="91">
+      <c r="K23" s="104">
+        <v>0</v>
+      </c>
+      <c r="L23" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="M23" s="103">
         <v>3</v>
       </c>
-      <c r="N23" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A24" s="9">
+      <c r="N23" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P23" s="109"/>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A24" s="14">
         <v>2016</v>
       </c>
-      <c r="B24" s="15" t="s">
+      <c r="B24" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C24" s="90">
+      <c r="C24" s="102">
         <v>13</v>
       </c>
-      <c r="D24" s="90">
+      <c r="D24" s="102">
         <v>2</v>
       </c>
-      <c r="E24" s="90">
-[...8 lines deleted...]
-      <c r="H24" s="90">
+      <c r="E24" s="102">
+        <v>0</v>
+      </c>
+      <c r="F24" s="102">
+        <v>0</v>
+      </c>
+      <c r="G24" s="102">
+        <v>0</v>
+      </c>
+      <c r="H24" s="102">
         <v>7</v>
       </c>
-      <c r="I24" s="90">
-[...2 lines deleted...]
-      <c r="J24" s="90">
+      <c r="I24" s="102">
+        <v>0</v>
+      </c>
+      <c r="J24" s="102">
         <v>1</v>
       </c>
-      <c r="K24" s="90">
-[...5 lines deleted...]
-      <c r="M24" s="91">
+      <c r="K24" s="102">
+        <v>0</v>
+      </c>
+      <c r="L24" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="M24" s="103">
         <v>23</v>
       </c>
-      <c r="N24" s="91">
+      <c r="N24" s="103">
         <v>75</v>
       </c>
-      <c r="P24" s="97"/>
-[...2 lines deleted...]
-      <c r="A25" s="9">
+      <c r="P24" s="109"/>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A25" s="14">
         <v>2017</v>
       </c>
-      <c r="B25" s="15" t="s">
+      <c r="B25" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C25" s="92">
+      <c r="C25" s="104">
         <v>11</v>
       </c>
-      <c r="D25" s="92">
+      <c r="D25" s="104">
         <v>3</v>
       </c>
-      <c r="E25" s="92">
+      <c r="E25" s="104">
         <v>4</v>
       </c>
-      <c r="F25" s="92">
+      <c r="F25" s="104">
         <v>2</v>
       </c>
-      <c r="G25" s="92">
-[...17 lines deleted...]
-      <c r="M25" s="91">
+      <c r="G25" s="104">
+        <v>0</v>
+      </c>
+      <c r="H25" s="104">
+        <v>0</v>
+      </c>
+      <c r="I25" s="104">
+        <v>0</v>
+      </c>
+      <c r="J25" s="104">
+        <v>0</v>
+      </c>
+      <c r="K25" s="104">
+        <v>0</v>
+      </c>
+      <c r="L25" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="M25" s="103">
         <v>20</v>
       </c>
-      <c r="N25" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A26" s="9">
+      <c r="N25" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P25" s="109"/>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A26" s="14">
         <v>2017</v>
       </c>
-      <c r="B26" s="15" t="s">
+      <c r="B26" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C26" s="90">
+      <c r="C26" s="102">
         <v>4</v>
       </c>
-      <c r="D26" s="90">
+      <c r="D26" s="102">
         <v>1</v>
       </c>
-      <c r="E26" s="90">
-[...23 lines deleted...]
-      <c r="M26" s="91">
+      <c r="E26" s="102">
+        <v>0</v>
+      </c>
+      <c r="F26" s="102">
+        <v>0</v>
+      </c>
+      <c r="G26" s="102">
+        <v>0</v>
+      </c>
+      <c r="H26" s="102">
+        <v>0</v>
+      </c>
+      <c r="I26" s="102">
+        <v>0</v>
+      </c>
+      <c r="J26" s="102">
+        <v>0</v>
+      </c>
+      <c r="K26" s="102">
+        <v>0</v>
+      </c>
+      <c r="L26" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="M26" s="103">
         <v>5</v>
       </c>
-      <c r="N26" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A27" s="9">
+      <c r="N26" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P26" s="109"/>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A27" s="14">
         <v>2017</v>
       </c>
-      <c r="B27" s="15" t="s">
+      <c r="B27" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C27" s="92">
+      <c r="C27" s="104">
         <v>5</v>
       </c>
-      <c r="D27" s="92">
+      <c r="D27" s="104">
         <v>1</v>
       </c>
-      <c r="E27" s="92">
-[...23 lines deleted...]
-      <c r="M27" s="91">
+      <c r="E27" s="104">
+        <v>0</v>
+      </c>
+      <c r="F27" s="104">
+        <v>0</v>
+      </c>
+      <c r="G27" s="104">
+        <v>0</v>
+      </c>
+      <c r="H27" s="104">
+        <v>0</v>
+      </c>
+      <c r="I27" s="104">
+        <v>0</v>
+      </c>
+      <c r="J27" s="104">
+        <v>0</v>
+      </c>
+      <c r="K27" s="104">
+        <v>0</v>
+      </c>
+      <c r="L27" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="M27" s="103">
         <v>6</v>
       </c>
-      <c r="N27" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A28" s="9">
+      <c r="N27" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P27" s="109"/>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A28" s="14">
         <v>2017</v>
       </c>
-      <c r="B28" s="15" t="s">
+      <c r="B28" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C28" s="90">
+      <c r="C28" s="102">
         <v>20</v>
       </c>
-      <c r="D28" s="90">
+      <c r="D28" s="102">
         <v>2</v>
       </c>
-      <c r="E28" s="90">
+      <c r="E28" s="102">
         <v>2</v>
       </c>
-      <c r="F28" s="90">
+      <c r="F28" s="102">
         <v>1</v>
       </c>
-      <c r="G28" s="90">
+      <c r="G28" s="102">
         <v>1</v>
       </c>
-      <c r="H28" s="90">
+      <c r="H28" s="102">
         <v>2</v>
       </c>
-      <c r="I28" s="90">
-[...2 lines deleted...]
-      <c r="J28" s="90">
+      <c r="I28" s="102">
+        <v>0</v>
+      </c>
+      <c r="J28" s="102">
         <v>1</v>
       </c>
-      <c r="K28" s="90">
-[...5 lines deleted...]
-      <c r="M28" s="91">
+      <c r="K28" s="102">
+        <v>0</v>
+      </c>
+      <c r="L28" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="M28" s="103">
         <v>29</v>
       </c>
-      <c r="N28" s="91">
+      <c r="N28" s="103">
         <v>60</v>
       </c>
-      <c r="P28" s="97"/>
-[...2 lines deleted...]
-      <c r="A29" s="9">
+      <c r="P28" s="109"/>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A29" s="14">
         <v>2018</v>
       </c>
-      <c r="B29" s="15" t="s">
+      <c r="B29" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C29" s="92">
+      <c r="C29" s="104">
         <v>4</v>
       </c>
-      <c r="D29" s="92">
+      <c r="D29" s="104">
         <v>1</v>
       </c>
-      <c r="E29" s="92">
+      <c r="E29" s="104">
         <v>1</v>
       </c>
-      <c r="F29" s="92">
+      <c r="F29" s="104">
         <v>2</v>
       </c>
-      <c r="G29" s="92">
-[...2 lines deleted...]
-      <c r="H29" s="92">
+      <c r="G29" s="104">
+        <v>0</v>
+      </c>
+      <c r="H29" s="104">
         <v>3</v>
       </c>
-      <c r="I29" s="92">
-[...11 lines deleted...]
-      <c r="M29" s="91">
+      <c r="I29" s="104">
+        <v>0</v>
+      </c>
+      <c r="J29" s="104">
+        <v>0</v>
+      </c>
+      <c r="K29" s="104">
+        <v>0</v>
+      </c>
+      <c r="L29" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="M29" s="103">
         <v>11</v>
       </c>
-      <c r="N29" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A30" s="9">
+      <c r="N29" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P29" s="109"/>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A30" s="14">
         <v>2018</v>
       </c>
-      <c r="B30" s="15" t="s">
+      <c r="B30" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C30" s="90">
+      <c r="C30" s="102">
         <v>46</v>
       </c>
-      <c r="D30" s="90">
+      <c r="D30" s="102">
         <v>3</v>
       </c>
-      <c r="E30" s="90">
+      <c r="E30" s="102">
         <v>1</v>
       </c>
-      <c r="F30" s="90">
+      <c r="F30" s="102">
         <v>1</v>
       </c>
-      <c r="G30" s="90">
+      <c r="G30" s="102">
         <v>1</v>
       </c>
-      <c r="H30" s="90">
+      <c r="H30" s="102">
         <v>1</v>
       </c>
-      <c r="I30" s="90">
-[...11 lines deleted...]
-      <c r="M30" s="91">
+      <c r="I30" s="102">
+        <v>0</v>
+      </c>
+      <c r="J30" s="102">
+        <v>0</v>
+      </c>
+      <c r="K30" s="102">
+        <v>0</v>
+      </c>
+      <c r="L30" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="M30" s="103">
         <v>53</v>
       </c>
-      <c r="N30" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A31" s="9">
+      <c r="N30" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P30" s="109"/>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A31" s="14">
         <v>2018</v>
       </c>
-      <c r="B31" s="15" t="s">
+      <c r="B31" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C31" s="92">
+      <c r="C31" s="104">
         <v>5</v>
       </c>
-      <c r="D31" s="92">
+      <c r="D31" s="104">
         <v>1</v>
       </c>
-      <c r="E31" s="92">
-[...23 lines deleted...]
-      <c r="M31" s="91">
+      <c r="E31" s="104">
+        <v>0</v>
+      </c>
+      <c r="F31" s="104">
+        <v>0</v>
+      </c>
+      <c r="G31" s="104">
+        <v>0</v>
+      </c>
+      <c r="H31" s="104">
+        <v>0</v>
+      </c>
+      <c r="I31" s="104">
+        <v>0</v>
+      </c>
+      <c r="J31" s="104">
+        <v>0</v>
+      </c>
+      <c r="K31" s="104">
+        <v>0</v>
+      </c>
+      <c r="L31" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="M31" s="103">
         <v>6</v>
       </c>
-      <c r="N31" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A32" s="9">
+      <c r="N31" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P31" s="109"/>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A32" s="14">
         <v>2018</v>
       </c>
-      <c r="B32" s="15" t="s">
+      <c r="B32" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C32" s="90">
+      <c r="C32" s="102">
         <v>20</v>
       </c>
-      <c r="D32" s="90">
+      <c r="D32" s="102">
         <v>1</v>
       </c>
-      <c r="E32" s="90">
+      <c r="E32" s="102">
         <v>2</v>
       </c>
-      <c r="F32" s="90">
+      <c r="F32" s="102">
         <v>1</v>
       </c>
-      <c r="G32" s="90">
-[...2 lines deleted...]
-      <c r="H32" s="90">
+      <c r="G32" s="102">
+        <v>0</v>
+      </c>
+      <c r="H32" s="102">
         <v>1</v>
       </c>
-      <c r="I32" s="90">
-[...11 lines deleted...]
-      <c r="M32" s="91">
+      <c r="I32" s="102">
+        <v>0</v>
+      </c>
+      <c r="J32" s="102">
+        <v>0</v>
+      </c>
+      <c r="K32" s="102">
+        <v>0</v>
+      </c>
+      <c r="L32" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="M32" s="103">
         <v>25</v>
       </c>
-      <c r="N32" s="91">
+      <c r="N32" s="103">
         <v>95</v>
       </c>
-      <c r="P32" s="97"/>
-[...2 lines deleted...]
-      <c r="A33" s="9">
+      <c r="P32" s="109"/>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A33" s="14">
         <v>2019</v>
       </c>
-      <c r="B33" s="15" t="s">
+      <c r="B33" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C33" s="92">
+      <c r="C33" s="104">
         <v>3</v>
       </c>
-      <c r="D33" s="92">
-[...26 lines deleted...]
-      <c r="M33" s="91">
+      <c r="D33" s="104">
+        <v>0</v>
+      </c>
+      <c r="E33" s="104">
+        <v>0</v>
+      </c>
+      <c r="F33" s="104">
+        <v>0</v>
+      </c>
+      <c r="G33" s="104">
+        <v>0</v>
+      </c>
+      <c r="H33" s="104">
+        <v>0</v>
+      </c>
+      <c r="I33" s="104">
+        <v>0</v>
+      </c>
+      <c r="J33" s="104">
+        <v>0</v>
+      </c>
+      <c r="K33" s="104">
+        <v>0</v>
+      </c>
+      <c r="L33" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="M33" s="103">
         <v>3</v>
       </c>
-      <c r="N33" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A34" s="9">
+      <c r="N33" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P33" s="109"/>
+    </row>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A34" s="14">
         <v>2019</v>
       </c>
-      <c r="B34" s="15" t="s">
+      <c r="B34" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C34" s="90">
+      <c r="C34" s="102">
         <v>8</v>
       </c>
-      <c r="D34" s="90">
-[...2 lines deleted...]
-      <c r="E34" s="90">
+      <c r="D34" s="102">
+        <v>0</v>
+      </c>
+      <c r="E34" s="102">
         <v>1</v>
       </c>
-      <c r="F34" s="90">
+      <c r="F34" s="102">
         <v>1</v>
       </c>
-      <c r="G34" s="90">
+      <c r="G34" s="102">
         <v>1</v>
       </c>
-      <c r="H34" s="90">
-[...14 lines deleted...]
-      <c r="M34" s="91">
+      <c r="H34" s="102">
+        <v>0</v>
+      </c>
+      <c r="I34" s="102">
+        <v>0</v>
+      </c>
+      <c r="J34" s="102">
+        <v>0</v>
+      </c>
+      <c r="K34" s="102">
+        <v>0</v>
+      </c>
+      <c r="L34" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="M34" s="103">
         <v>11</v>
       </c>
-      <c r="N34" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A35" s="9">
+      <c r="N34" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P34" s="109"/>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A35" s="14">
         <v>2019</v>
       </c>
-      <c r="B35" s="15" t="s">
+      <c r="B35" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C35" s="92">
+      <c r="C35" s="104">
         <v>5</v>
       </c>
-      <c r="D35" s="92">
-[...11 lines deleted...]
-      <c r="H35" s="92">
+      <c r="D35" s="104">
+        <v>0</v>
+      </c>
+      <c r="E35" s="104">
+        <v>0</v>
+      </c>
+      <c r="F35" s="104">
+        <v>0</v>
+      </c>
+      <c r="G35" s="104">
+        <v>0</v>
+      </c>
+      <c r="H35" s="104">
         <v>1</v>
       </c>
-      <c r="I35" s="92">
-[...11 lines deleted...]
-      <c r="M35" s="91">
+      <c r="I35" s="104">
+        <v>0</v>
+      </c>
+      <c r="J35" s="104">
+        <v>0</v>
+      </c>
+      <c r="K35" s="104">
+        <v>0</v>
+      </c>
+      <c r="L35" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="M35" s="103">
         <v>6</v>
       </c>
-      <c r="N35" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A36" s="9">
+      <c r="N35" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P35" s="109"/>
+    </row>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A36" s="14">
         <v>2019</v>
       </c>
-      <c r="B36" s="15" t="s">
+      <c r="B36" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C36" s="90">
+      <c r="C36" s="102">
         <v>5</v>
       </c>
-      <c r="D36" s="90">
-[...2 lines deleted...]
-      <c r="E36" s="90">
+      <c r="D36" s="102">
+        <v>0</v>
+      </c>
+      <c r="E36" s="102">
         <v>1</v>
       </c>
-      <c r="F36" s="90">
+      <c r="F36" s="102">
         <v>1</v>
       </c>
-      <c r="G36" s="90">
+      <c r="G36" s="102">
         <v>1</v>
       </c>
-      <c r="H36" s="90">
-[...14 lines deleted...]
-      <c r="M36" s="91">
+      <c r="H36" s="102">
+        <v>0</v>
+      </c>
+      <c r="I36" s="102">
+        <v>0</v>
+      </c>
+      <c r="J36" s="102">
+        <v>0</v>
+      </c>
+      <c r="K36" s="102">
+        <v>0</v>
+      </c>
+      <c r="L36" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="M36" s="103">
         <v>8</v>
       </c>
-      <c r="N36" s="91">
+      <c r="N36" s="103">
         <v>28</v>
       </c>
-      <c r="P36" s="97"/>
-[...2 lines deleted...]
-      <c r="A37" s="9">
+      <c r="P36" s="109"/>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A37" s="14">
         <v>2020</v>
       </c>
-      <c r="B37" s="15" t="s">
+      <c r="B37" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C37" s="92">
+      <c r="C37" s="104">
         <v>9</v>
       </c>
-      <c r="D37" s="92">
+      <c r="D37" s="104">
         <v>3</v>
       </c>
-      <c r="E37" s="92">
+      <c r="E37" s="104">
         <v>2</v>
       </c>
-      <c r="F37" s="92">
-[...20 lines deleted...]
-      <c r="M37" s="91">
+      <c r="F37" s="104">
+        <v>0</v>
+      </c>
+      <c r="G37" s="104">
+        <v>0</v>
+      </c>
+      <c r="H37" s="104">
+        <v>0</v>
+      </c>
+      <c r="I37" s="104">
+        <v>0</v>
+      </c>
+      <c r="J37" s="104">
+        <v>0</v>
+      </c>
+      <c r="K37" s="104">
+        <v>0</v>
+      </c>
+      <c r="L37" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="M37" s="103">
         <v>14</v>
       </c>
-      <c r="N37" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A38" s="9">
+      <c r="N37" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P37" s="109"/>
+    </row>
+    <row r="38" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A38" s="14">
         <v>2020</v>
       </c>
-      <c r="B38" s="15" t="s">
+      <c r="B38" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C38" s="90">
+      <c r="C38" s="102">
         <v>9</v>
       </c>
-      <c r="D38" s="90">
+      <c r="D38" s="102">
         <v>3</v>
       </c>
-      <c r="E38" s="90">
+      <c r="E38" s="102">
         <v>4</v>
       </c>
-      <c r="F38" s="90">
+      <c r="F38" s="102">
         <v>2</v>
       </c>
-      <c r="G38" s="90">
-[...2 lines deleted...]
-      <c r="H38" s="90">
+      <c r="G38" s="102">
+        <v>0</v>
+      </c>
+      <c r="H38" s="102">
         <v>1</v>
       </c>
-      <c r="I38" s="90">
-[...11 lines deleted...]
-      <c r="M38" s="91">
+      <c r="I38" s="102">
+        <v>0</v>
+      </c>
+      <c r="J38" s="102">
+        <v>0</v>
+      </c>
+      <c r="K38" s="102">
+        <v>0</v>
+      </c>
+      <c r="L38" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="M38" s="103">
         <v>19</v>
       </c>
-      <c r="N38" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A39" s="9">
+      <c r="N38" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P38" s="109"/>
+    </row>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A39" s="14">
         <v>2020</v>
       </c>
-      <c r="B39" s="15" t="s">
+      <c r="B39" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C39" s="92">
+      <c r="C39" s="104">
         <v>29</v>
       </c>
-      <c r="D39" s="92">
+      <c r="D39" s="104">
         <v>10</v>
       </c>
-      <c r="E39" s="92">
-[...23 lines deleted...]
-      <c r="M39" s="91">
+      <c r="E39" s="104">
+        <v>0</v>
+      </c>
+      <c r="F39" s="104">
+        <v>0</v>
+      </c>
+      <c r="G39" s="104">
+        <v>0</v>
+      </c>
+      <c r="H39" s="104">
+        <v>0</v>
+      </c>
+      <c r="I39" s="104">
+        <v>0</v>
+      </c>
+      <c r="J39" s="104">
+        <v>0</v>
+      </c>
+      <c r="K39" s="104">
+        <v>0</v>
+      </c>
+      <c r="L39" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="M39" s="103">
         <v>39</v>
       </c>
-      <c r="N39" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A40" s="9">
+      <c r="N39" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P39" s="109"/>
+    </row>
+    <row r="40" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A40" s="14">
         <v>2020</v>
       </c>
-      <c r="B40" s="15" t="s">
+      <c r="B40" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C40" s="90">
+      <c r="C40" s="102">
         <v>15</v>
       </c>
-      <c r="D40" s="90">
+      <c r="D40" s="102">
         <v>38</v>
       </c>
-      <c r="E40" s="90">
+      <c r="E40" s="102">
         <v>1</v>
       </c>
-      <c r="F40" s="90">
+      <c r="F40" s="102">
         <v>2</v>
       </c>
-      <c r="G40" s="90">
-[...2 lines deleted...]
-      <c r="H40" s="90">
+      <c r="G40" s="102">
+        <v>0</v>
+      </c>
+      <c r="H40" s="102">
         <v>2</v>
       </c>
-      <c r="I40" s="90">
-[...11 lines deleted...]
-      <c r="M40" s="91">
+      <c r="I40" s="102">
+        <v>0</v>
+      </c>
+      <c r="J40" s="102">
+        <v>0</v>
+      </c>
+      <c r="K40" s="102">
+        <v>0</v>
+      </c>
+      <c r="L40" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="M40" s="103">
         <v>58</v>
       </c>
-      <c r="N40" s="91">
+      <c r="N40" s="103">
         <v>130</v>
       </c>
-      <c r="P40" s="97"/>
-[...2 lines deleted...]
-      <c r="A41" s="9">
+      <c r="P40" s="109"/>
+    </row>
+    <row r="41" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A41" s="14">
         <v>2021</v>
       </c>
-      <c r="B41" s="15" t="s">
+      <c r="B41" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C41" s="92">
+      <c r="C41" s="104">
         <v>14</v>
       </c>
-      <c r="D41" s="92">
+      <c r="D41" s="104">
         <v>21</v>
       </c>
-      <c r="E41" s="92">
-[...5 lines deleted...]
-      <c r="G41" s="92">
+      <c r="E41" s="104">
+        <v>0</v>
+      </c>
+      <c r="F41" s="104">
+        <v>0</v>
+      </c>
+      <c r="G41" s="104">
         <v>2</v>
       </c>
-      <c r="H41" s="92">
-[...8 lines deleted...]
-      <c r="K41" s="92">
+      <c r="H41" s="104">
+        <v>0</v>
+      </c>
+      <c r="I41" s="104">
+        <v>0</v>
+      </c>
+      <c r="J41" s="104">
+        <v>0</v>
+      </c>
+      <c r="K41" s="104">
         <v>1</v>
       </c>
-      <c r="L41" s="141" t="s">
-[...2 lines deleted...]
-      <c r="M41" s="91">
+      <c r="L41" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="M41" s="103">
         <v>38</v>
       </c>
-      <c r="N41" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A42" s="9">
+      <c r="N41" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P41" s="109"/>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A42" s="14">
         <v>2021</v>
       </c>
-      <c r="B42" s="15" t="s">
+      <c r="B42" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C42" s="90">
+      <c r="C42" s="102">
         <v>11</v>
       </c>
-      <c r="D42" s="90">
+      <c r="D42" s="102">
         <v>19</v>
       </c>
-      <c r="E42" s="90">
+      <c r="E42" s="102">
         <v>5</v>
       </c>
-      <c r="F42" s="90">
+      <c r="F42" s="102">
         <v>4</v>
       </c>
-      <c r="G42" s="90">
-[...5 lines deleted...]
-      <c r="I42" s="90">
+      <c r="G42" s="102">
+        <v>0</v>
+      </c>
+      <c r="H42" s="102">
+        <v>0</v>
+      </c>
+      <c r="I42" s="102">
         <v>1</v>
       </c>
-      <c r="J42" s="90">
-[...8 lines deleted...]
-      <c r="M42" s="91">
+      <c r="J42" s="102">
+        <v>0</v>
+      </c>
+      <c r="K42" s="102">
+        <v>0</v>
+      </c>
+      <c r="L42" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="M42" s="103">
         <v>40</v>
       </c>
-      <c r="N42" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A43" s="9">
+      <c r="N42" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P42" s="109"/>
+    </row>
+    <row r="43" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A43" s="14">
         <v>2021</v>
       </c>
-      <c r="B43" s="15" t="s">
+      <c r="B43" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C43" s="92">
+      <c r="C43" s="104">
         <v>16</v>
       </c>
-      <c r="D43" s="92">
+      <c r="D43" s="104">
         <v>29</v>
       </c>
-      <c r="E43" s="92">
+      <c r="E43" s="104">
         <v>2</v>
       </c>
-      <c r="F43" s="92">
+      <c r="F43" s="104">
         <v>3</v>
       </c>
-      <c r="G43" s="92">
-[...2 lines deleted...]
-      <c r="H43" s="92">
+      <c r="G43" s="104">
+        <v>0</v>
+      </c>
+      <c r="H43" s="104">
         <v>1</v>
       </c>
-      <c r="I43" s="92">
-[...11 lines deleted...]
-      <c r="M43" s="91">
+      <c r="I43" s="104">
+        <v>0</v>
+      </c>
+      <c r="J43" s="104">
+        <v>0</v>
+      </c>
+      <c r="K43" s="104">
+        <v>0</v>
+      </c>
+      <c r="L43" s="166">
+        <v>0</v>
+      </c>
+      <c r="M43" s="103">
         <v>51</v>
       </c>
-      <c r="N43" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A44" s="9">
+      <c r="N43" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P43" s="109"/>
+    </row>
+    <row r="44" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A44" s="14">
         <v>2021</v>
       </c>
-      <c r="B44" s="15" t="s">
+      <c r="B44" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C44" s="90">
+      <c r="C44" s="102">
         <v>10</v>
       </c>
-      <c r="D44" s="90">
+      <c r="D44" s="102">
         <v>30</v>
       </c>
-      <c r="E44" s="90">
+      <c r="E44" s="102">
         <v>2</v>
       </c>
-      <c r="F44" s="90">
+      <c r="F44" s="102">
         <v>2</v>
       </c>
-      <c r="G44" s="90">
+      <c r="G44" s="102">
         <v>1</v>
       </c>
-      <c r="H44" s="90">
+      <c r="H44" s="102">
         <v>1</v>
       </c>
-      <c r="I44" s="90">
-[...2 lines deleted...]
-      <c r="J44" s="90">
+      <c r="I44" s="102">
+        <v>0</v>
+      </c>
+      <c r="J44" s="102">
         <v>4</v>
       </c>
-      <c r="K44" s="90">
-[...2 lines deleted...]
-      <c r="L44" s="90">
+      <c r="K44" s="102">
+        <v>0</v>
+      </c>
+      <c r="L44" s="102">
         <v>1</v>
       </c>
-      <c r="M44" s="91">
+      <c r="M44" s="103">
         <v>51</v>
       </c>
-      <c r="N44" s="91">
+      <c r="N44" s="103">
         <v>180</v>
       </c>
-      <c r="P44" s="97"/>
-[...2 lines deleted...]
-      <c r="A45" s="9">
+      <c r="P44" s="109"/>
+    </row>
+    <row r="45" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A45" s="14">
         <v>2022</v>
       </c>
-      <c r="B45" s="15" t="s">
+      <c r="B45" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C45" s="92">
+      <c r="C45" s="104">
         <v>41</v>
       </c>
-      <c r="D45" s="92">
+      <c r="D45" s="104">
         <v>62</v>
       </c>
-      <c r="E45" s="92">
+      <c r="E45" s="104">
         <v>3</v>
       </c>
-      <c r="F45" s="92">
+      <c r="F45" s="104">
         <v>5</v>
       </c>
-      <c r="G45" s="92">
+      <c r="G45" s="104">
         <v>4</v>
       </c>
-      <c r="H45" s="92">
-[...2 lines deleted...]
-      <c r="I45" s="92">
+      <c r="H45" s="104">
+        <v>0</v>
+      </c>
+      <c r="I45" s="104">
         <v>1</v>
       </c>
-      <c r="J45" s="92">
+      <c r="J45" s="104">
         <v>1</v>
       </c>
-      <c r="K45" s="92">
-[...5 lines deleted...]
-      <c r="M45" s="91">
+      <c r="K45" s="104">
+        <v>0</v>
+      </c>
+      <c r="L45" s="104">
+        <v>0</v>
+      </c>
+      <c r="M45" s="103">
         <v>117</v>
       </c>
-      <c r="N45" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A46" s="9">
+      <c r="N45" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P45" s="109"/>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A46" s="14">
         <v>2022</v>
       </c>
-      <c r="B46" s="15" t="s">
+      <c r="B46" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C46" s="90">
+      <c r="C46" s="102">
         <v>23</v>
       </c>
-      <c r="D46" s="90">
+      <c r="D46" s="102">
         <v>65</v>
       </c>
-      <c r="E46" s="90">
+      <c r="E46" s="102">
         <v>8</v>
       </c>
-      <c r="F46" s="90">
+      <c r="F46" s="102">
         <v>1</v>
       </c>
-      <c r="G46" s="90">
+      <c r="G46" s="102">
         <v>3</v>
       </c>
-      <c r="H46" s="90">
-[...14 lines deleted...]
-      <c r="M46" s="91">
+      <c r="H46" s="102">
+        <v>0</v>
+      </c>
+      <c r="I46" s="102">
+        <v>0</v>
+      </c>
+      <c r="J46" s="102">
+        <v>0</v>
+      </c>
+      <c r="K46" s="102">
+        <v>0</v>
+      </c>
+      <c r="L46" s="102">
+        <v>0</v>
+      </c>
+      <c r="M46" s="103">
         <v>100</v>
       </c>
-      <c r="N46" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A47" s="9">
+      <c r="N46" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P46" s="109"/>
+    </row>
+    <row r="47" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A47" s="14">
         <v>2022</v>
       </c>
-      <c r="B47" s="15" t="s">
+      <c r="B47" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C47" s="92">
+      <c r="C47" s="104">
         <v>18</v>
       </c>
-      <c r="D47" s="92">
+      <c r="D47" s="104">
         <v>36</v>
       </c>
-      <c r="E47" s="92">
+      <c r="E47" s="104">
         <v>6</v>
       </c>
-      <c r="F47" s="92">
+      <c r="F47" s="104">
         <v>4</v>
       </c>
-      <c r="G47" s="92">
+      <c r="G47" s="104">
         <v>2</v>
       </c>
-      <c r="H47" s="92">
-[...2 lines deleted...]
-      <c r="I47" s="92">
+      <c r="H47" s="104">
+        <v>0</v>
+      </c>
+      <c r="I47" s="104">
         <v>3</v>
       </c>
-      <c r="J47" s="92">
-[...8 lines deleted...]
-      <c r="M47" s="91">
+      <c r="J47" s="104">
+        <v>0</v>
+      </c>
+      <c r="K47" s="104">
+        <v>0</v>
+      </c>
+      <c r="L47" s="104">
+        <v>0</v>
+      </c>
+      <c r="M47" s="103">
         <v>69</v>
       </c>
-      <c r="N47" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A48" s="9">
+      <c r="N47" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P47" s="109"/>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A48" s="14">
         <v>2022</v>
       </c>
-      <c r="B48" s="15" t="s">
+      <c r="B48" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C48" s="90">
+      <c r="C48" s="102">
         <v>24</v>
       </c>
-      <c r="D48" s="90">
+      <c r="D48" s="102">
         <v>47</v>
       </c>
-      <c r="E48" s="90">
+      <c r="E48" s="102">
         <v>5</v>
       </c>
-      <c r="F48" s="90">
+      <c r="F48" s="102">
         <v>1</v>
       </c>
-      <c r="G48" s="90">
+      <c r="G48" s="102">
         <v>3</v>
       </c>
-      <c r="H48" s="90">
+      <c r="H48" s="102">
         <v>1</v>
       </c>
-      <c r="I48" s="90">
-[...11 lines deleted...]
-      <c r="M48" s="91">
+      <c r="I48" s="102">
+        <v>0</v>
+      </c>
+      <c r="J48" s="102">
+        <v>0</v>
+      </c>
+      <c r="K48" s="102">
+        <v>0</v>
+      </c>
+      <c r="L48" s="102">
+        <v>0</v>
+      </c>
+      <c r="M48" s="103">
         <v>81</v>
       </c>
-      <c r="N48" s="91">
+      <c r="N48" s="103">
         <v>367</v>
       </c>
-      <c r="P48" s="97"/>
-[...2 lines deleted...]
-      <c r="A49" s="9">
+      <c r="P48" s="109"/>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A49" s="14">
         <v>2023</v>
       </c>
-      <c r="B49" s="15" t="s">
+      <c r="B49" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C49" s="92">
+      <c r="C49" s="104">
         <v>41</v>
       </c>
-      <c r="D49" s="92">
+      <c r="D49" s="104">
         <v>24</v>
       </c>
-      <c r="E49" s="92">
+      <c r="E49" s="104">
         <v>2</v>
       </c>
-      <c r="F49" s="92">
+      <c r="F49" s="104">
         <v>3</v>
       </c>
-      <c r="G49" s="92">
-[...17 lines deleted...]
-      <c r="M49" s="91">
+      <c r="G49" s="104">
+        <v>0</v>
+      </c>
+      <c r="H49" s="104">
+        <v>0</v>
+      </c>
+      <c r="I49" s="104">
+        <v>0</v>
+      </c>
+      <c r="J49" s="104">
+        <v>0</v>
+      </c>
+      <c r="K49" s="104">
+        <v>0</v>
+      </c>
+      <c r="L49" s="104">
+        <v>0</v>
+      </c>
+      <c r="M49" s="103">
         <v>70</v>
       </c>
-      <c r="N49" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A50" s="9">
+      <c r="N49" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P49" s="109"/>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A50" s="14">
         <v>2023</v>
       </c>
-      <c r="B50" s="15" t="s">
+      <c r="B50" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C50" s="90">
+      <c r="C50" s="102">
         <v>54</v>
       </c>
-      <c r="D50" s="90">
+      <c r="D50" s="102">
         <v>18</v>
       </c>
-      <c r="E50" s="90">
+      <c r="E50" s="102">
         <v>5</v>
       </c>
-      <c r="F50" s="90">
+      <c r="F50" s="102">
         <v>2</v>
       </c>
-      <c r="G50" s="90">
-[...2 lines deleted...]
-      <c r="H50" s="90">
+      <c r="G50" s="102">
+        <v>0</v>
+      </c>
+      <c r="H50" s="102">
         <v>1</v>
       </c>
-      <c r="I50" s="90">
-[...2 lines deleted...]
-      <c r="J50" s="90">
+      <c r="I50" s="102">
+        <v>0</v>
+      </c>
+      <c r="J50" s="102">
         <v>1</v>
       </c>
-      <c r="K50" s="90">
-[...5 lines deleted...]
-      <c r="M50" s="91">
+      <c r="K50" s="102">
+        <v>0</v>
+      </c>
+      <c r="L50" s="102">
+        <v>0</v>
+      </c>
+      <c r="M50" s="103">
         <v>81</v>
       </c>
-      <c r="N50" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A51" s="9">
+      <c r="N50" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P50" s="109"/>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A51" s="14">
         <v>2023</v>
       </c>
-      <c r="B51" s="15" t="s">
+      <c r="B51" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C51" s="92">
+      <c r="C51" s="104">
         <v>96</v>
       </c>
-      <c r="D51" s="92">
+      <c r="D51" s="104">
         <v>17</v>
       </c>
-      <c r="E51" s="92">
+      <c r="E51" s="104">
         <v>6</v>
       </c>
-      <c r="F51" s="92">
-[...2 lines deleted...]
-      <c r="G51" s="92">
+      <c r="F51" s="104">
+        <v>0</v>
+      </c>
+      <c r="G51" s="104">
         <v>4</v>
       </c>
-      <c r="H51" s="92">
-[...2 lines deleted...]
-      <c r="I51" s="92">
+      <c r="H51" s="104">
+        <v>0</v>
+      </c>
+      <c r="I51" s="104">
         <v>1</v>
       </c>
-      <c r="J51" s="92">
-[...8 lines deleted...]
-      <c r="M51" s="91">
+      <c r="J51" s="104">
+        <v>0</v>
+      </c>
+      <c r="K51" s="104">
+        <v>0</v>
+      </c>
+      <c r="L51" s="104">
+        <v>0</v>
+      </c>
+      <c r="M51" s="103">
         <v>124</v>
       </c>
-      <c r="N51" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A52" s="9">
+      <c r="N51" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P51" s="109"/>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A52" s="14">
         <v>2023</v>
       </c>
-      <c r="B52" s="15" t="s">
+      <c r="B52" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C52" s="90">
+      <c r="C52" s="102">
         <v>27</v>
       </c>
-      <c r="D52" s="90">
+      <c r="D52" s="102">
         <v>32</v>
       </c>
-      <c r="E52" s="90">
+      <c r="E52" s="102">
         <v>3</v>
       </c>
-      <c r="F52" s="90">
+      <c r="F52" s="102">
         <v>1</v>
       </c>
-      <c r="G52" s="90">
-[...2 lines deleted...]
-      <c r="H52" s="90">
+      <c r="G52" s="102">
+        <v>0</v>
+      </c>
+      <c r="H52" s="102">
         <v>2</v>
       </c>
-      <c r="I52" s="90">
+      <c r="I52" s="102">
         <v>2</v>
       </c>
-      <c r="J52" s="90">
+      <c r="J52" s="102">
         <v>2</v>
       </c>
-      <c r="K52" s="90">
-[...5 lines deleted...]
-      <c r="M52" s="91">
+      <c r="K52" s="102">
+        <v>0</v>
+      </c>
+      <c r="L52" s="102">
+        <v>0</v>
+      </c>
+      <c r="M52" s="103">
         <v>69</v>
       </c>
-      <c r="N52" s="91">
+      <c r="N52" s="103">
         <v>344</v>
       </c>
-      <c r="P52" s="97"/>
-[...2 lines deleted...]
-      <c r="A53" s="9">
+      <c r="P52" s="109"/>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A53" s="14">
         <v>2024</v>
       </c>
-      <c r="B53" s="15" t="s">
+      <c r="B53" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C53" s="92">
+      <c r="C53" s="104">
         <v>46</v>
       </c>
-      <c r="D53" s="92">
+      <c r="D53" s="104">
         <v>39</v>
       </c>
-      <c r="E53" s="92">
+      <c r="E53" s="104">
         <v>6</v>
       </c>
-      <c r="F53" s="92">
-[...11 lines deleted...]
-      <c r="J53" s="92">
+      <c r="F53" s="104">
+        <v>0</v>
+      </c>
+      <c r="G53" s="104">
+        <v>0</v>
+      </c>
+      <c r="H53" s="104">
+        <v>0</v>
+      </c>
+      <c r="I53" s="104">
+        <v>0</v>
+      </c>
+      <c r="J53" s="104">
         <v>1</v>
       </c>
-      <c r="K53" s="92">
-[...5 lines deleted...]
-      <c r="M53" s="91">
+      <c r="K53" s="104">
+        <v>0</v>
+      </c>
+      <c r="L53" s="104">
+        <v>0</v>
+      </c>
+      <c r="M53" s="103">
         <v>92</v>
       </c>
-      <c r="N53" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A54" s="9">
+      <c r="N53" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P53" s="109"/>
+    </row>
+    <row r="54" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A54" s="14">
         <v>2024</v>
       </c>
-      <c r="B54" s="15" t="s">
+      <c r="B54" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C54" s="90">
+      <c r="C54" s="102">
         <v>26</v>
       </c>
-      <c r="D54" s="90">
+      <c r="D54" s="102">
         <v>27</v>
       </c>
-      <c r="E54" s="90">
+      <c r="E54" s="102">
         <v>6</v>
       </c>
-      <c r="F54" s="90">
-[...8 lines deleted...]
-      <c r="I54" s="90">
+      <c r="F54" s="102">
+        <v>0</v>
+      </c>
+      <c r="G54" s="102">
+        <v>0</v>
+      </c>
+      <c r="H54" s="102">
+        <v>0</v>
+      </c>
+      <c r="I54" s="102">
         <v>1</v>
       </c>
-      <c r="J54" s="90">
-[...8 lines deleted...]
-      <c r="M54" s="91">
+      <c r="J54" s="102">
+        <v>0</v>
+      </c>
+      <c r="K54" s="102">
+        <v>0</v>
+      </c>
+      <c r="L54" s="102">
+        <v>0</v>
+      </c>
+      <c r="M54" s="103">
         <v>60</v>
       </c>
-      <c r="N54" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A55" s="9">
+      <c r="N54" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P54" s="109"/>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A55" s="14">
         <v>2024</v>
       </c>
-      <c r="B55" s="15" t="s">
+      <c r="B55" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C55" s="92">
+      <c r="C55" s="104">
         <v>76</v>
       </c>
-      <c r="D55" s="92">
+      <c r="D55" s="104">
         <v>92</v>
       </c>
-      <c r="E55" s="92">
+      <c r="E55" s="104">
         <v>9</v>
       </c>
-      <c r="F55" s="92">
-[...2 lines deleted...]
-      <c r="G55" s="92">
+      <c r="F55" s="104">
+        <v>0</v>
+      </c>
+      <c r="G55" s="104">
         <v>1</v>
       </c>
-      <c r="H55" s="92">
-[...14 lines deleted...]
-      <c r="M55" s="91">
+      <c r="H55" s="104">
+        <v>0</v>
+      </c>
+      <c r="I55" s="104">
+        <v>0</v>
+      </c>
+      <c r="J55" s="104">
+        <v>0</v>
+      </c>
+      <c r="K55" s="104">
+        <v>0</v>
+      </c>
+      <c r="L55" s="104">
+        <v>0</v>
+      </c>
+      <c r="M55" s="103">
         <v>178</v>
       </c>
-      <c r="N55" s="91" t="s">
-[...5 lines deleted...]
-      <c r="A56" s="9">
+      <c r="N55" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="P55" s="109"/>
+    </row>
+    <row r="56" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A56" s="14">
         <v>2024</v>
       </c>
-      <c r="B56" s="15" t="s">
+      <c r="B56" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C56" s="90">
+      <c r="C56" s="102">
         <v>20</v>
       </c>
-      <c r="D56" s="90">
+      <c r="D56" s="102">
         <v>55</v>
       </c>
-      <c r="E56" s="90">
+      <c r="E56" s="102">
         <v>5</v>
       </c>
-      <c r="F56" s="90">
-[...2 lines deleted...]
-      <c r="G56" s="90">
+      <c r="F56" s="102">
+        <v>0</v>
+      </c>
+      <c r="G56" s="102">
         <v>2</v>
       </c>
-      <c r="H56" s="90">
+      <c r="H56" s="102">
         <v>6</v>
       </c>
-      <c r="I56" s="90">
-[...2 lines deleted...]
-      <c r="J56" s="90">
+      <c r="I56" s="102">
+        <v>0</v>
+      </c>
+      <c r="J56" s="102">
         <v>2</v>
       </c>
-      <c r="K56" s="90">
-[...5 lines deleted...]
-      <c r="M56" s="91">
+      <c r="K56" s="102">
+        <v>0</v>
+      </c>
+      <c r="L56" s="102">
+        <v>0</v>
+      </c>
+      <c r="M56" s="103">
         <v>90</v>
       </c>
-      <c r="N56" s="91">
+      <c r="N56" s="103">
         <v>420</v>
       </c>
-      <c r="P56" s="97"/>
-[...2 lines deleted...]
-      <c r="A57" s="9">
+      <c r="P56" s="109"/>
+    </row>
+    <row r="57" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A57" s="14">
         <v>2025</v>
       </c>
-      <c r="B57" s="15" t="s">
+      <c r="B57" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C57" s="92">
+      <c r="C57" s="104">
         <v>22</v>
       </c>
-      <c r="D57" s="92">
+      <c r="D57" s="104">
         <v>41</v>
       </c>
-      <c r="E57" s="92">
+      <c r="E57" s="104">
         <v>15</v>
       </c>
-      <c r="F57" s="92">
-[...2 lines deleted...]
-      <c r="G57" s="93">
+      <c r="F57" s="104">
+        <v>0</v>
+      </c>
+      <c r="G57" s="105">
         <v>1</v>
       </c>
-      <c r="H57" s="93">
-[...2 lines deleted...]
-      <c r="I57" s="93">
+      <c r="H57" s="105">
+        <v>0</v>
+      </c>
+      <c r="I57" s="105">
         <v>2</v>
       </c>
-      <c r="J57" s="93">
+      <c r="J57" s="105">
         <v>9</v>
       </c>
-      <c r="K57" s="93">
-[...5 lines deleted...]
-      <c r="M57" s="96">
+      <c r="K57" s="105">
+        <v>0</v>
+      </c>
+      <c r="L57" s="105">
+        <v>0</v>
+      </c>
+      <c r="M57" s="108">
         <v>90</v>
       </c>
-      <c r="N57" s="96" t="s">
-[...5 lines deleted...]
-      <c r="A58" s="9">
+      <c r="N57" s="108" t="s">
+        <v>82</v>
+      </c>
+      <c r="P57" s="109"/>
+    </row>
+    <row r="58" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A58" s="14">
         <v>2025</v>
       </c>
-      <c r="B58" s="15" t="s">
+      <c r="B58" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="C58" s="90">
+      <c r="C58" s="102">
         <v>35</v>
       </c>
-      <c r="D58" s="90">
+      <c r="D58" s="102">
         <v>57</v>
       </c>
-      <c r="E58" s="90">
+      <c r="E58" s="102">
         <v>4</v>
       </c>
-      <c r="F58" s="90">
+      <c r="F58" s="102">
         <v>2</v>
       </c>
-      <c r="G58" s="90">
-[...17 lines deleted...]
-      <c r="M58" s="96">
+      <c r="G58" s="102">
+        <v>0</v>
+      </c>
+      <c r="H58" s="102">
+        <v>0</v>
+      </c>
+      <c r="I58" s="106">
+        <v>0</v>
+      </c>
+      <c r="J58" s="102">
+        <v>0</v>
+      </c>
+      <c r="K58" s="102">
+        <v>0</v>
+      </c>
+      <c r="L58" s="102">
+        <v>0</v>
+      </c>
+      <c r="M58" s="108">
         <v>98</v>
       </c>
-      <c r="N58" s="96" t="s">
-[...5 lines deleted...]
-      <c r="A59" s="9">
+      <c r="N58" s="108" t="s">
+        <v>82</v>
+      </c>
+      <c r="P58" s="109"/>
+    </row>
+    <row r="59" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A59" s="14">
         <v>2025</v>
       </c>
-      <c r="B59" s="15" t="s">
+      <c r="B59" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="C59" s="92">
+      <c r="C59" s="104">
         <v>61</v>
       </c>
-      <c r="D59" s="92">
+      <c r="D59" s="104">
         <v>86</v>
       </c>
-      <c r="E59" s="92">
-[...5 lines deleted...]
-      <c r="G59" s="93">
+      <c r="E59" s="104">
+        <v>0</v>
+      </c>
+      <c r="F59" s="104">
+        <v>0</v>
+      </c>
+      <c r="G59" s="105">
         <v>4</v>
       </c>
-      <c r="H59" s="93">
-[...14 lines deleted...]
-      <c r="M59" s="96">
+      <c r="H59" s="105">
+        <v>0</v>
+      </c>
+      <c r="I59" s="105">
+        <v>0</v>
+      </c>
+      <c r="J59" s="105">
+        <v>0</v>
+      </c>
+      <c r="K59" s="105">
+        <v>0</v>
+      </c>
+      <c r="L59" s="105">
+        <v>0</v>
+      </c>
+      <c r="M59" s="108">
         <v>151</v>
       </c>
-      <c r="N59" s="96" t="s">
-[...5 lines deleted...]
-      <c r="A60" s="9">
+      <c r="N59" s="108" t="s">
+        <v>82</v>
+      </c>
+      <c r="P59" s="109"/>
+    </row>
+    <row r="60" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A60" s="14">
         <v>2025</v>
       </c>
-      <c r="B60" s="15" t="s">
+      <c r="B60" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="C60" s="90">
+      <c r="C60" s="102">
         <v>36</v>
       </c>
-      <c r="D60" s="90">
+      <c r="D60" s="102">
         <v>27</v>
       </c>
-      <c r="E60" s="90">
-[...2 lines deleted...]
-      <c r="F60" s="90">
+      <c r="E60" s="102">
+        <v>0</v>
+      </c>
+      <c r="F60" s="102">
         <v>1</v>
       </c>
-      <c r="G60" s="90">
+      <c r="G60" s="102">
         <v>3</v>
       </c>
-      <c r="H60" s="90">
+      <c r="H60" s="102">
         <v>1</v>
       </c>
-      <c r="I60" s="94">
-[...11 lines deleted...]
-      <c r="M60" s="91">
+      <c r="I60" s="106">
+        <v>0</v>
+      </c>
+      <c r="J60" s="102">
+        <v>0</v>
+      </c>
+      <c r="K60" s="102">
+        <v>0</v>
+      </c>
+      <c r="L60" s="102">
+        <v>0</v>
+      </c>
+      <c r="M60" s="103">
         <v>68</v>
       </c>
-      <c r="N60" s="91">
+      <c r="N60" s="103">
         <v>407</v>
       </c>
-      <c r="P60" s="97"/>
-[...2 lines deleted...]
-      <c r="A61" s="9">
+      <c r="P60" s="109"/>
+    </row>
+    <row r="61" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A61" s="14">
         <v>2026</v>
       </c>
-      <c r="B61" s="15" t="s">
+      <c r="B61" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="C61" s="92">
+      <c r="C61" s="104">
         <v>30</v>
       </c>
-      <c r="D61" s="92">
+      <c r="D61" s="104">
         <v>29</v>
       </c>
-      <c r="E61" s="92">
+      <c r="E61" s="104">
         <v>9</v>
       </c>
-      <c r="F61" s="92">
+      <c r="F61" s="104">
         <v>1</v>
       </c>
-      <c r="G61" s="92">
-[...17 lines deleted...]
-      <c r="M61" s="96">
+      <c r="G61" s="104">
+        <v>0</v>
+      </c>
+      <c r="H61" s="104">
+        <v>0</v>
+      </c>
+      <c r="I61" s="104">
+        <v>0</v>
+      </c>
+      <c r="J61" s="104">
+        <v>0</v>
+      </c>
+      <c r="K61" s="104">
+        <v>0</v>
+      </c>
+      <c r="L61" s="104">
+        <v>0</v>
+      </c>
+      <c r="M61" s="108">
         <v>69</v>
       </c>
-      <c r="N61" s="91">
+      <c r="N61" s="103">
         <v>69</v>
       </c>
     </row>
-    <row r="62" spans="1:16" x14ac:dyDescent="0.35">
-[...20 lines deleted...]
-      <c r="A83" s="200" t="s">
+    <row r="85" spans="1:15" x14ac:dyDescent="0.4">
+      <c r="A85" s="235" t="s">
         <v>119</v>
       </c>
-      <c r="B83" s="200"/>
-[...14 lines deleted...]
-      <c r="A84" s="196" t="s">
+      <c r="B85" s="235"/>
+      <c r="C85" s="235"/>
+      <c r="D85" s="235"/>
+      <c r="E85" s="235"/>
+      <c r="F85" s="235"/>
+      <c r="G85" s="235"/>
+      <c r="H85" s="235"/>
+      <c r="I85" s="235"/>
+      <c r="J85" s="235"/>
+      <c r="K85" s="235"/>
+      <c r="L85" s="235"/>
+      <c r="M85" s="235"/>
+      <c r="N85" s="235"/>
+    </row>
+    <row r="86" spans="1:15" x14ac:dyDescent="0.4">
+      <c r="A86" s="232" t="s">
         <v>120</v>
       </c>
-      <c r="B84" s="196"/>
-[...30 lines deleted...]
-      <c r="A86" s="103" t="s">
+      <c r="B86" s="232"/>
+      <c r="C86" s="232"/>
+      <c r="D86" s="232"/>
+      <c r="E86" s="232"/>
+      <c r="F86" s="232"/>
+      <c r="G86" s="232"/>
+      <c r="H86" s="232"/>
+      <c r="I86" s="232"/>
+      <c r="J86" s="232"/>
+      <c r="K86" s="232"/>
+      <c r="L86" s="232"/>
+      <c r="M86" s="232"/>
+      <c r="N86" s="232"/>
+    </row>
+    <row r="87" spans="1:15" x14ac:dyDescent="0.4">
+      <c r="A87" s="110"/>
+      <c r="B87" s="110"/>
+      <c r="C87" s="110"/>
+      <c r="D87" s="110"/>
+      <c r="E87" s="110"/>
+      <c r="F87" s="110"/>
+      <c r="G87" s="110"/>
+      <c r="H87" s="110"/>
+      <c r="I87" s="110"/>
+      <c r="J87" s="110"/>
+      <c r="K87" s="110"/>
+      <c r="L87" s="110"/>
+      <c r="M87" s="110"/>
+      <c r="N87" s="110"/>
+    </row>
+    <row r="88" spans="1:15" x14ac:dyDescent="0.4">
+      <c r="A88" s="116" t="s">
         <v>89</v>
       </c>
-      <c r="B86" s="104"/>
-[...14 lines deleted...]
-      <c r="A87" s="202" t="s">
+      <c r="B88" s="117"/>
+      <c r="C88" s="117"/>
+      <c r="D88" s="110"/>
+      <c r="E88" s="110"/>
+      <c r="F88" s="110"/>
+      <c r="G88" s="110"/>
+      <c r="H88" s="110"/>
+      <c r="I88" s="110"/>
+      <c r="J88" s="110"/>
+      <c r="K88" s="110"/>
+      <c r="L88" s="110"/>
+      <c r="M88" s="110"/>
+      <c r="N88" s="110"/>
+    </row>
+    <row r="89" spans="1:15" s="114" customFormat="1" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="237" t="s">
         <v>121</v>
       </c>
-      <c r="B87" s="202"/>
-[...14 lines deleted...]
-      <c r="A88" s="201" t="s">
+      <c r="B89" s="237"/>
+      <c r="C89" s="237"/>
+      <c r="D89" s="237"/>
+      <c r="E89" s="237"/>
+      <c r="F89" s="237"/>
+      <c r="G89" s="118"/>
+      <c r="H89" s="118"/>
+      <c r="I89" s="118"/>
+      <c r="J89" s="118"/>
+      <c r="K89" s="118"/>
+      <c r="L89" s="118"/>
+      <c r="M89" s="118"/>
+      <c r="N89" s="118"/>
+    </row>
+    <row r="90" spans="1:15" ht="34.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A90" s="236" t="s">
         <v>122</v>
       </c>
-      <c r="B88" s="201"/>
-[...15 lines deleted...]
-      <c r="A95" s="8"/>
+      <c r="B90" s="236"/>
+      <c r="C90" s="236"/>
+      <c r="D90" s="236"/>
+      <c r="E90" s="236"/>
+      <c r="F90" s="236"/>
+      <c r="G90" s="113"/>
+      <c r="H90" s="113"/>
+      <c r="I90" s="113"/>
+      <c r="J90" s="113"/>
+      <c r="K90" s="113"/>
+      <c r="L90" s="113"/>
+      <c r="M90" s="113"/>
+      <c r="N90" s="113"/>
+      <c r="O90" s="110"/>
+    </row>
+    <row r="97" spans="1:1" x14ac:dyDescent="0.4">
+      <c r="A97" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="7">
     <mergeCell ref="A2:N2"/>
-    <mergeCell ref="A84:N84"/>
-[...3 lines deleted...]
-    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A86:N86"/>
+    <mergeCell ref="A85:N85"/>
+    <mergeCell ref="A90:F90"/>
+    <mergeCell ref="A89:F89"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="M3:N3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{6C3E1A88-7E60-410C-81BD-98C84086C0FC}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC417C18-47EB-4D31-9AA8-DD96094A4CD2}">
   <dimension ref="A1:I88"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:G2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.453125" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="12.4609375" defaultRowHeight="12.9" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="15.54296875" style="1" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="37.90625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="15.53515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.23046875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="34.69140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="36.84375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="37.84375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="16384" width="12.453125" style="1"/>
+    <col min="8" max="16384" width="12.4609375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:7" s="21" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="58" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="28.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="203" t="s">
+    <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="277" t="s">
         <v>123</v>
       </c>
-      <c r="B2" s="203"/>
-[...7 lines deleted...]
-      <c r="A3" s="198" t="s">
+      <c r="B2" s="277"/>
+      <c r="C2" s="277"/>
+      <c r="D2" s="277"/>
+      <c r="E2" s="277"/>
+      <c r="F2" s="277"/>
+      <c r="G2" s="277"/>
+    </row>
+    <row r="3" spans="1:7" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="234" t="s">
         <v>70</v>
       </c>
-      <c r="B3" s="198"/>
-[...7 lines deleted...]
-      <c r="A4" s="53" t="s">
+      <c r="B3" s="240"/>
+      <c r="C3" s="240"/>
+      <c r="D3" s="240"/>
+      <c r="E3" s="240"/>
+      <c r="F3" s="240"/>
+    </row>
+    <row r="4" spans="1:7" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="61" t="s">
         <v>71</v>
       </c>
-      <c r="B4" s="54" t="s">
+      <c r="B4" s="62" t="s">
         <v>72</v>
       </c>
-      <c r="C4" s="27" t="s">
+      <c r="C4" s="33" t="s">
         <v>124</v>
       </c>
-      <c r="D4" s="27" t="s">
+      <c r="D4" s="33" t="s">
         <v>125</v>
       </c>
-      <c r="E4" s="27" t="s">
+      <c r="E4" s="33" t="s">
         <v>126</v>
       </c>
-      <c r="F4" s="27" t="s">
+      <c r="F4" s="33" t="s">
         <v>110</v>
       </c>
-      <c r="G4" s="27" t="s">
+      <c r="G4" s="33" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="88">
+    <row r="5" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="99">
         <v>2014</v>
       </c>
-      <c r="B5" s="322" t="s">
+      <c r="B5" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="C5" s="107">
-[...16 lines deleted...]
-      <c r="A6" s="88">
+      <c r="C5" s="120">
+        <v>0</v>
+      </c>
+      <c r="D5" s="120">
+        <v>0</v>
+      </c>
+      <c r="E5" s="120">
+        <v>0</v>
+      </c>
+      <c r="F5" s="124">
+        <v>0</v>
+      </c>
+      <c r="G5" s="122" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="99">
         <v>2014</v>
       </c>
-      <c r="B6" s="322" t="s">
+      <c r="B6" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="C6" s="108">
-[...16 lines deleted...]
-      <c r="A7" s="88">
+      <c r="C6" s="121">
+        <v>0</v>
+      </c>
+      <c r="D6" s="121">
+        <v>0</v>
+      </c>
+      <c r="E6" s="121">
+        <v>0</v>
+      </c>
+      <c r="F6" s="124">
+        <v>0</v>
+      </c>
+      <c r="G6" s="122" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="99">
         <v>2014</v>
       </c>
-      <c r="B7" s="322" t="s">
+      <c r="B7" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="C7" s="107">
+      <c r="C7" s="120">
         <v>430</v>
       </c>
-      <c r="D7" s="107">
-[...5 lines deleted...]
-      <c r="F7" s="111">
+      <c r="D7" s="120">
+        <v>0</v>
+      </c>
+      <c r="E7" s="120">
+        <v>0</v>
+      </c>
+      <c r="F7" s="124">
         <v>430</v>
       </c>
-      <c r="G7" s="109" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="88">
+      <c r="G7" s="122" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="99">
         <v>2014</v>
       </c>
-      <c r="B8" s="322" t="s">
+      <c r="B8" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="C8" s="108">
-[...11 lines deleted...]
-      <c r="G8" s="113">
+      <c r="C8" s="121">
+        <v>0</v>
+      </c>
+      <c r="D8" s="121">
+        <v>0</v>
+      </c>
+      <c r="E8" s="121">
+        <v>0</v>
+      </c>
+      <c r="F8" s="124">
+        <v>0</v>
+      </c>
+      <c r="G8" s="126">
         <v>430</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A9" s="88">
+    <row r="9" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A9" s="99">
         <v>2015</v>
       </c>
-      <c r="B9" s="322" t="s">
+      <c r="B9" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="C9" s="107">
-[...16 lines deleted...]
-      <c r="A10" s="88">
+      <c r="C9" s="120">
+        <v>0</v>
+      </c>
+      <c r="D9" s="120">
+        <v>0</v>
+      </c>
+      <c r="E9" s="120">
+        <v>0</v>
+      </c>
+      <c r="F9" s="124">
+        <v>0</v>
+      </c>
+      <c r="G9" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A10" s="99">
         <v>2015</v>
       </c>
-      <c r="B10" s="322" t="s">
+      <c r="B10" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="108">
+      <c r="C10" s="121">
         <v>24332</v>
       </c>
-      <c r="D10" s="108">
-[...5 lines deleted...]
-      <c r="F10" s="111">
+      <c r="D10" s="121">
+        <v>0</v>
+      </c>
+      <c r="E10" s="121">
+        <v>0</v>
+      </c>
+      <c r="F10" s="124">
         <v>24332</v>
       </c>
-      <c r="G10" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="88">
+      <c r="G10" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A11" s="99">
         <v>2015</v>
       </c>
-      <c r="B11" s="322" t="s">
+      <c r="B11" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="C11" s="107">
+      <c r="C11" s="120">
         <v>100</v>
       </c>
-      <c r="D11" s="107">
-[...5 lines deleted...]
-      <c r="F11" s="111">
+      <c r="D11" s="120">
+        <v>0</v>
+      </c>
+      <c r="E11" s="120">
+        <v>0</v>
+      </c>
+      <c r="F11" s="124">
         <v>100</v>
       </c>
-      <c r="G11" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="88">
+      <c r="G11" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A12" s="99">
         <v>2015</v>
       </c>
-      <c r="B12" s="322" t="s">
+      <c r="B12" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="C12" s="108">
+      <c r="C12" s="121">
         <v>810</v>
       </c>
-      <c r="D12" s="108">
-[...5 lines deleted...]
-      <c r="F12" s="111">
+      <c r="D12" s="121">
+        <v>0</v>
+      </c>
+      <c r="E12" s="121">
+        <v>0</v>
+      </c>
+      <c r="F12" s="124">
         <v>810</v>
       </c>
-      <c r="G12" s="113">
+      <c r="G12" s="126">
         <v>25242</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A13" s="88">
+    <row r="13" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A13" s="99">
         <v>2016</v>
       </c>
-      <c r="B13" s="322" t="s">
+      <c r="B13" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="C13" s="107">
-[...5 lines deleted...]
-      <c r="E13" s="107">
+      <c r="C13" s="120">
+        <v>0</v>
+      </c>
+      <c r="D13" s="120">
+        <v>0</v>
+      </c>
+      <c r="E13" s="120">
         <v>50</v>
       </c>
-      <c r="F13" s="111">
+      <c r="F13" s="124">
         <v>50</v>
       </c>
-      <c r="G13" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="88">
+      <c r="G13" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A14" s="99">
         <v>2016</v>
       </c>
-      <c r="B14" s="322" t="s">
+      <c r="B14" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="C14" s="108">
+      <c r="C14" s="121">
         <v>42302</v>
       </c>
-      <c r="D14" s="108">
-[...2 lines deleted...]
-      <c r="E14" s="108">
+      <c r="D14" s="121">
+        <v>0</v>
+      </c>
+      <c r="E14" s="121">
         <v>4862</v>
       </c>
-      <c r="F14" s="111">
+      <c r="F14" s="124">
         <v>47164</v>
       </c>
-      <c r="G14" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="88">
+      <c r="G14" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A15" s="99">
         <v>2016</v>
       </c>
-      <c r="B15" s="322" t="s">
+      <c r="B15" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="C15" s="107">
+      <c r="C15" s="120">
         <v>2403</v>
       </c>
-      <c r="D15" s="107">
-[...2 lines deleted...]
-      <c r="E15" s="107">
+      <c r="D15" s="120">
+        <v>0</v>
+      </c>
+      <c r="E15" s="120">
         <v>10416</v>
       </c>
-      <c r="F15" s="111">
+      <c r="F15" s="124">
         <v>12819</v>
       </c>
-      <c r="G15" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="88">
+      <c r="G15" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A16" s="99">
         <v>2016</v>
       </c>
-      <c r="B16" s="322" t="s">
+      <c r="B16" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="C16" s="108">
+      <c r="C16" s="121">
         <v>26848</v>
       </c>
-      <c r="D16" s="108">
-[...2 lines deleted...]
-      <c r="E16" s="108">
+      <c r="D16" s="121">
+        <v>0</v>
+      </c>
+      <c r="E16" s="121">
         <v>42564</v>
       </c>
-      <c r="F16" s="111">
+      <c r="F16" s="124">
         <v>69412</v>
       </c>
-      <c r="G16" s="113">
+      <c r="G16" s="126">
         <v>129445</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A17" s="88">
+    <row r="17" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A17" s="99">
         <v>2017</v>
       </c>
-      <c r="B17" s="322" t="s">
+      <c r="B17" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="C17" s="107">
+      <c r="C17" s="120">
         <v>738</v>
       </c>
-      <c r="D17" s="107">
-[...2 lines deleted...]
-      <c r="E17" s="107">
+      <c r="D17" s="120">
+        <v>0</v>
+      </c>
+      <c r="E17" s="120">
         <v>12680</v>
       </c>
-      <c r="F17" s="111">
+      <c r="F17" s="124">
         <v>13418</v>
       </c>
-      <c r="G17" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="88">
+      <c r="G17" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A18" s="99">
         <v>2017</v>
       </c>
-      <c r="B18" s="322" t="s">
+      <c r="B18" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="C18" s="108">
+      <c r="C18" s="121">
         <v>42143</v>
       </c>
-      <c r="D18" s="108">
-[...5 lines deleted...]
-      <c r="F18" s="111">
+      <c r="D18" s="121">
+        <v>0</v>
+      </c>
+      <c r="E18" s="121">
+        <v>0</v>
+      </c>
+      <c r="F18" s="124">
         <v>42143</v>
       </c>
-      <c r="G18" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="88">
+      <c r="G18" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A19" s="99">
         <v>2017</v>
       </c>
-      <c r="B19" s="322" t="s">
+      <c r="B19" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="C19" s="107">
+      <c r="C19" s="120">
         <v>24966</v>
       </c>
-      <c r="D19" s="107">
-[...5 lines deleted...]
-      <c r="F19" s="111">
+      <c r="D19" s="120">
+        <v>0</v>
+      </c>
+      <c r="E19" s="120">
+        <v>0</v>
+      </c>
+      <c r="F19" s="124">
         <v>24966</v>
       </c>
-      <c r="G19" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="88">
+      <c r="G19" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A20" s="99">
         <v>2017</v>
       </c>
-      <c r="B20" s="322" t="s">
+      <c r="B20" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="108">
+      <c r="C20" s="121">
         <v>27206</v>
       </c>
-      <c r="D20" s="108">
-[...2 lines deleted...]
-      <c r="E20" s="108">
+      <c r="D20" s="121">
+        <v>0</v>
+      </c>
+      <c r="E20" s="121">
         <v>8118</v>
       </c>
-      <c r="F20" s="111">
+      <c r="F20" s="124">
         <v>35324</v>
       </c>
-      <c r="G20" s="113">
+      <c r="G20" s="126">
         <v>115851</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A21" s="88">
+    <row r="21" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A21" s="99">
         <v>2018</v>
       </c>
-      <c r="B21" s="322" t="s">
+      <c r="B21" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="C21" s="107">
+      <c r="C21" s="120">
         <v>2281</v>
       </c>
-      <c r="D21" s="107">
-[...5 lines deleted...]
-      <c r="F21" s="111">
+      <c r="D21" s="120">
+        <v>0</v>
+      </c>
+      <c r="E21" s="120">
+        <v>0</v>
+      </c>
+      <c r="F21" s="124">
         <v>2281</v>
       </c>
-      <c r="G21" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="88">
+      <c r="G21" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A22" s="99">
         <v>2018</v>
       </c>
-      <c r="B22" s="322" t="s">
+      <c r="B22" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="C22" s="108">
+      <c r="C22" s="121">
         <v>34911</v>
       </c>
-      <c r="D22" s="108">
+      <c r="D22" s="121">
         <v>211159</v>
       </c>
-      <c r="E22" s="108">
+      <c r="E22" s="121">
         <v>46696</v>
       </c>
-      <c r="F22" s="111">
+      <c r="F22" s="124">
         <v>292766</v>
       </c>
-      <c r="G22" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="88">
+      <c r="G22" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A23" s="99">
         <v>2018</v>
       </c>
-      <c r="B23" s="322" t="s">
+      <c r="B23" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="C23" s="107">
+      <c r="C23" s="120">
         <v>14474</v>
       </c>
-      <c r="D23" s="107">
+      <c r="D23" s="120">
         <v>8356</v>
       </c>
-      <c r="E23" s="107">
+      <c r="E23" s="120">
         <v>45275</v>
       </c>
-      <c r="F23" s="111">
+      <c r="F23" s="124">
         <v>68105</v>
       </c>
-      <c r="G23" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A24" s="88">
+      <c r="G23" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A24" s="99">
         <v>2018</v>
       </c>
-      <c r="B24" s="322" t="s">
+      <c r="B24" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="C24" s="108">
+      <c r="C24" s="121">
         <v>124772</v>
       </c>
-      <c r="D24" s="108">
-[...2 lines deleted...]
-      <c r="E24" s="108">
+      <c r="D24" s="121">
+        <v>0</v>
+      </c>
+      <c r="E24" s="121">
         <v>39796</v>
       </c>
-      <c r="F24" s="111">
+      <c r="F24" s="124">
         <v>164568</v>
       </c>
-      <c r="G24" s="113">
+      <c r="G24" s="126">
         <v>527720</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A25" s="88">
+    <row r="25" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A25" s="99">
         <v>2019</v>
       </c>
-      <c r="B25" s="322" t="s">
+      <c r="B25" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="C25" s="107">
+      <c r="C25" s="120">
         <v>11548</v>
       </c>
-      <c r="D25" s="107">
+      <c r="D25" s="120">
         <v>9781</v>
       </c>
-      <c r="E25" s="107">
+      <c r="E25" s="120">
         <v>17458</v>
       </c>
-      <c r="F25" s="111">
+      <c r="F25" s="124">
         <v>38787</v>
       </c>
-      <c r="G25" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A26" s="88">
+      <c r="G25" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A26" s="99">
         <v>2019</v>
       </c>
-      <c r="B26" s="322" t="s">
+      <c r="B26" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="C26" s="108">
+      <c r="C26" s="121">
         <v>41293</v>
       </c>
-      <c r="D26" s="108">
-[...2 lines deleted...]
-      <c r="E26" s="108">
+      <c r="D26" s="121">
+        <v>0</v>
+      </c>
+      <c r="E26" s="121">
         <v>69985</v>
       </c>
-      <c r="F26" s="111">
+      <c r="F26" s="124">
         <v>111278</v>
       </c>
-      <c r="G26" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A27" s="88">
+      <c r="G26" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A27" s="99">
         <v>2019</v>
       </c>
-      <c r="B27" s="322" t="s">
+      <c r="B27" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="C27" s="107">
+      <c r="C27" s="120">
         <v>57396</v>
       </c>
-      <c r="D27" s="107">
+      <c r="D27" s="120">
         <v>18174</v>
       </c>
-      <c r="E27" s="107">
+      <c r="E27" s="120">
         <v>57099</v>
       </c>
-      <c r="F27" s="111">
+      <c r="F27" s="124">
         <v>132669</v>
       </c>
-      <c r="G27" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="88">
+      <c r="G27" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A28" s="99">
         <v>2019</v>
       </c>
-      <c r="B28" s="322" t="s">
+      <c r="B28" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="C28" s="108">
+      <c r="C28" s="121">
         <v>190662</v>
       </c>
-      <c r="D28" s="108">
-[...2 lines deleted...]
-      <c r="E28" s="108">
+      <c r="D28" s="121">
+        <v>0</v>
+      </c>
+      <c r="E28" s="121">
         <v>3482</v>
       </c>
-      <c r="F28" s="111">
+      <c r="F28" s="124">
         <v>194144</v>
       </c>
-      <c r="G28" s="113">
+      <c r="G28" s="126">
         <v>476878</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A29" s="88">
+    <row r="29" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A29" s="99">
         <v>2020</v>
       </c>
-      <c r="B29" s="322" t="s">
+      <c r="B29" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="C29" s="107">
+      <c r="C29" s="120">
         <v>80712</v>
       </c>
-      <c r="D29" s="107">
-[...2 lines deleted...]
-      <c r="E29" s="107">
+      <c r="D29" s="120">
+        <v>0</v>
+      </c>
+      <c r="E29" s="120">
         <v>34131</v>
       </c>
-      <c r="F29" s="111">
+      <c r="F29" s="124">
         <v>114843</v>
       </c>
-      <c r="G29" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A30" s="88">
+      <c r="G29" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A30" s="99">
         <v>2020</v>
       </c>
-      <c r="B30" s="322" t="s">
+      <c r="B30" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="C30" s="108">
+      <c r="C30" s="121">
         <v>70048</v>
       </c>
-      <c r="D30" s="108">
+      <c r="D30" s="121">
         <v>14343</v>
       </c>
-      <c r="E30" s="108">
+      <c r="E30" s="121">
         <v>121628</v>
       </c>
-      <c r="F30" s="111">
+      <c r="F30" s="124">
         <v>206019</v>
       </c>
-      <c r="G30" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A31" s="88">
+      <c r="G30" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A31" s="99">
         <v>2020</v>
       </c>
-      <c r="B31" s="322" t="s">
+      <c r="B31" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="C31" s="107">
+      <c r="C31" s="120">
         <v>183220</v>
       </c>
-      <c r="D31" s="107">
-[...2 lines deleted...]
-      <c r="E31" s="107">
+      <c r="D31" s="120">
+        <v>0</v>
+      </c>
+      <c r="E31" s="120">
         <v>32800</v>
       </c>
-      <c r="F31" s="111">
+      <c r="F31" s="124">
         <v>216020</v>
       </c>
-      <c r="G31" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A32" s="88">
+      <c r="G31" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A32" s="99">
         <v>2020</v>
       </c>
-      <c r="B32" s="322" t="s">
+      <c r="B32" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="C32" s="108">
+      <c r="C32" s="121">
         <v>158832</v>
       </c>
-      <c r="D32" s="108">
+      <c r="D32" s="121">
         <v>65668</v>
       </c>
-      <c r="E32" s="108">
+      <c r="E32" s="121">
         <v>79575</v>
       </c>
-      <c r="F32" s="111">
+      <c r="F32" s="124">
         <v>304075</v>
       </c>
-      <c r="G32" s="113">
+      <c r="G32" s="126">
         <v>840957</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A33" s="88">
+    <row r="33" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A33" s="99">
         <v>2021</v>
       </c>
-      <c r="B33" s="322" t="s">
+      <c r="B33" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="C33" s="107">
+      <c r="C33" s="120">
         <v>162555</v>
       </c>
-      <c r="D33" s="107">
-[...2 lines deleted...]
-      <c r="E33" s="107">
+      <c r="D33" s="120">
+        <v>0</v>
+      </c>
+      <c r="E33" s="120">
         <v>11934</v>
       </c>
-      <c r="F33" s="111">
+      <c r="F33" s="124">
         <v>174489</v>
       </c>
-      <c r="G33" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="88">
+      <c r="G33" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A34" s="99">
         <v>2021</v>
       </c>
-      <c r="B34" s="322" t="s">
+      <c r="B34" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="C34" s="108">
+      <c r="C34" s="121">
         <v>199107</v>
       </c>
-      <c r="D34" s="108">
+      <c r="D34" s="121">
         <v>9973</v>
       </c>
-      <c r="E34" s="108">
+      <c r="E34" s="121">
         <v>17880</v>
       </c>
-      <c r="F34" s="111">
+      <c r="F34" s="124">
         <v>226960</v>
       </c>
-      <c r="G34" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A35" s="88">
+      <c r="G34" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A35" s="99">
         <v>2021</v>
       </c>
-      <c r="B35" s="322" t="s">
+      <c r="B35" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="C35" s="107">
+      <c r="C35" s="120">
         <v>132698</v>
       </c>
-      <c r="D35" s="107">
+      <c r="D35" s="120">
         <v>50446</v>
       </c>
-      <c r="E35" s="107">
+      <c r="E35" s="120">
         <v>37214</v>
       </c>
-      <c r="F35" s="111">
+      <c r="F35" s="124">
         <v>220358</v>
       </c>
-      <c r="G35" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A36" s="88">
+      <c r="G35" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A36" s="99">
         <v>2021</v>
       </c>
-      <c r="B36" s="322" t="s">
+      <c r="B36" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="C36" s="108">
+      <c r="C36" s="121">
         <v>313712</v>
       </c>
-      <c r="D36" s="108">
+      <c r="D36" s="121">
         <v>3734</v>
       </c>
-      <c r="E36" s="108">
+      <c r="E36" s="121">
         <v>10915</v>
       </c>
-      <c r="F36" s="111">
+      <c r="F36" s="124">
         <v>328361</v>
       </c>
-      <c r="G36" s="113">
+      <c r="G36" s="126">
         <v>950168</v>
       </c>
     </row>
-    <row r="37" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A37" s="135">
+    <row r="37" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A37" s="159">
         <v>2022</v>
       </c>
-      <c r="B37" s="322" t="s">
+      <c r="B37" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="C37" s="107">
+      <c r="C37" s="120">
         <v>187877</v>
       </c>
-      <c r="D37" s="107">
+      <c r="D37" s="120">
         <v>85925</v>
       </c>
-      <c r="E37" s="107">
+      <c r="E37" s="120">
         <v>8976</v>
       </c>
-      <c r="F37" s="111">
+      <c r="F37" s="124">
         <v>282778</v>
       </c>
-      <c r="G37" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A38" s="88">
+      <c r="G37" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A38" s="99">
         <v>2022</v>
       </c>
-      <c r="B38" s="322" t="s">
+      <c r="B38" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="C38" s="108">
+      <c r="C38" s="121">
         <v>286903</v>
       </c>
-      <c r="D38" s="108">
+      <c r="D38" s="121">
         <v>117670</v>
       </c>
-      <c r="E38" s="108">
+      <c r="E38" s="121">
         <v>36804</v>
       </c>
-      <c r="F38" s="111">
+      <c r="F38" s="124">
         <v>441377</v>
       </c>
-      <c r="G38" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A39" s="88">
+      <c r="G38" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A39" s="99">
         <v>2022</v>
       </c>
-      <c r="B39" s="322" t="s">
+      <c r="B39" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="C39" s="107">
+      <c r="C39" s="120">
         <v>186231</v>
       </c>
-      <c r="D39" s="107">
+      <c r="D39" s="120">
         <v>288987</v>
       </c>
-      <c r="E39" s="107">
+      <c r="E39" s="120">
         <v>1687</v>
       </c>
-      <c r="F39" s="111">
+      <c r="F39" s="124">
         <v>476905</v>
       </c>
-      <c r="G39" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A40" s="88">
+      <c r="G39" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A40" s="99">
         <v>2022</v>
       </c>
-      <c r="B40" s="322" t="s">
+      <c r="B40" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="C40" s="108">
+      <c r="C40" s="121">
         <v>204388</v>
       </c>
-      <c r="D40" s="108">
+      <c r="D40" s="121">
         <v>17240</v>
       </c>
-      <c r="E40" s="108">
+      <c r="E40" s="121">
         <v>56593</v>
       </c>
-      <c r="F40" s="111">
+      <c r="F40" s="124">
         <v>278221</v>
       </c>
-      <c r="G40" s="113">
+      <c r="G40" s="126">
         <v>1479281</v>
       </c>
     </row>
-    <row r="41" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A41" s="88">
+    <row r="41" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A41" s="99">
         <v>2023</v>
       </c>
-      <c r="B41" s="322" t="s">
+      <c r="B41" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="C41" s="107">
+      <c r="C41" s="120">
         <v>200814</v>
       </c>
-      <c r="D41" s="107">
-[...2 lines deleted...]
-      <c r="E41" s="107">
+      <c r="D41" s="120">
+        <v>0</v>
+      </c>
+      <c r="E41" s="120">
         <v>11128</v>
       </c>
-      <c r="F41" s="111">
+      <c r="F41" s="124">
         <v>211942</v>
       </c>
-      <c r="G41" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A42" s="88">
+      <c r="G41" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A42" s="99">
         <v>2023</v>
       </c>
-      <c r="B42" s="322" t="s">
+      <c r="B42" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="C42" s="108">
+      <c r="C42" s="121">
         <v>328476</v>
       </c>
-      <c r="D42" s="108">
-[...2 lines deleted...]
-      <c r="E42" s="108">
+      <c r="D42" s="121">
+        <v>0</v>
+      </c>
+      <c r="E42" s="121">
         <v>14488</v>
       </c>
-      <c r="F42" s="111">
+      <c r="F42" s="124">
         <v>342964</v>
       </c>
-      <c r="G42" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A43" s="88">
+      <c r="G42" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A43" s="99">
         <v>2023</v>
       </c>
-      <c r="B43" s="322" t="s">
+      <c r="B43" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="C43" s="107">
+      <c r="C43" s="120">
         <v>288627</v>
       </c>
-      <c r="D43" s="107">
+      <c r="D43" s="120">
         <v>55093</v>
       </c>
-      <c r="E43" s="107">
+      <c r="E43" s="120">
         <v>43043</v>
       </c>
-      <c r="F43" s="111">
+      <c r="F43" s="124">
         <v>386763</v>
       </c>
-      <c r="G43" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A44" s="88">
+      <c r="G43" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A44" s="99">
         <v>2023</v>
       </c>
-      <c r="B44" s="322" t="s">
+      <c r="B44" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="C44" s="108">
+      <c r="C44" s="121">
         <v>347152</v>
       </c>
-      <c r="D44" s="108">
+      <c r="D44" s="121">
         <v>421498</v>
       </c>
-      <c r="E44" s="108">
+      <c r="E44" s="121">
         <v>24463</v>
       </c>
-      <c r="F44" s="111">
+      <c r="F44" s="124">
         <v>793113</v>
       </c>
-      <c r="G44" s="113">
+      <c r="G44" s="126">
         <v>1734782</v>
       </c>
     </row>
-    <row r="45" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A45" s="88">
+    <row r="45" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A45" s="99">
         <v>2024</v>
       </c>
-      <c r="B45" s="322" t="s">
+      <c r="B45" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="C45" s="107">
+      <c r="C45" s="120">
         <v>193546</v>
       </c>
-      <c r="D45" s="107">
+      <c r="D45" s="120">
         <v>90000</v>
       </c>
-      <c r="E45" s="107">
+      <c r="E45" s="120">
         <v>5599</v>
       </c>
-      <c r="F45" s="111">
+      <c r="F45" s="124">
         <v>289145</v>
       </c>
-      <c r="G45" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A46" s="88">
+      <c r="G45" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A46" s="99">
         <v>2024</v>
       </c>
-      <c r="B46" s="322" t="s">
+      <c r="B46" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="C46" s="108">
+      <c r="C46" s="121">
         <v>266267</v>
       </c>
-      <c r="D46" s="108">
+      <c r="D46" s="121">
         <v>114804</v>
       </c>
-      <c r="E46" s="108">
+      <c r="E46" s="121">
         <v>34578</v>
       </c>
-      <c r="F46" s="111">
+      <c r="F46" s="124">
         <v>415649</v>
       </c>
-      <c r="G46" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A47" s="88">
+      <c r="G46" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A47" s="99">
         <v>2024</v>
       </c>
-      <c r="B47" s="322" t="s">
+      <c r="B47" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="C47" s="107">
+      <c r="C47" s="120">
         <v>251453</v>
       </c>
-      <c r="D47" s="107">
+      <c r="D47" s="120">
         <v>29000</v>
       </c>
-      <c r="E47" s="107">
+      <c r="E47" s="120">
         <v>15248</v>
       </c>
-      <c r="F47" s="111">
+      <c r="F47" s="124">
         <v>295701</v>
       </c>
-      <c r="G47" s="137" t="s">
-[...4 lines deleted...]
-      <c r="A48" s="88">
+      <c r="G47" s="161" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A48" s="99">
         <v>2024</v>
       </c>
-      <c r="B48" s="322" t="s">
+      <c r="B48" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="C48" s="108">
+      <c r="C48" s="121">
         <v>311283</v>
       </c>
-      <c r="D48" s="108">
-[...2 lines deleted...]
-      <c r="E48" s="108">
+      <c r="D48" s="121">
+        <v>0</v>
+      </c>
+      <c r="E48" s="121">
         <v>15589</v>
       </c>
-      <c r="F48" s="111">
+      <c r="F48" s="124">
         <v>326872</v>
       </c>
-      <c r="G48" s="113">
+      <c r="G48" s="126">
         <v>1327367</v>
       </c>
     </row>
-    <row r="49" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A49" s="88">
+    <row r="49" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A49" s="99">
         <v>2025</v>
       </c>
-      <c r="B49" s="322" t="s">
+      <c r="B49" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="C49" s="107">
+      <c r="C49" s="120">
         <v>154731</v>
       </c>
-      <c r="D49" s="107">
+      <c r="D49" s="120">
         <v>6335</v>
       </c>
-      <c r="E49" s="107">
+      <c r="E49" s="120">
         <v>15126</v>
       </c>
-      <c r="F49" s="111">
+      <c r="F49" s="124">
         <v>176192</v>
       </c>
-      <c r="G49" s="137" t="s">
-[...5 lines deleted...]
-      <c r="A50" s="88">
+      <c r="G49" s="161" t="s">
+        <v>82</v>
+      </c>
+      <c r="I49" s="57"/>
+    </row>
+    <row r="50" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A50" s="99">
         <v>2025</v>
       </c>
-      <c r="B50" s="322" t="s">
+      <c r="B50" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="C50" s="108">
+      <c r="C50" s="121">
         <v>403148</v>
       </c>
-      <c r="D50" s="108">
+      <c r="D50" s="121">
         <v>102063</v>
       </c>
-      <c r="E50" s="108">
+      <c r="E50" s="121">
         <v>2246</v>
       </c>
-      <c r="F50" s="111">
+      <c r="F50" s="124">
         <v>507457</v>
       </c>
-      <c r="G50" s="109" t="s">
-[...4 lines deleted...]
-      <c r="A51" s="136">
+      <c r="G50" s="122" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A51" s="160">
         <v>2025</v>
       </c>
-      <c r="B51" s="323" t="s">
+      <c r="B51" s="101" t="s">
         <v>84</v>
       </c>
-      <c r="C51" s="107">
+      <c r="C51" s="120">
         <v>157491</v>
       </c>
-      <c r="D51" s="107">
+      <c r="D51" s="120">
         <v>100</v>
       </c>
-      <c r="E51" s="107">
+      <c r="E51" s="120">
         <v>6468</v>
       </c>
-      <c r="F51" s="112">
+      <c r="F51" s="125">
         <v>164059</v>
       </c>
-      <c r="G51" s="109" t="s">
-[...4 lines deleted...]
-      <c r="A52" s="88">
+      <c r="G51" s="122" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A52" s="99">
         <v>2025</v>
       </c>
-      <c r="B52" s="324" t="s">
+      <c r="B52" s="139" t="s">
         <v>85</v>
       </c>
-      <c r="C52" s="108">
+      <c r="C52" s="121">
         <v>391192</v>
       </c>
-      <c r="D52" s="108">
-[...2 lines deleted...]
-      <c r="E52" s="108">
+      <c r="D52" s="121">
+        <v>0</v>
+      </c>
+      <c r="E52" s="121">
         <v>6620</v>
       </c>
-      <c r="F52" s="124">
+      <c r="F52" s="140">
         <v>397812</v>
       </c>
-      <c r="G52" s="109">
+      <c r="G52" s="122">
         <v>1245520</v>
       </c>
     </row>
-    <row r="53" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A53" s="88">
+    <row r="53" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A53" s="99">
         <v>2026</v>
       </c>
-      <c r="B53" s="324" t="s">
+      <c r="B53" s="139" t="s">
         <v>81</v>
       </c>
-      <c r="C53" s="155">
+      <c r="C53" s="197">
         <v>182483</v>
       </c>
-      <c r="D53" s="155">
-[...2 lines deleted...]
-      <c r="E53" s="155">
+      <c r="D53" s="197">
+        <v>0</v>
+      </c>
+      <c r="E53" s="197">
         <v>7805</v>
       </c>
-      <c r="F53" s="124">
+      <c r="F53" s="140">
         <v>190288</v>
       </c>
-      <c r="G53" s="124">
+      <c r="G53" s="140">
         <v>190288</v>
       </c>
     </row>
-    <row r="54" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
-[...61 lines deleted...]
-      <c r="A79" s="207" t="s">
+    <row r="54" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="F54" s="110"/>
+    </row>
+    <row r="79" spans="1:6" s="60" customFormat="1" ht="15.9" x14ac:dyDescent="0.45">
+      <c r="A79" s="241" t="s">
         <v>127</v>
       </c>
-      <c r="B79" s="207"/>
-[...6 lines deleted...]
-      <c r="A80" s="208" t="s">
+      <c r="B79" s="241"/>
+      <c r="C79" s="241"/>
+      <c r="D79" s="241"/>
+      <c r="E79" s="241"/>
+      <c r="F79" s="241"/>
+    </row>
+    <row r="80" spans="1:6" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A80" s="242" t="s">
         <v>128</v>
       </c>
-      <c r="B80" s="208"/>
-[...14 lines deleted...]
-      <c r="A82" s="207" t="s">
+      <c r="B80" s="242"/>
+      <c r="C80" s="242"/>
+      <c r="D80" s="242"/>
+      <c r="E80" s="242"/>
+      <c r="F80" s="242"/>
+    </row>
+    <row r="81" spans="1:6" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A81" s="21"/>
+      <c r="B81" s="21"/>
+      <c r="C81" s="21"/>
+      <c r="D81" s="21"/>
+      <c r="E81" s="21"/>
+      <c r="F81" s="21"/>
+    </row>
+    <row r="82" spans="1:6" ht="15.9" x14ac:dyDescent="0.45">
+      <c r="A82" s="241" t="s">
         <v>89</v>
       </c>
-      <c r="B82" s="207"/>
-[...6 lines deleted...]
-      <c r="A83" s="209" t="s">
+      <c r="B82" s="241"/>
+      <c r="C82" s="241"/>
+      <c r="D82" s="241"/>
+      <c r="E82" s="241"/>
+      <c r="F82" s="241"/>
+    </row>
+    <row r="83" spans="1:6" ht="32.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A83" s="243" t="s">
         <v>129</v>
       </c>
-      <c r="B83" s="209"/>
-[...14 lines deleted...]
-      <c r="A85" s="204" t="s">
+      <c r="B83" s="243"/>
+      <c r="C83" s="243"/>
+      <c r="D83" s="243"/>
+      <c r="E83" s="243"/>
+      <c r="F83" s="243"/>
+    </row>
+    <row r="84" spans="1:6" ht="14.6" x14ac:dyDescent="0.35">
+      <c r="A84" s="59"/>
+      <c r="B84" s="59"/>
+      <c r="C84" s="59"/>
+      <c r="D84" s="59"/>
+      <c r="E84" s="59"/>
+      <c r="F84" s="59"/>
+    </row>
+    <row r="85" spans="1:6" ht="14.6" x14ac:dyDescent="0.35">
+      <c r="A85" s="238" t="s">
         <v>130</v>
       </c>
-      <c r="B85" s="204"/>
-[...6 lines deleted...]
-      <c r="A86" s="205" t="s">
+      <c r="B85" s="238"/>
+      <c r="C85" s="238"/>
+      <c r="D85" s="238"/>
+      <c r="E85" s="238"/>
+      <c r="F85" s="238"/>
+    </row>
+    <row r="86" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A86" s="239" t="s">
         <v>131</v>
       </c>
-      <c r="B86" s="205"/>
-[...6 lines deleted...]
-      <c r="A87" s="205" t="s">
+      <c r="B86" s="239"/>
+      <c r="C86" s="239"/>
+      <c r="D86" s="239"/>
+      <c r="E86" s="239"/>
+      <c r="F86" s="239"/>
+    </row>
+    <row r="87" spans="1:6" ht="49.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A87" s="239" t="s">
         <v>132</v>
       </c>
-      <c r="B87" s="205"/>
-[...6 lines deleted...]
-      <c r="A88" s="205" t="s">
+      <c r="B87" s="239"/>
+      <c r="C87" s="239"/>
+      <c r="D87" s="239"/>
+      <c r="E87" s="239"/>
+      <c r="F87" s="239"/>
+    </row>
+    <row r="88" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A88" s="239" t="s">
         <v>133</v>
       </c>
-      <c r="B88" s="205"/>
-[...3 lines deleted...]
-      <c r="F88" s="205"/>
+      <c r="B88" s="239"/>
+      <c r="C88" s="239"/>
+      <c r="D88" s="239"/>
+      <c r="E88" s="239"/>
+      <c r="F88" s="239"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A85:F85"/>
     <mergeCell ref="A86:F86"/>
     <mergeCell ref="A87:F87"/>
     <mergeCell ref="A88:F88"/>
+    <mergeCell ref="A3:F3"/>
     <mergeCell ref="A79:F79"/>
     <mergeCell ref="A80:F80"/>
     <mergeCell ref="A82:F82"/>
     <mergeCell ref="A83:F83"/>
-    <mergeCell ref="A3:G3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{1A1989C9-C3E0-4C9C-95C8-33588105CBC0}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E67528DB-09CE-4051-8FFD-9C6980B77A92}">
-  <dimension ref="A1:F65"/>
+  <dimension ref="A1:F38"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:F2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="6" width="27.36328125" style="9" customWidth="1"/>
-    <col min="7" max="16384" width="8.6328125" style="9"/>
+    <col min="1" max="5" width="27.23046875" style="14" customWidth="1"/>
+    <col min="6" max="6" width="79.84375" style="14" customWidth="1"/>
+    <col min="7" max="16384" width="8.69140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A1" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
-    <row r="2" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="203" t="s">
+    <row r="2" spans="1:6" s="278" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.7">
+      <c r="A2" s="277" t="s">
         <v>134</v>
       </c>
-      <c r="B2" s="203"/>
-[...6 lines deleted...]
-      <c r="A3" s="198" t="s">
+      <c r="B2" s="277"/>
+      <c r="C2" s="277"/>
+      <c r="D2" s="277"/>
+      <c r="E2" s="277"/>
+      <c r="F2" s="277"/>
+    </row>
+    <row r="3" spans="1:6" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="234" t="s">
         <v>70</v>
       </c>
-      <c r="B3" s="206"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:6" ht="37.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="240"/>
+      <c r="C3" s="240"/>
+      <c r="D3" s="240"/>
+      <c r="E3" s="240"/>
+      <c r="F3" s="240"/>
+    </row>
+    <row r="4" spans="1:6" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4"/>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A5"/>
       <c r="B5"/>
-      <c r="C5" s="169"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A6"/>
       <c r="B6"/>
-      <c r="C6" s="169"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A7"/>
       <c r="B7"/>
-      <c r="C7" s="169"/>
-[...3 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A8"/>
       <c r="B8"/>
-      <c r="C8" s="169"/>
-[...3 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A9"/>
       <c r="B9"/>
-      <c r="C9" s="169"/>
-[...3 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A10"/>
       <c r="B10"/>
-      <c r="C10" s="169"/>
-[...3 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A11"/>
       <c r="B11"/>
-      <c r="C11" s="169"/>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A12"/>
       <c r="B12"/>
-      <c r="C12" s="169"/>
-[...3 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A13"/>
       <c r="B13"/>
-      <c r="C13" s="169"/>
-[...3 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A14"/>
       <c r="B14"/>
-      <c r="C14" s="169"/>
-[...3 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A15"/>
       <c r="B15"/>
-      <c r="C15" s="169"/>
-[...3 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A16"/>
       <c r="B16"/>
-      <c r="C16" s="169"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A17"/>
       <c r="B17"/>
-      <c r="C17" s="169"/>
-[...3 lines deleted...]
-    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A18"/>
       <c r="B18"/>
-      <c r="C18" s="169"/>
-[...3 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A19"/>
       <c r="B19"/>
-      <c r="C19" s="169"/>
-[...3 lines deleted...]
-    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A20"/>
       <c r="B20"/>
-      <c r="C20" s="169"/>
-[...3 lines deleted...]
-    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A21"/>
       <c r="B21"/>
-      <c r="C21" s="169"/>
-[...3 lines deleted...]
-    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A22"/>
       <c r="B22"/>
-      <c r="C22" s="169"/>
-[...3 lines deleted...]
-    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A23"/>
       <c r="B23"/>
-      <c r="C23" s="169"/>
-[...3 lines deleted...]
-    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A24"/>
       <c r="B24"/>
-      <c r="C24" s="169"/>
-[...9 lines deleted...]
-      <c r="A26" s="210" t="s">
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+    </row>
+    <row r="25" spans="1:6" ht="52.85" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="26" spans="1:6" ht="15.9" x14ac:dyDescent="0.45">
+      <c r="A26" s="244" t="s">
         <v>135</v>
       </c>
-      <c r="B26" s="210"/>
-[...6 lines deleted...]
-      <c r="A27" s="212" t="s">
+      <c r="B26" s="244"/>
+      <c r="C26" s="244"/>
+      <c r="D26" s="244"/>
+      <c r="E26" s="244"/>
+      <c r="F26" s="244"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A27" s="245" t="s">
         <v>136</v>
       </c>
-      <c r="B27" s="212"/>
-[...11 lines deleted...]
-      <c r="A29" s="33" t="s">
+      <c r="B27" s="245"/>
+      <c r="C27" s="245"/>
+      <c r="D27" s="245"/>
+      <c r="E27" s="245"/>
+      <c r="F27" s="245"/>
+    </row>
+    <row r="29" spans="1:6" ht="15.9" x14ac:dyDescent="0.45">
+      <c r="A29" s="40" t="s">
         <v>89</v>
       </c>
-      <c r="B29" s="11"/>
-[...5 lines deleted...]
-      <c r="A30" s="214" t="s">
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
+    </row>
+    <row r="30" spans="1:6" ht="44.7" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="246" t="s">
         <v>137</v>
       </c>
-      <c r="B30" s="214"/>
-[...182 lines deleted...]
-      <c r="E65" s="10"/>
+      <c r="B30" s="246"/>
+      <c r="C30" s="246"/>
+      <c r="D30" s="246"/>
+      <c r="E30" s="246"/>
+      <c r="F30" s="246"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A31" s="151"/>
+      <c r="B31" s="151"/>
+      <c r="C31" s="151"/>
+      <c r="D31" s="151"/>
+      <c r="E31" s="151"/>
+      <c r="F31" s="151"/>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.4">
+      <c r="A38" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A30:F30"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{F974CB26-3645-414E-AEF6-13096DA0EC07}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6446B0EB-80DF-4FFF-BCB8-38D97FD7BFAF}">
-  <dimension ref="A1:G67"/>
+  <dimension ref="A1:I69"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:I2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="12.9" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.453125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="31.90625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="12.4609375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15.23046875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="31.84375" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="31.84375" style="1" customWidth="1"/>
     <col min="5" max="5" width="21" style="1" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="18.453125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="8.6328125" style="1"/>
+    <col min="6" max="6" width="18.4609375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="20.53515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="17.69140625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="21.69140625" style="1" customWidth="1"/>
+    <col min="10" max="11" width="8.69140625" style="1"/>
+    <col min="12" max="12" width="12.4609375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="14.69140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="20" style="1" customWidth="1"/>
+    <col min="15" max="15" width="18.23046875" style="1" customWidth="1"/>
+    <col min="16" max="17" width="21" style="1" customWidth="1"/>
+    <col min="18" max="18" width="21.4609375" style="1" customWidth="1"/>
+    <col min="19" max="19" width="16.23046875" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="20.23046875" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="13.4609375" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="16384" width="8.69140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:9" s="21" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="58" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="23.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="203" t="s">
+    <row r="2" spans="1:9" s="278" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.7">
+      <c r="A2" s="277" t="s">
         <v>138</v>
       </c>
-      <c r="B2" s="203"/>
-[...7 lines deleted...]
-      <c r="A3" s="198" t="s">
+      <c r="B2" s="277"/>
+      <c r="C2" s="277"/>
+      <c r="D2" s="277"/>
+      <c r="E2" s="277"/>
+      <c r="F2" s="277"/>
+      <c r="G2" s="277"/>
+      <c r="H2" s="277"/>
+      <c r="I2" s="277"/>
+    </row>
+    <row r="3" spans="1:9" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="234" t="s">
         <v>70</v>
       </c>
-      <c r="B3" s="198"/>
-[...7 lines deleted...]
-      <c r="A4" s="48" t="s">
+      <c r="B3" s="234"/>
+      <c r="C3" s="234"/>
+      <c r="D3" s="234"/>
+      <c r="E3" s="234"/>
+      <c r="F3" s="234"/>
+      <c r="G3" s="234"/>
+      <c r="H3" s="234"/>
+      <c r="I3" s="234"/>
+    </row>
+    <row r="4" spans="1:9" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="56" t="s">
         <v>71</v>
       </c>
-      <c r="B4" s="29" t="s">
+      <c r="B4" s="35" t="s">
         <v>72</v>
       </c>
-      <c r="C4" s="29" t="s">
+      <c r="C4" s="35" t="s">
         <v>139</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="35" t="s">
         <v>140</v>
       </c>
-      <c r="E4" s="29" t="s">
+      <c r="E4" s="35" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="88">
+    <row r="5" spans="1:9" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="99">
         <v>2018</v>
       </c>
-      <c r="B5" s="89" t="s">
+      <c r="B5" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="C5" s="110">
+      <c r="C5" s="123">
         <v>379792</v>
       </c>
-      <c r="D5" s="109" t="s">
-[...7 lines deleted...]
-      <c r="A6" s="88">
+      <c r="D5" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E5" s="128" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="99">
         <v>2018</v>
       </c>
-      <c r="B6" s="89" t="s">
+      <c r="B6" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="C6" s="110">
-[...10 lines deleted...]
-      <c r="A7" s="88">
+      <c r="C6" s="123">
+        <v>0</v>
+      </c>
+      <c r="D6" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E6" s="127" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="99">
         <v>2018</v>
       </c>
-      <c r="B7" s="89" t="s">
+      <c r="B7" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="C7" s="110">
-[...10 lines deleted...]
-      <c r="A8" s="88">
+      <c r="C7" s="123">
+        <v>0</v>
+      </c>
+      <c r="D7" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E7" s="127" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="99">
         <v>2018</v>
       </c>
-      <c r="B8" s="89" t="s">
+      <c r="B8" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="C8" s="110">
+      <c r="C8" s="123">
         <v>10101</v>
       </c>
-      <c r="D8" s="109" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="114">
+      <c r="D8" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E8" s="127">
         <v>389893</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A9" s="88">
+    <row r="9" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A9" s="99">
         <v>2019</v>
       </c>
-      <c r="B9" s="89" t="s">
+      <c r="B9" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="C9" s="110">
+      <c r="C9" s="123">
         <v>141206</v>
       </c>
-      <c r="D9" s="109" t="s">
-[...7 lines deleted...]
-      <c r="A10" s="88">
+      <c r="D9" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E9" s="127" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A10" s="99">
         <v>2019</v>
       </c>
-      <c r="B10" s="89" t="s">
+      <c r="B10" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="110">
-[...10 lines deleted...]
-      <c r="A11" s="88">
+      <c r="C10" s="123">
+        <v>0</v>
+      </c>
+      <c r="D10" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E10" s="127" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A11" s="99">
         <v>2019</v>
       </c>
-      <c r="B11" s="89" t="s">
+      <c r="B11" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="C11" s="110">
-[...10 lines deleted...]
-      <c r="A12" s="88">
+      <c r="C11" s="123">
+        <v>0</v>
+      </c>
+      <c r="D11" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E11" s="127" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A12" s="99">
         <v>2019</v>
       </c>
-      <c r="B12" s="89" t="s">
+      <c r="B12" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="C12" s="110">
+      <c r="C12" s="123">
         <v>2637</v>
       </c>
-      <c r="D12" s="109" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="114">
+      <c r="D12" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E12" s="127">
         <v>143843</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A13" s="88">
+    <row r="13" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A13" s="99">
         <v>2020</v>
       </c>
-      <c r="B13" s="89" t="s">
+      <c r="B13" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="C13" s="110">
+      <c r="C13" s="123">
         <v>56994</v>
       </c>
-      <c r="D13" s="109" t="s">
-[...7 lines deleted...]
-      <c r="A14" s="88">
+      <c r="D13" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E13" s="127" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A14" s="99">
         <v>2020</v>
       </c>
-      <c r="B14" s="89" t="s">
+      <c r="B14" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="C14" s="110">
-[...10 lines deleted...]
-      <c r="A15" s="88">
+      <c r="C14" s="123">
+        <v>0</v>
+      </c>
+      <c r="D14" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" s="127" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A15" s="99">
         <v>2020</v>
       </c>
-      <c r="B15" s="89" t="s">
+      <c r="B15" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="C15" s="110">
-[...10 lines deleted...]
-      <c r="A16" s="88">
+      <c r="C15" s="123">
+        <v>0</v>
+      </c>
+      <c r="D15" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E15" s="127" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A16" s="99">
         <v>2020</v>
       </c>
-      <c r="B16" s="89" t="s">
+      <c r="B16" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="C16" s="110">
-[...5 lines deleted...]
-      <c r="E16" s="114">
+      <c r="C16" s="123">
+        <v>0</v>
+      </c>
+      <c r="D16" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E16" s="127">
         <v>56994</v>
       </c>
     </row>
-    <row r="17" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A17" s="88">
+    <row r="17" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A17" s="99">
         <v>2021</v>
       </c>
-      <c r="B17" s="89" t="s">
+      <c r="B17" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="C17" s="110">
+      <c r="C17" s="123">
         <v>88325</v>
       </c>
-      <c r="D17" s="109" t="s">
-[...7 lines deleted...]
-      <c r="A18" s="88">
+      <c r="D17" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E17" s="127" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A18" s="99">
         <v>2021</v>
       </c>
-      <c r="B18" s="89" t="s">
+      <c r="B18" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="C18" s="110">
+      <c r="C18" s="123">
         <v>33254</v>
       </c>
-      <c r="D18" s="109" t="s">
-[...7 lines deleted...]
-      <c r="A19" s="88">
+      <c r="D18" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E18" s="127" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A19" s="99">
         <v>2021</v>
       </c>
-      <c r="B19" s="89" t="s">
+      <c r="B19" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="C19" s="110">
-[...10 lines deleted...]
-      <c r="A20" s="88">
+      <c r="C19" s="123">
+        <v>0</v>
+      </c>
+      <c r="D19" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E19" s="127" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A20" s="99">
         <v>2021</v>
       </c>
-      <c r="B20" s="89" t="s">
+      <c r="B20" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="110">
-[...5 lines deleted...]
-      <c r="E20" s="114">
+      <c r="C20" s="123">
+        <v>0</v>
+      </c>
+      <c r="D20" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E20" s="127">
         <v>121579</v>
       </c>
     </row>
-    <row r="21" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A21" s="135">
+    <row r="21" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A21" s="159">
         <v>2022</v>
       </c>
-      <c r="B21" s="89" t="s">
+      <c r="B21" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="C21" s="110">
+      <c r="C21" s="123">
         <v>250809</v>
       </c>
-      <c r="D21" s="109" t="s">
-[...7 lines deleted...]
-      <c r="A22" s="88">
+      <c r="D21" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E21" s="127" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A22" s="99">
         <v>2022</v>
       </c>
-      <c r="B22" s="89" t="s">
+      <c r="B22" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="C22" s="110">
+      <c r="C22" s="123">
         <v>37726</v>
       </c>
-      <c r="D22" s="109" t="s">
-[...7 lines deleted...]
-      <c r="A23" s="88">
+      <c r="D22" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E22" s="127" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A23" s="99">
         <v>2022</v>
       </c>
-      <c r="B23" s="89" t="s">
+      <c r="B23" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="C23" s="110">
+      <c r="C23" s="123">
         <v>50000</v>
       </c>
-      <c r="D23" s="109" t="s">
-[...7 lines deleted...]
-      <c r="A24" s="88">
+      <c r="D23" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E23" s="127" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A24" s="99">
         <v>2022</v>
       </c>
-      <c r="B24" s="89" t="s">
+      <c r="B24" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="C24" s="110">
+      <c r="C24" s="123">
         <v>10000</v>
       </c>
-      <c r="D24" s="109" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="114">
+      <c r="D24" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E24" s="127">
         <v>348535</v>
       </c>
     </row>
-    <row r="25" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A25" s="88">
+    <row r="25" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A25" s="99">
         <v>2023</v>
       </c>
-      <c r="B25" s="89" t="s">
+      <c r="B25" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="C25" s="110">
+      <c r="C25" s="123">
         <v>202613</v>
       </c>
-      <c r="D25" s="109" t="s">
-[...7 lines deleted...]
-      <c r="A26" s="88">
+      <c r="D25" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E25" s="127" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A26" s="99">
         <v>2023</v>
       </c>
-      <c r="B26" s="89" t="s">
+      <c r="B26" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="C26" s="110">
+      <c r="C26" s="123">
         <v>33611</v>
       </c>
-      <c r="D26" s="109" t="s">
-[...7 lines deleted...]
-      <c r="A27" s="88">
+      <c r="D26" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E26" s="127" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A27" s="99">
         <v>2023</v>
       </c>
-      <c r="B27" s="89" t="s">
+      <c r="B27" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="C27" s="110">
-[...10 lines deleted...]
-      <c r="A28" s="88">
+      <c r="C27" s="123">
+        <v>0</v>
+      </c>
+      <c r="D27" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E27" s="127" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A28" s="99">
         <v>2023</v>
       </c>
-      <c r="B28" s="89" t="s">
+      <c r="B28" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="C28" s="110">
-[...5 lines deleted...]
-      <c r="E28" s="114">
+      <c r="C28" s="123">
+        <v>0</v>
+      </c>
+      <c r="D28" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E28" s="127">
         <v>236224</v>
       </c>
     </row>
-    <row r="29" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A29" s="88">
+    <row r="29" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A29" s="99">
         <v>2024</v>
       </c>
-      <c r="B29" s="89" t="s">
+      <c r="B29" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="C29" s="110">
+      <c r="C29" s="123">
         <v>896225</v>
       </c>
-      <c r="D29" s="109" t="s">
-[...7 lines deleted...]
-      <c r="A30" s="88">
+      <c r="D29" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E29" s="127" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A30" s="99">
         <v>2024</v>
       </c>
-      <c r="B30" s="89" t="s">
+      <c r="B30" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="C30" s="110">
-[...10 lines deleted...]
-      <c r="A31" s="88">
+      <c r="C30" s="123">
+        <v>0</v>
+      </c>
+      <c r="D30" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E30" s="127" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A31" s="99">
         <v>2024</v>
       </c>
-      <c r="B31" s="89" t="s">
+      <c r="B31" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="C31" s="110">
+      <c r="C31" s="123">
         <v>6253</v>
       </c>
-      <c r="D31" s="109" t="s">
-[...7 lines deleted...]
-      <c r="A32" s="88">
+      <c r="D31" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E31" s="127" t="s">
+        <v>82</v>
+      </c>
+      <c r="H31" s="57"/>
+    </row>
+    <row r="32" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A32" s="99">
         <v>2024</v>
       </c>
-      <c r="B32" s="89" t="s">
+      <c r="B32" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="C32" s="110">
+      <c r="C32" s="123">
         <v>623613</v>
       </c>
-      <c r="D32" s="109" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="114">
+      <c r="D32" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="E32" s="127">
         <v>1526091</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A33" s="88">
+    <row r="33" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A33" s="99">
         <v>2025</v>
       </c>
-      <c r="B33" s="89" t="s">
+      <c r="B33" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="C33" s="110">
+      <c r="C33" s="123">
         <v>6380493</v>
       </c>
-      <c r="D33" s="109">
+      <c r="D33" s="122">
         <v>1386610</v>
       </c>
-      <c r="E33" s="114" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="88">
+      <c r="E33" s="127" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A34" s="99">
         <v>2025</v>
       </c>
-      <c r="B34" s="89" t="s">
+      <c r="B34" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="C34" s="110">
+      <c r="C34" s="123">
         <v>172900</v>
       </c>
-      <c r="D34" s="109">
+      <c r="D34" s="122">
         <v>1420</v>
       </c>
-      <c r="E34" s="115" t="s">
-[...5 lines deleted...]
-      <c r="A35" s="88">
+      <c r="E34" s="128" t="s">
+        <v>82</v>
+      </c>
+      <c r="G34" s="175"/>
+    </row>
+    <row r="35" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A35" s="99">
         <v>2025</v>
       </c>
-      <c r="B35" s="89" t="s">
+      <c r="B35" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="C35" s="113">
+      <c r="C35" s="126">
         <v>211222</v>
       </c>
-      <c r="D35" s="109">
-[...7 lines deleted...]
-      <c r="A36" s="88">
+      <c r="D35" s="122">
+        <v>0</v>
+      </c>
+      <c r="E35" s="128" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A36" s="99">
         <v>2025</v>
       </c>
-      <c r="B36" s="125" t="s">
+      <c r="B36" s="141" t="s">
         <v>85</v>
       </c>
-      <c r="C36" s="126">
+      <c r="C36" s="142">
         <v>1917208</v>
       </c>
-      <c r="D36" s="109">
+      <c r="D36" s="122">
         <v>9745</v>
       </c>
-      <c r="E36" s="115">
+      <c r="E36" s="128">
         <v>10079598</v>
       </c>
     </row>
-    <row r="37" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A37" s="88">
+    <row r="37" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A37" s="99">
         <v>2026</v>
       </c>
-      <c r="B37" s="125" t="s">
+      <c r="B37" s="141" t="s">
         <v>81</v>
       </c>
-      <c r="C37" s="126">
+      <c r="C37" s="142">
         <v>8764299</v>
       </c>
-      <c r="D37" s="109">
+      <c r="D37" s="122">
         <v>2572367</v>
       </c>
-      <c r="E37" s="126">
+      <c r="E37" s="142">
         <v>11336666</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
-[...120 lines deleted...]
-      <c r="A62" s="207" t="s">
+    <row r="38" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="I38" s="110"/>
+    </row>
+    <row r="64" spans="1:9" s="60" customFormat="1" ht="15.9" x14ac:dyDescent="0.45">
+      <c r="A64" s="241" t="s">
         <v>141</v>
       </c>
-      <c r="B62" s="207"/>
-[...7 lines deleted...]
-      <c r="A63" s="208" t="s">
+      <c r="B64" s="241"/>
+      <c r="C64" s="241"/>
+      <c r="D64" s="241"/>
+      <c r="E64" s="241"/>
+      <c r="F64" s="241"/>
+      <c r="G64" s="241"/>
+      <c r="H64" s="241"/>
+      <c r="I64" s="241"/>
+    </row>
+    <row r="65" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A65" s="242" t="s">
         <v>142</v>
       </c>
-      <c r="B63" s="208"/>
-[...16 lines deleted...]
-      <c r="A65" s="207" t="s">
+      <c r="B65" s="242"/>
+      <c r="C65" s="242"/>
+      <c r="D65" s="242"/>
+      <c r="E65" s="242"/>
+      <c r="F65" s="242"/>
+      <c r="G65" s="242"/>
+      <c r="H65" s="242"/>
+      <c r="I65" s="242"/>
+    </row>
+    <row r="66" spans="1:9" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A66" s="21"/>
+      <c r="B66" s="21"/>
+      <c r="C66" s="21"/>
+      <c r="D66" s="21"/>
+      <c r="E66" s="21"/>
+      <c r="F66" s="21"/>
+      <c r="G66" s="21"/>
+      <c r="H66" s="21"/>
+    </row>
+    <row r="67" spans="1:9" ht="15.9" x14ac:dyDescent="0.45">
+      <c r="A67" s="241" t="s">
         <v>89</v>
       </c>
-      <c r="B65" s="207"/>
-[...7 lines deleted...]
-      <c r="A66" s="209" t="s">
+      <c r="B67" s="241"/>
+      <c r="C67" s="241"/>
+      <c r="D67" s="241"/>
+      <c r="E67" s="241"/>
+      <c r="F67" s="241"/>
+      <c r="G67" s="241"/>
+      <c r="H67" s="21"/>
+    </row>
+    <row r="68" spans="1:9" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="243" t="s">
         <v>143</v>
       </c>
-      <c r="B66" s="209"/>
-[...13 lines deleted...]
-      <c r="G67" s="51"/>
+      <c r="B68" s="243"/>
+      <c r="C68" s="243"/>
+      <c r="D68" s="243"/>
+      <c r="E68" s="243"/>
+      <c r="F68" s="243"/>
+      <c r="G68" s="243"/>
+      <c r="H68" s="243"/>
+      <c r="I68" s="243"/>
+    </row>
+    <row r="69" spans="1:9" ht="14.6" x14ac:dyDescent="0.35">
+      <c r="A69" s="59"/>
+      <c r="B69" s="59"/>
+      <c r="C69" s="59"/>
+      <c r="D69" s="59"/>
+      <c r="E69" s="59"/>
+      <c r="F69" s="59"/>
+      <c r="G69" s="59"/>
+      <c r="H69" s="59"/>
+      <c r="I69" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A66:G66"/>
-[...4 lines deleted...]
-    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A68:I68"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A3:I3"/>
+    <mergeCell ref="A64:I64"/>
+    <mergeCell ref="A65:I65"/>
+    <mergeCell ref="A67:G67"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{EEBC4D0E-E42C-40CA-AD15-2AC435CA570D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>30</vt:i4>