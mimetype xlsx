--- v0 (2026-07-16)
+++ v1 (2026-09-15)
@@ -15,448 +15,519 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing20.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing21.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/tables/table20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing22.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/tables/table20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing23.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/tables/table21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing24.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/tables/table22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing25.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/tables/table23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing26.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/tables/table24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing27.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/tables/table25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing28.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/tables/table26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/drawings/drawing29.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/tables/table27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C981DC77-A629-4955-9290-2808160B920C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="90" documentId="8_{20823324-60B1-41D9-9211-245F7E107980}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CA4C1225-55B7-458C-B1B3-C48565826B92}"/>
   <bookViews>
-    <workbookView xWindow="-132" yWindow="-132" windowWidth="30984" windowHeight="16824" tabRatio="771" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-30828" yWindow="-120" windowWidth="30936" windowHeight="16776" tabRatio="771" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Disclaimer" sheetId="2" r:id="rId1"/>
     <sheet name="Contents" sheetId="3" r:id="rId2"/>
     <sheet name="Version history" sheetId="4" r:id="rId3"/>
-    <sheet name="Figure 1.1" sheetId="30" r:id="rId4"/>
-    <sheet name="Figure 1.2" sheetId="11" r:id="rId5"/>
+    <sheet name="Figure 1.1" sheetId="11" r:id="rId4"/>
+    <sheet name="Figure 1.2" sheetId="59" r:id="rId5"/>
     <sheet name="Figure 1.3" sheetId="10" r:id="rId6"/>
-    <sheet name="Figure 1.4" sheetId="31" r:id="rId7"/>
-[...22 lines deleted...]
-    <sheet name="Figure 3.14" sheetId="45" r:id="rId30"/>
+    <sheet name="Figure 1.4" sheetId="30" r:id="rId7"/>
+    <sheet name="Figure 1.5" sheetId="46" r:id="rId8"/>
+    <sheet name="Figure 1.6" sheetId="31" r:id="rId9"/>
+    <sheet name="Figure 1.7" sheetId="8" r:id="rId10"/>
+    <sheet name="Figure 1.8" sheetId="32" r:id="rId11"/>
+    <sheet name="Figure 2.1" sheetId="14" r:id="rId12"/>
+    <sheet name="Figure 2.2" sheetId="15" r:id="rId13"/>
+    <sheet name="Figure 2.3" sheetId="16" r:id="rId14"/>
+    <sheet name="Figure 2.4" sheetId="55" r:id="rId15"/>
+    <sheet name="Figure 2.5" sheetId="58" r:id="rId16"/>
+    <sheet name="Figure 2.6" sheetId="17" r:id="rId17"/>
+    <sheet name="Figure 2.7" sheetId="56" r:id="rId18"/>
+    <sheet name="Figure 2.8" sheetId="57" r:id="rId19"/>
+    <sheet name="Figure 2.9" sheetId="19" r:id="rId20"/>
+    <sheet name="Figure 3.1" sheetId="33" r:id="rId21"/>
+    <sheet name="Figure 3.2" sheetId="34" r:id="rId22"/>
+    <sheet name="Figure 3.3" sheetId="53" r:id="rId23"/>
+    <sheet name="Figure 3.4" sheetId="40" r:id="rId24"/>
+    <sheet name="Figure 3.5" sheetId="39" r:id="rId25"/>
+    <sheet name="Figure 3.6" sheetId="54" r:id="rId26"/>
+    <sheet name="Figure 3.7" sheetId="42" r:id="rId27"/>
+    <sheet name="Figure 3.8" sheetId="60" r:id="rId28"/>
+    <sheet name="Figure 3.9" sheetId="45" r:id="rId29"/>
+    <sheet name="Figure 3.10" sheetId="38" r:id="rId30"/>
+    <sheet name="Figure 3.11" sheetId="41" r:id="rId31"/>
   </sheets>
   <calcPr calcId="191029"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3307" uniqueCount="365">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3079" uniqueCount="390">
   <si>
-    <t>Quarterly Carbon Market Report - Q2 2026 data release workbook</t>
-[...2 lines deleted...]
-    <t>Note: these figures will be included in the published Quarterly Carbon Market Report - Q2 2026</t>
+    <t>Quarterly Carbon Market Report - Q2 2026 workbook</t>
   </si>
   <si>
     <t>A description/explanation of acronyms can be found in the Clean Energy Regulator glossary.</t>
   </si>
   <si>
     <t xml:space="preserve">This workbook contains the following figures and corresponding data: </t>
   </si>
   <si>
     <t>Figure number</t>
   </si>
   <si>
     <t>Figure title</t>
   </si>
   <si>
     <t>Australian environmental markets</t>
   </si>
   <si>
     <t>Figure 1.1</t>
   </si>
   <si>
-    <t>Australian carbon credit unit (ACCU) holdings (in millions) by market participation</t>
+    <t>Australian carbon credit units (ACCUs) issued by method type</t>
   </si>
   <si>
     <t>Figure 1.2</t>
   </si>
   <si>
-    <t>Australian carbon credit units (ACCUs) issued by method type</t>
+    <t>Representation of soil sequestration cap on 3 illustrative projects with sampling every 5 years</t>
   </si>
   <si>
     <t>Figure 1.3</t>
   </si>
   <si>
     <t>Registered Australian Carbon Credit Unit (ACCU) Scheme projects by method type</t>
   </si>
   <si>
     <t>Figure 1.4</t>
   </si>
   <si>
-    <t>Australian carbon credit unit (ACCU) non-safeguard cancellations</t>
+    <t>Australian carbon credit unit (ACCU) holdings (in millions) by market participation</t>
   </si>
   <si>
     <t>Figure 1.5</t>
   </si>
   <si>
-    <t>Generic Australian carbon credit unit (ACCU) and Safeguard Mechanism credit unit (SMC) volume weighted average spot price</t>
+    <t>Safeguard Mechanism credit unit (SMC) holdings (in millions) by market participation</t>
   </si>
   <si>
     <t>Figure 1.6</t>
   </si>
   <si>
-    <t>Australian carbon credit unit (ACCU) and Safeguard Mechanism credit unit (SMC) safeguard surrenders</t>
+    <t>Australian carbon credit unit (ACCU) non-safeguard cancellations</t>
   </si>
   <si>
     <t>Figure 1.7</t>
   </si>
   <si>
-    <t>Safeguard Mechanism credit unit (SMC) holdings (in millions) by market participation</t>
+    <t>Generic Australian carbon credit unit (ACCU) and Safeguard Mechanism credit unit (SMC) volume weighted average spot price</t>
+  </si>
+  <si>
+    <t>Figure 1.8</t>
+  </si>
+  <si>
+    <t>Australian carbon credit unit (ACCU) and Safeguard Mechanism credit unit (SMC) safeguard surrenders</t>
   </si>
   <si>
     <t>Large-scale renewable electricity</t>
   </si>
   <si>
     <t>Figure 2.1</t>
   </si>
   <si>
     <t>Large-scale generation certificates (LGCs) validated by technology type</t>
   </si>
   <si>
     <t>Figure 2.2</t>
   </si>
   <si>
     <t>Large-scale generation certificate (LGC) reported spot and forward prices</t>
   </si>
   <si>
     <t>Figure 2.3</t>
   </si>
   <si>
     <t>Approved large-scale wind and solar capacity in gigawatts (GW)</t>
   </si>
   <si>
     <t>Figure 2.4</t>
   </si>
   <si>
-    <t>Final investment decision capacity in gigawatts (GW) for large-scale renewable generation by fuel source</t>
+    <t>Mid-scale renewable energy approvals in megawatts (MW)</t>
   </si>
   <si>
     <t>Figure 2.5</t>
   </si>
   <si>
-    <t>Large-scale generation certificate (LGC) holdings (in millions) by market participation</t>
+    <t>Figure 2.6</t>
   </si>
   <si>
-    <t>Figure 2.6</t>
+    <t>Final investment decision capacity in gigawatts (GW) for large-scale renewable generation by fuel source</t>
+  </si>
+  <si>
+    <t>Figure 2.7</t>
+  </si>
+  <si>
+    <t>Quarterly large-scale storage completions in megawatt-hours (MWh)</t>
+  </si>
+  <si>
+    <t>Figure 2.8</t>
   </si>
   <si>
     <t>Non-Renewable Energy Target (non-RET) large-scale generation certificate (LGC) cancellations by demand source</t>
   </si>
   <si>
-    <t>Small-scale Renewable Energy Scheme</t>
+    <t>Figure 2.9</t>
+  </si>
+  <si>
+    <t>Large-scale generation certificate (LGC) holdings (in millions) by market participation</t>
   </si>
   <si>
     <t>Figure 3.1</t>
   </si>
   <si>
-    <t>Small-scale cumulative validated battery capacity installed by state and territory in megawatt-hours (MWh) by installation date</t>
-[...1 lines deleted...]
-  <si>
     <t>Figure 3.2</t>
   </si>
   <si>
-    <t>Distribution of validated battery installations by size range in kilowatt hours (kWh) for residential systems</t>
+    <t>Distribution of battery installations approved under the Cheaper Home Batteries Program by small-scale technology certificate (STC) factor bands</t>
   </si>
   <si>
     <t>Figure 3.3</t>
   </si>
   <si>
-    <t>Distribution of validated battery installations by size range in kilowatt hours (kWh) for non-residential systems</t>
+    <t>Distribution of battery installations approved under the Cheaper Home Batteries Program by installation type by month</t>
   </si>
   <si>
     <t>Figure 3.4</t>
   </si>
   <si>
-    <t>Distribution of validated battery installations by installation type by month</t>
-[...1 lines deleted...]
-  <si>
     <t>Figure 3.5</t>
-  </si>
-[...1 lines deleted...]
-    <t>STCs created under the Cheaper Home Batteries Program by installation date</t>
   </si>
   <si>
     <t>Figure 3.6</t>
   </si>
   <si>
+    <t>Figure 3.7</t>
+  </si>
+  <si>
+    <t>Figure 3.8</t>
+  </si>
+  <si>
     <t>Weekly small-scale technology certificate (STC) supply and the required supply to meet the small-scale technology percentage (STP)</t>
   </si>
   <si>
-    <t>Figure 3.7</t>
+    <t>Figure 3.9</t>
+  </si>
+  <si>
+    <t>Small-scale technology certificate (STC) market transactions</t>
+  </si>
+  <si>
+    <t>Figure 3.10</t>
   </si>
   <si>
     <t>Small-scale technology certificate (STC) reported spot and clearing house prices</t>
   </si>
   <si>
-    <t>Figure 3.8</t>
-[...16 lines deleted...]
-  <si>
     <t>Figure 3.11</t>
   </si>
   <si>
-    <t>Replacement small-scale rooftop solar as a proportion of total installations by state and territory</t>
-[...17 lines deleted...]
-    <t>Small-scale technology certificate (STC) market transactions</t>
+    <t>Air source heat pump (ASHP) installations by state and territory and associated small-scale technology certificate (STC) validations</t>
   </si>
   <si>
     <t>Version history</t>
   </si>
   <si>
     <t>Version</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Changes</t>
   </si>
   <si>
     <t>Initial release</t>
   </si>
   <si>
     <t>Back to contents</t>
   </si>
   <si>
-    <t>Figure 1.1 Australian carbon credit unit (ACCU) holdings (in millions) by market participation</t>
+    <t>Figure 1.1 Australian carbon credit units (ACCUs) issued by method type</t>
   </si>
   <si>
     <t>Data as at 30/06/2026</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Quarter</t>
+  </si>
+  <si>
+    <t>Vegetation</t>
+  </si>
+  <si>
+    <t>Waste</t>
+  </si>
+  <si>
+    <t>Savanna fire management</t>
+  </si>
+  <si>
+    <t>Energy efficiency</t>
+  </si>
+  <si>
+    <t>Industrial fugitives</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>Carbon Capture</t>
+  </si>
+  <si>
+    <t>Transport</t>
+  </si>
+  <si>
+    <t>Facilities</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Annual total</t>
+  </si>
+  <si>
+    <t>Q1</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Q2</t>
+  </si>
+  <si>
+    <t>Q3</t>
+  </si>
+  <si>
+    <t>Q4</t>
+  </si>
+  <si>
+    <t>About Figure 1.1</t>
+  </si>
+  <si>
+    <t>This figure shows ACCUs issued by method type and the annual total over time. This includes ACCUs that have been relinquished.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The small print </t>
+  </si>
+  <si>
+    <t>Measured uncapped tC/ha project 1</t>
+  </si>
+  <si>
+    <t>Measured uncapped tC/ha project 2</t>
+  </si>
+  <si>
+    <t>Measured uncapped tC/ha project 3</t>
+  </si>
+  <si>
+    <t>About Figure 1.2</t>
+  </si>
+  <si>
+    <t>Agriculture - soil carbon</t>
+  </si>
+  <si>
+    <t>Agriculture - other</t>
+  </si>
+  <si>
+    <t>Carbon capture</t>
+  </si>
+  <si>
+    <t>About Figure 1.3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This figure shows registered projects under the ACCU Scheme by method type and the annual total over time. </t>
+  </si>
+  <si>
+    <t>The 'agriculture' method type has been segregated into 'agriculture - soil carbon' and 'agriculture - other' to highlight growth in the soil carbon sector. The 'agriculture - soil carbon' method includes the ‘measurement of soil carbon sequestration in agricultural systems' method, the ‘sequestering carbon in soils in grazing systems’ method and the 'estimation of soil carbon sequestration using measurement and models' method. 
+Other includes energy efficiency, agriculture - other, savanna fire management, transport, industrial fugitives, facilities and carbon capture method types.
+Revoked projects are excluded. Historical data may change due to project revocations.</t>
+  </si>
+  <si>
+    <t>For more detail on registered projects, refer to the project register on our website (https://cer.gov.au/markets/reports-and-data/accu-project-and-contract-register).</t>
+  </si>
+  <si>
+    <t>Figure 1.4 Australian carbon credit unit (ACCU) holdings (in millions) by market participation</t>
   </si>
   <si>
     <t>ACCU project proponent</t>
   </si>
   <si>
     <t>Intermediary</t>
   </si>
   <si>
     <t>Safeguard</t>
   </si>
   <si>
     <t>Safeguard related</t>
   </si>
   <si>
     <t>Government</t>
   </si>
   <si>
     <t>Business</t>
   </si>
   <si>
     <t>Total holdings</t>
   </si>
   <si>
     <t>Cost containment measure</t>
   </si>
   <si>
-    <t>Q1</t>
-[...11 lines deleted...]
-    <t>Q4</t>
+    <t>&lt;0.1</t>
   </si>
   <si>
     <t>Number of accounts with &gt;0 ACCUs at the end of Q2 2026</t>
   </si>
   <si>
-    <t>About Figure 1.1</t>
+    <t>About Figure 1.4</t>
   </si>
   <si>
     <t xml:space="preserve">This figure shows ACCU holdings in Unit and Certificate Registry (UCR) accounts as of 30 June 2026 by market participation and the cost containment measure quarterly over time. </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">The small print </t>
   </si>
   <si>
     <t xml:space="preserve">Totals may not sum due to rounding. ACCU holdings data excludes ACCUs held in accounts controlled by the Australian Government for scheme administration purposes. Historical values may change retrospectively due to changes in the classification of UCR accounts as new information becomes available. UCR accounts are categorised based on their main activity, as some accounts may fulfill conditions for multiple categories.
 Holdings have not been categorised prior to 2019 as the categories cannot be mapped. </t>
   </si>
   <si>
     <t>Category definitions</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">ACCU project proponent
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
@@ -606,253 +677,60 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Cost containment measure
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ACCUs that have been delivered under Commonwealth carbon abatement contract milestones after 12 January 2023. These ACCUs will be available to eligible safeguard entities under the cost containment mechanism. This is not included in total holdings.</t>
     </r>
   </si>
   <si>
-    <t>Figure 1.2 Australian carbon credit units (ACCUs) issued by method type</t>
-[...189 lines deleted...]
-    <t>Figure 1.7 Safeguard Mechanism credit unit (SMC) holdings (in millions) by market participation</t>
+    <t>Figure 1.5 Safeguard Mechanism credit unit (SMC) holdings (in millions) by market participation</t>
   </si>
   <si>
     <t>Safeguard-related</t>
   </si>
   <si>
-    <t>&lt;0.1</t>
-[...1 lines deleted...]
-  <si>
     <t>Number of accounts with &gt;0 SMCs at end of Q2 2026</t>
   </si>
   <si>
-    <t>About Figure 1.7</t>
+    <t>About Figure 1.5</t>
   </si>
   <si>
     <t xml:space="preserve">This figure shows SMC holdings in Unit and Certificate Registry (UCR) accounts by market participation quarterly over time. </t>
   </si>
   <si>
     <t>Totals may not sum due to rounding. Historical values may change retrospectively due to changes in the classification of UCR accounts as new information becomes available.  UCR accounts are categorised based on their main activity, as some accounts may fulfill conditions for multiple categories.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Safeguard</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -909,132 +787,346 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">ACCU project proponent
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>An account holder is connected to one or more ACCU Scheme projects. The connection to projects has been determined based on the available ACCU Scheme project information. Entities may have linkages to ACCU Scheme projects that have not been disclosed to the Clean Energy Regulator.</t>
     </r>
   </si>
   <si>
+    <t>Figure 1.6 Australian carbon credit unit (ACCU) non-safeguard cancellations</t>
+  </si>
+  <si>
+    <t>Voluntary cancellations</t>
+  </si>
+  <si>
+    <t>Compliance cancellations</t>
+  </si>
+  <si>
+    <t>Government cancellations</t>
+  </si>
+  <si>
+    <t>About Figure 1.6</t>
+  </si>
+  <si>
+    <t>This figure shows ACCU non-safeguard (voluntary, compliance, and government) cancellations quarterly and the annual total over time.</t>
+  </si>
+  <si>
+    <t>ACCU cancellations exclude deliveries against Commonwealth carbon abatement contract milestones, surrenders for safeguard purposes, and transfers to the Commonwealth Regulatory Additionality Holding Account. This classification system is uniform across ACCU and large-scale generation certificate (LGC) cancellations. Historical values may change retrospectively due to changes in the classification as new information becomes available.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Category definitions </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Voluntary
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Cancellations made against voluntary certification programs and any sort of organisational emissions targets.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Compliance
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Cancellations made by private organisations and corporations for compliance or obligations against municipal, local, state and territory government laws, approvals, or contracts. For example, cancellations to meet Environmental Protection Authority requirements.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Government </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Cancellations by or on behalf of government entities. For example to offset emissions from vehicle fleets or meet voluntary emissions reduction targets.</t>
+    </r>
+  </si>
+  <si>
+    <t>Figure 1.7 Generic Australian carbon credit unit (ACCU) and Safeguard Mechanism credit unit (SMC) volume weighted average spot price</t>
+  </si>
+  <si>
+    <t>Data as at 14/08/2026</t>
+  </si>
+  <si>
+    <t>About Figure 1.7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This figure shows the volume weighted average of the generic ACCU and SMC spot prices over time. </t>
+  </si>
+  <si>
+    <t>The generic spot price refers to the daily volume weighted average price of spot trades for ACCUs with an unspecified method and spot trades for SMCs. Spot trade data is compiled from trades reported by Jarden and CORE markets, and may not be comprehensive. Prices are shown from 30 June 2021 to 14 August 2026. The last quarterly reported daily volume weighted average spot prices for generic ACCUs and SMCs are labelled.</t>
+  </si>
+  <si>
+    <t>Figure 1.8 Australian carbon credit unit (ACCU) and Safeguard Mechanism credit unit (SMC) safeguard surrenders</t>
+  </si>
+  <si>
+    <t>ACCUs surrendered</t>
+  </si>
+  <si>
+    <t>SMCs surrendered</t>
+  </si>
+  <si>
+    <t>About Figure 1.8</t>
+  </si>
+  <si>
+    <t>This figure shows ACCU and SMC safeguard surrenders by quarter and the annual total over time.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Safeguard surrenders are made by safeguard entities to meet Safeguard Mechanism compliance. For more data on the Safeguard Mechanism, including Safeguard Mechanism credit unit issuance and surrenders, refer to safeguard data on our website (https://cer.gov.au/markets/reports-and-data/safeguard-data).							</t>
+  </si>
+  <si>
     <t>Figure 2.1 Large-scale generation certificates (LGCs) validated by technology type</t>
   </si>
   <si>
     <t>Wind</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>Biomass</t>
   </si>
   <si>
     <t>Hydroelectricity</t>
   </si>
   <si>
     <t>About Figure 2.1</t>
   </si>
   <si>
     <t>This figure shows the number of LGCs validated by technology type over time.</t>
   </si>
   <si>
     <t>Figure 2.2 Large-scale generation certificate (LGC) reported spot and forward prices</t>
   </si>
   <si>
     <t>About Figure 2.2</t>
   </si>
   <si>
     <t>This figure shows the daily closing LGC spot price and calendar year forward prices over time.</t>
   </si>
   <si>
-    <t>For example, Cal26 is the 2026 calendar year, where an agreement is made to buy/sell LGCs at a specified price in 2026. Pricing data is compiled from trades reported by CORE markets and may not be comprehensive. Prices are shown from 31 December 2020 to 30 June 2026.</t>
+    <t>For example, Cal26 is the 2026 calendar year, where an agreement is made to buy/sell LGCs at a specified price in 2026. Pricing data is compiled from trades reported by CORE markets and may not be comprehensive. Prices are shown from 31 December 2020 to 14 August 2026.</t>
   </si>
   <si>
     <t>Figure 2.3 Approved large-scale wind and solar capacity in gigawatts (GW)</t>
   </si>
   <si>
     <t>About Figure 2.3</t>
   </si>
   <si>
     <t xml:space="preserve">This figure shows the capacity of large-scale wind and solar power stations approved by the Clean Energy Regulator to generate large-scale generation certificates over time. </t>
   </si>
   <si>
     <t>Solar and wind hybrid projects are grouped under the wind category. Totals may not sum due to rounding. Data, including for earlier years, can be found on the Large-scale renewable energy data page (https://cer.gov.au/markets/reports-and-data/large-scale-renewable-energy-data) and the Historical large-scale renewable energy supply data page (https://cer.gov.au/markets/reports-and-data/large-scale-renewable-energy-data/historical-large-scale-renewable-energy-supply-data) on the CER's website.</t>
   </si>
   <si>
-    <t>Figure 2.4 Final investment decision capacity in gigawatts (GW) for large-scale renewable generation by fuel source</t>
+    <t>Figure 2.4 Mid-scale renewable energy approvals in megawatts (MW)</t>
+  </si>
+  <si>
+    <t>Capacity</t>
+  </si>
+  <si>
+    <t>About Figure 2.4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This figure shows the capacity of mid-scale power stations (above 100 kW and below 1 MW) approved by the Clean Energy Regulator to generate large-scale generation certificates over time. </t>
+  </si>
+  <si>
+    <t>Figure 2.6 Final investment decision capacity in gigawatts (GW) for large-scale renewable generation by fuel source</t>
   </si>
   <si>
     <t>Annual total capacity</t>
   </si>
   <si>
-    <t>About Figure 2.4</t>
+    <t>About Figure 2.6</t>
   </si>
   <si>
     <t xml:space="preserve">This figure shows the capacity of large-scale renewable power stations by fuel source to reach a final investment decision over time. </t>
   </si>
   <si>
     <t>The Clean Energy Regulator tracks public announcements. Data may be incomplete and may change retrospectively. Totals may not sum due to rounding.</t>
   </si>
   <si>
-    <t>Figure 2.5 Large-scale generation certificate (LGC) holdings (in millions) by market participation</t>
+    <t>Figure 2.7: Quarterly large-scale storage completions in megawatt-hours (MWh)</t>
+  </si>
+  <si>
+    <t>About Figure 2.7</t>
+  </si>
+  <si>
+    <t>This figure shows the capacity of large-scale battery storage facilities commencing operation over time.</t>
+  </si>
+  <si>
+    <t>Figure 2.8 Non-Renewable Energy Target (non-RET) large-scale generation certificate (LGC) cancellations by demand source</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Compliance</t>
+  </si>
+  <si>
+    <t>About Figure 2.8</t>
+  </si>
+  <si>
+    <t>This figure shows non-RET LGC cancellations by demand source over time.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This classification system is uniform across Australian carbon credit unit (ACCU) and LGC cancellations. </t>
+  </si>
+  <si>
+    <t>Covered activities for each classification</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Voluntary demand
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Cancellations made against voluntary certification programs such as Climate Active and any sort of organisational emissions or energy targets.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Compliance demand
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Cancellations made by private organisations and corporations for compliance or obligations against local or state and territory government laws, approvals, or contracts. For example to meet Environmental Protection Authority requirements.</t>
+    </r>
+  </si>
+  <si>
+    <t>Figure 2.9 Large-scale generation certificate (LGC) holdings (in millions) by market participation</t>
   </si>
   <si>
     <t>Liable entity</t>
   </si>
   <si>
     <t>Power station</t>
   </si>
   <si>
     <t>Non-RET (voluntary)</t>
   </si>
   <si>
     <t>Non-RET (compliance)</t>
   </si>
   <si>
     <t>Non-RET (government)</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
-    <t>About Figure 2.5</t>
+    <t>About Figure 2.9</t>
   </si>
   <si>
     <t xml:space="preserve">This figure shows LGC holdings in Renewable Energy Certificate (REC) Registry accounts by market participation category over time. </t>
   </si>
   <si>
     <t>Holdings are for registered LGCs as at the end of the quarter and exclude any pending transactions. Accounts are categorised according to their primary role or function based on transaction patterns and the name of the account. An account's category is subject to change. Totals may not sum due to rounding.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Liable entity
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -1160,243 +1252,169 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Other
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Account holder does not fit into any of the other categories.</t>
     </r>
   </si>
   <si>
-    <t>Figure 2.6 Non-Renewable Energy Target (non-RET) large-scale generation certificate (LGC) cancellations by demand source</t>
+    <t>Data as of 30/06/2026</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...89 lines deleted...]
-    <t>Data as of 30/06/2026</t>
+    <t>Month</t>
   </si>
   <si>
     <t>ACT</t>
   </si>
   <si>
     <t>NSW</t>
   </si>
   <si>
     <t>NT</t>
   </si>
   <si>
     <t>QLD</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>TAS</t>
   </si>
   <si>
     <t>VIC</t>
   </si>
   <si>
     <t>WA</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
   <si>
-    <t>2025</t>
+    <t>July</t>
   </si>
   <si>
-    <t>2026</t>
+    <t>August</t>
+  </si>
+  <si>
+    <t>September</t>
+  </si>
+  <si>
+    <t>October</t>
+  </si>
+  <si>
+    <t>November</t>
+  </si>
+  <si>
+    <t>December</t>
+  </si>
+  <si>
+    <t>January</t>
+  </si>
+  <si>
+    <t>February</t>
+  </si>
+  <si>
+    <t>March</t>
+  </si>
+  <si>
+    <t>April</t>
+  </si>
+  <si>
+    <t>May</t>
+  </si>
+  <si>
+    <t>June</t>
   </si>
   <si>
     <t>About Figure 3.1</t>
   </si>
   <si>
+    <t>This figure shows the cumulative installed capacity of validated small-scale battery installations per state by installation date following the commencement of the Cheaper Home Batteries Program on 1 July 2025.</t>
+  </si>
+  <si>
     <t xml:space="preserve"> A 12 month creation period for registered persons to create small-scale technology certificates applies under the Renewable Energy (Electricity) Regulations (2001). Data is subject to change due to the 12 month creation rule. Totals may not sum due to rounding. </t>
   </si>
   <si>
-    <t>Figure 3.2 Distribution of validated battery installations by size range in kilowatt hours (kWh) for residential systems</t>
+    <t>Figure 3.2 Distribution of battery installations approved under the Cheaper Home Batteries Program by small-scale technology certificate (STC) factor bands</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
-    <t>Count of passed installations</t>
+    <t>Pre-May 1 percentage of approved installations</t>
+  </si>
+  <si>
+    <t>Post-May 1 percentage of approved installations</t>
   </si>
   <si>
     <t>0-14 kWh</t>
   </si>
   <si>
     <t>14-28 kWh</t>
   </si>
   <si>
     <t>28-50 kWh</t>
   </si>
   <si>
     <t>&gt; 50 kWh</t>
   </si>
   <si>
     <t>About Figure 3.2</t>
   </si>
   <si>
-    <t>This figure shows the distribution of validated small-scale battery installations at residential buildings across usable capacity ranges, following the commencement of the Cheaper Home Batteries Program on 1 July 2025. 
-[...3 lines deleted...]
-    <t xml:space="preserve"> A 12 month creation period for registered persons to create small-scale technology certificates applies under the Renewable Energy (Electricity) Regulations (2001). Data is subject to change due to the 12 month creation rule.
+    <t xml:space="preserve"> A 12 month creation period for registered persons to create small-scale technology certificates applies under the Renewable Energy (Electricity) Regulations (2001). Data is subject to change due to the 12 month creation rule. Totals may not sum to 100% due to rounding.
 Systems with capacities on the border between ranges are included in the lower range. For example, a 14 kWh system would be included in the 0-14 kWh range.</t>
-  </si>
-[...14 lines deleted...]
-    <t>Month and Year</t>
   </si>
   <si>
     <t>Retrofit installations</t>
   </si>
   <si>
     <t>Concurrent installation with new solar PV</t>
   </si>
   <si>
     <t>Concurrent installation with upgraded solar PV</t>
   </si>
   <si>
-    <t>About Figure 3.4</t>
+    <t>About Figure 3.3</t>
   </si>
   <si>
     <t>This figure shows the distribution of validated small-scale battery installations by installation type by month of installation, following the commencement of the Cheaper Home Batteries Program on 1 July 2025.</t>
   </si>
   <si>
     <t xml:space="preserve"> A 12 month creation period for registered persons to create small-scale technology certificates applies under the Renewable Energy (Electricity) Regulations (2001). Data is subject to change due to the 12 month creation rule.
 Under the Cheaper Home Batteries Program, batteries must be connected to a valid solar PV system to be eligible for STCs. Consequently, the submission of applications for batteries concurrently installed with new solar PV are delayed until the associated solar PV system has been valided under the SRES. The most recent month's data may see elevated percentages of retrofitted systems as applications for batteries concurrently installed with solar PV systems may not have been recieved or valided before the end of the quarter. This elevated retrofit rate will likely be revised down over time as applications for concurrently installed batteries are submitted and validated.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Retrofit installation
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Battery installations that were installed more than 90 days after the associated solar PV installation.</t>
     </r>
     <r>
       <rPr>
@@ -1419,224 +1437,63 @@
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
       <t xml:space="preserve">Battery installations that were installed within 90 days of the associated solar PV installation. The solar PV installation was a new installation for the address. </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Concurrent installation with upgraded solar PV
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
       <t xml:space="preserve">Battery installations that were installed within 90 days of the associated solar PV installation. The solar PV installation was a replacement, extension, or addition for an existing solar PV system at the address. </t>
     </r>
   </si>
   <si>
-    <t>Figure 3.5 STCs created under the Cheaper Home Batteries Program by installation date</t>
+    <t>Queensland</t>
   </si>
   <si>
-    <t>STCs created</t>
+    <t>Tasmania</t>
   </si>
   <si>
-    <t>About Figure 3.5</t>
+    <t>Victoria</t>
   </si>
   <si>
-    <t>This figure shows the validated STCs created over time under the Cheaper Home Batteries Program, which commenced 1 July 2025. Data is split by when the associated battery was installed.</t>
+    <t>Australia</t>
   </si>
   <si>
-    <t xml:space="preserve"> A 12 month creation period for registered persons to create small-scale technology certificates applies under the Renewable Energy (Electricity) Regulations (2001). Data is subject to change due to the 12 month creation rule.</t>
-[...160 lines deleted...]
-    <t>Figure 3.8 Small-scale rooftop solar installations and installed capacity in megawatts (MW)</t>
+    <t>About Figure 3.4</t>
   </si>
   <si>
     <t>Installations</t>
   </si>
   <si>
     <t>Installed capacity</t>
   </si>
   <si>
     <t>Annual total installations</t>
   </si>
   <si>
     <t>Annual total installed capacity</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>&lt;1</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>2003</t>
   </si>
@@ -1682,206 +1539,475 @@
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>About Figure 3.8</t>
+    <t>2025</t>
   </si>
   <si>
-    <t>This figure shows the installed capacity in megawatts (MW) and the number of small-scale rooftop solar installations over time.</t>
+    <t>2026</t>
   </si>
   <si>
-    <t>Small-scale rooftop solar systems must have a capacity of less than 100 kilowatts (kW). A 12 month creation period for registered persons to create small-scale technology certificates applies under the Renewable Energy (Electricity) Regulations (2001). Data for installations and installed capacity in the past 12 months have been lag-adjusted to account for the 12 month creation rule and are estimates only. Data is subject to change and totals may not sum due to rounding. Non-lag adjusted figures are available through the Small-scale installation postcode data on the CER's website - https://cer.gov.au/markets/reports-and-data/small-scale-installation-postcode-data</t>
+    <t>About Figure 3.5</t>
   </si>
   <si>
-    <t>Figure 3.9 Small-scale rooftop solar capacity installed by system size band and average small-scale system size in kilowatts (kW)</t>
+    <t>Concurrent PV installations % of total installations</t>
+  </si>
+  <si>
+    <t>About Figure 3.6</t>
+  </si>
+  <si>
+    <t>This figure shows the percentage of small-scale solar installed concurrently with a battery by the system's installation month since the start of the Cheaper Home Batteries Program on 1 July 2026.</t>
+  </si>
+  <si>
+    <t>The small print</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A 12 month creation period for registered persons to create small-scale technology certificates applies under the Renewable Energy (Electricity) Regulations (2001). Data is subject to change due to the 12 month creation rule. </t>
   </si>
   <si>
     <t>0-5 kW</t>
   </si>
   <si>
     <t>5-10 kW</t>
   </si>
   <si>
     <t>10-15 kW</t>
   </si>
   <si>
     <t>15-40 kW</t>
   </si>
   <si>
     <t>40-100 kW</t>
   </si>
   <si>
     <t>Average system size (kW)</t>
   </si>
   <si>
-    <t>About Figure 3.9</t>
+    <t>&lt;0.1%</t>
   </si>
   <si>
-    <t xml:space="preserve">This figure shows the proportion of rooftop solar systems installed under the Small-scale Renewable Energy Scheme (SRES) by capacity band and the average size of rooftop solar systems installed under the SRES over time. </t>
+    <t>About Figure 3.7</t>
   </si>
   <si>
     <t>A 12 month creation period for registered persons to create small-scale technology certificates applies under the Renewable Energy (Electricity) Regulations (2001). Capacity band data has not been lag-adjusted. Average system size data has been lag-adjusted. Data is subject to change. Totals may not sum to 100% due to rounding.</t>
   </si>
   <si>
-    <t>Figure 3.10 Air source heat pump installations by state and territory and associated small-scale technology certificate (STC) validations</t>
+    <t>Figure 3.8 Weekly small-scale technology certificate (STC) supply and the required supply to meet the small-scale technology percentage (STP)</t>
   </si>
   <si>
-    <t>Queensland</t>
+    <t>Week</t>
   </si>
   <si>
-    <t>Tasmania</t>
+    <t>Weekly STC supply (non-battery)</t>
   </si>
   <si>
-    <t>Victoria</t>
+    <t>Weekly STC supply (battery)</t>
   </si>
   <si>
-    <t>STC validations</t>
+    <t>Jan</t>
   </si>
   <si>
-    <t>&lt;10</t>
+    <t>Wk  1</t>
   </si>
   <si>
-    <t>About Figure 3.10</t>
+    <t>Wk  2</t>
   </si>
   <si>
-    <t>This figure shows the number of air source heat pump (ASHP) installations under the Small-scale Renewable Energy Scheme (SRES) by state and territory over time. It also shows the number of STCs validated from these installations over time. Totals may not sum due to rounding applied to NT.</t>
+    <t>Wk  3</t>
   </si>
   <si>
-    <t>Figure 3.11 Replacement small-scale rooftop solar as a proportion of total installations by state and territory</t>
+    <t>Wk  4</t>
   </si>
   <si>
-    <t>Australia</t>
+    <t>Wk  5</t>
   </si>
   <si>
-    <t>About Figure 3.11</t>
+    <t>Feb</t>
   </si>
   <si>
-    <t>This figure shows small-scale rooftop solar replacements as a proportion of total installations by state and territory over time.</t>
+    <t>Wk  6</t>
   </si>
   <si>
-    <t>Replacements represent small-scale rooftop solar systems categorised in the Renewable Energy Certificate (REC) Registry as replacements. The installation type data field was added to the REC Registry in late 2020, and was made mandatory from 28 January 2021. Data has not been lag-adjusted. Data is subject to change due to the 12 month creation rule.</t>
+    <t>Wk  7</t>
   </si>
   <si>
-    <t>Figure 3.12 Small-scale rooftop solar installed capacity in megawatts (MW) by state and territory</t>
+    <t>Wk  8</t>
   </si>
   <si>
-    <t>About Figure 3.12</t>
+    <t>Wk  9</t>
   </si>
   <si>
-    <t xml:space="preserve">This figure shows the rooftop solar capacity installed under the Small-scale Renewable Energy Scheme (SRES) by state and territory over time. </t>
+    <t>Mar</t>
   </si>
   <si>
-    <t>A 12 month creation period for registered persons to create small-scale technology certificates applies under the Renewable Energy (Electricity) Regulations (2001). Data for installations for the past 12 months have been lag-adjusted to account for the 12 month creation rule and are estimates only. There may be small differences between the sum of lag-adjusted state and territory estimates and the national lag-adjusted estimate. Data is also subject to change and totals may not sum due to rounding. Non-lag adjusted figures are available through the Small-scale installation postcode data on the CER's website - https://cer.gov.au/markets/reports-and-data/small-scale-installation-postcode-data</t>
+    <t>Wk 10</t>
   </si>
   <si>
-    <t>Figure 3.13 Small-scale technology certificate (STC) supply</t>
+    <t>Wk 11</t>
   </si>
   <si>
-    <t>STC supply</t>
+    <t>Wk 12</t>
   </si>
   <si>
-    <t>About Figure 3.13</t>
+    <t>Wk 13</t>
   </si>
   <si>
-    <t>This figure shows STC supply over time. Data excludes STCs created under the Cheaper Home Batteries Program.</t>
+    <t>Apr</t>
   </si>
   <si>
-    <t>Figure 3.14 Small-scale technology certificate (STC) market transactions</t>
+    <t>Wk 14</t>
+  </si>
+  <si>
+    <t>Wk 15</t>
+  </si>
+  <si>
+    <t>Wk 16</t>
+  </si>
+  <si>
+    <t>Wk 17</t>
+  </si>
+  <si>
+    <t>Wk 18</t>
+  </si>
+  <si>
+    <t>Wk 19</t>
+  </si>
+  <si>
+    <t>Wk 20</t>
+  </si>
+  <si>
+    <t>Wk 21</t>
+  </si>
+  <si>
+    <t>Wk 22</t>
+  </si>
+  <si>
+    <t>Jun</t>
+  </si>
+  <si>
+    <t>Wk 23</t>
+  </si>
+  <si>
+    <t>Wk 24</t>
+  </si>
+  <si>
+    <t>Wk 25</t>
+  </si>
+  <si>
+    <t>Wk 26</t>
+  </si>
+  <si>
+    <t>Wk 27</t>
+  </si>
+  <si>
+    <t>About Figure 3.8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This figure shows the weekly supply of STCs in 2026. It also shows the required weekly supply of STCs (462,192) to meet the 2026 STP. </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Required STC supply refers to the estimated number of STCs to be created (24.1 million) to meet the annual STP liability in 2026. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Some weeks are spread across multiple months; the month label refers to the month as of the end of the week. STC creations in weeks at the start and end of the shown period may be significantly lower than in other weeks in the year due to them being shorter as a result of the start and end of the quarter.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t xml:space="preserve">
+Figure only includes STCs from the installation of small-scale solar, solar water heater, and air source heat pump systems. STCs from batteries are not included as they are being purchased by the Government and are not available to liable entities to meet their liabilities under the SRES.</t>
+    </r>
+  </si>
+  <si>
+    <t>Figure 3.9 Small-scale technology certificate (STC) market transactions</t>
   </si>
   <si>
     <t>STCs transacted</t>
   </si>
   <si>
     <t>Transactions</t>
   </si>
   <si>
     <t>Annual total STCs transacted</t>
   </si>
   <si>
-    <t>About Figure 3.14</t>
+    <t>About Figure 3.9</t>
   </si>
   <si>
-    <t>This figure shows the volume of STCs transacted and the number of transactions, excluding STC clearing house transactions, over time. Data excludes STCs created under the Cheaper Home Batteries Program.</t>
+    <t>This figure shows the volume of STCs transacted and the number of transactions, excluding STC clearing house transactions, over time. Data includes STCs created under the Cheaper Home Batteries Program.</t>
   </si>
   <si>
-    <t>&lt;0.1%</t>
+    <t>Figure 3.10 Small-scale technology certificate (STC) reported spot and clearing house prices</t>
+  </si>
+  <si>
+    <t>Data as of 14/08/2026</t>
+  </si>
+  <si>
+    <t>About Figure 3.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This figure shows the daily closing STC spot price over time. It also shows the STC clearing house price. </t>
+  </si>
+  <si>
+    <t>Pricing data is complied from trades reported by CORE markets and may not be comprehensive. Prices are shown from 31 December 2020 to 14 August 2026. The last spot price recorded for the quarter and the last spot price recorded in the dataset are labelled.</t>
+  </si>
+  <si>
+    <t>More information on buying and selling STCs, including through the clearing house is available on the Clean Energy Regulator's website</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Figure 3.11 Air source heat pump (ASHP) installations by state and territory and associated small-scale technology certificate (STC) validations</t>
+  </si>
+  <si>
+    <t>STC validations</t>
+  </si>
+  <si>
+    <t>&lt;10</t>
+  </si>
+  <si>
+    <t>About Figure 3.11</t>
+  </si>
+  <si>
+    <t>This figure shows the number of ASHP installations under the Small-scale Renewable Energy Scheme by state and territory over time. It also shows the number of STCs validated from these installations over time. Totals may not sum due to rounding applied to NT.</t>
+  </si>
+  <si>
+    <t>This figure shows 3 illustrative projects and their measured tC/ha in relation to the proposed cap from the Emissions Reduction Assurance Committee's period review.</t>
+  </si>
+  <si>
+    <t>Final version</t>
+  </si>
+  <si>
+    <t>Figure 3.7 Distribution of small-scale solar installed capacity by size band and average system size (kW)</t>
+  </si>
+  <si>
+    <t>Distribution of small-scale solar installed capacity by size band and average system size (kW)</t>
+  </si>
+  <si>
+    <t>Figure 3.6 Concurrent small-scale solar installations as % of total installations under the Cheaper Home Batteries Program</t>
+  </si>
+  <si>
+    <t>Concurrent small-scale solar installations as % of total installations under the Cheaper Home Batteries Program</t>
+  </si>
+  <si>
+    <t>Figure 2.5 Utility-scale renewable energy approvals in megawatts (MW)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This figure shows the capacity of utility-scale power stations (above 1 MW) approved by the Clean Energy Regulator to generate large-scale generation certificates over time. </t>
+  </si>
+  <si>
+    <t>Utility-scale renewable energy approvals in megawatts (MW)</t>
+  </si>
+  <si>
+    <t>Figure 3.4 Replacement small-scale solar as a proportion of total installations by state and territory</t>
+  </si>
+  <si>
+    <t>Replacement small-scale solar as a proportion of total installations by state and territory</t>
+  </si>
+  <si>
+    <t>Small-scale solar installations and installed capacity in megawatts (MW)</t>
+  </si>
+  <si>
+    <t>Figure 3.5 Small-scale solar installations and installed capacity in megawatts (MW)</t>
+  </si>
+  <si>
+    <t>Figure 3.1 Cumulative battery capacity installed and approved under the Cheaper Home Batteries Program by state and territory in megawatt-hours (MWh)</t>
+  </si>
+  <si>
+    <t>Cumulative battery capacity installed and approved under the Cheaper Home Batteries Program by state and territory in megawatt-hours (MWh)</t>
+  </si>
+  <si>
+    <t>Figure 3.3 Distribution of battery installations approved under the Cheaper Home Batteries Program by installation type</t>
+  </si>
+  <si>
+    <t>This figure shows small-scale solar replacements as a proportion of total installations by state and territory over time.</t>
+  </si>
+  <si>
+    <t>Replacements represent small-scale solar systems categorised in the Renewable Energy Certificate (REC) Registry as replacements. The installation type data field was added to the REC Registry in late 2020, and was made mandatory from 28 January 2021. Data has not been lag-adjusted. Data is subject to change due to the 12 month creation rule.</t>
+  </si>
+  <si>
+    <t>This figure shows the installed capacity in megawatts (MW) and the number of small-scale solar installations over time.</t>
+  </si>
+  <si>
+    <t>Small-scale solar systems must have a capacity of less than 100 kilowatts (kW). A 12 month creation period for registered persons to create small-scale technology certificates applies under the Renewable Energy (Electricity) Regulations (2001). Data for installations and installed capacity in the past 12 months have been lag-adjusted to account for the 12 month creation rule and are estimates only. Data is subject to change and totals may not sum due to rounding. Non-lag adjusted figures are available through the Small-scale installation postcode data on the CER's website - https://cer.gov.au/markets/reports-and-data/small-scale-installation-postcode-data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This figure shows the proportion of solar systems installed under the Small-scale Renewable Energy Scheme (SRES) by capacity band and the average size of rooftop solar systems installed under the SRES over time. </t>
+  </si>
+  <si>
+    <t>This figure compares the distribution of validated small-scale battery installations across usable capacity ranges, before and after the May 1 changes to the Cheaper Home Batteries Program on 1 May 2026. Pre-May 1 data is from 1 July 2025 to 30 April 2026. Post-May 1 data is from 1 May 2026 to 30 June 2026.
+The battery capacity ranges are aligned with the tapering of STCs for larger batteries under the changes to the Cheaper Home Batteries Program, which came into effect on 1 May 2026. For more information, please visit https://www.dcceew.gov.au/energy/programs/cheaper-home-batteries.</t>
+  </si>
+  <si>
+    <t>Figure 1.2 Representation of soil sequestration cap on 3 illustrative projects with sampling every 5 years</t>
+  </si>
+  <si>
+    <t>Figure 1.3 Registered Australian Carbon Credit Unit (ACCU) Scheme projects by method type</t>
+  </si>
+  <si>
+    <t>ACCU issuance follows a seasonal pattern for certain method types, including industrial fugitive and savanna fire management. Other includes energy efficiency, industrial fugitives, agriculture, carbon capture, transport and facilities method types.</t>
+  </si>
+  <si>
+    <t>Consumer energy resources</t>
+  </si>
+  <si>
+    <t>About Figure 2.5</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Government demand</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Cancellations by or on behalf of government entities. For example to offset emissions from vehicle fleets or meet voluntary emissions reduction targets.</t>
+    </r>
+  </si>
+  <si>
+    <t>Cap limit before discounts</t>
   </si>
   <si>
     <t>Where cell values are less than 10, data have been modified due to privacy considerations. In the figure these values appear as 10.
 A 12 month creation period for registered persons to create small-scale technology certificates applies under the Renewable Energy (Electricity) Regulations (2001). Data for installations in the past 12 months have been lag-adjusted to account for the 12 month creation rule and are estimates only. Data is subject to change and totals may not sum due to rounding. Non-lag adjusted figures are available through the Small-scale installation postcode data on the CER's website - https://cer.gov.au/markets/reports-and-data/small-scale-installation-postcode-data
-There are no STC validations in 2010 as this was before the start of the Small-scale Renewable Energy Scheme.
-A 12 month creation period for registered persons to create small-scale technology certificates (STCs) applies under the Renewable Energy (Electricity) Regulations (2001). Data for installations for the past 12 months have been lag-adjusted to account for the 12 month creation rule and are estimates only. STC validation data has been rounded to the nearest thousand. Data is subject to change. Non-lag adjusted figures are available through the Small-scale installation postcode data on the CER's website - https://cer.gov.au/markets/reports-and-data/small-scale-installation-postcode-data</t>
+There are no STC validations in 2010 as this was before the start of the Small-scale Renewable Energy Scheme.</t>
   </si>
   <si>
-    <t>The 'agriculture' method type has been segregated into 'agriculture - soil carbon' and 'agriculture - other' to highlight growth in the soil carbon sector. The 'agriculture - soil carbon' method includes the ‘measurement of soil carbon sequestration in agricultural systems' method, the ‘sequestering carbon in soils in grazing systems’ method and the 'estimation of soil carbon sequestration using measurement and models' method. 
-[...1 lines deleted...]
-Revoked projects are excluded. Historical data may change due to project revocations.</t>
+    <t>PDF release version</t>
   </si>
   <si>
-    <t>This figure shows the cumulative installed capacity of validated small-scale battery installations per state by installation date following the commencement of the Cheaper Home Batteries Program on 1 July 2025.</t>
+    <t>In situations where a project has unmeasured accrual above the cap limit, ACCUs are only ever issued to the maximum sequestration value of the cap limit after discounts. This figure shows increases in soil carbon before discounts for emissions, permanence, and the risk of reversal buffer. The issuance cap of 3 tC/ha/yr for 25-year projects is achieved through a cap of 4 tC/ha/yr before these discounts. The data presented is fictional and for illustrative and explanatory purposes. It does not represent, reflect, or relate to any actual data, or projects.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="9">
     <numFmt numFmtId="44" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
-    <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="175" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="169" formatCode="0.0%"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
   </numFmts>
-  <fonts count="54" x14ac:knownFonts="1">
+  <fonts count="57" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1909,117 +2035,95 @@
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="12.5"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
-      <sz val="12.5"/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
@@ -2054,113 +2158,86 @@
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <sz val="18"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Segoe UI"/>
       <family val="2"/>
@@ -2170,72 +2247,107 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-[...11 lines deleted...]
-    <font>
       <u/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF005874"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="20"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD5D6D4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -2260,51 +2372,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE8E8E8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD5D6D4"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDADBD9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="40">
+  <borders count="39">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="5"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C2C4"/>
       </left>
       <right style="thin">
         <color rgb="FFC0C2C4"/>
       </right>
       <top style="thin">
         <color rgb="FFC0C2C4"/>
@@ -2569,134 +2681,60 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C2C4"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFC0C2C4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB5B7B3"/>
       </left>
       <right style="thin">
         <color rgb="FFB5B7B3"/>
       </right>
       <top style="thin">
         <color rgb="FFB5B7B3"/>
       </top>
-      <bottom style="thin">
-[...61 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFB5B7B3"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...9 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FFC0C2C4"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="2" tint="-9.9948118533890809E-2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB5B7B3"/>
       </left>
       <right/>
@@ -2719,1222 +2757,1313 @@
       </left>
       <right style="thin">
         <color rgb="FFB5B7B3"/>
       </right>
       <top style="thin">
         <color rgb="FFB5B7B3"/>
       </top>
       <bottom style="thick">
         <color theme="5"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB5B7B3"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FFB5B7B3"/>
       </top>
       <bottom style="thick">
         <color theme="5"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="3" tint="0.59996337778862885"/>
+      </left>
+      <right style="thin">
+        <color theme="3" tint="0.59996337778862885"/>
+      </right>
+      <top style="thin">
+        <color theme="3" tint="0.59996337778862885"/>
+      </top>
+      <bottom style="thin">
+        <color theme="3" tint="0.59996337778862885"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="3" tint="0.59996337778862885"/>
+      </right>
+      <top style="thin">
+        <color theme="3" tint="0.59996337778862885"/>
+      </top>
+      <bottom style="thin">
+        <color theme="3" tint="0.59996337778862885"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="3" tint="0.59996337778862885"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="3" tint="0.59996337778862885"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color theme="5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="3" tint="0.59996337778862885"/>
+      </left>
+      <right style="thin">
+        <color theme="3" tint="0.59996337778862885"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color theme="5"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="345">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyProtection="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-[...341 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="330">
+  <cellXfs count="329">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="5"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="22" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="24" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyBorder="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyBorder="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyBorder="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFill="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="22" fillId="3" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="4" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="4" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="8"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="1" applyFill="1">
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="1" xfId="1" applyFill="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="38" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="37" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="9"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="9"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="9" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="22" fillId="6" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="24" fillId="6" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="9" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="6" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="6" borderId="12" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="12" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="22" fillId="6" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="24" fillId="6" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="6" borderId="15" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="15" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="13" fillId="6" borderId="16" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="20" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="22" fillId="9" borderId="12" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="13" fillId="6" borderId="19" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="4" borderId="20" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="22" fillId="4" borderId="21" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="22" fillId="9" borderId="22" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="20" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="19" fillId="9" borderId="12" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="4" borderId="20" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="19" fillId="9" borderId="22" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="2" borderId="0" xfId="9" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="9" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="14" fillId="4" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="4" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="16" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="16" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="22" fillId="6" borderId="16" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="22" fillId="6" borderId="19" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="16" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="17" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="16" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="17" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="16" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="17" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="17" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="6" borderId="16" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="17" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="24" fillId="6" borderId="12" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="13" fillId="6" borderId="23" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="9" borderId="22" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="6" borderId="16" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="9" borderId="12" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="17" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="22" fillId="6" borderId="12" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="19" fillId="9" borderId="22" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="18" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="9" borderId="12" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="19" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="16" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="6" borderId="18" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="4" borderId="24" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="6" borderId="19" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="20" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="16" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="4" borderId="20" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="3" fontId="19" fillId="4" borderId="25" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="4" borderId="25" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="9" applyFont="1"/>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="9" borderId="12" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="22" fillId="9" borderId="12" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="3" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="3" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="9" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="28" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="14" fillId="4" borderId="12" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="4" borderId="12" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="37" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="24" fillId="9" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="9" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="165" fontId="37" fillId="0" borderId="21" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="5" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="12" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="12" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="24" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="36" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="38" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="28" fillId="8" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="16" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="17" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="5" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyBorder="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="27" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="32" xfId="1" applyBorder="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="26" xfId="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="33" xfId="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="14" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="14" fillId="0" borderId="12" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="22" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="166" fontId="14" fillId="6" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="centerContinuous" wrapText="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="9" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...139 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...36 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="5" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="39" fillId="0" borderId="13" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="13" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="37" xfId="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="38" xfId="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" quotePrefix="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="5" quotePrefix="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="37" fillId="0" borderId="24" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="28" fillId="8" borderId="12" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="37" fillId="0" borderId="20" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="8" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="12" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="22" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="35" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="6" borderId="34" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="22" fillId="5" borderId="34" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="35" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="22" fillId="0" borderId="34" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="36" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="22" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="14" fillId="5" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="12" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="12" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="14" xfId="9" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="19" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="23" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="3" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="12" applyFont="1"/>
+    <xf numFmtId="169" fontId="22" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="169" fontId="21" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="2" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="9" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="9" applyFont="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="31" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="9" applyFont="1"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="5" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="5" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...194 lines deleted...]
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="345">
     <cellStyle name="Comma" xfId="6" builtinId="3"/>
     <cellStyle name="Comma 10" xfId="83" xr:uid="{591DA6BC-003C-4B86-B610-005B6CBA8F7D}"/>
     <cellStyle name="Comma 10 2" xfId="94" xr:uid="{5EC4FE2B-9DA0-4452-91CB-AD7197405546}"/>
     <cellStyle name="Comma 10 2 2" xfId="261" xr:uid="{F538A9FF-C9CC-480E-9537-E27C5F795ECF}"/>
     <cellStyle name="Comma 10 3" xfId="250" xr:uid="{DD336BD8-8954-4D9B-A036-32753725A832}"/>
     <cellStyle name="Comma 11" xfId="14" xr:uid="{29891F40-C769-4935-97FF-41B6384CF53B}"/>
     <cellStyle name="Comma 11 2" xfId="95" xr:uid="{436862EC-6BDC-4D0D-84EE-2D0D1CEEA105}"/>
     <cellStyle name="Comma 11 2 2" xfId="262" xr:uid="{309AB9F7-36FE-405E-AD4B-C027FB25B858}"/>
     <cellStyle name="Comma 11 3" xfId="184" xr:uid="{89CBEA58-36F0-4C76-8192-5FA56B338BC5}"/>
     <cellStyle name="Comma 12" xfId="89" xr:uid="{23AF2DAE-D757-4888-91EB-A5470971C26B}"/>
     <cellStyle name="Comma 12 2" xfId="96" xr:uid="{F6379145-57B6-41CE-8020-7AF6126AB6B3}"/>
     <cellStyle name="Comma 12 2 2" xfId="263" xr:uid="{6372A563-CE12-46DF-8669-E485BE5E4213}"/>
     <cellStyle name="Comma 12 3" xfId="256" xr:uid="{EF8AEDAE-F3DF-40D6-BB76-8FACC8FCADE6}"/>
     <cellStyle name="Comma 13" xfId="11" xr:uid="{E1B84551-3373-4F06-8E11-768BC4D74C1C}"/>
     <cellStyle name="Comma 13 2" xfId="97" xr:uid="{97F0CC63-4641-4876-8DBB-65A8E7BCC068}"/>
     <cellStyle name="Comma 13 2 2" xfId="264" xr:uid="{1A0B9313-A6A8-4B2C-9DCD-89C3E8F503F0}"/>
     <cellStyle name="Comma 13 3" xfId="181" xr:uid="{C1C93EA9-DCF9-4BD3-AAF3-51DBFC12BF61}"/>
     <cellStyle name="Comma 14" xfId="98" xr:uid="{D6202C24-99BF-4E86-A286-512EAC949F0E}"/>
     <cellStyle name="Comma 14 2" xfId="265" xr:uid="{122E7962-7A12-42AE-8BF5-AA05469354B0}"/>
     <cellStyle name="Comma 15" xfId="179" xr:uid="{889BFFD9-EF25-4894-ADF3-53DE365B05F9}"/>
     <cellStyle name="Comma 2" xfId="18" xr:uid="{A0BBFD81-5C4C-4B2C-9EAF-0BC1F95305D1}"/>
     <cellStyle name="Comma 2 2" xfId="29" xr:uid="{9485C649-7D5F-4E58-BD37-D8A958C5FE4F}"/>
     <cellStyle name="Comma 2 2 2" xfId="66" xr:uid="{09AE794D-EA0E-453C-8170-0D226C12B628}"/>
@@ -4239,219 +4368,51 @@
     <cellStyle name="Normal 8" xfId="48" xr:uid="{DC619D65-122C-4386-8151-AE6F62ED4C63}"/>
     <cellStyle name="Normal 8 2" xfId="172" xr:uid="{000993F6-120B-47BB-BF14-3EC8DBBFFDF0}"/>
     <cellStyle name="Normal 8 2 2" xfId="339" xr:uid="{4AA9E7F2-CB2E-4E1B-B07D-B60D2B0DEFA4}"/>
     <cellStyle name="Normal 8 3" xfId="217" xr:uid="{C81FA4AA-3232-4F21-9A90-9A63046364F7}"/>
     <cellStyle name="Normal 9" xfId="3" xr:uid="{3FD3B2AA-2D55-4356-B835-D586464A0F5C}"/>
     <cellStyle name="Percent" xfId="7" builtinId="5"/>
     <cellStyle name="Percent 2" xfId="26" xr:uid="{EE366D08-6B8B-4D79-94B3-9D79937CAF5F}"/>
     <cellStyle name="Percent 2 2" xfId="77" xr:uid="{BA41198A-341E-4B3D-84B5-ABA7AD09EF8E}"/>
     <cellStyle name="Percent 2 3" xfId="173" xr:uid="{A988C53C-52D1-4362-AE7C-FBCEB7E967C1}"/>
     <cellStyle name="Percent 2 3 2" xfId="340" xr:uid="{453DCE0C-8A5C-4CBB-A615-8F7DACBE9C71}"/>
     <cellStyle name="Percent 2 4" xfId="196" xr:uid="{10BB158C-92E1-4872-8CF6-15B9727EEF28}"/>
     <cellStyle name="Percent 3" xfId="34" xr:uid="{4F9EA2DE-605C-4A73-90FF-643F82123E76}"/>
     <cellStyle name="Percent 3 2" xfId="174" xr:uid="{67AC9FB8-EE26-43AD-9480-1A5C34C8CC85}"/>
     <cellStyle name="Percent 3 2 2" xfId="341" xr:uid="{2B3C5CEC-424A-452F-B7A7-1E40EDFAF118}"/>
     <cellStyle name="Percent 3 3" xfId="203" xr:uid="{B847EAAD-B79A-4AF3-BFFE-DA78E615F16A}"/>
     <cellStyle name="Percent 4" xfId="27" xr:uid="{0D0F9E96-613A-4516-A8DF-2624B79F75DF}"/>
     <cellStyle name="Percent 5" xfId="54" xr:uid="{1D34FB3D-0329-4B49-B925-0977A6CDAC5B}"/>
     <cellStyle name="Percent 5 2" xfId="175" xr:uid="{44FC5F19-2C9C-4436-B0C3-B6DF610845A8}"/>
     <cellStyle name="Percent 5 2 2" xfId="342" xr:uid="{EF58E9E8-E1F9-41E1-ABDA-381AE384EFFA}"/>
     <cellStyle name="Percent 5 3" xfId="223" xr:uid="{30D50B25-9BAE-461B-9E38-D2568322A99A}"/>
     <cellStyle name="Percent 6" xfId="93" xr:uid="{61203912-CA63-473A-9B81-7B9A89EAD9CB}"/>
     <cellStyle name="Percent 6 2" xfId="176" xr:uid="{232D5EE1-ED8F-43A0-8B90-972DC6FFD553}"/>
     <cellStyle name="Percent 6 2 2" xfId="343" xr:uid="{E3BD16D6-2188-4D97-923A-6396376D3476}"/>
     <cellStyle name="Percent 6 3" xfId="260" xr:uid="{F3DE5AAB-94C9-4613-8983-6B3E6390F028}"/>
   </cellStyles>
-  <dxfs count="273">
-[...167 lines deleted...]
-    </dxf>
+  <dxfs count="283">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
@@ -4519,1650 +4480,785 @@
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="3" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
-      <numFmt numFmtId="175" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thick">
+          <color theme="5"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="3" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="3" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color theme="3" tint="0.59996337778862885"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thick">
+          <color theme="5"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="15"/>
+        <color theme="3"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="3" tint="0.59996337778862885"/>
+        </left>
+        <right style="thin">
+          <color theme="3" tint="0.59996337778862885"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="3" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="3" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color rgb="FFB5B7B3"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thick">
+          <color rgb="FFFCBA5C"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="15"/>
+        <color theme="3"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="3" tint="0.59996337778862885"/>
+        </left>
+        <right style="thin">
+          <color theme="3" tint="0.59996337778862885"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="170" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
-      <numFmt numFmtId="171" formatCode="0.0%"/>
-[...1438 lines deleted...]
-      <numFmt numFmtId="171" formatCode="0.0%"/>
+      <numFmt numFmtId="169" formatCode="0.0%"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
-      <numFmt numFmtId="171" formatCode="0.0%"/>
+      <numFmt numFmtId="169" formatCode="0.0%"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
-      <numFmt numFmtId="171" formatCode="0.0%"/>
+      <numFmt numFmtId="169" formatCode="0.0%"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
-      <numFmt numFmtId="171" formatCode="0.0%"/>
+      <numFmt numFmtId="169" formatCode="0.0%"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="169" formatCode="0.0%"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
@@ -6264,50 +5360,204 @@
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thick">
           <color theme="5"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <vertAlign val="baseline"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="169" formatCode="0.0%"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="3" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="3" tint="0.59996337778862885"/>
+        </left>
+        <right style="thin">
+          <color theme="3" tint="0.59996337778862885"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="3" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color theme="3" tint="0.59996337778862885"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color theme="3" tint="0.59996337778862885"/>
+        </left>
+        <top style="thin">
+          <color theme="3" tint="0.59996337778862885"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thick">
+          <color theme="5"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="15"/>
+        <color theme="3"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="3" tint="0.59996337778862885"/>
+        </left>
+        <right style="thin">
+          <color theme="3" tint="0.59996337778862885"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
@@ -6443,468 +5693,655 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
-      <border outline="0">
-[...26 lines deleted...]
-      </border>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="169" formatCode="0.0%"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <numFmt numFmtId="169" formatCode="0.0%"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <numFmt numFmtId="169" formatCode="0.0%"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="169" formatCode="0.0%"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="169" formatCode="0.0%"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="169" formatCode="0.0%"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="169" formatCode="0.0%"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="169" formatCode="0.0%"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="169" formatCode="0.0%"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="3" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="major"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="none"/>
       </font>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thick">
+          <color theme="5"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
-      <numFmt numFmtId="171" formatCode="0.0%"/>
+      <numFmt numFmtId="169" formatCode="0.0%"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
-      <numFmt numFmtId="171" formatCode="0.0%"/>
+      <numFmt numFmtId="169" formatCode="0.0%"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
-      <numFmt numFmtId="171" formatCode="0.0%"/>
+      <numFmt numFmtId="169" formatCode="0.0%"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="22" formatCode="mmm\-yy"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFDADBD9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF000000"/>
+          <bgColor rgb="FFE8E8E8"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="major"/>
+        <scheme val="minor"/>
       </font>
+      <numFmt numFmtId="169" formatCode="0.0%"/>
+      <fill>
+        <patternFill patternType="none">
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+      <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFB5B7B3"/>
         </left>
         <right/>
         <top style="thin">
           <color rgb="FFB5B7B3"/>
         </top>
         <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="169" formatCode="0.0%"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFB5B7B3"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color rgb="FFB5B7B3"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFB5B7B3"/>
+        </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF000000"/>
           <bgColor rgb="FFE8E8E8"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color rgb="FFB5B7B3"/>
         </right>
         <top style="thin">
           <color rgb="FFB5B7B3"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
-      <border outline="0">
-[...21 lines deleted...]
-    <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
-[...27 lines deleted...]
-      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
       <fill>
-        <patternFill patternType="solid">
+        <patternFill patternType="none">
           <fgColor rgb="FF000000"/>
-          <bgColor rgb="FFE8E8E8"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color rgb="FFB5B7B3"/>
         </right>
         <top style="thin">
           <color rgb="FFB5B7B3"/>
         </top>
-        <bottom/>
+        <bottom style="thin">
+          <color rgb="FFB5B7B3"/>
+        </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color rgb="FFB5B7B3"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <left style="thin">
           <color rgb="FFB5B7B3"/>
         </left>
         <right style="thin">
           <color rgb="FFB5B7B3"/>
         </right>
         <top style="thin">
           <color rgb="FFB5B7B3"/>
         </top>
         <bottom style="thin">
           <color rgb="FFB5B7B3"/>
         </bottom>
       </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor rgb="FF000000"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
@@ -7162,51 +6599,51 @@
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
+      <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF000000"/>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
@@ -7228,134 +6665,50 @@
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <vertAlign val="baseline"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF000000"/>
           <bgColor rgb="FFE8E8E8"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-    </dxf>
-[...82 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
@@ -7484,75 +6837,309 @@
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFDADBD9"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFD5D6D4"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thick">
+          <color rgb="FFFCBA5C"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thick">
+          <color rgb="FFFCBA5C"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
       <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="165" formatCode="#,##0.0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFDADBD9"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thick">
+          <color rgb="FFFCBA5C"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thick">
+          <color rgb="FFFCBA5C"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border>
         <bottom style="thick">
           <color rgb="FFFCBA5C"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <numFmt numFmtId="165" formatCode="#,##0.0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
@@ -7626,255 +7213,235 @@
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="major"/>
+        <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="major"/>
+        <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFDADBD9"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="major"/>
+        <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFDADBD9"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <numFmt numFmtId="1" formatCode="0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
     </dxf>
     <dxf>
       <border>
         <bottom style="thick">
           <color theme="5"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...92 lines deleted...]
-      <alignment vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="1"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
@@ -7893,50 +7460,85 @@
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="3" tint="0.59996337778862885"/>
+        </left>
+        <right style="thin">
+          <color theme="3" tint="0.59996337778862885"/>
+        </right>
+        <top style="thin">
+          <color theme="3" tint="0.59996337778862885"/>
+        </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="3" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color theme="3" tint="0.59996337778862885"/>
         </left>
         <right style="thin">
           <color theme="3" tint="0.59996337778862885"/>
         </right>
         <top style="thin">
           <color theme="3" tint="0.59996337778862885"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -8163,51 +7765,51 @@
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="3" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="3" tint="0.59996337778862885"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color theme="3" tint="0.59996337778862885"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <strike val="0"/>
         <outline val="0"/>
@@ -8268,50 +7870,384 @@
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="1"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
       </border>
       <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFDADBD9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFD5D6D4"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thick">
+          <color rgb="FFFCBA5C"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="1"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFDADBD9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFDADBD9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <border outline="0">
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFDADBD9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thick">
+          <color theme="5"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="1"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFDADBD9"/>
         </patternFill>
       </fill>
@@ -8460,402 +8396,386 @@
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right/>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right/>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right/>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right/>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right/>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right/>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom/>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right/>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom/>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right/>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom/>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
@@ -8887,289 +8807,588 @@
         <scheme val="major"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="major"/>
+        <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFDADBD9"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
     </dxf>
     <dxf>
       <border>
         <bottom style="thick">
           <color theme="5"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFDADBD9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border>
         <bottom style="thick">
-          <color theme="5"/>
+          <color rgb="FFFCBA5C"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="15"/>
         <color theme="3"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="1"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <scheme val="major"/>
       </font>
-      <numFmt numFmtId="165" formatCode="#,##0.0"/>
-[...56 lines deleted...]
-      </border>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
-      <numFmt numFmtId="165" formatCode="#,##0.0"/>
-[...4 lines deleted...]
-      </border>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFDADBD9"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
-      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
     </dxf>
     <dxf>
       <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
         <sz val="11"/>
+        <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
-      <numFmt numFmtId="165" formatCode="#,##0.0"/>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
         <sz val="11"/>
+        <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
-      <numFmt numFmtId="165" formatCode="#,##0.0"/>
-[...11 lines deleted...]
-      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFDADBD9"/>
         </patternFill>
       </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border>
         <bottom style="thick">
           <color theme="5"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
-      <alignment vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="1"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="15"/>
+        <color theme="3"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="1"/>
+      <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
+        <vertical/>
+        <horizontal/>
       </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="171" formatCode="m/d/yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thick">
+          <color theme="5"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="15"/>
+        <color theme="3"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="1"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thick">
+          <color theme="5"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="15"/>
+        <color theme="3"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="1"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="2"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="3" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="3" tint="0.79998168889431442"/>
@@ -9202,119 +9421,193 @@
     <dxf>
       <border>
         <left style="thin">
           <color theme="3" tint="0.59996337778862885"/>
         </left>
         <right style="thin">
           <color theme="3" tint="0.59996337778862885"/>
         </right>
         <top style="thin">
           <color theme="3" tint="0.59996337778862885"/>
         </top>
         <bottom style="thin">
           <color theme="3" tint="0.59996337778862885"/>
         </bottom>
         <vertical style="thin">
           <color theme="3" tint="0.59996337778862885"/>
         </vertical>
         <horizontal style="thin">
           <color theme="3" tint="0.59996337778862885"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
+          <bgColor rgb="FFE8E9E7"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <fgColor rgb="FFD5D6D4"/>
+          <bgColor rgb="FFDADBD9"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFDADBD9"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom style="thick">
+          <color theme="5"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FFC0C2C4"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FFC0C2C4"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
           <bgColor theme="0" tint="-4.9989318521683403E-2"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-4.9989318521683403E-2"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <color auto="1"/>
       </font>
       <border>
         <bottom style="thick">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border>
         <left style="thin">
           <color theme="2"/>
         </left>
         <right style="thin">
           <color theme="2"/>
         </right>
         <top style="thin">
           <color theme="2"/>
         </top>
         <bottom style="thin">
           <color theme="2"/>
         </bottom>
         <vertical style="thin">
           <color theme="2"/>
         </vertical>
         <horizontal style="thin">
           <color theme="2"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="5" defaultTableStyle="CER Table" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="CER" pivot="0" count="4" xr9:uid="{AD8A2B79-F384-40EA-A302-8B99581D8A58}">
-      <tableStyleElement type="wholeTable" dxfId="272"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstColumnStripe" dxfId="269"/>
+      <tableStyleElement type="wholeTable" dxfId="282"/>
+      <tableStyleElement type="headerRow" dxfId="281"/>
+      <tableStyleElement type="firstColumn" dxfId="280"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="279"/>
     </tableStyle>
     <tableStyle name="CER Table" pivot="0" count="5" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" dxfId="36"/>
-[...3 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="32"/>
+      <tableStyleElement type="wholeTable" dxfId="278"/>
+      <tableStyleElement type="headerRow" dxfId="277"/>
+      <tableStyleElement type="firstColumn" dxfId="276"/>
+      <tableStyleElement type="lastColumn" dxfId="275"/>
+      <tableStyleElement type="firstRowStripe" dxfId="274"/>
     </tableStyle>
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{8386D468-9556-4949-B4CC-56B54587740E}"/>
     <tableStyle name="Table Style 1" pivot="0" count="0" xr9:uid="{2940F169-CBF8-1443-9B39-C3C6289174B2}"/>
     <tableStyle name="QCMR Default" pivot="0" count="6" xr9:uid="{1249CC0F-39F9-4659-B2DA-97D31E6EE350}">
-      <tableStyleElement type="wholeTable" dxfId="268"/>
-[...4 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="263"/>
+      <tableStyleElement type="wholeTable" dxfId="273"/>
+      <tableStyleElement type="headerRow" dxfId="272"/>
+      <tableStyleElement type="totalRow" dxfId="271"/>
+      <tableStyleElement type="firstColumn" dxfId="270"/>
+      <tableStyleElement type="lastColumn" dxfId="269"/>
+      <tableStyleElement type="firstRowStripe" dxfId="268"/>
     </tableStyle>
   </tableStyles>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="005A6A79"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="004A7AA5"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -9365,191 +9658,195 @@
     <mruColors>
       <color rgb="FFDADBD9"/>
       <color rgb="FFB5B7B3"/>
       <color rgb="FFE8E9E7"/>
       <color rgb="FFFFFFFF"/>
       <color rgb="FFD5D6D4"/>
       <color rgb="FFC9CBC7"/>
       <color rgb="FFE8E9E8"/>
       <color rgb="FFDDD7C1"/>
       <color rgb="FFDAD4BC"/>
       <color rgb="FFE3DECB"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/drawings/_rels/drawing16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/drawings/_rels/drawing17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/drawings/_rels/drawing18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+</file>
+
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>568325</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>95250</xdr:rowOff>
+      <xdr:rowOff>95251</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>472965</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>95250</xdr:rowOff>
+      <xdr:colOff>469790</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="55" name="Rectangle 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41790B75-C756-42D3-9183-4EC54931FACA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="568325" y="381000"/>
-          <a:ext cx="5048140" cy="3048000"/>
+          <a:off x="568325" y="476251"/>
+          <a:ext cx="5044965" cy="2600324"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
@@ -9692,1907 +9989,1901 @@
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" i="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>, Based on Clean Energy Regulator data</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" i="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>.</a:t>
           </a:r>
         </a:p>
-        <a:p>
-[...56 lines deleted...]
-        </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1322 lines deleted...]
-<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="8277225" cy="3962400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 3" descr="Large-scale generation certificates (LGCs) validated by technology type from Q1 2021 to Q2 2026. Stacked columns show quarterly LGCs validated (millions) for wind, solar, biomass and hydroelectricity. Wind is the largest contributor in all quarters. Quarterly validations generally increased from about 8–9 million in 2021 to 15–17 million in late 2025 and early 2026. Annual validated LGCs increased from about 39 million in 2021 to 60 million in 2025.">
+        <xdr:cNvPr id="2" name="Picture 3" descr="Stacked column chart showing quarterly LGC validations by technology from Q1 2021 to Q2 2026, with annual total LGC validations shown as a line. Quarterly validations rose from about 9 million LGCs in Q1 2021 to about 17 million in Q1 2026 before easing to 15.2 million in Q2 2026. Annual validations rose from about 39 million LGCs in 2021 to about 60 million in 2025. Wind contributed the largest share throughout the period, followed by solar, with smaller contributions from biomass and hydroelectricity.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B78A122-D2A0-5E31-A29E-9D91C65C9DF2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9525" y="20440650"/>
           <a:ext cx="8277225" cy="3962400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>22856</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>243217</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>157784</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 1" descr="Line chart showing spot and forward Large-scale Generation Certificate (LGC) prices from December 2020 to July 2026. The LGC spot price rose from about $40 in late 2020 to a peak near $70 in September 2022, then generally declined, falling below $10 by late 2025 and ending at $7 at the end of Q2 2026.  Forward contract prices for calendar years 2026 to 2030 followed a similar downward trend, peaking between about $20 and $43 during 2022 to 2024, and converging at the spot price from early 2026.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26C0247A-CC9A-030B-71FE-8FFB1C89EC27}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="731516"/>
+          <a:ext cx="9692017" cy="3792528"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>65976</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>83818</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>457549</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>150874</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 4" descr="Stacked column chart showing quarterly approved renewable energy capacity by technology from Q1 2021 to Q2 2026, and a line showing annual total approved capacity. Quarterly approved capacity ranged from about 0.2 GW to 1.6 GW, peaking in Q4 2024. Annual approved capacity increased from about 2.3 GW in 2021 to 4.3 GW in 2024 before declining slightly to about 3.9 GW in 2025. Solar accounted for a larger share in many quarters. Q1 and Q2 2026 recorded about 1.1 GW and 0.4 GW respectively.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A384C65D-E110-8BE2-280C-404205D5FB8A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="65976" y="7277098"/>
+          <a:ext cx="8194453" cy="3922776"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>76199</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>79958</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>175391</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 5" descr="Column chart showing quarterly approved mid-scale renewable energy capacity from Q1 2021 to Q2 2026, with annual totals shown as a line. Quarterly approvals ranged from about 8 MW to 42 MW. Capacity increased strongly through 2024, with quarterly approvals exceeding 30 MW in every quarter. A line shows average quarterly approved capacity (22 MW). Annual approved capacity rose from about 59 MW in 2021 to a peak of about 150 MW in 2024, before falling to about 113 MW in 2025. Q2 2026 approvals were 12 MW.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{660A6341-CCFF-8175-92C2-AAC3E7D76EFE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="7269479"/>
+          <a:ext cx="8187638" cy="5036952"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>91440</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>465258</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>140092</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 2" descr="Column chart showing quarterly approved utility-scale renewable energy capacity from Q1 2021 to Q2 2026, with annual totals shown as a line. Quarterly approvals ranged from about 210 MW to 1,580 MW, peaking in Q4 2024. A line shows average quarterly approved capacity (741 MW). Annual approved capacity was about 2,250 MW in 2021, 2,430 MW in 2022 and 2,120 MW in 2023, before rising to about 4,170 MW in 2024 and easing to about 3,870 MW in 2025. Q2 2026 approvals were 379 MW.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCE277F1-C779-3438-B595-E26AA2C11A2E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="7284720"/>
+          <a:ext cx="8572938" cy="4986412"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing15.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>85724</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>1956010</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>147022</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="Stacked column chart showing quarterly committed large-scale renewable energy capacity by technology from Q1 2021 to Q2 2026, and a line showing annual total committed capacity. Quarterly committed capacity ranged from near zero to about 2.1 GW, peaking in Q4 2022 and reaching 1.8 GW in Q2 2026. Annual committed capacity was about 3.0 GW in 2021, 4.4 GW in 2022, 2.4 GW in 2023, 4.4 GW in 2024 and 2.1 GW in 2025. Solar and wind provided most committed capacity over the period.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9ED4207-84E6-6F85-5D8C-A7AC8C78869B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1" y="9092564"/>
+          <a:ext cx="8272989" cy="3901778"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing16.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>53340</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>352331</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>162090</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="Column chart showing quarterly storage capacity of large-scale battery facilities commencing operation from Q2 2021 to Q2 2026. A line shows annual totals. Quarterly capacity increased sharply in 2025, peaking at about 5,200 MWh in Q3 2025 and reaching 3,900 MWh in Q4. A further 2,400 MWh commenced operation in Q1 2026, with no new capacity recorded in Q2 2026. Annual capacity increased from about 500 MWh in 2021 to about 10,000 MWh in 2025. Most capacity came from facilities commencing operation in 2025.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D90B7AA-60F4-0564-B950-6786E2956F59}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="4869180"/>
+          <a:ext cx="9633491" cy="5595150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing17.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>78740</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>755349</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>134901</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="Stacked column chart showing quarterly LGC cancellations by market segment from Q1 2021 to Q2 2026, and a line showing annual total LGC cancellations. Quarterly cancellations increased from about 0.3 million LGCs in Q1 2021 to 5.5 million in Q2 2026. Annual cancellations rose from about 5.8 million LGCs in 2021 to about 15.2 million in 2025. Voluntary cancellations became the dominant source from 2024 onwards. Government cancellations vary between quarters and compliance cancellations are relatively small.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68ABC2C5-493C-45FE-BA91-D36476498277}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="14423390"/>
+          <a:ext cx="7851474" cy="3675661"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing18.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>162330</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1367790</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>110895</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 4" descr="Large-scale generation certificate (LGC) holdings by participant type from Q1 2021 to Q2 2026. The stacked area chart shows holdings by liable entities, power stations, non-Renewable Energy Target voluntary, compliance, and government participants, intermediaries, and others. Holdings follow a seasonal pattern, rising through each year and falling after the annual surrender deadline. Total peak annual holdings increased from about 34 to 56 million.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43BDF807-3F0B-0A58-2712-9B5A695058E7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="9885450"/>
+          <a:ext cx="8286750" cy="3971925"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing19.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>121921</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>923217</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>48201</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2" descr="Stacked area chart showing installed and approved battery capacity by state and territory from July 2025 to June 2026. Total capacity increased steadily from about 500 MWh in July 2025 to about 12,400 MWh in June 2026. New South Wales contributed the largest share throughout the period, followed by Queensland, Victoria and South Australia. Capacity growth accelerated from March to April 2026, when total installed and approved capacity increased from about 8,800 MWh to 11,700 MWh.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A3E6B37-3321-BE0F-F1EC-5CC5DEE1D919}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2" y="3611881"/>
+          <a:ext cx="10981615" cy="5405060"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>53339</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>48251</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1278254</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>170171</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Stacked column chart showing quarterly ACCU issuances by method type from Q1 2020 to Q2 2026, and a line showing annual issuances. Quarterly issuances ranged from about 1.8 million to 7.0 million, peaking in Q3 2023 and staying above 5 million during most of 2025 and 2026. Annual issuances grew from about 16 million in 2020 to 22 million in 2025. Vegetation projects had the largest share over the period, followed by waste projects, with smaller shares for savanna fire management and other method types.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFC922E2-3A97-DE57-0076-E00F669619EC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="53339" y="11630651"/>
+          <a:ext cx="7915275" cy="3962400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing20.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1185645</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>104428</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 2" descr="Grouped column chart comparing battery installation sizes before and from 1 May. Before 1 May, 28 to 50 kWh systems were the most common, accounting for about 45% of installations, followed by 14 to 28 kWh systems at about 36%. From 1 May, 14 to 28 kWh systems increased to about 60% of installations, while the share of 28 to 50 kWh systems fell to about 22%. The share of systems above 50 kWh fell from 2.9% to 0.1%, and systems up to 14 kWh increased slightly from 16% to 18% of installations.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4F0556D-24DC-4E67-F425-9563369921B3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="2465070"/>
+          <a:ext cx="6733005" cy="3902998"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing21.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>113030</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>3479954</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>130145</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Picture 3" descr="This stacked column chart shows the percentage of approved battery installations by installation type since 1 July 2025. The installation types are retrofit installations, concurrent battery installations with new solar PV, and concurrent battery installations with upgraded solar PV. The chart shows that just over 50% of battery installations have been retrofits to existing solar PV systems since the beginning of the scheme. Retrofit rates fell below 45% in May and June 2026.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41EDD0FD-C791-58E4-4A93-C4B6714C5188}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="3801110"/>
+          <a:ext cx="7632854" cy="4048095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing22.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>28574</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>80007</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>463572</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>159611</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 2" descr="Line chart showing rooftop solar replacement installations as a share of total rooftop solar installations by state and territory from Q1 2021 to Q2 2026, including a national average. Replacement rates increased across most jurisdictions over the period. The national average rose from about 10% in Q1 2021 to about 26% in Q2 2026. Queensland recorded the highest rate, increasing to about 41% in Q2 2026, while Western Australia reached about 30% and South Australia about 28%.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A47B1A1F-523A-5898-E129-18DF51A063F2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="28574" y="5414007"/>
+          <a:ext cx="7590178" cy="4102964"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing23.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>76201</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>584198</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>170161</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Picture 2" descr="This column chart shows small-scale rooftop solar capacity installed each quarter from Q1 2021 to Q2 2026, with a line indicating the number of installations. Quarterly results fluctuate, with capacity generally strongest later in the year. In Q2 2026, installed capacity increased to 1,030 MW, the highest quarterly result shown and the first quarter above 1 GW, while installations increased to about 98,000.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F81E9F89-A22A-C930-EE06-E2A5E5F7E00E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1" y="19522441"/>
+          <a:ext cx="8638537" cy="3751560"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing24.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>22861</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>154301</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>296832</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>87632</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="Line chart showing the percentage of small-scale solar installations that were installed concurrently with a battery from July 2025 to June 2026. The proportion increased from about 45% in July 2025 to a peak of about 82% in April 2026. It then declined sharply to about 47% in May and 43% in June 2026. The proportion exceeded 60% from October 2025 to April 2026.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{695178AD-AAD2-2A4D-ED03-7C8A5AB68652}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22861" y="3667121"/>
+          <a:ext cx="10042811" cy="4459611"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing25.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>83821</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>192351</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>169993</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Picture 3" descr="This stacked column chart shows the share of rooftop solar systems installed under the Small-scale Renewable Energy Scheme (SRES) by capacity band from Q1 2021 to Q2 2026. Capacity bands are 0–5, 5–10, 10–15, 15–40 and 40–100 kW. A line shows average system size per quarter. A seasonal pattern is shown where average sizes are lowest in Q1 each year and peak in Q4. The 5-10 kW band is shown to have the highest proportion of systems until Q2 2024 after which the 10-15 kW becomes the most common.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87A75784-67DD-8650-43B2-EBAB1D1A03F0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="19530061"/>
+          <a:ext cx="7995231" cy="3926652"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing26.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>114301</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1191028</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>163406</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2" descr="This column chart shows the weekly supply of STCs from small-scale solar, solar water heater, and air source heat pump installations in 2026 from week 1 to week 27. The figure includes a line showing the required weekly supply of STCs (462,192) to meet the 2026 STP. The trend shows STC supply levels varying week to week, with some weeks being above the required weekly supply, and others below. Every week since week 9 is shown as having supply above the required supply line, except for week 27. ">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F5866C0-C477-9F01-ED97-6E1865E70BFD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="6377941"/>
+          <a:ext cx="9047248" cy="3889585"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing27.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>74295</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1876301</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>153305</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 5" descr="Combo chart showing quarterly STCs transacted in the open market as columns and the number of market transactions as a line from Q1 2021 to Q2 2026. STCs transacted declined from about 34 to 37 million per quarter in early 2021 to a low of about 7 million in Q2 2025, before increasing to a record 45 million in Q2 2026. Market transactions fell from about 3,800 in Q1 2021 to about 1,300 in Q2 2025, then recovered to about 3,400 in Q2 2026. ">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71A5528B-9E85-0E40-C477-B09B09CBA6F2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1" y="12388215"/>
+          <a:ext cx="9991600" cy="4285250"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing28.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47624</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>55245</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>473417</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>126928</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Line chart showing weekly STC prices from December 2020 to August 2026. The clearing house price remained fixed at $40 throughout the period, shown by a red dotted line. Spot prices increased from about $38.00 in December 2020 to around $39.90 by early 2022 and remained close to the clearing house price thereafter. Spot prices briefly fell to about $39.20 in late 2023 and around $39.50 in early 2026. The spot price was $39.85 on both 30 June 2026 and 14 August 2026.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19E97A17-FB6D-F9E7-1531-000B0B7658CA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="47624" y="763905"/>
+          <a:ext cx="10407993" cy="5558083"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing29.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>38101</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>91440</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>150009</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>110078</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 3" descr="This stacked column chart shows the number of air source heat pump (ASHP) installations per quarter under the Small-scale Renewable Energy Scheme (SRES) by state and territory from Q1 2021 to Q2 2026. The chart includes a line showing the number of STCs validated per quarter from these installations. The columns and line show quarterly ASHP installations and STCs increasing from Q1 2021 to a Q3 2023 peak, before dropping to 2022 levels. From Q1 to Q2 2026 an increase in installations and STCs is shown.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52DFBF89-04B4-7077-5FD7-08D8B40EDF8B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="38101" y="6156960"/>
+          <a:ext cx="7571888" cy="4041998"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>66675</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>183729</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>826770</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>39774</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="Line chart showing measured soil carbon (tC/ha) over 25 years for 3 illustrative projects compared with the proposed cap from the Emissions Reduction Assurance Committee’s periodic review. The cap is set at a gross rate of 4 tC/ha per year before discounts (equivalent to 3 tC/ha per year after discounts). Project 1 is occasionally above the cap, project 2 is consistently above the cap, and project 3 is consistently below the cap. Measurements above the cap are issued ACCUs only up to the capped amount.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16E874D4-4458-4440-9A72-7382C04B534B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="66675" y="6708354"/>
+          <a:ext cx="7703820" cy="3856545"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>45720</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>54323</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1478280</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>2888</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 1" descr="A stacked column chart showing ACCU Scheme project registrations by method type per quarter from Q1 2020 to Q2 2026. There are 4 method types shown: vegetation, agriculture – soil carbon, waste, and other. The chart includes a line showing annual ACCU Scheme project registrations for the same period. Most project registrations fall under the vegetation and agriculture – soil carbon method types. Q2 2026 has less project registrations for the agriculture – soil carbon method type compared to previous years.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EDB3B13-24A2-34DB-168B-A8A2CF0F08CA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="45720" y="11636723"/>
+          <a:ext cx="7924800" cy="3971925"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>106265</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>140208</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>124553</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 2" descr="ACCU holdings by market participation from Q1 2020 to Q2 2026. This stacked area chart shows quarterly holdings by market participation categories which are project proponent, intermediary, safeguard, safeguard related, government, and business as well as ACCUs held in the cost containment measure. Total ACCU holdings excluding the cost containment measure grew around 6 million in Q1 2020 to over 61 million in Q2 2026 with safeguard accounts holding the majority of ACCUs.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E124C90-FFF0-7966-3928-CE3F7C478776}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="12054425"/>
+          <a:ext cx="8933688" cy="4041648"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1082516</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>110014</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 1" descr="A stacked area chart showing the volume of SMC holdings per quarter by market participation category from Q1 2025 to Q2 2026. The market participation categories are safeguard, intermediary, safeguard related and ACCU project proponent. The chart shows holdings growing from around 7 million to around 11 million in Q1 2026 with safeguard accounts holding most SMCs. Total SMC holdings have not changed from Q1 2026 to Q2 2026.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95A644E6-7660-29BC-7322-B8FFEA2FC56C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="2543175"/>
+          <a:ext cx="7772876" cy="3845719"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>110494</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>880112</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>121924</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Picture 2" descr="ACCU non-safeguard cancellations are shown in a stacked column chart per quarter from Q1 2020 to Q2 2026. These are separated by demand source: voluntary, compliance, and government. Cancellation volumes vary between quarters with most cancellations coming from the voluntary. There are no ACCU cancellations from the compliance demand source in 2026, with 0.5 million ACCUs cancelled in 2026 so far. An annual total line shows around 1.25 million ACCUs were cancelled in 2025.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{194ECB30-563A-6364-42F2-4410420F9084}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2" y="10229854"/>
+          <a:ext cx="7905750" cy="3867150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>20392</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1658588</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>141074</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 1" descr="ACCU and SMC spot prices from 30 June 2021 to 14 August 2026 are displayed on a line chart. The generic ACCU spot price fluctuates through the 5-year period, reaching $37.95 at the end of Q2 2026 and $39.03 at 14 August 2026. There is a gradual increase in the generic ACCU spot price from Q1 2026. The chart also shows that the SMC spot price tends to follow the ACCU spot price and reaches $39.25 at 14 August 2026.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F74BE51C-E483-4CC3-94FF-B2AAE653FCA7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1064332"/>
+          <a:ext cx="10253948" cy="3961162"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>3</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>123830</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>401958</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>45725</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 4" descr="A column chart showing ACCU and SMC safeguard surrenders per quarter from Q1 2020 to Q2 2026. The chart includes a line showing the total ACCU and SMC surrenders per year for the same period. The chart shows small volumes of surrenders from 2020 to 2024, with higher surrenders in 2025 and 2026 following the Safeguard Mechanism reforms. There were no surrenders in Q2 2026.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05C5AAE1-85D0-FB85-E676-FF89869CC176}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3" y="7652390"/>
+          <a:ext cx="7915275" cy="3952875"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{72AC7078-F1D1-40BE-A6B0-28083B833DE9}" name="Table18" displayName="Table18" ref="A5:B35" totalsRowShown="0" headerRowDxfId="65" dataDxfId="64">
-[...1 lines deleted...]
-    <sortCondition ref="A6:A34"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{72AC7078-F1D1-40BE-A6B0-28083B833DE9}" name="Table18" displayName="Table18" ref="A4:B35" totalsRowShown="0" headerRowDxfId="267" dataDxfId="265" headerRowBorderDxfId="266" headerRowCellStyle="Heading 1">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:B34">
+    <sortCondition ref="A5:A34"/>
   </sortState>
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{E4FD6D45-B1D9-4065-AE55-16159495FBD4}" name="Figure number" dataDxfId="67" dataCellStyle="Hyperlink"/>
-    <tableColumn id="2" xr3:uid="{3F3EFFF0-8F16-41A6-88F0-7F2513CAF1B1}" name="Figure title" dataDxfId="66" dataCellStyle="Normal"/>
+    <tableColumn id="1" xr3:uid="{E4FD6D45-B1D9-4065-AE55-16159495FBD4}" name="Figure number" dataDxfId="264" dataCellStyle="Hyperlink"/>
+    <tableColumn id="2" xr3:uid="{3F3EFFF0-8F16-41A6-88F0-7F2513CAF1B1}" name="Figure title" dataDxfId="263" dataCellStyle="Normal"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="14" xr:uid="{4701034C-9399-4AB3-8A8B-6C14D374F08B}" name="Table415" displayName="Table415" ref="A4:F38" totalsRowShown="0" headerRowDxfId="192" headerRowBorderDxfId="191">
-[...7 lines deleted...]
-    <tableColumn id="6" xr3:uid="{6FFD80A7-95E2-4190-8CCE-C0B52BCFB3FA}" name="Annual total" dataDxfId="185"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{1DAB1FF5-E434-4A7A-8510-7F44533000F4}" name="Table413" displayName="Table413" ref="A4:H105" totalsRowShown="0" headerRowDxfId="172" dataDxfId="170" headerRowBorderDxfId="171" headerRowCellStyle="Heading 1">
+  <autoFilter ref="A4:H105" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{378FA5EC-B176-4945-A1CD-1DF78C7F1428}" name="Year" dataDxfId="169"/>
+    <tableColumn id="2" xr3:uid="{B2A216F3-CC9C-462D-AB44-E09D995B2561}" name="Quarter" dataDxfId="168"/>
+    <tableColumn id="3" xr3:uid="{4AF1344A-D711-4561-912F-CE5D1150109A}" name="Wind" dataDxfId="167"/>
+    <tableColumn id="4" xr3:uid="{73B37E4C-22FB-4488-BE8D-435385911B82}" name="Solar" dataDxfId="166"/>
+    <tableColumn id="5" xr3:uid="{8F0C2EF2-F42F-4816-9E66-CEF0362B17F5}" name="Biomass" dataDxfId="165"/>
+    <tableColumn id="6" xr3:uid="{7341B477-66B7-408E-882F-BB01B3DE7E38}" name="Hydroelectricity" dataDxfId="164"/>
+    <tableColumn id="7" xr3:uid="{AB6EC047-F3BF-4D4F-BCEA-B8A398D07410}" name="Total" dataDxfId="163"/>
+    <tableColumn id="8" xr3:uid="{0449FB12-1E24-4809-AF44-C6748D914351}" name="Annual total" dataDxfId="162"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="15" xr:uid="{D301E016-1CF3-4946-8652-299500E221D2}" name="Table416" displayName="Table416" ref="A4:G46" totalsRowShown="0" headerRowDxfId="184" headerRowBorderDxfId="183">
-[...8 lines deleted...]
-    <tableColumn id="7" xr3:uid="{C49FEAB9-6C8D-4D02-BE7C-2F1238579704}" name="Annual total capacity" dataDxfId="177"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="14" xr:uid="{4701034C-9399-4AB3-8A8B-6C14D374F08B}" name="Table415" displayName="Table415" ref="A4:F38" totalsRowShown="0" headerRowDxfId="161" headerRowBorderDxfId="160">
+  <autoFilter ref="A4:F38" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <tableColumns count="6">
+    <tableColumn id="1" xr3:uid="{24F94D51-2861-473D-9F6A-01DEA03B61D8}" name="Year" dataDxfId="159"/>
+    <tableColumn id="2" xr3:uid="{E814099B-6CE9-472F-A6A7-A3283A4C62EA}" name="Quarter" dataDxfId="158"/>
+    <tableColumn id="3" xr3:uid="{1CD55857-E848-40AB-8C93-94EA1ADBD859}" name="Wind" dataDxfId="157"/>
+    <tableColumn id="4" xr3:uid="{C527D20A-72EA-4BFD-8569-24DDE9508EA7}" name="Solar" dataDxfId="156"/>
+    <tableColumn id="5" xr3:uid="{176D885C-3C04-48B3-974A-19274D69E4B7}" name="Total" dataDxfId="155"/>
+    <tableColumn id="6" xr3:uid="{6FFD80A7-95E2-4190-8CCE-C0B52BCFB3FA}" name="Annual total" dataDxfId="154"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table12.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="17" xr:uid="{72AE3631-30E9-43A3-A4D1-C3A33481548D}" name="Table418" displayName="Table418" ref="A4:J52" totalsRowShown="0" dataDxfId="176" headerRowCellStyle="Heading 1">
-[...11 lines deleted...]
-    <tableColumn id="10" xr3:uid="{7E63230D-E46B-4355-85E3-E789104C1933}" name="Total holdings" dataDxfId="166"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{D7C7DB11-D7E1-4D06-9C7E-7DB958782DBA}" name="Table4174" displayName="Table4174" ref="A4:D38" totalsRowShown="0" headerRowDxfId="153" dataDxfId="151" headerRowBorderDxfId="152">
+  <autoFilter ref="A4:D38" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{95B48F11-5445-490F-BEC6-61FD553574D7}" name="Year" dataDxfId="150"/>
+    <tableColumn id="2" xr3:uid="{30CE5F04-A36B-438C-8816-A804AD9A89BA}" name="Quarter" dataDxfId="149"/>
+    <tableColumn id="3" xr3:uid="{F92C5BE4-7CF7-432F-BDD9-63EE47547B03}" name="Capacity" dataDxfId="148"/>
+    <tableColumn id="7" xr3:uid="{12324610-628F-40DF-95C4-F1BD606723FC}" name="Annual total" dataDxfId="147"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table13.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="16" xr:uid="{A8B0A4A5-B5D6-44B5-9E88-C8C449B79B94}" name="Table417" displayName="Table417" ref="A4:G76" totalsRowShown="0" headerRowDxfId="165" dataDxfId="163" headerRowBorderDxfId="164">
-[...8 lines deleted...]
-    <tableColumn id="7" xr3:uid="{80B4CE69-E64B-4883-B217-F0D64DF9B793}" name="Annual total" dataDxfId="156"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="16" xr:uid="{739298FB-08EC-4AE4-B005-2465CD1D50CF}" name="Table417417" displayName="Table417417" ref="A4:D38" totalsRowShown="0" headerRowDxfId="146" dataDxfId="144" headerRowBorderDxfId="145">
+  <autoFilter ref="A4:D38" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{89CA2DB4-013F-4465-8CFF-55FA5CE33144}" name="Year" dataDxfId="143"/>
+    <tableColumn id="2" xr3:uid="{C4159324-B10E-4B68-934E-10B7BB5371B5}" name="Quarter" dataDxfId="142"/>
+    <tableColumn id="3" xr3:uid="{2EC42486-09BD-4EF3-A2E1-A8D199988331}" name="Capacity" dataDxfId="141"/>
+    <tableColumn id="7" xr3:uid="{1899B2CE-0798-414E-B32B-0CDB7BEA88D7}" name="Annual total" dataDxfId="140"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table14.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{5F4A1EBC-FA2F-4EFD-8E51-EB588FB06F8E}" name="Fig3.6" displayName="Fig3.6" ref="A4:K8" totalsRowShown="0" headerRowDxfId="155" dataDxfId="154" tableBorderDxfId="153" headerRowCellStyle="Heading 1">
-  <autoFilter ref="A4:K8" xr:uid="{5C7F351B-05BF-48CE-86F0-A2119AA510A9}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="15" xr:uid="{D301E016-1CF3-4946-8652-299500E221D2}" name="Table416" displayName="Table416" ref="A4:G46" totalsRowShown="0" headerRowDxfId="139" headerRowBorderDxfId="138">
+  <autoFilter ref="A4:G46" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <tableColumns count="7">
+    <tableColumn id="1" xr3:uid="{8138F054-9836-4D96-BFB9-69627BD44BFF}" name="Year"/>
+    <tableColumn id="2" xr3:uid="{3DF4EECE-A492-49BE-A489-C54E5F1B3A4D}" name="Quarter" dataDxfId="137"/>
+    <tableColumn id="3" xr3:uid="{E98BF2C8-BF07-42AB-BB1F-A0774627BD7E}" name="Solar" dataDxfId="136"/>
+    <tableColumn id="4" xr3:uid="{CB1BE782-CD45-4E7B-9281-4B7B8E03CFA1}" name="Wind" dataDxfId="135"/>
+    <tableColumn id="5" xr3:uid="{8FC10ED7-FA72-40E5-982D-D3C4C30038DE}" name="Hydroelectricity" dataDxfId="134"/>
+    <tableColumn id="6" xr3:uid="{CD364916-BA29-4C78-A5CB-EE3D6401473B}" name="Total" dataDxfId="133"/>
+    <tableColumn id="7" xr3:uid="{C49FEAB9-6C8D-4D02-BE7C-2F1238579704}" name="Annual total capacity" dataDxfId="132"/>
+  </tableColumns>
+  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table15.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{F44545DF-DB42-414B-BE9B-171B3A1AA8F3}" name="Table41745" displayName="Table41745" ref="A4:D25" totalsRowShown="0" headerRowDxfId="131" dataDxfId="129" headerRowBorderDxfId="130">
+  <autoFilter ref="A4:D25" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{FCAF729E-C60D-468C-B3E2-5E78E75BA7E1}" name="Year" dataDxfId="128"/>
+    <tableColumn id="2" xr3:uid="{81EAB0E9-B0EC-400A-8916-65B055CB67A7}" name="Quarter" dataDxfId="127"/>
+    <tableColumn id="3" xr3:uid="{19CF8EEB-3CFF-4F2B-BDE3-04C4FF43461A}" name="Capacity" dataDxfId="126"/>
+    <tableColumn id="7" xr3:uid="{4C7BFC5F-FFB9-4F7B-A8B1-FC18783943AF}" name="Annual total" dataDxfId="125"/>
+  </tableColumns>
+  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table16.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{02B4D66B-C85B-4594-A25A-F2E19DE5FAD5}" name="Table417456" displayName="Table417456" ref="A4:G76" totalsRowShown="0" headerRowDxfId="124" dataDxfId="122" headerRowBorderDxfId="123">
+  <autoFilter ref="A4:G76" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <tableColumns count="7">
+    <tableColumn id="1" xr3:uid="{A18F0E62-4668-4A31-8F54-27C230401F85}" name="Year" dataDxfId="121"/>
+    <tableColumn id="2" xr3:uid="{9DF24FE6-EF97-4666-B12C-9E578E57EC7A}" name="Quarter" dataDxfId="120"/>
+    <tableColumn id="3" xr3:uid="{3B3EB9EF-2E83-4B73-89FD-1754A6506F33}" name="Voluntary" dataDxfId="119"/>
+    <tableColumn id="4" xr3:uid="{4DCB4496-BD57-4F43-97B8-CA66072464A5}" name="Government" dataDxfId="118"/>
+    <tableColumn id="5" xr3:uid="{30E526AE-2604-45EB-8313-7A5BA0426285}" name="Compliance" dataDxfId="117"/>
+    <tableColumn id="6" xr3:uid="{EB4D44FE-5A70-43E8-847F-643BB4DEC816}" name="Total" dataDxfId="116"/>
+    <tableColumn id="7" xr3:uid="{F060A9C6-A23B-4072-BE3C-F288BD5203F8}" name="Annual total" dataDxfId="115"/>
+  </tableColumns>
+  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table17.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="17" xr:uid="{72AE3631-30E9-43A3-A4D1-C3A33481548D}" name="Table418" displayName="Table418" ref="A4:J52" totalsRowShown="0" dataDxfId="114" headerRowCellStyle="Heading 1">
+  <autoFilter ref="A4:J52" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <tableColumns count="10">
+    <tableColumn id="1" xr3:uid="{F81D92FB-EB84-42BD-9136-BF352A8CD147}" name="Year" dataDxfId="113"/>
+    <tableColumn id="2" xr3:uid="{BB547B92-F188-4ECF-A4FD-5B05B69FB785}" name="Quarter" dataDxfId="112"/>
+    <tableColumn id="3" xr3:uid="{D51ECE7B-43B8-441D-819F-2391E4D9558B}" name="Liable entity" dataDxfId="111"/>
+    <tableColumn id="4" xr3:uid="{29AB157B-C848-4335-9226-3EA5D7C93A71}" name="Power station" dataDxfId="110"/>
+    <tableColumn id="5" xr3:uid="{9E49BFB5-4BE8-4534-AD67-7796DBB0ED2D}" name="Non-RET (voluntary)" dataDxfId="109"/>
+    <tableColumn id="6" xr3:uid="{E9A16F91-E08B-4F6A-8D59-FD3AFEDE6A5F}" name="Non-RET (compliance)" dataDxfId="108"/>
+    <tableColumn id="7" xr3:uid="{F95F735F-EA03-49F6-BD52-E1CD895E371C}" name="Non-RET (government)" dataDxfId="107"/>
+    <tableColumn id="8" xr3:uid="{2CAC121F-4D0A-4C7A-8AFB-47CB757F1B1C}" name="Intermediary" dataDxfId="106"/>
+    <tableColumn id="9" xr3:uid="{08D2B436-5E02-48C5-B1EC-CE6C34323042}" name="Other" dataDxfId="105"/>
+    <tableColumn id="10" xr3:uid="{7E63230D-E46B-4355-85E3-E789104C1933}" name="Total holdings" dataDxfId="104"/>
+  </tableColumns>
+  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table18.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{5F4A1EBC-FA2F-4EFD-8E51-EB588FB06F8E}" name="Fig3.6" displayName="Fig3.6" ref="A4:K16" totalsRowShown="0" headerRowDxfId="103" dataDxfId="102" tableBorderDxfId="101" headerRowCellStyle="Heading 1">
+  <autoFilter ref="A4:K16" xr:uid="{5C7F351B-05BF-48CE-86F0-A2119AA510A9}"/>
   <tableColumns count="11">
-    <tableColumn id="1" xr3:uid="{3511393C-CFEC-4EBF-93A6-5A83268E0E7A}" name="Year" dataDxfId="152"/>
-[...9 lines deleted...]
-    <tableColumn id="11" xr3:uid="{1B9ECAE4-C541-4F93-94CC-2420CFF20B20}" name="Grand Total" dataDxfId="142" dataCellStyle="Normal 3"/>
+    <tableColumn id="1" xr3:uid="{3511393C-CFEC-4EBF-93A6-5A83268E0E7A}" name="Year" dataDxfId="100"/>
+    <tableColumn id="2" xr3:uid="{B2821426-85E2-4748-97E1-F57F91E994E9}" name="Month" dataDxfId="99" dataCellStyle="Normal 3"/>
+    <tableColumn id="3" xr3:uid="{522CB2B5-6B6E-4695-9081-E65AD7343B3A}" name="ACT" dataDxfId="98"/>
+    <tableColumn id="4" xr3:uid="{EBD79127-CE84-4AC7-BDAD-A1188BED1424}" name="NSW" dataDxfId="97"/>
+    <tableColumn id="5" xr3:uid="{AABD5B8B-D6D4-41EE-B06A-BAC92AB9559E}" name="NT" dataDxfId="96"/>
+    <tableColumn id="6" xr3:uid="{BD28EDB1-38A2-4F7B-9385-61B798386372}" name="QLD" dataDxfId="95"/>
+    <tableColumn id="7" xr3:uid="{DF1FCAD3-A1EC-4B6E-95B0-24E76F97EA1B}" name="SA" dataDxfId="94"/>
+    <tableColumn id="8" xr3:uid="{16FA5896-6643-4060-93C8-23D0C7051445}" name="TAS" dataDxfId="93"/>
+    <tableColumn id="9" xr3:uid="{96021E2E-EEB2-4B02-9A43-C115E5F5FE49}" name="VIC" dataDxfId="92"/>
+    <tableColumn id="10" xr3:uid="{C54D4832-6CD3-4A42-BBDA-F839877438B4}" name="WA" dataDxfId="91" dataCellStyle="Normal 3"/>
+    <tableColumn id="11" xr3:uid="{1B9ECAE4-C541-4F93-94CC-2420CFF20B20}" name="Grand Total" dataDxfId="90" dataCellStyle="Normal 3"/>
   </tableColumns>
   <tableStyleInfo name="QCMR Default" showFirstColumn="0" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table15.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-    <tableColumn id="2" xr3:uid="{E223986E-ACC1-4265-9C9A-BE6F65BCEF1D}" name="Count of passed installations" dataDxfId="42" totalsRowDxfId="138" dataCellStyle="Comma"/>
+<file path=xl/tables/table19.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="13" xr:uid="{A1222ADF-5F98-4DF8-986F-05F9BEB5E43E}" name="Fig3.730" displayName="Fig3.730" ref="A4:C9" totalsRowShown="0" headerRowDxfId="89" dataDxfId="88" tableBorderDxfId="87" totalsRowBorderDxfId="86" headerRowCellStyle="Heading 1">
+  <autoFilter ref="A4:C9" xr:uid="{B0371424-4894-4E7B-842A-5AC8345F4253}"/>
+  <tableColumns count="3">
+    <tableColumn id="1" xr3:uid="{DEB2434B-9D5D-41CC-8177-EEE04214DE6E}" name="Category" dataDxfId="85" totalsRowDxfId="84"/>
+    <tableColumn id="2" xr3:uid="{E223986E-ACC1-4265-9C9A-BE6F65BCEF1D}" name="Pre-May 1 percentage of approved installations" dataDxfId="83" totalsRowDxfId="82"/>
+    <tableColumn id="3" xr3:uid="{34751BB7-B88E-40A0-9A31-76965FC3E42B}" name="Post-May 1 percentage of approved installations" dataDxfId="81"/>
   </tableColumns>
   <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table16.xml><?xml version="1.0" encoding="utf-8"?>
-[...41 lines deleted...]
-  <autoFilter ref="A4:C31" xr:uid="{4C952B6D-73E9-4849-9969-088932373E6D}"/>
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{496AC536-643C-4887-9AAC-0A93CB33E2DD}" name="Table21" displayName="Table21" ref="A2:C5" totalsRowShown="0" headerRowDxfId="262" dataDxfId="260" headerRowBorderDxfId="261" headerRowCellStyle="Heading 1">
   <tableColumns count="3">
-    <tableColumn id="1" xr3:uid="{F1730EB7-7560-42C9-875F-EB856C4F7EDD}" name="Month" dataDxfId="29" dataCellStyle="Normal 3"/>
-[...12 lines deleted...]
-    <tableColumn id="3" xr3:uid="{4B017EC1-A0A5-4669-B098-1948510FD540}" name="Changes" dataDxfId="61"/>
+    <tableColumn id="1" xr3:uid="{779286B0-2369-40D6-8FC1-D9BF7CA7A801}" name="Version" dataDxfId="259"/>
+    <tableColumn id="2" xr3:uid="{7FEEBBF8-CD5E-4E63-81D8-5AFBA94B0A8E}" name="Date" dataDxfId="258"/>
+    <tableColumn id="3" xr3:uid="{4B017EC1-A0A5-4669-B098-1948510FD540}" name="Changes" dataDxfId="257"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table20.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="21" xr:uid="{E7E80764-A529-4BE3-8C4A-CB3DA77A61BE}" name="Fig3.3" displayName="Fig3.3" ref="A4:F105" totalsRowShown="0" headerRowDxfId="119" dataDxfId="118" headerRowCellStyle="Heading 1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="28" xr:uid="{ECD183FA-364F-469D-8177-3441B7996C53}" name="Table28" displayName="Table28" ref="A4:E17" totalsRowShown="0" headerRowDxfId="80" dataDxfId="79" headerRowCellStyle="Heading 1" dataCellStyle="Normal 3">
+  <autoFilter ref="A4:E17" xr:uid="{ECD183FA-364F-469D-8177-3441B7996C53}"/>
+  <tableColumns count="5">
+    <tableColumn id="1" xr3:uid="{0FC08DD5-CEE1-4744-A83D-61178A5B2BB2}" name="Year" dataDxfId="78" dataCellStyle="Normal 3"/>
+    <tableColumn id="2" xr3:uid="{2504618E-DF70-44DF-95E2-C4F249A87E3D}" name="Month" dataDxfId="77" dataCellStyle="Normal 3">
+      <calculatedColumnFormula>TEXT(Table28[[#This Row],[Year]], "[$-en]mmmm")</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="3" xr3:uid="{0E50ED5A-5D70-47A6-A974-F640187343E9}" name="Retrofit installations" dataDxfId="76"/>
+    <tableColumn id="4" xr3:uid="{95C63BAF-18F0-4A11-A137-434B304A91DA}" name="Concurrent installation with new solar PV" dataDxfId="75"/>
+    <tableColumn id="5" xr3:uid="{626DDF70-1065-4637-9880-1AADF02B3AEA}" name="Concurrent installation with upgraded solar PV" dataDxfId="74"/>
+  </tableColumns>
+  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table21.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="22" xr:uid="{DB52F5FD-2308-401C-9B4D-A083E909A580}" name="Fig3.5" displayName="Fig3.5" ref="A4:K26" totalsRowShown="0" headerRowDxfId="73" dataDxfId="71" headerRowBorderDxfId="72" headerRowCellStyle="Heading 1">
+  <autoFilter ref="A4:K26" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <tableColumns count="11">
+    <tableColumn id="1" xr3:uid="{B7333DBE-CEB9-4032-AE5A-2457C322A304}" name="Year" dataDxfId="70"/>
+    <tableColumn id="2" xr3:uid="{7F045FF0-6E5F-417D-9F1D-C7576347CA1D}" name="Quarter" dataDxfId="69"/>
+    <tableColumn id="3" xr3:uid="{DDFEB804-E534-45D3-9587-0D7E1BDE0220}" name="ACT" dataDxfId="68"/>
+    <tableColumn id="4" xr3:uid="{8789A9D5-37A0-4993-8BDF-FF4C96BF1A23}" name="NSW" dataDxfId="67"/>
+    <tableColumn id="5" xr3:uid="{14131CB3-A1A0-4D57-A6C0-127DE16EFC1F}" name="NT" dataDxfId="66"/>
+    <tableColumn id="6" xr3:uid="{6B9C68E4-1BF4-4869-9F1D-8AC00FBD28E5}" name="Queensland" dataDxfId="65"/>
+    <tableColumn id="7" xr3:uid="{3B62FB10-CF78-492E-AE3A-38A3FF2508A5}" name="SA" dataDxfId="64"/>
+    <tableColumn id="8" xr3:uid="{655ADA03-4F10-4780-B028-2CB032195F59}" name="Tasmania" dataDxfId="63"/>
+    <tableColumn id="9" xr3:uid="{C570F5D3-D00E-4945-AEDA-87EB6FAA57AF}" name="Victoria" dataDxfId="62"/>
+    <tableColumn id="10" xr3:uid="{DFC660FC-D5B4-4D2E-B45E-116236B34582}" name="WA" dataDxfId="61"/>
+    <tableColumn id="11" xr3:uid="{516D3C48-F78F-4AA1-9451-F0764E4E95D0}" name="Australia" dataDxfId="60"/>
+  </tableColumns>
+  <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table22.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="21" xr:uid="{E7E80764-A529-4BE3-8C4A-CB3DA77A61BE}" name="Fig3.3" displayName="Fig3.3" ref="A4:F105" totalsRowShown="0" headerRowDxfId="59" dataDxfId="58" headerRowCellStyle="Heading 1">
   <autoFilter ref="A4:F105" xr:uid="{C9AF4CE5-26E3-4B6D-8ED4-1DD5A86952B5}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:F103">
     <sortCondition ref="A4:A103"/>
   </sortState>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{150A96ED-BE8D-445A-AAD2-988016B2549F}" name="Year" dataDxfId="117"/>
-[...42 lines deleted...]
-    <tableColumn id="12" xr3:uid="{80E66BA7-D3F0-4B06-9FA4-3078F2D5F207}" name="STC validations" dataDxfId="14" dataCellStyle="Comma"/>
+    <tableColumn id="1" xr3:uid="{150A96ED-BE8D-445A-AAD2-988016B2549F}" name="Year" dataDxfId="57"/>
+    <tableColumn id="2" xr3:uid="{B6CC646A-4419-4763-BEB1-B96002AD14A9}" name="Quarter" dataDxfId="56"/>
+    <tableColumn id="3" xr3:uid="{685A8938-FDD7-4BC0-845E-C7F658966FF4}" name="Installations" dataDxfId="55"/>
+    <tableColumn id="5" xr3:uid="{653D7606-B305-4310-B18A-2BDC47C9DB01}" name="Installed capacity" dataDxfId="54"/>
+    <tableColumn id="7" xr3:uid="{9D7142DD-7645-4E22-87E9-D4A3F80AA5DA}" name="Annual total installations" dataDxfId="53" dataCellStyle="Comma"/>
+    <tableColumn id="6" xr3:uid="{64C69572-AE65-4FA8-B0A8-0658BF490FF2}" name="Annual total installed capacity" dataDxfId="52" dataCellStyle="Comma"/>
   </tableColumns>
   <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table23.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="22" xr:uid="{DB52F5FD-2308-401C-9B4D-A083E909A580}" name="Fig3.5" displayName="Fig3.5" ref="A4:K26" totalsRowShown="0" headerRowDxfId="98" dataDxfId="96" headerRowBorderDxfId="97" headerRowCellStyle="Heading 1">
-[...12 lines deleted...]
-    <tableColumn id="11" xr3:uid="{516D3C48-F78F-4AA1-9451-F0764E4E95D0}" name="Australia" dataDxfId="85"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="19" xr:uid="{3C1EC6CA-E734-484E-9380-C096D7E34E51}" name="Table19" displayName="Table19" ref="A4:C16" totalsRowShown="0" headerRowDxfId="51" dataDxfId="49" headerRowBorderDxfId="50" tableBorderDxfId="48" headerRowCellStyle="Heading 1">
+  <autoFilter ref="A4:C16" xr:uid="{3C1EC6CA-E734-484E-9380-C096D7E34E51}"/>
+  <tableColumns count="3">
+    <tableColumn id="1" xr3:uid="{6615DECA-8683-49B7-80FF-074BE5FFE258}" name="Year" dataDxfId="47" dataCellStyle="Normal 3"/>
+    <tableColumn id="2" xr3:uid="{F5FAEACF-9977-42B1-BFC4-60CA3904E626}" name="Month" dataDxfId="46" dataCellStyle="Normal 3"/>
+    <tableColumn id="3" xr3:uid="{3430715F-B992-4CF2-86DF-03AC35D99BDC}" name="Concurrent PV installations % of total installations" dataDxfId="45"/>
   </tableColumns>
-  <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table24.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="25" xr:uid="{28083DDC-A16F-403B-9B1D-046AB5B1812E}" name="Fig3.4" displayName="Fig3.4" ref="A4:K105" totalsRowShown="0" headerRowCellStyle="Heading 1">
-[...12 lines deleted...]
-    <tableColumn id="11" xr3:uid="{D7CCA710-AC9A-4B14-9A64-FC21CDC6DC22}" name="Annual total" dataDxfId="5" totalsRowDxfId="72" dataCellStyle="Comma"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="24" xr:uid="{B52B4C7D-43C4-4377-98F7-5C9523E7A1C8}" name="Fig3.10" displayName="Fig3.10" ref="A4:H105" totalsRowShown="0" headerRowDxfId="44" dataDxfId="42" headerRowBorderDxfId="43" tableBorderDxfId="41" headerRowCellStyle="Heading 1">
+  <autoFilter ref="A4:H105" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{FB44CE5B-83D5-4A42-8C48-7118E2A8F4D5}" name="Year" dataDxfId="40"/>
+    <tableColumn id="2" xr3:uid="{8E3855AB-4B2B-4133-A866-7E1DA6D36367}" name="Quarter" dataDxfId="39"/>
+    <tableColumn id="3" xr3:uid="{37FBA4F5-7484-4F15-BA66-B696E5C30490}" name="0-5 kW" dataDxfId="38"/>
+    <tableColumn id="4" xr3:uid="{D17B87CC-5053-44A0-ABB5-7A4D8FC2E673}" name="5-10 kW" dataDxfId="37"/>
+    <tableColumn id="5" xr3:uid="{7F9989E8-F232-400A-B00D-4E2DFA6066BE}" name="10-15 kW" dataDxfId="36"/>
+    <tableColumn id="6" xr3:uid="{A60420FE-FAC6-4131-B601-CF78535E7F33}" name="15-40 kW" dataDxfId="35"/>
+    <tableColumn id="7" xr3:uid="{F81EBE7E-D6AE-42CA-B396-5E61E14FFC19}" name="40-100 kW" dataDxfId="34"/>
+    <tableColumn id="8" xr3:uid="{0EABB6A3-4AF4-4270-AF75-2D1BE6ABF2FD}" name="Average system size (kW)" dataDxfId="33" dataCellStyle="Comma"/>
   </tableColumns>
-  <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table25.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="26" xr:uid="{3E30F37B-8AA6-466D-82E1-9CC3C06DA035}" name="Table428" displayName="Table428" ref="A4:D30" totalsRowShown="0" headerRowCellStyle="Heading 1">
-  <autoFilter ref="A4:D30" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="26" xr:uid="{522E7911-DE92-4266-97F9-4931D539B430}" name="Table2527" displayName="Table2527" ref="A4:D31" totalsRowShown="0" headerRowDxfId="32" dataDxfId="30" headerRowBorderDxfId="31" tableBorderDxfId="29" totalsRowBorderDxfId="28" headerRowCellStyle="Heading 1" dataCellStyle="Comma">
+  <autoFilter ref="A4:D31" xr:uid="{FB278A89-BCC9-4F3D-B176-90EFE62230EA}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{07414BC2-C35C-4261-8FF9-7C9FEA7B45E1}" name="Year" dataDxfId="71"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{83A8C59D-A892-4C29-8607-0B7E6787A0CF}" name="Annual total" dataDxfId="0" dataCellStyle="Comma"/>
+    <tableColumn id="1" xr3:uid="{6088F901-10D4-418A-9E60-89CBA758B092}" name="Month" dataDxfId="27" dataCellStyle="Normal 3"/>
+    <tableColumn id="2" xr3:uid="{EB5CF14D-0E7C-41F9-A4F7-E64D258B91F7}" name="Week" dataDxfId="26" dataCellStyle="Normal 3"/>
+    <tableColumn id="4" xr3:uid="{62537AC0-7A5C-4E9B-AA63-EABB88F9A44B}" name="Weekly STC supply (non-battery)" dataDxfId="25" dataCellStyle="Comma"/>
+    <tableColumn id="5" xr3:uid="{BBDDFF0D-3EC0-42A0-B89C-43E737B872C7}" name="Weekly STC supply (battery)" dataDxfId="24" dataCellStyle="Comma"/>
   </tableColumns>
-  <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table26.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="27" xr:uid="{E59DC253-CBE7-491F-B883-243ED1760186}" name="Fig3.11" displayName="Fig3.11" ref="A4:E66" totalsRowShown="0" headerRowCellStyle="Heading 1">
-  <autoFilter ref="A4:E66" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="25" xr:uid="{FB278A89-BCC9-4F3D-B176-90EFE62230EA}" name="Table25" displayName="Table25" ref="A4:E66" totalsRowShown="0" headerRowDxfId="23" dataDxfId="21" headerRowBorderDxfId="22" tableBorderDxfId="20" totalsRowBorderDxfId="19" headerRowCellStyle="Heading 1" dataCellStyle="Comma">
+  <autoFilter ref="A4:E66" xr:uid="{FB278A89-BCC9-4F3D-B176-90EFE62230EA}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{FD2A232E-FFD6-4914-A635-D82A937144A8}" name="Year" dataDxfId="69"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{CAE1C5F5-6519-4277-B56D-E297B4C4797F}" name="Annual total STCs transacted" dataDxfId="2" dataCellStyle="Comma"/>
+    <tableColumn id="1" xr3:uid="{6E0C1C6E-0365-40EC-B1A0-3C1E957FD33A}" name="Year" dataDxfId="18" dataCellStyle="Normal 3"/>
+    <tableColumn id="2" xr3:uid="{6608D58E-4123-40D3-9861-66585CE57EB6}" name="Quarter" dataDxfId="17" dataCellStyle="Normal 3"/>
+    <tableColumn id="3" xr3:uid="{15677F35-4243-4E60-95B7-F294568C2CDC}" name="STCs transacted" dataDxfId="16" dataCellStyle="Comma"/>
+    <tableColumn id="4" xr3:uid="{B3DFB392-1D0B-43B7-8024-37424C1FA3B2}" name="Transactions" dataDxfId="15" dataCellStyle="Comma"/>
+    <tableColumn id="5" xr3:uid="{95C71316-CA33-49D6-9E48-63D125BE1329}" name="Annual total STCs transacted" dataDxfId="14" dataCellStyle="Comma"/>
+  </tableColumns>
+  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table27.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="23" xr:uid="{8A0D9E88-D4D8-4647-A68D-4FE6454698E7}" name="Table423" displayName="Table423" ref="A4:L30" totalsRowShown="0" headerRowDxfId="13" headerRowBorderDxfId="12" headerRowCellStyle="Heading 1">
+  <autoFilter ref="A4:L30" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <tableColumns count="12">
+    <tableColumn id="1" xr3:uid="{363825AB-C1BF-4D49-BAD3-4E4C6D99CC0C}" name="Year" dataDxfId="11" dataCellStyle="Normal 3"/>
+    <tableColumn id="2" xr3:uid="{C4203260-2C20-4A7A-9750-F0918725EE87}" name="Quarter" dataDxfId="10" dataCellStyle="Normal 3"/>
+    <tableColumn id="8" xr3:uid="{FB3AC838-79CE-491C-95DB-3C4EB636D233}" name="ACT" dataDxfId="9" dataCellStyle="Comma"/>
+    <tableColumn id="4" xr3:uid="{09CB924F-F102-4F44-A335-0D676A8EFC1E}" name="NSW" dataDxfId="8" dataCellStyle="Comma"/>
+    <tableColumn id="10" xr3:uid="{CF11E4F7-0BF3-43A4-9BCA-FC4028624A75}" name="NT" dataDxfId="7" dataCellStyle="Comma"/>
+    <tableColumn id="5" xr3:uid="{581C6DBD-B2EC-4171-BD9E-0D624A5A45F5}" name="Queensland" dataDxfId="6" dataCellStyle="Comma"/>
+    <tableColumn id="7" xr3:uid="{A5A3F755-BEFF-4E86-85C8-5D1317D694C2}" name="SA" dataDxfId="5" dataCellStyle="Comma"/>
+    <tableColumn id="9" xr3:uid="{AA09DB96-B73D-4328-99DE-20F63003571A}" name="Tasmania" dataDxfId="4" dataCellStyle="Comma"/>
+    <tableColumn id="3" xr3:uid="{61E53EC0-AA9C-41E0-93A2-66BEAB836154}" name="Victoria" dataDxfId="3" dataCellStyle="Comma"/>
+    <tableColumn id="6" xr3:uid="{3F70D13A-D4E1-4D33-A98B-FE3BC3C16A35}" name="WA" dataDxfId="2" dataCellStyle="Comma"/>
+    <tableColumn id="11" xr3:uid="{55183EFF-E272-4ECE-95B0-8238FA2B7D52}" name="Annual total" dataDxfId="1" dataCellStyle="Comma"/>
+    <tableColumn id="12" xr3:uid="{80E66BA7-D3F0-4B06-9FA4-3078F2D5F207}" name="STC validations" dataDxfId="0" dataCellStyle="Comma"/>
   </tableColumns>
   <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{E66E9534-92D7-46A7-9518-CB1558D6CB2D}" name="Table498" displayName="Table498" ref="A4:J63" totalsRowShown="0" headerRowDxfId="262" headerRowBorderDxfId="261">
-[...11 lines deleted...]
-    <tableColumn id="10" xr3:uid="{AB4B8A32-F956-4D56-A2B2-B290599B7515}" name="Cost containment measure" dataDxfId="252" dataCellStyle="Comma 3"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{8235F481-6E52-4A04-870A-C85C86891DB1}" name="Table411" displayName="Table411" ref="A4:M62" totalsRowShown="0" headerRowDxfId="256" headerRowBorderDxfId="255" headerRowCellStyle="Heading 1">
+  <autoFilter ref="A4:M62" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <tableColumns count="13">
+    <tableColumn id="1" xr3:uid="{ADDFACFA-0AB8-4BF1-AB45-E19049942AD3}" name="Year" dataDxfId="254"/>
+    <tableColumn id="2" xr3:uid="{17707B0B-CB0F-4DD8-BAD4-FAB8171DBAFB}" name="Quarter" dataDxfId="253"/>
+    <tableColumn id="3" xr3:uid="{61777DD3-8541-49BA-BE0C-680536ED191A}" name="Vegetation" dataDxfId="252" dataCellStyle="Comma"/>
+    <tableColumn id="4" xr3:uid="{51A4F2AD-3B10-4759-90A2-D09E3B72263E}" name="Waste" dataDxfId="251" dataCellStyle="Comma"/>
+    <tableColumn id="5" xr3:uid="{BCF66473-1DC5-4CBC-8EEE-9E9304A81157}" name="Savanna fire management" dataDxfId="250" dataCellStyle="Comma"/>
+    <tableColumn id="6" xr3:uid="{9EE5ADAC-30D9-422A-92CE-4600052FC2C9}" name="Energy efficiency" dataDxfId="249" dataCellStyle="Comma"/>
+    <tableColumn id="7" xr3:uid="{6860DA42-4CC2-4D1E-B427-1917BFFB59C9}" name="Industrial fugitives" dataDxfId="248" dataCellStyle="Comma"/>
+    <tableColumn id="8" xr3:uid="{1075DDD1-99BF-47FC-9AE3-7D50195DCEC0}" name="Agriculture" dataDxfId="247" dataCellStyle="Comma"/>
+    <tableColumn id="13" xr3:uid="{39A05E68-BF22-4E6B-B03A-5AD7038C8B57}" name="Carbon Capture" dataDxfId="246" dataCellStyle="Comma"/>
+    <tableColumn id="9" xr3:uid="{AC6639CB-143A-4F55-968B-01E91C5A6731}" name="Transport" dataDxfId="245" dataCellStyle="Comma"/>
+    <tableColumn id="10" xr3:uid="{4C0BF234-EA5E-48DE-A1D4-F0642C340B2A}" name="Facilities" dataDxfId="244" dataCellStyle="Comma"/>
+    <tableColumn id="11" xr3:uid="{C17B3152-4245-4546-B664-D7C655CD2668}" name="Total" dataDxfId="243" dataCellStyle="Comma"/>
+    <tableColumn id="12" xr3:uid="{C39827EC-CFD9-4215-9A99-1B873900AB41}" name="Annual total" dataDxfId="242" dataCellStyle="Comma"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{8235F481-6E52-4A04-870A-C85C86891DB1}" name="Table411" displayName="Table411" ref="A4:M62" totalsRowShown="0" headerRowDxfId="251" headerRowBorderDxfId="250" headerRowCellStyle="Heading 1">
-[...14 lines deleted...]
-    <tableColumn id="12" xr3:uid="{C39827EC-CFD9-4215-9A99-1B873900AB41}" name="Annual total" dataDxfId="47" dataCellStyle="Comma"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="20" xr:uid="{84DE2B01-4FA4-4459-AA91-3FD59CDCFB19}" name="Table41121" displayName="Table41121" ref="A4:E30" totalsRowShown="0" headerRowDxfId="241" headerRowBorderDxfId="240" headerRowCellStyle="Heading 1">
+  <autoFilter ref="A4:E30" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <tableColumns count="5">
+    <tableColumn id="1" xr3:uid="{A7FA4220-961B-4E38-9496-C7CE04EAB2E9}" name="Year" dataDxfId="239"/>
+    <tableColumn id="2" xr3:uid="{87D373A2-2551-4601-BD79-050C9A98A0AB}" name="Cap limit before discounts" dataDxfId="238" dataCellStyle="Comma"/>
+    <tableColumn id="3" xr3:uid="{55B2341C-1027-4E9B-9F19-CE6FE8F58800}" name="Measured uncapped tC/ha project 1" dataDxfId="237" dataCellStyle="Comma"/>
+    <tableColumn id="4" xr3:uid="{60267908-4B19-4C16-83BB-EB006FEF1782}" name="Measured uncapped tC/ha project 2" dataDxfId="236" dataCellStyle="Comma"/>
+    <tableColumn id="5" xr3:uid="{56F6CD6E-8C41-4B0E-8231-DA8E1EA0B90D}" name="Measured uncapped tC/ha project 3" dataDxfId="235" dataCellStyle="Comma"/>
   </tableColumns>
-  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{63EBB900-56ED-407F-9E00-E57E690DB4B1}" name="Table410" displayName="Table410" ref="A4:N62" headerRowDxfId="248" headerRowBorderDxfId="247">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{63EBB900-56ED-407F-9E00-E57E690DB4B1}" name="Table410" displayName="Table410" ref="A4:N62" headerRowDxfId="234" dataDxfId="232" headerRowBorderDxfId="233">
   <autoFilter ref="A4:N62" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
   <tableColumns count="14">
-    <tableColumn id="1" xr3:uid="{0F8F82C6-DF43-426B-9546-89516A88D9EB}" name="Year" totalsRowLabel="Total"/>
-[...12 lines deleted...]
-    <tableColumn id="14" xr3:uid="{3BEB3441-B7BB-4E17-AF7C-36BBD1CED256}" name="Annual total" totalsRowFunction="sum" dataDxfId="226" dataCellStyle="Comma 3"/>
+    <tableColumn id="1" xr3:uid="{0F8F82C6-DF43-426B-9546-89516A88D9EB}" name="Year" totalsRowLabel="Total" dataDxfId="231"/>
+    <tableColumn id="2" xr3:uid="{490B751D-32C6-40AD-B62B-E76611FC7DE5}" name="Quarter" dataDxfId="230" totalsRowDxfId="229"/>
+    <tableColumn id="3" xr3:uid="{B13B9FFB-CFB4-4B4E-9F13-5028E4919ACF}" name="Vegetation" dataDxfId="228" dataCellStyle="Comma 3"/>
+    <tableColumn id="4" xr3:uid="{401BF158-4EFA-4855-AC4E-C7D4CBE0F84B}" name="Agriculture - soil carbon" dataDxfId="227" dataCellStyle="Comma 3"/>
+    <tableColumn id="5" xr3:uid="{AAFBB51E-C075-4748-887F-3244DB80BFB9}" name="Waste" dataDxfId="226" dataCellStyle="Comma 3"/>
+    <tableColumn id="6" xr3:uid="{8312535B-9970-4B74-A0F5-850C20A92736}" name="Energy efficiency" dataDxfId="225" dataCellStyle="Comma 3"/>
+    <tableColumn id="7" xr3:uid="{19E16964-CC4E-419A-BD7D-052582C20388}" name="Agriculture - other" dataDxfId="224" totalsRowDxfId="223" dataCellStyle="Comma 3"/>
+    <tableColumn id="8" xr3:uid="{40059013-0C44-4440-A1F8-1DE5CA6DE47F}" name="Savanna fire management" dataDxfId="222" totalsRowDxfId="221" dataCellStyle="Comma 3"/>
+    <tableColumn id="9" xr3:uid="{A1AC2B55-F429-4895-8A16-8CE3C20D8B24}" name="Transport" dataDxfId="220" totalsRowDxfId="219" dataCellStyle="Comma 3"/>
+    <tableColumn id="10" xr3:uid="{1E243338-A3BE-4687-95A7-68FCD24ACA1B}" name="Industrial fugitives" dataDxfId="218" totalsRowDxfId="217" dataCellStyle="Comma 3"/>
+    <tableColumn id="11" xr3:uid="{EE808986-808A-4081-B9A8-E23613F50D60}" name="Facilities" dataDxfId="216" totalsRowDxfId="215" dataCellStyle="Comma 3"/>
+    <tableColumn id="12" xr3:uid="{E1C12369-57D3-4854-A78F-91AD37CBD43A}" name="Carbon capture" dataDxfId="214" totalsRowDxfId="213" dataCellStyle="Comma 3"/>
+    <tableColumn id="13" xr3:uid="{18A0EBC0-F2C7-4044-9C24-64D1D086C119}" name="Total" dataDxfId="212" totalsRowDxfId="211" dataCellStyle="Comma 3"/>
+    <tableColumn id="14" xr3:uid="{3BEB3441-B7BB-4E17-AF7C-36BBD1CED256}" name="Annual total" totalsRowFunction="sum" dataDxfId="210" dataCellStyle="Comma 3"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{D07B9107-DCF0-47A3-A1D6-4EB15C8A0A07}" name="Fig1.4" displayName="Fig1.4" ref="A4:G54" totalsRowShown="0" headerRowDxfId="225" dataDxfId="223" headerRowBorderDxfId="224" headerRowCellStyle="Heading 1" dataCellStyle="Comma">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{E66E9534-92D7-46A7-9518-CB1558D6CB2D}" name="Table498" displayName="Table498" ref="A4:J63" totalsRowShown="0" headerRowDxfId="209" headerRowBorderDxfId="208">
+  <autoFilter ref="A4:J63" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <tableColumns count="10">
+    <tableColumn id="1" xr3:uid="{1DDD88A1-19CC-4472-8DC2-05B216BC7641}" name="Year"/>
+    <tableColumn id="2" xr3:uid="{4BC3DA8F-9771-45D7-84E3-3828787B15C4}" name="Quarter" dataDxfId="207"/>
+    <tableColumn id="3" xr3:uid="{F4EEF87C-E960-477F-9FDE-8752DE4925C0}" name="ACCU project proponent" dataDxfId="206"/>
+    <tableColumn id="4" xr3:uid="{1014D00F-FA05-409A-9948-60D2A9931AAE}" name="Intermediary" dataDxfId="205"/>
+    <tableColumn id="5" xr3:uid="{B8ECD6C7-CACD-4F8D-A086-7807DE3C4326}" name="Safeguard" dataDxfId="204"/>
+    <tableColumn id="6" xr3:uid="{3925881D-8E61-4608-B996-629C533BAEA9}" name="Safeguard related" dataDxfId="203"/>
+    <tableColumn id="7" xr3:uid="{3E977E69-8EC1-4286-8522-81AB351D0AB8}" name="Government" dataDxfId="202"/>
+    <tableColumn id="8" xr3:uid="{5B3FE526-6953-48D0-9D25-B9995865754D}" name="Business" dataDxfId="201"/>
+    <tableColumn id="9" xr3:uid="{E48EE7B4-18FB-43BC-9356-30EECC84B96B}" name="Total holdings" dataDxfId="200" dataCellStyle="Comma 3"/>
+    <tableColumn id="10" xr3:uid="{AB4B8A32-F956-4D56-A2B2-B290599B7515}" name="Cost containment measure" dataDxfId="199" dataCellStyle="Comma 3"/>
+  </tableColumns>
+  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="18" xr:uid="{72B5144F-6E56-48CD-91E7-B2C9D1DAB0C3}" name="Table49819" displayName="Table49819" ref="A4:G11" totalsRowShown="0" headerRowDxfId="198" dataDxfId="196" headerRowBorderDxfId="197">
+  <autoFilter ref="A4:G11" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <tableColumns count="7">
+    <tableColumn id="1" xr3:uid="{A6955310-A1B7-42B6-80D1-30D64FD47A2B}" name="Year" dataDxfId="195"/>
+    <tableColumn id="2" xr3:uid="{8F21B341-D642-45BB-A19D-E79028EB86FE}" name="Quarter" dataDxfId="194"/>
+    <tableColumn id="3" xr3:uid="{A510191B-D210-4539-BC26-0921A954365F}" name="Safeguard" dataDxfId="193"/>
+    <tableColumn id="4" xr3:uid="{2B335970-3727-49F7-83D6-6667C189E65D}" name="Intermediary" dataDxfId="192"/>
+    <tableColumn id="5" xr3:uid="{237993DE-0C8E-4F7B-8944-E5C00C26C236}" name="Safeguard-related" dataDxfId="191"/>
+    <tableColumn id="6" xr3:uid="{D8568224-B341-4777-BB72-11B4DEBFA27B}" name="ACCU project proponent" dataDxfId="190"/>
+    <tableColumn id="9" xr3:uid="{B1B82E40-AECC-498A-91B7-276341641CB3}" name="Total holdings" dataDxfId="189" dataCellStyle="Comma 3"/>
+  </tableColumns>
+  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{D07B9107-DCF0-47A3-A1D6-4EB15C8A0A07}" name="Fig1.4" displayName="Fig1.4" ref="A4:G54" totalsRowShown="0" headerRowDxfId="188" dataDxfId="186" headerRowBorderDxfId="187" headerRowCellStyle="Heading 1" dataCellStyle="Comma">
   <autoFilter ref="A4:G54" xr:uid="{213A4B54-BF85-4605-8FF0-27BC3C254680}"/>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{D6859B58-A2B2-418A-B4A3-8204E68EF2F1}" name="Year" dataDxfId="222" dataCellStyle="Normal 5"/>
-[...5 lines deleted...]
-    <tableColumn id="6" xr3:uid="{6FEF5FC8-66ED-49CB-A4CE-D414E678190A}" name="Annual total" dataDxfId="216" dataCellStyle="Comma"/>
+    <tableColumn id="1" xr3:uid="{D6859B58-A2B2-418A-B4A3-8204E68EF2F1}" name="Year" dataDxfId="185" dataCellStyle="Normal 5"/>
+    <tableColumn id="2" xr3:uid="{3043C5BF-8367-4A47-AB89-4470F42B3715}" name="Quarter" dataDxfId="184" dataCellStyle="Comma 4"/>
+    <tableColumn id="3" xr3:uid="{9D45E15C-F682-4691-B442-CDDABB8A0AE5}" name="Voluntary cancellations" dataDxfId="183" dataCellStyle="Normal 3"/>
+    <tableColumn id="4" xr3:uid="{33DDCDE1-8135-4B36-BA70-9AACA4D04771}" name="Compliance cancellations" dataDxfId="182" dataCellStyle="Normal 3"/>
+    <tableColumn id="5" xr3:uid="{A6DD6835-A56C-4FCD-BED1-EC9960EAC6DD}" name="Government cancellations" dataDxfId="181" dataCellStyle="Normal 3"/>
+    <tableColumn id="10" xr3:uid="{2C9F83E1-9DC7-42B1-9904-34F8FA08708A}" name="Total" dataDxfId="180" dataCellStyle="Comma"/>
+    <tableColumn id="6" xr3:uid="{6FEF5FC8-66ED-49CB-A4CE-D414E678190A}" name="Annual total" dataDxfId="179" dataCellStyle="Comma"/>
   </tableColumns>
   <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{59CD6DED-FAB7-4402-9D8D-473FF1D3553A}" name="Fig1.429" displayName="Fig1.429" ref="A4:E38" totalsRowShown="0" headerRowDxfId="215" headerRowBorderDxfId="214" headerRowCellStyle="Heading 1">
+<file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{59CD6DED-FAB7-4402-9D8D-473FF1D3553A}" name="Fig1.429" displayName="Fig1.429" ref="A4:E38" totalsRowShown="0" headerRowDxfId="178" headerRowBorderDxfId="177" headerRowCellStyle="Heading 1">
   <autoFilter ref="A4:E38" xr:uid="{8AED8E3E-283B-4F4F-BF24-4DFB4DDAF9E8}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{A3A52B30-8F64-4765-8D3C-010289CF1090}" name="Year" dataDxfId="213" dataCellStyle="Normal 5"/>
-[...1 lines deleted...]
-    <tableColumn id="6" xr3:uid="{544E3FE2-C3A2-439B-AE0C-5A70059817AE}" name="ACCUs surrendered" dataDxfId="212" dataCellStyle="Comma"/>
+    <tableColumn id="1" xr3:uid="{A3A52B30-8F64-4765-8D3C-010289CF1090}" name="Year" dataDxfId="176" dataCellStyle="Normal 5"/>
+    <tableColumn id="2" xr3:uid="{C7410094-7581-49BD-B92E-68A9570479EA}" name="Quarter" dataDxfId="175" dataCellStyle="Comma 4"/>
+    <tableColumn id="6" xr3:uid="{544E3FE2-C3A2-439B-AE0C-5A70059817AE}" name="ACCUs surrendered" dataDxfId="174" dataCellStyle="Comma"/>
     <tableColumn id="3" xr3:uid="{8DB9787A-EC53-42E7-AC00-715AA91D8952}" name="SMCs surrendered"/>
-    <tableColumn id="7" xr3:uid="{D1669CB6-9CE4-4E6B-B7CC-228DF8417169}" name="Annual total" dataDxfId="211" dataCellStyle="Comma"/>
+    <tableColumn id="7" xr3:uid="{D1669CB6-9CE4-4E6B-B7CC-228DF8417169}" name="Annual total" dataDxfId="173" dataCellStyle="Comma"/>
   </tableColumns>
   <tableStyleInfo name="QCMR Default" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
-</table>
-[...31 lines deleted...]
-  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER PowerPoint 2022 theme">
   <a:themeElements>
     <a:clrScheme name="CER colour palette">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="454743"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="9FB76F"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FCBA5C"/>
       </a:accent2>
@@ -11847,35157 +12138,34806 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="CER PowerPoint 2022 theme" id="{E4B27194-9A98-4EFD-8C06-2541FBDF1EBC}" vid="{128EC6A5-20B5-4C2F-AAEB-6860E0921653}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/glossary" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-default.cleanenergyregulator.gov.au/About/Pages/Glossary.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings22.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing21.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings23.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/markets/renewable-energy-certificates" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings23.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings24.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table21.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings24.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table21.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings25.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings25.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings26.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings26.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings27.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings27.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings28.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings28.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings29.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings29.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings30.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings30.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/markets/renewable-energy-certificates" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings31.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39E7EF1A-AF23-43ED-AC83-422366305897}">
   <dimension ref="B23"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="16384" width="8.5546875" style="4"/>
+    <col min="1" max="16384" width="8.5546875" style="241"/>
   </cols>
   <sheetData>
-    <row r="23" spans="2:2" ht="14.4" x14ac:dyDescent="0.2">
-      <c r="B23" s="3"/>
+    <row r="23" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B23" s="240"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E67528DB-09CE-4051-8FFD-9C6980B77A92}">
+  <dimension ref="A1:F38"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.5546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="6" width="27.44140625" style="6" customWidth="1"/>
+    <col min="7" max="16384" width="8.5546875" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="271" t="s">
+        <v>141</v>
+      </c>
+      <c r="B2" s="271"/>
+      <c r="C2" s="271"/>
+      <c r="D2" s="271"/>
+      <c r="E2" s="271"/>
+      <c r="F2" s="271"/>
+    </row>
+    <row r="3" spans="1:6" s="9" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="256" t="s">
+        <v>142</v>
+      </c>
+      <c r="B3" s="276"/>
+      <c r="C3" s="276"/>
+      <c r="D3" s="276"/>
+      <c r="E3" s="276"/>
+      <c r="F3" s="276"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4"/>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5"/>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6"/>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7"/>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8"/>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9"/>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10"/>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11"/>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12"/>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13"/>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14"/>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15"/>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A17"/>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A18"/>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A21"/>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A22"/>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A23"/>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A26" s="258" t="s">
+        <v>143</v>
+      </c>
+      <c r="B26" s="258"/>
+      <c r="C26" s="258"/>
+      <c r="D26" s="258"/>
+      <c r="E26" s="258"/>
+      <c r="F26" s="258"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A27" s="277" t="s">
+        <v>144</v>
+      </c>
+      <c r="B27" s="277"/>
+      <c r="C27" s="277"/>
+      <c r="D27" s="277"/>
+      <c r="E27" s="277"/>
+      <c r="F27" s="277"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A29" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="8"/>
+      <c r="C29" s="8"/>
+    </row>
+    <row r="30" spans="1:6" ht="52.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="278" t="s">
+        <v>145</v>
+      </c>
+      <c r="B30" s="278"/>
+      <c r="C30" s="278"/>
+      <c r="D30" s="278"/>
+      <c r="E30" s="278"/>
+      <c r="F30" s="278"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A31" s="104"/>
+      <c r="B31" s="104"/>
+      <c r="C31" s="104"/>
+      <c r="D31" s="104"/>
+      <c r="E31" s="104"/>
+      <c r="F31" s="104"/>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A38" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A26:F26"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A27:F27"/>
+    <mergeCell ref="A30:F30"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{F974CB26-3645-414E-AEF6-13096DA0EC07}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6446B0EB-80DF-4FFF-BCB8-38D97FD7BFAF}">
+  <dimension ref="A1:E68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="29.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="21" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="8.5546875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="12" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A1" s="43" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="271" t="s">
+        <v>146</v>
+      </c>
+      <c r="B2" s="271"/>
+      <c r="C2" s="271"/>
+      <c r="D2" s="271"/>
+      <c r="E2" s="271"/>
+    </row>
+    <row r="3" spans="1:5" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="256" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="256"/>
+      <c r="C3" s="256"/>
+      <c r="D3" s="256"/>
+      <c r="E3" s="256"/>
+    </row>
+    <row r="4" spans="1:5" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>147</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>148</v>
+      </c>
+      <c r="E4" s="24" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="72">
+        <v>2018</v>
+      </c>
+      <c r="B5" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" s="87">
+        <v>379792</v>
+      </c>
+      <c r="D5" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E5" s="92" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="72">
+        <v>2018</v>
+      </c>
+      <c r="B6" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="87">
+        <v>0</v>
+      </c>
+      <c r="D6" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E6" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A7" s="72">
+        <v>2018</v>
+      </c>
+      <c r="B7" s="164" t="s">
+        <v>81</v>
+      </c>
+      <c r="C7" s="87">
+        <v>0</v>
+      </c>
+      <c r="D7" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E7" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A8" s="72">
+        <v>2018</v>
+      </c>
+      <c r="B8" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" s="87">
+        <v>10101</v>
+      </c>
+      <c r="D8" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E8" s="91">
+        <v>389893</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A9" s="72">
+        <v>2019</v>
+      </c>
+      <c r="B9" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="87">
+        <v>141206</v>
+      </c>
+      <c r="D9" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E9" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A10" s="72">
+        <v>2019</v>
+      </c>
+      <c r="B10" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="87">
+        <v>0</v>
+      </c>
+      <c r="D10" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E10" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A11" s="72">
+        <v>2019</v>
+      </c>
+      <c r="B11" s="164" t="s">
+        <v>81</v>
+      </c>
+      <c r="C11" s="87">
+        <v>0</v>
+      </c>
+      <c r="D11" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E11" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A12" s="72">
+        <v>2019</v>
+      </c>
+      <c r="B12" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="87">
+        <v>2637</v>
+      </c>
+      <c r="D12" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E12" s="91">
+        <v>143843</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A13" s="72">
+        <v>2020</v>
+      </c>
+      <c r="B13" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="87">
+        <v>56994</v>
+      </c>
+      <c r="D13" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E13" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A14" s="72">
+        <v>2020</v>
+      </c>
+      <c r="B14" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" s="87">
+        <v>0</v>
+      </c>
+      <c r="D14" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E14" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A15" s="72">
+        <v>2020</v>
+      </c>
+      <c r="B15" s="164" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="87">
+        <v>0</v>
+      </c>
+      <c r="D15" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E15" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A16" s="72">
+        <v>2020</v>
+      </c>
+      <c r="B16" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="87">
+        <v>0</v>
+      </c>
+      <c r="D16" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E16" s="91">
+        <v>56994</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A17" s="72">
+        <v>2021</v>
+      </c>
+      <c r="B17" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="87">
+        <v>88325</v>
+      </c>
+      <c r="D17" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E17" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A18" s="72">
+        <v>2021</v>
+      </c>
+      <c r="B18" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="87">
+        <v>33254</v>
+      </c>
+      <c r="D18" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E18" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A19" s="72">
+        <v>2021</v>
+      </c>
+      <c r="B19" s="164" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="87">
+        <v>0</v>
+      </c>
+      <c r="D19" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E19" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A20" s="72">
+        <v>2021</v>
+      </c>
+      <c r="B20" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="87">
+        <v>0</v>
+      </c>
+      <c r="D20" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E20" s="91">
+        <v>121579</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A21" s="107">
+        <v>2022</v>
+      </c>
+      <c r="B21" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="87">
+        <v>250809</v>
+      </c>
+      <c r="D21" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E21" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A22" s="72">
+        <v>2022</v>
+      </c>
+      <c r="B22" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="87">
+        <v>37726</v>
+      </c>
+      <c r="D22" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E22" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A23" s="72">
+        <v>2022</v>
+      </c>
+      <c r="B23" s="164" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="87">
+        <v>50000</v>
+      </c>
+      <c r="D23" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E23" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A24" s="72">
+        <v>2022</v>
+      </c>
+      <c r="B24" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="87">
+        <v>10000</v>
+      </c>
+      <c r="D24" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E24" s="91">
+        <v>348535</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A25" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B25" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="87">
+        <v>202613</v>
+      </c>
+      <c r="D25" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E25" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A26" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B26" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="87">
+        <v>33611</v>
+      </c>
+      <c r="D26" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E26" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A27" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B27" s="164" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="87">
+        <v>0</v>
+      </c>
+      <c r="D27" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E27" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A28" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B28" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="87">
+        <v>0</v>
+      </c>
+      <c r="D28" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E28" s="91">
+        <v>236224</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A29" s="72">
+        <v>2024</v>
+      </c>
+      <c r="B29" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="87">
+        <v>896225</v>
+      </c>
+      <c r="D29" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E29" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A30" s="72">
+        <v>2024</v>
+      </c>
+      <c r="B30" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="87">
+        <v>0</v>
+      </c>
+      <c r="D30" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E30" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A31" s="72">
+        <v>2024</v>
+      </c>
+      <c r="B31" s="164" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="87">
+        <v>6253</v>
+      </c>
+      <c r="D31" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E31" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A32" s="72">
+        <v>2024</v>
+      </c>
+      <c r="B32" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="C32" s="87">
+        <v>623613</v>
+      </c>
+      <c r="D32" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="E32" s="91">
+        <v>1526091</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A33" s="72">
+        <v>2025</v>
+      </c>
+      <c r="B33" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="87">
+        <v>6380493</v>
+      </c>
+      <c r="D33" s="86">
+        <v>1386610</v>
+      </c>
+      <c r="E33" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A34" s="72">
+        <v>2025</v>
+      </c>
+      <c r="B34" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="87">
+        <v>172900</v>
+      </c>
+      <c r="D34" s="86">
+        <v>1420</v>
+      </c>
+      <c r="E34" s="92" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A35" s="72">
+        <v>2025</v>
+      </c>
+      <c r="B35" s="164" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="90">
+        <v>211222</v>
+      </c>
+      <c r="D35" s="86">
+        <v>0</v>
+      </c>
+      <c r="E35" s="92" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A36" s="72">
+        <v>2025</v>
+      </c>
+      <c r="B36" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="99">
+        <v>1917208</v>
+      </c>
+      <c r="D36" s="86">
+        <v>9745</v>
+      </c>
+      <c r="E36" s="92">
+        <v>10079598</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A37" s="72">
+        <v>2026</v>
+      </c>
+      <c r="B37" s="165" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="99">
+        <v>8764299</v>
+      </c>
+      <c r="D37" s="86">
+        <v>2572367</v>
+      </c>
+      <c r="E37" s="91" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A38" s="72">
+        <v>2026</v>
+      </c>
+      <c r="B38" s="165" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="99">
+        <v>0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>0</v>
+      </c>
+      <c r="E38" s="99">
+        <v>11336666</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" s="45" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A63" s="272" t="s">
+        <v>149</v>
+      </c>
+      <c r="B63" s="272"/>
+      <c r="C63" s="272"/>
+      <c r="D63" s="272"/>
+      <c r="E63" s="272"/>
+    </row>
+    <row r="64" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A64" s="273" t="s">
+        <v>150</v>
+      </c>
+      <c r="B64" s="273"/>
+      <c r="C64" s="273"/>
+      <c r="D64" s="273"/>
+      <c r="E64" s="273"/>
+    </row>
+    <row r="65" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A65" s="12"/>
+      <c r="B65" s="12"/>
+      <c r="C65" s="12"/>
+      <c r="D65" s="12"/>
+      <c r="E65" s="12"/>
+    </row>
+    <row r="66" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A66" s="272" t="s">
+        <v>85</v>
+      </c>
+      <c r="B66" s="272"/>
+      <c r="C66" s="272"/>
+      <c r="D66" s="272"/>
+      <c r="E66" s="272"/>
+    </row>
+    <row r="67" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="279" t="s">
+        <v>151</v>
+      </c>
+      <c r="B67" s="279"/>
+      <c r="C67" s="279"/>
+      <c r="D67" s="279"/>
+      <c r="E67" s="279"/>
+    </row>
+    <row r="68" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A68" s="44"/>
+      <c r="B68" s="44"/>
+      <c r="C68" s="44"/>
+      <c r="D68" s="44"/>
+      <c r="E68" s="44"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A63:E63"/>
+    <mergeCell ref="A64:E64"/>
+    <mergeCell ref="A66:E66"/>
+    <mergeCell ref="A67:E67"/>
+    <mergeCell ref="A3:E3"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{EEBC4D0E-E42C-40CA-AD15-2AC435CA570D}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82B472B6-E344-4589-8D0D-0207B0868B98}">
+  <dimension ref="A1:H133"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.5546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.5546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="21" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.5546875" style="6" customWidth="1"/>
+    <col min="10" max="16384" width="8.5546875" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:8" ht="25.8" x14ac:dyDescent="0.3">
+      <c r="A2" s="271" t="s">
+        <v>152</v>
+      </c>
+      <c r="B2" s="271"/>
+      <c r="C2" s="271"/>
+      <c r="D2" s="271"/>
+      <c r="E2" s="271"/>
+      <c r="F2" s="271"/>
+      <c r="G2" s="271"/>
+      <c r="H2" s="271"/>
+    </row>
+    <row r="3" spans="1:8" s="9" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="281" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="281"/>
+      <c r="C3" s="281"/>
+      <c r="D3" s="281"/>
+      <c r="E3" s="281"/>
+      <c r="F3" s="281"/>
+      <c r="G3" s="281"/>
+      <c r="H3" s="281"/>
+    </row>
+    <row r="4" spans="1:8" s="10" customFormat="1" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="18" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="D4" s="18" t="s">
+        <v>154</v>
+      </c>
+      <c r="E4" s="18" t="s">
+        <v>155</v>
+      </c>
+      <c r="F4" s="18" t="s">
+        <v>156</v>
+      </c>
+      <c r="G4" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="H4" s="16" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" s="10" customFormat="1" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="213">
+        <v>2001</v>
+      </c>
+      <c r="B5" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C5" s="215">
+        <v>0</v>
+      </c>
+      <c r="D5" s="215">
+        <v>0</v>
+      </c>
+      <c r="E5" s="215">
+        <v>0</v>
+      </c>
+      <c r="F5" s="215">
+        <v>0</v>
+      </c>
+      <c r="G5" s="216">
+        <v>0</v>
+      </c>
+      <c r="H5" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="213">
+        <v>2001</v>
+      </c>
+      <c r="B6" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C6" s="215">
+        <v>6370</v>
+      </c>
+      <c r="D6" s="215">
+        <v>1</v>
+      </c>
+      <c r="E6" s="215">
+        <v>0</v>
+      </c>
+      <c r="F6" s="215">
+        <v>0</v>
+      </c>
+      <c r="G6" s="216">
+        <v>6371</v>
+      </c>
+      <c r="H6" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="213">
+        <v>2001</v>
+      </c>
+      <c r="B7" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C7" s="215">
+        <v>40980</v>
+      </c>
+      <c r="D7" s="215">
+        <v>116</v>
+      </c>
+      <c r="E7" s="215">
+        <v>3863</v>
+      </c>
+      <c r="F7" s="215">
+        <v>116839</v>
+      </c>
+      <c r="G7" s="216">
+        <v>161798</v>
+      </c>
+      <c r="H7" s="217">
+        <v>168169</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="213">
+        <v>2002</v>
+      </c>
+      <c r="B8" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C8" s="215">
+        <v>56594</v>
+      </c>
+      <c r="D8" s="215">
+        <v>443</v>
+      </c>
+      <c r="E8" s="215">
+        <v>189603</v>
+      </c>
+      <c r="F8" s="215">
+        <v>120712</v>
+      </c>
+      <c r="G8" s="216">
+        <v>367352</v>
+      </c>
+      <c r="H8" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="213">
+        <v>2002</v>
+      </c>
+      <c r="B9" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C9" s="215">
+        <v>27047</v>
+      </c>
+      <c r="D9" s="215">
+        <v>301</v>
+      </c>
+      <c r="E9" s="215">
+        <v>81638</v>
+      </c>
+      <c r="F9" s="215">
+        <v>56831</v>
+      </c>
+      <c r="G9" s="216">
+        <v>165817</v>
+      </c>
+      <c r="H9" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="213">
+        <v>2002</v>
+      </c>
+      <c r="B10" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C10" s="215">
+        <v>44176</v>
+      </c>
+      <c r="D10" s="215">
+        <v>178</v>
+      </c>
+      <c r="E10" s="215">
+        <v>114847</v>
+      </c>
+      <c r="F10" s="215">
+        <v>45878</v>
+      </c>
+      <c r="G10" s="216">
+        <v>205079</v>
+      </c>
+      <c r="H10" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="213">
+        <v>2002</v>
+      </c>
+      <c r="B11" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C11" s="215">
+        <v>100881</v>
+      </c>
+      <c r="D11" s="215">
+        <v>232</v>
+      </c>
+      <c r="E11" s="215">
+        <v>359213</v>
+      </c>
+      <c r="F11" s="215">
+        <v>567367</v>
+      </c>
+      <c r="G11" s="216">
+        <v>1027693</v>
+      </c>
+      <c r="H11" s="217">
+        <v>1765941</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="213">
+        <v>2003</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C12" s="215">
+        <v>35760</v>
+      </c>
+      <c r="D12" s="215">
+        <v>751</v>
+      </c>
+      <c r="E12" s="215">
+        <v>179682</v>
+      </c>
+      <c r="F12" s="215">
+        <v>251710</v>
+      </c>
+      <c r="G12" s="216">
+        <v>467903</v>
+      </c>
+      <c r="H12" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="213">
+        <v>2003</v>
+      </c>
+      <c r="B13" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C13" s="215">
+        <v>68943</v>
+      </c>
+      <c r="D13" s="215">
+        <v>154</v>
+      </c>
+      <c r="E13" s="215">
+        <v>102211</v>
+      </c>
+      <c r="F13" s="215">
+        <v>141189</v>
+      </c>
+      <c r="G13" s="216">
+        <v>312497</v>
+      </c>
+      <c r="H13" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="213">
+        <v>2003</v>
+      </c>
+      <c r="B14" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C14" s="215">
+        <v>55067</v>
+      </c>
+      <c r="D14" s="215">
+        <v>831</v>
+      </c>
+      <c r="E14" s="215">
+        <v>96776</v>
+      </c>
+      <c r="F14" s="215">
+        <v>151583</v>
+      </c>
+      <c r="G14" s="216">
+        <v>304257</v>
+      </c>
+      <c r="H14" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="213">
+        <v>2003</v>
+      </c>
+      <c r="B15" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C15" s="215">
+        <v>182664</v>
+      </c>
+      <c r="D15" s="215">
+        <v>2010</v>
+      </c>
+      <c r="E15" s="215">
+        <v>385754</v>
+      </c>
+      <c r="F15" s="215">
+        <v>1753431</v>
+      </c>
+      <c r="G15" s="216">
+        <v>2323859</v>
+      </c>
+      <c r="H15" s="217">
+        <v>3408516</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="213">
+        <v>2004</v>
+      </c>
+      <c r="B16" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" s="215">
+        <v>86616</v>
+      </c>
+      <c r="D16" s="215">
+        <v>2235</v>
+      </c>
+      <c r="E16" s="215">
+        <v>199985</v>
+      </c>
+      <c r="F16" s="215">
+        <v>30406</v>
+      </c>
+      <c r="G16" s="216">
+        <v>319242</v>
+      </c>
+      <c r="H16" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="213">
+        <v>2004</v>
+      </c>
+      <c r="B17" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C17" s="215">
+        <v>95696</v>
+      </c>
+      <c r="D17" s="215">
+        <v>3148</v>
+      </c>
+      <c r="E17" s="215">
+        <v>216536</v>
+      </c>
+      <c r="F17" s="215">
+        <v>259275</v>
+      </c>
+      <c r="G17" s="216">
+        <v>574655</v>
+      </c>
+      <c r="H17" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="213">
+        <v>2004</v>
+      </c>
+      <c r="B18" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C18" s="215">
+        <v>162429</v>
+      </c>
+      <c r="D18" s="215">
+        <v>3525</v>
+      </c>
+      <c r="E18" s="215">
+        <v>146196</v>
+      </c>
+      <c r="F18" s="215">
+        <v>119740</v>
+      </c>
+      <c r="G18" s="216">
+        <v>431890</v>
+      </c>
+      <c r="H18" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="213">
+        <v>2004</v>
+      </c>
+      <c r="B19" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C19" s="215">
+        <v>177376</v>
+      </c>
+      <c r="D19" s="215">
+        <v>2365</v>
+      </c>
+      <c r="E19" s="215">
+        <v>254609</v>
+      </c>
+      <c r="F19" s="215">
+        <v>652172</v>
+      </c>
+      <c r="G19" s="216">
+        <v>1086522</v>
+      </c>
+      <c r="H19" s="217">
+        <v>2412309</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="213">
+        <v>2005</v>
+      </c>
+      <c r="B20" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" s="215">
+        <v>322477</v>
+      </c>
+      <c r="D20" s="215">
+        <v>2424</v>
+      </c>
+      <c r="E20" s="215">
+        <v>580904</v>
+      </c>
+      <c r="F20" s="215">
+        <v>202451</v>
+      </c>
+      <c r="G20" s="216">
+        <v>1108256</v>
+      </c>
+      <c r="H20" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="213">
+        <v>2005</v>
+      </c>
+      <c r="B21" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C21" s="215">
+        <v>307670</v>
+      </c>
+      <c r="D21" s="215">
+        <v>2881</v>
+      </c>
+      <c r="E21" s="215">
+        <v>170784</v>
+      </c>
+      <c r="F21" s="215">
+        <v>12495</v>
+      </c>
+      <c r="G21" s="216">
+        <v>493830</v>
+      </c>
+      <c r="H21" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="213">
+        <v>2005</v>
+      </c>
+      <c r="B22" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C22" s="215">
+        <v>339668</v>
+      </c>
+      <c r="D22" s="215">
+        <v>2228</v>
+      </c>
+      <c r="E22" s="215">
+        <v>159272</v>
+      </c>
+      <c r="F22" s="215">
+        <v>397926</v>
+      </c>
+      <c r="G22" s="216">
+        <v>899094</v>
+      </c>
+      <c r="H22" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="213">
+        <v>2005</v>
+      </c>
+      <c r="B23" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C23" s="215">
+        <v>440990</v>
+      </c>
+      <c r="D23" s="215">
+        <v>2473</v>
+      </c>
+      <c r="E23" s="215">
+        <v>445557</v>
+      </c>
+      <c r="F23" s="215">
+        <v>402209</v>
+      </c>
+      <c r="G23" s="216">
+        <v>1291229</v>
+      </c>
+      <c r="H23" s="217">
+        <v>3792409</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="213">
+        <v>2006</v>
+      </c>
+      <c r="B24" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C24" s="215">
+        <v>432563</v>
+      </c>
+      <c r="D24" s="215">
+        <v>4410</v>
+      </c>
+      <c r="E24" s="215">
+        <v>431911</v>
+      </c>
+      <c r="F24" s="215">
+        <v>318389</v>
+      </c>
+      <c r="G24" s="216">
+        <v>1187273</v>
+      </c>
+      <c r="H24" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="213">
+        <v>2006</v>
+      </c>
+      <c r="B25" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C25" s="215">
+        <v>328496</v>
+      </c>
+      <c r="D25" s="215">
+        <v>7255</v>
+      </c>
+      <c r="E25" s="215">
+        <v>190069</v>
+      </c>
+      <c r="F25" s="215">
+        <v>233334</v>
+      </c>
+      <c r="G25" s="216">
+        <v>759154</v>
+      </c>
+      <c r="H25" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="213">
+        <v>2006</v>
+      </c>
+      <c r="B26" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C26" s="215">
+        <v>307871</v>
+      </c>
+      <c r="D26" s="215">
+        <v>7389</v>
+      </c>
+      <c r="E26" s="215">
+        <v>197061</v>
+      </c>
+      <c r="F26" s="215">
+        <v>49852</v>
+      </c>
+      <c r="G26" s="216">
+        <v>562173</v>
+      </c>
+      <c r="H26" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="213">
+        <v>2006</v>
+      </c>
+      <c r="B27" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C27" s="215">
+        <v>593438</v>
+      </c>
+      <c r="D27" s="215">
+        <v>7488</v>
+      </c>
+      <c r="E27" s="215">
+        <v>346729</v>
+      </c>
+      <c r="F27" s="215">
+        <v>954733</v>
+      </c>
+      <c r="G27" s="216">
+        <v>1902388</v>
+      </c>
+      <c r="H27" s="217">
+        <v>4410988</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="213">
+        <v>2007</v>
+      </c>
+      <c r="B28" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" s="215">
+        <v>457334</v>
+      </c>
+      <c r="D28" s="215">
+        <v>9574</v>
+      </c>
+      <c r="E28" s="215">
+        <v>548799</v>
+      </c>
+      <c r="F28" s="215">
+        <v>157629</v>
+      </c>
+      <c r="G28" s="216">
+        <v>1173336</v>
+      </c>
+      <c r="H28" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="213">
+        <v>2007</v>
+      </c>
+      <c r="B29" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C29" s="215">
+        <v>453670</v>
+      </c>
+      <c r="D29" s="215">
+        <v>11643</v>
+      </c>
+      <c r="E29" s="215">
+        <v>307561</v>
+      </c>
+      <c r="F29" s="215">
+        <v>157795</v>
+      </c>
+      <c r="G29" s="216">
+        <v>930669</v>
+      </c>
+      <c r="H29" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="213">
+        <v>2007</v>
+      </c>
+      <c r="B30" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" s="215">
+        <v>466252</v>
+      </c>
+      <c r="D30" s="215">
+        <v>15983</v>
+      </c>
+      <c r="E30" s="215">
+        <v>251019</v>
+      </c>
+      <c r="F30" s="215">
+        <v>425269</v>
+      </c>
+      <c r="G30" s="216">
+        <v>1158523</v>
+      </c>
+      <c r="H30" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="213">
+        <v>2007</v>
+      </c>
+      <c r="B31" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C31" s="215">
+        <v>973096</v>
+      </c>
+      <c r="D31" s="215">
+        <v>33149</v>
+      </c>
+      <c r="E31" s="215">
+        <v>495642</v>
+      </c>
+      <c r="F31" s="215">
+        <v>409520</v>
+      </c>
+      <c r="G31" s="216">
+        <v>1911407</v>
+      </c>
+      <c r="H31" s="217">
+        <v>5173935</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="213">
+        <v>2008</v>
+      </c>
+      <c r="B32" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C32" s="215">
+        <v>559166</v>
+      </c>
+      <c r="D32" s="215">
+        <v>49955</v>
+      </c>
+      <c r="E32" s="215">
+        <v>502968</v>
+      </c>
+      <c r="F32" s="215">
+        <v>105647</v>
+      </c>
+      <c r="G32" s="216">
+        <v>1217736</v>
+      </c>
+      <c r="H32" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="213">
+        <v>2008</v>
+      </c>
+      <c r="B33" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="215">
+        <v>715784</v>
+      </c>
+      <c r="D33" s="215">
+        <v>66293</v>
+      </c>
+      <c r="E33" s="215">
+        <v>351251</v>
+      </c>
+      <c r="F33" s="215">
+        <v>15203</v>
+      </c>
+      <c r="G33" s="216">
+        <v>1148531</v>
+      </c>
+      <c r="H33" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="213">
+        <v>2008</v>
+      </c>
+      <c r="B34" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C34" s="215">
+        <v>807148</v>
+      </c>
+      <c r="D34" s="215">
+        <v>131920</v>
+      </c>
+      <c r="E34" s="215">
+        <v>258523</v>
+      </c>
+      <c r="F34" s="215">
+        <v>479789</v>
+      </c>
+      <c r="G34" s="216">
+        <v>1677380</v>
+      </c>
+      <c r="H34" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="213">
+        <v>2008</v>
+      </c>
+      <c r="B35" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" s="215">
+        <v>1035568</v>
+      </c>
+      <c r="D35" s="215">
+        <v>134796</v>
+      </c>
+      <c r="E35" s="215">
+        <v>587084</v>
+      </c>
+      <c r="F35" s="215">
+        <v>55872</v>
+      </c>
+      <c r="G35" s="216">
+        <v>1813320</v>
+      </c>
+      <c r="H35" s="217">
+        <v>5856967</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="213">
+        <v>2009</v>
+      </c>
+      <c r="B36" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" s="215">
+        <v>735982</v>
+      </c>
+      <c r="D36" s="215">
+        <v>154321</v>
+      </c>
+      <c r="E36" s="215">
+        <v>459120</v>
+      </c>
+      <c r="F36" s="215">
+        <v>124017</v>
+      </c>
+      <c r="G36" s="216">
+        <v>1473440</v>
+      </c>
+      <c r="H36" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="213">
+        <v>2009</v>
+      </c>
+      <c r="B37" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="215">
+        <v>894954</v>
+      </c>
+      <c r="D37" s="215">
+        <v>266167</v>
+      </c>
+      <c r="E37" s="215">
+        <v>434409</v>
+      </c>
+      <c r="F37" s="215">
+        <v>19851</v>
+      </c>
+      <c r="G37" s="216">
+        <v>1615381</v>
+      </c>
+      <c r="H37" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="213">
+        <v>2009</v>
+      </c>
+      <c r="B38" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" s="215">
+        <v>1191546</v>
+      </c>
+      <c r="D38" s="215">
+        <v>350591</v>
+      </c>
+      <c r="E38" s="215">
+        <v>341216</v>
+      </c>
+      <c r="F38" s="215">
+        <v>31334</v>
+      </c>
+      <c r="G38" s="216">
+        <v>1914687</v>
+      </c>
+      <c r="H38" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="213">
+        <v>2009</v>
+      </c>
+      <c r="B39" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C39" s="215">
+        <v>1381512</v>
+      </c>
+      <c r="D39" s="215">
+        <v>915340</v>
+      </c>
+      <c r="E39" s="215">
+        <v>718871</v>
+      </c>
+      <c r="F39" s="215">
+        <v>42712</v>
+      </c>
+      <c r="G39" s="216">
+        <v>3058435</v>
+      </c>
+      <c r="H39" s="217">
+        <v>8061943</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="213">
+        <v>2010</v>
+      </c>
+      <c r="B40" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C40" s="215">
+        <v>1154308</v>
+      </c>
+      <c r="D40" s="215">
+        <v>1681357</v>
+      </c>
+      <c r="E40" s="215">
+        <v>488762</v>
+      </c>
+      <c r="F40" s="215">
+        <v>89580</v>
+      </c>
+      <c r="G40" s="216">
+        <v>3414007</v>
+      </c>
+      <c r="H40" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="213">
+        <v>2010</v>
+      </c>
+      <c r="B41" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C41" s="215">
+        <v>1157203</v>
+      </c>
+      <c r="D41" s="215">
+        <v>3706529</v>
+      </c>
+      <c r="E41" s="215">
+        <v>388406</v>
+      </c>
+      <c r="F41" s="215">
+        <v>12061</v>
+      </c>
+      <c r="G41" s="216">
+        <v>5264199</v>
+      </c>
+      <c r="H41" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="213">
+        <v>2010</v>
+      </c>
+      <c r="B42" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C42" s="215">
+        <v>1275485</v>
+      </c>
+      <c r="D42" s="215">
+        <v>5650149</v>
+      </c>
+      <c r="E42" s="215">
+        <v>365522</v>
+      </c>
+      <c r="F42" s="215">
+        <v>74946</v>
+      </c>
+      <c r="G42" s="216">
+        <v>7366102</v>
+      </c>
+      <c r="H42" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="213">
+        <v>2010</v>
+      </c>
+      <c r="B43" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C43" s="215">
+        <v>1516912</v>
+      </c>
+      <c r="D43" s="215">
+        <v>9588521</v>
+      </c>
+      <c r="E43" s="215">
+        <v>774008</v>
+      </c>
+      <c r="F43" s="215">
+        <v>828881</v>
+      </c>
+      <c r="G43" s="216">
+        <v>12708322</v>
+      </c>
+      <c r="H43" s="217">
+        <v>28752630</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="213">
+        <v>2011</v>
+      </c>
+      <c r="B44" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" s="215">
+        <v>1058029</v>
+      </c>
+      <c r="D44" s="215">
+        <v>3512636</v>
+      </c>
+      <c r="E44" s="215">
+        <v>233349</v>
+      </c>
+      <c r="F44" s="215">
+        <v>210994</v>
+      </c>
+      <c r="G44" s="216">
+        <v>5015008</v>
+      </c>
+      <c r="H44" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="213">
+        <v>2011</v>
+      </c>
+      <c r="B45" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C45" s="215">
+        <v>1468333</v>
+      </c>
+      <c r="D45" s="215">
+        <v>1892461</v>
+      </c>
+      <c r="E45" s="215">
+        <v>414010</v>
+      </c>
+      <c r="F45" s="215">
+        <v>119903</v>
+      </c>
+      <c r="G45" s="216">
+        <v>3894707</v>
+      </c>
+      <c r="H45" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="213">
+        <v>2011</v>
+      </c>
+      <c r="B46" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C46" s="215">
+        <v>1892683</v>
+      </c>
+      <c r="D46" s="215">
+        <v>543558</v>
+      </c>
+      <c r="E46" s="215">
+        <v>282990</v>
+      </c>
+      <c r="F46" s="215">
+        <v>106655</v>
+      </c>
+      <c r="G46" s="216">
+        <v>2825886</v>
+      </c>
+      <c r="H46" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="213">
+        <v>2011</v>
+      </c>
+      <c r="B47" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C47" s="215">
+        <v>1556934</v>
+      </c>
+      <c r="D47" s="215">
+        <v>322310</v>
+      </c>
+      <c r="E47" s="215">
+        <v>601740</v>
+      </c>
+      <c r="F47" s="215">
+        <v>1623586</v>
+      </c>
+      <c r="G47" s="216">
+        <v>4104570</v>
+      </c>
+      <c r="H47" s="217">
+        <v>15840171</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="213">
+        <v>2012</v>
+      </c>
+      <c r="B48" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C48" s="215">
+        <v>1960675</v>
+      </c>
+      <c r="D48" s="215">
+        <v>8687</v>
+      </c>
+      <c r="E48" s="215">
+        <v>652517</v>
+      </c>
+      <c r="F48" s="215">
+        <v>245337</v>
+      </c>
+      <c r="G48" s="216">
+        <v>2867216</v>
+      </c>
+      <c r="H48" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="213">
+        <v>2012</v>
+      </c>
+      <c r="B49" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C49" s="215">
+        <v>1747230</v>
+      </c>
+      <c r="D49" s="215">
+        <v>2244</v>
+      </c>
+      <c r="E49" s="215">
+        <v>409360</v>
+      </c>
+      <c r="F49" s="215">
+        <v>121118</v>
+      </c>
+      <c r="G49" s="216">
+        <v>2279952</v>
+      </c>
+      <c r="H49" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="213">
+        <v>2012</v>
+      </c>
+      <c r="B50" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C50" s="215">
+        <v>2120437</v>
+      </c>
+      <c r="D50" s="215">
+        <v>1290</v>
+      </c>
+      <c r="E50" s="215">
+        <v>418734</v>
+      </c>
+      <c r="F50" s="215">
+        <v>672892</v>
+      </c>
+      <c r="G50" s="216">
+        <v>3213353</v>
+      </c>
+      <c r="H50" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="213">
+        <v>2012</v>
+      </c>
+      <c r="B51" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C51" s="215">
+        <v>2015951</v>
+      </c>
+      <c r="D51" s="215">
+        <v>11342</v>
+      </c>
+      <c r="E51" s="215">
+        <v>669499</v>
+      </c>
+      <c r="F51" s="215">
+        <v>708003</v>
+      </c>
+      <c r="G51" s="216">
+        <v>3404795</v>
+      </c>
+      <c r="H51" s="217">
+        <v>11765316</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="213">
+        <v>2013</v>
+      </c>
+      <c r="B52" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C52" s="215">
+        <v>1470682</v>
+      </c>
+      <c r="D52" s="215">
+        <v>12188</v>
+      </c>
+      <c r="E52" s="215">
+        <v>1073855</v>
+      </c>
+      <c r="F52" s="215">
+        <v>149135</v>
+      </c>
+      <c r="G52" s="216">
+        <v>2705860</v>
+      </c>
+      <c r="H52" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="213">
+        <v>2013</v>
+      </c>
+      <c r="B53" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C53" s="215">
+        <v>1910491</v>
+      </c>
+      <c r="D53" s="215">
+        <v>6893</v>
+      </c>
+      <c r="E53" s="215">
+        <v>599905</v>
+      </c>
+      <c r="F53" s="215">
+        <v>584158</v>
+      </c>
+      <c r="G53" s="216">
+        <v>3101447</v>
+      </c>
+      <c r="H53" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="213">
+        <v>2013</v>
+      </c>
+      <c r="B54" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C54" s="215">
+        <v>1920716</v>
+      </c>
+      <c r="D54" s="215">
+        <v>8983</v>
+      </c>
+      <c r="E54" s="215">
+        <v>529179</v>
+      </c>
+      <c r="F54" s="215">
+        <v>646799</v>
+      </c>
+      <c r="G54" s="216">
+        <v>3105677</v>
+      </c>
+      <c r="H54" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="213">
+        <v>2013</v>
+      </c>
+      <c r="B55" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C55" s="215">
+        <v>2650761</v>
+      </c>
+      <c r="D55" s="215">
+        <v>10838</v>
+      </c>
+      <c r="E55" s="215">
+        <v>1075929</v>
+      </c>
+      <c r="F55" s="215">
+        <v>1297551</v>
+      </c>
+      <c r="G55" s="216">
+        <v>5035079</v>
+      </c>
+      <c r="H55" s="217">
+        <v>13948063</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="213">
+        <v>2014</v>
+      </c>
+      <c r="B56" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C56" s="215">
+        <v>2663625</v>
+      </c>
+      <c r="D56" s="215">
+        <v>9682</v>
+      </c>
+      <c r="E56" s="215">
+        <v>643723</v>
+      </c>
+      <c r="F56" s="215">
+        <v>1179831</v>
+      </c>
+      <c r="G56" s="216">
+        <v>4496861</v>
+      </c>
+      <c r="H56" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="213">
+        <v>2014</v>
+      </c>
+      <c r="B57" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C57" s="215">
+        <v>1716876</v>
+      </c>
+      <c r="D57" s="215">
+        <v>7726</v>
+      </c>
+      <c r="E57" s="215">
+        <v>654211</v>
+      </c>
+      <c r="F57" s="215">
+        <v>569428</v>
+      </c>
+      <c r="G57" s="216">
+        <v>2948241</v>
+      </c>
+      <c r="H57" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="213">
+        <v>2014</v>
+      </c>
+      <c r="B58" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C58" s="215">
+        <v>2562015</v>
+      </c>
+      <c r="D58" s="215">
+        <v>7609</v>
+      </c>
+      <c r="E58" s="215">
+        <v>573556</v>
+      </c>
+      <c r="F58" s="215">
+        <v>1023033</v>
+      </c>
+      <c r="G58" s="216">
+        <v>4166213</v>
+      </c>
+      <c r="H58" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="213">
+        <v>2014</v>
+      </c>
+      <c r="B59" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C59" s="215">
+        <v>4322677</v>
+      </c>
+      <c r="D59" s="215">
+        <v>28004</v>
+      </c>
+      <c r="E59" s="215">
+        <v>897757</v>
+      </c>
+      <c r="F59" s="215">
+        <v>1245891</v>
+      </c>
+      <c r="G59" s="216">
+        <v>6494329</v>
+      </c>
+      <c r="H59" s="217">
+        <v>18105644</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="213">
+        <v>2015</v>
+      </c>
+      <c r="B60" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C60" s="215">
+        <v>2815022</v>
+      </c>
+      <c r="D60" s="215">
+        <v>23506</v>
+      </c>
+      <c r="E60" s="215">
+        <v>1183409</v>
+      </c>
+      <c r="F60" s="215">
+        <v>720660</v>
+      </c>
+      <c r="G60" s="216">
+        <v>4742597</v>
+      </c>
+      <c r="H60" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="213">
+        <v>2015</v>
+      </c>
+      <c r="B61" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C61" s="215">
+        <v>2424362</v>
+      </c>
+      <c r="D61" s="215">
+        <v>16985</v>
+      </c>
+      <c r="E61" s="215">
+        <v>502277</v>
+      </c>
+      <c r="F61" s="215">
+        <v>51441</v>
+      </c>
+      <c r="G61" s="216">
+        <v>2995065</v>
+      </c>
+      <c r="H61" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="213">
+        <v>2015</v>
+      </c>
+      <c r="B62" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C62" s="215">
+        <v>2717058</v>
+      </c>
+      <c r="D62" s="215">
+        <v>55667</v>
+      </c>
+      <c r="E62" s="215">
+        <v>687746</v>
+      </c>
+      <c r="F62" s="215">
+        <v>359233</v>
+      </c>
+      <c r="G62" s="216">
+        <v>3819704</v>
+      </c>
+      <c r="H62" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="213">
+        <v>2015</v>
+      </c>
+      <c r="B63" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C63" s="215">
+        <v>3255528</v>
+      </c>
+      <c r="D63" s="215">
+        <v>95035</v>
+      </c>
+      <c r="E63" s="215">
+        <v>1128145</v>
+      </c>
+      <c r="F63" s="215">
+        <v>427362</v>
+      </c>
+      <c r="G63" s="216">
+        <v>4906070</v>
+      </c>
+      <c r="H63" s="217">
+        <v>16463436</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="213">
+        <v>2016</v>
+      </c>
+      <c r="B64" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C64" s="215">
+        <v>2679950</v>
+      </c>
+      <c r="D64" s="215">
+        <v>85464</v>
+      </c>
+      <c r="E64" s="215">
+        <v>563643</v>
+      </c>
+      <c r="F64" s="215">
+        <v>294405</v>
+      </c>
+      <c r="G64" s="216">
+        <v>3623462</v>
+      </c>
+      <c r="H64" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="213">
+        <v>2016</v>
+      </c>
+      <c r="B65" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C65" s="215">
+        <v>2623617</v>
+      </c>
+      <c r="D65" s="215">
+        <v>200170</v>
+      </c>
+      <c r="E65" s="215">
+        <v>690618</v>
+      </c>
+      <c r="F65" s="215">
+        <v>86199</v>
+      </c>
+      <c r="G65" s="216">
+        <v>3600604</v>
+      </c>
+      <c r="H65" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="213">
+        <v>2016</v>
+      </c>
+      <c r="B66" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C66" s="215">
+        <v>2857304</v>
+      </c>
+      <c r="D66" s="215">
+        <v>49907</v>
+      </c>
+      <c r="E66" s="215">
+        <v>693032</v>
+      </c>
+      <c r="F66" s="215">
+        <v>60277</v>
+      </c>
+      <c r="G66" s="216">
+        <v>3660520</v>
+      </c>
+      <c r="H66" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="213">
+        <v>2016</v>
+      </c>
+      <c r="B67" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C67" s="215">
+        <v>4446029</v>
+      </c>
+      <c r="D67" s="215">
+        <v>263505</v>
+      </c>
+      <c r="E67" s="215">
+        <v>1052075</v>
+      </c>
+      <c r="F67" s="215">
+        <v>674626</v>
+      </c>
+      <c r="G67" s="216">
+        <v>6436235</v>
+      </c>
+      <c r="H67" s="217">
+        <v>17320821</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="213">
+        <v>2017</v>
+      </c>
+      <c r="B68" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C68" s="215">
+        <v>2772757</v>
+      </c>
+      <c r="D68" s="215">
+        <v>149472</v>
+      </c>
+      <c r="E68" s="215">
+        <v>817442</v>
+      </c>
+      <c r="F68" s="215">
+        <v>2051765</v>
+      </c>
+      <c r="G68" s="216">
+        <v>5791436</v>
+      </c>
+      <c r="H68" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="213">
+        <v>2017</v>
+      </c>
+      <c r="B69" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C69" s="215">
+        <v>2525599</v>
+      </c>
+      <c r="D69" s="215">
+        <v>149917</v>
+      </c>
+      <c r="E69" s="215">
+        <v>750074</v>
+      </c>
+      <c r="F69" s="215">
+        <v>60873</v>
+      </c>
+      <c r="G69" s="216">
+        <v>3486463</v>
+      </c>
+      <c r="H69" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="213">
+        <v>2017</v>
+      </c>
+      <c r="B70" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C70" s="215">
+        <v>2317180</v>
+      </c>
+      <c r="D70" s="215">
+        <v>161043</v>
+      </c>
+      <c r="E70" s="215">
+        <v>683651</v>
+      </c>
+      <c r="F70" s="215">
+        <v>58809</v>
+      </c>
+      <c r="G70" s="216">
+        <v>3220683</v>
+      </c>
+      <c r="H70" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="213">
+        <v>2017</v>
+      </c>
+      <c r="B71" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C71" s="215">
+        <v>4311349</v>
+      </c>
+      <c r="D71" s="215">
+        <v>259124</v>
+      </c>
+      <c r="E71" s="215">
+        <v>872232</v>
+      </c>
+      <c r="F71" s="215">
+        <v>1134048</v>
+      </c>
+      <c r="G71" s="216">
+        <v>6576753</v>
+      </c>
+      <c r="H71" s="217">
+        <v>19075335</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="213">
+        <v>2018</v>
+      </c>
+      <c r="B72" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C72" s="215">
+        <v>3538253</v>
+      </c>
+      <c r="D72" s="215">
+        <v>265384</v>
+      </c>
+      <c r="E72" s="215">
+        <v>1158264</v>
+      </c>
+      <c r="F72" s="215">
+        <v>125269</v>
+      </c>
+      <c r="G72" s="216">
+        <v>5087170</v>
+      </c>
+      <c r="H72" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="213">
+        <v>2018</v>
+      </c>
+      <c r="B73" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C73" s="215">
+        <v>3947735</v>
+      </c>
+      <c r="D73" s="215">
+        <v>427727</v>
+      </c>
+      <c r="E73" s="215">
+        <v>667331</v>
+      </c>
+      <c r="F73" s="215">
+        <v>95613</v>
+      </c>
+      <c r="G73" s="216">
+        <v>5138406</v>
+      </c>
+      <c r="H73" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="213">
+        <v>2018</v>
+      </c>
+      <c r="B74" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C74" s="215">
+        <v>4180417</v>
+      </c>
+      <c r="D74" s="215">
+        <v>396512</v>
+      </c>
+      <c r="E74" s="215">
+        <v>802722</v>
+      </c>
+      <c r="F74" s="215">
+        <v>99152</v>
+      </c>
+      <c r="G74" s="216">
+        <v>5478803</v>
+      </c>
+      <c r="H74" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="213">
+        <v>2018</v>
+      </c>
+      <c r="B75" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C75" s="215">
+        <v>4630297</v>
+      </c>
+      <c r="D75" s="215">
+        <v>756883</v>
+      </c>
+      <c r="E75" s="215">
+        <v>1086677</v>
+      </c>
+      <c r="F75" s="215">
+        <v>813214</v>
+      </c>
+      <c r="G75" s="216">
+        <v>7287071</v>
+      </c>
+      <c r="H75" s="217">
+        <v>22991450</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="213">
+        <v>2019</v>
+      </c>
+      <c r="B76" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C76" s="215">
+        <v>4163383</v>
+      </c>
+      <c r="D76" s="215">
+        <v>1325825</v>
+      </c>
+      <c r="E76" s="215">
+        <v>953884</v>
+      </c>
+      <c r="F76" s="215">
+        <v>839688</v>
+      </c>
+      <c r="G76" s="216">
+        <v>7282780</v>
+      </c>
+      <c r="H76" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="213">
+        <v>2019</v>
+      </c>
+      <c r="B77" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C77" s="215">
+        <v>4310490</v>
+      </c>
+      <c r="D77" s="215">
+        <v>1070212</v>
+      </c>
+      <c r="E77" s="215">
+        <v>763428</v>
+      </c>
+      <c r="F77" s="215">
+        <v>57938</v>
+      </c>
+      <c r="G77" s="216">
+        <v>6202068</v>
+      </c>
+      <c r="H77" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="213">
+        <v>2019</v>
+      </c>
+      <c r="B78" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C78" s="215">
+        <v>4608738</v>
+      </c>
+      <c r="D78" s="215">
+        <v>1114424</v>
+      </c>
+      <c r="E78" s="215">
+        <v>864377</v>
+      </c>
+      <c r="F78" s="215">
+        <v>170849</v>
+      </c>
+      <c r="G78" s="216">
+        <v>6758388</v>
+      </c>
+      <c r="H78" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="213">
+        <v>2019</v>
+      </c>
+      <c r="B79" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C79" s="215">
+        <v>5555545</v>
+      </c>
+      <c r="D79" s="215">
+        <v>1818946</v>
+      </c>
+      <c r="E79" s="215">
+        <v>1118857</v>
+      </c>
+      <c r="F79" s="215">
+        <v>879547</v>
+      </c>
+      <c r="G79" s="216">
+        <v>9372895</v>
+      </c>
+      <c r="H79" s="217">
+        <v>29616131</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="213">
+        <v>2020</v>
+      </c>
+      <c r="B80" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C80" s="215">
+        <v>4313812</v>
+      </c>
+      <c r="D80" s="215">
+        <v>1973944</v>
+      </c>
+      <c r="E80" s="215">
+        <v>706897</v>
+      </c>
+      <c r="F80" s="215">
+        <v>403025</v>
+      </c>
+      <c r="G80" s="216">
+        <v>7397678</v>
+      </c>
+      <c r="H80" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="213">
+        <v>2020</v>
+      </c>
+      <c r="B81" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C81" s="215">
+        <v>4974714</v>
+      </c>
+      <c r="D81" s="215">
+        <v>1526406</v>
+      </c>
+      <c r="E81" s="215">
+        <v>409451</v>
+      </c>
+      <c r="F81" s="215">
+        <v>57458</v>
+      </c>
+      <c r="G81" s="216">
+        <v>6968029</v>
+      </c>
+      <c r="H81" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="213">
+        <v>2020</v>
+      </c>
+      <c r="B82" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C82" s="215">
+        <v>5023838</v>
+      </c>
+      <c r="D82" s="215">
+        <v>1387380</v>
+      </c>
+      <c r="E82" s="215">
+        <v>853317</v>
+      </c>
+      <c r="F82" s="215">
+        <v>58210</v>
+      </c>
+      <c r="G82" s="216">
+        <v>7322745</v>
+      </c>
+      <c r="H82" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="213">
+        <v>2020</v>
+      </c>
+      <c r="B83" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C83" s="215">
+        <v>7038530</v>
+      </c>
+      <c r="D83" s="215">
+        <v>2447599</v>
+      </c>
+      <c r="E83" s="215">
+        <v>1397039</v>
+      </c>
+      <c r="F83" s="215">
+        <v>581376</v>
+      </c>
+      <c r="G83" s="216">
+        <v>11464544</v>
+      </c>
+      <c r="H83" s="217">
+        <v>33152996</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="213">
+        <v>2021</v>
+      </c>
+      <c r="B84" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C84" s="215">
+        <v>5585650</v>
+      </c>
+      <c r="D84" s="215">
+        <v>2424743</v>
+      </c>
+      <c r="E84" s="215">
+        <v>443744</v>
+      </c>
+      <c r="F84" s="215">
+        <v>751496</v>
+      </c>
+      <c r="G84" s="216">
+        <v>9205633</v>
+      </c>
+      <c r="H84" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="213">
+        <v>2021</v>
+      </c>
+      <c r="B85" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C85" s="215">
+        <v>5418883</v>
+      </c>
+      <c r="D85" s="215">
+        <v>2128835</v>
+      </c>
+      <c r="E85" s="215">
+        <v>344264</v>
+      </c>
+      <c r="F85" s="215">
+        <v>60940</v>
+      </c>
+      <c r="G85" s="216">
+        <v>7952922</v>
+      </c>
+      <c r="H85" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="213">
+        <v>2021</v>
+      </c>
+      <c r="B86" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C86" s="215">
+        <v>6984780</v>
+      </c>
+      <c r="D86" s="215">
+        <v>1716402</v>
+      </c>
+      <c r="E86" s="215">
+        <v>394604</v>
+      </c>
+      <c r="F86" s="215">
+        <v>112893</v>
+      </c>
+      <c r="G86" s="216">
+        <v>9208679</v>
+      </c>
+      <c r="H86" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="213">
+        <v>2021</v>
+      </c>
+      <c r="B87" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C87" s="215">
+        <v>8235025</v>
+      </c>
+      <c r="D87" s="215">
+        <v>3042634</v>
+      </c>
+      <c r="E87" s="215">
+        <v>982100</v>
+      </c>
+      <c r="F87" s="215">
+        <v>305208</v>
+      </c>
+      <c r="G87" s="216">
+        <v>12564967</v>
+      </c>
+      <c r="H87" s="217">
+        <v>38932201</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="213">
+        <v>2022</v>
+      </c>
+      <c r="B88" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C88" s="215">
+        <v>5281079</v>
+      </c>
+      <c r="D88" s="215">
+        <v>3466194</v>
+      </c>
+      <c r="E88" s="215">
+        <v>615892</v>
+      </c>
+      <c r="F88" s="215">
+        <v>816529</v>
+      </c>
+      <c r="G88" s="216">
+        <v>10179694</v>
+      </c>
+      <c r="H88" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="213">
+        <v>2022</v>
+      </c>
+      <c r="B89" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C89" s="215">
+        <v>6356949</v>
+      </c>
+      <c r="D89" s="215">
+        <v>2733676</v>
+      </c>
+      <c r="E89" s="215">
+        <v>345547</v>
+      </c>
+      <c r="F89" s="215">
+        <v>90978</v>
+      </c>
+      <c r="G89" s="216">
+        <v>9527150</v>
+      </c>
+      <c r="H89" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="213">
+        <v>2022</v>
+      </c>
+      <c r="B90" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C90" s="215">
+        <v>8076905</v>
+      </c>
+      <c r="D90" s="215">
+        <v>2297227</v>
+      </c>
+      <c r="E90" s="215">
+        <v>596284</v>
+      </c>
+      <c r="F90" s="215">
+        <v>207837</v>
+      </c>
+      <c r="G90" s="216">
+        <v>11178253</v>
+      </c>
+      <c r="H90" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="213">
+        <v>2022</v>
+      </c>
+      <c r="B91" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C91" s="215">
+        <v>6750741</v>
+      </c>
+      <c r="D91" s="215">
+        <v>3284968</v>
+      </c>
+      <c r="E91" s="215">
+        <v>613178</v>
+      </c>
+      <c r="F91" s="215">
+        <v>556726</v>
+      </c>
+      <c r="G91" s="216">
+        <v>11205613</v>
+      </c>
+      <c r="H91" s="217">
+        <v>42090710</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="213">
+        <v>2023</v>
+      </c>
+      <c r="B92" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C92" s="215">
+        <v>6812455</v>
+      </c>
+      <c r="D92" s="215">
+        <v>4523784</v>
+      </c>
+      <c r="E92" s="215">
+        <v>838244</v>
+      </c>
+      <c r="F92" s="215">
+        <v>891226</v>
+      </c>
+      <c r="G92" s="216">
+        <v>13065709</v>
+      </c>
+      <c r="H92" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="213">
+        <v>2023</v>
+      </c>
+      <c r="B93" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C93" s="215">
+        <v>7286918</v>
+      </c>
+      <c r="D93" s="215">
+        <v>3463788</v>
+      </c>
+      <c r="E93" s="215">
+        <v>398580</v>
+      </c>
+      <c r="F93" s="215">
+        <v>138585</v>
+      </c>
+      <c r="G93" s="216">
+        <v>11287871</v>
+      </c>
+      <c r="H93" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="213">
+        <v>2023</v>
+      </c>
+      <c r="B94" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C94" s="215">
+        <v>8500814</v>
+      </c>
+      <c r="D94" s="215">
+        <v>3090340</v>
+      </c>
+      <c r="E94" s="215">
+        <v>386810</v>
+      </c>
+      <c r="F94" s="215">
+        <v>141337</v>
+      </c>
+      <c r="G94" s="216">
+        <v>12119301</v>
+      </c>
+      <c r="H94" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="213">
+        <v>2023</v>
+      </c>
+      <c r="B95" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C95" s="215">
+        <v>7657674</v>
+      </c>
+      <c r="D95" s="215">
+        <v>4422891</v>
+      </c>
+      <c r="E95" s="215">
+        <v>780365</v>
+      </c>
+      <c r="F95" s="215">
+        <v>268648</v>
+      </c>
+      <c r="G95" s="216">
+        <v>13129578</v>
+      </c>
+      <c r="H95" s="217">
+        <v>49602459</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="213">
+        <v>2024</v>
+      </c>
+      <c r="B96" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C96" s="215">
+        <v>7039551</v>
+      </c>
+      <c r="D96" s="215">
+        <v>5106888</v>
+      </c>
+      <c r="E96" s="215">
+        <v>660904</v>
+      </c>
+      <c r="F96" s="215">
+        <v>1036842</v>
+      </c>
+      <c r="G96" s="216">
+        <v>13844185</v>
+      </c>
+      <c r="H96" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="213">
+        <v>2024</v>
+      </c>
+      <c r="B97" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C97" s="215">
+        <v>6692758</v>
+      </c>
+      <c r="D97" s="215">
+        <v>4029007</v>
+      </c>
+      <c r="E97" s="215">
+        <v>271129</v>
+      </c>
+      <c r="F97" s="215">
+        <v>64625</v>
+      </c>
+      <c r="G97" s="216">
+        <v>11057519</v>
+      </c>
+      <c r="H97" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="213">
+        <v>2024</v>
+      </c>
+      <c r="B98" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C98" s="215">
+        <v>8538561</v>
+      </c>
+      <c r="D98" s="215">
+        <v>3409643</v>
+      </c>
+      <c r="E98" s="215">
+        <v>512130</v>
+      </c>
+      <c r="F98" s="215">
+        <v>107558</v>
+      </c>
+      <c r="G98" s="216">
+        <v>12567892</v>
+      </c>
+      <c r="H98" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="213">
+        <v>2024</v>
+      </c>
+      <c r="B99" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C99" s="215">
+        <v>8393679</v>
+      </c>
+      <c r="D99" s="215">
+        <v>4505033</v>
+      </c>
+      <c r="E99" s="215">
+        <v>743249</v>
+      </c>
+      <c r="F99" s="215">
+        <v>368626</v>
+      </c>
+      <c r="G99" s="216">
+        <v>14010587</v>
+      </c>
+      <c r="H99" s="217">
+        <v>51480183</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="213">
+        <v>2025</v>
+      </c>
+      <c r="B100" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C100" s="215">
+        <v>7390510</v>
+      </c>
+      <c r="D100" s="215">
+        <v>5892300</v>
+      </c>
+      <c r="E100" s="215">
+        <v>688430</v>
+      </c>
+      <c r="F100" s="215">
+        <v>224749</v>
+      </c>
+      <c r="G100" s="216">
+        <v>14195989</v>
+      </c>
+      <c r="H100" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="213">
+        <v>2025</v>
+      </c>
+      <c r="B101" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C101" s="215">
+        <v>7605909</v>
+      </c>
+      <c r="D101" s="215">
+        <v>4672630</v>
+      </c>
+      <c r="E101" s="215">
+        <v>588450</v>
+      </c>
+      <c r="F101" s="215">
+        <v>94038</v>
+      </c>
+      <c r="G101" s="216">
+        <v>12961027</v>
+      </c>
+      <c r="H101" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="213">
+        <v>2025</v>
+      </c>
+      <c r="B102" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C102" s="215">
+        <v>10950241</v>
+      </c>
+      <c r="D102" s="215">
+        <v>3919057</v>
+      </c>
+      <c r="E102" s="215">
+        <v>624678</v>
+      </c>
+      <c r="F102" s="215">
+        <v>162912</v>
+      </c>
+      <c r="G102" s="216">
+        <v>15656888</v>
+      </c>
+      <c r="H102" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A103" s="213">
+        <v>2025</v>
+      </c>
+      <c r="B103" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C103" s="215">
+        <v>10194903</v>
+      </c>
+      <c r="D103" s="215">
+        <v>5633247</v>
+      </c>
+      <c r="E103" s="215">
+        <v>870295</v>
+      </c>
+      <c r="F103" s="215">
+        <v>154071</v>
+      </c>
+      <c r="G103" s="216">
+        <v>16852516</v>
+      </c>
+      <c r="H103" s="217">
+        <v>59666420</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A104" s="213">
+        <v>2026</v>
+      </c>
+      <c r="B104" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C104" s="215">
+        <v>9624179</v>
+      </c>
+      <c r="D104" s="215">
+        <v>6813016</v>
+      </c>
+      <c r="E104" s="215">
+        <v>574362</v>
+      </c>
+      <c r="F104" s="215">
+        <v>220084</v>
+      </c>
+      <c r="G104" s="216">
+        <v>17231641</v>
+      </c>
+      <c r="H104" s="217" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A105" s="213">
+        <v>2026</v>
+      </c>
+      <c r="B105" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C105" s="215">
+        <v>9257860</v>
+      </c>
+      <c r="D105" s="215">
+        <v>5412848</v>
+      </c>
+      <c r="E105" s="215">
+        <v>495547</v>
+      </c>
+      <c r="F105" s="215">
+        <v>45859</v>
+      </c>
+      <c r="G105" s="216">
+        <v>15212114</v>
+      </c>
+      <c r="H105" s="217">
+        <v>32443755</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A106" s="94"/>
+      <c r="B106" s="94"/>
+      <c r="C106" s="94"/>
+      <c r="D106" s="94"/>
+      <c r="E106" s="94"/>
+      <c r="F106" s="94"/>
+      <c r="G106" s="94"/>
+      <c r="H106" s="94"/>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A107" s="94"/>
+      <c r="B107" s="94"/>
+      <c r="C107" s="94"/>
+      <c r="D107" s="94"/>
+      <c r="E107" s="94"/>
+      <c r="F107" s="94"/>
+      <c r="G107" s="94"/>
+      <c r="H107" s="94"/>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A108" s="94"/>
+      <c r="B108" s="94"/>
+      <c r="C108" s="94"/>
+      <c r="D108" s="94"/>
+      <c r="E108" s="94"/>
+      <c r="F108" s="94"/>
+      <c r="G108" s="94"/>
+      <c r="H108" s="94"/>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A109" s="94"/>
+      <c r="B109" s="94"/>
+      <c r="C109" s="94"/>
+      <c r="D109" s="94"/>
+      <c r="E109" s="94"/>
+      <c r="F109" s="94"/>
+      <c r="G109" s="94"/>
+      <c r="H109" s="94"/>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A110" s="94"/>
+      <c r="B110" s="94"/>
+      <c r="C110" s="94"/>
+      <c r="D110" s="94"/>
+      <c r="E110" s="94"/>
+      <c r="F110" s="94"/>
+      <c r="G110" s="94"/>
+      <c r="H110" s="94"/>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A111" s="94"/>
+      <c r="B111" s="94"/>
+      <c r="C111" s="94"/>
+      <c r="D111" s="94"/>
+      <c r="E111" s="94"/>
+      <c r="F111" s="94"/>
+      <c r="G111" s="94"/>
+      <c r="H111" s="94"/>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A112" s="94"/>
+      <c r="B112" s="94"/>
+      <c r="C112" s="94"/>
+      <c r="D112" s="94"/>
+      <c r="E112" s="94"/>
+      <c r="F112" s="94"/>
+      <c r="G112" s="94"/>
+      <c r="H112" s="94"/>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A113" s="94"/>
+      <c r="B113" s="94"/>
+      <c r="C113" s="94"/>
+      <c r="D113" s="94"/>
+      <c r="E113" s="94"/>
+      <c r="F113" s="94"/>
+      <c r="G113" s="94"/>
+      <c r="H113" s="94"/>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A114" s="94"/>
+      <c r="B114" s="94"/>
+      <c r="C114" s="94"/>
+      <c r="D114" s="94"/>
+      <c r="E114" s="94"/>
+      <c r="F114" s="94"/>
+      <c r="G114" s="94"/>
+      <c r="H114" s="94"/>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A115" s="94"/>
+      <c r="B115" s="94"/>
+      <c r="C115" s="94"/>
+      <c r="D115" s="94"/>
+      <c r="E115" s="94"/>
+      <c r="F115" s="94"/>
+      <c r="G115" s="94"/>
+      <c r="H115" s="94"/>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A116" s="94"/>
+      <c r="B116" s="94"/>
+      <c r="C116" s="94"/>
+      <c r="D116" s="94"/>
+      <c r="E116" s="94"/>
+      <c r="F116" s="94"/>
+      <c r="G116" s="94"/>
+      <c r="H116" s="94"/>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A117" s="94"/>
+      <c r="B117" s="94"/>
+      <c r="C117" s="94"/>
+      <c r="D117" s="94"/>
+      <c r="E117" s="94"/>
+      <c r="F117" s="94"/>
+      <c r="G117" s="94"/>
+      <c r="H117" s="94"/>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A118" s="94"/>
+      <c r="B118" s="94"/>
+      <c r="C118" s="94"/>
+      <c r="D118" s="94"/>
+      <c r="E118" s="94"/>
+      <c r="F118" s="94"/>
+      <c r="G118" s="94"/>
+      <c r="H118" s="94"/>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A119" s="94"/>
+      <c r="B119" s="94"/>
+      <c r="C119" s="94"/>
+      <c r="D119" s="94"/>
+      <c r="E119" s="94"/>
+      <c r="F119" s="94"/>
+      <c r="G119" s="94"/>
+      <c r="H119" s="94"/>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A120" s="94"/>
+      <c r="B120" s="94"/>
+      <c r="C120" s="94"/>
+      <c r="D120" s="94"/>
+      <c r="E120" s="94"/>
+      <c r="F120" s="94"/>
+      <c r="G120" s="94"/>
+      <c r="H120" s="94"/>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A121" s="94"/>
+      <c r="B121" s="94"/>
+      <c r="C121" s="94"/>
+      <c r="D121" s="94"/>
+      <c r="E121" s="94"/>
+      <c r="F121" s="94"/>
+      <c r="G121" s="94"/>
+      <c r="H121" s="94"/>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A122" s="94"/>
+      <c r="B122" s="94"/>
+      <c r="C122" s="94"/>
+      <c r="D122" s="94"/>
+      <c r="E122" s="94"/>
+      <c r="F122" s="94"/>
+      <c r="G122" s="94"/>
+      <c r="H122" s="94"/>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A123" s="94"/>
+      <c r="B123" s="94"/>
+      <c r="C123" s="94"/>
+      <c r="D123" s="94"/>
+      <c r="E123" s="94"/>
+      <c r="F123" s="94"/>
+      <c r="G123" s="94"/>
+      <c r="H123" s="94"/>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A124" s="94"/>
+      <c r="B124" s="94"/>
+      <c r="C124" s="94"/>
+      <c r="D124" s="94"/>
+      <c r="E124" s="94"/>
+      <c r="F124" s="94"/>
+      <c r="G124" s="94"/>
+      <c r="H124" s="94"/>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A125" s="94"/>
+      <c r="B125" s="94"/>
+      <c r="C125" s="94"/>
+      <c r="D125" s="94"/>
+      <c r="E125" s="94"/>
+      <c r="F125" s="94"/>
+      <c r="G125" s="94"/>
+      <c r="H125" s="94"/>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A126" s="94"/>
+      <c r="B126" s="94"/>
+      <c r="C126" s="94"/>
+      <c r="D126" s="94"/>
+      <c r="E126" s="94"/>
+      <c r="F126" s="94"/>
+      <c r="G126" s="94"/>
+      <c r="H126" s="94"/>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A127" s="13"/>
+      <c r="B127" s="7"/>
+      <c r="C127" s="7"/>
+      <c r="D127" s="7"/>
+      <c r="E127" s="7"/>
+      <c r="F127" s="7"/>
+      <c r="G127" s="7"/>
+      <c r="H127" s="7"/>
+    </row>
+    <row r="129" spans="1:8" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="258" t="s">
+        <v>157</v>
+      </c>
+      <c r="B129" s="258"/>
+      <c r="C129" s="258"/>
+      <c r="D129" s="258"/>
+      <c r="E129" s="258"/>
+      <c r="F129" s="258"/>
+      <c r="G129" s="258"/>
+      <c r="H129" s="258"/>
+    </row>
+    <row r="130" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A130" s="273" t="s">
+        <v>158</v>
+      </c>
+      <c r="B130" s="273"/>
+      <c r="C130" s="273"/>
+      <c r="D130" s="273"/>
+      <c r="E130" s="273"/>
+      <c r="F130" s="273"/>
+      <c r="G130" s="273"/>
+      <c r="H130" s="273"/>
+    </row>
+    <row r="131" spans="1:8" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A131" s="110"/>
+    </row>
+    <row r="132" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A132" s="5"/>
+      <c r="B132" s="8"/>
+      <c r="C132" s="8"/>
+    </row>
+    <row r="133" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A133" s="280"/>
+      <c r="B133" s="280"/>
+      <c r="C133" s="280"/>
+      <c r="D133" s="280"/>
+      <c r="E133" s="280"/>
+      <c r="F133" s="280"/>
+      <c r="G133" s="280"/>
+      <c r="H133" s="280"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A129:H129"/>
+    <mergeCell ref="A130:H130"/>
+    <mergeCell ref="A133:H133"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+  </mergeCells>
+  <phoneticPr fontId="41" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{C60A0557-2A25-45BA-BD19-1E85D14E3522}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DC39FA5-ADA5-45F5-B5B7-396306A819F9}">
+  <dimension ref="A1:F37"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.5546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="6" width="24.44140625" style="6" customWidth="1"/>
+    <col min="7" max="9" width="8.5546875" style="6"/>
+    <col min="10" max="10" width="8.5546875" style="6" customWidth="1"/>
+    <col min="11" max="16384" width="8.5546875" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" ht="25.8" x14ac:dyDescent="0.3">
+      <c r="A2" s="271" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2" s="271"/>
+      <c r="C2" s="271"/>
+      <c r="D2" s="271"/>
+      <c r="E2" s="271"/>
+      <c r="F2" s="271"/>
+    </row>
+    <row r="3" spans="1:6" s="9" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="256" t="s">
+        <v>142</v>
+      </c>
+      <c r="B3" s="256"/>
+      <c r="C3" s="256"/>
+      <c r="D3" s="256"/>
+      <c r="E3" s="256"/>
+      <c r="F3" s="256"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4"/>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5"/>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6"/>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7"/>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8"/>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9"/>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10"/>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11"/>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11" s="105"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12"/>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12" s="105"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13"/>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14"/>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15"/>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A17"/>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A18"/>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A21"/>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A22"/>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A23"/>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A24"/>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A25" s="258" t="s">
+        <v>160</v>
+      </c>
+      <c r="B25" s="258"/>
+      <c r="C25" s="258"/>
+      <c r="D25" s="258"/>
+      <c r="E25" s="258"/>
+      <c r="F25" s="258"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A26" s="273" t="s">
+        <v>161</v>
+      </c>
+      <c r="B26" s="273"/>
+      <c r="C26" s="273"/>
+      <c r="D26" s="273"/>
+      <c r="E26" s="273"/>
+      <c r="F26" s="273"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A28" s="258" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="258"/>
+      <c r="C28" s="258"/>
+      <c r="D28" s="258"/>
+      <c r="E28" s="258"/>
+      <c r="F28" s="258"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A29" s="274" t="s">
+        <v>162</v>
+      </c>
+      <c r="B29" s="274"/>
+      <c r="C29" s="274"/>
+      <c r="D29" s="274"/>
+      <c r="E29" s="274"/>
+      <c r="F29" s="274"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A30" s="274"/>
+      <c r="B30" s="274"/>
+      <c r="C30" s="274"/>
+      <c r="D30" s="274"/>
+      <c r="E30" s="274"/>
+      <c r="F30" s="274"/>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A37" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A29:F30"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A25:F25"/>
+    <mergeCell ref="A26:F26"/>
+    <mergeCell ref="A28:F28"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{8B449BFE-957D-4BEB-80DF-A0A849142B24}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52CD6E2C-ABFF-4E29-997B-0A4D6AA75C40}">
+  <dimension ref="A1:J70"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.5546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12" style="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="9" width="8.5546875" style="6"/>
+    <col min="10" max="10" width="8.5546875" style="6" customWidth="1"/>
+    <col min="11" max="16384" width="8.5546875" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A1" s="145" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="145"/>
+      <c r="C1" s="145"/>
+      <c r="D1" s="145"/>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="145"/>
+    </row>
+    <row r="2" spans="1:9" ht="25.8" x14ac:dyDescent="0.3">
+      <c r="A2" s="271" t="s">
+        <v>163</v>
+      </c>
+      <c r="B2" s="271"/>
+      <c r="C2" s="271"/>
+      <c r="D2" s="271"/>
+      <c r="E2" s="271"/>
+      <c r="F2" s="271"/>
+      <c r="G2" s="271"/>
+      <c r="H2" s="271"/>
+      <c r="I2" s="271"/>
+    </row>
+    <row r="3" spans="1:9" s="9" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="256" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="256"/>
+      <c r="C3" s="256"/>
+      <c r="D3" s="256"/>
+      <c r="E3" s="256"/>
+      <c r="F3" s="256"/>
+      <c r="G3" s="256"/>
+      <c r="H3" s="256"/>
+      <c r="I3" s="256"/>
+    </row>
+    <row r="4" spans="1:9" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>153</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="E4" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" s="97" t="s">
+        <v>106</v>
+      </c>
+      <c r="D5" s="97">
+        <v>0.4</v>
+      </c>
+      <c r="E5" s="147">
+        <v>0.4</v>
+      </c>
+      <c r="F5" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A6" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="97">
+        <v>0.5</v>
+      </c>
+      <c r="D6" s="97">
+        <v>0.3</v>
+      </c>
+      <c r="E6" s="147">
+        <v>0.8</v>
+      </c>
+      <c r="F6" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A7" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C7" s="97">
+        <v>0.3</v>
+      </c>
+      <c r="D7" s="97">
+        <v>1.2</v>
+      </c>
+      <c r="E7" s="147">
+        <v>1.5</v>
+      </c>
+      <c r="F7" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A8" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="D8" s="97">
+        <v>0.5</v>
+      </c>
+      <c r="E8" s="147">
+        <v>0.7</v>
+      </c>
+      <c r="F8" s="97">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A9" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="97">
+        <v>0.2</v>
+      </c>
+      <c r="D9" s="97">
+        <v>0.4</v>
+      </c>
+      <c r="E9" s="147">
+        <v>0.7</v>
+      </c>
+      <c r="F9" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A10" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="97">
+        <v>0.4</v>
+      </c>
+      <c r="D10" s="97">
+        <v>0.5</v>
+      </c>
+      <c r="E10" s="147">
+        <v>0.9</v>
+      </c>
+      <c r="F10" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A11" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C11" s="97">
+        <v>0.7</v>
+      </c>
+      <c r="D11" s="97">
+        <v>0.4</v>
+      </c>
+      <c r="E11" s="147">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F11" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A12" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="D12" s="97">
+        <v>0.8</v>
+      </c>
+      <c r="E12" s="147">
+        <v>0.9</v>
+      </c>
+      <c r="F12" s="97">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A13" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="97">
+        <v>0.2</v>
+      </c>
+      <c r="D13" s="97">
+        <v>0.4</v>
+      </c>
+      <c r="E13" s="147">
+        <v>0.6</v>
+      </c>
+      <c r="F13" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A14" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" s="97">
+        <v>1.4</v>
+      </c>
+      <c r="D14" s="97">
+        <v>0.4</v>
+      </c>
+      <c r="E14" s="147">
+        <v>1.8</v>
+      </c>
+      <c r="F14" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A15" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="97" t="s">
+        <v>106</v>
+      </c>
+      <c r="D15" s="97">
+        <v>0.2</v>
+      </c>
+      <c r="E15" s="147">
+        <v>0.2</v>
+      </c>
+      <c r="F15" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A16" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="97">
+        <v>0.6</v>
+      </c>
+      <c r="D16" s="97">
+        <v>0.8</v>
+      </c>
+      <c r="E16" s="147">
+        <v>1.3</v>
+      </c>
+      <c r="F16" s="97">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A17" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="97">
+        <v>0</v>
+      </c>
+      <c r="D17" s="97">
+        <v>0.2</v>
+      </c>
+      <c r="E17" s="147">
+        <v>0.2</v>
+      </c>
+      <c r="F17" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A18" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="97">
+        <v>0.2</v>
+      </c>
+      <c r="D18" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="E18" s="147">
+        <v>0.3</v>
+      </c>
+      <c r="F18" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A19" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="97">
+        <v>0.2</v>
+      </c>
+      <c r="D19" s="97">
+        <v>0.4</v>
+      </c>
+      <c r="E19" s="147">
+        <v>0.6</v>
+      </c>
+      <c r="F19" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A20" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="97">
+        <v>0</v>
+      </c>
+      <c r="D20" s="97">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E20" s="147">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F20" s="97">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A21" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="97">
+        <v>0.2</v>
+      </c>
+      <c r="D21" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="E21" s="147">
+        <v>0.3</v>
+      </c>
+      <c r="F21" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A22" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="97">
+        <v>0</v>
+      </c>
+      <c r="D22" s="97">
+        <v>0.4</v>
+      </c>
+      <c r="E22" s="147">
+        <v>0.4</v>
+      </c>
+      <c r="F22" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A23" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="97">
+        <v>0.3</v>
+      </c>
+      <c r="D23" s="97">
+        <v>0.2</v>
+      </c>
+      <c r="E23" s="147">
+        <v>0.5</v>
+      </c>
+      <c r="F23" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A24" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="97">
+        <v>0.6</v>
+      </c>
+      <c r="D24" s="97">
+        <v>0.7</v>
+      </c>
+      <c r="E24" s="147">
+        <v>1.3</v>
+      </c>
+      <c r="F24" s="97">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A25" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="97">
+        <v>0</v>
+      </c>
+      <c r="D25" s="97">
+        <v>0.3</v>
+      </c>
+      <c r="E25" s="147">
+        <v>0.3</v>
+      </c>
+      <c r="F25" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A26" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="97">
+        <v>0</v>
+      </c>
+      <c r="D26" s="97">
+        <v>0.6</v>
+      </c>
+      <c r="E26" s="147">
+        <v>0.6</v>
+      </c>
+      <c r="F26" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A27" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="97">
+        <v>0.6</v>
+      </c>
+      <c r="D27" s="97" t="s">
+        <v>106</v>
+      </c>
+      <c r="E27" s="147">
+        <v>0.6</v>
+      </c>
+      <c r="F27" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A28" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="D28" s="97">
+        <v>0.5</v>
+      </c>
+      <c r="E28" s="147">
+        <v>0.6</v>
+      </c>
+      <c r="F28" s="97">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A29" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="97">
+        <v>0.3</v>
+      </c>
+      <c r="D29" s="97">
+        <v>0.6</v>
+      </c>
+      <c r="E29" s="147">
+        <v>0.9</v>
+      </c>
+      <c r="F29" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A30" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="97">
+        <v>0.3</v>
+      </c>
+      <c r="D30" s="97">
+        <v>0.2</v>
+      </c>
+      <c r="E30" s="147">
+        <v>0.5</v>
+      </c>
+      <c r="F30" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A31" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B31" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="97">
+        <v>0.9</v>
+      </c>
+      <c r="D31" s="97">
+        <v>0.4</v>
+      </c>
+      <c r="E31" s="147">
+        <v>1.3</v>
+      </c>
+      <c r="F31" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A32" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C32" s="97">
+        <v>0.9</v>
+      </c>
+      <c r="D32" s="97">
+        <v>0.7</v>
+      </c>
+      <c r="E32" s="147">
+        <v>1.6</v>
+      </c>
+      <c r="F32" s="97">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A33" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="97">
+        <v>0.2</v>
+      </c>
+      <c r="D33" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="E33" s="147">
+        <v>0.3</v>
+      </c>
+      <c r="F33" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A34" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="97">
+        <v>0.5</v>
+      </c>
+      <c r="D34" s="97">
+        <v>1</v>
+      </c>
+      <c r="E34" s="147">
+        <v>1.5</v>
+      </c>
+      <c r="F34" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A35" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="97">
+        <v>0.3</v>
+      </c>
+      <c r="D35" s="97">
+        <v>0.6</v>
+      </c>
+      <c r="E35" s="147">
+        <v>0.9</v>
+      </c>
+      <c r="F35" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A36" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B36" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="97">
+        <v>0</v>
+      </c>
+      <c r="D36" s="97">
+        <v>1.3</v>
+      </c>
+      <c r="E36" s="147">
+        <v>1.3</v>
+      </c>
+      <c r="F36" s="97">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A37" s="13">
+        <v>2026</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="97">
+        <v>0.6</v>
+      </c>
+      <c r="D37" s="97">
+        <v>0.5</v>
+      </c>
+      <c r="E37" s="147">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F37" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A38" s="13">
+        <v>2026</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="97">
+        <v>0</v>
+      </c>
+      <c r="D38" s="97">
+        <v>0.4</v>
+      </c>
+      <c r="E38" s="147">
+        <v>0.4</v>
+      </c>
+      <c r="F38" s="97">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" s="28" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A53" s="6"/>
+      <c r="B53" s="6"/>
+      <c r="C53" s="6"/>
+      <c r="D53" s="6"/>
+      <c r="E53" s="6"/>
+      <c r="F53" s="6"/>
+    </row>
+    <row r="60" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A60" s="28"/>
+      <c r="B60" s="28"/>
+      <c r="C60" s="28"/>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="28"/>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A61" s="283" t="s">
+        <v>164</v>
+      </c>
+      <c r="B61" s="283"/>
+      <c r="C61" s="283"/>
+      <c r="D61" s="283"/>
+      <c r="E61" s="283"/>
+      <c r="F61" s="283"/>
+      <c r="G61" s="283"/>
+      <c r="H61" s="283"/>
+      <c r="I61" s="283"/>
+      <c r="J61" s="283"/>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A62" s="282" t="s">
+        <v>165</v>
+      </c>
+      <c r="B62" s="282"/>
+      <c r="C62" s="282"/>
+      <c r="D62" s="282"/>
+      <c r="E62" s="282"/>
+      <c r="F62" s="282"/>
+      <c r="G62" s="282"/>
+      <c r="H62" s="282"/>
+      <c r="I62" s="282"/>
+      <c r="J62" s="282"/>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A63" s="282"/>
+      <c r="B63" s="282"/>
+      <c r="C63" s="282"/>
+      <c r="D63" s="282"/>
+      <c r="E63" s="282"/>
+      <c r="F63" s="282"/>
+      <c r="G63" s="282"/>
+      <c r="H63" s="282"/>
+      <c r="I63" s="282"/>
+      <c r="J63" s="282"/>
+    </row>
+    <row r="64" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A64" s="28"/>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A65" s="283" t="s">
+        <v>85</v>
+      </c>
+      <c r="B65" s="283"/>
+      <c r="C65" s="283"/>
+      <c r="D65" s="283"/>
+      <c r="E65" s="283"/>
+      <c r="F65" s="283"/>
+      <c r="G65" s="283"/>
+      <c r="H65" s="283"/>
+      <c r="I65" s="283"/>
+      <c r="J65" s="283"/>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A66" s="282" t="s">
+        <v>166</v>
+      </c>
+      <c r="B66" s="282"/>
+      <c r="C66" s="282"/>
+      <c r="D66" s="282"/>
+      <c r="E66" s="282"/>
+      <c r="F66" s="282"/>
+      <c r="G66" s="282"/>
+      <c r="H66" s="282"/>
+      <c r="I66" s="282"/>
+      <c r="J66" s="282"/>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A67" s="282"/>
+      <c r="B67" s="282"/>
+      <c r="C67" s="282"/>
+      <c r="D67" s="282"/>
+      <c r="E67" s="282"/>
+      <c r="F67" s="282"/>
+      <c r="G67" s="282"/>
+      <c r="H67" s="282"/>
+      <c r="I67" s="282"/>
+      <c r="J67" s="282"/>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A68" s="282"/>
+      <c r="B68" s="282"/>
+      <c r="C68" s="282"/>
+      <c r="D68" s="282"/>
+      <c r="E68" s="282"/>
+      <c r="F68" s="282"/>
+      <c r="G68" s="282"/>
+      <c r="H68" s="282"/>
+      <c r="I68" s="282"/>
+      <c r="J68" s="282"/>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A69" s="282"/>
+      <c r="B69" s="282"/>
+      <c r="C69" s="282"/>
+      <c r="D69" s="282"/>
+      <c r="E69" s="282"/>
+      <c r="F69" s="282"/>
+      <c r="G69" s="282"/>
+      <c r="H69" s="282"/>
+      <c r="I69" s="282"/>
+      <c r="J69" s="282"/>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A70" s="143"/>
+      <c r="B70" s="143"/>
+      <c r="C70" s="143"/>
+      <c r="D70" s="143"/>
+      <c r="E70" s="143"/>
+      <c r="F70" s="143"/>
+      <c r="G70" s="143"/>
+      <c r="H70" s="143"/>
+      <c r="I70" s="143"/>
+      <c r="J70" s="143"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A62:J63"/>
+    <mergeCell ref="A66:J69"/>
+    <mergeCell ref="A61:J61"/>
+    <mergeCell ref="A65:J65"/>
+    <mergeCell ref="A3:I3"/>
+  </mergeCells>
+  <phoneticPr fontId="41" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{D7D70B0B-4C7E-41C3-8356-6C8E9781D69F}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47C355ED-83B5-43AD-B06D-5FA91949E2B1}">
+  <dimension ref="A1:I82"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.5546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16" style="6" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19" style="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="19.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="8.5546875" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:8" ht="25.8" x14ac:dyDescent="0.3">
+      <c r="A2" s="271" t="s">
+        <v>167</v>
+      </c>
+      <c r="B2" s="271"/>
+      <c r="C2" s="271"/>
+      <c r="D2" s="271"/>
+      <c r="E2" s="271"/>
+      <c r="F2" s="271"/>
+      <c r="G2" s="271"/>
+      <c r="H2" s="271"/>
+    </row>
+    <row r="3" spans="1:8" s="9" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="256" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="256"/>
+      <c r="C3" s="256"/>
+      <c r="D3" s="256"/>
+      <c r="E3" s="256"/>
+      <c r="F3" s="256"/>
+      <c r="G3" s="256"/>
+      <c r="H3" s="256"/>
+    </row>
+    <row r="4" spans="1:8" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="172" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="172" t="s">
+        <v>168</v>
+      </c>
+      <c r="D4" s="174" t="s">
+        <v>77</v>
+      </c>
+      <c r="E4" s="175"/>
+    </row>
+    <row r="5" spans="1:8" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" s="97">
+        <v>15.1</v>
+      </c>
+      <c r="D5" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A6" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="97">
+        <v>26.4</v>
+      </c>
+      <c r="D6" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A7" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C7" s="97">
+        <v>21.8</v>
+      </c>
+      <c r="D7" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A8" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" s="97">
+        <v>26</v>
+      </c>
+      <c r="D8" s="97">
+        <v>89.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A9" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="97">
+        <v>19.2</v>
+      </c>
+      <c r="D9" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A10" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="97">
+        <v>17.5</v>
+      </c>
+      <c r="D10" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A11" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C11" s="97">
+        <v>24</v>
+      </c>
+      <c r="D11" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A12" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="97">
+        <v>29.9</v>
+      </c>
+      <c r="D12" s="97">
+        <v>90.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A13" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="97">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="D13" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A14" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" s="97">
+        <v>22.1</v>
+      </c>
+      <c r="D14" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="97">
+        <v>18.3</v>
+      </c>
+      <c r="D15" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A16" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="97">
+        <v>18</v>
+      </c>
+      <c r="D16" s="97">
+        <v>77.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A17" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="97">
+        <v>21.4</v>
+      </c>
+      <c r="D17" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="97">
+        <v>10.6</v>
+      </c>
+      <c r="D18" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A19" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="97">
+        <v>16.8</v>
+      </c>
+      <c r="D19" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A20" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="97">
+        <v>10.4</v>
+      </c>
+      <c r="D20" s="97">
+        <v>59.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="97">
+        <v>8.1</v>
+      </c>
+      <c r="D21" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A22" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="97">
+        <v>12.6</v>
+      </c>
+      <c r="D22" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="97">
+        <v>10.5</v>
+      </c>
+      <c r="D23" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="97">
+        <v>15.6</v>
+      </c>
+      <c r="D24" s="97">
+        <v>46.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="97">
+        <v>12.6</v>
+      </c>
+      <c r="D25" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="97">
+        <v>13</v>
+      </c>
+      <c r="D26" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="97">
+        <v>23.8</v>
+      </c>
+      <c r="D27" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="97">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="D28" s="97">
+        <v>87.7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="97">
+        <v>41.1</v>
+      </c>
+      <c r="D29" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="97">
+        <v>41.5</v>
+      </c>
+      <c r="D30" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B31" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="97">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="D31" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C32" s="97">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="D32" s="97">
+        <v>150.80000000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A33" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="97">
+        <v>22.7</v>
+      </c>
+      <c r="D33" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A34" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="97">
+        <v>33.9</v>
+      </c>
+      <c r="D34" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A35" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="97">
+        <v>33.1</v>
+      </c>
+      <c r="D35" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A36" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B36" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="97">
+        <v>23.2</v>
+      </c>
+      <c r="D36" s="97">
+        <v>112.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A37" s="13">
+        <v>2026</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="97">
+        <v>15.7</v>
+      </c>
+      <c r="D37" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A38" s="13">
+        <v>2026</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="97">
+        <v>12</v>
+      </c>
+      <c r="D38" s="97">
+        <v>27.7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="6"/>
+      <c r="B44" s="6"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+    </row>
+    <row r="45" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="6"/>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
+      <c r="F45" s="6"/>
+      <c r="G45" s="6"/>
+    </row>
+    <row r="46" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="6"/>
+      <c r="B46" s="6"/>
+      <c r="C46" s="6"/>
+      <c r="D46" s="6"/>
+      <c r="E46" s="6"/>
+      <c r="F46" s="6"/>
+      <c r="G46" s="6"/>
+    </row>
+    <row r="47" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="6"/>
+      <c r="B47" s="6"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
+      <c r="F47" s="6"/>
+      <c r="G47" s="6"/>
+    </row>
+    <row r="48" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="6"/>
+      <c r="B48" s="6"/>
+      <c r="C48" s="6"/>
+      <c r="D48" s="6"/>
+      <c r="E48" s="6"/>
+      <c r="F48" s="6"/>
+      <c r="G48" s="6"/>
+      <c r="H48" s="19"/>
+      <c r="I48" s="19"/>
+    </row>
+    <row r="49" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="6"/>
+      <c r="B49" s="6"/>
+      <c r="C49" s="6"/>
+      <c r="D49" s="6"/>
+      <c r="E49" s="6"/>
+      <c r="F49" s="6"/>
+      <c r="G49" s="6"/>
+    </row>
+    <row r="50" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="6"/>
+      <c r="B50" s="6"/>
+      <c r="C50" s="6"/>
+      <c r="D50" s="6"/>
+      <c r="E50" s="6"/>
+      <c r="F50" s="6"/>
+      <c r="G50" s="6"/>
+      <c r="H50" s="182"/>
+      <c r="I50" s="182"/>
+    </row>
+    <row r="51" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="6"/>
+      <c r="B51" s="6"/>
+      <c r="C51" s="6"/>
+      <c r="D51" s="6"/>
+      <c r="E51" s="6"/>
+      <c r="F51" s="6"/>
+      <c r="G51" s="6"/>
+      <c r="H51" s="96"/>
+      <c r="I51" s="96"/>
+    </row>
+    <row r="52" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="6"/>
+      <c r="B52" s="6"/>
+      <c r="C52" s="6"/>
+      <c r="D52" s="6"/>
+      <c r="E52" s="6"/>
+      <c r="F52" s="6"/>
+      <c r="G52" s="6"/>
+      <c r="H52" s="96"/>
+      <c r="I52" s="96"/>
+    </row>
+    <row r="53" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="6"/>
+      <c r="B53" s="6"/>
+      <c r="C53" s="6"/>
+      <c r="D53" s="6"/>
+      <c r="E53" s="6"/>
+      <c r="F53" s="6"/>
+      <c r="G53" s="6"/>
+      <c r="H53" s="96"/>
+      <c r="I53" s="96"/>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A55" s="181"/>
+      <c r="B55" s="181"/>
+      <c r="C55" s="181"/>
+      <c r="D55" s="181"/>
+      <c r="E55" s="181"/>
+      <c r="F55" s="181"/>
+      <c r="G55" s="181"/>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A56" s="12"/>
+      <c r="B56" s="12"/>
+      <c r="C56" s="12"/>
+      <c r="D56" s="12"/>
+      <c r="E56" s="12"/>
+      <c r="F56" s="12"/>
+      <c r="G56" s="12"/>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A57" s="12"/>
+      <c r="B57" s="12"/>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A58" s="181"/>
+      <c r="B58" s="181"/>
+      <c r="C58" s="181"/>
+      <c r="D58" s="181"/>
+      <c r="E58" s="181"/>
+      <c r="F58" s="181"/>
+      <c r="G58" s="181"/>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A59" s="19"/>
+      <c r="B59" s="19"/>
+      <c r="C59" s="19"/>
+      <c r="D59" s="19"/>
+      <c r="E59" s="19"/>
+      <c r="F59" s="19"/>
+      <c r="G59" s="19"/>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A60" s="12"/>
+      <c r="B60" s="12"/>
+      <c r="C60" s="12"/>
+      <c r="D60" s="12"/>
+      <c r="E60" s="12"/>
+      <c r="F60" s="12"/>
+      <c r="G60" s="12"/>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A61" s="182"/>
+      <c r="B61" s="182"/>
+      <c r="C61" s="182"/>
+      <c r="D61" s="182"/>
+      <c r="E61" s="182"/>
+      <c r="F61" s="182"/>
+      <c r="G61" s="182"/>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A62" s="181"/>
+      <c r="B62" s="181"/>
+      <c r="C62" s="181"/>
+      <c r="D62" s="181"/>
+      <c r="E62" s="181"/>
+      <c r="F62" s="181"/>
+      <c r="G62" s="181"/>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A63" s="12"/>
+      <c r="B63" s="12"/>
+      <c r="C63" s="12"/>
+      <c r="D63" s="12"/>
+      <c r="E63" s="12"/>
+      <c r="F63" s="12"/>
+      <c r="G63" s="12"/>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A64" s="96"/>
+      <c r="B64" s="96"/>
+      <c r="C64" s="96"/>
+      <c r="D64" s="96"/>
+      <c r="E64" s="96"/>
+      <c r="F64" s="96"/>
+      <c r="G64" s="96"/>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A66" s="181"/>
+      <c r="B66" s="181"/>
+      <c r="C66" s="181"/>
+      <c r="D66" s="181"/>
+      <c r="E66" s="181"/>
+      <c r="F66" s="181"/>
+      <c r="G66" s="181"/>
+      <c r="H66" s="181"/>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A67" s="285" t="s">
+        <v>169</v>
+      </c>
+      <c r="B67" s="285"/>
+      <c r="C67" s="285"/>
+      <c r="D67" s="285"/>
+      <c r="E67" s="285"/>
+      <c r="F67" s="285"/>
+      <c r="G67" s="285"/>
+      <c r="H67" s="285"/>
+    </row>
+    <row r="68" spans="1:8" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="288" t="s">
+        <v>170</v>
+      </c>
+      <c r="B68" s="288"/>
+      <c r="C68" s="288"/>
+      <c r="D68" s="288"/>
+      <c r="E68" s="288"/>
+      <c r="F68" s="288"/>
+      <c r="G68" s="288"/>
+      <c r="H68" s="288"/>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B75" s="12"/>
+      <c r="C75" s="12"/>
+      <c r="D75" s="12"/>
+      <c r="E75" s="12"/>
+      <c r="F75" s="12"/>
+      <c r="G75" s="12"/>
+      <c r="H75" s="12"/>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B76" s="285"/>
+      <c r="C76" s="285"/>
+      <c r="D76" s="285"/>
+      <c r="E76" s="285"/>
+      <c r="F76" s="285"/>
+      <c r="G76" s="285"/>
+      <c r="H76" s="285"/>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B77" s="286"/>
+      <c r="C77" s="286"/>
+      <c r="D77" s="286"/>
+      <c r="E77" s="286"/>
+      <c r="F77" s="286"/>
+      <c r="G77" s="286"/>
+      <c r="H77" s="286"/>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B78" s="12"/>
+      <c r="C78" s="12"/>
+      <c r="D78" s="12"/>
+      <c r="E78" s="12"/>
+      <c r="F78" s="12"/>
+      <c r="G78" s="12"/>
+      <c r="H78" s="12"/>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B79" s="287"/>
+      <c r="C79" s="287"/>
+      <c r="D79" s="287"/>
+      <c r="E79" s="287"/>
+      <c r="F79" s="287"/>
+      <c r="G79" s="287"/>
+      <c r="H79" s="287"/>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B80" s="284"/>
+      <c r="C80" s="284"/>
+      <c r="D80" s="284"/>
+      <c r="E80" s="284"/>
+      <c r="F80" s="284"/>
+      <c r="G80" s="284"/>
+      <c r="H80" s="284"/>
+    </row>
+    <row r="81" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B81" s="284"/>
+      <c r="C81" s="284"/>
+      <c r="D81" s="284"/>
+      <c r="E81" s="284"/>
+      <c r="F81" s="284"/>
+      <c r="G81" s="284"/>
+      <c r="H81" s="284"/>
+    </row>
+    <row r="82" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B82" s="284"/>
+      <c r="C82" s="284"/>
+      <c r="D82" s="284"/>
+      <c r="E82" s="284"/>
+      <c r="F82" s="284"/>
+      <c r="G82" s="284"/>
+      <c r="H82" s="284"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A68:H68"/>
+    <mergeCell ref="B80:H80"/>
+    <mergeCell ref="B81:H81"/>
+    <mergeCell ref="B82:H82"/>
+    <mergeCell ref="A67:H67"/>
+    <mergeCell ref="B76:H76"/>
+    <mergeCell ref="B77:H77"/>
+    <mergeCell ref="B79:H79"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{C8434E9A-2804-4066-A72E-A7169028A56C}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF97B6C2-FA24-401E-848F-E3A841056227}">
+  <dimension ref="A1:I82"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.5546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16" style="6" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19" style="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="19.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="8.5546875" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:8" ht="25.8" x14ac:dyDescent="0.3">
+      <c r="A2" s="271" t="s">
+        <v>364</v>
+      </c>
+      <c r="B2" s="271"/>
+      <c r="C2" s="271"/>
+      <c r="D2" s="271"/>
+      <c r="E2" s="271"/>
+      <c r="F2" s="271"/>
+      <c r="G2" s="271"/>
+      <c r="H2" s="271"/>
+    </row>
+    <row r="3" spans="1:8" s="9" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="256" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="256"/>
+      <c r="C3" s="256"/>
+      <c r="D3" s="256"/>
+      <c r="E3" s="256"/>
+      <c r="F3" s="256"/>
+      <c r="G3" s="256"/>
+      <c r="H3" s="256"/>
+    </row>
+    <row r="4" spans="1:8" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="172" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="172" t="s">
+        <v>168</v>
+      </c>
+      <c r="D4" s="174" t="s">
+        <v>77</v>
+      </c>
+      <c r="E4" s="175"/>
+    </row>
+    <row r="5" spans="1:8" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" s="97">
+        <v>431.4</v>
+      </c>
+      <c r="D5" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A6" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="97">
+        <v>749.3</v>
+      </c>
+      <c r="D6" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A7" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C7" s="97">
+        <v>1501.9</v>
+      </c>
+      <c r="D7" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A8" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" s="97">
+        <v>651.5</v>
+      </c>
+      <c r="D8" s="97">
+        <v>3334</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A9" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="97">
+        <v>644.5</v>
+      </c>
+      <c r="D9" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A10" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="97">
+        <v>1023.6</v>
+      </c>
+      <c r="D10" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A11" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C11" s="97">
+        <v>1101.7</v>
+      </c>
+      <c r="D11" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A12" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="97">
+        <v>1000.1</v>
+      </c>
+      <c r="D12" s="97">
+        <v>3770</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A13" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="97">
+        <v>545.1</v>
+      </c>
+      <c r="D13" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A14" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" s="97">
+        <v>1780</v>
+      </c>
+      <c r="D14" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="97">
+        <v>365.2</v>
+      </c>
+      <c r="D15" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A16" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="97">
+        <v>1434</v>
+      </c>
+      <c r="D16" s="97">
+        <v>4124.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A17" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="97">
+        <v>214.2</v>
+      </c>
+      <c r="D17" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="97">
+        <v>308.89999999999998</v>
+      </c>
+      <c r="D18" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A19" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="97">
+        <v>588.9</v>
+      </c>
+      <c r="D19" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A20" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="97">
+        <v>1144.7</v>
+      </c>
+      <c r="D20" s="97">
+        <v>2256.6999999999998</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="97">
+        <v>285.60000000000002</v>
+      </c>
+      <c r="D21" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A22" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="97">
+        <v>398.5</v>
+      </c>
+      <c r="D22" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="97">
+        <v>490.2</v>
+      </c>
+      <c r="D23" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="97">
+        <v>1255</v>
+      </c>
+      <c r="D24" s="97">
+        <v>2429.1999999999998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="97">
+        <v>262.2</v>
+      </c>
+      <c r="D25" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="97">
+        <v>663.9</v>
+      </c>
+      <c r="D26" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="97">
+        <v>586.70000000000005</v>
+      </c>
+      <c r="D27" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="97">
+        <v>609</v>
+      </c>
+      <c r="D28" s="97">
+        <v>2121.8000000000002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="97">
+        <v>830.1</v>
+      </c>
+      <c r="D29" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="97">
+        <v>481.4</v>
+      </c>
+      <c r="D30" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B31" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="97">
+        <v>1278.2</v>
+      </c>
+      <c r="D31" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C32" s="97">
+        <v>1581.9</v>
+      </c>
+      <c r="D32" s="97">
+        <v>4171.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A33" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="97">
+        <v>276.3</v>
+      </c>
+      <c r="D33" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A34" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="97">
+        <v>1426.2</v>
+      </c>
+      <c r="D34" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A35" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="97">
+        <v>886.8</v>
+      </c>
+      <c r="D35" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A36" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B36" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="97">
+        <v>1275.5</v>
+      </c>
+      <c r="D36" s="97">
+        <v>3864.8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A37" s="13">
+        <v>2026</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="97">
+        <v>1070.5999999999999</v>
+      </c>
+      <c r="D37" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A38" s="13">
+        <v>2026</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="97">
+        <v>379.3</v>
+      </c>
+      <c r="D38" s="97">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="6"/>
+      <c r="B44" s="6"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+    </row>
+    <row r="45" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="6"/>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
+      <c r="F45" s="6"/>
+      <c r="G45" s="6"/>
+    </row>
+    <row r="46" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="6"/>
+      <c r="B46" s="6"/>
+      <c r="C46" s="6"/>
+      <c r="D46" s="6"/>
+      <c r="E46" s="6"/>
+      <c r="F46" s="6"/>
+      <c r="G46" s="6"/>
+    </row>
+    <row r="47" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="6"/>
+      <c r="B47" s="6"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
+      <c r="F47" s="6"/>
+      <c r="G47" s="6"/>
+    </row>
+    <row r="48" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="6"/>
+      <c r="B48" s="6"/>
+      <c r="C48" s="6"/>
+      <c r="D48" s="6"/>
+      <c r="E48" s="6"/>
+      <c r="F48" s="6"/>
+      <c r="G48" s="6"/>
+      <c r="H48" s="19"/>
+      <c r="I48" s="19"/>
+    </row>
+    <row r="49" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="6"/>
+      <c r="B49" s="6"/>
+      <c r="C49" s="6"/>
+      <c r="D49" s="6"/>
+      <c r="E49" s="6"/>
+      <c r="F49" s="6"/>
+      <c r="G49" s="6"/>
+    </row>
+    <row r="50" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="6"/>
+      <c r="B50" s="6"/>
+      <c r="C50" s="6"/>
+      <c r="D50" s="6"/>
+      <c r="E50" s="6"/>
+      <c r="F50" s="6"/>
+      <c r="G50" s="6"/>
+      <c r="H50" s="182"/>
+      <c r="I50" s="182"/>
+    </row>
+    <row r="51" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="6"/>
+      <c r="B51" s="6"/>
+      <c r="C51" s="6"/>
+      <c r="D51" s="6"/>
+      <c r="E51" s="6"/>
+      <c r="F51" s="6"/>
+      <c r="G51" s="6"/>
+      <c r="H51" s="96"/>
+      <c r="I51" s="96"/>
+    </row>
+    <row r="52" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="6"/>
+      <c r="B52" s="6"/>
+      <c r="C52" s="6"/>
+      <c r="D52" s="6"/>
+      <c r="E52" s="6"/>
+      <c r="F52" s="6"/>
+      <c r="G52" s="6"/>
+      <c r="H52" s="96"/>
+      <c r="I52" s="96"/>
+    </row>
+    <row r="53" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="6"/>
+      <c r="B53" s="6"/>
+      <c r="C53" s="6"/>
+      <c r="D53" s="6"/>
+      <c r="E53" s="6"/>
+      <c r="F53" s="6"/>
+      <c r="G53" s="6"/>
+      <c r="H53" s="96"/>
+      <c r="I53" s="96"/>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A55" s="181"/>
+      <c r="B55" s="181"/>
+      <c r="C55" s="181"/>
+      <c r="D55" s="181"/>
+      <c r="E55" s="181"/>
+      <c r="F55" s="181"/>
+      <c r="G55" s="181"/>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A56" s="12"/>
+      <c r="B56" s="12"/>
+      <c r="C56" s="12"/>
+      <c r="D56" s="12"/>
+      <c r="E56" s="12"/>
+      <c r="F56" s="12"/>
+      <c r="G56" s="12"/>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A57" s="12"/>
+      <c r="B57" s="12"/>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A58" s="181"/>
+      <c r="B58" s="181"/>
+      <c r="C58" s="181"/>
+      <c r="D58" s="181"/>
+      <c r="E58" s="181"/>
+      <c r="F58" s="181"/>
+      <c r="G58" s="181"/>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A59" s="19"/>
+      <c r="B59" s="19"/>
+      <c r="C59" s="19"/>
+      <c r="D59" s="19"/>
+      <c r="E59" s="19"/>
+      <c r="F59" s="19"/>
+      <c r="G59" s="19"/>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A60" s="12"/>
+      <c r="B60" s="12"/>
+      <c r="C60" s="12"/>
+      <c r="D60" s="12"/>
+      <c r="E60" s="12"/>
+      <c r="F60" s="12"/>
+      <c r="G60" s="12"/>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A61" s="182"/>
+      <c r="B61" s="182"/>
+      <c r="C61" s="182"/>
+      <c r="D61" s="182"/>
+      <c r="E61" s="182"/>
+      <c r="F61" s="182"/>
+      <c r="G61" s="182"/>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A62" s="181"/>
+      <c r="B62" s="181"/>
+      <c r="C62" s="181"/>
+      <c r="D62" s="181"/>
+      <c r="E62" s="181"/>
+      <c r="F62" s="181"/>
+      <c r="G62" s="181"/>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A63" s="12"/>
+      <c r="B63" s="12"/>
+      <c r="C63" s="12"/>
+      <c r="D63" s="12"/>
+      <c r="E63" s="12"/>
+      <c r="F63" s="12"/>
+      <c r="G63" s="12"/>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A64" s="96"/>
+      <c r="B64" s="96"/>
+      <c r="C64" s="96"/>
+      <c r="D64" s="96"/>
+      <c r="E64" s="96"/>
+      <c r="F64" s="96"/>
+      <c r="G64" s="96"/>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A66" s="181"/>
+      <c r="B66" s="181"/>
+      <c r="C66" s="181"/>
+      <c r="D66" s="181"/>
+      <c r="E66" s="181"/>
+      <c r="F66" s="181"/>
+      <c r="G66" s="181"/>
+      <c r="H66" s="181"/>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A67" s="285" t="s">
+        <v>384</v>
+      </c>
+      <c r="B67" s="285"/>
+      <c r="C67" s="285"/>
+      <c r="D67" s="285"/>
+      <c r="E67" s="285"/>
+      <c r="F67" s="285"/>
+      <c r="G67" s="285"/>
+      <c r="H67" s="285"/>
+    </row>
+    <row r="68" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="288" t="s">
+        <v>365</v>
+      </c>
+      <c r="B68" s="288"/>
+      <c r="C68" s="288"/>
+      <c r="D68" s="288"/>
+      <c r="E68" s="288"/>
+      <c r="F68" s="288"/>
+      <c r="G68" s="288"/>
+      <c r="H68" s="288"/>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B75" s="12"/>
+      <c r="C75" s="12"/>
+      <c r="D75" s="12"/>
+      <c r="E75" s="12"/>
+      <c r="F75" s="12"/>
+      <c r="G75" s="12"/>
+      <c r="H75" s="12"/>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B76" s="285"/>
+      <c r="C76" s="285"/>
+      <c r="D76" s="285"/>
+      <c r="E76" s="285"/>
+      <c r="F76" s="285"/>
+      <c r="G76" s="285"/>
+      <c r="H76" s="285"/>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B77" s="286"/>
+      <c r="C77" s="286"/>
+      <c r="D77" s="286"/>
+      <c r="E77" s="286"/>
+      <c r="F77" s="286"/>
+      <c r="G77" s="286"/>
+      <c r="H77" s="286"/>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B78" s="12"/>
+      <c r="C78" s="12"/>
+      <c r="D78" s="12"/>
+      <c r="E78" s="12"/>
+      <c r="F78" s="12"/>
+      <c r="G78" s="12"/>
+      <c r="H78" s="12"/>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B79" s="287"/>
+      <c r="C79" s="287"/>
+      <c r="D79" s="287"/>
+      <c r="E79" s="287"/>
+      <c r="F79" s="287"/>
+      <c r="G79" s="287"/>
+      <c r="H79" s="287"/>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B80" s="284"/>
+      <c r="C80" s="284"/>
+      <c r="D80" s="284"/>
+      <c r="E80" s="284"/>
+      <c r="F80" s="284"/>
+      <c r="G80" s="284"/>
+      <c r="H80" s="284"/>
+    </row>
+    <row r="81" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B81" s="284"/>
+      <c r="C81" s="284"/>
+      <c r="D81" s="284"/>
+      <c r="E81" s="284"/>
+      <c r="F81" s="284"/>
+      <c r="G81" s="284"/>
+      <c r="H81" s="284"/>
+    </row>
+    <row r="82" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B82" s="284"/>
+      <c r="C82" s="284"/>
+      <c r="D82" s="284"/>
+      <c r="E82" s="284"/>
+      <c r="F82" s="284"/>
+      <c r="G82" s="284"/>
+      <c r="H82" s="284"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="B76:H76"/>
+    <mergeCell ref="A68:H68"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A67:H67"/>
+    <mergeCell ref="B77:H77"/>
+    <mergeCell ref="B79:H79"/>
+    <mergeCell ref="B80:H80"/>
+    <mergeCell ref="B81:H81"/>
+    <mergeCell ref="B82:H82"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{2A2DFCBA-E8C9-4D45-BC25-8657797C1F98}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61CFEEA8-32F2-4F6E-8C14-0DA0672607AC}">
+  <dimension ref="A1:M81"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.5546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="25" style="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="12" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="31.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="8.5546875" style="6"/>
+    <col min="10" max="10" width="8.5546875" style="6" customWidth="1"/>
+    <col min="11" max="16384" width="8.5546875" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A1" s="145" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="145"/>
+      <c r="C1" s="145"/>
+      <c r="D1" s="145"/>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="145"/>
+    </row>
+    <row r="2" spans="1:13" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="271" t="s">
+        <v>171</v>
+      </c>
+      <c r="B2" s="271"/>
+      <c r="C2" s="271"/>
+      <c r="D2" s="271"/>
+      <c r="E2" s="271"/>
+      <c r="F2" s="271"/>
+      <c r="G2" s="271"/>
+      <c r="H2" s="144"/>
+      <c r="I2" s="144"/>
+      <c r="J2" s="140"/>
+      <c r="K2" s="140"/>
+      <c r="L2" s="140"/>
+      <c r="M2" s="140"/>
+    </row>
+    <row r="3" spans="1:13" s="9" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+      <c r="A3" s="256" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="256"/>
+      <c r="C3" s="256"/>
+      <c r="D3" s="256"/>
+      <c r="E3" s="256"/>
+      <c r="F3" s="256"/>
+      <c r="G3" s="256"/>
+      <c r="H3" s="148"/>
+      <c r="I3" s="148"/>
+    </row>
+    <row r="4" spans="1:13" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>153</v>
+      </c>
+      <c r="E4" s="24" t="s">
+        <v>156</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="6">
+        <v>2016</v>
+      </c>
+      <c r="B5" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" s="124">
+        <v>12.9</v>
+      </c>
+      <c r="D5" s="97">
+        <v>28.8</v>
+      </c>
+      <c r="E5" s="97">
+        <v>0</v>
+      </c>
+      <c r="F5" s="97">
+        <v>41.7</v>
+      </c>
+      <c r="G5" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A6" s="6">
+        <v>2016</v>
+      </c>
+      <c r="B6" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="124">
+        <v>26.1</v>
+      </c>
+      <c r="D6" s="97">
+        <v>277.60000000000002</v>
+      </c>
+      <c r="E6" s="97">
+        <v>0</v>
+      </c>
+      <c r="F6" s="97">
+        <v>303.7</v>
+      </c>
+      <c r="G6" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A7" s="6">
+        <v>2016</v>
+      </c>
+      <c r="B7" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C7" s="124">
+        <v>13.1</v>
+      </c>
+      <c r="D7" s="97">
+        <v>0</v>
+      </c>
+      <c r="E7" s="97">
+        <v>0</v>
+      </c>
+      <c r="F7" s="97">
+        <v>13.1</v>
+      </c>
+      <c r="G7" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A8" s="6">
+        <v>2016</v>
+      </c>
+      <c r="B8" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" s="124">
+        <v>373.2</v>
+      </c>
+      <c r="D8" s="97">
+        <v>577.5</v>
+      </c>
+      <c r="E8" s="97">
+        <v>0</v>
+      </c>
+      <c r="F8" s="97">
+        <v>950.7</v>
+      </c>
+      <c r="G8" s="97">
+        <v>1309.0999999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A9" s="6">
+        <v>2017</v>
+      </c>
+      <c r="B9" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="124">
+        <v>396.9</v>
+      </c>
+      <c r="D9" s="97">
+        <v>452.8</v>
+      </c>
+      <c r="E9" s="97">
+        <v>0</v>
+      </c>
+      <c r="F9" s="97">
+        <v>849.7</v>
+      </c>
+      <c r="G9" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A10" s="6">
+        <v>2017</v>
+      </c>
+      <c r="B10" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="124">
+        <v>554.5</v>
+      </c>
+      <c r="D10" s="97">
+        <v>199.5</v>
+      </c>
+      <c r="E10" s="97">
+        <v>0</v>
+      </c>
+      <c r="F10" s="97">
+        <v>754</v>
+      </c>
+      <c r="G10" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A11" s="6">
+        <v>2017</v>
+      </c>
+      <c r="B11" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C11" s="124">
+        <v>544.6</v>
+      </c>
+      <c r="D11" s="97">
+        <v>572.29999999999995</v>
+      </c>
+      <c r="E11" s="97">
+        <v>0</v>
+      </c>
+      <c r="F11" s="97">
+        <v>1116.9000000000001</v>
+      </c>
+      <c r="G11" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A12" s="6">
+        <v>2017</v>
+      </c>
+      <c r="B12" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="124">
+        <v>510.7</v>
+      </c>
+      <c r="D12" s="97">
+        <v>787.5</v>
+      </c>
+      <c r="E12" s="97">
+        <v>0</v>
+      </c>
+      <c r="F12" s="97">
+        <v>1298.2</v>
+      </c>
+      <c r="G12" s="97">
+        <v>4018.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A13" s="6">
+        <v>2018</v>
+      </c>
+      <c r="B13" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="124">
+        <v>715.5</v>
+      </c>
+      <c r="D13" s="97">
+        <v>754.9</v>
+      </c>
+      <c r="E13" s="97">
+        <v>0</v>
+      </c>
+      <c r="F13" s="97">
+        <v>1470.4</v>
+      </c>
+      <c r="G13" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A14" s="6">
+        <v>2018</v>
+      </c>
+      <c r="B14" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" s="124">
+        <v>446.2</v>
+      </c>
+      <c r="D14" s="97">
+        <v>518.1</v>
+      </c>
+      <c r="E14" s="97">
+        <v>0</v>
+      </c>
+      <c r="F14" s="97">
+        <v>964.3</v>
+      </c>
+      <c r="G14" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A15" s="6">
+        <v>2018</v>
+      </c>
+      <c r="B15" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="124">
+        <v>608.79999999999995</v>
+      </c>
+      <c r="D15" s="97">
+        <v>0</v>
+      </c>
+      <c r="E15" s="97">
+        <v>0</v>
+      </c>
+      <c r="F15" s="97">
+        <v>608.79999999999995</v>
+      </c>
+      <c r="G15" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A16" s="6">
+        <v>2018</v>
+      </c>
+      <c r="B16" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="124">
+        <v>788.1</v>
+      </c>
+      <c r="D16" s="97">
+        <v>1053</v>
+      </c>
+      <c r="E16" s="97">
+        <v>0</v>
+      </c>
+      <c r="F16" s="97">
+        <v>1841.1</v>
+      </c>
+      <c r="G16" s="97">
+        <v>4884.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A17" s="6">
+        <v>2019</v>
+      </c>
+      <c r="B17" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="124">
+        <v>472.6</v>
+      </c>
+      <c r="D17" s="97">
+        <v>215.1</v>
+      </c>
+      <c r="E17" s="97">
+        <v>0</v>
+      </c>
+      <c r="F17" s="97">
+        <v>687.7</v>
+      </c>
+      <c r="G17" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A18" s="6">
+        <v>2019</v>
+      </c>
+      <c r="B18" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="124">
+        <v>240.7</v>
+      </c>
+      <c r="D18" s="97">
+        <v>438.7</v>
+      </c>
+      <c r="E18" s="97">
+        <v>0</v>
+      </c>
+      <c r="F18" s="97">
+        <v>679.4</v>
+      </c>
+      <c r="G18" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A19" s="6">
+        <v>2019</v>
+      </c>
+      <c r="B19" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="124">
+        <v>223.1</v>
+      </c>
+      <c r="D19" s="97">
+        <v>243.8</v>
+      </c>
+      <c r="E19" s="97">
+        <v>0</v>
+      </c>
+      <c r="F19" s="97">
+        <v>466.9</v>
+      </c>
+      <c r="G19" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A20" s="6">
+        <v>2019</v>
+      </c>
+      <c r="B20" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="124">
+        <v>532.4</v>
+      </c>
+      <c r="D20" s="97">
+        <v>0</v>
+      </c>
+      <c r="E20" s="97">
+        <v>0</v>
+      </c>
+      <c r="F20" s="97">
+        <v>532.4</v>
+      </c>
+      <c r="G20" s="97">
+        <v>2366.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A21" s="6">
+        <v>2020</v>
+      </c>
+      <c r="B21" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="124">
+        <v>804.5</v>
+      </c>
+      <c r="D21" s="97">
+        <v>425.4</v>
+      </c>
+      <c r="E21" s="97">
+        <v>0</v>
+      </c>
+      <c r="F21" s="97">
+        <v>1229.9000000000001</v>
+      </c>
+      <c r="G21" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A22" s="6">
+        <v>2020</v>
+      </c>
+      <c r="B22" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="124">
+        <v>16.8</v>
+      </c>
+      <c r="D22" s="97">
+        <v>0</v>
+      </c>
+      <c r="E22" s="97">
+        <v>0</v>
+      </c>
+      <c r="F22" s="97">
+        <v>16.8</v>
+      </c>
+      <c r="G22" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A23" s="6">
+        <v>2020</v>
+      </c>
+      <c r="B23" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="124">
+        <v>1082.4000000000001</v>
+      </c>
+      <c r="D23" s="97">
+        <v>209</v>
+      </c>
+      <c r="E23" s="97">
+        <v>0</v>
+      </c>
+      <c r="F23" s="97">
+        <v>1291.4000000000001</v>
+      </c>
+      <c r="G23" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A24" s="6">
+        <v>2020</v>
+      </c>
+      <c r="B24" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="124">
+        <v>782.9</v>
+      </c>
+      <c r="D24" s="97">
+        <v>0</v>
+      </c>
+      <c r="E24" s="97">
+        <v>0</v>
+      </c>
+      <c r="F24" s="97">
+        <v>782.9</v>
+      </c>
+      <c r="G24" s="97">
+        <v>3320.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A25" s="6">
+        <v>2021</v>
+      </c>
+      <c r="B25" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="124">
+        <v>47.3</v>
+      </c>
+      <c r="D25" s="97">
+        <v>0</v>
+      </c>
+      <c r="E25" s="97">
+        <v>0</v>
+      </c>
+      <c r="F25" s="97">
+        <v>47.3</v>
+      </c>
+      <c r="G25" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A26" s="6">
+        <v>2021</v>
+      </c>
+      <c r="B26" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="124">
+        <v>737.9</v>
+      </c>
+      <c r="D26" s="97">
+        <v>0</v>
+      </c>
+      <c r="E26" s="97">
+        <v>0</v>
+      </c>
+      <c r="F26" s="97">
+        <v>737.9</v>
+      </c>
+      <c r="G26" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A27" s="6">
+        <v>2021</v>
+      </c>
+      <c r="B27" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="124">
+        <v>387.8</v>
+      </c>
+      <c r="D27" s="97">
+        <v>791</v>
+      </c>
+      <c r="E27" s="97">
+        <v>0</v>
+      </c>
+      <c r="F27" s="97">
+        <v>1178.8</v>
+      </c>
+      <c r="G27" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A28" s="6">
+        <v>2021</v>
+      </c>
+      <c r="B28" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="124">
+        <v>149.1</v>
+      </c>
+      <c r="D28" s="97">
+        <v>923.4</v>
+      </c>
+      <c r="E28" s="97">
+        <v>0</v>
+      </c>
+      <c r="F28" s="97">
+        <v>1072.5</v>
+      </c>
+      <c r="G28" s="97">
+        <v>3036.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A29" s="6">
+        <v>2022</v>
+      </c>
+      <c r="B29" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="124">
+        <v>297</v>
+      </c>
+      <c r="D29" s="97">
+        <v>992.2</v>
+      </c>
+      <c r="E29" s="97">
+        <v>0</v>
+      </c>
+      <c r="F29" s="97">
+        <v>1289.2</v>
+      </c>
+      <c r="G29" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A30" s="6">
+        <v>2022</v>
+      </c>
+      <c r="B30" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="124">
+        <v>200.6</v>
+      </c>
+      <c r="D30" s="97">
+        <v>184.8</v>
+      </c>
+      <c r="E30" s="97">
+        <v>0</v>
+      </c>
+      <c r="F30" s="97">
+        <v>385.4</v>
+      </c>
+      <c r="G30" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A31" s="6">
+        <v>2022</v>
+      </c>
+      <c r="B31" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="124">
+        <v>407</v>
+      </c>
+      <c r="D31" s="97">
+        <v>218.4</v>
+      </c>
+      <c r="E31" s="97">
+        <v>0</v>
+      </c>
+      <c r="F31" s="97">
+        <v>625.4</v>
+      </c>
+      <c r="G31" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A32" s="6">
+        <v>2022</v>
+      </c>
+      <c r="B32" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C32" s="124">
+        <v>1337.7</v>
+      </c>
+      <c r="D32" s="97">
+        <v>756.4</v>
+      </c>
+      <c r="E32" s="97">
+        <v>0</v>
+      </c>
+      <c r="F32" s="97">
+        <v>2094.1</v>
+      </c>
+      <c r="G32" s="97">
+        <v>4394.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A33" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B33" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="124">
+        <v>357.8</v>
+      </c>
+      <c r="D33" s="97">
+        <v>126.6</v>
+      </c>
+      <c r="E33" s="97">
+        <v>0</v>
+      </c>
+      <c r="F33" s="97">
+        <v>484.4</v>
+      </c>
+      <c r="G33" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A34" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B34" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="124">
+        <v>22</v>
+      </c>
+      <c r="D34" s="97">
+        <v>300.10000000000002</v>
+      </c>
+      <c r="E34" s="97">
+        <v>0</v>
+      </c>
+      <c r="F34" s="97">
+        <v>322.2</v>
+      </c>
+      <c r="G34" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A35" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B35" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="124">
+        <v>445.2</v>
+      </c>
+      <c r="D35" s="97">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="E35" s="97">
+        <v>250</v>
+      </c>
+      <c r="F35" s="97">
+        <v>760.3</v>
+      </c>
+      <c r="G35" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A36" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B36" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="124">
+        <v>789.7</v>
+      </c>
+      <c r="D36" s="97">
+        <v>0</v>
+      </c>
+      <c r="E36" s="97">
+        <v>0</v>
+      </c>
+      <c r="F36" s="97">
+        <v>789.7</v>
+      </c>
+      <c r="G36" s="97">
+        <v>2356.6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A37" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B37" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="124">
+        <v>367.3</v>
+      </c>
+      <c r="D37" s="97">
+        <v>491</v>
+      </c>
+      <c r="E37" s="97">
+        <v>0</v>
+      </c>
+      <c r="F37" s="97">
+        <v>858.3</v>
+      </c>
+      <c r="G37" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A38" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B38" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="124">
+        <v>589.20000000000005</v>
+      </c>
+      <c r="D38" s="97">
+        <v>576.6</v>
+      </c>
+      <c r="E38" s="97">
+        <v>0</v>
+      </c>
+      <c r="F38" s="97">
+        <v>1165.8</v>
+      </c>
+      <c r="G38" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A39" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B39" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C39" s="124">
+        <v>712.4</v>
+      </c>
+      <c r="D39" s="97">
+        <v>513</v>
+      </c>
+      <c r="E39" s="97">
+        <v>0</v>
+      </c>
+      <c r="F39" s="97">
+        <v>1225.4000000000001</v>
+      </c>
+      <c r="G39" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A40" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B40" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="124">
+        <v>739.9</v>
+      </c>
+      <c r="D40" s="97">
+        <v>362</v>
+      </c>
+      <c r="E40" s="97">
+        <v>0</v>
+      </c>
+      <c r="F40" s="97">
+        <v>1101.9000000000001</v>
+      </c>
+      <c r="G40" s="97">
+        <v>4351.3999999999996</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A41" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B41" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C41" s="124">
+        <v>558</v>
+      </c>
+      <c r="D41" s="97">
+        <v>0</v>
+      </c>
+      <c r="E41" s="97">
+        <v>0</v>
+      </c>
+      <c r="F41" s="97">
+        <v>558</v>
+      </c>
+      <c r="G41" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A42" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B42" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C42" s="124">
+        <v>541</v>
+      </c>
+      <c r="D42" s="97">
+        <v>25</v>
+      </c>
+      <c r="E42" s="97">
+        <v>0</v>
+      </c>
+      <c r="F42" s="97">
+        <v>566</v>
+      </c>
+      <c r="G42" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A43" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B43" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C43" s="124">
+        <v>27</v>
+      </c>
+      <c r="D43" s="97">
+        <v>0</v>
+      </c>
+      <c r="E43" s="97">
+        <v>0</v>
+      </c>
+      <c r="F43" s="97">
+        <v>27</v>
+      </c>
+      <c r="G43" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A44" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B44" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C44" s="124">
+        <v>300</v>
+      </c>
+      <c r="D44" s="97">
+        <v>665</v>
+      </c>
+      <c r="E44" s="97">
+        <v>0</v>
+      </c>
+      <c r="F44" s="97">
+        <v>965</v>
+      </c>
+      <c r="G44" s="97">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A45" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B45" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C45" s="124">
+        <v>525</v>
+      </c>
+      <c r="D45" s="97">
+        <v>421</v>
+      </c>
+      <c r="E45" s="97">
+        <v>0</v>
+      </c>
+      <c r="F45" s="97">
+        <v>946</v>
+      </c>
+      <c r="G45" s="97" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A46" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B46" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C46" s="124">
+        <v>1781</v>
+      </c>
+      <c r="D46" s="97">
+        <v>0</v>
+      </c>
+      <c r="E46" s="97">
+        <v>0</v>
+      </c>
+      <c r="F46" s="97">
+        <v>1781</v>
+      </c>
+      <c r="G46" s="97">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A69" s="289" t="s">
+        <v>173</v>
+      </c>
+      <c r="B69" s="289"/>
+      <c r="C69" s="289"/>
+      <c r="D69" s="289"/>
+      <c r="E69" s="289"/>
+      <c r="F69" s="289"/>
+      <c r="G69" s="289"/>
+      <c r="H69" s="5"/>
+      <c r="I69" s="5"/>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A70" s="277" t="s">
+        <v>174</v>
+      </c>
+      <c r="B70" s="277"/>
+      <c r="C70" s="277"/>
+      <c r="D70" s="277"/>
+      <c r="E70" s="277"/>
+      <c r="F70" s="277"/>
+      <c r="G70" s="277"/>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A72" s="289" t="s">
+        <v>85</v>
+      </c>
+      <c r="B72" s="289"/>
+      <c r="C72" s="289"/>
+      <c r="D72" s="289"/>
+      <c r="E72" s="289"/>
+      <c r="F72" s="289"/>
+      <c r="G72" s="289"/>
+      <c r="H72" s="5"/>
+      <c r="I72" s="5"/>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A73" s="290" t="s">
+        <v>175</v>
+      </c>
+      <c r="B73" s="290"/>
+      <c r="C73" s="290"/>
+      <c r="D73" s="290"/>
+      <c r="E73" s="290"/>
+      <c r="F73" s="290"/>
+      <c r="G73" s="290"/>
+      <c r="H73" s="149"/>
+      <c r="I73" s="149"/>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A74" s="290"/>
+      <c r="B74" s="290"/>
+      <c r="C74" s="290"/>
+      <c r="D74" s="290"/>
+      <c r="E74" s="290"/>
+      <c r="F74" s="290"/>
+      <c r="G74" s="290"/>
+      <c r="H74" s="149"/>
+      <c r="I74" s="149"/>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A81" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A69:G69"/>
+    <mergeCell ref="A70:G70"/>
+    <mergeCell ref="A73:G74"/>
+    <mergeCell ref="A72:G72"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{6199E9AE-20C2-4F59-B16A-8FE11B22CDC6}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EE8AF81-BB4D-4773-859E-FA719F2E992B}">
+  <dimension ref="A1:O58"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.5546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16" style="6" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19" style="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="19.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="14" width="8.5546875" style="6"/>
+    <col min="15" max="15" width="1.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="16" max="16384" width="8.5546875" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:12" ht="25.8" x14ac:dyDescent="0.3">
+      <c r="A2" s="271" t="s">
+        <v>176</v>
+      </c>
+      <c r="B2" s="271"/>
+      <c r="C2" s="271"/>
+      <c r="D2" s="271"/>
+      <c r="E2" s="271"/>
+      <c r="F2" s="271"/>
+      <c r="G2" s="271"/>
+      <c r="H2" s="271"/>
+      <c r="I2" s="271"/>
+      <c r="J2" s="271"/>
+      <c r="K2" s="271"/>
+      <c r="L2" s="271"/>
+    </row>
+    <row r="3" spans="1:12" s="9" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="256" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="256"/>
+      <c r="C3" s="256"/>
+      <c r="D3" s="256"/>
+      <c r="E3" s="256"/>
+      <c r="F3" s="256"/>
+      <c r="G3" s="256"/>
+      <c r="H3" s="256"/>
+      <c r="I3" s="256"/>
+      <c r="J3" s="256"/>
+      <c r="K3" s="256"/>
+      <c r="L3" s="256"/>
+    </row>
+    <row r="4" spans="1:12" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="172" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="172" t="s">
+        <v>168</v>
+      </c>
+      <c r="D4" s="174" t="s">
+        <v>77</v>
+      </c>
+      <c r="E4" s="175"/>
+    </row>
+    <row r="5" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="13" t="s">
+        <v>280</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C5" s="94">
+        <v>0.5</v>
+      </c>
+      <c r="D5" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A6" s="13" t="s">
+        <v>280</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C6" s="94">
+        <v>34</v>
+      </c>
+      <c r="D6" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A7" s="13" t="s">
+        <v>280</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C7" s="94">
+        <v>450</v>
+      </c>
+      <c r="D7" s="94">
+        <v>484.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A8" s="13" t="s">
+        <v>281</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C8" s="94">
+        <v>1</v>
+      </c>
+      <c r="D8" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A9" s="13" t="s">
+        <v>281</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C9" s="94">
+        <v>0.6</v>
+      </c>
+      <c r="D9" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A10" s="13" t="s">
+        <v>281</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C10" s="94">
+        <v>150</v>
+      </c>
+      <c r="D10" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A11" s="13" t="s">
+        <v>281</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C11" s="94">
+        <v>90.2</v>
+      </c>
+      <c r="D11" s="94">
+        <v>241.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A12" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C12" s="94">
+        <v>33</v>
+      </c>
+      <c r="D12" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A13" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C13" s="94">
+        <v>361</v>
+      </c>
+      <c r="D13" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A14" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C14" s="94">
+        <v>200</v>
+      </c>
+      <c r="D14" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A15" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C15" s="94">
+        <v>350</v>
+      </c>
+      <c r="D15" s="94">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A16" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" s="94">
+        <v>35</v>
+      </c>
+      <c r="D16" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A17" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C17" s="94">
+        <v>773</v>
+      </c>
+      <c r="D17" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A18" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C18" s="94">
+        <v>355</v>
+      </c>
+      <c r="D18" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A19" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C19" s="94">
+        <v>2353.6999999999998</v>
+      </c>
+      <c r="D19" s="94">
+        <v>3516.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A20" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" s="94">
+        <v>48.2</v>
+      </c>
+      <c r="D20" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A21" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C21" s="94">
+        <v>759.5</v>
+      </c>
+      <c r="D21" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A22" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C22" s="94">
+        <v>5241</v>
+      </c>
+      <c r="D22" s="94" t="s">
+        <v>79</v>
+      </c>
+      <c r="O22" s="6" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A23" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C23" s="94">
+        <v>3950</v>
+      </c>
+      <c r="D23" s="94">
+        <v>9998.7000000000007</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A24" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C24" s="94">
+        <v>2400</v>
+      </c>
+      <c r="D24" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A25" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C25" s="94">
+        <v>0</v>
+      </c>
+      <c r="D25" s="94">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="6"/>
+      <c r="B31" s="6"/>
+      <c r="C31" s="6"/>
+      <c r="D31" s="6"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
+    </row>
+    <row r="32" spans="1:15" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="6"/>
+      <c r="B32" s="6"/>
+      <c r="C32" s="6"/>
+      <c r="D32" s="6"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="6"/>
+      <c r="G32" s="6"/>
+    </row>
+    <row r="33" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="6"/>
+      <c r="B33" s="6"/>
+      <c r="C33" s="6"/>
+      <c r="D33" s="6"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="6"/>
+      <c r="G33" s="6"/>
+    </row>
+    <row r="34" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="6"/>
+      <c r="B34" s="6"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="6"/>
+      <c r="G34" s="6"/>
+    </row>
+    <row r="35" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="6"/>
+      <c r="B35" s="6"/>
+      <c r="C35" s="6"/>
+      <c r="D35" s="6"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="6"/>
+      <c r="G35" s="6"/>
+      <c r="H35" s="19"/>
+      <c r="I35" s="19"/>
+    </row>
+    <row r="36" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="6"/>
+      <c r="B36" s="6"/>
+      <c r="C36" s="6"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="6"/>
+      <c r="G36" s="6"/>
+    </row>
+    <row r="37" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="6"/>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="182"/>
+      <c r="I37" s="182"/>
+    </row>
+    <row r="38" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="6"/>
+      <c r="B38" s="6"/>
+      <c r="C38" s="6"/>
+      <c r="D38" s="6"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="6"/>
+      <c r="G38" s="6"/>
+      <c r="H38" s="96"/>
+      <c r="I38" s="96"/>
+    </row>
+    <row r="39" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="6"/>
+      <c r="B39" s="6"/>
+      <c r="C39" s="6"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="6"/>
+      <c r="F39" s="6"/>
+      <c r="G39" s="6"/>
+      <c r="H39" s="96"/>
+      <c r="I39" s="96"/>
+    </row>
+    <row r="40" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="6"/>
+      <c r="B40" s="6"/>
+      <c r="C40" s="6"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="6"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="96"/>
+      <c r="I40" s="96"/>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A47" s="181"/>
+      <c r="B47" s="181"/>
+      <c r="C47" s="181"/>
+      <c r="D47" s="181"/>
+      <c r="E47" s="181"/>
+      <c r="F47" s="181"/>
+      <c r="G47" s="181"/>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A48" s="12"/>
+      <c r="B48" s="12"/>
+      <c r="C48" s="12"/>
+      <c r="D48" s="12"/>
+      <c r="E48" s="12"/>
+      <c r="F48" s="12"/>
+      <c r="G48" s="12"/>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A49" s="12"/>
+      <c r="B49" s="12"/>
+      <c r="C49" s="12"/>
+      <c r="D49" s="12"/>
+      <c r="E49" s="12"/>
+      <c r="F49" s="12"/>
+      <c r="G49" s="12"/>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A50" s="181"/>
+      <c r="B50" s="181"/>
+      <c r="C50" s="181"/>
+      <c r="D50" s="181"/>
+      <c r="E50" s="181"/>
+      <c r="F50" s="181"/>
+      <c r="G50" s="181"/>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A51" s="19"/>
+      <c r="B51" s="19"/>
+      <c r="C51" s="19"/>
+      <c r="D51" s="19"/>
+      <c r="E51" s="19"/>
+      <c r="F51" s="19"/>
+      <c r="G51" s="19"/>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A52" s="12"/>
+      <c r="B52" s="12"/>
+      <c r="C52" s="12"/>
+      <c r="D52" s="12"/>
+      <c r="E52" s="12"/>
+      <c r="F52" s="12"/>
+      <c r="G52" s="12"/>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A55" s="96"/>
+      <c r="B55" s="96"/>
+      <c r="C55" s="96"/>
+      <c r="D55" s="96"/>
+      <c r="E55" s="96"/>
+      <c r="F55" s="96"/>
+      <c r="G55" s="96"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A57" s="285" t="s">
+        <v>177</v>
+      </c>
+      <c r="B57" s="285"/>
+      <c r="C57" s="285"/>
+      <c r="D57" s="285"/>
+      <c r="E57" s="285"/>
+      <c r="F57" s="285"/>
+      <c r="G57" s="285"/>
+      <c r="H57" s="285"/>
+      <c r="I57" s="285"/>
+      <c r="J57" s="285"/>
+      <c r="K57" s="285"/>
+      <c r="L57" s="285"/>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A58" s="291" t="s">
+        <v>178</v>
+      </c>
+      <c r="B58" s="291"/>
+      <c r="C58" s="291"/>
+      <c r="D58" s="291"/>
+      <c r="E58" s="291"/>
+      <c r="F58" s="291"/>
+      <c r="G58" s="291"/>
+      <c r="H58" s="291"/>
+      <c r="I58" s="291"/>
+      <c r="J58" s="291"/>
+      <c r="K58" s="291"/>
+      <c r="L58" s="291"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A57:L57"/>
+    <mergeCell ref="A58:L58"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{AB7687FA-2D82-48F9-9D6E-DB90BF67E175}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{405A10B1-3AD1-42CC-947B-7247067A1A21}">
+  <dimension ref="A1:I107"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.5546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.5546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="20" style="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="12" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="21" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="8.5546875" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="271" t="s">
+        <v>179</v>
+      </c>
+      <c r="B2" s="271"/>
+      <c r="C2" s="271"/>
+      <c r="D2" s="271"/>
+      <c r="E2" s="271"/>
+      <c r="F2" s="271"/>
+      <c r="G2" s="271"/>
+    </row>
+    <row r="3" spans="1:8" s="9" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="293" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="293"/>
+      <c r="C3" s="293"/>
+      <c r="D3" s="293"/>
+      <c r="E3" s="293"/>
+      <c r="F3" s="293"/>
+      <c r="G3" s="293"/>
+    </row>
+    <row r="4" spans="1:8" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="172" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="172" t="s">
+        <v>180</v>
+      </c>
+      <c r="D4" s="173" t="s">
+        <v>102</v>
+      </c>
+      <c r="E4" s="24" t="s">
+        <v>181</v>
+      </c>
+      <c r="F4" s="172" t="s">
+        <v>76</v>
+      </c>
+      <c r="G4" s="174" t="s">
+        <v>77</v>
+      </c>
+      <c r="H4" s="175"/>
+    </row>
+    <row r="5" spans="1:8" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="13">
+        <v>2008</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" s="94">
+        <v>2632</v>
+      </c>
+      <c r="D5" s="94">
+        <v>2375</v>
+      </c>
+      <c r="E5" s="94">
+        <v>0</v>
+      </c>
+      <c r="F5" s="95">
+        <v>5007</v>
+      </c>
+      <c r="G5" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A6" s="13">
+        <v>2008</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="94">
+        <v>2372900</v>
+      </c>
+      <c r="D6" s="94">
+        <v>0</v>
+      </c>
+      <c r="E6" s="94">
+        <v>225</v>
+      </c>
+      <c r="F6" s="95">
+        <v>2373125</v>
+      </c>
+      <c r="G6" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A7" s="13">
+        <v>2008</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C7" s="94">
+        <v>660</v>
+      </c>
+      <c r="D7" s="94">
+        <v>16407</v>
+      </c>
+      <c r="E7" s="94">
+        <v>0</v>
+      </c>
+      <c r="F7" s="95">
+        <v>17067</v>
+      </c>
+      <c r="G7" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A8" s="13">
+        <v>2008</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" s="94">
+        <v>1541</v>
+      </c>
+      <c r="D8" s="94">
+        <v>166</v>
+      </c>
+      <c r="E8" s="94">
+        <v>0</v>
+      </c>
+      <c r="F8" s="95">
+        <v>1707</v>
+      </c>
+      <c r="G8" s="94">
+        <v>2396906</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A9" s="13">
+        <v>2009</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="94">
+        <v>3502</v>
+      </c>
+      <c r="D9" s="94">
+        <v>0</v>
+      </c>
+      <c r="E9" s="94">
+        <v>0</v>
+      </c>
+      <c r="F9" s="95">
+        <v>3502</v>
+      </c>
+      <c r="G9" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A10" s="13">
+        <v>2009</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="94">
+        <v>1918307</v>
+      </c>
+      <c r="D10" s="94">
+        <v>1150</v>
+      </c>
+      <c r="E10" s="94">
+        <v>0</v>
+      </c>
+      <c r="F10" s="95">
+        <v>1919457</v>
+      </c>
+      <c r="G10" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A11" s="13">
+        <v>2009</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C11" s="94">
+        <v>111796</v>
+      </c>
+      <c r="D11" s="94">
+        <v>21327</v>
+      </c>
+      <c r="E11" s="94">
+        <v>3591</v>
+      </c>
+      <c r="F11" s="95">
+        <v>136714</v>
+      </c>
+      <c r="G11" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A12" s="13">
+        <v>2009</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="94">
+        <v>4022</v>
+      </c>
+      <c r="D12" s="94">
+        <v>11903</v>
+      </c>
+      <c r="E12" s="94">
+        <v>0</v>
+      </c>
+      <c r="F12" s="95">
+        <v>15925</v>
+      </c>
+      <c r="G12" s="94">
+        <v>2075598</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A13" s="13">
+        <v>2010</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="94">
+        <v>1287</v>
+      </c>
+      <c r="D13" s="94">
+        <v>0</v>
+      </c>
+      <c r="E13" s="94">
+        <v>0</v>
+      </c>
+      <c r="F13" s="95">
+        <v>1287</v>
+      </c>
+      <c r="G13" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A14" s="13">
+        <v>2010</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" s="94">
+        <v>29059</v>
+      </c>
+      <c r="D14" s="94">
+        <v>950</v>
+      </c>
+      <c r="E14" s="94">
+        <v>0</v>
+      </c>
+      <c r="F14" s="95">
+        <v>30009</v>
+      </c>
+      <c r="G14" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" s="13">
+        <v>2010</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="94">
+        <v>1958496</v>
+      </c>
+      <c r="D15" s="94">
+        <v>124852</v>
+      </c>
+      <c r="E15" s="94">
+        <v>0</v>
+      </c>
+      <c r="F15" s="95">
+        <v>2083348</v>
+      </c>
+      <c r="G15" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A16" s="13">
+        <v>2010</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="94">
+        <v>152957</v>
+      </c>
+      <c r="D16" s="94">
+        <v>82207</v>
+      </c>
+      <c r="E16" s="94">
+        <v>74566</v>
+      </c>
+      <c r="F16" s="95">
+        <v>309730</v>
+      </c>
+      <c r="G16" s="94">
+        <v>2424374</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A17" s="13">
+        <v>2011</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="94">
+        <v>270</v>
+      </c>
+      <c r="D17" s="94">
+        <v>181</v>
+      </c>
+      <c r="E17" s="94">
+        <v>0</v>
+      </c>
+      <c r="F17" s="95">
+        <v>451</v>
+      </c>
+      <c r="G17" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A18" s="13">
+        <v>2011</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="94">
+        <v>284</v>
+      </c>
+      <c r="D18" s="94">
+        <v>7133</v>
+      </c>
+      <c r="E18" s="94">
+        <v>0</v>
+      </c>
+      <c r="F18" s="95">
+        <v>7417</v>
+      </c>
+      <c r="G18" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A19" s="13">
+        <v>2011</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="94">
+        <v>1831</v>
+      </c>
+      <c r="D19" s="94">
+        <v>93498</v>
+      </c>
+      <c r="E19" s="94">
+        <v>0</v>
+      </c>
+      <c r="F19" s="95">
+        <v>95329</v>
+      </c>
+      <c r="G19" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A20" s="13">
+        <v>2011</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="94">
+        <v>2116593</v>
+      </c>
+      <c r="D20" s="94">
+        <v>51282</v>
+      </c>
+      <c r="E20" s="94">
+        <v>0</v>
+      </c>
+      <c r="F20" s="95">
+        <v>2167875</v>
+      </c>
+      <c r="G20" s="94">
+        <v>2271072</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A21" s="13">
+        <v>2012</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="94">
+        <v>38</v>
+      </c>
+      <c r="D21" s="94">
+        <v>222</v>
+      </c>
+      <c r="E21" s="94">
+        <v>195972</v>
+      </c>
+      <c r="F21" s="95">
+        <v>196232</v>
+      </c>
+      <c r="G21" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A22" s="13">
+        <v>2012</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="94">
+        <v>58562</v>
+      </c>
+      <c r="D22" s="94">
+        <v>71784</v>
+      </c>
+      <c r="E22" s="94">
+        <v>155694</v>
+      </c>
+      <c r="F22" s="95">
+        <v>286040</v>
+      </c>
+      <c r="G22" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A23" s="13">
+        <v>2012</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="94">
+        <v>0</v>
+      </c>
+      <c r="D23" s="94">
+        <v>1402</v>
+      </c>
+      <c r="E23" s="94">
+        <v>226</v>
+      </c>
+      <c r="F23" s="95">
+        <v>1628</v>
+      </c>
+      <c r="G23" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A24" s="13">
+        <v>2012</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="94">
+        <v>2088676</v>
+      </c>
+      <c r="D24" s="94">
+        <v>63655</v>
+      </c>
+      <c r="E24" s="94">
+        <v>0</v>
+      </c>
+      <c r="F24" s="95">
+        <v>2152331</v>
+      </c>
+      <c r="G24" s="94">
+        <v>2636231</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A25" s="13">
+        <v>2013</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="94">
+        <v>15</v>
+      </c>
+      <c r="D25" s="94">
+        <v>0</v>
+      </c>
+      <c r="E25" s="94">
+        <v>11460</v>
+      </c>
+      <c r="F25" s="95">
+        <v>11475</v>
+      </c>
+      <c r="G25" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A26" s="13">
+        <v>2013</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="94">
+        <v>651</v>
+      </c>
+      <c r="D26" s="94">
+        <v>0</v>
+      </c>
+      <c r="E26" s="94">
+        <v>303</v>
+      </c>
+      <c r="F26" s="95">
+        <v>954</v>
+      </c>
+      <c r="G26" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A27" s="13">
+        <v>2013</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="94">
+        <v>1822658</v>
+      </c>
+      <c r="D27" s="94">
+        <v>88379</v>
+      </c>
+      <c r="E27" s="94">
+        <v>82726</v>
+      </c>
+      <c r="F27" s="95">
+        <v>1993763</v>
+      </c>
+      <c r="G27" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A28" s="13">
+        <v>2013</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="94">
+        <v>18</v>
+      </c>
+      <c r="D28" s="94">
+        <v>0</v>
+      </c>
+      <c r="E28" s="94">
+        <v>0</v>
+      </c>
+      <c r="F28" s="95">
+        <v>18</v>
+      </c>
+      <c r="G28" s="94">
+        <v>2006210</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A29" s="13">
+        <v>2014</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="94">
+        <v>73</v>
+      </c>
+      <c r="D29" s="94">
+        <v>0</v>
+      </c>
+      <c r="E29" s="94">
+        <v>0</v>
+      </c>
+      <c r="F29" s="95">
+        <v>73</v>
+      </c>
+      <c r="G29" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A30" s="13">
+        <v>2014</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="94">
+        <v>14</v>
+      </c>
+      <c r="D30" s="94">
+        <v>0</v>
+      </c>
+      <c r="E30" s="94">
+        <v>0</v>
+      </c>
+      <c r="F30" s="95">
+        <v>14</v>
+      </c>
+      <c r="G30" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A31" s="13">
+        <v>2014</v>
+      </c>
+      <c r="B31" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="94">
+        <v>1401608</v>
+      </c>
+      <c r="D31" s="94">
+        <v>98016</v>
+      </c>
+      <c r="E31" s="94">
+        <v>8455</v>
+      </c>
+      <c r="F31" s="95">
+        <v>1508079</v>
+      </c>
+      <c r="G31" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A32" s="13">
+        <v>2014</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C32" s="94">
+        <v>10048</v>
+      </c>
+      <c r="D32" s="94">
+        <v>0</v>
+      </c>
+      <c r="E32" s="94">
+        <v>0</v>
+      </c>
+      <c r="F32" s="95">
+        <v>10048</v>
+      </c>
+      <c r="G32" s="94">
+        <v>1518214</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A33" s="13">
+        <v>2015</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="94">
+        <v>9126</v>
+      </c>
+      <c r="D33" s="94">
+        <v>0</v>
+      </c>
+      <c r="E33" s="94">
+        <v>3775</v>
+      </c>
+      <c r="F33" s="95">
+        <v>12901</v>
+      </c>
+      <c r="G33" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A34" s="13">
+        <v>2015</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="94">
+        <v>1273716</v>
+      </c>
+      <c r="D34" s="94">
+        <v>0</v>
+      </c>
+      <c r="E34" s="94">
+        <v>0</v>
+      </c>
+      <c r="F34" s="95">
+        <v>1273716</v>
+      </c>
+      <c r="G34" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A35" s="13">
+        <v>2015</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="94">
+        <v>6424</v>
+      </c>
+      <c r="D35" s="94">
+        <v>0</v>
+      </c>
+      <c r="E35" s="94">
+        <v>12043</v>
+      </c>
+      <c r="F35" s="95">
+        <v>18467</v>
+      </c>
+      <c r="G35" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A36" s="13">
+        <v>2015</v>
+      </c>
+      <c r="B36" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="94">
+        <v>4000</v>
+      </c>
+      <c r="D36" s="94">
+        <v>0</v>
+      </c>
+      <c r="E36" s="94">
+        <v>0</v>
+      </c>
+      <c r="F36" s="95">
+        <v>4000</v>
+      </c>
+      <c r="G36" s="94">
+        <v>1309084</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A37" s="13">
+        <v>2016</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="94">
+        <v>3018</v>
+      </c>
+      <c r="D37" s="94">
+        <v>0</v>
+      </c>
+      <c r="E37" s="94">
+        <v>0</v>
+      </c>
+      <c r="F37" s="95">
+        <v>3018</v>
+      </c>
+      <c r="G37" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A38" s="13">
+        <v>2016</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="94">
+        <v>1000</v>
+      </c>
+      <c r="D38" s="94">
+        <v>0</v>
+      </c>
+      <c r="E38" s="94">
+        <v>0</v>
+      </c>
+      <c r="F38" s="95">
+        <v>1000</v>
+      </c>
+      <c r="G38" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A39" s="13">
+        <v>2016</v>
+      </c>
+      <c r="B39" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C39" s="94">
+        <v>30000</v>
+      </c>
+      <c r="D39" s="94">
+        <v>94</v>
+      </c>
+      <c r="E39" s="94">
+        <v>0</v>
+      </c>
+      <c r="F39" s="95">
+        <v>30094</v>
+      </c>
+      <c r="G39" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A40" s="13">
+        <v>2016</v>
+      </c>
+      <c r="B40" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="94">
+        <v>1088066</v>
+      </c>
+      <c r="D40" s="94">
+        <v>0</v>
+      </c>
+      <c r="E40" s="94">
+        <v>3735</v>
+      </c>
+      <c r="F40" s="95">
+        <v>1091801</v>
+      </c>
+      <c r="G40" s="94">
+        <v>1125913</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A41" s="13">
+        <v>2017</v>
+      </c>
+      <c r="B41" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C41" s="94">
+        <v>210</v>
+      </c>
+      <c r="D41" s="94">
+        <v>0</v>
+      </c>
+      <c r="E41" s="94">
+        <v>1386</v>
+      </c>
+      <c r="F41" s="95">
+        <v>1596</v>
+      </c>
+      <c r="G41" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A42" s="13">
+        <v>2017</v>
+      </c>
+      <c r="B42" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C42" s="94">
+        <v>2312</v>
+      </c>
+      <c r="D42" s="94">
+        <v>28000</v>
+      </c>
+      <c r="E42" s="94">
+        <v>0</v>
+      </c>
+      <c r="F42" s="95">
+        <v>30312</v>
+      </c>
+      <c r="G42" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A43" s="13">
+        <v>2017</v>
+      </c>
+      <c r="B43" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C43" s="94">
+        <v>735861</v>
+      </c>
+      <c r="D43" s="94">
+        <v>0</v>
+      </c>
+      <c r="E43" s="94">
+        <v>168495</v>
+      </c>
+      <c r="F43" s="95">
+        <v>904356</v>
+      </c>
+      <c r="G43" s="94">
+        <v>936264</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A44" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B44" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" s="94">
+        <v>887</v>
+      </c>
+      <c r="D44" s="94">
+        <v>0</v>
+      </c>
+      <c r="E44" s="94">
+        <v>0</v>
+      </c>
+      <c r="F44" s="95">
+        <v>887</v>
+      </c>
+      <c r="G44" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A45" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B45" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C45" s="94">
+        <v>1307</v>
+      </c>
+      <c r="D45" s="94">
+        <v>32322</v>
+      </c>
+      <c r="E45" s="94">
+        <v>0</v>
+      </c>
+      <c r="F45" s="95">
+        <v>33629</v>
+      </c>
+      <c r="G45" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A46" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B46" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C46" s="94">
+        <v>590863</v>
+      </c>
+      <c r="D46" s="94">
+        <v>20</v>
+      </c>
+      <c r="E46" s="94">
+        <v>62417</v>
+      </c>
+      <c r="F46" s="95">
+        <v>653300</v>
+      </c>
+      <c r="G46" s="94">
+        <v>687816</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A47" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B47" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C47" s="94">
+        <v>555</v>
+      </c>
+      <c r="D47" s="94">
+        <v>12746</v>
+      </c>
+      <c r="E47" s="94">
+        <v>6411</v>
+      </c>
+      <c r="F47" s="95">
+        <v>19712</v>
+      </c>
+      <c r="G47" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A48" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B48" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C48" s="94">
+        <v>2499</v>
+      </c>
+      <c r="D48" s="94">
+        <v>965</v>
+      </c>
+      <c r="E48" s="94">
+        <v>0</v>
+      </c>
+      <c r="F48" s="95">
+        <v>3464</v>
+      </c>
+      <c r="G48" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A49" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B49" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C49" s="94">
+        <v>488336</v>
+      </c>
+      <c r="D49" s="94">
+        <v>50473</v>
+      </c>
+      <c r="E49" s="94">
+        <v>89030</v>
+      </c>
+      <c r="F49" s="95">
+        <v>627839</v>
+      </c>
+      <c r="G49" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A50" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B50" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C50" s="94">
+        <v>28767</v>
+      </c>
+      <c r="D50" s="94">
+        <v>56185</v>
+      </c>
+      <c r="E50" s="94">
+        <v>0</v>
+      </c>
+      <c r="F50" s="95">
+        <v>84952</v>
+      </c>
+      <c r="G50" s="94">
+        <v>735967</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A51" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B51" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C51" s="94">
+        <v>62010</v>
+      </c>
+      <c r="D51" s="94">
+        <v>89164</v>
+      </c>
+      <c r="E51" s="94">
+        <v>117690</v>
+      </c>
+      <c r="F51" s="95">
+        <v>268864</v>
+      </c>
+      <c r="G51" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A52" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B52" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C52" s="94">
+        <v>22664</v>
+      </c>
+      <c r="D52" s="94">
+        <v>154853</v>
+      </c>
+      <c r="E52" s="94">
+        <v>0</v>
+      </c>
+      <c r="F52" s="95">
+        <v>177517</v>
+      </c>
+      <c r="G52" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A53" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B53" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C53" s="94">
+        <v>743747</v>
+      </c>
+      <c r="D53" s="94">
+        <v>2279217</v>
+      </c>
+      <c r="E53" s="94">
+        <v>399462</v>
+      </c>
+      <c r="F53" s="95">
+        <v>3422426</v>
+      </c>
+      <c r="G53" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A54" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B54" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C54" s="94">
+        <v>122591</v>
+      </c>
+      <c r="D54" s="94">
+        <v>34006</v>
+      </c>
+      <c r="E54" s="94">
+        <v>0</v>
+      </c>
+      <c r="F54" s="95">
+        <v>156597</v>
+      </c>
+      <c r="G54" s="94">
+        <v>4025404</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A55" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B55" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C55" s="94">
+        <v>208154</v>
+      </c>
+      <c r="D55" s="94">
+        <v>79858</v>
+      </c>
+      <c r="E55" s="94">
+        <v>70461</v>
+      </c>
+      <c r="F55" s="95">
+        <v>358473</v>
+      </c>
+      <c r="G55" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A56" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B56" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C56" s="94">
+        <v>193547</v>
+      </c>
+      <c r="D56" s="94">
+        <v>2326078</v>
+      </c>
+      <c r="E56" s="94">
+        <v>0</v>
+      </c>
+      <c r="F56" s="95">
+        <v>2519625</v>
+      </c>
+      <c r="G56" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A57" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B57" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C57" s="94">
+        <v>830436</v>
+      </c>
+      <c r="D57" s="94">
+        <v>135535</v>
+      </c>
+      <c r="E57" s="94">
+        <v>421100</v>
+      </c>
+      <c r="F57" s="95">
+        <v>1387071</v>
+      </c>
+      <c r="G57" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A58" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B58" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C58" s="94">
+        <v>259185</v>
+      </c>
+      <c r="D58" s="94">
+        <v>49437</v>
+      </c>
+      <c r="E58" s="94">
+        <v>1197690</v>
+      </c>
+      <c r="F58" s="95">
+        <v>1506312</v>
+      </c>
+      <c r="G58" s="94">
+        <v>5771481</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A59" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C59" s="94">
+        <v>615330</v>
+      </c>
+      <c r="D59" s="94">
+        <v>560273</v>
+      </c>
+      <c r="E59" s="94">
+        <v>40627</v>
+      </c>
+      <c r="F59" s="95">
+        <v>1216230</v>
+      </c>
+      <c r="G59" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A60" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B60" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C60" s="94">
+        <v>309710</v>
+      </c>
+      <c r="D60" s="94">
+        <v>42798</v>
+      </c>
+      <c r="E60" s="94">
+        <v>3850</v>
+      </c>
+      <c r="F60" s="95">
+        <v>356358</v>
+      </c>
+      <c r="G60" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A61" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B61" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C61" s="94">
+        <v>1384178</v>
+      </c>
+      <c r="D61" s="94">
+        <v>2839830</v>
+      </c>
+      <c r="E61" s="94">
+        <v>429396</v>
+      </c>
+      <c r="F61" s="95">
+        <v>4653404</v>
+      </c>
+      <c r="G61" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A62" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B62" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C62" s="94">
+        <v>1067260</v>
+      </c>
+      <c r="D62" s="94">
+        <v>117533</v>
+      </c>
+      <c r="E62" s="94">
+        <v>0</v>
+      </c>
+      <c r="F62" s="95">
+        <v>1184793</v>
+      </c>
+      <c r="G62" s="94">
+        <v>7410785</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A63" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B63" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C63" s="94">
+        <v>1343335</v>
+      </c>
+      <c r="D63" s="94">
+        <v>640906</v>
+      </c>
+      <c r="E63" s="94">
+        <v>101107</v>
+      </c>
+      <c r="F63" s="95">
+        <v>2085348</v>
+      </c>
+      <c r="G63" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A64" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B64" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C64" s="94">
+        <v>907356</v>
+      </c>
+      <c r="D64" s="94">
+        <v>2237378</v>
+      </c>
+      <c r="E64" s="94">
+        <v>0</v>
+      </c>
+      <c r="F64" s="95">
+        <v>3144734</v>
+      </c>
+      <c r="G64" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A65" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B65" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C65" s="94">
+        <v>2281727</v>
+      </c>
+      <c r="D65" s="94">
+        <v>426512</v>
+      </c>
+      <c r="E65" s="94">
+        <v>25481</v>
+      </c>
+      <c r="F65" s="95">
+        <v>2733720</v>
+      </c>
+      <c r="G65" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A66" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B66" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C66" s="94">
+        <v>657659</v>
+      </c>
+      <c r="D66" s="94">
+        <v>96429</v>
+      </c>
+      <c r="E66" s="94">
+        <v>0</v>
+      </c>
+      <c r="F66" s="95">
+        <v>754088</v>
+      </c>
+      <c r="G66" s="94">
+        <v>8717890</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A67" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B67" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C67" s="94">
+        <v>1614565</v>
+      </c>
+      <c r="D67" s="94">
+        <v>554083</v>
+      </c>
+      <c r="E67" s="94">
+        <v>115574</v>
+      </c>
+      <c r="F67" s="95">
+        <v>2284222</v>
+      </c>
+      <c r="G67" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A68" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B68" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C68" s="94">
+        <v>1277943</v>
+      </c>
+      <c r="D68" s="94">
+        <v>2254806</v>
+      </c>
+      <c r="E68" s="94">
+        <v>0</v>
+      </c>
+      <c r="F68" s="95">
+        <v>3532749</v>
+      </c>
+      <c r="G68" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A69" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B69" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C69" s="94">
+        <v>1100939</v>
+      </c>
+      <c r="D69" s="94">
+        <v>345660</v>
+      </c>
+      <c r="E69" s="94">
+        <v>125266</v>
+      </c>
+      <c r="F69" s="95">
+        <v>1571865</v>
+      </c>
+      <c r="G69" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A70" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B70" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C70" s="94">
+        <v>2801983</v>
+      </c>
+      <c r="D70" s="94">
+        <v>253959</v>
+      </c>
+      <c r="E70" s="94">
+        <v>0</v>
+      </c>
+      <c r="F70" s="95">
+        <v>3055942</v>
+      </c>
+      <c r="G70" s="94">
+        <v>10444778</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A71" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B71" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C71" s="94">
+        <v>1915381</v>
+      </c>
+      <c r="D71" s="94">
+        <v>719248</v>
+      </c>
+      <c r="E71" s="94">
+        <v>61527</v>
+      </c>
+      <c r="F71" s="95">
+        <v>2696156</v>
+      </c>
+      <c r="G71" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A72" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B72" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C72" s="94">
+        <v>1893376</v>
+      </c>
+      <c r="D72" s="94">
+        <v>2502145</v>
+      </c>
+      <c r="E72" s="94">
+        <v>106208</v>
+      </c>
+      <c r="F72" s="95">
+        <v>4501729</v>
+      </c>
+      <c r="G72" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A73" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C73" s="94">
+        <v>3139309</v>
+      </c>
+      <c r="D73" s="94">
+        <v>495783</v>
+      </c>
+      <c r="E73" s="94">
+        <v>10943</v>
+      </c>
+      <c r="F73" s="95">
+        <v>3646035</v>
+      </c>
+      <c r="G73" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A74" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B74" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C74" s="94">
+        <v>3913257</v>
+      </c>
+      <c r="D74" s="94">
+        <v>506570</v>
+      </c>
+      <c r="E74" s="94">
+        <v>2852</v>
+      </c>
+      <c r="F74" s="95">
+        <v>4422679</v>
+      </c>
+      <c r="G74" s="94">
+        <v>15266599</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A75" s="13">
+        <v>2026</v>
+      </c>
+      <c r="B75" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C75" s="94">
+        <v>3403063</v>
+      </c>
+      <c r="D75" s="94">
+        <v>621952</v>
+      </c>
+      <c r="E75" s="94">
+        <v>51705</v>
+      </c>
+      <c r="F75" s="95">
+        <v>4076720</v>
+      </c>
+      <c r="G75" s="94" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A76" s="13">
+        <v>2026</v>
+      </c>
+      <c r="B76" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C76" s="94">
+        <v>3611999</v>
+      </c>
+      <c r="D76" s="94">
+        <v>1461921</v>
+      </c>
+      <c r="E76" s="94">
+        <v>400855</v>
+      </c>
+      <c r="F76" s="95">
+        <v>5474775</v>
+      </c>
+      <c r="G76" s="94">
+        <v>9551495</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="6"/>
+      <c r="B82" s="6"/>
+      <c r="C82" s="6"/>
+      <c r="D82" s="6"/>
+      <c r="E82" s="6"/>
+      <c r="F82" s="6"/>
+      <c r="G82" s="6"/>
+    </row>
+    <row r="83" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="6"/>
+      <c r="B83" s="6"/>
+      <c r="C83" s="6"/>
+      <c r="D83" s="6"/>
+      <c r="E83" s="6"/>
+      <c r="F83" s="6"/>
+      <c r="G83" s="6"/>
+    </row>
+    <row r="84" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="6"/>
+      <c r="B84" s="6"/>
+      <c r="C84" s="6"/>
+      <c r="D84" s="6"/>
+      <c r="E84" s="6"/>
+      <c r="F84" s="6"/>
+      <c r="G84" s="6"/>
+    </row>
+    <row r="85" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="6"/>
+      <c r="B85" s="6"/>
+      <c r="C85" s="6"/>
+      <c r="D85" s="6"/>
+      <c r="E85" s="6"/>
+      <c r="F85" s="6"/>
+      <c r="G85" s="6"/>
+    </row>
+    <row r="86" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="6"/>
+      <c r="B86" s="6"/>
+      <c r="C86" s="6"/>
+      <c r="D86" s="6"/>
+      <c r="E86" s="6"/>
+      <c r="F86" s="6"/>
+      <c r="G86" s="6"/>
+      <c r="H86" s="19"/>
+      <c r="I86" s="19"/>
+    </row>
+    <row r="87" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="6"/>
+      <c r="B87" s="6"/>
+      <c r="C87" s="6"/>
+      <c r="D87" s="6"/>
+      <c r="E87" s="6"/>
+      <c r="F87" s="6"/>
+      <c r="G87" s="6"/>
+    </row>
+    <row r="88" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="6"/>
+      <c r="B88" s="6"/>
+      <c r="C88" s="6"/>
+      <c r="D88" s="6"/>
+      <c r="E88" s="6"/>
+      <c r="F88" s="6"/>
+      <c r="G88" s="6"/>
+      <c r="H88" s="287"/>
+      <c r="I88" s="287"/>
+    </row>
+    <row r="89" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="6"/>
+      <c r="B89" s="6"/>
+      <c r="C89" s="6"/>
+      <c r="D89" s="6"/>
+      <c r="E89" s="6"/>
+      <c r="F89" s="6"/>
+      <c r="G89" s="6"/>
+      <c r="H89" s="284"/>
+      <c r="I89" s="284"/>
+    </row>
+    <row r="90" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="6"/>
+      <c r="B90" s="6"/>
+      <c r="C90" s="6"/>
+      <c r="D90" s="6"/>
+      <c r="E90" s="6"/>
+      <c r="F90" s="6"/>
+      <c r="G90" s="6"/>
+      <c r="H90" s="284"/>
+      <c r="I90" s="284"/>
+    </row>
+    <row r="91" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="6"/>
+      <c r="B91" s="6"/>
+      <c r="C91" s="6"/>
+      <c r="D91" s="6"/>
+      <c r="E91" s="6"/>
+      <c r="F91" s="6"/>
+      <c r="G91" s="6"/>
+      <c r="H91" s="96"/>
+      <c r="I91" s="96"/>
+    </row>
+    <row r="92" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="6"/>
+      <c r="B92" s="6"/>
+      <c r="C92" s="6"/>
+      <c r="D92" s="6"/>
+      <c r="E92" s="6"/>
+      <c r="F92" s="6"/>
+      <c r="G92" s="6"/>
+      <c r="H92" s="96"/>
+      <c r="I92" s="96"/>
+    </row>
+    <row r="93" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="6"/>
+      <c r="B93" s="6"/>
+      <c r="C93" s="6"/>
+      <c r="D93" s="6"/>
+      <c r="E93" s="6"/>
+      <c r="F93" s="6"/>
+      <c r="G93" s="6"/>
+      <c r="H93" s="96"/>
+      <c r="I93" s="96"/>
+    </row>
+    <row r="94" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="6"/>
+      <c r="B94" s="6"/>
+      <c r="C94" s="6"/>
+      <c r="D94" s="6"/>
+      <c r="E94" s="6"/>
+      <c r="F94" s="6"/>
+      <c r="G94" s="6"/>
+      <c r="H94" s="96"/>
+      <c r="I94" s="96"/>
+    </row>
+    <row r="95" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="6"/>
+      <c r="B95" s="6"/>
+      <c r="C95" s="6"/>
+      <c r="D95" s="6"/>
+      <c r="E95" s="6"/>
+      <c r="F95" s="6"/>
+      <c r="G95" s="6"/>
+      <c r="H95" s="96"/>
+      <c r="I95" s="96"/>
+    </row>
+    <row r="96" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="6"/>
+      <c r="B96" s="6"/>
+      <c r="C96" s="6"/>
+      <c r="D96" s="6"/>
+      <c r="E96" s="6"/>
+      <c r="F96" s="6"/>
+      <c r="G96" s="6"/>
+      <c r="H96" s="96"/>
+      <c r="I96" s="96"/>
+    </row>
+    <row r="97" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="6"/>
+      <c r="B97" s="6"/>
+      <c r="C97" s="6"/>
+      <c r="D97" s="6"/>
+      <c r="E97" s="6"/>
+      <c r="F97" s="6"/>
+      <c r="G97" s="6"/>
+      <c r="H97" s="96"/>
+      <c r="I97" s="96"/>
+    </row>
+    <row r="98" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A98" s="285" t="s">
+        <v>182</v>
+      </c>
+      <c r="B98" s="285"/>
+      <c r="C98" s="285"/>
+      <c r="D98" s="285"/>
+      <c r="E98" s="285"/>
+      <c r="F98" s="285"/>
+      <c r="G98" s="285"/>
+    </row>
+    <row r="99" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A99" s="291" t="s">
+        <v>183</v>
+      </c>
+      <c r="B99" s="291"/>
+      <c r="C99" s="291"/>
+      <c r="D99" s="291"/>
+      <c r="E99" s="291"/>
+      <c r="F99" s="291"/>
+      <c r="G99" s="291"/>
+    </row>
+    <row r="100" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A100" s="12"/>
+      <c r="B100" s="12"/>
+      <c r="C100" s="12"/>
+      <c r="D100" s="12"/>
+      <c r="E100" s="12"/>
+      <c r="F100" s="12"/>
+      <c r="G100" s="12"/>
+    </row>
+    <row r="101" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A101" s="285" t="s">
+        <v>85</v>
+      </c>
+      <c r="B101" s="285"/>
+      <c r="C101" s="285"/>
+      <c r="D101" s="285"/>
+      <c r="E101" s="285"/>
+      <c r="F101" s="285"/>
+      <c r="G101" s="285"/>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A102" s="286" t="s">
+        <v>184</v>
+      </c>
+      <c r="B102" s="286"/>
+      <c r="C102" s="286"/>
+      <c r="D102" s="286"/>
+      <c r="E102" s="286"/>
+      <c r="F102" s="286"/>
+      <c r="G102" s="286"/>
+    </row>
+    <row r="103" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A103" s="12"/>
+      <c r="B103" s="12"/>
+      <c r="C103" s="12"/>
+      <c r="D103" s="12"/>
+      <c r="E103" s="12"/>
+      <c r="F103" s="12"/>
+      <c r="G103" s="12"/>
+    </row>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A104" s="287" t="s">
+        <v>185</v>
+      </c>
+      <c r="B104" s="287"/>
+      <c r="C104" s="287"/>
+      <c r="D104" s="287"/>
+      <c r="E104" s="287"/>
+      <c r="F104" s="287"/>
+      <c r="G104" s="287"/>
+    </row>
+    <row r="105" spans="1:9" ht="37.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="292" t="s">
+        <v>186</v>
+      </c>
+      <c r="B105" s="292"/>
+      <c r="C105" s="292"/>
+      <c r="D105" s="292"/>
+      <c r="E105" s="292"/>
+      <c r="F105" s="292"/>
+      <c r="G105" s="292"/>
+    </row>
+    <row r="106" spans="1:9" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="292" t="s">
+        <v>385</v>
+      </c>
+      <c r="B106" s="292"/>
+      <c r="C106" s="292"/>
+      <c r="D106" s="292"/>
+      <c r="E106" s="292"/>
+      <c r="F106" s="292"/>
+      <c r="G106" s="292"/>
+    </row>
+    <row r="107" spans="1:9" ht="50.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="292" t="s">
+        <v>187</v>
+      </c>
+      <c r="B107" s="292"/>
+      <c r="C107" s="292"/>
+      <c r="D107" s="292"/>
+      <c r="E107" s="292"/>
+      <c r="F107" s="292"/>
+      <c r="G107" s="292"/>
+    </row>
+  </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="A98:G98"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="H88:I88"/>
+    <mergeCell ref="H89:I89"/>
+    <mergeCell ref="H90:I90"/>
+    <mergeCell ref="A107:G107"/>
+    <mergeCell ref="A99:G99"/>
+    <mergeCell ref="A101:G101"/>
+    <mergeCell ref="A102:G102"/>
+    <mergeCell ref="A104:G104"/>
+    <mergeCell ref="A105:G105"/>
+    <mergeCell ref="A106:G106"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{486B5F3F-4133-454F-B8A6-149CA3EB72A7}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{849FD596-EA67-4D04-8CCE-65D1F79B8604}">
+  <dimension ref="A1:B39"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection sqref="A1:B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="19" style="159" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="132.88671875" style="159" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="8.5546875" style="159" customWidth="1"/>
+    <col min="6" max="16384" width="8.5546875" style="159"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="25.8" x14ac:dyDescent="0.5">
+      <c r="A1" s="250" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="250"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A2" s="251" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="251"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A3" s="252" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="252"/>
+    </row>
+    <row r="4" spans="1:2" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="218" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="218" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="3"/>
+      <c r="B5" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A6" s="195" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A7" s="196" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="211" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A8" s="196" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="211" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A9" s="196" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="212" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A10" s="196" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="212" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A11" s="196" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="211" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A12" s="197" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="212" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A13" s="166" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="211" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A14" s="160"/>
+      <c r="B14" s="181" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A15" s="166" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A16" s="166" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A17" s="187" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A18" s="187" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A19" s="187" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A20" s="187" t="s">
+        <v>32</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A21" s="166" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A22" s="166" t="s">
+        <v>36</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A23" s="187" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A24" s="160"/>
+      <c r="B24" s="181" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A25" s="166" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A26" s="166" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A27" s="166" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A28" s="166" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A29" s="166" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" s="12" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A30" s="166" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A31" s="166" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A32" s="166" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A33" s="166" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A34" s="166" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A35" s="166" t="s">
+        <v>55</v>
+      </c>
+      <c r="B35" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A36" s="198"/>
+      <c r="B36" s="198"/>
+    </row>
+    <row r="37" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A37" s="198"/>
+      <c r="B37" s="198"/>
+    </row>
+    <row r="38" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A38" s="198"/>
+      <c r="B38" s="198"/>
+    </row>
+    <row r="39" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A39" s="161"/>
+      <c r="B39" s="208"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:B3"/>
+  </mergeCells>
+  <phoneticPr fontId="46" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="A2" r:id="rId1" display="A description/explanation of all acronyms can be found in the Clean Energy Regulator Glossary." xr:uid="{A1EA332F-97E6-457C-880D-C43B2A0A2B59}"/>
+    <hyperlink ref="A2:B2" r:id="rId2" display="A description/explanation of all acronyms can be found in the Clean Energy Regulator glossary." xr:uid="{A752F2D7-BD39-48CC-A7D0-9EB3537F55A4}"/>
+    <hyperlink ref="A15" location="'Figure 2.1'!A1" display="Figure 2.1" xr:uid="{AB8C13EE-7F7F-46BA-B5D1-0890DB7F34B4}"/>
+    <hyperlink ref="A16" location="'Figure 2.2'!A1" display="Figure 2.2" xr:uid="{E14099CC-C259-4175-B380-28195762F89C}"/>
+    <hyperlink ref="A19" location="'Figure 2.5'!A1" display="Figure 2.5" xr:uid="{BABA3E77-7FDB-46B8-BCF2-BBBE3170B816}"/>
+    <hyperlink ref="A20" location="'Figure 2.6'!A1" display="Figure 2.6" xr:uid="{3E6032FD-60AE-4A29-A9E6-D6E953BAACB3}"/>
+    <hyperlink ref="A17" location="'Figure 2.3'!A1" display="Figure 2.3" xr:uid="{E5A69B18-1844-4D58-BAB4-2D72BCC02162}"/>
+    <hyperlink ref="A18" location="'Figure 2.4'!A1" display="Figure 2.4" xr:uid="{23A1A950-4516-478C-88BA-D900FF83A403}"/>
+    <hyperlink ref="A6" location="'Figure 1.1'!A1" display="Figure 1.1" xr:uid="{2421B867-63D3-4A35-B83F-4458516777FC}"/>
+    <hyperlink ref="A11" location="'Figure 1.6'!A1" display="Figure 1.6" xr:uid="{2E46E719-04FF-4C39-B4DC-4B06DF8AAB5A}"/>
+    <hyperlink ref="A8" location="'Figure 1.3'!A1" display="Figure 1.3" xr:uid="{6575216C-DF9F-4DDD-96C0-1F0477D69378}"/>
+    <hyperlink ref="A7" location="'Figure 1.2'!A1" display="Figure 1.2" xr:uid="{2BF7190C-CF0A-49BD-ABF4-6B090A03C35B}"/>
+    <hyperlink ref="A9" location="'Figure 1.4'!A1" display="Figure 1.4" xr:uid="{7D3F3C6E-EAAA-4835-A835-480476BDD5A0}"/>
+    <hyperlink ref="A34" location="'Figure 3.10'!A1" display="Figure 3.10" xr:uid="{8E848DE0-A283-42EA-AC1F-DA491C67996E}"/>
+    <hyperlink ref="A30" location="'Figure 3.6'!A1" display="Figure 3.6" xr:uid="{2A54CA1A-0E24-4E8E-B723-2296CE737280}"/>
+    <hyperlink ref="A25" location="'Figure 3.1'!A1" display="Figure 3.1" xr:uid="{BFEDB12B-84BD-4638-BD87-1A5075235B56}"/>
+    <hyperlink ref="A26" location="'Figure 3.2'!A1" display="Figure 3.2" xr:uid="{51109DD2-609A-4AA9-B829-1E19E0C8D337}"/>
+    <hyperlink ref="A27" location="'Figure 3.3'!A1" display="Figure 3.3" xr:uid="{F6E9C28D-184C-42A1-B21C-1C0735BA2A26}"/>
+    <hyperlink ref="A29" location="'Figure 3.5'!A1" display="Figure 3.5" xr:uid="{96ABE2CC-5EEC-479A-8ADB-1F65A9533B90}"/>
+    <hyperlink ref="A31" location="'Figure 3.7'!A1" display="Figure 3.7" xr:uid="{940ADAD3-800B-4BDE-BFAA-0CB3420EBD76}"/>
+    <hyperlink ref="A32" location="'Figure 3.8'!A1" display="Figure 3.8" xr:uid="{1ADEAB43-1E2D-4570-B7D4-092F0D901018}"/>
+    <hyperlink ref="A33" location="'Figure 3.9'!A1" display="Figure 3.9" xr:uid="{CA5E8006-4CE7-41E0-A144-2FC223850161}"/>
+    <hyperlink ref="A10" location="'Figure 1.5'!A1" display="Figure 1.5" xr:uid="{0E3B40D5-E0E8-412B-A8F9-3063420C317A}"/>
+    <hyperlink ref="A12" location="'Figure 1.7'!A1" display="Figure 1.7" xr:uid="{654130F9-0DE5-43CF-9898-B4DB6B00BF84}"/>
+    <hyperlink ref="A28" location="'Figure 3.4'!A1" display="Figure 3.4" xr:uid="{64BEE33D-3B8E-4D01-B34F-30C69628C727}"/>
+    <hyperlink ref="A21" location="'Figure 2.7'!A1" display="Figure 2.7" xr:uid="{58FA3CE9-5347-4425-98B5-D83B0BDD9381}"/>
+    <hyperlink ref="A22" location="'Figure 2.8'!A1" display="Figure 2.8" xr:uid="{C99A195A-260A-4346-8D9E-E95EB6CD2576}"/>
+    <hyperlink ref="A23" location="'Figure 2.9'!A1" display="Figure 2.9" xr:uid="{8EA6BE17-3407-4621-A637-273F7150E673}"/>
+    <hyperlink ref="A13" location="'Figure 1.8'!A1" display="Figure 1.8" xr:uid="{E084B931-041F-44A3-96CE-718772CA72C9}"/>
+    <hyperlink ref="A35" location="'Figure 3.11'!A1" display="Figure 3.11" xr:uid="{790620F5-73C8-4DED-A8BD-05E33DB7AF70}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId4"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F11E78C-87E6-49AD-BEA6-4CAF02A0B57E}">
+  <dimension ref="A1:J90"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="2" width="14.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.109375" style="6" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="29.109375" style="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="31.109375" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="32.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="20.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="12.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="21.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.5546875" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:10" ht="23.4" x14ac:dyDescent="0.3">
+      <c r="A2" s="294" t="s">
+        <v>188</v>
+      </c>
+      <c r="B2" s="294"/>
+      <c r="C2" s="294"/>
+      <c r="D2" s="294"/>
+      <c r="E2" s="294"/>
+      <c r="F2" s="294"/>
+      <c r="G2" s="294"/>
+      <c r="H2" s="294"/>
+      <c r="I2" s="294"/>
+      <c r="J2" s="294"/>
+    </row>
+    <row r="3" spans="1:10" s="9" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="256" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="256"/>
+      <c r="C3" s="256"/>
+      <c r="D3" s="256"/>
+      <c r="E3" s="256"/>
+      <c r="F3" s="256"/>
+      <c r="G3" s="256"/>
+      <c r="H3" s="256"/>
+      <c r="I3" s="256"/>
+      <c r="J3" s="256"/>
+    </row>
+    <row r="4" spans="1:10" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="G4" s="20" t="s">
+        <v>193</v>
+      </c>
+      <c r="H4" s="20" t="s">
+        <v>99</v>
+      </c>
+      <c r="I4" s="20" t="s">
+        <v>194</v>
+      </c>
+      <c r="J4" s="20" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="13">
+        <v>2014</v>
+      </c>
+      <c r="B5" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C5" s="97">
+        <v>12.7</v>
+      </c>
+      <c r="D5" s="97">
+        <v>1.5</v>
+      </c>
+      <c r="E5" s="97">
+        <v>2.7</v>
+      </c>
+      <c r="F5" s="97">
+        <v>0.7</v>
+      </c>
+      <c r="G5" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="H5" s="97">
+        <v>11.1</v>
+      </c>
+      <c r="I5" s="97">
+        <v>2</v>
+      </c>
+      <c r="J5" s="97">
+        <v>30.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A6" s="13">
+        <v>2014</v>
+      </c>
+      <c r="B6" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C6" s="97">
+        <v>15.9</v>
+      </c>
+      <c r="D6" s="97">
+        <v>1.7</v>
+      </c>
+      <c r="E6" s="97">
+        <v>3.2</v>
+      </c>
+      <c r="F6" s="97">
+        <v>0.8</v>
+      </c>
+      <c r="G6" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="H6" s="97">
+        <v>11.4</v>
+      </c>
+      <c r="I6" s="97">
+        <v>2</v>
+      </c>
+      <c r="J6" s="97">
+        <v>35.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A7" s="13">
+        <v>2015</v>
+      </c>
+      <c r="B7" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C7" s="97">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="D7" s="97">
+        <v>3.4</v>
+      </c>
+      <c r="E7" s="97">
+        <v>2.4</v>
+      </c>
+      <c r="F7" s="97">
+        <v>0.9</v>
+      </c>
+      <c r="G7" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="H7" s="97">
+        <v>7.8</v>
+      </c>
+      <c r="I7" s="97">
+        <v>0.6</v>
+      </c>
+      <c r="J7" s="97">
+        <v>24.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A8" s="13">
+        <v>2015</v>
+      </c>
+      <c r="B8" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C8" s="97">
+        <v>12.8</v>
+      </c>
+      <c r="D8" s="97">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E8" s="97">
+        <v>1.7</v>
+      </c>
+      <c r="F8" s="97">
+        <v>1</v>
+      </c>
+      <c r="G8" s="97" t="s">
+        <v>106</v>
+      </c>
+      <c r="H8" s="97">
+        <v>8.5</v>
+      </c>
+      <c r="I8" s="97">
+        <v>0.5</v>
+      </c>
+      <c r="J8" s="97">
+        <v>25.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A9" s="13">
+        <v>2015</v>
+      </c>
+      <c r="B9" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C9" s="97">
+        <v>15.1</v>
+      </c>
+      <c r="D9" s="97">
+        <v>0.7</v>
+      </c>
+      <c r="E9" s="97">
+        <v>3.1</v>
+      </c>
+      <c r="F9" s="97">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G9" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="H9" s="97">
+        <v>8.5</v>
+      </c>
+      <c r="I9" s="97">
+        <v>0.3</v>
+      </c>
+      <c r="J9" s="97">
+        <v>29.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A10" s="13">
+        <v>2015</v>
+      </c>
+      <c r="B10" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C10" s="97">
+        <v>17.2</v>
+      </c>
+      <c r="D10" s="97">
+        <v>1.4</v>
+      </c>
+      <c r="E10" s="97">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F10" s="97">
+        <v>1.2</v>
+      </c>
+      <c r="G10" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="H10" s="97">
+        <v>9.5</v>
+      </c>
+      <c r="I10" s="97">
+        <v>0.3</v>
+      </c>
+      <c r="J10" s="97">
+        <v>34.200000000000003</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A11" s="13">
+        <v>2016</v>
+      </c>
+      <c r="B11" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C11" s="97">
+        <v>9.5</v>
+      </c>
+      <c r="D11" s="97">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E11" s="97">
+        <v>1.6</v>
+      </c>
+      <c r="F11" s="97">
+        <v>1.3</v>
+      </c>
+      <c r="G11" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="H11" s="97">
+        <v>5</v>
+      </c>
+      <c r="I11" s="97">
+        <v>0.3</v>
+      </c>
+      <c r="J11" s="97">
+        <v>18.899999999999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A12" s="13">
+        <v>2016</v>
+      </c>
+      <c r="B12" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C12" s="97">
+        <v>11.5</v>
+      </c>
+      <c r="D12" s="97">
+        <v>1.2</v>
+      </c>
+      <c r="E12" s="97">
+        <v>1.2</v>
+      </c>
+      <c r="F12" s="97">
+        <v>1.4</v>
+      </c>
+      <c r="G12" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="H12" s="97">
+        <v>7</v>
+      </c>
+      <c r="I12" s="97">
+        <v>0.2</v>
+      </c>
+      <c r="J12" s="97">
+        <v>22.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A13" s="13">
+        <v>2016</v>
+      </c>
+      <c r="B13" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C13" s="97">
+        <v>13.8</v>
+      </c>
+      <c r="D13" s="97">
+        <v>1.4</v>
+      </c>
+      <c r="E13" s="97">
+        <v>0.8</v>
+      </c>
+      <c r="F13" s="97">
+        <v>1.5</v>
+      </c>
+      <c r="G13" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="H13" s="97">
+        <v>7.3</v>
+      </c>
+      <c r="I13" s="97">
+        <v>0.2</v>
+      </c>
+      <c r="J13" s="97">
+        <v>25.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A14" s="13">
+        <v>2016</v>
+      </c>
+      <c r="B14" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C14" s="97">
+        <v>19.7</v>
+      </c>
+      <c r="D14" s="97">
+        <v>1.5</v>
+      </c>
+      <c r="E14" s="97">
+        <v>1</v>
+      </c>
+      <c r="F14" s="97">
+        <v>1.6</v>
+      </c>
+      <c r="G14" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="H14" s="97">
+        <v>6.8</v>
+      </c>
+      <c r="I14" s="97">
+        <v>0.2</v>
+      </c>
+      <c r="J14" s="97">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A15" s="13">
+        <v>2017</v>
+      </c>
+      <c r="B15" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C15" s="97">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="D15" s="97">
+        <v>1</v>
+      </c>
+      <c r="E15" s="97">
+        <v>1.2</v>
+      </c>
+      <c r="F15" s="97">
+        <v>1.7</v>
+      </c>
+      <c r="G15" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="H15" s="97">
+        <v>3.3</v>
+      </c>
+      <c r="I15" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J15" s="97">
+        <v>17.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A16" s="13">
+        <v>2017</v>
+      </c>
+      <c r="B16" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C16" s="97">
+        <v>11.6</v>
+      </c>
+      <c r="D16" s="97">
+        <v>1.3</v>
+      </c>
+      <c r="E16" s="97">
+        <v>0.7</v>
+      </c>
+      <c r="F16" s="97">
+        <v>1.9</v>
+      </c>
+      <c r="G16" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="H16" s="97">
+        <v>4.7</v>
+      </c>
+      <c r="I16" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J16" s="97">
+        <v>20.399999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A17" s="13">
+        <v>2017</v>
+      </c>
+      <c r="B17" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C17" s="97">
+        <v>13.9</v>
+      </c>
+      <c r="D17" s="97">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E17" s="97">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F17" s="97">
+        <v>1.7</v>
+      </c>
+      <c r="G17" s="97">
+        <v>0.3</v>
+      </c>
+      <c r="H17" s="97">
+        <v>5</v>
+      </c>
+      <c r="I17" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J17" s="97">
+        <v>23.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A18" s="13">
+        <v>2017</v>
+      </c>
+      <c r="B18" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C18" s="97">
+        <v>18.7</v>
+      </c>
+      <c r="D18" s="97">
+        <v>1.2</v>
+      </c>
+      <c r="E18" s="97">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F18" s="97">
+        <v>1.8</v>
+      </c>
+      <c r="G18" s="97">
+        <v>0.4</v>
+      </c>
+      <c r="H18" s="97">
+        <v>5.6</v>
+      </c>
+      <c r="I18" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J18" s="97">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A19" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B19" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C19" s="97">
+        <v>5.2</v>
+      </c>
+      <c r="D19" s="97">
+        <v>1.8</v>
+      </c>
+      <c r="E19" s="97">
+        <v>1.9</v>
+      </c>
+      <c r="F19" s="97">
+        <v>1.5</v>
+      </c>
+      <c r="G19" s="97">
+        <v>0.4</v>
+      </c>
+      <c r="H19" s="97">
+        <v>0.9</v>
+      </c>
+      <c r="I19" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J19" s="97">
+        <v>11.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A20" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B20" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C20" s="97">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="D20" s="97">
+        <v>1.8</v>
+      </c>
+      <c r="E20" s="97">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F20" s="97">
+        <v>1.4</v>
+      </c>
+      <c r="G20" s="97">
+        <v>0.6</v>
+      </c>
+      <c r="H20" s="97">
+        <v>1.8</v>
+      </c>
+      <c r="I20" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J20" s="97">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A21" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B21" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C21" s="97">
+        <v>12.5</v>
+      </c>
+      <c r="D21" s="97">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E21" s="97">
+        <v>1.4</v>
+      </c>
+      <c r="F21" s="97">
+        <v>1.4</v>
+      </c>
+      <c r="G21" s="97">
+        <v>0.6</v>
+      </c>
+      <c r="H21" s="97">
+        <v>2.5</v>
+      </c>
+      <c r="I21" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J21" s="97">
+        <v>20.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A22" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B22" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C22" s="97">
+        <v>17.8</v>
+      </c>
+      <c r="D22" s="97">
+        <v>3.1</v>
+      </c>
+      <c r="E22" s="97">
+        <v>1.4</v>
+      </c>
+      <c r="F22" s="97">
+        <v>1.5</v>
+      </c>
+      <c r="G22" s="97">
+        <v>1.4</v>
+      </c>
+      <c r="H22" s="97">
+        <v>2.7</v>
+      </c>
+      <c r="I22" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J22" s="97">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A23" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B23" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C23" s="97">
+        <v>4.3</v>
+      </c>
+      <c r="D23" s="97">
+        <v>2.6</v>
+      </c>
+      <c r="E23" s="97">
+        <v>0.7</v>
+      </c>
+      <c r="F23" s="97">
+        <v>1.6</v>
+      </c>
+      <c r="G23" s="97">
+        <v>1.3</v>
+      </c>
+      <c r="H23" s="97">
+        <v>0.5</v>
+      </c>
+      <c r="I23" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J23" s="97">
+        <v>11.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A24" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B24" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C24" s="97">
+        <v>8.1</v>
+      </c>
+      <c r="D24" s="97">
+        <v>3</v>
+      </c>
+      <c r="E24" s="97">
+        <v>1</v>
+      </c>
+      <c r="F24" s="97">
+        <v>1.7</v>
+      </c>
+      <c r="G24" s="97">
+        <v>1.4</v>
+      </c>
+      <c r="H24" s="97">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I24" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J24" s="97">
+        <v>16.399999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A25" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B25" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C25" s="97">
+        <v>12.2</v>
+      </c>
+      <c r="D25" s="97">
+        <v>2.7</v>
+      </c>
+      <c r="E25" s="97">
+        <v>0.9</v>
+      </c>
+      <c r="F25" s="97">
+        <v>1.7</v>
+      </c>
+      <c r="G25" s="97">
+        <v>1.4</v>
+      </c>
+      <c r="H25" s="97">
+        <v>1.9</v>
+      </c>
+      <c r="I25" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J25" s="97">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A26" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B26" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C26" s="97">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="D26" s="97">
+        <v>4</v>
+      </c>
+      <c r="E26" s="97">
+        <v>1.3</v>
+      </c>
+      <c r="F26" s="97">
+        <v>1.8</v>
+      </c>
+      <c r="G26" s="97">
+        <v>2.8</v>
+      </c>
+      <c r="H26" s="97">
+        <v>2.9</v>
+      </c>
+      <c r="I26" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J26" s="97">
+        <v>30.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A27" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B27" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" s="97">
+        <v>3.4</v>
+      </c>
+      <c r="D27" s="97">
+        <v>2.7</v>
+      </c>
+      <c r="E27" s="97">
+        <v>1</v>
+      </c>
+      <c r="F27" s="97">
+        <v>1.9</v>
+      </c>
+      <c r="G27" s="97">
+        <v>2.8</v>
+      </c>
+      <c r="H27" s="97">
+        <v>0.5</v>
+      </c>
+      <c r="I27" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J27" s="97">
+        <v>12.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A28" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B28" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" s="97">
+        <v>7.9</v>
+      </c>
+      <c r="D28" s="97">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E28" s="97">
+        <v>1.4</v>
+      </c>
+      <c r="F28" s="97">
+        <v>1.9</v>
+      </c>
+      <c r="G28" s="97">
+        <v>0.5</v>
+      </c>
+      <c r="H28" s="97">
+        <v>1</v>
+      </c>
+      <c r="I28" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J28" s="97">
+        <v>16.899999999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A29" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B29" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C29" s="97">
+        <v>12.3</v>
+      </c>
+      <c r="D29" s="97">
+        <v>3.9</v>
+      </c>
+      <c r="E29" s="97">
+        <v>1.3</v>
+      </c>
+      <c r="F29" s="97">
+        <v>1.5</v>
+      </c>
+      <c r="G29" s="97">
+        <v>0.5</v>
+      </c>
+      <c r="H29" s="97">
+        <v>1.6</v>
+      </c>
+      <c r="I29" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J29" s="97">
+        <v>21.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A30" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B30" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C30" s="97">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="D30" s="97">
+        <v>5.7</v>
+      </c>
+      <c r="E30" s="97">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F30" s="97">
+        <v>1.6</v>
+      </c>
+      <c r="G30" s="97">
+        <v>2</v>
+      </c>
+      <c r="H30" s="97">
+        <v>3.7</v>
+      </c>
+      <c r="I30" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J30" s="97">
+        <v>32.4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A31" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B31" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C31" s="97">
+        <v>4.3</v>
+      </c>
+      <c r="D31" s="97">
+        <v>3</v>
+      </c>
+      <c r="E31" s="97">
+        <v>1.3</v>
+      </c>
+      <c r="F31" s="97">
+        <v>1.7</v>
+      </c>
+      <c r="G31" s="97">
+        <v>2.4</v>
+      </c>
+      <c r="H31" s="97">
+        <v>0.8</v>
+      </c>
+      <c r="I31" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J31" s="97">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A32" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B32" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C32" s="97">
+        <v>8.9</v>
+      </c>
+      <c r="D32" s="97">
+        <v>3.8</v>
+      </c>
+      <c r="E32" s="97">
+        <v>1.8</v>
+      </c>
+      <c r="F32" s="97">
+        <v>1.7</v>
+      </c>
+      <c r="G32" s="97">
+        <v>0.8</v>
+      </c>
+      <c r="H32" s="97">
+        <v>1</v>
+      </c>
+      <c r="I32" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J32" s="97">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A33" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B33" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C33" s="97">
+        <v>13.5</v>
+      </c>
+      <c r="D33" s="97">
+        <v>3.8</v>
+      </c>
+      <c r="E33" s="97">
+        <v>3.2</v>
+      </c>
+      <c r="F33" s="97">
+        <v>1.3</v>
+      </c>
+      <c r="G33" s="97">
+        <v>0.7</v>
+      </c>
+      <c r="H33" s="97">
+        <v>2</v>
+      </c>
+      <c r="I33" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J33" s="97">
+        <v>24.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A34" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B34" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C34" s="97">
+        <v>18.2</v>
+      </c>
+      <c r="D34" s="97">
+        <v>5.3</v>
+      </c>
+      <c r="E34" s="97">
+        <v>3.6</v>
+      </c>
+      <c r="F34" s="97">
+        <v>1.4</v>
+      </c>
+      <c r="G34" s="97">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H34" s="97">
+        <v>2.8</v>
+      </c>
+      <c r="I34" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J34" s="97">
+        <v>33.6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A35" s="93">
+        <v>2022</v>
+      </c>
+      <c r="B35" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C35" s="97">
+        <v>3.6</v>
+      </c>
+      <c r="D35" s="97">
+        <v>3.1</v>
+      </c>
+      <c r="E35" s="97">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F35" s="97">
+        <v>1.5</v>
+      </c>
+      <c r="G35" s="97">
+        <v>2.9</v>
+      </c>
+      <c r="H35" s="97">
+        <v>0.7</v>
+      </c>
+      <c r="I35" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J35" s="97">
+        <v>14.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A36" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B36" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C36" s="97">
+        <v>8.9</v>
+      </c>
+      <c r="D36" s="97">
+        <v>4.5</v>
+      </c>
+      <c r="E36" s="97">
+        <v>3.3</v>
+      </c>
+      <c r="F36" s="97">
+        <v>1.5</v>
+      </c>
+      <c r="G36" s="97">
+        <v>1</v>
+      </c>
+      <c r="H36" s="97">
+        <v>0.6</v>
+      </c>
+      <c r="I36" s="97">
+        <v>0.2</v>
+      </c>
+      <c r="J36" s="97">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A37" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B37" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C37" s="97">
+        <v>13.9</v>
+      </c>
+      <c r="D37" s="97">
+        <v>5.7</v>
+      </c>
+      <c r="E37" s="97">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F37" s="97">
+        <v>1</v>
+      </c>
+      <c r="G37" s="97">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H37" s="97">
+        <v>1.6</v>
+      </c>
+      <c r="I37" s="97">
+        <v>0.3</v>
+      </c>
+      <c r="J37" s="97">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A38" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B38" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="97">
+        <v>16.2</v>
+      </c>
+      <c r="D38" s="97">
+        <v>7.3</v>
+      </c>
+      <c r="E38" s="97">
+        <v>7.6</v>
+      </c>
+      <c r="F38" s="97">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G38" s="97">
+        <v>1.2</v>
+      </c>
+      <c r="H38" s="97">
+        <v>2</v>
+      </c>
+      <c r="I38" s="97">
+        <v>0.5</v>
+      </c>
+      <c r="J38" s="97">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A39" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B39" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C39" s="97">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D39" s="97">
+        <v>3.7</v>
+      </c>
+      <c r="E39" s="97">
+        <v>3.4</v>
+      </c>
+      <c r="F39" s="97">
+        <v>1.2</v>
+      </c>
+      <c r="G39" s="97">
+        <v>1</v>
+      </c>
+      <c r="H39" s="97">
+        <v>0.7</v>
+      </c>
+      <c r="I39" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="J39" s="97">
+        <v>14.6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A40" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B40" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C40" s="97">
+        <v>9.9</v>
+      </c>
+      <c r="D40" s="97">
+        <v>6</v>
+      </c>
+      <c r="E40" s="97">
+        <v>5.5</v>
+      </c>
+      <c r="F40" s="97">
+        <v>1.4</v>
+      </c>
+      <c r="G40" s="97">
+        <v>0.7</v>
+      </c>
+      <c r="H40" s="97">
+        <v>1</v>
+      </c>
+      <c r="I40" s="97">
+        <v>0.3</v>
+      </c>
+      <c r="J40" s="97">
+        <v>24.7</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A41" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B41" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C41" s="97">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="D41" s="97">
+        <v>7.9</v>
+      </c>
+      <c r="E41" s="97">
+        <v>3.6</v>
+      </c>
+      <c r="F41" s="97">
+        <v>1.4</v>
+      </c>
+      <c r="G41" s="97">
+        <v>0.7</v>
+      </c>
+      <c r="H41" s="97">
+        <v>1.6</v>
+      </c>
+      <c r="I41" s="97">
+        <v>0.3</v>
+      </c>
+      <c r="J41" s="97">
+        <v>33.200000000000003</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A42" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B42" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C42" s="97">
+        <v>22.8</v>
+      </c>
+      <c r="D42" s="97">
+        <v>10</v>
+      </c>
+      <c r="E42" s="97">
+        <v>5</v>
+      </c>
+      <c r="F42" s="97">
+        <v>1.5</v>
+      </c>
+      <c r="G42" s="97">
+        <v>0.9</v>
+      </c>
+      <c r="H42" s="97">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I42" s="97">
+        <v>0.5</v>
+      </c>
+      <c r="J42" s="97">
+        <v>42.9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A43" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B43" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C43" s="97">
+        <v>5.7</v>
+      </c>
+      <c r="D43" s="97">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E43" s="97">
+        <v>5.2</v>
+      </c>
+      <c r="F43" s="97">
+        <v>1.7</v>
+      </c>
+      <c r="G43" s="97">
+        <v>2.5</v>
+      </c>
+      <c r="H43" s="97">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I43" s="97">
+        <v>0.2</v>
+      </c>
+      <c r="J43" s="97">
+        <v>21.1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A44" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B44" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C44" s="97">
+        <v>11.9</v>
+      </c>
+      <c r="D44" s="97">
+        <v>6.6</v>
+      </c>
+      <c r="E44" s="97">
+        <v>5.8</v>
+      </c>
+      <c r="F44" s="97">
+        <v>1.8</v>
+      </c>
+      <c r="G44" s="97">
+        <v>0.7</v>
+      </c>
+      <c r="H44" s="97">
+        <v>1.4</v>
+      </c>
+      <c r="I44" s="97">
+        <v>0.3</v>
+      </c>
+      <c r="J44" s="97">
+        <v>28.5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A45" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B45" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C45" s="97">
+        <v>13.8</v>
+      </c>
+      <c r="D45" s="97">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="E45" s="97">
+        <v>7.2</v>
+      </c>
+      <c r="F45" s="97">
+        <v>1.9</v>
+      </c>
+      <c r="G45" s="97">
+        <v>0.8</v>
+      </c>
+      <c r="H45" s="97">
+        <v>1.5</v>
+      </c>
+      <c r="I45" s="97">
+        <v>0.4</v>
+      </c>
+      <c r="J45" s="97">
+        <v>35.299999999999997</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A46" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B46" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C46" s="97">
+        <v>19.7</v>
+      </c>
+      <c r="D46" s="97">
+        <v>12</v>
+      </c>
+      <c r="E46" s="97">
+        <v>9.1</v>
+      </c>
+      <c r="F46" s="97">
+        <v>2</v>
+      </c>
+      <c r="G46" s="97">
+        <v>0.9</v>
+      </c>
+      <c r="H46" s="97">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I46" s="97">
+        <v>0.7</v>
+      </c>
+      <c r="J46" s="97">
+        <v>46.4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A47" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B47" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C47" s="97">
+        <v>5.6</v>
+      </c>
+      <c r="D47" s="97">
+        <v>6.5</v>
+      </c>
+      <c r="E47" s="97">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F47" s="97">
+        <v>2.1</v>
+      </c>
+      <c r="G47" s="97">
+        <v>2</v>
+      </c>
+      <c r="H47" s="97">
+        <v>1.5</v>
+      </c>
+      <c r="I47" s="97">
+        <v>0.5</v>
+      </c>
+      <c r="J47" s="97">
+        <v>26.5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A48" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B48" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C48" s="97">
+        <v>10.3</v>
+      </c>
+      <c r="D48" s="97">
+        <v>8.9</v>
+      </c>
+      <c r="E48" s="97">
+        <v>11.2</v>
+      </c>
+      <c r="F48" s="97">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G48" s="97">
+        <v>0.9</v>
+      </c>
+      <c r="H48" s="97">
+        <v>1.5</v>
+      </c>
+      <c r="I48" s="97">
+        <v>0.5</v>
+      </c>
+      <c r="J48" s="97">
+        <v>35.4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A49" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B49" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C49" s="97">
+        <v>13.6</v>
+      </c>
+      <c r="D49" s="97">
+        <v>12.2</v>
+      </c>
+      <c r="E49" s="97">
+        <v>10.7</v>
+      </c>
+      <c r="F49" s="97">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G49" s="97">
+        <v>1.3</v>
+      </c>
+      <c r="H49" s="97">
+        <v>3</v>
+      </c>
+      <c r="I49" s="97">
+        <v>0.7</v>
+      </c>
+      <c r="J49" s="97">
+        <v>43.9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A50" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B50" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C50" s="97">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="D50" s="97">
+        <v>15.8</v>
+      </c>
+      <c r="E50" s="97">
+        <v>12.1</v>
+      </c>
+      <c r="F50" s="97">
+        <v>2.4</v>
+      </c>
+      <c r="G50" s="97">
+        <v>1.4</v>
+      </c>
+      <c r="H50" s="97">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I50" s="97">
+        <v>0.8</v>
+      </c>
+      <c r="J50" s="97">
+        <v>56.1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A51" s="13">
+        <v>2026</v>
+      </c>
+      <c r="B51" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C51" s="97">
+        <v>9</v>
+      </c>
+      <c r="D51" s="97">
+        <v>10</v>
+      </c>
+      <c r="E51" s="97">
+        <v>10.9</v>
+      </c>
+      <c r="F51" s="97">
+        <v>2.5</v>
+      </c>
+      <c r="G51" s="97">
+        <v>1.2</v>
+      </c>
+      <c r="H51" s="97">
+        <v>1.8</v>
+      </c>
+      <c r="I51" s="97">
+        <v>0.5</v>
+      </c>
+      <c r="J51" s="97">
+        <v>35.9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A52" s="13">
+        <v>2026</v>
+      </c>
+      <c r="B52" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C52" s="97">
+        <v>12.4</v>
+      </c>
+      <c r="D52" s="97">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="E52" s="97">
+        <v>15.6</v>
+      </c>
+      <c r="F52" s="97">
+        <v>2.6</v>
+      </c>
+      <c r="G52" s="97">
+        <v>1.3</v>
+      </c>
+      <c r="H52" s="97">
+        <v>1.7</v>
+      </c>
+      <c r="I52" s="97">
+        <v>0.6</v>
+      </c>
+      <c r="J52" s="97">
+        <v>44.4</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A76" s="258" t="s">
+        <v>195</v>
+      </c>
+      <c r="B76" s="258"/>
+      <c r="C76" s="258"/>
+      <c r="D76" s="258"/>
+      <c r="E76" s="258"/>
+      <c r="F76" s="258"/>
+      <c r="G76" s="258"/>
+      <c r="H76" s="258"/>
+      <c r="I76" s="258"/>
+      <c r="J76" s="258"/>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A77" s="280" t="s">
+        <v>196</v>
+      </c>
+      <c r="B77" s="280"/>
+      <c r="C77" s="280"/>
+      <c r="D77" s="280"/>
+      <c r="E77" s="280"/>
+      <c r="F77" s="280"/>
+      <c r="G77" s="280"/>
+      <c r="H77" s="280"/>
+      <c r="I77" s="280"/>
+      <c r="J77" s="280"/>
+    </row>
+    <row r="79" spans="1:10" s="45" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A79" s="289" t="s">
+        <v>85</v>
+      </c>
+      <c r="B79" s="289"/>
+      <c r="C79" s="289"/>
+      <c r="D79" s="289"/>
+      <c r="E79" s="289"/>
+      <c r="F79" s="289"/>
+      <c r="G79" s="289"/>
+      <c r="H79" s="289"/>
+      <c r="I79" s="289"/>
+      <c r="J79" s="289"/>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A80" s="282" t="s">
+        <v>197</v>
+      </c>
+      <c r="B80" s="282"/>
+      <c r="C80" s="282"/>
+      <c r="D80" s="282"/>
+      <c r="E80" s="282"/>
+      <c r="F80" s="282"/>
+      <c r="G80" s="282"/>
+      <c r="H80" s="282"/>
+      <c r="I80" s="282"/>
+      <c r="J80" s="282"/>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A81" s="282"/>
+      <c r="B81" s="282"/>
+      <c r="C81" s="282"/>
+      <c r="D81" s="282"/>
+      <c r="E81" s="282"/>
+      <c r="F81" s="282"/>
+      <c r="G81" s="282"/>
+      <c r="H81" s="282"/>
+      <c r="I81" s="282"/>
+      <c r="J81" s="282"/>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A83" s="295" t="s">
+        <v>111</v>
+      </c>
+      <c r="B83" s="295"/>
+      <c r="C83" s="295"/>
+      <c r="D83" s="295"/>
+      <c r="E83" s="295"/>
+      <c r="F83" s="295"/>
+      <c r="G83" s="295"/>
+      <c r="H83" s="295"/>
+      <c r="I83" s="295"/>
+      <c r="J83" s="295"/>
+    </row>
+    <row r="84" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="284" t="s">
+        <v>198</v>
+      </c>
+      <c r="B84" s="284"/>
+      <c r="C84" s="284"/>
+      <c r="D84" s="284"/>
+      <c r="E84" s="284"/>
+      <c r="F84" s="284"/>
+      <c r="G84" s="284"/>
+      <c r="H84" s="284"/>
+      <c r="I84" s="284"/>
+      <c r="J84" s="284"/>
+    </row>
+    <row r="85" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="284" t="s">
+        <v>199</v>
+      </c>
+      <c r="B85" s="284"/>
+      <c r="C85" s="284"/>
+      <c r="D85" s="284"/>
+      <c r="E85" s="284"/>
+      <c r="F85" s="284"/>
+      <c r="G85" s="284"/>
+      <c r="H85" s="284"/>
+      <c r="I85" s="284"/>
+      <c r="J85" s="284"/>
+    </row>
+    <row r="86" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="284" t="s">
+        <v>200</v>
+      </c>
+      <c r="B86" s="284"/>
+      <c r="C86" s="284"/>
+      <c r="D86" s="284"/>
+      <c r="E86" s="284"/>
+      <c r="F86" s="284"/>
+      <c r="G86" s="284"/>
+      <c r="H86" s="284"/>
+      <c r="I86" s="284"/>
+      <c r="J86" s="284"/>
+    </row>
+    <row r="87" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="284" t="s">
+        <v>201</v>
+      </c>
+      <c r="B87" s="284"/>
+      <c r="C87" s="284"/>
+      <c r="D87" s="284"/>
+      <c r="E87" s="284"/>
+      <c r="F87" s="284"/>
+      <c r="G87" s="284"/>
+      <c r="H87" s="284"/>
+      <c r="I87" s="284"/>
+      <c r="J87" s="284"/>
+    </row>
+    <row r="88" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="284" t="s">
+        <v>202</v>
+      </c>
+      <c r="B88" s="284"/>
+      <c r="C88" s="284"/>
+      <c r="D88" s="284"/>
+      <c r="E88" s="284"/>
+      <c r="F88" s="284"/>
+      <c r="G88" s="284"/>
+      <c r="H88" s="284"/>
+      <c r="I88" s="284"/>
+      <c r="J88" s="284"/>
+    </row>
+    <row r="89" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="284" t="s">
+        <v>203</v>
+      </c>
+      <c r="B89" s="284"/>
+      <c r="C89" s="284"/>
+      <c r="D89" s="284"/>
+      <c r="E89" s="284"/>
+      <c r="F89" s="284"/>
+      <c r="G89" s="284"/>
+      <c r="H89" s="284"/>
+      <c r="I89" s="284"/>
+      <c r="J89" s="284"/>
+    </row>
+    <row r="90" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="284" t="s">
+        <v>204</v>
+      </c>
+      <c r="B90" s="284"/>
+      <c r="C90" s="284"/>
+      <c r="D90" s="284"/>
+      <c r="E90" s="284"/>
+      <c r="F90" s="284"/>
+      <c r="G90" s="284"/>
+      <c r="H90" s="284"/>
+      <c r="I90" s="284"/>
+      <c r="J90" s="284"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="A84:J84"/>
+    <mergeCell ref="A80:J81"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A77:J77"/>
+    <mergeCell ref="A76:J76"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A79:J79"/>
+    <mergeCell ref="A83:J83"/>
+    <mergeCell ref="A89:J89"/>
+    <mergeCell ref="A90:J90"/>
+    <mergeCell ref="A85:J85"/>
+    <mergeCell ref="A86:J86"/>
+    <mergeCell ref="A87:J87"/>
+    <mergeCell ref="A88:J88"/>
+  </mergeCells>
+  <phoneticPr fontId="41" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{A877BD5A-5DFB-4B5F-B094-A600209EEE31}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86C579C8-63D6-448D-B884-601EE1BB46AB}">
+  <dimension ref="A1:Q60"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="15.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="15.5546875" style="50" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14" style="50" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.5546875" style="50" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.5546875" style="50" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.109375" style="50" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.88671875" style="50" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.88671875" style="50" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.44140625" style="50" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9.88671875" style="50" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.109375" style="50" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="20.44140625" style="50" bestFit="1" customWidth="1"/>
+    <col min="12" max="16384" width="15.44140625" style="50"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" s="49" customFormat="1" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A1" s="48" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17" ht="52.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A2" s="298" t="s">
+        <v>371</v>
+      </c>
+      <c r="B2" s="298"/>
+      <c r="C2" s="298"/>
+      <c r="D2" s="298"/>
+      <c r="E2" s="298"/>
+      <c r="F2" s="298"/>
+      <c r="G2" s="298"/>
+      <c r="H2" s="298"/>
+      <c r="I2" s="298"/>
+      <c r="J2" s="298"/>
+      <c r="K2" s="298"/>
+      <c r="L2" s="298"/>
+    </row>
+    <row r="3" spans="1:17" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="299" t="s">
+        <v>205</v>
+      </c>
+      <c r="B3" s="299"/>
+      <c r="C3" s="299"/>
+      <c r="D3" s="299"/>
+      <c r="E3" s="299"/>
+      <c r="F3" s="299"/>
+      <c r="G3" s="299"/>
+      <c r="H3" s="299"/>
+      <c r="I3" s="299"/>
+      <c r="J3" s="299"/>
+      <c r="K3" s="299"/>
+      <c r="L3" s="299"/>
+    </row>
+    <row r="4" spans="1:17" ht="19.8" x14ac:dyDescent="0.25">
+      <c r="A4" s="51" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="C4" s="51" t="s">
+        <v>207</v>
+      </c>
+      <c r="D4" s="51" t="s">
+        <v>208</v>
+      </c>
+      <c r="E4" s="51" t="s">
+        <v>209</v>
+      </c>
+      <c r="F4" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="G4" s="51" t="s">
+        <v>211</v>
+      </c>
+      <c r="H4" s="51" t="s">
+        <v>212</v>
+      </c>
+      <c r="I4" s="51" t="s">
+        <v>213</v>
+      </c>
+      <c r="J4" s="51" t="s">
+        <v>214</v>
+      </c>
+      <c r="K4" s="51" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A5" s="202">
+        <v>2025</v>
+      </c>
+      <c r="B5" s="158" t="s">
+        <v>216</v>
+      </c>
+      <c r="C5" s="52">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="D5" s="52">
+        <v>181.1</v>
+      </c>
+      <c r="E5" s="52">
+        <v>2.4</v>
+      </c>
+      <c r="F5" s="52">
+        <v>108</v>
+      </c>
+      <c r="G5" s="52">
+        <v>73.7</v>
+      </c>
+      <c r="H5" s="52">
+        <v>5.9</v>
+      </c>
+      <c r="I5" s="52">
+        <v>99.4</v>
+      </c>
+      <c r="J5" s="52">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="K5" s="129">
+        <v>514</v>
+      </c>
+      <c r="M5" s="157"/>
+    </row>
+    <row r="6" spans="1:17" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="202">
+        <v>2025</v>
+      </c>
+      <c r="B6" s="158" t="s">
+        <v>217</v>
+      </c>
+      <c r="C6" s="52">
+        <v>19.8</v>
+      </c>
+      <c r="D6" s="52">
+        <v>352.1</v>
+      </c>
+      <c r="E6" s="52">
+        <v>4.7</v>
+      </c>
+      <c r="F6" s="52">
+        <v>203.8</v>
+      </c>
+      <c r="G6" s="52">
+        <v>135.5</v>
+      </c>
+      <c r="H6" s="52">
+        <v>11.3</v>
+      </c>
+      <c r="I6" s="52">
+        <v>197.7</v>
+      </c>
+      <c r="J6" s="52">
+        <v>86.5</v>
+      </c>
+      <c r="K6" s="129">
+        <v>1011.4</v>
+      </c>
+      <c r="M6" s="157"/>
+      <c r="Q6" s="127"/>
+    </row>
+    <row r="7" spans="1:17" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A7" s="202">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="158" t="s">
+        <v>218</v>
+      </c>
+      <c r="C7" s="52">
+        <v>33</v>
+      </c>
+      <c r="D7" s="52">
+        <v>600.70000000000005</v>
+      </c>
+      <c r="E7" s="52">
+        <v>6.9</v>
+      </c>
+      <c r="F7" s="52">
+        <v>333.7</v>
+      </c>
+      <c r="G7" s="52">
+        <v>221.2</v>
+      </c>
+      <c r="H7" s="52">
+        <v>17</v>
+      </c>
+      <c r="I7" s="52">
+        <v>335.4</v>
+      </c>
+      <c r="J7" s="128">
+        <v>150.9</v>
+      </c>
+      <c r="K7" s="129">
+        <v>1698.8</v>
+      </c>
+      <c r="M7" s="157"/>
+    </row>
+    <row r="8" spans="1:17" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A8" s="203">
+        <v>2025</v>
+      </c>
+      <c r="B8" s="158" t="s">
+        <v>219</v>
+      </c>
+      <c r="C8" s="52">
+        <v>49.3</v>
+      </c>
+      <c r="D8" s="52">
+        <v>917.4</v>
+      </c>
+      <c r="E8" s="52">
+        <v>9</v>
+      </c>
+      <c r="F8" s="52">
+        <v>508.2</v>
+      </c>
+      <c r="G8" s="52">
+        <v>323.39999999999998</v>
+      </c>
+      <c r="H8" s="52">
+        <v>23.4</v>
+      </c>
+      <c r="I8" s="52">
+        <v>524.1</v>
+      </c>
+      <c r="J8" s="141">
+        <v>232.4</v>
+      </c>
+      <c r="K8" s="129">
+        <v>2587.1</v>
+      </c>
+      <c r="M8" s="157"/>
+    </row>
+    <row r="9" spans="1:17" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A9" s="203">
+        <v>2025</v>
+      </c>
+      <c r="B9" s="158" t="s">
+        <v>220</v>
+      </c>
+      <c r="C9" s="199">
+        <v>67.2</v>
+      </c>
+      <c r="D9" s="52">
+        <v>1295.3</v>
+      </c>
+      <c r="E9" s="52">
+        <v>12</v>
+      </c>
+      <c r="F9" s="52">
+        <v>708.5</v>
+      </c>
+      <c r="G9" s="52">
+        <v>436.8</v>
+      </c>
+      <c r="H9" s="52">
+        <v>30.2</v>
+      </c>
+      <c r="I9" s="52">
+        <v>737</v>
+      </c>
+      <c r="J9" s="141">
+        <v>321</v>
+      </c>
+      <c r="K9" s="129">
+        <v>3607.9</v>
+      </c>
+      <c r="M9" s="157"/>
+    </row>
+    <row r="10" spans="1:17" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A10" s="203">
+        <v>2025</v>
+      </c>
+      <c r="B10" s="158" t="s">
+        <v>221</v>
+      </c>
+      <c r="C10" s="199">
+        <v>94.1</v>
+      </c>
+      <c r="D10" s="52">
+        <v>1800.5</v>
+      </c>
+      <c r="E10" s="52">
+        <v>16.2</v>
+      </c>
+      <c r="F10" s="52">
+        <v>969.5</v>
+      </c>
+      <c r="G10" s="52">
+        <v>572.6</v>
+      </c>
+      <c r="H10" s="52">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="I10" s="52">
+        <v>1052</v>
+      </c>
+      <c r="J10" s="141">
+        <v>423.8</v>
+      </c>
+      <c r="K10" s="129">
+        <v>4968.8999999999996</v>
+      </c>
+      <c r="M10" s="157"/>
+    </row>
+    <row r="11" spans="1:17" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A11" s="203">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="158" t="s">
+        <v>222</v>
+      </c>
+      <c r="C11" s="199">
+        <v>107.7</v>
+      </c>
+      <c r="D11" s="52">
+        <v>2118.8000000000002</v>
+      </c>
+      <c r="E11" s="52">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="F11" s="52">
+        <v>1140.9000000000001</v>
+      </c>
+      <c r="G11" s="52">
+        <v>656.6</v>
+      </c>
+      <c r="H11" s="52">
+        <v>44.3</v>
+      </c>
+      <c r="I11" s="52">
+        <v>1202.3</v>
+      </c>
+      <c r="J11" s="141">
+        <v>506.3</v>
+      </c>
+      <c r="K11" s="129">
+        <v>5794.5</v>
+      </c>
+      <c r="M11" s="157"/>
+    </row>
+    <row r="12" spans="1:17" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A12" s="203">
+        <v>2026</v>
+      </c>
+      <c r="B12" s="158" t="s">
+        <v>223</v>
+      </c>
+      <c r="C12" s="199">
+        <v>128.9</v>
+      </c>
+      <c r="D12" s="52">
+        <v>2587.3000000000002</v>
+      </c>
+      <c r="E12" s="52">
+        <v>19.7</v>
+      </c>
+      <c r="F12" s="52">
+        <v>1393.9</v>
+      </c>
+      <c r="G12" s="52">
+        <v>778.9</v>
+      </c>
+      <c r="H12" s="52">
+        <v>51.9</v>
+      </c>
+      <c r="I12" s="52">
+        <v>1458.3</v>
+      </c>
+      <c r="J12" s="141">
+        <v>611.70000000000005</v>
+      </c>
+      <c r="K12" s="129">
+        <v>7030.8</v>
+      </c>
+      <c r="M12" s="157"/>
+    </row>
+    <row r="13" spans="1:17" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A13" s="203">
+        <v>2026</v>
+      </c>
+      <c r="B13" s="158" t="s">
+        <v>224</v>
+      </c>
+      <c r="C13" s="199">
+        <v>161.19999999999999</v>
+      </c>
+      <c r="D13" s="52">
+        <v>3280.4</v>
+      </c>
+      <c r="E13" s="52">
+        <v>22.8</v>
+      </c>
+      <c r="F13" s="52">
+        <v>1763.8</v>
+      </c>
+      <c r="G13" s="52">
+        <v>943.8</v>
+      </c>
+      <c r="H13" s="52">
+        <v>62.3</v>
+      </c>
+      <c r="I13" s="52">
+        <v>1832.7</v>
+      </c>
+      <c r="J13" s="141">
+        <v>743.6</v>
+      </c>
+      <c r="K13" s="129">
+        <v>8810.6</v>
+      </c>
+      <c r="M13" s="157"/>
+    </row>
+    <row r="14" spans="1:17" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A14" s="203">
+        <v>2026</v>
+      </c>
+      <c r="B14" s="158" t="s">
+        <v>225</v>
+      </c>
+      <c r="C14" s="199">
+        <v>214.7</v>
+      </c>
+      <c r="D14" s="52">
+        <v>4380.8999999999996</v>
+      </c>
+      <c r="E14" s="52">
+        <v>29.6</v>
+      </c>
+      <c r="F14" s="52">
+        <v>2381.6999999999998</v>
+      </c>
+      <c r="G14" s="52">
+        <v>1210.8</v>
+      </c>
+      <c r="H14" s="52">
+        <v>83.7</v>
+      </c>
+      <c r="I14" s="52">
+        <v>2420.5</v>
+      </c>
+      <c r="J14" s="141">
+        <v>926.6</v>
+      </c>
+      <c r="K14" s="129">
+        <v>11648.6</v>
+      </c>
+      <c r="M14" s="157"/>
+    </row>
+    <row r="15" spans="1:17" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A15" s="203">
+        <v>2026</v>
+      </c>
+      <c r="B15" s="158" t="s">
+        <v>226</v>
+      </c>
+      <c r="C15" s="199">
+        <v>222.8</v>
+      </c>
+      <c r="D15" s="52">
+        <v>4524.1000000000004</v>
+      </c>
+      <c r="E15" s="52">
+        <v>30.3</v>
+      </c>
+      <c r="F15" s="52">
+        <v>2482.1999999999998</v>
+      </c>
+      <c r="G15" s="52">
+        <v>1260.5999999999999</v>
+      </c>
+      <c r="H15" s="52">
+        <v>88.1</v>
+      </c>
+      <c r="I15" s="52">
+        <v>2484.1999999999998</v>
+      </c>
+      <c r="J15" s="141">
+        <v>993.6</v>
+      </c>
+      <c r="K15" s="129">
+        <v>12085.9</v>
+      </c>
+      <c r="M15" s="157"/>
+    </row>
+    <row r="16" spans="1:17" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A16" s="204">
+        <v>2026</v>
+      </c>
+      <c r="B16" s="200" t="s">
+        <v>227</v>
+      </c>
+      <c r="C16" s="199">
+        <v>229.3</v>
+      </c>
+      <c r="D16" s="52">
+        <v>4639.6000000000004</v>
+      </c>
+      <c r="E16" s="52">
+        <v>30.9</v>
+      </c>
+      <c r="F16" s="52">
+        <v>2573.6</v>
+      </c>
+      <c r="G16" s="52">
+        <v>1288.7</v>
+      </c>
+      <c r="H16" s="52">
+        <v>90.8</v>
+      </c>
+      <c r="I16" s="52">
+        <v>2507.3000000000002</v>
+      </c>
+      <c r="J16" s="201">
+        <v>1032.9000000000001</v>
+      </c>
+      <c r="K16" s="129">
+        <v>12393</v>
+      </c>
+      <c r="M16" s="157"/>
+    </row>
+    <row r="42" spans="1:11" s="53" customFormat="1" ht="14.4" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" s="53" customFormat="1" ht="14.4" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" s="53" customFormat="1" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A44" s="50"/>
+      <c r="B44" s="50"/>
+      <c r="C44" s="50"/>
+      <c r="D44" s="50"/>
+      <c r="E44" s="50"/>
+      <c r="F44" s="50"/>
+      <c r="G44" s="50"/>
+      <c r="H44" s="50"/>
+      <c r="I44" s="50"/>
+      <c r="J44" s="50"/>
+      <c r="K44" s="50"/>
+    </row>
+    <row r="45" spans="1:11" s="53" customFormat="1" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A45" s="50"/>
+      <c r="B45" s="50"/>
+      <c r="C45" s="50"/>
+      <c r="D45" s="50"/>
+      <c r="E45" s="50"/>
+      <c r="F45" s="50"/>
+      <c r="G45" s="50"/>
+      <c r="H45" s="50"/>
+      <c r="I45" s="50"/>
+      <c r="J45" s="50"/>
+      <c r="K45" s="50"/>
+    </row>
+    <row r="46" spans="1:11" s="53" customFormat="1" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A46" s="50"/>
+      <c r="B46" s="50"/>
+      <c r="C46" s="50"/>
+      <c r="D46" s="50"/>
+      <c r="E46" s="50"/>
+      <c r="F46" s="50"/>
+      <c r="G46" s="50"/>
+      <c r="H46" s="50"/>
+      <c r="I46" s="50"/>
+      <c r="J46" s="50"/>
+      <c r="K46" s="50"/>
+    </row>
+    <row r="47" spans="1:11" s="53" customFormat="1" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A47" s="50"/>
+      <c r="B47" s="50"/>
+      <c r="C47" s="50"/>
+      <c r="D47" s="50"/>
+      <c r="E47" s="50"/>
+      <c r="F47" s="50"/>
+      <c r="G47" s="50"/>
+      <c r="H47" s="50"/>
+      <c r="I47" s="50"/>
+      <c r="J47" s="50"/>
+      <c r="K47" s="50"/>
+    </row>
+    <row r="48" spans="1:11" s="53" customFormat="1" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A48" s="50"/>
+      <c r="B48" s="50"/>
+      <c r="C48" s="50"/>
+      <c r="D48" s="50"/>
+      <c r="E48" s="50"/>
+      <c r="F48" s="50"/>
+      <c r="G48" s="50"/>
+      <c r="H48" s="50"/>
+      <c r="I48" s="50"/>
+      <c r="J48" s="50"/>
+      <c r="K48" s="50"/>
+    </row>
+    <row r="49" spans="1:12" s="53" customFormat="1" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A49" s="296" t="s">
+        <v>228</v>
+      </c>
+      <c r="B49" s="296"/>
+      <c r="C49" s="296"/>
+      <c r="D49" s="296"/>
+      <c r="E49" s="296"/>
+      <c r="F49" s="296"/>
+      <c r="G49" s="296"/>
+      <c r="H49" s="296"/>
+      <c r="I49" s="296"/>
+      <c r="J49" s="296"/>
+      <c r="K49" s="296"/>
+      <c r="L49" s="296"/>
+    </row>
+    <row r="50" spans="1:12" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="297" t="s">
+        <v>229</v>
+      </c>
+      <c r="B50" s="297"/>
+      <c r="C50" s="297"/>
+      <c r="D50" s="297"/>
+      <c r="E50" s="297"/>
+      <c r="F50" s="297"/>
+      <c r="G50" s="297"/>
+      <c r="H50" s="297"/>
+      <c r="I50" s="297"/>
+      <c r="J50" s="297"/>
+      <c r="K50" s="297"/>
+      <c r="L50" s="297"/>
+    </row>
+    <row r="51" spans="1:12" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A51" s="53"/>
+    </row>
+    <row r="52" spans="1:12" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A52" s="296" t="s">
+        <v>85</v>
+      </c>
+      <c r="B52" s="296"/>
+      <c r="C52" s="296"/>
+      <c r="D52" s="296"/>
+      <c r="E52" s="296"/>
+      <c r="F52" s="296"/>
+      <c r="G52" s="296"/>
+      <c r="H52" s="296"/>
+      <c r="I52" s="296"/>
+      <c r="J52" s="296"/>
+      <c r="K52" s="296"/>
+      <c r="L52" s="296"/>
+    </row>
+    <row r="53" spans="1:12" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="297" t="s">
+        <v>230</v>
+      </c>
+      <c r="B53" s="297"/>
+      <c r="C53" s="297"/>
+      <c r="D53" s="297"/>
+      <c r="E53" s="297"/>
+      <c r="F53" s="297"/>
+      <c r="G53" s="297"/>
+      <c r="H53" s="297"/>
+      <c r="I53" s="297"/>
+      <c r="J53" s="297"/>
+      <c r="K53" s="297"/>
+      <c r="L53" s="297"/>
+    </row>
+    <row r="55" spans="1:12" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="B55" s="193"/>
+      <c r="C55" s="193"/>
+      <c r="D55" s="193"/>
+      <c r="E55" s="193"/>
+      <c r="F55" s="193"/>
+      <c r="G55" s="193"/>
+      <c r="H55" s="193"/>
+      <c r="I55" s="193"/>
+      <c r="J55" s="193"/>
+      <c r="K55" s="193"/>
+    </row>
+    <row r="56" spans="1:12" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="B56" s="56"/>
+      <c r="C56" s="56"/>
+      <c r="D56" s="56"/>
+      <c r="E56" s="56"/>
+      <c r="F56" s="56"/>
+      <c r="G56" s="56"/>
+      <c r="H56" s="56"/>
+      <c r="I56" s="56"/>
+      <c r="J56" s="56"/>
+      <c r="K56" s="56"/>
+    </row>
+    <row r="57" spans="1:12" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="B57" s="53"/>
+      <c r="C57" s="53"/>
+      <c r="D57" s="53"/>
+      <c r="E57" s="53"/>
+      <c r="F57" s="53"/>
+      <c r="G57" s="53"/>
+      <c r="H57" s="53"/>
+      <c r="I57" s="53"/>
+      <c r="J57" s="53"/>
+      <c r="K57" s="53"/>
+    </row>
+    <row r="58" spans="1:12" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="B58" s="193"/>
+      <c r="C58" s="193"/>
+      <c r="D58" s="193"/>
+      <c r="E58" s="193"/>
+      <c r="F58" s="193"/>
+      <c r="G58" s="193"/>
+      <c r="H58" s="193"/>
+      <c r="I58" s="193"/>
+      <c r="J58" s="193"/>
+      <c r="K58" s="193"/>
+    </row>
+    <row r="59" spans="1:12" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="B59" s="54"/>
+      <c r="C59" s="54"/>
+      <c r="D59" s="54"/>
+      <c r="E59" s="54"/>
+      <c r="F59" s="54"/>
+      <c r="G59" s="54"/>
+      <c r="H59" s="54"/>
+      <c r="I59" s="54"/>
+      <c r="J59" s="54"/>
+      <c r="K59" s="54"/>
+    </row>
+    <row r="60" spans="1:12" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A60" s="54"/>
+      <c r="B60" s="54"/>
+      <c r="C60" s="54"/>
+      <c r="D60" s="54"/>
+      <c r="E60" s="54"/>
+      <c r="F60" s="54"/>
+      <c r="G60" s="54"/>
+      <c r="H60" s="54"/>
+      <c r="I60" s="54"/>
+      <c r="J60" s="54"/>
+      <c r="K60" s="54"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A49:L49"/>
+    <mergeCell ref="A50:L50"/>
+    <mergeCell ref="A52:L52"/>
+    <mergeCell ref="A53:L53"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A3:L3"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{F905AB0F-4C13-4E3D-A22C-6605E1B8B479}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2519E2E3-C9B0-4207-98DD-3D6419A7974E}">
+  <dimension ref="A1:L41"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="16.44140625" style="55" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="64.44140625" style="55" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="65.5546875" style="55" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="8.5546875" style="55"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A1" s="166" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" ht="52.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A2" s="301" t="s">
+        <v>231</v>
+      </c>
+      <c r="B2" s="302"/>
+      <c r="C2" s="302"/>
+      <c r="D2" s="184"/>
+      <c r="E2" s="184"/>
+      <c r="F2" s="184"/>
+      <c r="G2" s="184"/>
+      <c r="H2" s="184"/>
+      <c r="I2" s="184"/>
+    </row>
+    <row r="3" spans="1:12" ht="16.8" x14ac:dyDescent="0.25">
+      <c r="A3" s="267" t="s">
+        <v>205</v>
+      </c>
+      <c r="B3" s="267"/>
+      <c r="C3" s="267"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+    </row>
+    <row r="4" spans="1:12" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="20" t="s">
+        <v>232</v>
+      </c>
+      <c r="B4" s="20" t="s">
+        <v>233</v>
+      </c>
+      <c r="C4" s="20" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="231" t="s">
+        <v>235</v>
+      </c>
+      <c r="B5" s="188">
+        <v>0.16300000000000001</v>
+      </c>
+      <c r="C5" s="243">
+        <v>0.18099999999999999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="231" t="s">
+        <v>236</v>
+      </c>
+      <c r="B6" s="188">
+        <v>0.36199999999999999</v>
+      </c>
+      <c r="C6" s="243">
+        <v>0.60299999999999998</v>
+      </c>
+      <c r="L6" s="167"/>
+    </row>
+    <row r="7" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A7" s="231" t="s">
+        <v>237</v>
+      </c>
+      <c r="B7" s="188">
+        <v>0.44700000000000001</v>
+      </c>
+      <c r="C7" s="243">
+        <v>0.215</v>
+      </c>
+      <c r="L7" s="167"/>
+    </row>
+    <row r="8" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A8" s="231" t="s">
+        <v>238</v>
+      </c>
+      <c r="B8" s="188">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="C8" s="243">
+        <v>1E-3</v>
+      </c>
+      <c r="L8" s="167"/>
+    </row>
+    <row r="9" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A9" s="231" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="189">
+        <v>1</v>
+      </c>
+      <c r="C9" s="244">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" s="30" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A36" s="305" t="s">
+        <v>239</v>
+      </c>
+      <c r="B36" s="305"/>
+      <c r="C36" s="305"/>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
+    </row>
+    <row r="37" spans="1:9" s="30" customFormat="1" ht="83.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="303" t="s">
+        <v>379</v>
+      </c>
+      <c r="B37" s="304"/>
+      <c r="C37" s="304"/>
+      <c r="D37" s="185"/>
+      <c r="E37" s="185"/>
+      <c r="F37" s="185"/>
+      <c r="G37" s="185"/>
+      <c r="H37" s="185"/>
+      <c r="I37" s="185"/>
+    </row>
+    <row r="38" spans="1:9" s="30" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="39" spans="1:9" s="30" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A39" s="305" t="s">
+        <v>85</v>
+      </c>
+      <c r="B39" s="305"/>
+      <c r="C39" s="305"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39"/>
+    </row>
+    <row r="40" spans="1:9" s="30" customFormat="1" ht="49.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="297" t="s">
+        <v>240</v>
+      </c>
+      <c r="B40" s="300"/>
+      <c r="C40" s="300"/>
+      <c r="D40" s="186"/>
+      <c r="E40" s="186"/>
+      <c r="F40" s="186"/>
+      <c r="G40" s="186"/>
+      <c r="H40" s="186"/>
+      <c r="I40" s="186"/>
+    </row>
+    <row r="41" spans="1:9" s="30" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A41" s="186"/>
+      <c r="B41" s="186"/>
+      <c r="C41" s="186"/>
+      <c r="D41" s="186"/>
+      <c r="E41" s="186"/>
+      <c r="F41" s="186"/>
+      <c r="G41" s="186"/>
+      <c r="H41" s="186"/>
+      <c r="I41" s="186"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A40:C40"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="A39:C39"/>
+  </mergeCells>
+  <phoneticPr fontId="41" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{27408D1F-ECF8-4938-8A6A-867C42A96D55}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{634BE6CB-ECC3-455B-82C9-96471BE32BD5}">
+  <dimension ref="A1:E50"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="15.5546875" style="115" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14" style="115" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="31" style="115" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="57.5546875" style="115" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="64.109375" style="115" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.109375" style="115"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="4"/>
+    </row>
+    <row r="2" spans="1:5" ht="52.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A2" s="310" t="s">
+        <v>373</v>
+      </c>
+      <c r="B2" s="310"/>
+      <c r="C2" s="311"/>
+      <c r="D2" s="311"/>
+      <c r="E2" s="311"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="312" t="s">
+        <v>205</v>
+      </c>
+      <c r="B3" s="312"/>
+      <c r="C3" s="312"/>
+      <c r="D3" s="312"/>
+      <c r="E3" s="312"/>
+    </row>
+    <row r="4" spans="1:5" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="246" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="246" t="s">
+        <v>206</v>
+      </c>
+      <c r="C4" s="171" t="s">
+        <v>241</v>
+      </c>
+      <c r="D4" s="168" t="s">
+        <v>242</v>
+      </c>
+      <c r="E4" s="170" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="247">
+        <v>2025</v>
+      </c>
+      <c r="B5" s="248" t="s">
+        <v>216</v>
+      </c>
+      <c r="C5" s="151">
+        <v>0.52200000000000002</v>
+      </c>
+      <c r="D5" s="151">
+        <v>0.26400000000000001</v>
+      </c>
+      <c r="E5" s="151">
+        <v>0.214</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="123" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="247">
+        <v>2025</v>
+      </c>
+      <c r="B6" s="248" t="s">
+        <v>217</v>
+      </c>
+      <c r="C6" s="151">
+        <v>0.54</v>
+      </c>
+      <c r="D6" s="151">
+        <v>0.23799999999999999</v>
+      </c>
+      <c r="E6" s="151">
+        <v>0.222</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" s="123" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A7" s="247">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="248" t="s">
+        <v>218</v>
+      </c>
+      <c r="C7" s="151">
+        <v>0.51700000000000002</v>
+      </c>
+      <c r="D7" s="151">
+        <v>0.248</v>
+      </c>
+      <c r="E7" s="151">
+        <v>0.23499999999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" s="123" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A8" s="247">
+        <v>2025</v>
+      </c>
+      <c r="B8" s="248" t="s">
+        <v>219</v>
+      </c>
+      <c r="C8" s="151">
+        <v>0.53400000000000003</v>
+      </c>
+      <c r="D8" s="151">
+        <v>0.23799999999999999</v>
+      </c>
+      <c r="E8" s="151">
+        <v>0.22900000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="123" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A9" s="247">
+        <v>2025</v>
+      </c>
+      <c r="B9" s="248" t="s">
+        <v>220</v>
+      </c>
+      <c r="C9" s="151">
+        <v>0.51100000000000001</v>
+      </c>
+      <c r="D9" s="151">
+        <v>0.26</v>
+      </c>
+      <c r="E9" s="151">
+        <v>0.22900000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="123" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A10" s="247">
+        <v>2025</v>
+      </c>
+      <c r="B10" s="248" t="s">
+        <v>221</v>
+      </c>
+      <c r="C10" s="151">
+        <v>0.498</v>
+      </c>
+      <c r="D10" s="151">
+        <v>0.28299999999999997</v>
+      </c>
+      <c r="E10" s="151">
+        <v>0.218</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="123" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A11" s="247">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="248" t="s">
+        <v>222</v>
+      </c>
+      <c r="C11" s="151">
+        <v>0.52600000000000002</v>
+      </c>
+      <c r="D11" s="151">
+        <v>0.26100000000000001</v>
+      </c>
+      <c r="E11" s="169">
+        <v>0.21299999999999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="123" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A12" s="247">
+        <v>2026</v>
+      </c>
+      <c r="B12" s="248" t="s">
+        <v>223</v>
+      </c>
+      <c r="C12" s="151">
+        <v>0.51300000000000001</v>
+      </c>
+      <c r="D12" s="151">
+        <v>0.27</v>
+      </c>
+      <c r="E12" s="151">
+        <v>0.217</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="123" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A13" s="247">
+        <v>2026</v>
+      </c>
+      <c r="B13" s="248" t="s">
+        <v>224</v>
+      </c>
+      <c r="C13" s="151">
+        <v>0.51600000000000001</v>
+      </c>
+      <c r="D13" s="151">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="E13" s="151">
+        <v>0.20899999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="123" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A14" s="247">
+        <v>2026</v>
+      </c>
+      <c r="B14" s="248" t="s">
+        <v>225</v>
+      </c>
+      <c r="C14" s="151">
+        <v>0.54700000000000004</v>
+      </c>
+      <c r="D14" s="151">
+        <v>0.29699999999999999</v>
+      </c>
+      <c r="E14" s="151">
+        <v>0.156</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="123" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A15" s="247">
+        <v>2026</v>
+      </c>
+      <c r="B15" s="248" t="s">
+        <v>226</v>
+      </c>
+      <c r="C15" s="151">
+        <v>0.432</v>
+      </c>
+      <c r="D15" s="151">
+        <v>0.33800000000000002</v>
+      </c>
+      <c r="E15" s="151">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="123" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A16" s="247">
+        <v>2026</v>
+      </c>
+      <c r="B16" s="248" t="s">
+        <v>227</v>
+      </c>
+      <c r="C16" s="151">
+        <v>0.41499999999999998</v>
+      </c>
+      <c r="D16" s="151">
+        <v>0.34300000000000003</v>
+      </c>
+      <c r="E16" s="151">
+        <v>0.24199999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="123" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A17" s="247" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="248" t="s">
+        <v>76</v>
+      </c>
+      <c r="C17" s="156">
+        <v>0.51500000000000001</v>
+      </c>
+      <c r="D17" s="156">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="E17" s="156">
+        <v>0.21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="19" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="20" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="21" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="22" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="23" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="24" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="33" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="34" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="35" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="36" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="37" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="38" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:5" s="123" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:5" s="30" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A42" s="305" t="s">
+        <v>244</v>
+      </c>
+      <c r="B42" s="305"/>
+      <c r="C42" s="309"/>
+      <c r="D42" s="309"/>
+      <c r="E42" s="309"/>
+    </row>
+    <row r="43" spans="1:5" s="30" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A43" s="297" t="s">
+        <v>245</v>
+      </c>
+      <c r="B43" s="297"/>
+      <c r="C43" s="300"/>
+      <c r="D43" s="300"/>
+      <c r="E43" s="300"/>
+    </row>
+    <row r="44" spans="1:5" s="30" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A44" s="54"/>
+      <c r="B44" s="54"/>
+      <c r="C44" s="54"/>
+      <c r="D44" s="54"/>
+      <c r="E44" s="54"/>
+    </row>
+    <row r="45" spans="1:5" s="30" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A45" s="305" t="s">
+        <v>85</v>
+      </c>
+      <c r="B45" s="305"/>
+      <c r="C45" s="309"/>
+      <c r="D45" s="309"/>
+      <c r="E45" s="309"/>
+    </row>
+    <row r="46" spans="1:5" s="30" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A46" s="297" t="s">
+        <v>246</v>
+      </c>
+      <c r="B46" s="297"/>
+      <c r="C46" s="300"/>
+      <c r="D46" s="300"/>
+      <c r="E46" s="300"/>
+    </row>
+    <row r="47" spans="1:5" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A47" s="295" t="s">
+        <v>111</v>
+      </c>
+      <c r="B47" s="295"/>
+      <c r="C47" s="306"/>
+      <c r="D47" s="306"/>
+      <c r="E47" s="306"/>
+    </row>
+    <row r="48" spans="1:5" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="307" t="s">
+        <v>247</v>
+      </c>
+      <c r="B48" s="307"/>
+      <c r="C48" s="308"/>
+      <c r="D48" s="308"/>
+      <c r="E48" s="308"/>
+    </row>
+    <row r="49" spans="1:5" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="307" t="s">
+        <v>248</v>
+      </c>
+      <c r="B49" s="307"/>
+      <c r="C49" s="308"/>
+      <c r="D49" s="308"/>
+      <c r="E49" s="308"/>
+    </row>
+    <row r="50" spans="1:5" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="307" t="s">
+        <v>249</v>
+      </c>
+      <c r="B50" s="307"/>
+      <c r="C50" s="308"/>
+      <c r="D50" s="308"/>
+      <c r="E50" s="308"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A43:E43"/>
+    <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A48:E48"/>
+    <mergeCell ref="A49:E49"/>
+    <mergeCell ref="A50:E50"/>
+  </mergeCells>
+  <phoneticPr fontId="41" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{8F19A7B0-2A15-4EAE-8AD6-7791E7914186}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34B166D2-0753-4533-91C4-DC7097071C65}">
+  <dimension ref="A1:M62"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="2" width="14.88671875" style="30" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.109375" style="30" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.44140625" style="30" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.88671875" style="30" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="19.44140625" style="30" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="16.44140625" style="30" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.88671875" style="30" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="15.88671875" style="30" bestFit="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.5546875" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+    </row>
+    <row r="2" spans="1:13" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="313" t="s">
+        <v>367</v>
+      </c>
+      <c r="B2" s="313"/>
+      <c r="C2" s="313"/>
+      <c r="D2" s="313"/>
+      <c r="E2" s="313"/>
+      <c r="F2" s="313"/>
+      <c r="G2" s="313"/>
+      <c r="H2" s="313"/>
+      <c r="I2" s="313"/>
+      <c r="J2" s="313"/>
+      <c r="K2" s="313"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
+    </row>
+    <row r="3" spans="1:13" s="31" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="267" t="s">
+        <v>205</v>
+      </c>
+      <c r="B3" s="267"/>
+      <c r="C3" s="267"/>
+      <c r="D3" s="267"/>
+      <c r="E3" s="267"/>
+      <c r="F3" s="267"/>
+      <c r="G3" s="267"/>
+      <c r="H3" s="267"/>
+      <c r="I3" s="267"/>
+      <c r="J3" s="267"/>
+      <c r="K3" s="267"/>
+    </row>
+    <row r="4" spans="1:13" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>209</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="G4" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="H4" s="15" t="s">
+        <v>251</v>
+      </c>
+      <c r="I4" s="15" t="s">
+        <v>252</v>
+      </c>
+      <c r="J4" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="K4" s="15" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="64">
+        <v>2021</v>
+      </c>
+      <c r="B5" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" s="150">
+        <v>0.03</v>
+      </c>
+      <c r="D5" s="150">
+        <v>7.9000000000000001E-2</v>
+      </c>
+      <c r="E5" s="150">
+        <v>5.5E-2</v>
+      </c>
+      <c r="F5" s="150">
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="G5" s="150">
+        <v>7.3999999999999996E-2</v>
+      </c>
+      <c r="H5" s="150">
+        <v>4.7E-2</v>
+      </c>
+      <c r="I5" s="150">
+        <v>4.7E-2</v>
+      </c>
+      <c r="J5" s="150">
+        <v>0.11899999999999999</v>
+      </c>
+      <c r="K5" s="150">
+        <v>9.8000000000000004E-2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A6" s="64">
+        <v>2021</v>
+      </c>
+      <c r="B6" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="150">
+        <v>3.9E-2</v>
+      </c>
+      <c r="D6" s="150">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="E6" s="150">
+        <v>0.08</v>
+      </c>
+      <c r="F6" s="150">
+        <v>0.23599999999999999</v>
+      </c>
+      <c r="G6" s="150">
+        <v>0.09</v>
+      </c>
+      <c r="H6" s="150">
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="I6" s="150">
+        <v>5.7000000000000002E-2</v>
+      </c>
+      <c r="J6" s="150">
+        <v>0.17599999999999999</v>
+      </c>
+      <c r="K6" s="150">
+        <v>0.13100000000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A7" s="64">
+        <v>2021</v>
+      </c>
+      <c r="B7" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C7" s="150">
+        <v>3.4000000000000002E-2</v>
+      </c>
+      <c r="D7" s="150">
+        <v>0.106</v>
+      </c>
+      <c r="E7" s="150">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="F7" s="150">
+        <v>0.23899999999999999</v>
+      </c>
+      <c r="G7" s="150">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="H7" s="150">
+        <v>6.2E-2</v>
+      </c>
+      <c r="I7" s="150">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="J7" s="150">
+        <v>0.19500000000000001</v>
+      </c>
+      <c r="K7" s="150">
+        <v>0.14099999999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A8" s="64">
+        <v>2021</v>
+      </c>
+      <c r="B8" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" s="150">
+        <v>0.105</v>
+      </c>
+      <c r="D8" s="150">
+        <v>0.10299999999999999</v>
+      </c>
+      <c r="E8" s="150">
+        <v>4.9000000000000002E-2</v>
+      </c>
+      <c r="F8" s="150">
+        <v>0.20100000000000001</v>
+      </c>
+      <c r="G8" s="150">
+        <v>0.11899999999999999</v>
+      </c>
+      <c r="H8" s="150">
+        <v>7.3999999999999996E-2</v>
+      </c>
+      <c r="I8" s="150">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="J8" s="150">
+        <v>0.18</v>
+      </c>
+      <c r="K8" s="150">
+        <v>0.127</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A9" s="30">
+        <v>2022</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="150">
+        <v>3.3000000000000002E-2</v>
+      </c>
+      <c r="D9" s="150">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="E9" s="150">
+        <v>5.1999999999999998E-2</v>
+      </c>
+      <c r="F9" s="150">
+        <v>0.19800000000000001</v>
+      </c>
+      <c r="G9" s="150">
+        <v>0.123</v>
+      </c>
+      <c r="H9" s="150">
+        <v>7.4999999999999997E-2</v>
+      </c>
+      <c r="I9" s="150">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="J9" s="150">
+        <v>0.152</v>
+      </c>
+      <c r="K9" s="150">
+        <v>0.125</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A10" s="30">
+        <v>2022</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="150">
+        <v>0.08</v>
+      </c>
+      <c r="D10" s="150">
+        <v>0.112</v>
+      </c>
+      <c r="E10" s="150">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="F10" s="150">
+        <v>0.217</v>
+      </c>
+      <c r="G10" s="150">
+        <v>0.124</v>
+      </c>
+      <c r="H10" s="150">
+        <v>7.3999999999999996E-2</v>
+      </c>
+      <c r="I10" s="150">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="J10" s="150">
+        <v>0.17699999999999999</v>
+      </c>
+      <c r="K10" s="150">
+        <v>0.13600000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A11" s="30">
+        <v>2022</v>
+      </c>
+      <c r="B11" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C11" s="150">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="D11" s="150">
+        <v>0.113</v>
+      </c>
+      <c r="E11" s="150">
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="F11" s="150">
+        <v>0.216</v>
+      </c>
+      <c r="G11" s="150">
+        <v>0.127</v>
+      </c>
+      <c r="H11" s="150">
+        <v>4.2999999999999997E-2</v>
+      </c>
+      <c r="I11" s="150">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="J11" s="150">
+        <v>0.17699999999999999</v>
+      </c>
+      <c r="K11" s="150">
+        <v>0.13300000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A12" s="30">
+        <v>2022</v>
+      </c>
+      <c r="B12" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="150">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="D12" s="150">
+        <v>0.111</v>
+      </c>
+      <c r="E12" s="150">
+        <v>0.05</v>
+      </c>
+      <c r="F12" s="150">
+        <v>0.19500000000000001</v>
+      </c>
+      <c r="G12" s="150">
+        <v>0.129</v>
+      </c>
+      <c r="H12" s="150">
+        <v>0.05</v>
+      </c>
+      <c r="I12" s="150">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="J12" s="150">
+        <v>0.16</v>
+      </c>
+      <c r="K12" s="150">
+        <v>0.127</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A13" s="30">
+        <v>2023</v>
+      </c>
+      <c r="B13" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="150">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="D13" s="150">
+        <v>0.11</v>
+      </c>
+      <c r="E13" s="150">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F13" s="150">
+        <v>0.193</v>
+      </c>
+      <c r="G13" s="150">
+        <v>0.14399999999999999</v>
+      </c>
+      <c r="H13" s="150">
+        <v>5.1999999999999998E-2</v>
+      </c>
+      <c r="I13" s="150">
+        <v>6.4000000000000001E-2</v>
+      </c>
+      <c r="J13" s="150">
+        <v>0.16</v>
+      </c>
+      <c r="K13" s="150">
+        <v>0.127</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A14" s="30">
+        <v>2023</v>
+      </c>
+      <c r="B14" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" s="150">
+        <v>0.04</v>
+      </c>
+      <c r="D14" s="150">
+        <v>0.123</v>
+      </c>
+      <c r="E14" s="150">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="F14" s="150">
+        <v>0.22700000000000001</v>
+      </c>
+      <c r="G14" s="150">
+        <v>0.14499999999999999</v>
+      </c>
+      <c r="H14" s="150">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="I14" s="150">
+        <v>7.5999999999999998E-2</v>
+      </c>
+      <c r="J14" s="150">
+        <v>0.17</v>
+      </c>
+      <c r="K14" s="150">
+        <v>0.14299999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A15" s="30">
+        <v>2023</v>
+      </c>
+      <c r="B15" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="150">
+        <v>4.1000000000000002E-2</v>
+      </c>
+      <c r="D15" s="150">
+        <v>0.13</v>
+      </c>
+      <c r="E15" s="150">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="F15" s="150">
+        <v>0.22900000000000001</v>
+      </c>
+      <c r="G15" s="150">
+        <v>0.156</v>
+      </c>
+      <c r="H15" s="150">
+        <v>7.5999999999999998E-2</v>
+      </c>
+      <c r="I15" s="150">
+        <v>7.5999999999999998E-2</v>
+      </c>
+      <c r="J15" s="150">
+        <v>0.185</v>
+      </c>
+      <c r="K15" s="150">
+        <v>0.14699999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A16" s="30">
+        <v>2023</v>
+      </c>
+      <c r="B16" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="150">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="D16" s="150">
+        <v>0.129</v>
+      </c>
+      <c r="E16" s="150">
+        <v>8.5000000000000006E-2</v>
+      </c>
+      <c r="F16" s="150">
+        <v>0.21</v>
+      </c>
+      <c r="G16" s="150">
+        <v>0.154</v>
+      </c>
+      <c r="H16" s="150">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="I16" s="150">
+        <v>7.3999999999999996E-2</v>
+      </c>
+      <c r="J16" s="150">
+        <v>0.17199999999999999</v>
+      </c>
+      <c r="K16" s="150">
+        <v>0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A17" s="30">
+        <v>2024</v>
+      </c>
+      <c r="B17" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="150">
+        <v>6.8000000000000005E-2</v>
+      </c>
+      <c r="D17" s="150">
+        <v>0.13400000000000001</v>
+      </c>
+      <c r="E17" s="150">
+        <v>0.127</v>
+      </c>
+      <c r="F17" s="150">
+        <v>0.23</v>
+      </c>
+      <c r="G17" s="150">
+        <v>0.16500000000000001</v>
+      </c>
+      <c r="H17" s="150">
+        <v>7.8E-2</v>
+      </c>
+      <c r="I17" s="150">
+        <v>8.8999999999999996E-2</v>
+      </c>
+      <c r="J17" s="150">
+        <v>0.19500000000000001</v>
+      </c>
+      <c r="K17" s="150">
+        <v>0.155</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A18" s="30">
+        <v>2024</v>
+      </c>
+      <c r="B18" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="150">
+        <v>6.3E-2</v>
+      </c>
+      <c r="D18" s="150">
+        <v>0.14899999999999999</v>
+      </c>
+      <c r="E18" s="150">
+        <v>8.5000000000000006E-2</v>
+      </c>
+      <c r="F18" s="150">
+        <v>0.29399999999999998</v>
+      </c>
+      <c r="G18" s="150">
+        <v>0.17399999999999999</v>
+      </c>
+      <c r="H18" s="150">
+        <v>8.8999999999999996E-2</v>
+      </c>
+      <c r="I18" s="150">
+        <v>0.105</v>
+      </c>
+      <c r="J18" s="150">
+        <v>0.21099999999999999</v>
+      </c>
+      <c r="K18" s="150">
+        <v>0.186</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A19" s="30">
+        <v>2024</v>
+      </c>
+      <c r="B19" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="150">
+        <v>6.2E-2</v>
+      </c>
+      <c r="D19" s="150">
+        <v>0.16</v>
+      </c>
+      <c r="E19" s="150">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="F19" s="150">
+        <v>0.29299999999999998</v>
+      </c>
+      <c r="G19" s="150">
+        <v>0.186</v>
+      </c>
+      <c r="H19" s="150">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="I19" s="150">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="J19" s="150">
+        <v>0.20599999999999999</v>
+      </c>
+      <c r="K19" s="150">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A20" s="30">
+        <v>2024</v>
+      </c>
+      <c r="B20" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="150">
+        <v>6.8000000000000005E-2</v>
+      </c>
+      <c r="D20" s="150">
+        <v>0.154</v>
+      </c>
+      <c r="E20" s="150">
+        <v>8.3000000000000004E-2</v>
+      </c>
+      <c r="F20" s="150">
+        <v>0.25</v>
+      </c>
+      <c r="G20" s="150">
+        <v>0.20799999999999999</v>
+      </c>
+      <c r="H20" s="150">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="I20" s="150">
+        <v>0.16500000000000001</v>
+      </c>
+      <c r="J20" s="150">
+        <v>0.19900000000000001</v>
+      </c>
+      <c r="K20" s="150">
+        <v>0.187</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A21" s="30">
+        <v>2025</v>
+      </c>
+      <c r="B21" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="150">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="D21" s="150">
+        <v>0.154</v>
+      </c>
+      <c r="E21" s="150">
+        <v>9.5000000000000001E-2</v>
+      </c>
+      <c r="F21" s="150">
+        <v>0.27</v>
+      </c>
+      <c r="G21" s="150">
+        <v>0.2</v>
+      </c>
+      <c r="H21" s="150">
+        <v>8.3000000000000004E-2</v>
+      </c>
+      <c r="I21" s="150">
+        <v>0.14799999999999999</v>
+      </c>
+      <c r="J21" s="150">
+        <v>0.19400000000000001</v>
+      </c>
+      <c r="K21" s="150">
+        <v>0.188</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A22" s="30">
+        <v>2025</v>
+      </c>
+      <c r="B22" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="150">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="D22" s="150">
+        <v>0.159</v>
+      </c>
+      <c r="E22" s="150">
+        <v>0.11700000000000001</v>
+      </c>
+      <c r="F22" s="150">
+        <v>0.316</v>
+      </c>
+      <c r="G22" s="150">
+        <v>0.215</v>
+      </c>
+      <c r="H22" s="150">
+        <v>9.2999999999999999E-2</v>
+      </c>
+      <c r="I22" s="150">
+        <v>0.11799999999999999</v>
+      </c>
+      <c r="J22" s="150">
+        <v>0.23899999999999999</v>
+      </c>
+      <c r="K22" s="150">
+        <v>0.20499999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A23" s="30">
+        <v>2025</v>
+      </c>
+      <c r="B23" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="151">
+        <v>9.1999999999999998E-2</v>
+      </c>
+      <c r="D23" s="151">
+        <v>0.2</v>
+      </c>
+      <c r="E23" s="151">
+        <v>0.111</v>
+      </c>
+      <c r="F23" s="151">
+        <v>0.33500000000000002</v>
+      </c>
+      <c r="G23" s="151">
+        <v>0.24399999999999999</v>
+      </c>
+      <c r="H23" s="151">
+        <v>0.104</v>
+      </c>
+      <c r="I23" s="151">
+        <v>0.124</v>
+      </c>
+      <c r="J23" s="151">
+        <v>0.30399999999999999</v>
+      </c>
+      <c r="K23" s="151">
+        <v>0.22700000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A24" s="30">
+        <v>2025</v>
+      </c>
+      <c r="B24" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="151">
+        <v>0.13</v>
+      </c>
+      <c r="D24" s="151">
+        <v>0.19800000000000001</v>
+      </c>
+      <c r="E24" s="151">
+        <v>0.128</v>
+      </c>
+      <c r="F24" s="151">
+        <v>0.32700000000000001</v>
+      </c>
+      <c r="G24" s="151">
+        <v>0.28199999999999997</v>
+      </c>
+      <c r="H24" s="151">
+        <v>9.4E-2</v>
+      </c>
+      <c r="I24" s="151">
+        <v>0.13900000000000001</v>
+      </c>
+      <c r="J24" s="151">
+        <v>0.33700000000000002</v>
+      </c>
+      <c r="K24" s="151">
+        <v>0.23400000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A25" s="30">
+        <v>2026</v>
+      </c>
+      <c r="B25" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="150">
+        <v>0.124</v>
+      </c>
+      <c r="D25" s="150">
+        <v>0.20100000000000001</v>
+      </c>
+      <c r="E25" s="150">
+        <v>0.112</v>
+      </c>
+      <c r="F25" s="150">
+        <v>0.39600000000000002</v>
+      </c>
+      <c r="G25" s="150">
+        <v>0.29899999999999999</v>
+      </c>
+      <c r="H25" s="150">
+        <v>0.11899999999999999</v>
+      </c>
+      <c r="I25" s="150">
+        <v>0.14299999999999999</v>
+      </c>
+      <c r="J25" s="150">
+        <v>0.317</v>
+      </c>
+      <c r="K25" s="150">
+        <v>0.26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A26" s="30">
+        <v>2026</v>
+      </c>
+      <c r="B26" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="151">
+        <v>0.107</v>
+      </c>
+      <c r="D26" s="151">
+        <v>0.17499999999999999</v>
+      </c>
+      <c r="E26" s="151">
+        <v>0.21199999999999999</v>
+      </c>
+      <c r="F26" s="151">
+        <v>0.41399999999999998</v>
+      </c>
+      <c r="G26" s="151">
+        <v>0.27800000000000002</v>
+      </c>
+      <c r="H26" s="151">
+        <v>0.09</v>
+      </c>
+      <c r="I26" s="151">
+        <v>0.126</v>
+      </c>
+      <c r="J26" s="151">
+        <v>0.29799999999999999</v>
+      </c>
+      <c r="K26" s="151">
+        <v>0.25800000000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="I27" s="65"/>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A50" s="314" t="s">
+        <v>254</v>
+      </c>
+      <c r="B50" s="314"/>
+      <c r="C50" s="314"/>
+      <c r="D50" s="314"/>
+      <c r="E50" s="314"/>
+      <c r="F50" s="314"/>
+      <c r="G50" s="314"/>
+      <c r="H50" s="314"/>
+      <c r="I50" s="314"/>
+      <c r="J50" s="314"/>
+      <c r="K50" s="314"/>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A51" s="315" t="s">
+        <v>374</v>
+      </c>
+      <c r="B51" s="315"/>
+      <c r="C51" s="315"/>
+      <c r="D51" s="315"/>
+      <c r="E51" s="315"/>
+      <c r="F51" s="315"/>
+      <c r="G51" s="315"/>
+      <c r="H51" s="315"/>
+      <c r="I51" s="315"/>
+      <c r="J51" s="315"/>
+      <c r="K51" s="315"/>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A53" s="314" t="s">
+        <v>85</v>
+      </c>
+      <c r="B53" s="314"/>
+      <c r="C53" s="314"/>
+      <c r="D53" s="314"/>
+      <c r="E53" s="314"/>
+      <c r="F53" s="314"/>
+      <c r="G53" s="314"/>
+      <c r="H53" s="314"/>
+      <c r="I53" s="314"/>
+      <c r="J53" s="314"/>
+      <c r="K53" s="314"/>
+    </row>
+    <row r="54" spans="1:11" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="303" t="s">
+        <v>375</v>
+      </c>
+      <c r="B54" s="303"/>
+      <c r="C54" s="303"/>
+      <c r="D54" s="303"/>
+      <c r="E54" s="303"/>
+      <c r="F54" s="303"/>
+      <c r="G54" s="303"/>
+      <c r="H54" s="303"/>
+      <c r="I54" s="303"/>
+      <c r="J54" s="303"/>
+      <c r="K54" s="303"/>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A55" s="56"/>
+      <c r="B55" s="56"/>
+      <c r="C55" s="56"/>
+      <c r="D55" s="56"/>
+      <c r="E55" s="56"/>
+      <c r="F55" s="56"/>
+      <c r="G55" s="56"/>
+      <c r="H55" s="56"/>
+      <c r="I55" s="56"/>
+      <c r="J55" s="56"/>
+      <c r="K55" s="56"/>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A62" s="59"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A54:K54"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="A51:K51"/>
+    <mergeCell ref="A53:K53"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{71953A30-527C-4B63-913B-FCB932ED8D0C}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93A91C98-A93B-4D51-AF41-08451AD98A75}">
+  <dimension ref="A1:G139"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.44140625" style="30" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="27" style="30" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.88671875" style="106" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="45" style="106" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="8.5546875" style="30"/>
+    <col min="9" max="9" width="8.5546875" style="30" customWidth="1"/>
+    <col min="10" max="16384" width="8.5546875" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="29" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="25.8" x14ac:dyDescent="0.3">
+      <c r="A2" s="316" t="s">
+        <v>370</v>
+      </c>
+      <c r="B2" s="317"/>
+      <c r="C2" s="317"/>
+      <c r="D2" s="317"/>
+      <c r="E2" s="317"/>
+      <c r="F2" s="317"/>
+    </row>
+    <row r="3" spans="1:6" s="31" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="267" t="s">
+        <v>205</v>
+      </c>
+      <c r="B3" s="267"/>
+      <c r="C3" s="267"/>
+      <c r="D3" s="267"/>
+      <c r="E3" s="267"/>
+      <c r="F3" s="267"/>
+    </row>
+    <row r="4" spans="1:6" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>255</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>256</v>
+      </c>
+      <c r="E4" s="117" t="s">
+        <v>257</v>
+      </c>
+      <c r="F4" s="116" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="60" t="s">
+        <v>259</v>
+      </c>
+      <c r="B5" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C5" s="62">
+        <v>42</v>
+      </c>
+      <c r="D5" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E5" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F5" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="33" t="s">
+        <v>259</v>
+      </c>
+      <c r="B6" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C6" s="62">
+        <v>34</v>
+      </c>
+      <c r="D6" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E6" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F6" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="33" t="s">
+        <v>259</v>
+      </c>
+      <c r="B7" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C7" s="62">
+        <v>42</v>
+      </c>
+      <c r="D7" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E7" s="121">
+        <v>118</v>
+      </c>
+      <c r="F7" s="121" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="33" t="s">
+        <v>261</v>
+      </c>
+      <c r="B8" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C8" s="62">
+        <v>49</v>
+      </c>
+      <c r="D8" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E8" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F8" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="33" t="s">
+        <v>261</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C9" s="62">
+        <v>50</v>
+      </c>
+      <c r="D9" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E9" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F9" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="33" t="s">
+        <v>261</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C10" s="62">
+        <v>62</v>
+      </c>
+      <c r="D10" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E10" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F10" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="33" t="s">
+        <v>261</v>
+      </c>
+      <c r="B11" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C11" s="62">
+        <v>90</v>
+      </c>
+      <c r="D11" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E11" s="121">
+        <v>251</v>
+      </c>
+      <c r="F11" s="121" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="33" t="s">
+        <v>262</v>
+      </c>
+      <c r="B12" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C12" s="62">
+        <v>121</v>
+      </c>
+      <c r="D12" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E12" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F12" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="33" t="s">
+        <v>262</v>
+      </c>
+      <c r="B13" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C13" s="62">
+        <v>77</v>
+      </c>
+      <c r="D13" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E13" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F13" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="33" t="s">
+        <v>262</v>
+      </c>
+      <c r="B14" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C14" s="62">
+        <v>215</v>
+      </c>
+      <c r="D14" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E14" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F14" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="33" t="s">
+        <v>262</v>
+      </c>
+      <c r="B15" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C15" s="62">
+        <v>251</v>
+      </c>
+      <c r="D15" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E15" s="121">
+        <v>664</v>
+      </c>
+      <c r="F15" s="121" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="33" t="s">
+        <v>263</v>
+      </c>
+      <c r="B16" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" s="62">
+        <v>204</v>
+      </c>
+      <c r="D16" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E16" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F16" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A17" s="33" t="s">
+        <v>263</v>
+      </c>
+      <c r="B17" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C17" s="62">
+        <v>244</v>
+      </c>
+      <c r="D17" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E17" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F17" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A18" s="33" t="s">
+        <v>263</v>
+      </c>
+      <c r="B18" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C18" s="62">
+        <v>276</v>
+      </c>
+      <c r="D18" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E18" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F18" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A19" s="33" t="s">
+        <v>263</v>
+      </c>
+      <c r="B19" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C19" s="62">
+        <v>365</v>
+      </c>
+      <c r="D19" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E19" s="121">
+        <v>1089</v>
+      </c>
+      <c r="F19" s="121">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A20" s="33" t="s">
+        <v>264</v>
+      </c>
+      <c r="B20" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" s="62">
+        <v>327</v>
+      </c>
+      <c r="D20" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E20" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F20" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A21" s="33" t="s">
+        <v>264</v>
+      </c>
+      <c r="B21" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C21" s="62">
+        <v>371</v>
+      </c>
+      <c r="D21" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E21" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F21" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A22" s="33" t="s">
+        <v>264</v>
+      </c>
+      <c r="B22" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C22" s="62">
+        <v>310</v>
+      </c>
+      <c r="D22" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E22" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F22" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A23" s="33" t="s">
+        <v>264</v>
+      </c>
+      <c r="B23" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C23" s="62">
+        <v>398</v>
+      </c>
+      <c r="D23" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E23" s="121">
+        <v>1406</v>
+      </c>
+      <c r="F23" s="121">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A24" s="33" t="s">
+        <v>265</v>
+      </c>
+      <c r="B24" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C24" s="62">
+        <v>207</v>
+      </c>
+      <c r="D24" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E24" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F24" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A25" s="33" t="s">
+        <v>265</v>
+      </c>
+      <c r="B25" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C25" s="62">
+        <v>262</v>
+      </c>
+      <c r="D25" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E25" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F25" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A26" s="33" t="s">
+        <v>265</v>
+      </c>
+      <c r="B26" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C26" s="62">
+        <v>254</v>
+      </c>
+      <c r="D26" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E26" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F26" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="G26" s="38"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A27" s="33" t="s">
+        <v>265</v>
+      </c>
+      <c r="B27" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C27" s="62">
+        <v>392</v>
+      </c>
+      <c r="D27" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E27" s="121">
+        <v>1115</v>
+      </c>
+      <c r="F27" s="121">
+        <v>2</v>
+      </c>
+      <c r="G27" s="38"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A28" s="33" t="s">
+        <v>266</v>
+      </c>
+      <c r="B28" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" s="62">
+        <v>378</v>
+      </c>
+      <c r="D28" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E28" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F28" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A29" s="33" t="s">
+        <v>266</v>
+      </c>
+      <c r="B29" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C29" s="62">
+        <v>452</v>
+      </c>
+      <c r="D29" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E29" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F29" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A30" s="33" t="s">
+        <v>266</v>
+      </c>
+      <c r="B30" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" s="62">
+        <v>1064</v>
+      </c>
+      <c r="D30" s="62">
+        <v>2</v>
+      </c>
+      <c r="E30" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F30" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A31" s="33" t="s">
+        <v>266</v>
+      </c>
+      <c r="B31" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C31" s="62">
+        <v>1586</v>
+      </c>
+      <c r="D31" s="62">
+        <v>3</v>
+      </c>
+      <c r="E31" s="121">
+        <v>3480</v>
+      </c>
+      <c r="F31" s="121">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A32" s="33" t="s">
+        <v>267</v>
+      </c>
+      <c r="B32" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C32" s="62">
+        <v>1857</v>
+      </c>
+      <c r="D32" s="62">
+        <v>3</v>
+      </c>
+      <c r="E32" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F32" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A33" s="33" t="s">
+        <v>267</v>
+      </c>
+      <c r="B33" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="62">
+        <v>2834</v>
+      </c>
+      <c r="D33" s="62">
+        <v>4</v>
+      </c>
+      <c r="E33" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F33" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A34" s="33" t="s">
+        <v>267</v>
+      </c>
+      <c r="B34" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C34" s="62">
+        <v>3653</v>
+      </c>
+      <c r="D34" s="62">
+        <v>5</v>
+      </c>
+      <c r="E34" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F34" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A35" s="33" t="s">
+        <v>267</v>
+      </c>
+      <c r="B35" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" s="62">
+        <v>5720</v>
+      </c>
+      <c r="D35" s="62">
+        <v>8</v>
+      </c>
+      <c r="E35" s="121">
+        <v>14064</v>
+      </c>
+      <c r="F35" s="121">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A36" s="33" t="s">
+        <v>268</v>
+      </c>
+      <c r="B36" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" s="62">
+        <v>8733</v>
+      </c>
+      <c r="D36" s="62">
+        <v>11</v>
+      </c>
+      <c r="E36" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F36" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A37" s="33" t="s">
+        <v>268</v>
+      </c>
+      <c r="B37" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="62">
+        <v>11856</v>
+      </c>
+      <c r="D37" s="62">
+        <v>15</v>
+      </c>
+      <c r="E37" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F37" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A38" s="33" t="s">
+        <v>268</v>
+      </c>
+      <c r="B38" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" s="62">
+        <v>17161</v>
+      </c>
+      <c r="D38" s="62">
+        <v>23</v>
+      </c>
+      <c r="E38" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F38" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A39" s="33" t="s">
+        <v>268</v>
+      </c>
+      <c r="B39" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C39" s="62">
+        <v>25166</v>
+      </c>
+      <c r="D39" s="62">
+        <v>35</v>
+      </c>
+      <c r="E39" s="121">
+        <v>62916</v>
+      </c>
+      <c r="F39" s="121">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A40" s="33" t="s">
+        <v>269</v>
+      </c>
+      <c r="B40" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C40" s="62">
+        <v>31921</v>
+      </c>
+      <c r="D40" s="62">
+        <v>49</v>
+      </c>
+      <c r="E40" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F40" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A41" s="33" t="s">
+        <v>269</v>
+      </c>
+      <c r="B41" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C41" s="62">
+        <v>48259</v>
+      </c>
+      <c r="D41" s="62">
+        <v>86</v>
+      </c>
+      <c r="E41" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F41" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A42" s="33" t="s">
+        <v>269</v>
+      </c>
+      <c r="B42" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C42" s="62">
+        <v>53220</v>
+      </c>
+      <c r="D42" s="62">
+        <v>113</v>
+      </c>
+      <c r="E42" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F42" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A43" s="33" t="s">
+        <v>269</v>
+      </c>
+      <c r="B43" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C43" s="62">
+        <v>64808</v>
+      </c>
+      <c r="D43" s="62">
+        <v>141</v>
+      </c>
+      <c r="E43" s="121">
+        <v>198208</v>
+      </c>
+      <c r="F43" s="121">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A44" s="33" t="s">
+        <v>270</v>
+      </c>
+      <c r="B44" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" s="62">
+        <v>89844</v>
+      </c>
+      <c r="D44" s="62">
+        <v>203</v>
+      </c>
+      <c r="E44" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F44" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A45" s="33" t="s">
+        <v>270</v>
+      </c>
+      <c r="B45" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C45" s="62">
+        <v>152335</v>
+      </c>
+      <c r="D45" s="62">
+        <v>359</v>
+      </c>
+      <c r="E45" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F45" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A46" s="33" t="s">
+        <v>270</v>
+      </c>
+      <c r="B46" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C46" s="62">
+        <v>69222</v>
+      </c>
+      <c r="D46" s="62">
+        <v>178</v>
+      </c>
+      <c r="E46" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F46" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A47" s="33" t="s">
+        <v>270</v>
+      </c>
+      <c r="B47" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C47" s="62">
+        <v>49344</v>
+      </c>
+      <c r="D47" s="62">
+        <v>132</v>
+      </c>
+      <c r="E47" s="121">
+        <v>360745</v>
+      </c>
+      <c r="F47" s="121">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A48" s="33" t="s">
+        <v>271</v>
+      </c>
+      <c r="B48" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C48" s="62">
+        <v>56210</v>
+      </c>
+      <c r="D48" s="62">
+        <v>148</v>
+      </c>
+      <c r="E48" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F48" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A49" s="33" t="s">
+        <v>271</v>
+      </c>
+      <c r="B49" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C49" s="62">
+        <v>129244</v>
+      </c>
+      <c r="D49" s="62">
+        <v>372</v>
+      </c>
+      <c r="E49" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F49" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A50" s="33" t="s">
+        <v>271</v>
+      </c>
+      <c r="B50" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C50" s="62">
+        <v>82188</v>
+      </c>
+      <c r="D50" s="62">
+        <v>263</v>
+      </c>
+      <c r="E50" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F50" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A51" s="33" t="s">
+        <v>271</v>
+      </c>
+      <c r="B51" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C51" s="62">
+        <v>75678</v>
+      </c>
+      <c r="D51" s="62">
+        <v>253</v>
+      </c>
+      <c r="E51" s="121">
+        <v>343320</v>
+      </c>
+      <c r="F51" s="121">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A52" s="33" t="s">
+        <v>272</v>
+      </c>
+      <c r="B52" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C52" s="62">
+        <v>46638</v>
+      </c>
+      <c r="D52" s="62">
+        <v>168</v>
+      </c>
+      <c r="E52" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F52" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A53" s="33" t="s">
+        <v>272</v>
+      </c>
+      <c r="B53" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C53" s="62">
+        <v>59095</v>
+      </c>
+      <c r="D53" s="62">
+        <v>233</v>
+      </c>
+      <c r="E53" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F53" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A54" s="33" t="s">
+        <v>272</v>
+      </c>
+      <c r="B54" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C54" s="62">
+        <v>46588</v>
+      </c>
+      <c r="D54" s="62">
+        <v>185</v>
+      </c>
+      <c r="E54" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F54" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A55" s="33" t="s">
+        <v>272</v>
+      </c>
+      <c r="B55" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C55" s="62">
+        <v>48086</v>
+      </c>
+      <c r="D55" s="62">
+        <v>205</v>
+      </c>
+      <c r="E55" s="121">
+        <v>200407</v>
+      </c>
+      <c r="F55" s="121">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A56" s="33" t="s">
+        <v>273</v>
+      </c>
+      <c r="B56" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C56" s="62">
+        <v>42165</v>
+      </c>
+      <c r="D56" s="62">
+        <v>181</v>
+      </c>
+      <c r="E56" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F56" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A57" s="33" t="s">
+        <v>273</v>
+      </c>
+      <c r="B57" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C57" s="62">
+        <v>44116</v>
+      </c>
+      <c r="D57" s="62">
+        <v>194</v>
+      </c>
+      <c r="E57" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F57" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A58" s="33" t="s">
+        <v>273</v>
+      </c>
+      <c r="B58" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C58" s="62">
+        <v>47767</v>
+      </c>
+      <c r="D58" s="62">
+        <v>212</v>
+      </c>
+      <c r="E58" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F58" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A59" s="33" t="s">
+        <v>273</v>
+      </c>
+      <c r="B59" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C59" s="62">
+        <v>46091</v>
+      </c>
+      <c r="D59" s="62">
+        <v>214</v>
+      </c>
+      <c r="E59" s="121">
+        <v>180139</v>
+      </c>
+      <c r="F59" s="121">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A60" s="33" t="s">
+        <v>274</v>
+      </c>
+      <c r="B60" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C60" s="62">
+        <v>37504</v>
+      </c>
+      <c r="D60" s="62">
+        <v>177</v>
+      </c>
+      <c r="E60" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F60" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A61" s="33" t="s">
+        <v>274</v>
+      </c>
+      <c r="B61" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C61" s="62">
+        <v>34485</v>
+      </c>
+      <c r="D61" s="62">
+        <v>169</v>
+      </c>
+      <c r="E61" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F61" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A62" s="33" t="s">
+        <v>274</v>
+      </c>
+      <c r="B62" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C62" s="62">
+        <v>36499</v>
+      </c>
+      <c r="D62" s="62">
+        <v>185</v>
+      </c>
+      <c r="E62" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F62" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A63" s="33" t="s">
+        <v>274</v>
+      </c>
+      <c r="B63" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C63" s="62">
+        <v>33012</v>
+      </c>
+      <c r="D63" s="62">
+        <v>175</v>
+      </c>
+      <c r="E63" s="121">
+        <v>141500</v>
+      </c>
+      <c r="F63" s="121">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A64" s="33" t="s">
+        <v>275</v>
+      </c>
+      <c r="B64" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C64" s="62">
+        <v>29818</v>
+      </c>
+      <c r="D64" s="62">
+        <v>155</v>
+      </c>
+      <c r="E64" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F64" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A65" s="33" t="s">
+        <v>275</v>
+      </c>
+      <c r="B65" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C65" s="62">
+        <v>31043</v>
+      </c>
+      <c r="D65" s="62">
+        <v>171</v>
+      </c>
+      <c r="E65" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F65" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A66" s="33" t="s">
+        <v>275</v>
+      </c>
+      <c r="B66" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C66" s="62">
+        <v>32906</v>
+      </c>
+      <c r="D66" s="62">
+        <v>186</v>
+      </c>
+      <c r="E66" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F66" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A67" s="33" t="s">
+        <v>275</v>
+      </c>
+      <c r="B67" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C67" s="62">
+        <v>38930</v>
+      </c>
+      <c r="D67" s="62">
+        <v>237</v>
+      </c>
+      <c r="E67" s="121">
+        <v>132697</v>
+      </c>
+      <c r="F67" s="121">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A68" s="33" t="s">
+        <v>276</v>
+      </c>
+      <c r="B68" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C68" s="62">
+        <v>37360</v>
+      </c>
+      <c r="D68" s="62">
+        <v>207</v>
+      </c>
+      <c r="E68" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F68" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A69" s="33" t="s">
+        <v>276</v>
+      </c>
+      <c r="B69" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C69" s="62">
+        <v>40399</v>
+      </c>
+      <c r="D69" s="62">
+        <v>252</v>
+      </c>
+      <c r="E69" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F69" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A70" s="33" t="s">
+        <v>276</v>
+      </c>
+      <c r="B70" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C70" s="62">
+        <v>45145</v>
+      </c>
+      <c r="D70" s="62">
+        <v>287</v>
+      </c>
+      <c r="E70" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F70" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A71" s="33" t="s">
+        <v>276</v>
+      </c>
+      <c r="B71" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C71" s="62">
+        <v>52038</v>
+      </c>
+      <c r="D71" s="62">
+        <v>373</v>
+      </c>
+      <c r="E71" s="121">
+        <v>174942</v>
+      </c>
+      <c r="F71" s="121">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A72" s="33" t="s">
+        <v>277</v>
+      </c>
+      <c r="B72" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C72" s="62">
+        <v>48664</v>
+      </c>
+      <c r="D72" s="62">
+        <v>319</v>
+      </c>
+      <c r="E72" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F72" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A73" s="33" t="s">
+        <v>277</v>
+      </c>
+      <c r="B73" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C73" s="62">
+        <v>50524</v>
+      </c>
+      <c r="D73" s="62">
+        <v>365</v>
+      </c>
+      <c r="E73" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F73" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A74" s="33" t="s">
+        <v>277</v>
+      </c>
+      <c r="B74" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C74" s="62">
+        <v>56354</v>
+      </c>
+      <c r="D74" s="62">
+        <v>403</v>
+      </c>
+      <c r="E74" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F74" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A75" s="33" t="s">
+        <v>277</v>
+      </c>
+      <c r="B75" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C75" s="62">
+        <v>69310</v>
+      </c>
+      <c r="D75" s="62">
+        <v>530</v>
+      </c>
+      <c r="E75" s="121">
+        <v>224852</v>
+      </c>
+      <c r="F75" s="121">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A76" s="33" t="s">
+        <v>278</v>
+      </c>
+      <c r="B76" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C76" s="62">
+        <v>64844</v>
+      </c>
+      <c r="D76" s="62">
+        <v>456</v>
+      </c>
+      <c r="E76" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F76" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A77" s="33" t="s">
+        <v>278</v>
+      </c>
+      <c r="B77" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C77" s="62">
+        <v>62899</v>
+      </c>
+      <c r="D77" s="62">
+        <v>479</v>
+      </c>
+      <c r="E77" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F77" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A78" s="33" t="s">
+        <v>278</v>
+      </c>
+      <c r="B78" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C78" s="62">
+        <v>69049</v>
+      </c>
+      <c r="D78" s="62">
+        <v>529</v>
+      </c>
+      <c r="E78" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F78" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A79" s="33" t="s">
+        <v>278</v>
+      </c>
+      <c r="B79" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C79" s="62">
+        <v>87239</v>
+      </c>
+      <c r="D79" s="62">
+        <v>702</v>
+      </c>
+      <c r="E79" s="121">
+        <v>284031</v>
+      </c>
+      <c r="F79" s="121">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A80" s="33" t="s">
+        <v>279</v>
+      </c>
+      <c r="B80" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C80" s="62">
+        <v>83020</v>
+      </c>
+      <c r="D80" s="62">
+        <v>619</v>
+      </c>
+      <c r="E80" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F80" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A81" s="33" t="s">
+        <v>279</v>
+      </c>
+      <c r="B81" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C81" s="62">
+        <v>84744</v>
+      </c>
+      <c r="D81" s="62">
+        <v>678</v>
+      </c>
+      <c r="E81" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F81" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A82" s="33" t="s">
+        <v>279</v>
+      </c>
+      <c r="B82" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C82" s="62">
+        <v>93684</v>
+      </c>
+      <c r="D82" s="62">
+        <v>748</v>
+      </c>
+      <c r="E82" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F82" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A83" s="33" t="s">
+        <v>279</v>
+      </c>
+      <c r="B83" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C83" s="62">
+        <v>108872</v>
+      </c>
+      <c r="D83" s="62">
+        <v>920</v>
+      </c>
+      <c r="E83" s="121">
+        <v>370320</v>
+      </c>
+      <c r="F83" s="121">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A84" s="33" t="s">
+        <v>280</v>
+      </c>
+      <c r="B84" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C84" s="62">
+        <v>98957</v>
+      </c>
+      <c r="D84" s="62">
+        <v>782</v>
+      </c>
+      <c r="E84" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F84" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A85" s="33" t="s">
+        <v>280</v>
+      </c>
+      <c r="B85" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C85" s="62">
+        <v>95213</v>
+      </c>
+      <c r="D85" s="62">
+        <v>794</v>
+      </c>
+      <c r="E85" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F85" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A86" s="33" t="s">
+        <v>280</v>
+      </c>
+      <c r="B86" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C86" s="62">
+        <v>89203</v>
+      </c>
+      <c r="D86" s="62">
+        <v>752</v>
+      </c>
+      <c r="E86" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F86" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A87" s="33" t="s">
+        <v>280</v>
+      </c>
+      <c r="B87" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C87" s="62">
+        <v>94085</v>
+      </c>
+      <c r="D87" s="62">
+        <v>864</v>
+      </c>
+      <c r="E87" s="121">
+        <v>377458</v>
+      </c>
+      <c r="F87" s="121">
+        <v>3193</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A88" s="33" t="s">
+        <v>281</v>
+      </c>
+      <c r="B88" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C88" s="62">
+        <v>68569</v>
+      </c>
+      <c r="D88" s="62">
+        <v>565</v>
+      </c>
+      <c r="E88" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F88" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A89" s="33" t="s">
+        <v>281</v>
+      </c>
+      <c r="B89" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C89" s="62">
+        <v>71547</v>
+      </c>
+      <c r="D89" s="62">
+        <v>625</v>
+      </c>
+      <c r="E89" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F89" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A90" s="33" t="s">
+        <v>281</v>
+      </c>
+      <c r="B90" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C90" s="62">
+        <v>84360</v>
+      </c>
+      <c r="D90" s="62">
+        <v>733</v>
+      </c>
+      <c r="E90" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F90" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A91" s="33" t="s">
+        <v>281</v>
+      </c>
+      <c r="B91" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C91" s="62">
+        <v>91241</v>
+      </c>
+      <c r="D91" s="62">
+        <v>870</v>
+      </c>
+      <c r="E91" s="121">
+        <v>315717</v>
+      </c>
+      <c r="F91" s="121">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A92" s="33" t="s">
+        <v>282</v>
+      </c>
+      <c r="B92" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C92" s="62">
+        <v>76113</v>
+      </c>
+      <c r="D92" s="62">
+        <v>660</v>
+      </c>
+      <c r="E92" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F92" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A93" s="33" t="s">
+        <v>282</v>
+      </c>
+      <c r="B93" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C93" s="62">
+        <v>77215</v>
+      </c>
+      <c r="D93" s="62">
+        <v>720</v>
+      </c>
+      <c r="E93" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F93" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A94" s="33" t="s">
+        <v>282</v>
+      </c>
+      <c r="B94" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C94" s="62">
+        <v>87388</v>
+      </c>
+      <c r="D94" s="62">
+        <v>823</v>
+      </c>
+      <c r="E94" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F94" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A95" s="33" t="s">
+        <v>282</v>
+      </c>
+      <c r="B95" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C95" s="62">
+        <v>93149</v>
+      </c>
+      <c r="D95" s="62">
+        <v>942</v>
+      </c>
+      <c r="E95" s="121">
+        <v>333865</v>
+      </c>
+      <c r="F95" s="121">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A96" s="33" t="s">
+        <v>283</v>
+      </c>
+      <c r="B96" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C96" s="62">
+        <v>75572</v>
+      </c>
+      <c r="D96" s="62">
+        <v>703</v>
+      </c>
+      <c r="E96" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F96" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A97" s="33" t="s">
+        <v>283</v>
+      </c>
+      <c r="B97" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C97" s="62">
+        <v>81955</v>
+      </c>
+      <c r="D97" s="62">
+        <v>788</v>
+      </c>
+      <c r="E97" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F97" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A98" s="33" t="s">
+        <v>283</v>
+      </c>
+      <c r="B98" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C98" s="62">
+        <v>79747</v>
+      </c>
+      <c r="D98" s="62">
+        <v>797</v>
+      </c>
+      <c r="E98" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F98" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A99" s="33" t="s">
+        <v>283</v>
+      </c>
+      <c r="B99" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C99" s="62">
+        <v>81908</v>
+      </c>
+      <c r="D99" s="62">
+        <v>869</v>
+      </c>
+      <c r="E99" s="121">
+        <v>319182.39663317014</v>
+      </c>
+      <c r="F99" s="121">
+        <v>3157</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A100" s="33" t="s">
+        <v>284</v>
+      </c>
+      <c r="B100" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C100" s="62">
+        <v>66819</v>
+      </c>
+      <c r="D100" s="62">
+        <v>655</v>
+      </c>
+      <c r="E100" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F100" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A101" s="33" t="s">
+        <v>284</v>
+      </c>
+      <c r="B101" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C101" s="62">
+        <v>60165</v>
+      </c>
+      <c r="D101" s="62">
+        <v>592</v>
+      </c>
+      <c r="E101" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F101" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A102" s="33" t="s">
+        <v>284</v>
+      </c>
+      <c r="B102" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C102" s="62">
+        <v>64502</v>
+      </c>
+      <c r="D102" s="62">
+        <v>662</v>
+      </c>
+      <c r="E102" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F102" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A103" s="33" t="s">
+        <v>284</v>
+      </c>
+      <c r="B103" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C103" s="62">
+        <v>80545</v>
+      </c>
+      <c r="D103" s="62">
+        <v>887</v>
+      </c>
+      <c r="E103" s="121">
+        <v>272030.79528121505</v>
+      </c>
+      <c r="F103" s="121">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A104" s="33" t="s">
+        <v>285</v>
+      </c>
+      <c r="B104" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C104" s="62">
+        <v>79129</v>
+      </c>
+      <c r="D104" s="62">
+        <v>806</v>
+      </c>
+      <c r="E104" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="F104" s="121" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A105" s="33" t="s">
+        <v>285</v>
+      </c>
+      <c r="B105" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C105" s="62">
+        <v>98163</v>
+      </c>
+      <c r="D105" s="62">
+        <v>1030</v>
+      </c>
+      <c r="E105" s="121">
+        <v>177292</v>
+      </c>
+      <c r="F105" s="121">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A127" s="314" t="s">
+        <v>286</v>
+      </c>
+      <c r="B127" s="314"/>
+      <c r="C127" s="314"/>
+      <c r="D127" s="314"/>
+      <c r="E127" s="314"/>
+      <c r="F127" s="314"/>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A128" s="315" t="s">
+        <v>376</v>
+      </c>
+      <c r="B128" s="315"/>
+      <c r="C128" s="315"/>
+      <c r="D128" s="315"/>
+      <c r="E128" s="315"/>
+      <c r="F128" s="315"/>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A130" s="314" t="s">
+        <v>85</v>
+      </c>
+      <c r="B130" s="314"/>
+      <c r="C130" s="314"/>
+      <c r="D130" s="314"/>
+      <c r="E130" s="314"/>
+      <c r="F130" s="314"/>
+    </row>
+    <row r="131" spans="1:6" ht="64.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="297" t="s">
+        <v>377</v>
+      </c>
+      <c r="B131" s="297"/>
+      <c r="C131" s="297"/>
+      <c r="D131" s="297"/>
+      <c r="E131" s="297"/>
+      <c r="F131" s="297"/>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A132" s="194"/>
+      <c r="B132" s="194"/>
+      <c r="C132" s="194"/>
+      <c r="D132" s="194"/>
+      <c r="E132" s="194"/>
+      <c r="F132" s="194"/>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A133" s="194"/>
+      <c r="B133" s="194"/>
+      <c r="C133" s="194"/>
+      <c r="D133" s="194"/>
+      <c r="E133" s="194"/>
+      <c r="F133" s="194"/>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A139" s="59"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A131:F131"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A127:F127"/>
+    <mergeCell ref="A128:F128"/>
+    <mergeCell ref="A130:F130"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{68DC4578-D20A-4B03-897D-51184021BEC9}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42C210E9-5779-45A4-945D-EC84BED8ABF0}">
+  <dimension ref="A1:F49"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="15.5546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="68.44140625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A1" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="106"/>
+      <c r="F1" s="106"/>
+    </row>
+    <row r="2" spans="1:6" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="318" t="s">
+        <v>362</v>
+      </c>
+      <c r="B2" s="319"/>
+      <c r="C2" s="319"/>
+      <c r="D2" s="319"/>
+      <c r="E2" s="183"/>
+      <c r="F2" s="183"/>
+    </row>
+    <row r="3" spans="1:6" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="267" t="s">
+        <v>205</v>
+      </c>
+      <c r="B3" s="267"/>
+      <c r="C3" s="267"/>
+      <c r="D3" s="267"/>
+      <c r="E3" s="267"/>
+      <c r="F3" s="267"/>
+    </row>
+    <row r="4" spans="1:6" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="191" t="s">
+        <v>206</v>
+      </c>
+      <c r="C4" s="191" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="219">
+        <v>2025</v>
+      </c>
+      <c r="B5" s="220" t="s">
+        <v>216</v>
+      </c>
+      <c r="C5" s="221">
+        <v>0.44900000000000001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="222">
+        <v>2025</v>
+      </c>
+      <c r="B6" s="220" t="s">
+        <v>217</v>
+      </c>
+      <c r="C6" s="223">
+        <v>0.497</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A7" s="222">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="220" t="s">
+        <v>218</v>
+      </c>
+      <c r="C7" s="221">
+        <v>0.56499999999999995</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A8" s="222">
+        <v>2025</v>
+      </c>
+      <c r="B8" s="220" t="s">
+        <v>219</v>
+      </c>
+      <c r="C8" s="223">
+        <v>0.61699999999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A9" s="224">
+        <v>2025</v>
+      </c>
+      <c r="B9" s="220" t="s">
+        <v>220</v>
+      </c>
+      <c r="C9" s="225">
+        <v>0.65500000000000003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A10" s="224">
+        <v>2025</v>
+      </c>
+      <c r="B10" s="220" t="s">
+        <v>221</v>
+      </c>
+      <c r="C10" s="225">
+        <v>0.70599999999999996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A11" s="224">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="220" t="s">
+        <v>222</v>
+      </c>
+      <c r="C11" s="225">
+        <v>0.66500000000000004</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A12" s="224">
+        <v>2026</v>
+      </c>
+      <c r="B12" s="220" t="s">
+        <v>223</v>
+      </c>
+      <c r="C12" s="225">
+        <v>0.68400000000000005</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A13" s="224">
+        <v>2026</v>
+      </c>
+      <c r="B13" s="220" t="s">
+        <v>224</v>
+      </c>
+      <c r="C13" s="225">
+        <v>0.745</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A14" s="224">
+        <v>2026</v>
+      </c>
+      <c r="B14" s="220" t="s">
+        <v>225</v>
+      </c>
+      <c r="C14" s="225">
+        <v>0.81699999999999995</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A15" s="224">
+        <v>2026</v>
+      </c>
+      <c r="B15" s="220" t="s">
+        <v>226</v>
+      </c>
+      <c r="C15" s="225">
+        <v>0.47399999999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A16" s="224">
+        <v>2026</v>
+      </c>
+      <c r="B16" s="220" t="s">
+        <v>227</v>
+      </c>
+      <c r="C16" s="225">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A45" s="272" t="s">
+        <v>288</v>
+      </c>
+      <c r="B45" s="321"/>
+      <c r="C45" s="321"/>
+      <c r="D45" s="321"/>
+    </row>
+    <row r="46" spans="1:4" ht="33.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="279" t="s">
+        <v>289</v>
+      </c>
+      <c r="B46" s="279"/>
+      <c r="C46" s="279"/>
+      <c r="D46" s="279"/>
+    </row>
+    <row r="47" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A47" s="12"/>
+      <c r="B47" s="12"/>
+      <c r="C47" s="12"/>
+      <c r="D47" s="12"/>
+    </row>
+    <row r="48" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A48" s="272" t="s">
+        <v>290</v>
+      </c>
+      <c r="B48" s="321"/>
+      <c r="C48" s="321"/>
+      <c r="D48" s="321"/>
+    </row>
+    <row r="49" spans="1:4" ht="34.799999999999997" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="320" t="s">
+        <v>291</v>
+      </c>
+      <c r="B49" s="320"/>
+      <c r="C49" s="320"/>
+      <c r="D49" s="320"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A46:D46"/>
+    <mergeCell ref="A49:D49"/>
+    <mergeCell ref="A48:D48"/>
+    <mergeCell ref="A45:D45"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{F9BA47C5-842D-4807-92DD-2250ECA66327}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87561056-D6FA-4C56-A2D9-22011A9615DD}">
+  <dimension ref="A1:J140"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.44140625" style="30" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.44140625" style="30" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="17.109375" style="30" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="18.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="36.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="12.44140625" style="30" customWidth="1"/>
+    <col min="10" max="16384" width="8.5546875" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1" s="29" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="24.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="313" t="s">
+        <v>360</v>
+      </c>
+      <c r="B2" s="322"/>
+      <c r="C2" s="322"/>
+      <c r="D2" s="322"/>
+      <c r="E2" s="322"/>
+      <c r="F2" s="322"/>
+      <c r="G2" s="322"/>
+      <c r="H2" s="322"/>
+      <c r="I2" s="146"/>
+      <c r="J2" s="67"/>
+    </row>
+    <row r="3" spans="1:10" s="31" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+      <c r="A3" s="323" t="s">
+        <v>205</v>
+      </c>
+      <c r="B3" s="323"/>
+      <c r="C3" s="323"/>
+      <c r="D3" s="323"/>
+      <c r="E3" s="323"/>
+      <c r="F3" s="323"/>
+      <c r="G3" s="323"/>
+      <c r="H3" s="323"/>
+      <c r="I3" s="58"/>
+    </row>
+    <row r="4" spans="1:10" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="66" t="s">
+        <v>292</v>
+      </c>
+      <c r="D4" s="66" t="s">
+        <v>293</v>
+      </c>
+      <c r="E4" s="66" t="s">
+        <v>294</v>
+      </c>
+      <c r="F4" s="66" t="s">
+        <v>295</v>
+      </c>
+      <c r="G4" s="66" t="s">
+        <v>296</v>
+      </c>
+      <c r="H4" s="66" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="131" t="s">
+        <v>259</v>
+      </c>
+      <c r="B5" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C5" s="152">
+        <v>1</v>
+      </c>
+      <c r="D5" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="E5" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="F5" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G5" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H5" s="176">
+        <v>1.37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A6" s="131" t="s">
+        <v>259</v>
+      </c>
+      <c r="B6" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C6" s="152">
+        <v>1</v>
+      </c>
+      <c r="D6" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="E6" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="F6" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G6" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H6" s="176">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A7" s="131" t="s">
+        <v>259</v>
+      </c>
+      <c r="B7" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C7" s="152">
+        <v>0.92800000000000005</v>
+      </c>
+      <c r="D7" s="152">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="E7" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="F7" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G7" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H7" s="176">
+        <v>1.78</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A8" s="131" t="s">
+        <v>261</v>
+      </c>
+      <c r="B8" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C8" s="152">
+        <v>0.93300000000000005</v>
+      </c>
+      <c r="D8" s="152">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="E8" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="F8" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G8" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H8" s="176">
+        <v>1.59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A9" s="131" t="s">
+        <v>261</v>
+      </c>
+      <c r="B9" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C9" s="152">
+        <v>1</v>
+      </c>
+      <c r="D9" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="E9" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="F9" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G9" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H9" s="176">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A10" s="131" t="s">
+        <v>261</v>
+      </c>
+      <c r="B10" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C10" s="152">
+        <v>0.91</v>
+      </c>
+      <c r="D10" s="152">
+        <v>0.09</v>
+      </c>
+      <c r="E10" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="F10" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G10" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H10" s="176">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A11" s="131" t="s">
+        <v>261</v>
+      </c>
+      <c r="B11" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C11" s="152">
+        <v>0.95699999999999996</v>
+      </c>
+      <c r="D11" s="152">
+        <v>4.2999999999999997E-2</v>
+      </c>
+      <c r="E11" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="F11" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G11" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H11" s="176">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A12" s="131" t="s">
+        <v>262</v>
+      </c>
+      <c r="B12" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C12" s="152">
+        <v>0.93</v>
+      </c>
+      <c r="D12" s="152">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E12" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="F12" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G12" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H12" s="176">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A13" s="131" t="s">
+        <v>262</v>
+      </c>
+      <c r="B13" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C13" s="152">
+        <v>0.80900000000000005</v>
+      </c>
+      <c r="D13" s="152">
+        <v>0.191</v>
+      </c>
+      <c r="E13" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="F13" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G13" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H13" s="176">
+        <v>1.44</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A14" s="131" t="s">
+        <v>262</v>
+      </c>
+      <c r="B14" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C14" s="152">
+        <v>0.92</v>
+      </c>
+      <c r="D14" s="152">
+        <v>0.08</v>
+      </c>
+      <c r="E14" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="F14" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G14" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H14" s="176">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A15" s="131" t="s">
+        <v>262</v>
+      </c>
+      <c r="B15" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C15" s="152">
+        <v>0.95399999999999996</v>
+      </c>
+      <c r="D15" s="152">
+        <v>4.5999999999999999E-2</v>
+      </c>
+      <c r="E15" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="F15" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G15" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H15" s="176">
+        <v>1.44</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A16" s="131" t="s">
+        <v>263</v>
+      </c>
+      <c r="B16" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" s="152">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="D16" s="152">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="E16" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="F16" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G16" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H16" s="176">
+        <v>1.28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A17" s="131" t="s">
+        <v>263</v>
+      </c>
+      <c r="B17" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C17" s="152">
+        <v>0.89800000000000002</v>
+      </c>
+      <c r="D17" s="152">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="E17" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="F17" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G17" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H17" s="176">
+        <v>1.38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A18" s="131" t="s">
+        <v>263</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C18" s="152">
+        <v>0.95899999999999996</v>
+      </c>
+      <c r="D18" s="152">
+        <v>4.1000000000000002E-2</v>
+      </c>
+      <c r="E18" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="F18" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G18" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H18" s="176">
+        <v>1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A19" s="131" t="s">
+        <v>263</v>
+      </c>
+      <c r="B19" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C19" s="152">
+        <v>0.97099999999999997</v>
+      </c>
+      <c r="D19" s="152">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="E19" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="F19" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G19" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H19" s="176">
+        <v>1.1399999999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A20" s="131" t="s">
+        <v>264</v>
+      </c>
+      <c r="B20" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" s="152">
+        <v>0.92500000000000004</v>
+      </c>
+      <c r="D20" s="152">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="E20" s="152">
+        <v>0.04</v>
+      </c>
+      <c r="F20" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G20" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H20" s="176">
+        <v>1.1299999999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A21" s="131" t="s">
+        <v>264</v>
+      </c>
+      <c r="B21" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C21" s="152">
+        <v>0.95299999999999996</v>
+      </c>
+      <c r="D21" s="152">
+        <v>4.7E-2</v>
+      </c>
+      <c r="E21" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="F21" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G21" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H21" s="176">
+        <v>1.32</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A22" s="131" t="s">
+        <v>264</v>
+      </c>
+      <c r="B22" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C22" s="152">
+        <v>0.85</v>
+      </c>
+      <c r="D22" s="152">
+        <v>0.127</v>
+      </c>
+      <c r="E22" s="152">
+        <v>2.3E-2</v>
+      </c>
+      <c r="F22" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G22" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H22" s="176">
+        <v>1.42</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A23" s="131" t="s">
+        <v>264</v>
+      </c>
+      <c r="B23" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C23" s="152">
+        <v>0.77400000000000002</v>
+      </c>
+      <c r="D23" s="152">
+        <v>0.193</v>
+      </c>
+      <c r="E23" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="F23" s="152">
+        <v>3.3000000000000002E-2</v>
+      </c>
+      <c r="G23" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H23" s="176">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A24" s="131" t="s">
+        <v>265</v>
+      </c>
+      <c r="B24" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C24" s="152">
+        <v>0.81899999999999995</v>
+      </c>
+      <c r="D24" s="152">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="E24" s="152">
+        <v>6.8000000000000005E-2</v>
+      </c>
+      <c r="F24" s="152">
+        <v>7.5999999999999998E-2</v>
+      </c>
+      <c r="G24" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H24" s="176">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A25" s="131" t="s">
+        <v>265</v>
+      </c>
+      <c r="B25" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C25" s="152">
+        <v>0.88100000000000001</v>
+      </c>
+      <c r="D25" s="152">
+        <v>0.11899999999999999</v>
+      </c>
+      <c r="E25" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="F25" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G25" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H25" s="176">
+        <v>1.57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A26" s="131" t="s">
+        <v>265</v>
+      </c>
+      <c r="B26" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C26" s="152">
+        <v>0.81</v>
+      </c>
+      <c r="D26" s="152">
+        <v>0.13500000000000001</v>
+      </c>
+      <c r="E26" s="152">
+        <v>5.6000000000000001E-2</v>
+      </c>
+      <c r="F26" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G26" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H26" s="176">
+        <v>1.62</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A27" s="131" t="s">
+        <v>265</v>
+      </c>
+      <c r="B27" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C27" s="152">
+        <v>0.73399999999999999</v>
+      </c>
+      <c r="D27" s="152">
+        <v>0.14799999999999999</v>
+      </c>
+      <c r="E27" s="152">
+        <v>4.9000000000000002E-2</v>
+      </c>
+      <c r="F27" s="152">
+        <v>6.9000000000000006E-2</v>
+      </c>
+      <c r="G27" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H27" s="176">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A28" s="132" t="s">
+        <v>266</v>
+      </c>
+      <c r="B28" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" s="152">
+        <v>0.82299999999999995</v>
+      </c>
+      <c r="D28" s="152">
+        <v>0.124</v>
+      </c>
+      <c r="E28" s="152">
+        <v>1.9E-2</v>
+      </c>
+      <c r="F28" s="152">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="G28" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H28" s="176">
+        <v>1.51</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A29" s="132" t="s">
+        <v>266</v>
+      </c>
+      <c r="B29" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C29" s="152">
+        <v>0.85199999999999998</v>
+      </c>
+      <c r="D29" s="152">
+        <v>0.13200000000000001</v>
+      </c>
+      <c r="E29" s="152">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="F29" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="G29" s="152" t="s">
+        <v>298</v>
+      </c>
+      <c r="H29" s="176">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A30" s="132" t="s">
+        <v>266</v>
+      </c>
+      <c r="B30" s="69" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" s="153">
+        <v>0.92</v>
+      </c>
+      <c r="D30" s="153">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="E30" s="153">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="F30" s="153">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="G30" s="153" t="s">
+        <v>298</v>
+      </c>
+      <c r="H30" s="177">
+        <v>1.59</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A31" s="132" t="s">
+        <v>266</v>
+      </c>
+      <c r="B31" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C31" s="154">
+        <v>0.84899999999999998</v>
+      </c>
+      <c r="D31" s="154">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E31" s="154">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="F31" s="154">
+        <v>3.1E-2</v>
+      </c>
+      <c r="G31" s="154">
+        <v>2.3E-2</v>
+      </c>
+      <c r="H31" s="176">
+        <v>1.73</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A32" s="131" t="s">
+        <v>267</v>
+      </c>
+      <c r="B32" s="100" t="s">
+        <v>78</v>
+      </c>
+      <c r="C32" s="155">
+        <v>0.92400000000000004</v>
+      </c>
+      <c r="D32" s="155">
+        <v>0.04</v>
+      </c>
+      <c r="E32" s="155" t="s">
+        <v>298</v>
+      </c>
+      <c r="F32" s="155" t="s">
+        <v>298</v>
+      </c>
+      <c r="G32" s="155">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="H32" s="177">
+        <v>1.51</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A33" s="131" t="s">
+        <v>267</v>
+      </c>
+      <c r="B33" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="154">
+        <v>0.92500000000000004</v>
+      </c>
+      <c r="D33" s="154">
+        <v>4.7E-2</v>
+      </c>
+      <c r="E33" s="154">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="F33" s="154">
+        <v>1.2E-2</v>
+      </c>
+      <c r="G33" s="154" t="s">
+        <v>298</v>
+      </c>
+      <c r="H33" s="176">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A34" s="131" t="s">
+        <v>267</v>
+      </c>
+      <c r="B34" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="C34" s="154">
+        <v>0.91100000000000003</v>
+      </c>
+      <c r="D34" s="154">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E34" s="154">
+        <v>1.2E-2</v>
+      </c>
+      <c r="F34" s="154">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="G34" s="154" t="s">
+        <v>298</v>
+      </c>
+      <c r="H34" s="176">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A35" s="131" t="s">
+        <v>267</v>
+      </c>
+      <c r="B35" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" s="154">
+        <v>0.93700000000000006</v>
+      </c>
+      <c r="D35" s="154">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="E35" s="154">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="F35" s="154">
+        <v>0.02</v>
+      </c>
+      <c r="G35" s="154" t="s">
+        <v>298</v>
+      </c>
+      <c r="H35" s="176">
+        <v>1.38</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A36" s="131" t="s">
+        <v>268</v>
+      </c>
+      <c r="B36" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" s="154">
+        <v>0.96299999999999997</v>
+      </c>
+      <c r="D36" s="154">
+        <v>0.02</v>
+      </c>
+      <c r="E36" s="154" t="s">
+        <v>298</v>
+      </c>
+      <c r="F36" s="154">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="G36" s="154">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="H36" s="176">
+        <v>1.28</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A37" s="131" t="s">
+        <v>268</v>
+      </c>
+      <c r="B37" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="154">
+        <v>0.95099999999999996</v>
+      </c>
+      <c r="D37" s="154">
+        <v>3.1E-2</v>
+      </c>
+      <c r="E37" s="154">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="F37" s="154">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="G37" s="154" t="s">
+        <v>298</v>
+      </c>
+      <c r="H37" s="176">
+        <v>1.29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A38" s="131" t="s">
+        <v>268</v>
+      </c>
+      <c r="B38" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" s="154">
+        <v>0.94299999999999995</v>
+      </c>
+      <c r="D38" s="154">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="E38" s="154">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="F38" s="154">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="G38" s="154" t="s">
+        <v>298</v>
+      </c>
+      <c r="H38" s="176">
+        <v>1.31</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A39" s="131" t="s">
+        <v>268</v>
+      </c>
+      <c r="B39" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C39" s="154">
+        <v>0.94</v>
+      </c>
+      <c r="D39" s="154">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="E39" s="154">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="F39" s="154">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="G39" s="154">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="H39" s="176">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A40" s="131" t="s">
+        <v>269</v>
+      </c>
+      <c r="B40" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="C40" s="154">
+        <v>0.92300000000000004</v>
+      </c>
+      <c r="D40" s="154">
+        <v>5.6000000000000001E-2</v>
+      </c>
+      <c r="E40" s="154">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="F40" s="154">
+        <v>0.01</v>
+      </c>
+      <c r="G40" s="154">
+        <v>1E-3</v>
+      </c>
+      <c r="H40" s="176">
+        <v>1.55</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A41" s="131" t="s">
+        <v>269</v>
+      </c>
+      <c r="B41" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="C41" s="154">
+        <v>0.9</v>
+      </c>
+      <c r="D41" s="154">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="E41" s="154">
+        <v>1.6E-2</v>
+      </c>
+      <c r="F41" s="154">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="G41" s="154">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H41" s="176">
+        <v>1.78</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A42" s="131" t="s">
+        <v>269</v>
+      </c>
+      <c r="B42" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="C42" s="154">
+        <v>0.85599999999999998</v>
+      </c>
+      <c r="D42" s="154">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="E42" s="154">
+        <v>2.7E-2</v>
+      </c>
+      <c r="F42" s="154">
+        <v>0.01</v>
+      </c>
+      <c r="G42" s="154">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H42" s="176">
+        <v>2.13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A43" s="131" t="s">
+        <v>269</v>
+      </c>
+      <c r="B43" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C43" s="154">
+        <v>0.85899999999999999</v>
+      </c>
+      <c r="D43" s="154">
+        <v>0.1</v>
+      </c>
+      <c r="E43" s="154">
+        <v>2.3E-2</v>
+      </c>
+      <c r="F43" s="154">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="G43" s="154">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="H43" s="176">
+        <v>2.1800000000000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A44" s="131" t="s">
+        <v>270</v>
+      </c>
+      <c r="B44" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" s="154">
+        <v>0.84899999999999998</v>
+      </c>
+      <c r="D44" s="154">
+        <v>0.106</v>
+      </c>
+      <c r="E44" s="154">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="F44" s="154">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="G44" s="154">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H44" s="176">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A45" s="131" t="s">
+        <v>270</v>
+      </c>
+      <c r="B45" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="C45" s="154">
+        <v>0.85</v>
+      </c>
+      <c r="D45" s="154">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="E45" s="154">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="F45" s="154">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="G45" s="154">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="H45" s="176">
+        <v>2.36</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A46" s="131" t="s">
+        <v>270</v>
+      </c>
+      <c r="B46" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="C46" s="154">
+        <v>0.86</v>
+      </c>
+      <c r="D46" s="154">
+        <v>0.10299999999999999</v>
+      </c>
+      <c r="E46" s="154">
+        <v>1.4E-2</v>
+      </c>
+      <c r="F46" s="154">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="G46" s="154">
+        <v>2E-3</v>
+      </c>
+      <c r="H46" s="176">
+        <v>2.57</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A47" s="131" t="s">
+        <v>270</v>
+      </c>
+      <c r="B47" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C47" s="154">
+        <v>0.81599999999999995</v>
+      </c>
+      <c r="D47" s="154">
+        <v>0.128</v>
+      </c>
+      <c r="E47" s="154">
+        <v>2.3E-2</v>
+      </c>
+      <c r="F47" s="154">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="G47" s="154">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="H47" s="176">
+        <v>2.68</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A48" s="131" t="s">
+        <v>271</v>
+      </c>
+      <c r="B48" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="C48" s="154">
+        <v>0.81100000000000005</v>
+      </c>
+      <c r="D48" s="154">
+        <v>0.151</v>
+      </c>
+      <c r="E48" s="154">
+        <v>1.6E-2</v>
+      </c>
+      <c r="F48" s="154">
+        <v>0.02</v>
+      </c>
+      <c r="G48" s="154">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H48" s="176">
+        <v>2.63</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A49" s="131" t="s">
+        <v>271</v>
+      </c>
+      <c r="B49" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="C49" s="154">
+        <v>0.751</v>
+      </c>
+      <c r="D49" s="154">
+        <v>0.21099999999999999</v>
+      </c>
+      <c r="E49" s="154">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="F49" s="154">
+        <v>1.6E-2</v>
+      </c>
+      <c r="G49" s="154">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H49" s="176">
+        <v>2.88</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A50" s="131" t="s">
+        <v>271</v>
+      </c>
+      <c r="B50" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="C50" s="154">
+        <v>0.69099999999999995</v>
+      </c>
+      <c r="D50" s="154">
+        <v>0.26400000000000001</v>
+      </c>
+      <c r="E50" s="154">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="F50" s="154">
+        <v>2.3E-2</v>
+      </c>
+      <c r="G50" s="154">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H50" s="176">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A51" s="131" t="s">
+        <v>271</v>
+      </c>
+      <c r="B51" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C51" s="154">
+        <v>0.625</v>
+      </c>
+      <c r="D51" s="154">
+        <v>0.314</v>
+      </c>
+      <c r="E51" s="154">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="F51" s="154">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="G51" s="154">
+        <v>0.01</v>
+      </c>
+      <c r="H51" s="176">
+        <v>3.34</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A52" s="131" t="s">
+        <v>272</v>
+      </c>
+      <c r="B52" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="C52" s="154">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="D52" s="154">
+        <v>0.34599999999999997</v>
+      </c>
+      <c r="E52" s="154">
+        <v>3.4000000000000002E-2</v>
+      </c>
+      <c r="F52" s="154">
+        <v>4.7E-2</v>
+      </c>
+      <c r="G52" s="154">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="H52" s="176">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A53" s="131" t="s">
+        <v>272</v>
+      </c>
+      <c r="B53" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="C53" s="154">
+        <v>0.45</v>
+      </c>
+      <c r="D53" s="154">
+        <v>0.44400000000000001</v>
+      </c>
+      <c r="E53" s="154">
+        <v>3.6999999999999998E-2</v>
+      </c>
+      <c r="F53" s="154">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="G53" s="154">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="H53" s="176">
+        <v>3.95</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A54" s="131" t="s">
+        <v>272</v>
+      </c>
+      <c r="B54" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="C54" s="154">
+        <v>0.46500000000000002</v>
+      </c>
+      <c r="D54" s="154">
+        <v>0.38700000000000001</v>
+      </c>
+      <c r="E54" s="154">
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="F54" s="154">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="G54" s="154">
+        <v>3.3000000000000002E-2</v>
+      </c>
+      <c r="H54" s="176">
+        <v>3.98</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A55" s="131" t="s">
+        <v>272</v>
+      </c>
+      <c r="B55" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C55" s="154">
+        <v>0.41899999999999998</v>
+      </c>
+      <c r="D55" s="154">
+        <v>0.40899999999999997</v>
+      </c>
+      <c r="E55" s="154">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="F55" s="154">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="G55" s="154">
+        <v>0.04</v>
+      </c>
+      <c r="H55" s="176">
+        <v>4.2699999999999996</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A56" s="131" t="s">
+        <v>273</v>
+      </c>
+      <c r="B56" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="C56" s="154">
+        <v>0.42199999999999999</v>
+      </c>
+      <c r="D56" s="154">
+        <v>0.40300000000000002</v>
+      </c>
+      <c r="E56" s="154">
+        <v>4.9000000000000002E-2</v>
+      </c>
+      <c r="F56" s="154">
+        <v>7.4999999999999997E-2</v>
+      </c>
+      <c r="G56" s="154">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="H56" s="176">
+        <v>4.29</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A57" s="131" t="s">
+        <v>273</v>
+      </c>
+      <c r="B57" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="C57" s="154">
+        <v>0.42299999999999999</v>
+      </c>
+      <c r="D57" s="154">
+        <v>0.40200000000000002</v>
+      </c>
+      <c r="E57" s="154">
+        <v>0.04</v>
+      </c>
+      <c r="F57" s="154">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="G57" s="154">
+        <v>6.5000000000000002E-2</v>
+      </c>
+      <c r="H57" s="176">
+        <v>4.3899999999999997</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A58" s="131" t="s">
+        <v>273</v>
+      </c>
+      <c r="B58" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="C58" s="152">
+        <v>0.42399999999999999</v>
+      </c>
+      <c r="D58" s="152">
+        <v>0.38500000000000001</v>
+      </c>
+      <c r="E58" s="152">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="F58" s="152">
+        <v>8.6999999999999994E-2</v>
+      </c>
+      <c r="G58" s="152">
+        <v>6.3E-2</v>
+      </c>
+      <c r="H58" s="176">
+        <v>4.43</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A59" s="131" t="s">
+        <v>273</v>
+      </c>
+      <c r="B59" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C59" s="152">
+        <v>0.40699999999999997</v>
+      </c>
+      <c r="D59" s="152">
+        <v>0.38</v>
+      </c>
+      <c r="E59" s="152">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="F59" s="152">
+        <v>0.09</v>
+      </c>
+      <c r="G59" s="152">
+        <v>7.9000000000000001E-2</v>
+      </c>
+      <c r="H59" s="176">
+        <v>4.6399999999999997</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A60" s="131" t="s">
+        <v>274</v>
+      </c>
+      <c r="B60" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="C60" s="152">
+        <v>0.39300000000000002</v>
+      </c>
+      <c r="D60" s="152">
+        <v>0.38700000000000001</v>
+      </c>
+      <c r="E60" s="152">
+        <v>4.5999999999999999E-2</v>
+      </c>
+      <c r="F60" s="152">
+        <v>8.7999999999999995E-2</v>
+      </c>
+      <c r="G60" s="152">
+        <v>8.5999999999999993E-2</v>
+      </c>
+      <c r="H60" s="176">
+        <v>4.72</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A61" s="131" t="s">
+        <v>274</v>
+      </c>
+      <c r="B61" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="C61" s="152">
+        <v>0.36199999999999999</v>
+      </c>
+      <c r="D61" s="152">
+        <v>0.40100000000000002</v>
+      </c>
+      <c r="E61" s="152">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="F61" s="152">
+        <v>0.104</v>
+      </c>
+      <c r="G61" s="152">
+        <v>8.2000000000000003E-2</v>
+      </c>
+      <c r="H61" s="176">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A62" s="131" t="s">
+        <v>274</v>
+      </c>
+      <c r="B62" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="C62" s="152">
+        <v>0.34300000000000003</v>
+      </c>
+      <c r="D62" s="152">
+        <v>0.43</v>
+      </c>
+      <c r="E62" s="152">
+        <v>0.05</v>
+      </c>
+      <c r="F62" s="152">
+        <v>9.9000000000000005E-2</v>
+      </c>
+      <c r="G62" s="152">
+        <v>7.8E-2</v>
+      </c>
+      <c r="H62" s="176">
+        <v>5.0599999999999996</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A63" s="131" t="s">
+        <v>274</v>
+      </c>
+      <c r="B63" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C63" s="152">
+        <v>0.32700000000000001</v>
+      </c>
+      <c r="D63" s="152">
+        <v>0.41799999999999998</v>
+      </c>
+      <c r="E63" s="152">
+        <v>5.2999999999999999E-2</v>
+      </c>
+      <c r="F63" s="152">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="G63" s="152">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="H63" s="176">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A64" s="131" t="s">
+        <v>275</v>
+      </c>
+      <c r="B64" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="C64" s="152">
+        <v>0.32400000000000001</v>
+      </c>
+      <c r="D64" s="152">
+        <v>0.45</v>
+      </c>
+      <c r="E64" s="152">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="F64" s="152">
+        <v>0.09</v>
+      </c>
+      <c r="G64" s="152">
+        <v>8.7999999999999995E-2</v>
+      </c>
+      <c r="H64" s="176">
+        <v>5.18</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A65" s="131" t="s">
+        <v>275</v>
+      </c>
+      <c r="B65" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="C65" s="152">
+        <v>0.30299999999999999</v>
+      </c>
+      <c r="D65" s="152">
+        <v>0.42499999999999999</v>
+      </c>
+      <c r="E65" s="152">
+        <v>5.5E-2</v>
+      </c>
+      <c r="F65" s="152">
+        <v>0.111</v>
+      </c>
+      <c r="G65" s="152">
+        <v>0.105</v>
+      </c>
+      <c r="H65" s="176">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A66" s="131" t="s">
+        <v>275</v>
+      </c>
+      <c r="B66" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="C66" s="152">
+        <v>0.28799999999999998</v>
+      </c>
+      <c r="D66" s="152">
+        <v>0.42899999999999999</v>
+      </c>
+      <c r="E66" s="152">
+        <v>6.3E-2</v>
+      </c>
+      <c r="F66" s="152">
+        <v>0.11799999999999999</v>
+      </c>
+      <c r="G66" s="152">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="H66" s="176">
+        <v>5.65</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A67" s="131" t="s">
+        <v>275</v>
+      </c>
+      <c r="B67" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C67" s="152">
+        <v>0.25</v>
+      </c>
+      <c r="D67" s="152">
+        <v>0.44400000000000001</v>
+      </c>
+      <c r="E67" s="152">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="F67" s="152">
+        <v>0.11799999999999999</v>
+      </c>
+      <c r="G67" s="152">
+        <v>0.129</v>
+      </c>
+      <c r="H67" s="176">
+        <v>6.08</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A68" s="131" t="s">
+        <v>276</v>
+      </c>
+      <c r="B68" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="C68" s="152">
+        <v>0.26900000000000002</v>
+      </c>
+      <c r="D68" s="152">
+        <v>0.50900000000000001</v>
+      </c>
+      <c r="E68" s="152">
+        <v>5.5E-2</v>
+      </c>
+      <c r="F68" s="152">
+        <v>9.5000000000000001E-2</v>
+      </c>
+      <c r="G68" s="152">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="H68" s="176">
+        <v>5.55</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A69" s="131" t="s">
+        <v>276</v>
+      </c>
+      <c r="B69" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="C69" s="152">
+        <v>0.22700000000000001</v>
+      </c>
+      <c r="D69" s="152">
+        <v>0.47499999999999998</v>
+      </c>
+      <c r="E69" s="152">
+        <v>0.06</v>
+      </c>
+      <c r="F69" s="152">
+        <v>0.128</v>
+      </c>
+      <c r="G69" s="152">
+        <v>0.111</v>
+      </c>
+      <c r="H69" s="176">
+        <v>6.24</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A70" s="131" t="s">
+        <v>276</v>
+      </c>
+      <c r="B70" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="C70" s="152">
+        <v>0.20399999999999999</v>
+      </c>
+      <c r="D70" s="152">
+        <v>0.51100000000000001</v>
+      </c>
+      <c r="E70" s="152">
+        <v>6.8000000000000005E-2</v>
+      </c>
+      <c r="F70" s="152">
+        <v>0.113</v>
+      </c>
+      <c r="G70" s="152">
+        <v>0.104</v>
+      </c>
+      <c r="H70" s="176">
+        <v>6.36</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A71" s="131" t="s">
+        <v>276</v>
+      </c>
+      <c r="B71" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C71" s="152">
+        <v>0.157</v>
+      </c>
+      <c r="D71" s="152">
+        <v>0.496</v>
+      </c>
+      <c r="E71" s="152">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="F71" s="152">
+        <v>0.121</v>
+      </c>
+      <c r="G71" s="152">
+        <v>0.153</v>
+      </c>
+      <c r="H71" s="176">
+        <v>7.16</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A72" s="131" t="s">
+        <v>277</v>
+      </c>
+      <c r="B72" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="C72" s="152">
+        <v>0.16900000000000001</v>
+      </c>
+      <c r="D72" s="152">
+        <v>0.56200000000000006</v>
+      </c>
+      <c r="E72" s="152">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="F72" s="152">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="G72" s="152">
+        <v>0.09</v>
+      </c>
+      <c r="H72" s="176">
+        <v>6.56</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A73" s="131" t="s">
+        <v>277</v>
+      </c>
+      <c r="B73" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="C73" s="152">
+        <v>0.13800000000000001</v>
+      </c>
+      <c r="D73" s="152">
+        <v>0.52200000000000002</v>
+      </c>
+      <c r="E73" s="152">
+        <v>8.5000000000000006E-2</v>
+      </c>
+      <c r="F73" s="152">
+        <v>0.127</v>
+      </c>
+      <c r="G73" s="152">
+        <v>0.127</v>
+      </c>
+      <c r="H73" s="176">
+        <v>7.23</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A74" s="131" t="s">
+        <v>277</v>
+      </c>
+      <c r="B74" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="C74" s="152">
+        <v>0.11899999999999999</v>
+      </c>
+      <c r="D74" s="152">
+        <v>0.58299999999999996</v>
+      </c>
+      <c r="E74" s="152">
+        <v>8.8999999999999996E-2</v>
+      </c>
+      <c r="F74" s="152">
+        <v>0.11700000000000001</v>
+      </c>
+      <c r="G74" s="152">
+        <v>9.0999999999999998E-2</v>
+      </c>
+      <c r="H74" s="176">
+        <v>7.15</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A75" s="131" t="s">
+        <v>277</v>
+      </c>
+      <c r="B75" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C75" s="152">
+        <v>9.7000000000000003E-2</v>
+      </c>
+      <c r="D75" s="152">
+        <v>0.57399999999999995</v>
+      </c>
+      <c r="E75" s="152">
+        <v>0.09</v>
+      </c>
+      <c r="F75" s="152">
+        <v>0.109</v>
+      </c>
+      <c r="G75" s="152">
+        <v>0.13</v>
+      </c>
+      <c r="H75" s="176">
+        <v>7.64</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A76" s="131" t="s">
+        <v>278</v>
+      </c>
+      <c r="B76" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="C76" s="152">
+        <v>0.10299999999999999</v>
+      </c>
+      <c r="D76" s="152">
+        <v>0.65</v>
+      </c>
+      <c r="E76" s="152">
+        <v>0.09</v>
+      </c>
+      <c r="F76" s="152">
+        <v>8.3000000000000004E-2</v>
+      </c>
+      <c r="G76" s="152">
+        <v>7.3999999999999996E-2</v>
+      </c>
+      <c r="H76" s="176">
+        <v>7.03</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A77" s="131" t="s">
+        <v>278</v>
+      </c>
+      <c r="B77" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="C77" s="152">
+        <v>8.5999999999999993E-2</v>
+      </c>
+      <c r="D77" s="152">
+        <v>0.59299999999999997</v>
+      </c>
+      <c r="E77" s="152">
+        <v>0.106</v>
+      </c>
+      <c r="F77" s="152">
+        <v>0.113</v>
+      </c>
+      <c r="G77" s="152">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="H77" s="176">
+        <v>7.62</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A78" s="131" t="s">
+        <v>278</v>
+      </c>
+      <c r="B78" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="C78" s="152">
+        <v>7.4999999999999997E-2</v>
+      </c>
+      <c r="D78" s="152">
+        <v>0.61399999999999999</v>
+      </c>
+      <c r="E78" s="152">
+        <v>0.107</v>
+      </c>
+      <c r="F78" s="152">
+        <v>0.113</v>
+      </c>
+      <c r="G78" s="152">
+        <v>9.0999999999999998E-2</v>
+      </c>
+      <c r="H78" s="176">
+        <v>7.66</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A79" s="131" t="s">
+        <v>278</v>
+      </c>
+      <c r="B79" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C79" s="152">
+        <v>6.2E-2</v>
+      </c>
+      <c r="D79" s="152">
+        <v>0.6</v>
+      </c>
+      <c r="E79" s="152">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="F79" s="152">
+        <v>0.109</v>
+      </c>
+      <c r="G79" s="152">
+        <v>0.113</v>
+      </c>
+      <c r="H79" s="176">
+        <v>8.0399999999999991</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A80" s="131" t="s">
+        <v>279</v>
+      </c>
+      <c r="B80" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="C80" s="152">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="D80" s="152">
+        <v>0.66900000000000004</v>
+      </c>
+      <c r="E80" s="152">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="F80" s="152">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="G80" s="152">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="H80" s="176">
+        <v>7.46</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A81" s="131" t="s">
+        <v>279</v>
+      </c>
+      <c r="B81" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="C81" s="152">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="D81" s="152">
+        <v>0.60699999999999998</v>
+      </c>
+      <c r="E81" s="152">
+        <v>0.13400000000000001</v>
+      </c>
+      <c r="F81" s="152">
+        <v>9.7000000000000003E-2</v>
+      </c>
+      <c r="G81" s="152">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="H81" s="176">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A82" s="131" t="s">
+        <v>279</v>
+      </c>
+      <c r="B82" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="C82" s="152">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="D82" s="152">
+        <v>0.63200000000000001</v>
+      </c>
+      <c r="E82" s="152">
+        <v>0.155</v>
+      </c>
+      <c r="F82" s="152">
+        <v>9.5000000000000001E-2</v>
+      </c>
+      <c r="G82" s="152">
+        <v>7.0999999999999994E-2</v>
+      </c>
+      <c r="H82" s="176">
+        <v>7.99</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A83" s="131" t="s">
+        <v>279</v>
+      </c>
+      <c r="B83" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C83" s="152">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="D83" s="152">
+        <v>0.6</v>
+      </c>
+      <c r="E83" s="152">
+        <v>0.16900000000000001</v>
+      </c>
+      <c r="F83" s="152">
+        <v>0.106</v>
+      </c>
+      <c r="G83" s="152">
+        <v>8.6999999999999994E-2</v>
+      </c>
+      <c r="H83" s="176">
+        <v>8.4499999999999993</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A84" s="131" t="s">
+        <v>280</v>
+      </c>
+      <c r="B84" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="C84" s="152">
+        <v>4.3999999999999997E-2</v>
+      </c>
+      <c r="D84" s="152">
+        <v>0.65300000000000002</v>
+      </c>
+      <c r="E84" s="152">
+        <v>0.18</v>
+      </c>
+      <c r="F84" s="152">
+        <v>0.08</v>
+      </c>
+      <c r="G84" s="152">
+        <v>4.3999999999999997E-2</v>
+      </c>
+      <c r="H84" s="176">
+        <v>7.9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A85" s="131" t="s">
+        <v>280</v>
+      </c>
+      <c r="B85" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="C85" s="152">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="D85" s="152">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="E85" s="152">
+        <v>0.192</v>
+      </c>
+      <c r="F85" s="152">
+        <v>0.109</v>
+      </c>
+      <c r="G85" s="152">
+        <v>7.0999999999999994E-2</v>
+      </c>
+      <c r="H85" s="176">
+        <v>8.34</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A86" s="131" t="s">
+        <v>280</v>
+      </c>
+      <c r="B86" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="C86" s="152">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="D86" s="152">
+        <v>0.56699999999999995</v>
+      </c>
+      <c r="E86" s="152">
+        <v>0.221</v>
+      </c>
+      <c r="F86" s="152">
+        <v>0.106</v>
+      </c>
+      <c r="G86" s="152">
+        <v>6.3E-2</v>
+      </c>
+      <c r="H86" s="176">
+        <v>8.43</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A87" s="131" t="s">
+        <v>280</v>
+      </c>
+      <c r="B87" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C87" s="152">
+        <v>3.3000000000000002E-2</v>
+      </c>
+      <c r="D87" s="152">
+        <v>0.503</v>
+      </c>
+      <c r="E87" s="152">
+        <v>0.24</v>
+      </c>
+      <c r="F87" s="152">
+        <v>0.12</v>
+      </c>
+      <c r="G87" s="152">
+        <v>0.104</v>
+      </c>
+      <c r="H87" s="176">
+        <v>9.18</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A88" s="131" t="s">
+        <v>281</v>
+      </c>
+      <c r="B88" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="C88" s="152">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="D88" s="152">
+        <v>0.57699999999999996</v>
+      </c>
+      <c r="E88" s="152">
+        <v>0.25</v>
+      </c>
+      <c r="F88" s="152">
+        <v>8.6999999999999994E-2</v>
+      </c>
+      <c r="G88" s="152">
+        <v>4.2999999999999997E-2</v>
+      </c>
+      <c r="H88" s="176">
+        <v>8.25</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A89" s="131" t="s">
+        <v>281</v>
+      </c>
+      <c r="B89" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="C89" s="152">
+        <v>0.04</v>
+      </c>
+      <c r="D89" s="152">
+        <v>0.52400000000000002</v>
+      </c>
+      <c r="E89" s="152">
+        <v>0.25600000000000001</v>
+      </c>
+      <c r="F89" s="152">
+        <v>0.107</v>
+      </c>
+      <c r="G89" s="152">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="H89" s="176">
+        <v>8.73</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A90" s="131" t="s">
+        <v>281</v>
+      </c>
+      <c r="B90" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="C90" s="152">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="D90" s="152">
+        <v>0.53400000000000003</v>
+      </c>
+      <c r="E90" s="152">
+        <v>0.27200000000000002</v>
+      </c>
+      <c r="F90" s="152">
+        <v>0.1</v>
+      </c>
+      <c r="G90" s="152">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="H90" s="176">
+        <v>8.69</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A91" s="131" t="s">
+        <v>281</v>
+      </c>
+      <c r="B91" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C91" s="152">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="D91" s="152">
+        <v>0.46700000000000003</v>
+      </c>
+      <c r="E91" s="152">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="F91" s="152">
+        <v>0.126</v>
+      </c>
+      <c r="G91" s="152">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="H91" s="176">
+        <v>9.5399999999999991</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A92" s="131" t="s">
+        <v>282</v>
+      </c>
+      <c r="B92" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="C92" s="152">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="D92" s="152">
+        <v>0.53200000000000003</v>
+      </c>
+      <c r="E92" s="152">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="F92" s="152">
+        <v>9.5000000000000001E-2</v>
+      </c>
+      <c r="G92" s="152">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="H92" s="176">
+        <v>8.67</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A93" s="131" t="s">
+        <v>282</v>
+      </c>
+      <c r="B93" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="C93" s="152">
+        <v>3.6999999999999998E-2</v>
+      </c>
+      <c r="D93" s="152">
+        <v>0.46300000000000002</v>
+      </c>
+      <c r="E93" s="152">
+        <v>0.29699999999999999</v>
+      </c>
+      <c r="F93" s="152">
+        <v>0.126</v>
+      </c>
+      <c r="G93" s="152">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="H93" s="176">
+        <v>9.33</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A94" s="131" t="s">
+        <v>282</v>
+      </c>
+      <c r="B94" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="C94" s="152">
+        <v>3.1E-2</v>
+      </c>
+      <c r="D94" s="152">
+        <v>0.45100000000000001</v>
+      </c>
+      <c r="E94" s="152">
+        <v>0.33</v>
+      </c>
+      <c r="F94" s="152">
+        <v>0.11899999999999999</v>
+      </c>
+      <c r="G94" s="152">
+        <v>6.9000000000000006E-2</v>
+      </c>
+      <c r="H94" s="176">
+        <v>9.42</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A95" s="131" t="s">
+        <v>282</v>
+      </c>
+      <c r="B95" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C95" s="152">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="D95" s="152">
+        <v>0.39300000000000002</v>
+      </c>
+      <c r="E95" s="152">
+        <v>0.35</v>
+      </c>
+      <c r="F95" s="152">
+        <v>0.13900000000000001</v>
+      </c>
+      <c r="G95" s="152">
+        <v>9.2999999999999999E-2</v>
+      </c>
+      <c r="H95" s="176">
+        <v>10.11</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A96" s="131" t="s">
+        <v>283</v>
+      </c>
+      <c r="B96" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="C96" s="152">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="D96" s="152">
+        <v>0.433</v>
+      </c>
+      <c r="E96" s="152">
+        <v>0.38700000000000001</v>
+      </c>
+      <c r="F96" s="152">
+        <v>0.109</v>
+      </c>
+      <c r="G96" s="152">
+        <v>4.3999999999999997E-2</v>
+      </c>
+      <c r="H96" s="176">
+        <v>9.3000000000000007</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A97" s="131" t="s">
+        <v>283</v>
+      </c>
+      <c r="B97" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="C97" s="152">
+        <v>0.03</v>
+      </c>
+      <c r="D97" s="152">
+        <v>0.39400000000000002</v>
+      </c>
+      <c r="E97" s="152">
+        <v>0.38400000000000001</v>
+      </c>
+      <c r="F97" s="152">
+        <v>0.13600000000000001</v>
+      </c>
+      <c r="G97" s="152">
+        <v>5.7000000000000002E-2</v>
+      </c>
+      <c r="H97" s="176">
+        <v>9.61</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A98" s="131" t="s">
+        <v>283</v>
+      </c>
+      <c r="B98" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="C98" s="152">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="D98" s="152">
+        <v>0.37</v>
+      </c>
+      <c r="E98" s="152">
+        <v>0.38600000000000001</v>
+      </c>
+      <c r="F98" s="152">
+        <v>0.15</v>
+      </c>
+      <c r="G98" s="152">
+        <v>6.8000000000000005E-2</v>
+      </c>
+      <c r="H98" s="176">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A99" s="131" t="s">
+        <v>283</v>
+      </c>
+      <c r="B99" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C99" s="152">
+        <v>2.3E-2</v>
+      </c>
+      <c r="D99" s="152">
+        <v>0.32900000000000001</v>
+      </c>
+      <c r="E99" s="152">
+        <v>0.38300000000000001</v>
+      </c>
+      <c r="F99" s="152">
+        <v>0.17399999999999999</v>
+      </c>
+      <c r="G99" s="152">
+        <v>0.09</v>
+      </c>
+      <c r="H99" s="176">
+        <v>10.61</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A100" s="131" t="s">
+        <v>284</v>
+      </c>
+      <c r="B100" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="C100" s="152">
+        <v>0.03</v>
+      </c>
+      <c r="D100" s="152">
+        <v>0.36499999999999999</v>
+      </c>
+      <c r="E100" s="152">
+        <v>0.40400000000000003</v>
+      </c>
+      <c r="F100" s="152">
+        <v>0.14499999999999999</v>
+      </c>
+      <c r="G100" s="152">
+        <v>5.6000000000000001E-2</v>
+      </c>
+      <c r="H100" s="176">
+        <v>9.8000000000000007</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A101" s="131" t="s">
+        <v>284</v>
+      </c>
+      <c r="B101" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="C101" s="152">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="D101" s="152">
+        <v>0.35299999999999998</v>
+      </c>
+      <c r="E101" s="152">
+        <v>0.38</v>
+      </c>
+      <c r="F101" s="152">
+        <v>0.158</v>
+      </c>
+      <c r="G101" s="152">
+        <v>7.0999999999999994E-2</v>
+      </c>
+      <c r="H101" s="176">
+        <v>9.84</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A102" s="131" t="s">
+        <v>284</v>
+      </c>
+      <c r="B102" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="C102" s="152">
+        <v>4.3999999999999997E-2</v>
+      </c>
+      <c r="D102" s="152">
+        <v>0.316</v>
+      </c>
+      <c r="E102" s="152">
+        <v>0.36099999999999999</v>
+      </c>
+      <c r="F102" s="152">
+        <v>0.20699999999999999</v>
+      </c>
+      <c r="G102" s="152">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="H102" s="176">
+        <v>10.26</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A103" s="131" t="s">
+        <v>284</v>
+      </c>
+      <c r="B103" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="C103" s="152">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="D103" s="152">
+        <v>0.27400000000000002</v>
+      </c>
+      <c r="E103" s="152">
+        <v>0.36199999999999999</v>
+      </c>
+      <c r="F103" s="152">
+        <v>0.25800000000000001</v>
+      </c>
+      <c r="G103" s="152">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="H103" s="176">
+        <v>11.02</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A104" s="131" t="s">
+        <v>285</v>
+      </c>
+      <c r="B104" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="C104" s="152">
+        <v>4.1000000000000002E-2</v>
+      </c>
+      <c r="D104" s="152">
+        <v>0.311</v>
+      </c>
+      <c r="E104" s="152">
+        <v>0.40100000000000002</v>
+      </c>
+      <c r="F104" s="152">
+        <v>0.221</v>
+      </c>
+      <c r="G104" s="152">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="H104" s="176">
+        <v>10.19</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A105" s="131" t="s">
+        <v>285</v>
+      </c>
+      <c r="B105" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="C105" s="154">
+        <v>3.9E-2</v>
+      </c>
+      <c r="D105" s="154">
+        <v>0.29599999999999999</v>
+      </c>
+      <c r="E105" s="154">
+        <v>0.39400000000000002</v>
+      </c>
+      <c r="F105" s="154">
+        <v>0.255</v>
+      </c>
+      <c r="G105" s="154">
+        <v>1.6E-2</v>
+      </c>
+      <c r="H105" s="176">
+        <v>10.49</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A128" s="314" t="s">
+        <v>299</v>
+      </c>
+      <c r="B128" s="314"/>
+      <c r="C128" s="314"/>
+      <c r="D128" s="314"/>
+      <c r="E128" s="314"/>
+      <c r="F128" s="314"/>
+      <c r="G128" s="314"/>
+      <c r="H128" s="314"/>
+    </row>
+    <row r="129" spans="1:8" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="297" t="s">
+        <v>378</v>
+      </c>
+      <c r="B129" s="297"/>
+      <c r="C129" s="297"/>
+      <c r="D129" s="297"/>
+      <c r="E129" s="297"/>
+      <c r="F129" s="297"/>
+      <c r="G129" s="297"/>
+      <c r="H129" s="297"/>
+    </row>
+    <row r="130" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A130" s="54"/>
+      <c r="B130" s="54"/>
+      <c r="C130" s="54"/>
+      <c r="D130" s="54"/>
+      <c r="E130" s="54"/>
+      <c r="F130" s="54"/>
+      <c r="G130" s="54"/>
+      <c r="H130" s="54"/>
+    </row>
+    <row r="131" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A131" s="314" t="s">
+        <v>85</v>
+      </c>
+      <c r="B131" s="314"/>
+      <c r="C131" s="314"/>
+      <c r="D131" s="314"/>
+      <c r="E131" s="314"/>
+      <c r="F131" s="314"/>
+      <c r="G131" s="314"/>
+      <c r="H131" s="314"/>
+    </row>
+    <row r="132" spans="1:8" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="303" t="s">
+        <v>300</v>
+      </c>
+      <c r="B132" s="303"/>
+      <c r="C132" s="303"/>
+      <c r="D132" s="303"/>
+      <c r="E132" s="303"/>
+      <c r="F132" s="303"/>
+      <c r="G132" s="303"/>
+      <c r="H132" s="303"/>
+    </row>
+    <row r="133" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A133" s="56"/>
+      <c r="B133" s="56"/>
+      <c r="C133" s="56"/>
+      <c r="D133" s="56"/>
+      <c r="E133" s="56"/>
+      <c r="F133" s="56"/>
+      <c r="G133" s="56"/>
+      <c r="H133" s="56"/>
+    </row>
+    <row r="134" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A134" s="56"/>
+      <c r="B134" s="56"/>
+      <c r="C134" s="56"/>
+      <c r="D134" s="56"/>
+      <c r="E134" s="56"/>
+      <c r="F134" s="56"/>
+      <c r="G134" s="56"/>
+      <c r="H134" s="56"/>
+    </row>
+    <row r="135" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A135" s="56"/>
+      <c r="B135" s="56"/>
+      <c r="C135" s="56"/>
+      <c r="D135" s="56"/>
+      <c r="E135" s="56"/>
+      <c r="F135" s="56"/>
+      <c r="G135" s="56"/>
+      <c r="H135" s="56"/>
+    </row>
+    <row r="140" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A140" s="59"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A132:H132"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A128:H128"/>
+    <mergeCell ref="A129:H129"/>
+    <mergeCell ref="A131:H131"/>
+  </mergeCells>
+  <phoneticPr fontId="44" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{44F366A0-E4C1-416F-81DE-5F95160CB932}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{446991DD-4090-4650-B9B9-D4A8E497A0D6}">
+  <dimension ref="A1:H66"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="46" style="30" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="40.44140625" style="30" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.5546875" style="30" customWidth="1"/>
+    <col min="7" max="9" width="8.5546875" style="30" bestFit="1"/>
+    <col min="10" max="10" width="8.5546875" style="30" customWidth="1"/>
+    <col min="11" max="16384" width="8.5546875" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+    </row>
+    <row r="2" spans="1:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="318" t="s">
+        <v>301</v>
+      </c>
+      <c r="B2" s="318"/>
+      <c r="C2" s="318"/>
+      <c r="D2" s="318"/>
+      <c r="E2" s="318"/>
+      <c r="F2" s="318"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="192"/>
+    </row>
+    <row r="3" spans="1:8" s="31" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+      <c r="A3" s="267" t="s">
+        <v>205</v>
+      </c>
+      <c r="B3" s="267"/>
+      <c r="C3" s="267"/>
+      <c r="D3" s="267"/>
+      <c r="E3" s="267"/>
+      <c r="F3" s="267"/>
+      <c r="G3" s="58"/>
+    </row>
+    <row r="4" spans="1:8" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="206" t="s">
+        <v>206</v>
+      </c>
+      <c r="B4" s="206" t="s">
+        <v>302</v>
+      </c>
+      <c r="C4" s="206" t="s">
+        <v>303</v>
+      </c>
+      <c r="D4" s="206" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="205" t="s">
+        <v>305</v>
+      </c>
+      <c r="B5" s="68" t="s">
+        <v>306</v>
+      </c>
+      <c r="C5" s="226">
+        <v>178530</v>
+      </c>
+      <c r="D5" s="228">
+        <v>783743</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A6" s="205" t="s">
+        <v>305</v>
+      </c>
+      <c r="B6" s="68" t="s">
+        <v>307</v>
+      </c>
+      <c r="C6" s="228">
+        <v>401226</v>
+      </c>
+      <c r="D6" s="228">
+        <v>1455116</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A7" s="205" t="s">
+        <v>305</v>
+      </c>
+      <c r="B7" s="68" t="s">
+        <v>308</v>
+      </c>
+      <c r="C7" s="226">
+        <v>435049</v>
+      </c>
+      <c r="D7" s="228">
+        <v>2385473</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A8" s="205" t="s">
+        <v>305</v>
+      </c>
+      <c r="B8" s="68" t="s">
+        <v>309</v>
+      </c>
+      <c r="C8" s="228">
+        <v>456384</v>
+      </c>
+      <c r="D8" s="228">
+        <v>1998661</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A9" s="205" t="s">
+        <v>305</v>
+      </c>
+      <c r="B9" s="68" t="s">
+        <v>310</v>
+      </c>
+      <c r="C9" s="226">
+        <v>354797</v>
+      </c>
+      <c r="D9" s="228">
+        <v>1859652</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A10" s="205" t="s">
+        <v>311</v>
+      </c>
+      <c r="B10" s="68" t="s">
+        <v>312</v>
+      </c>
+      <c r="C10" s="228">
+        <v>523129</v>
+      </c>
+      <c r="D10" s="228">
+        <v>2062410</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A11" s="205" t="s">
+        <v>311</v>
+      </c>
+      <c r="B11" s="68" t="s">
+        <v>313</v>
+      </c>
+      <c r="C11" s="226">
+        <v>535815</v>
+      </c>
+      <c r="D11" s="228">
+        <v>2395776</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A12" s="205" t="s">
+        <v>311</v>
+      </c>
+      <c r="B12" s="68" t="s">
+        <v>314</v>
+      </c>
+      <c r="C12" s="228">
+        <v>457788</v>
+      </c>
+      <c r="D12" s="228">
+        <v>2627570</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A13" s="205" t="s">
+        <v>311</v>
+      </c>
+      <c r="B13" s="68" t="s">
+        <v>315</v>
+      </c>
+      <c r="C13" s="226">
+        <v>575520</v>
+      </c>
+      <c r="D13" s="228">
+        <v>2704568</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A14" s="205" t="s">
+        <v>316</v>
+      </c>
+      <c r="B14" s="68" t="s">
+        <v>317</v>
+      </c>
+      <c r="C14" s="228">
+        <v>508403</v>
+      </c>
+      <c r="D14" s="228">
+        <v>2767932</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" s="205" t="s">
+        <v>316</v>
+      </c>
+      <c r="B15" s="68" t="s">
+        <v>318</v>
+      </c>
+      <c r="C15" s="226">
+        <v>490624</v>
+      </c>
+      <c r="D15" s="228">
+        <v>2679390</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A16" s="205" t="s">
+        <v>316</v>
+      </c>
+      <c r="B16" s="68" t="s">
+        <v>319</v>
+      </c>
+      <c r="C16" s="228">
+        <v>532080</v>
+      </c>
+      <c r="D16" s="228">
+        <v>2740082</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A17" s="205" t="s">
+        <v>316</v>
+      </c>
+      <c r="B17" s="68" t="s">
+        <v>320</v>
+      </c>
+      <c r="C17" s="226">
+        <v>520159</v>
+      </c>
+      <c r="D17" s="228">
+        <v>3159122</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="205" t="s">
+        <v>321</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>322</v>
+      </c>
+      <c r="C18" s="228">
+        <v>591200</v>
+      </c>
+      <c r="D18" s="228">
+        <v>3429180</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A19" s="205" t="s">
+        <v>321</v>
+      </c>
+      <c r="B19" s="68" t="s">
+        <v>323</v>
+      </c>
+      <c r="C19" s="226">
+        <v>604986</v>
+      </c>
+      <c r="D19" s="228">
+        <v>3280036</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A20" s="205" t="s">
+        <v>321</v>
+      </c>
+      <c r="B20" s="68" t="s">
+        <v>324</v>
+      </c>
+      <c r="C20" s="228">
+        <v>618064</v>
+      </c>
+      <c r="D20" s="228">
+        <v>3906632</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="205" t="s">
+        <v>321</v>
+      </c>
+      <c r="B21" s="68" t="s">
+        <v>325</v>
+      </c>
+      <c r="C21" s="226">
+        <v>695701</v>
+      </c>
+      <c r="D21" s="228">
+        <v>4139023</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A22" s="205" t="s">
+        <v>226</v>
+      </c>
+      <c r="B22" s="68" t="s">
+        <v>326</v>
+      </c>
+      <c r="C22" s="228">
+        <v>705810</v>
+      </c>
+      <c r="D22" s="228">
+        <v>4660819</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="205" t="s">
+        <v>226</v>
+      </c>
+      <c r="B23" s="68" t="s">
+        <v>327</v>
+      </c>
+      <c r="C23" s="226">
+        <v>843315</v>
+      </c>
+      <c r="D23" s="228">
+        <v>5753528</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="205" t="s">
+        <v>226</v>
+      </c>
+      <c r="B24" s="68" t="s">
+        <v>328</v>
+      </c>
+      <c r="C24" s="228">
+        <v>610013</v>
+      </c>
+      <c r="D24" s="228">
+        <v>4101995</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="205" t="s">
+        <v>226</v>
+      </c>
+      <c r="B25" s="68" t="s">
+        <v>329</v>
+      </c>
+      <c r="C25" s="226">
+        <v>513146</v>
+      </c>
+      <c r="D25" s="228">
+        <v>2799964</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="205" t="s">
+        <v>226</v>
+      </c>
+      <c r="B26" s="68" t="s">
+        <v>330</v>
+      </c>
+      <c r="C26" s="228">
+        <v>534668</v>
+      </c>
+      <c r="D26" s="228">
+        <v>2240611</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="205" t="s">
+        <v>331</v>
+      </c>
+      <c r="B27" s="68" t="s">
+        <v>332</v>
+      </c>
+      <c r="C27" s="226">
+        <v>485098</v>
+      </c>
+      <c r="D27" s="228">
+        <v>1812295</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="205" t="s">
+        <v>331</v>
+      </c>
+      <c r="B28" s="68" t="s">
+        <v>333</v>
+      </c>
+      <c r="C28" s="228">
+        <v>474411</v>
+      </c>
+      <c r="D28" s="228">
+        <v>1630629</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="205" t="s">
+        <v>331</v>
+      </c>
+      <c r="B29" s="68" t="s">
+        <v>334</v>
+      </c>
+      <c r="C29" s="226">
+        <v>584886</v>
+      </c>
+      <c r="D29" s="228">
+        <v>1463883</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="205" t="s">
+        <v>331</v>
+      </c>
+      <c r="B30" s="68" t="s">
+        <v>335</v>
+      </c>
+      <c r="C30" s="228">
+        <v>512488</v>
+      </c>
+      <c r="D30" s="228">
+        <v>1429022</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="205" t="s">
+        <v>331</v>
+      </c>
+      <c r="B31" s="68" t="s">
+        <v>336</v>
+      </c>
+      <c r="C31" s="226">
+        <v>231227</v>
+      </c>
+      <c r="D31" s="228">
+        <v>673865</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A54" s="305" t="s">
+        <v>337</v>
+      </c>
+      <c r="B54" s="305"/>
+      <c r="C54" s="305"/>
+      <c r="D54" s="305"/>
+      <c r="E54" s="305"/>
+      <c r="F54" s="305"/>
+      <c r="G54" s="59"/>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A55" s="297" t="s">
+        <v>338</v>
+      </c>
+      <c r="B55" s="297"/>
+      <c r="C55" s="297"/>
+      <c r="D55" s="297"/>
+      <c r="E55" s="297"/>
+      <c r="F55" s="297"/>
+      <c r="G55" s="56"/>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="G56" s="56"/>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A57" s="305" t="s">
+        <v>85</v>
+      </c>
+      <c r="B57" s="305"/>
+      <c r="C57" s="305"/>
+      <c r="D57" s="305"/>
+      <c r="E57" s="305"/>
+      <c r="F57" s="305"/>
+      <c r="G57" s="59"/>
+    </row>
+    <row r="58" spans="1:7" ht="78" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="297" t="s">
+        <v>339</v>
+      </c>
+      <c r="B58" s="297"/>
+      <c r="C58" s="297"/>
+      <c r="D58" s="297"/>
+      <c r="E58" s="297"/>
+      <c r="F58" s="297"/>
+      <c r="G58" s="56"/>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A59" s="56"/>
+      <c r="B59" s="56"/>
+      <c r="C59" s="56"/>
+      <c r="D59" s="56"/>
+      <c r="E59" s="56"/>
+      <c r="F59" s="56"/>
+      <c r="G59" s="56"/>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A60" s="56"/>
+      <c r="B60" s="56"/>
+      <c r="C60" s="56"/>
+      <c r="D60" s="56"/>
+      <c r="E60" s="56"/>
+      <c r="F60" s="56"/>
+      <c r="G60" s="56"/>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A66" s="59"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A54:F54"/>
+    <mergeCell ref="A55:F55"/>
+    <mergeCell ref="A57:F57"/>
+    <mergeCell ref="A58:F58"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{0E5A9DCF-AC26-42F8-A24B-F1C20100B7C1}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE26559B-5082-4933-9456-870A93AC8238}">
+  <dimension ref="A1:H103"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.44140625" style="30" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="25" style="30" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21.109375" style="30" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="41.44140625" style="30" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.5546875" style="30" customWidth="1"/>
+    <col min="7" max="9" width="8.5546875" style="30"/>
+    <col min="10" max="10" width="8.5546875" style="30" customWidth="1"/>
+    <col min="11" max="16384" width="8.5546875" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+    </row>
+    <row r="2" spans="1:8" ht="25.8" x14ac:dyDescent="0.3">
+      <c r="A2" s="318" t="s">
+        <v>340</v>
+      </c>
+      <c r="B2" s="318"/>
+      <c r="C2" s="318"/>
+      <c r="D2" s="318"/>
+      <c r="E2" s="318"/>
+      <c r="F2" s="318"/>
+      <c r="G2" s="318"/>
+      <c r="H2" s="192"/>
+    </row>
+    <row r="3" spans="1:8" s="31" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="267" t="s">
+        <v>205</v>
+      </c>
+      <c r="B3" s="267"/>
+      <c r="C3" s="267"/>
+      <c r="D3" s="267"/>
+      <c r="E3" s="267"/>
+      <c r="F3" s="267"/>
+      <c r="G3" s="267"/>
+    </row>
+    <row r="4" spans="1:8" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="206" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="206" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="206" t="s">
+        <v>341</v>
+      </c>
+      <c r="D4" s="206" t="s">
+        <v>342</v>
+      </c>
+      <c r="E4" s="206" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="205" t="s">
+        <v>270</v>
+      </c>
+      <c r="B5" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" s="226">
+        <v>7690134</v>
+      </c>
+      <c r="D5" s="226">
+        <v>991</v>
+      </c>
+      <c r="E5" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A6" s="205" t="s">
+        <v>270</v>
+      </c>
+      <c r="B6" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="228">
+        <v>22159111</v>
+      </c>
+      <c r="D6" s="228">
+        <v>1659</v>
+      </c>
+      <c r="E6" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A7" s="205" t="s">
+        <v>270</v>
+      </c>
+      <c r="B7" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C7" s="226">
+        <v>23793488</v>
+      </c>
+      <c r="D7" s="226">
+        <v>2183</v>
+      </c>
+      <c r="E7" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A8" s="205" t="s">
+        <v>270</v>
+      </c>
+      <c r="B8" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" s="228">
+        <v>19498539</v>
+      </c>
+      <c r="D8" s="228">
+        <v>2867</v>
+      </c>
+      <c r="E8" s="227">
+        <v>73141272</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A9" s="205" t="s">
+        <v>271</v>
+      </c>
+      <c r="B9" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="226">
+        <v>20169314</v>
+      </c>
+      <c r="D9" s="226">
+        <v>2516</v>
+      </c>
+      <c r="E9" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A10" s="205" t="s">
+        <v>271</v>
+      </c>
+      <c r="B10" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="228">
+        <v>25807106</v>
+      </c>
+      <c r="D10" s="228">
+        <v>2810</v>
+      </c>
+      <c r="E10" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A11" s="205" t="s">
+        <v>271</v>
+      </c>
+      <c r="B11" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C11" s="226">
+        <v>29972391</v>
+      </c>
+      <c r="D11" s="226">
+        <v>3130</v>
+      </c>
+      <c r="E11" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A12" s="205" t="s">
+        <v>271</v>
+      </c>
+      <c r="B12" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="228">
+        <v>24845046</v>
+      </c>
+      <c r="D12" s="228">
+        <v>2656</v>
+      </c>
+      <c r="E12" s="227">
+        <v>100793857</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A13" s="205" t="s">
+        <v>272</v>
+      </c>
+      <c r="B13" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="226">
+        <v>22896105</v>
+      </c>
+      <c r="D13" s="226">
+        <v>2841</v>
+      </c>
+      <c r="E13" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A14" s="205" t="s">
+        <v>272</v>
+      </c>
+      <c r="B14" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" s="228">
+        <v>27686390</v>
+      </c>
+      <c r="D14" s="228">
+        <v>3184</v>
+      </c>
+      <c r="E14" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" s="205" t="s">
+        <v>272</v>
+      </c>
+      <c r="B15" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="226">
+        <v>29931250</v>
+      </c>
+      <c r="D15" s="226">
+        <v>3193</v>
+      </c>
+      <c r="E15" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A16" s="205" t="s">
+        <v>272</v>
+      </c>
+      <c r="B16" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="228">
+        <v>27485199</v>
+      </c>
+      <c r="D16" s="228">
+        <v>2615</v>
+      </c>
+      <c r="E16" s="227">
+        <v>107998944</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="205" t="s">
+        <v>273</v>
+      </c>
+      <c r="B17" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="226">
+        <v>29762060</v>
+      </c>
+      <c r="D17" s="226">
+        <v>2999</v>
+      </c>
+      <c r="E17" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="205" t="s">
+        <v>273</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="228">
+        <v>27005239</v>
+      </c>
+      <c r="D18" s="228">
+        <v>2662</v>
+      </c>
+      <c r="E18" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="205" t="s">
+        <v>273</v>
+      </c>
+      <c r="B19" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="226">
+        <v>26618615</v>
+      </c>
+      <c r="D19" s="226">
+        <v>2589</v>
+      </c>
+      <c r="E19" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="205" t="s">
+        <v>273</v>
+      </c>
+      <c r="B20" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="228">
+        <v>24470312</v>
+      </c>
+      <c r="D20" s="228">
+        <v>2603</v>
+      </c>
+      <c r="E20" s="227">
+        <v>107856226</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="205" t="s">
+        <v>274</v>
+      </c>
+      <c r="B21" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="226">
+        <v>17668748</v>
+      </c>
+      <c r="D21" s="226">
+        <v>2573</v>
+      </c>
+      <c r="E21" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="205" t="s">
+        <v>274</v>
+      </c>
+      <c r="B22" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="228">
+        <v>9915469</v>
+      </c>
+      <c r="D22" s="228">
+        <v>2081</v>
+      </c>
+      <c r="E22" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="205" t="s">
+        <v>274</v>
+      </c>
+      <c r="B23" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="226">
+        <v>8284937</v>
+      </c>
+      <c r="D23" s="226">
+        <v>1882</v>
+      </c>
+      <c r="E23" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="205" t="s">
+        <v>274</v>
+      </c>
+      <c r="B24" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="228">
+        <v>7198288</v>
+      </c>
+      <c r="D24" s="228">
+        <v>1697</v>
+      </c>
+      <c r="E24" s="227">
+        <v>43067442</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="205" t="s">
+        <v>275</v>
+      </c>
+      <c r="B25" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="226">
+        <v>4353583</v>
+      </c>
+      <c r="D25" s="226">
+        <v>1361</v>
+      </c>
+      <c r="E25" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="205" t="s">
+        <v>275</v>
+      </c>
+      <c r="B26" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="228">
+        <v>5127272</v>
+      </c>
+      <c r="D26" s="228">
+        <v>1456</v>
+      </c>
+      <c r="E26" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="205" t="s">
+        <v>275</v>
+      </c>
+      <c r="B27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="226">
+        <v>4680709</v>
+      </c>
+      <c r="D27" s="226">
+        <v>1371</v>
+      </c>
+      <c r="E27" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="205" t="s">
+        <v>275</v>
+      </c>
+      <c r="B28" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="228">
+        <v>4767216</v>
+      </c>
+      <c r="D28" s="228">
+        <v>1331</v>
+      </c>
+      <c r="E28" s="227">
+        <v>18928780</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="205" t="s">
+        <v>276</v>
+      </c>
+      <c r="B29" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="226">
+        <v>3730852</v>
+      </c>
+      <c r="D29" s="226">
+        <v>1194</v>
+      </c>
+      <c r="E29" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="205" t="s">
+        <v>276</v>
+      </c>
+      <c r="B30" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="228">
+        <v>6224559</v>
+      </c>
+      <c r="D30" s="228">
+        <v>1573</v>
+      </c>
+      <c r="E30" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="205" t="s">
+        <v>276</v>
+      </c>
+      <c r="B31" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="226">
+        <v>10325254</v>
+      </c>
+      <c r="D31" s="226">
+        <v>1903</v>
+      </c>
+      <c r="E31" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="205" t="s">
+        <v>276</v>
+      </c>
+      <c r="B32" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C32" s="228">
+        <v>14244116</v>
+      </c>
+      <c r="D32" s="228">
+        <v>2265</v>
+      </c>
+      <c r="E32" s="227">
+        <v>34524781</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="205" t="s">
+        <v>277</v>
+      </c>
+      <c r="B33" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="226">
+        <v>13528915</v>
+      </c>
+      <c r="D33" s="226">
+        <v>2422</v>
+      </c>
+      <c r="E33" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="205" t="s">
+        <v>277</v>
+      </c>
+      <c r="B34" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="228">
+        <v>20648590</v>
+      </c>
+      <c r="D34" s="228">
+        <v>2575</v>
+      </c>
+      <c r="E34" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="205" t="s">
+        <v>277</v>
+      </c>
+      <c r="B35" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="226">
+        <v>20866658</v>
+      </c>
+      <c r="D35" s="226">
+        <v>2424</v>
+      </c>
+      <c r="E35" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="205" t="s">
+        <v>277</v>
+      </c>
+      <c r="B36" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="228">
+        <v>21610968</v>
+      </c>
+      <c r="D36" s="228">
+        <v>2944</v>
+      </c>
+      <c r="E36" s="227">
+        <v>76655131</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="205" t="s">
+        <v>278</v>
+      </c>
+      <c r="B37" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="226">
+        <v>20829766</v>
+      </c>
+      <c r="D37" s="226">
+        <v>2932</v>
+      </c>
+      <c r="E37" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="205" t="s">
+        <v>278</v>
+      </c>
+      <c r="B38" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="228">
+        <v>26527099</v>
+      </c>
+      <c r="D38" s="228">
+        <v>3174</v>
+      </c>
+      <c r="E38" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="205" t="s">
+        <v>278</v>
+      </c>
+      <c r="B39" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C39" s="226">
+        <v>26831019</v>
+      </c>
+      <c r="D39" s="226">
+        <v>3388</v>
+      </c>
+      <c r="E39" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="205" t="s">
+        <v>278</v>
+      </c>
+      <c r="B40" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="228">
+        <v>24839518</v>
+      </c>
+      <c r="D40" s="228">
+        <v>3205</v>
+      </c>
+      <c r="E40" s="227">
+        <v>99027402</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="205" t="s">
+        <v>279</v>
+      </c>
+      <c r="B41" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C41" s="226">
+        <v>23753361</v>
+      </c>
+      <c r="D41" s="226">
+        <v>3047</v>
+      </c>
+      <c r="E41" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A42" s="205" t="s">
+        <v>279</v>
+      </c>
+      <c r="B42" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C42" s="228">
+        <v>26652227</v>
+      </c>
+      <c r="D42" s="228">
+        <v>2836</v>
+      </c>
+      <c r="E42" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" s="205" t="s">
+        <v>279</v>
+      </c>
+      <c r="B43" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C43" s="226">
+        <v>31377137</v>
+      </c>
+      <c r="D43" s="226">
+        <v>3363</v>
+      </c>
+      <c r="E43" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="205" t="s">
+        <v>279</v>
+      </c>
+      <c r="B44" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C44" s="228">
+        <v>31661107</v>
+      </c>
+      <c r="D44" s="228">
+        <v>3500</v>
+      </c>
+      <c r="E44" s="227">
+        <v>113443832</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="205" t="s">
+        <v>280</v>
+      </c>
+      <c r="B45" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C45" s="226">
+        <v>33571793</v>
+      </c>
+      <c r="D45" s="226">
+        <v>3783</v>
+      </c>
+      <c r="E45" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="205" t="s">
+        <v>280</v>
+      </c>
+      <c r="B46" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C46" s="228">
+        <v>36601316</v>
+      </c>
+      <c r="D46" s="228">
+        <v>3528</v>
+      </c>
+      <c r="E46" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A47" s="205" t="s">
+        <v>280</v>
+      </c>
+      <c r="B47" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C47" s="226">
+        <v>29200058</v>
+      </c>
+      <c r="D47" s="226">
+        <v>3274</v>
+      </c>
+      <c r="E47" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A48" s="205" t="s">
+        <v>280</v>
+      </c>
+      <c r="B48" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C48" s="228">
+        <v>28625808</v>
+      </c>
+      <c r="D48" s="228">
+        <v>3289</v>
+      </c>
+      <c r="E48" s="227">
+        <v>127998975</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A49" s="205" t="s">
+        <v>281</v>
+      </c>
+      <c r="B49" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C49" s="226">
+        <v>24022727</v>
+      </c>
+      <c r="D49" s="226">
+        <v>3407</v>
+      </c>
+      <c r="E49" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A50" s="205" t="s">
+        <v>281</v>
+      </c>
+      <c r="B50" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C50" s="228">
+        <v>20009412</v>
+      </c>
+      <c r="D50" s="228">
+        <v>2682</v>
+      </c>
+      <c r="E50" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A51" s="205" t="s">
+        <v>281</v>
+      </c>
+      <c r="B51" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C51" s="226">
+        <v>16744778</v>
+      </c>
+      <c r="D51" s="226">
+        <v>2579</v>
+      </c>
+      <c r="E51" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A52" s="205" t="s">
+        <v>281</v>
+      </c>
+      <c r="B52" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="228">
+        <v>17559181</v>
+      </c>
+      <c r="D52" s="228">
+        <v>2519</v>
+      </c>
+      <c r="E52" s="227">
+        <v>78336098</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A53" s="205" t="s">
+        <v>282</v>
+      </c>
+      <c r="B53" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C53" s="226">
+        <v>13329848</v>
+      </c>
+      <c r="D53" s="226">
+        <v>2286</v>
+      </c>
+      <c r="E53" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A54" s="205" t="s">
+        <v>282</v>
+      </c>
+      <c r="B54" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C54" s="228">
+        <v>14015490</v>
+      </c>
+      <c r="D54" s="228">
+        <v>2129</v>
+      </c>
+      <c r="E54" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A55" s="205" t="s">
+        <v>282</v>
+      </c>
+      <c r="B55" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C55" s="226">
+        <v>15091006</v>
+      </c>
+      <c r="D55" s="226">
+        <v>2578</v>
+      </c>
+      <c r="E55" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A56" s="205" t="s">
+        <v>282</v>
+      </c>
+      <c r="B56" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C56" s="228">
+        <v>17317737</v>
+      </c>
+      <c r="D56" s="228">
+        <v>2797</v>
+      </c>
+      <c r="E56" s="227">
+        <v>59754081</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A57" s="205" t="s">
+        <v>283</v>
+      </c>
+      <c r="B57" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C57" s="226">
+        <v>18914230</v>
+      </c>
+      <c r="D57" s="226">
+        <v>2860</v>
+      </c>
+      <c r="E57" s="227" t="s">
+        <v>79</v>
+      </c>
+      <c r="F57" s="59"/>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A58" s="205" t="s">
+        <v>283</v>
+      </c>
+      <c r="B58" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C58" s="228">
+        <v>15116847</v>
+      </c>
+      <c r="D58" s="228">
+        <v>2390</v>
+      </c>
+      <c r="E58" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A59" s="205" t="s">
+        <v>283</v>
+      </c>
+      <c r="B59" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C59" s="226">
+        <v>12605172</v>
+      </c>
+      <c r="D59" s="226">
+        <v>2099</v>
+      </c>
+      <c r="E59" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A60" s="205" t="s">
+        <v>283</v>
+      </c>
+      <c r="B60" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C60" s="228">
+        <v>10646170</v>
+      </c>
+      <c r="D60" s="228">
+        <v>1817</v>
+      </c>
+      <c r="E60" s="227">
+        <v>57282419</v>
+      </c>
+      <c r="F60" s="59"/>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A61" s="205" t="s">
+        <v>284</v>
+      </c>
+      <c r="B61" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C61" s="226">
+        <v>9108076</v>
+      </c>
+      <c r="D61" s="226">
+        <v>1738</v>
+      </c>
+      <c r="E61" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A62" s="205" t="s">
+        <v>284</v>
+      </c>
+      <c r="B62" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C62" s="228">
+        <v>7253635</v>
+      </c>
+      <c r="D62" s="228">
+        <v>1335</v>
+      </c>
+      <c r="E62" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A63" s="205" t="s">
+        <v>284</v>
+      </c>
+      <c r="B63" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C63" s="226">
+        <v>12216131</v>
+      </c>
+      <c r="D63" s="226">
+        <v>1797</v>
+      </c>
+      <c r="E63" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A64" s="205" t="s">
+        <v>284</v>
+      </c>
+      <c r="B64" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C64" s="228">
+        <v>23643781</v>
+      </c>
+      <c r="D64" s="228">
+        <v>2326</v>
+      </c>
+      <c r="E64" s="227">
+        <v>52221623</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A65" s="205" t="s">
+        <v>285</v>
+      </c>
+      <c r="B65" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C65" s="226">
+        <v>38698975</v>
+      </c>
+      <c r="D65" s="226">
+        <v>3226</v>
+      </c>
+      <c r="E65" s="227" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A66" s="207" t="s">
+        <v>285</v>
+      </c>
+      <c r="B66" s="69" t="s">
+        <v>80</v>
+      </c>
+      <c r="C66" s="229">
+        <v>45507262</v>
+      </c>
+      <c r="D66" s="229">
+        <v>3400</v>
+      </c>
+      <c r="E66" s="230">
+        <v>84206237</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A91" s="305" t="s">
+        <v>344</v>
+      </c>
+      <c r="B91" s="305"/>
+      <c r="C91" s="305"/>
+      <c r="D91" s="305"/>
+      <c r="E91" s="305"/>
+      <c r="F91" s="305"/>
+      <c r="G91" s="305"/>
+    </row>
+    <row r="92" spans="1:7" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="297" t="s">
+        <v>345</v>
+      </c>
+      <c r="B92" s="297"/>
+      <c r="C92" s="297"/>
+      <c r="D92" s="297"/>
+      <c r="E92" s="297"/>
+      <c r="F92" s="297"/>
+      <c r="G92" s="297"/>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A93" s="56"/>
+      <c r="B93" s="56"/>
+      <c r="C93" s="56"/>
+      <c r="D93" s="56"/>
+      <c r="E93" s="56"/>
+      <c r="F93" s="56"/>
+      <c r="G93" s="56"/>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A94" s="59"/>
+      <c r="B94" s="59"/>
+      <c r="C94" s="59"/>
+      <c r="D94" s="59"/>
+      <c r="E94" s="59"/>
+    </row>
+    <row r="103" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A103" s="59"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A91:G91"/>
+    <mergeCell ref="A92:G92"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{1B5C31B4-FB28-4305-A065-441518CEBC1A}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{500CAD68-306C-4291-B4AF-CD73BABEAA86}">
+  <dimension ref="A1:C5"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection sqref="A1:C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="10.44140625" style="162" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="162" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.33203125" style="162" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.44140625" style="162" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="8.5546875" style="162"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="25.8" x14ac:dyDescent="0.25">
+      <c r="A1" s="253" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="253"/>
+      <c r="C1" s="253"/>
+    </row>
+    <row r="2" spans="1:3" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="218" t="s">
+        <v>58</v>
+      </c>
+      <c r="B2" s="218" t="s">
+        <v>59</v>
+      </c>
+      <c r="C2" s="218" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="209">
+        <v>1</v>
+      </c>
+      <c r="B3" s="210">
+        <v>46219</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A4" s="209">
+        <v>2</v>
+      </c>
+      <c r="B4" s="210">
+        <v>46262</v>
+      </c>
+      <c r="C4" s="249" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A5" s="209">
+        <v>3</v>
+      </c>
+      <c r="B5" s="210">
+        <v>46274</v>
+      </c>
+      <c r="C5" s="245" t="s">
+        <v>359</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F0BD012-684D-40B0-BE5A-8EFC3A2C769B}">
+  <dimension ref="A1:J47"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="2" max="6" width="26" style="30" customWidth="1"/>
+    <col min="7" max="9" width="8.5546875" style="30"/>
+    <col min="10" max="10" width="8.5546875" style="30" customWidth="1"/>
+    <col min="11" max="16384" width="8.5546875" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+    </row>
+    <row r="2" spans="1:10" ht="25.8" x14ac:dyDescent="0.3">
+      <c r="A2" s="318" t="s">
+        <v>346</v>
+      </c>
+      <c r="B2" s="318"/>
+      <c r="C2" s="318"/>
+      <c r="D2" s="318"/>
+      <c r="E2" s="318"/>
+      <c r="F2" s="318"/>
+      <c r="G2" s="318"/>
+      <c r="H2" s="318"/>
+    </row>
+    <row r="3" spans="1:10" s="31" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="267" t="s">
+        <v>347</v>
+      </c>
+      <c r="B3" s="267"/>
+      <c r="C3" s="267"/>
+      <c r="D3" s="267"/>
+      <c r="E3" s="267"/>
+      <c r="F3" s="267"/>
+      <c r="G3" s="267"/>
+      <c r="H3" s="267"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A4" s="55"/>
+      <c r="B4" s="55"/>
+      <c r="C4" s="55"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A5" s="55"/>
+      <c r="B5" s="55"/>
+      <c r="C5" s="55"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A6" s="55"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A7" s="55"/>
+      <c r="B7" s="55"/>
+      <c r="C7" s="55"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="55"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A8" s="55"/>
+      <c r="B8" s="55"/>
+      <c r="C8" s="55"/>
+      <c r="D8" s="55"/>
+      <c r="E8" s="55"/>
+      <c r="F8" s="55"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A9" s="55"/>
+      <c r="B9" s="55"/>
+      <c r="C9" s="55"/>
+      <c r="D9" s="55"/>
+      <c r="E9" s="55"/>
+      <c r="F9" s="55"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A10" s="55"/>
+      <c r="B10" s="55"/>
+      <c r="C10" s="55"/>
+      <c r="D10" s="55"/>
+      <c r="E10" s="55"/>
+      <c r="F10" s="55"/>
+      <c r="J10" s="59"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A11" s="55"/>
+      <c r="B11" s="55"/>
+      <c r="C11" s="55"/>
+      <c r="D11" s="55"/>
+      <c r="E11" s="55"/>
+      <c r="F11" s="55"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A12" s="55"/>
+      <c r="B12" s="55"/>
+      <c r="C12" s="55"/>
+      <c r="D12" s="55"/>
+      <c r="E12" s="55"/>
+      <c r="F12" s="55"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A13" s="55"/>
+      <c r="B13" s="55"/>
+      <c r="C13" s="55"/>
+      <c r="D13" s="55"/>
+      <c r="E13" s="55"/>
+      <c r="F13" s="55"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A14" s="55"/>
+      <c r="B14" s="55"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="55"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A15" s="55"/>
+      <c r="B15" s="55"/>
+      <c r="C15" s="55"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="55"/>
+      <c r="F15" s="55"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A16" s="55"/>
+      <c r="B16" s="55"/>
+      <c r="C16" s="55"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="55"/>
+      <c r="F16" s="55"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A17" s="55"/>
+      <c r="B17" s="55"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A18" s="55"/>
+      <c r="B18" s="55"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A19" s="55"/>
+      <c r="B19" s="55"/>
+      <c r="C19" s="55"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="55"/>
+      <c r="F19" s="55"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A20" s="55"/>
+      <c r="B20" s="55"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="55"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A21" s="55"/>
+      <c r="B21" s="55"/>
+      <c r="C21" s="55"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="55"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A22" s="55"/>
+      <c r="B22" s="55"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A23" s="55"/>
+      <c r="B23" s="55"/>
+      <c r="C23" s="55"/>
+      <c r="D23" s="55"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="55"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A24" s="55"/>
+      <c r="B24" s="55"/>
+      <c r="C24" s="55"/>
+      <c r="D24" s="55"/>
+      <c r="E24" s="55"/>
+      <c r="F24" s="55"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A25" s="55"/>
+      <c r="B25" s="55"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A26" s="55"/>
+      <c r="B26" s="55"/>
+      <c r="C26" s="55"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="55"/>
+      <c r="F26" s="55"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A27" s="55"/>
+      <c r="B27" s="55"/>
+      <c r="C27" s="55"/>
+      <c r="D27" s="55"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="55"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A28" s="55"/>
+      <c r="B28" s="55"/>
+      <c r="C28" s="55"/>
+      <c r="D28" s="55"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="55"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A29" s="55"/>
+      <c r="B29" s="55"/>
+      <c r="C29" s="55"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A30" s="55"/>
+      <c r="B30" s="55"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="55"/>
+      <c r="F30" s="55"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A31" s="55"/>
+      <c r="B31" s="55"/>
+      <c r="C31" s="55"/>
+      <c r="D31" s="55"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="55"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A32" s="55"/>
+      <c r="B32" s="55"/>
+      <c r="C32" s="55"/>
+      <c r="D32" s="55"/>
+      <c r="E32" s="55"/>
+      <c r="F32" s="55"/>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A33" s="55"/>
+      <c r="B33" s="55"/>
+      <c r="C33" s="55"/>
+      <c r="D33" s="55"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="55"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A35" s="305" t="s">
+        <v>348</v>
+      </c>
+      <c r="B35" s="305"/>
+      <c r="C35" s="305"/>
+      <c r="D35" s="305"/>
+      <c r="E35" s="305"/>
+      <c r="F35" s="305"/>
+      <c r="G35" s="305"/>
+      <c r="H35" s="305"/>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A36" s="326" t="s">
+        <v>349</v>
+      </c>
+      <c r="B36" s="326"/>
+      <c r="C36" s="326"/>
+      <c r="D36" s="326"/>
+      <c r="E36" s="326"/>
+      <c r="F36" s="326"/>
+      <c r="G36" s="326"/>
+      <c r="H36" s="326"/>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A38" s="305" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38" s="305"/>
+      <c r="C38" s="305"/>
+      <c r="D38" s="305"/>
+      <c r="E38" s="305"/>
+      <c r="F38" s="305"/>
+      <c r="G38" s="305"/>
+      <c r="H38" s="305"/>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A39" s="324" t="s">
+        <v>350</v>
+      </c>
+      <c r="B39" s="324"/>
+      <c r="C39" s="324"/>
+      <c r="D39" s="324"/>
+      <c r="E39" s="324"/>
+      <c r="F39" s="324"/>
+      <c r="G39" s="324"/>
+      <c r="H39" s="324"/>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A40" s="325" t="s">
+        <v>351</v>
+      </c>
+      <c r="B40" s="325"/>
+      <c r="C40" s="325"/>
+      <c r="D40" s="325"/>
+      <c r="E40" s="325"/>
+      <c r="F40" s="325"/>
+      <c r="G40" s="325"/>
+      <c r="H40" s="325"/>
+      <c r="I40" s="21"/>
+      <c r="J40" s="21"/>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A46" s="30" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A47" s="59"/>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A39:H39"/>
+    <mergeCell ref="A40:H40"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A35:H35"/>
+    <mergeCell ref="A36:H36"/>
+    <mergeCell ref="A38:H38"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{56EA19BA-14E1-4609-87DC-1A57F9B5BFE1}"/>
+    <hyperlink ref="A40:F40" r:id="rId1" location="stc-markets:~:text=Carbon%20Market%20Reports-,STC%20markets,-Systems%20owners%20and" display="More information on buying and selling STCs, including through the clearing house is available on the Clean Energy Regulator's website" xr:uid="{7FCFEB1F-E6A7-4373-8137-28939C687EED}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67EC9FA8-3D1C-4599-ACBC-8628E93DA7BB}">
+  <dimension ref="A1:L58"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.44140625" style="30" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.109375" style="30" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20.44140625" style="30" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.88671875" style="30" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="17.44140625" style="30" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="15.109375" style="30" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.109375" style="30" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="21" style="30" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="24.44140625" style="30" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="11.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="8.5546875" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A1" s="29" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="266" t="s">
+        <v>353</v>
+      </c>
+      <c r="B2" s="266"/>
+      <c r="C2" s="266"/>
+      <c r="D2" s="266"/>
+      <c r="E2" s="266"/>
+      <c r="F2" s="266"/>
+      <c r="G2" s="266"/>
+      <c r="H2" s="266"/>
+      <c r="I2" s="266"/>
+      <c r="J2" s="266"/>
+      <c r="K2" s="266"/>
+      <c r="L2" s="266"/>
+    </row>
+    <row r="3" spans="1:12" s="31" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="267" t="s">
+        <v>205</v>
+      </c>
+      <c r="B3" s="267"/>
+      <c r="C3" s="267"/>
+      <c r="D3" s="267"/>
+      <c r="E3" s="267"/>
+      <c r="F3" s="267"/>
+      <c r="G3" s="267"/>
+      <c r="H3" s="267"/>
+      <c r="I3" s="267"/>
+      <c r="J3" s="267"/>
+      <c r="K3" s="267"/>
+      <c r="L3" s="267"/>
+    </row>
+    <row r="4" spans="1:12" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>209</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="G4" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="H4" s="15" t="s">
+        <v>251</v>
+      </c>
+      <c r="I4" s="15" t="s">
+        <v>252</v>
+      </c>
+      <c r="J4" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="K4" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="L4" s="15" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="60" t="s">
+        <v>279</v>
+      </c>
+      <c r="B5" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" s="178">
+        <v>304</v>
+      </c>
+      <c r="D5" s="178">
+        <v>631</v>
+      </c>
+      <c r="E5" s="178" t="s">
+        <v>355</v>
+      </c>
+      <c r="F5" s="178">
+        <v>1155</v>
+      </c>
+      <c r="G5" s="178">
+        <v>655</v>
+      </c>
+      <c r="H5" s="178">
+        <v>252</v>
+      </c>
+      <c r="I5" s="178">
+        <v>1685</v>
+      </c>
+      <c r="J5" s="178">
+        <v>530</v>
+      </c>
+      <c r="K5" s="179">
+        <v>0</v>
+      </c>
+      <c r="L5" s="180">
+        <v>154266</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A6" s="60" t="s">
+        <v>279</v>
+      </c>
+      <c r="B6" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="178">
+        <v>366</v>
+      </c>
+      <c r="D6" s="178">
+        <v>816</v>
+      </c>
+      <c r="E6" s="178" t="s">
+        <v>355</v>
+      </c>
+      <c r="F6" s="178">
+        <v>1425</v>
+      </c>
+      <c r="G6" s="178">
+        <v>1217</v>
+      </c>
+      <c r="H6" s="178">
+        <v>269</v>
+      </c>
+      <c r="I6" s="178">
+        <v>2827</v>
+      </c>
+      <c r="J6" s="178">
+        <v>806</v>
+      </c>
+      <c r="K6" s="179">
+        <v>0</v>
+      </c>
+      <c r="L6" s="180">
+        <v>231868</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A7" s="60" t="s">
+        <v>279</v>
+      </c>
+      <c r="B7" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C7" s="178">
+        <v>368</v>
+      </c>
+      <c r="D7" s="178">
+        <v>879</v>
+      </c>
+      <c r="E7" s="178" t="s">
+        <v>355</v>
+      </c>
+      <c r="F7" s="178">
+        <v>1632</v>
+      </c>
+      <c r="G7" s="178">
+        <v>1694</v>
+      </c>
+      <c r="H7" s="178">
+        <v>345</v>
+      </c>
+      <c r="I7" s="178">
+        <v>4106</v>
+      </c>
+      <c r="J7" s="178">
+        <v>798</v>
+      </c>
+      <c r="K7" s="179">
+        <v>0</v>
+      </c>
+      <c r="L7" s="180">
+        <v>276419</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A8" s="60" t="s">
+        <v>279</v>
+      </c>
+      <c r="B8" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" s="178">
+        <v>325</v>
+      </c>
+      <c r="D8" s="178">
+        <v>972</v>
+      </c>
+      <c r="E8" s="178">
+        <v>27</v>
+      </c>
+      <c r="F8" s="178">
+        <v>1484</v>
+      </c>
+      <c r="G8" s="178">
+        <v>698</v>
+      </c>
+      <c r="H8" s="178">
+        <v>219</v>
+      </c>
+      <c r="I8" s="178">
+        <v>5115</v>
+      </c>
+      <c r="J8" s="178">
+        <v>960</v>
+      </c>
+      <c r="K8" s="179">
+        <v>32590</v>
+      </c>
+      <c r="L8" s="180">
+        <v>312285</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A9" s="60" t="s">
+        <v>280</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="178">
+        <v>209</v>
+      </c>
+      <c r="D9" s="178">
+        <v>793</v>
+      </c>
+      <c r="E9" s="178" t="s">
+        <v>355</v>
+      </c>
+      <c r="F9" s="178">
+        <v>1344</v>
+      </c>
+      <c r="G9" s="178">
+        <v>1013</v>
+      </c>
+      <c r="H9" s="178">
+        <v>197</v>
+      </c>
+      <c r="I9" s="178">
+        <v>5541</v>
+      </c>
+      <c r="J9" s="178">
+        <v>655</v>
+      </c>
+      <c r="K9" s="179">
+        <v>0</v>
+      </c>
+      <c r="L9" s="180">
+        <v>276880</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A10" s="60" t="s">
+        <v>280</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="178">
+        <v>300</v>
+      </c>
+      <c r="D10" s="178">
+        <v>971</v>
+      </c>
+      <c r="E10" s="178" t="s">
+        <v>355</v>
+      </c>
+      <c r="F10" s="178">
+        <v>1946</v>
+      </c>
+      <c r="G10" s="178">
+        <v>1290</v>
+      </c>
+      <c r="H10" s="178">
+        <v>316</v>
+      </c>
+      <c r="I10" s="178">
+        <v>8078</v>
+      </c>
+      <c r="J10" s="178">
+        <v>1045</v>
+      </c>
+      <c r="K10" s="179">
+        <v>0</v>
+      </c>
+      <c r="L10" s="180">
+        <v>424060</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A11" s="60" t="s">
+        <v>280</v>
+      </c>
+      <c r="B11" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C11" s="178">
+        <v>249</v>
+      </c>
+      <c r="D11" s="178">
+        <v>1021</v>
+      </c>
+      <c r="E11" s="178">
+        <v>81</v>
+      </c>
+      <c r="F11" s="178">
+        <v>2238</v>
+      </c>
+      <c r="G11" s="178">
+        <v>1517</v>
+      </c>
+      <c r="H11" s="178">
+        <v>424</v>
+      </c>
+      <c r="I11" s="178">
+        <v>10641</v>
+      </c>
+      <c r="J11" s="178">
+        <v>1101</v>
+      </c>
+      <c r="K11" s="179">
+        <v>0</v>
+      </c>
+      <c r="L11" s="180">
+        <v>492222</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A12" s="60" t="s">
+        <v>280</v>
+      </c>
+      <c r="B12" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="178">
+        <v>432</v>
+      </c>
+      <c r="D12" s="178">
+        <v>1006</v>
+      </c>
+      <c r="E12" s="178">
+        <v>43</v>
+      </c>
+      <c r="F12" s="178">
+        <v>2277</v>
+      </c>
+      <c r="G12" s="178">
+        <v>953</v>
+      </c>
+      <c r="H12" s="178">
+        <v>432</v>
+      </c>
+      <c r="I12" s="178">
+        <v>12560</v>
+      </c>
+      <c r="J12" s="178">
+        <v>1133</v>
+      </c>
+      <c r="K12" s="179">
+        <v>59826</v>
+      </c>
+      <c r="L12" s="180">
+        <v>598573</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A13" s="60" t="s">
+        <v>281</v>
+      </c>
+      <c r="B13" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="178">
+        <v>394</v>
+      </c>
+      <c r="D13" s="178">
+        <v>744</v>
+      </c>
+      <c r="E13" s="178">
+        <v>50</v>
+      </c>
+      <c r="F13" s="178">
+        <v>1832</v>
+      </c>
+      <c r="G13" s="178">
+        <v>617</v>
+      </c>
+      <c r="H13" s="178">
+        <v>420</v>
+      </c>
+      <c r="I13" s="178">
+        <v>11808</v>
+      </c>
+      <c r="J13" s="178">
+        <v>919</v>
+      </c>
+      <c r="K13" s="179">
+        <v>0</v>
+      </c>
+      <c r="L13" s="179">
+        <v>488699</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A14" s="60" t="s">
+        <v>281</v>
+      </c>
+      <c r="B14" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" s="178">
+        <v>423</v>
+      </c>
+      <c r="D14" s="178">
+        <v>1592</v>
+      </c>
+      <c r="E14" s="178">
+        <v>70</v>
+      </c>
+      <c r="F14" s="178">
+        <v>2184</v>
+      </c>
+      <c r="G14" s="178">
+        <v>1150</v>
+      </c>
+      <c r="H14" s="178">
+        <v>570</v>
+      </c>
+      <c r="I14" s="178">
+        <v>11780</v>
+      </c>
+      <c r="J14" s="178">
+        <v>1226</v>
+      </c>
+      <c r="K14" s="179">
+        <v>0</v>
+      </c>
+      <c r="L14" s="180">
+        <v>528613</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A15" s="60" t="s">
+        <v>281</v>
+      </c>
+      <c r="B15" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="178">
+        <v>589</v>
+      </c>
+      <c r="D15" s="178">
+        <v>5182</v>
+      </c>
+      <c r="E15" s="178">
+        <v>28</v>
+      </c>
+      <c r="F15" s="178">
+        <v>2284</v>
+      </c>
+      <c r="G15" s="178">
+        <v>1169</v>
+      </c>
+      <c r="H15" s="178">
+        <v>545</v>
+      </c>
+      <c r="I15" s="178">
+        <v>12397</v>
+      </c>
+      <c r="J15" s="178">
+        <v>1436</v>
+      </c>
+      <c r="K15" s="179">
+        <v>0</v>
+      </c>
+      <c r="L15" s="180">
+        <v>608932</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A16" s="60" t="s">
+        <v>281</v>
+      </c>
+      <c r="B16" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="178">
+        <v>543</v>
+      </c>
+      <c r="D16" s="178">
+        <v>9765</v>
+      </c>
+      <c r="E16" s="178" t="s">
+        <v>355</v>
+      </c>
+      <c r="F16" s="178">
+        <v>2126</v>
+      </c>
+      <c r="G16" s="178">
+        <v>862</v>
+      </c>
+      <c r="H16" s="178">
+        <v>519</v>
+      </c>
+      <c r="I16" s="178">
+        <v>12428</v>
+      </c>
+      <c r="J16" s="178">
+        <v>1563</v>
+      </c>
+      <c r="K16" s="179">
+        <v>87225</v>
+      </c>
+      <c r="L16" s="180">
+        <v>680335</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A17" s="60" t="s">
+        <v>282</v>
+      </c>
+      <c r="B17" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="178">
+        <v>437</v>
+      </c>
+      <c r="D17" s="178">
+        <v>11811</v>
+      </c>
+      <c r="E17" s="178" t="s">
+        <v>355</v>
+      </c>
+      <c r="F17" s="178">
+        <v>1890</v>
+      </c>
+      <c r="G17" s="178">
+        <v>996</v>
+      </c>
+      <c r="H17" s="178">
+        <v>363</v>
+      </c>
+      <c r="I17" s="178">
+        <v>9876</v>
+      </c>
+      <c r="J17" s="178">
+        <v>1342</v>
+      </c>
+      <c r="K17" s="179">
+        <v>0</v>
+      </c>
+      <c r="L17" s="180">
+        <v>613991</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A18" s="60" t="s">
+        <v>282</v>
+      </c>
+      <c r="B18" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="178">
+        <v>562</v>
+      </c>
+      <c r="D18" s="178">
+        <v>19866</v>
+      </c>
+      <c r="E18" s="178">
+        <v>12</v>
+      </c>
+      <c r="F18" s="178">
+        <v>2345</v>
+      </c>
+      <c r="G18" s="178">
+        <v>1126</v>
+      </c>
+      <c r="H18" s="178">
+        <v>404</v>
+      </c>
+      <c r="I18" s="178">
+        <v>8444</v>
+      </c>
+      <c r="J18" s="178">
+        <v>1587</v>
+      </c>
+      <c r="K18" s="179">
+        <v>0</v>
+      </c>
+      <c r="L18" s="180">
+        <v>771246</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A19" s="60" t="s">
+        <v>282</v>
+      </c>
+      <c r="B19" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="178">
+        <v>581</v>
+      </c>
+      <c r="D19" s="178">
+        <v>20782</v>
+      </c>
+      <c r="E19" s="178" t="s">
+        <v>355</v>
+      </c>
+      <c r="F19" s="178">
+        <v>2843</v>
+      </c>
+      <c r="G19" s="178">
+        <v>1353</v>
+      </c>
+      <c r="H19" s="178">
+        <v>341</v>
+      </c>
+      <c r="I19" s="178">
+        <v>9019</v>
+      </c>
+      <c r="J19" s="178">
+        <v>1864</v>
+      </c>
+      <c r="K19" s="179">
+        <v>0</v>
+      </c>
+      <c r="L19" s="180">
+        <v>920022</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A20" s="60" t="s">
+        <v>282</v>
+      </c>
+      <c r="B20" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="178">
+        <v>532</v>
+      </c>
+      <c r="D20" s="178">
+        <v>16630</v>
+      </c>
+      <c r="E20" s="178" t="s">
+        <v>355</v>
+      </c>
+      <c r="F20" s="178">
+        <v>3138</v>
+      </c>
+      <c r="G20" s="178">
+        <v>1223</v>
+      </c>
+      <c r="H20" s="178">
+        <v>301</v>
+      </c>
+      <c r="I20" s="178">
+        <v>10609</v>
+      </c>
+      <c r="J20" s="178">
+        <v>1599</v>
+      </c>
+      <c r="K20" s="179">
+        <v>131906</v>
+      </c>
+      <c r="L20" s="180">
+        <v>820206</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A21" s="60" t="s">
+        <v>283</v>
+      </c>
+      <c r="B21" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="178">
+        <v>421</v>
+      </c>
+      <c r="D21" s="178">
+        <v>11448</v>
+      </c>
+      <c r="E21" s="178">
+        <v>14</v>
+      </c>
+      <c r="F21" s="178">
+        <v>2191</v>
+      </c>
+      <c r="G21" s="178">
+        <v>937</v>
+      </c>
+      <c r="H21" s="178">
+        <v>295</v>
+      </c>
+      <c r="I21" s="178">
+        <v>10838</v>
+      </c>
+      <c r="J21" s="178">
+        <v>1605</v>
+      </c>
+      <c r="K21" s="179">
+        <v>0</v>
+      </c>
+      <c r="L21" s="180">
+        <v>746547</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A22" s="60" t="s">
+        <v>283</v>
+      </c>
+      <c r="B22" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="178">
+        <v>516</v>
+      </c>
+      <c r="D22" s="178">
+        <v>14376</v>
+      </c>
+      <c r="E22" s="178">
+        <v>12</v>
+      </c>
+      <c r="F22" s="178">
+        <v>2527</v>
+      </c>
+      <c r="G22" s="178">
+        <v>1311</v>
+      </c>
+      <c r="H22" s="178">
+        <v>420</v>
+      </c>
+      <c r="I22" s="178">
+        <v>12495</v>
+      </c>
+      <c r="J22" s="178">
+        <v>2021</v>
+      </c>
+      <c r="K22" s="179">
+        <v>0</v>
+      </c>
+      <c r="L22" s="180">
+        <v>744874</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A23" s="60" t="s">
+        <v>283</v>
+      </c>
+      <c r="B23" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="178">
+        <v>722</v>
+      </c>
+      <c r="D23" s="178">
+        <v>6588</v>
+      </c>
+      <c r="E23" s="178">
+        <v>11</v>
+      </c>
+      <c r="F23" s="178">
+        <v>2886</v>
+      </c>
+      <c r="G23" s="178">
+        <v>1231</v>
+      </c>
+      <c r="H23" s="178">
+        <v>399</v>
+      </c>
+      <c r="I23" s="178">
+        <v>12944</v>
+      </c>
+      <c r="J23" s="178">
+        <v>2042</v>
+      </c>
+      <c r="K23" s="179">
+        <v>0</v>
+      </c>
+      <c r="L23" s="180">
+        <v>702425</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A24" s="60" t="s">
+        <v>283</v>
+      </c>
+      <c r="B24" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="178">
+        <v>647</v>
+      </c>
+      <c r="D24" s="178">
+        <v>3011</v>
+      </c>
+      <c r="E24" s="178" t="s">
+        <v>355</v>
+      </c>
+      <c r="F24" s="178">
+        <v>2259</v>
+      </c>
+      <c r="G24" s="178">
+        <v>1029</v>
+      </c>
+      <c r="H24" s="178">
+        <v>382</v>
+      </c>
+      <c r="I24" s="178">
+        <v>13371</v>
+      </c>
+      <c r="J24" s="178">
+        <v>1847</v>
+      </c>
+      <c r="K24" s="179">
+        <v>110806</v>
+      </c>
+      <c r="L24" s="180">
+        <v>519570</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A25" s="60" t="s">
+        <v>284</v>
+      </c>
+      <c r="B25" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="178">
+        <v>485</v>
+      </c>
+      <c r="D25" s="178">
+        <v>2245</v>
+      </c>
+      <c r="E25" s="178" t="s">
+        <v>355</v>
+      </c>
+      <c r="F25" s="178">
+        <v>1955</v>
+      </c>
+      <c r="G25" s="178">
+        <v>832</v>
+      </c>
+      <c r="H25" s="178">
+        <v>315</v>
+      </c>
+      <c r="I25" s="178">
+        <v>11607</v>
+      </c>
+      <c r="J25" s="178">
+        <v>1482</v>
+      </c>
+      <c r="K25" s="179">
+        <v>0</v>
+      </c>
+      <c r="L25" s="180">
+        <v>376251</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A26" s="60" t="s">
+        <v>284</v>
+      </c>
+      <c r="B26" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="178">
+        <v>645</v>
+      </c>
+      <c r="D26" s="178">
+        <v>3826</v>
+      </c>
+      <c r="E26" s="178" t="s">
+        <v>355</v>
+      </c>
+      <c r="F26" s="178">
+        <v>2610</v>
+      </c>
+      <c r="G26" s="178">
+        <v>1102</v>
+      </c>
+      <c r="H26" s="178">
+        <v>430</v>
+      </c>
+      <c r="I26" s="178">
+        <v>13243</v>
+      </c>
+      <c r="J26" s="178">
+        <v>1938</v>
+      </c>
+      <c r="K26" s="179">
+        <v>0</v>
+      </c>
+      <c r="L26" s="180">
+        <v>424195</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A27" s="60" t="s">
+        <v>284</v>
+      </c>
+      <c r="B27" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="178">
+        <v>538</v>
+      </c>
+      <c r="D27" s="178">
+        <v>3921</v>
+      </c>
+      <c r="E27" s="178" t="s">
+        <v>355</v>
+      </c>
+      <c r="F27" s="178">
+        <v>3356</v>
+      </c>
+      <c r="G27" s="178">
+        <v>1031</v>
+      </c>
+      <c r="H27" s="178">
+        <v>398</v>
+      </c>
+      <c r="I27" s="178">
+        <v>14308</v>
+      </c>
+      <c r="J27" s="178">
+        <v>2200</v>
+      </c>
+      <c r="K27" s="179">
+        <v>0</v>
+      </c>
+      <c r="L27" s="180">
+        <v>485966</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A28" s="60" t="s">
+        <v>284</v>
+      </c>
+      <c r="B28" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="178">
+        <v>581</v>
+      </c>
+      <c r="D28" s="178">
+        <v>3370</v>
+      </c>
+      <c r="E28" s="178" t="s">
+        <v>355</v>
+      </c>
+      <c r="F28" s="178">
+        <v>3171</v>
+      </c>
+      <c r="G28" s="178">
+        <v>1116</v>
+      </c>
+      <c r="H28" s="178">
+        <v>379</v>
+      </c>
+      <c r="I28" s="178">
+        <v>14313</v>
+      </c>
+      <c r="J28" s="178">
+        <v>1985</v>
+      </c>
+      <c r="K28" s="179">
+        <v>93421</v>
+      </c>
+      <c r="L28" s="180">
+        <v>465202</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A29" s="33" t="s">
+        <v>285</v>
+      </c>
+      <c r="B29" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="178">
+        <v>587</v>
+      </c>
+      <c r="D29" s="178">
+        <v>2667</v>
+      </c>
+      <c r="E29" s="178" t="s">
+        <v>355</v>
+      </c>
+      <c r="F29" s="178">
+        <v>3097</v>
+      </c>
+      <c r="G29" s="178">
+        <v>734</v>
+      </c>
+      <c r="H29" s="178">
+        <v>210</v>
+      </c>
+      <c r="I29" s="178">
+        <v>11555</v>
+      </c>
+      <c r="J29" s="178">
+        <v>2234</v>
+      </c>
+      <c r="K29" s="179">
+        <v>0</v>
+      </c>
+      <c r="L29" s="180">
+        <v>369211</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A30" s="33" t="s">
+        <v>285</v>
+      </c>
+      <c r="B30" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="80">
+        <v>721</v>
+      </c>
+      <c r="D30" s="80">
+        <v>5134</v>
+      </c>
+      <c r="E30" s="80" t="s">
+        <v>355</v>
+      </c>
+      <c r="F30" s="80">
+        <v>3689</v>
+      </c>
+      <c r="G30" s="80">
+        <v>1021</v>
+      </c>
+      <c r="H30" s="80">
+        <v>224</v>
+      </c>
+      <c r="I30" s="80">
+        <v>13787</v>
+      </c>
+      <c r="J30" s="80">
+        <v>2980</v>
+      </c>
+      <c r="K30" s="179">
+        <v>48659</v>
+      </c>
+      <c r="L30" s="80">
+        <v>413607</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A54" s="314" t="s">
+        <v>356</v>
+      </c>
+      <c r="B54" s="314"/>
+      <c r="C54" s="314"/>
+      <c r="D54" s="314"/>
+      <c r="E54" s="314"/>
+      <c r="F54" s="314"/>
+      <c r="G54" s="314"/>
+      <c r="H54" s="314"/>
+      <c r="I54" s="314"/>
+      <c r="J54" s="314"/>
+      <c r="K54" s="314"/>
+      <c r="L54" s="314"/>
+    </row>
+    <row r="55" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="303" t="s">
+        <v>357</v>
+      </c>
+      <c r="B55" s="303"/>
+      <c r="C55" s="303"/>
+      <c r="D55" s="303"/>
+      <c r="E55" s="303"/>
+      <c r="F55" s="303"/>
+      <c r="G55" s="303"/>
+      <c r="H55" s="303"/>
+      <c r="I55" s="303"/>
+      <c r="J55" s="303"/>
+      <c r="K55" s="303"/>
+      <c r="L55" s="303"/>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A56" s="54"/>
+      <c r="B56" s="54"/>
+      <c r="C56" s="54"/>
+      <c r="D56" s="54"/>
+      <c r="E56" s="54"/>
+      <c r="F56" s="54"/>
+      <c r="G56" s="54"/>
+      <c r="H56" s="54"/>
+      <c r="I56" s="54"/>
+      <c r="J56" s="54"/>
+      <c r="K56" s="54"/>
+      <c r="L56" s="54"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A57" s="314" t="s">
+        <v>85</v>
+      </c>
+      <c r="B57" s="314"/>
+      <c r="C57" s="314"/>
+      <c r="D57" s="314"/>
+      <c r="E57" s="314"/>
+      <c r="F57" s="314"/>
+      <c r="G57" s="314"/>
+      <c r="H57" s="314"/>
+      <c r="I57" s="314"/>
+      <c r="J57" s="314"/>
+      <c r="K57" s="314"/>
+      <c r="L57" s="314"/>
+    </row>
+    <row r="58" spans="1:12" ht="92.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="303" t="s">
+        <v>387</v>
+      </c>
+      <c r="B58" s="303"/>
+      <c r="C58" s="303"/>
+      <c r="D58" s="303"/>
+      <c r="E58" s="303"/>
+      <c r="F58" s="303"/>
+      <c r="G58" s="303"/>
+      <c r="H58" s="303"/>
+      <c r="I58" s="303"/>
+      <c r="J58" s="303"/>
+      <c r="K58" s="303"/>
+      <c r="L58" s="303"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A58:L58"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A54:L54"/>
+    <mergeCell ref="A55:L55"/>
+    <mergeCell ref="A57:L57"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{F770A3B2-1A97-4580-8ECD-6092BDBED45C}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2127A298-ECA1-46FC-9E24-DC0D8EDED79B}">
+  <dimension ref="A1:N97"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="2" width="14.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.5546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.109375" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="27.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="18.5546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="23.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="16.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="15.5546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="10.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="8.5546875" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:13" ht="25.8" x14ac:dyDescent="0.3">
+      <c r="A2" s="257" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="257"/>
+      <c r="C2" s="257"/>
+      <c r="D2" s="257"/>
+      <c r="E2" s="257"/>
+      <c r="F2" s="257"/>
+      <c r="G2" s="257"/>
+      <c r="H2" s="257"/>
+      <c r="I2" s="257"/>
+      <c r="J2" s="257"/>
+      <c r="K2" s="257"/>
+      <c r="L2" s="257"/>
+      <c r="M2" s="257"/>
+    </row>
+    <row r="3" spans="1:13" s="9" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="256" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="256"/>
+      <c r="C3" s="256"/>
+      <c r="D3" s="256"/>
+      <c r="E3" s="256"/>
+      <c r="F3" s="256"/>
+      <c r="G3" s="256"/>
+      <c r="H3" s="256"/>
+      <c r="I3" s="256"/>
+      <c r="J3" s="256"/>
+      <c r="K3" s="256"/>
+      <c r="L3" s="256"/>
+      <c r="M3" s="256"/>
+    </row>
+    <row r="4" spans="1:13" s="14" customFormat="1" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="F4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="G4" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="H4" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="I4" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="J4" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="K4" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="L4" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="M4" s="27" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="14" customFormat="1" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="13">
+        <v>2012</v>
+      </c>
+      <c r="B5" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E5" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="F5" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="G5" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="H5" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="I5" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J5" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="K5" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="L5" s="138" t="s">
+        <v>79</v>
+      </c>
+      <c r="M5" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="13">
+        <v>2012</v>
+      </c>
+      <c r="B6" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D6" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E6" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="F6" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="G6" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="H6" s="120">
+        <v>0</v>
+      </c>
+      <c r="I6" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J6" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="K6" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="L6" s="138">
+        <v>0</v>
+      </c>
+      <c r="M6" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="13">
+        <v>2012</v>
+      </c>
+      <c r="B7" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C7" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D7" s="120">
+        <v>0</v>
+      </c>
+      <c r="E7" s="163">
+        <v>0</v>
+      </c>
+      <c r="F7" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="G7" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="H7" s="163">
+        <v>0</v>
+      </c>
+      <c r="I7" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J7" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="K7" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="L7" s="134">
+        <v>0</v>
+      </c>
+      <c r="M7" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="13">
+        <v>2012</v>
+      </c>
+      <c r="B8" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" s="120">
+        <v>0</v>
+      </c>
+      <c r="D8" s="120">
+        <v>348110</v>
+      </c>
+      <c r="E8" s="163">
+        <v>0</v>
+      </c>
+      <c r="F8" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="G8" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="H8" s="163">
+        <v>0</v>
+      </c>
+      <c r="I8" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J8" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="K8" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="L8" s="134">
+        <v>348110</v>
+      </c>
+      <c r="M8" s="120">
+        <v>348110</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="13">
+        <v>2013</v>
+      </c>
+      <c r="B9" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="120">
+        <v>0</v>
+      </c>
+      <c r="D9" s="120">
+        <v>45341</v>
+      </c>
+      <c r="E9" s="163">
+        <v>0</v>
+      </c>
+      <c r="F9" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="G9" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="H9" s="163">
+        <v>0</v>
+      </c>
+      <c r="I9" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J9" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="K9" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="L9" s="134">
+        <v>45341</v>
+      </c>
+      <c r="M9" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="13">
+        <v>2013</v>
+      </c>
+      <c r="B10" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="120">
+        <v>11962</v>
+      </c>
+      <c r="D10" s="120">
+        <v>1310713</v>
+      </c>
+      <c r="E10" s="163">
+        <v>25884</v>
+      </c>
+      <c r="F10" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="G10" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="H10" s="163">
+        <v>8169</v>
+      </c>
+      <c r="I10" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J10" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="K10" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="L10" s="134">
+        <v>1356728</v>
+      </c>
+      <c r="M10" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="13">
+        <v>2013</v>
+      </c>
+      <c r="B11" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C11" s="120">
+        <v>0</v>
+      </c>
+      <c r="D11" s="120">
+        <v>218911</v>
+      </c>
+      <c r="E11" s="163">
+        <v>26772</v>
+      </c>
+      <c r="F11" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="G11" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="H11" s="163">
+        <v>0</v>
+      </c>
+      <c r="I11" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J11" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="K11" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="134">
+        <v>245683</v>
+      </c>
+      <c r="M11" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="13">
+        <v>2013</v>
+      </c>
+      <c r="B12" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="120">
+        <v>249937</v>
+      </c>
+      <c r="D12" s="120">
+        <v>1980291</v>
+      </c>
+      <c r="E12" s="163">
+        <v>0</v>
+      </c>
+      <c r="F12" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="G12" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="H12" s="163">
+        <v>0</v>
+      </c>
+      <c r="I12" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J12" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="K12" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="134">
+        <v>2230228</v>
+      </c>
+      <c r="M12" s="120">
+        <v>3877980</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="13">
+        <v>2014</v>
+      </c>
+      <c r="B13" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="120">
+        <v>437504</v>
+      </c>
+      <c r="D13" s="120">
+        <v>155514</v>
+      </c>
+      <c r="E13" s="163">
+        <v>0</v>
+      </c>
+      <c r="F13" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="G13" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="H13" s="163">
+        <v>19213</v>
+      </c>
+      <c r="I13" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="K13" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="134">
+        <v>612231</v>
+      </c>
+      <c r="M13" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="13">
+        <v>2014</v>
+      </c>
+      <c r="B14" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" s="120">
+        <v>680710</v>
+      </c>
+      <c r="D14" s="120">
+        <v>176880</v>
+      </c>
+      <c r="E14" s="163">
+        <v>414886</v>
+      </c>
+      <c r="F14" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="G14" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="H14" s="163">
+        <v>19855</v>
+      </c>
+      <c r="I14" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J14" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="K14" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="L14" s="134">
+        <v>1292331</v>
+      </c>
+      <c r="M14" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="13">
+        <v>2014</v>
+      </c>
+      <c r="B15" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="120">
+        <v>898124</v>
+      </c>
+      <c r="D15" s="120">
+        <v>1623985</v>
+      </c>
+      <c r="E15" s="163">
+        <v>0</v>
+      </c>
+      <c r="F15" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="G15" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="H15" s="163">
+        <v>0</v>
+      </c>
+      <c r="I15" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J15" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="K15" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="L15" s="134">
+        <v>2522109</v>
+      </c>
+      <c r="M15" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="13">
+        <v>2014</v>
+      </c>
+      <c r="B16" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="120">
+        <v>2024448</v>
+      </c>
+      <c r="D16" s="120">
+        <v>1132041</v>
+      </c>
+      <c r="E16" s="163">
+        <v>18994</v>
+      </c>
+      <c r="F16" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="G16" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="H16" s="163">
+        <v>19351</v>
+      </c>
+      <c r="I16" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J16" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="K16" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="L16" s="134">
+        <v>3194834</v>
+      </c>
+      <c r="M16" s="120">
+        <v>7621505</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="13">
+        <v>2015</v>
+      </c>
+      <c r="B17" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="120">
+        <v>1111962</v>
+      </c>
+      <c r="D17" s="120">
+        <v>749827</v>
+      </c>
+      <c r="E17" s="163">
+        <v>847407</v>
+      </c>
+      <c r="F17" s="163">
+        <v>0</v>
+      </c>
+      <c r="G17" s="163">
+        <v>0</v>
+      </c>
+      <c r="H17" s="163">
+        <v>34624</v>
+      </c>
+      <c r="I17" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J17" s="163">
+        <v>0</v>
+      </c>
+      <c r="K17" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="L17" s="134">
+        <v>2743820</v>
+      </c>
+      <c r="M17" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="13">
+        <v>2015</v>
+      </c>
+      <c r="B18" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="120">
+        <v>638718</v>
+      </c>
+      <c r="D18" s="120">
+        <v>150863</v>
+      </c>
+      <c r="E18" s="163">
+        <v>67762</v>
+      </c>
+      <c r="F18" s="163">
+        <v>0</v>
+      </c>
+      <c r="G18" s="163">
+        <v>0</v>
+      </c>
+      <c r="H18" s="163">
+        <v>0</v>
+      </c>
+      <c r="I18" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J18" s="163">
+        <v>0</v>
+      </c>
+      <c r="K18" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="L18" s="134">
+        <v>857343</v>
+      </c>
+      <c r="M18" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="13">
+        <v>2015</v>
+      </c>
+      <c r="B19" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="120">
+        <v>1438156</v>
+      </c>
+      <c r="D19" s="120">
+        <v>66074</v>
+      </c>
+      <c r="E19" s="163">
+        <v>128928</v>
+      </c>
+      <c r="F19" s="163">
+        <v>0</v>
+      </c>
+      <c r="G19" s="163">
+        <v>0</v>
+      </c>
+      <c r="H19" s="163">
+        <v>5600</v>
+      </c>
+      <c r="I19" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J19" s="163">
+        <v>0</v>
+      </c>
+      <c r="K19" s="120">
+        <v>0</v>
+      </c>
+      <c r="L19" s="134">
+        <v>1638758</v>
+      </c>
+      <c r="M19" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="13">
+        <v>2015</v>
+      </c>
+      <c r="B20" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="120">
+        <v>1346954</v>
+      </c>
+      <c r="D20" s="120">
+        <v>1264474</v>
+      </c>
+      <c r="E20" s="163">
+        <v>7487</v>
+      </c>
+      <c r="F20" s="163">
+        <v>0</v>
+      </c>
+      <c r="G20" s="163">
+        <v>0</v>
+      </c>
+      <c r="H20" s="163">
+        <v>9000</v>
+      </c>
+      <c r="I20" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J20" s="163">
+        <v>0</v>
+      </c>
+      <c r="K20" s="120">
+        <v>0</v>
+      </c>
+      <c r="L20" s="134">
+        <v>2627915</v>
+      </c>
+      <c r="M20" s="120">
+        <v>7867836</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="13">
+        <v>2016</v>
+      </c>
+      <c r="B21" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="120">
+        <v>1650732</v>
+      </c>
+      <c r="D21" s="120">
+        <v>864654</v>
+      </c>
+      <c r="E21" s="163">
+        <v>239008</v>
+      </c>
+      <c r="F21" s="163">
+        <v>0</v>
+      </c>
+      <c r="G21" s="163">
+        <v>0</v>
+      </c>
+      <c r="H21" s="163">
+        <v>41542</v>
+      </c>
+      <c r="I21" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J21" s="163">
+        <v>0</v>
+      </c>
+      <c r="K21" s="163">
+        <v>0</v>
+      </c>
+      <c r="L21" s="134">
+        <v>2795936</v>
+      </c>
+      <c r="M21" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="13">
+        <v>2016</v>
+      </c>
+      <c r="B22" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="120">
+        <v>1967161</v>
+      </c>
+      <c r="D22" s="120">
+        <v>918961</v>
+      </c>
+      <c r="E22" s="163">
+        <v>729714</v>
+      </c>
+      <c r="F22" s="163">
+        <v>0</v>
+      </c>
+      <c r="G22" s="163">
+        <v>0</v>
+      </c>
+      <c r="H22" s="163">
+        <v>41290</v>
+      </c>
+      <c r="I22" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J22" s="163">
+        <v>0</v>
+      </c>
+      <c r="K22" s="163">
+        <v>0</v>
+      </c>
+      <c r="L22" s="134">
+        <v>3657126</v>
+      </c>
+      <c r="M22" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="13">
+        <v>2016</v>
+      </c>
+      <c r="B23" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="120">
+        <v>2441364</v>
+      </c>
+      <c r="D23" s="120">
+        <v>231008</v>
+      </c>
+      <c r="E23" s="163">
+        <v>117991</v>
+      </c>
+      <c r="F23" s="163">
+        <v>0</v>
+      </c>
+      <c r="G23" s="163">
+        <v>0</v>
+      </c>
+      <c r="H23" s="163">
+        <v>8973</v>
+      </c>
+      <c r="I23" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J23" s="163">
+        <v>0</v>
+      </c>
+      <c r="K23" s="163">
+        <v>0</v>
+      </c>
+      <c r="L23" s="134">
+        <v>2799336</v>
+      </c>
+      <c r="M23" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="13">
+        <v>2016</v>
+      </c>
+      <c r="B24" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="120">
+        <v>2394281</v>
+      </c>
+      <c r="D24" s="120">
+        <v>1324344</v>
+      </c>
+      <c r="E24" s="163">
+        <v>135852</v>
+      </c>
+      <c r="F24" s="163">
+        <v>0</v>
+      </c>
+      <c r="G24" s="163">
+        <v>0</v>
+      </c>
+      <c r="H24" s="163">
+        <v>26521</v>
+      </c>
+      <c r="I24" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J24" s="163">
+        <v>0</v>
+      </c>
+      <c r="K24" s="163">
+        <v>0</v>
+      </c>
+      <c r="L24" s="134">
+        <v>3880998</v>
+      </c>
+      <c r="M24" s="120">
+        <v>13133396</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="13">
+        <v>2017</v>
+      </c>
+      <c r="B25" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="120">
+        <v>800239</v>
+      </c>
+      <c r="D25" s="120">
+        <v>900425</v>
+      </c>
+      <c r="E25" s="163">
+        <v>160351</v>
+      </c>
+      <c r="F25" s="163">
+        <v>0</v>
+      </c>
+      <c r="G25" s="163">
+        <v>0</v>
+      </c>
+      <c r="H25" s="163">
+        <v>62649</v>
+      </c>
+      <c r="I25" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J25" s="163">
+        <v>0</v>
+      </c>
+      <c r="K25" s="163">
+        <v>0</v>
+      </c>
+      <c r="L25" s="134">
+        <v>1923664</v>
+      </c>
+      <c r="M25" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="13">
+        <v>2017</v>
+      </c>
+      <c r="B26" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="120">
+        <v>2595762</v>
+      </c>
+      <c r="D26" s="120">
+        <v>712103</v>
+      </c>
+      <c r="E26" s="163">
+        <v>1106195</v>
+      </c>
+      <c r="F26" s="163">
+        <v>120425</v>
+      </c>
+      <c r="G26" s="163">
+        <v>0</v>
+      </c>
+      <c r="H26" s="163">
+        <v>13508</v>
+      </c>
+      <c r="I26" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J26" s="163">
+        <v>0</v>
+      </c>
+      <c r="K26" s="163">
+        <v>0</v>
+      </c>
+      <c r="L26" s="134">
+        <v>4547993</v>
+      </c>
+      <c r="M26" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="13">
+        <v>2017</v>
+      </c>
+      <c r="B27" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="120">
+        <v>1173691</v>
+      </c>
+      <c r="D27" s="120">
+        <v>785943</v>
+      </c>
+      <c r="E27" s="163">
+        <v>48009</v>
+      </c>
+      <c r="F27" s="163">
+        <v>0</v>
+      </c>
+      <c r="G27" s="163">
+        <v>0</v>
+      </c>
+      <c r="H27" s="163">
+        <v>8297</v>
+      </c>
+      <c r="I27" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J27" s="163">
+        <v>0</v>
+      </c>
+      <c r="K27" s="163">
+        <v>0</v>
+      </c>
+      <c r="L27" s="134">
+        <v>2015940</v>
+      </c>
+      <c r="M27" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="13">
+        <v>2017</v>
+      </c>
+      <c r="B28" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="120">
+        <v>2480880</v>
+      </c>
+      <c r="D28" s="120">
+        <v>1106464</v>
+      </c>
+      <c r="E28" s="163">
+        <v>34605</v>
+      </c>
+      <c r="F28" s="163">
+        <v>20985</v>
+      </c>
+      <c r="G28" s="163">
+        <v>0</v>
+      </c>
+      <c r="H28" s="163">
+        <v>39875</v>
+      </c>
+      <c r="I28" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J28" s="163">
+        <v>0</v>
+      </c>
+      <c r="K28" s="163">
+        <v>0</v>
+      </c>
+      <c r="L28" s="134">
+        <v>3682809</v>
+      </c>
+      <c r="M28" s="120">
+        <v>12170406</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B29" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="120">
+        <v>1443055</v>
+      </c>
+      <c r="D29" s="120">
+        <v>475965</v>
+      </c>
+      <c r="E29" s="163">
+        <v>66778</v>
+      </c>
+      <c r="F29" s="163">
+        <v>176403</v>
+      </c>
+      <c r="G29" s="163">
+        <v>0</v>
+      </c>
+      <c r="H29" s="163">
+        <v>23653</v>
+      </c>
+      <c r="I29" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J29" s="163">
+        <v>0</v>
+      </c>
+      <c r="K29" s="163">
+        <v>0</v>
+      </c>
+      <c r="L29" s="134">
+        <v>2185854</v>
+      </c>
+      <c r="M29" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B30" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="120">
+        <v>2344732</v>
+      </c>
+      <c r="D30" s="120">
+        <v>440644</v>
+      </c>
+      <c r="E30" s="163">
+        <v>1479283</v>
+      </c>
+      <c r="F30" s="163">
+        <v>9578</v>
+      </c>
+      <c r="G30" s="163">
+        <v>0</v>
+      </c>
+      <c r="H30" s="163">
+        <v>49063</v>
+      </c>
+      <c r="I30" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J30" s="163">
+        <v>0</v>
+      </c>
+      <c r="K30" s="163">
+        <v>0</v>
+      </c>
+      <c r="L30" s="134">
+        <v>4323300</v>
+      </c>
+      <c r="M30" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B31" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="120">
+        <v>955451</v>
+      </c>
+      <c r="D31" s="120">
+        <v>1664309</v>
+      </c>
+      <c r="E31" s="163">
+        <v>336444</v>
+      </c>
+      <c r="F31" s="163">
+        <v>34172</v>
+      </c>
+      <c r="G31" s="163">
+        <v>418663</v>
+      </c>
+      <c r="H31" s="163">
+        <v>51396</v>
+      </c>
+      <c r="I31" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J31" s="163">
+        <v>12468</v>
+      </c>
+      <c r="K31" s="163">
+        <v>0</v>
+      </c>
+      <c r="L31" s="134">
+        <v>3472903</v>
+      </c>
+      <c r="M31" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B32" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C32" s="120">
+        <v>2014238</v>
+      </c>
+      <c r="D32" s="120">
+        <v>363342</v>
+      </c>
+      <c r="E32" s="163">
+        <v>0</v>
+      </c>
+      <c r="F32" s="163">
+        <v>21037</v>
+      </c>
+      <c r="G32" s="163">
+        <v>0</v>
+      </c>
+      <c r="H32" s="163">
+        <v>57545</v>
+      </c>
+      <c r="I32" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J32" s="163">
+        <v>0</v>
+      </c>
+      <c r="K32" s="163">
+        <v>0</v>
+      </c>
+      <c r="L32" s="134">
+        <v>2456162</v>
+      </c>
+      <c r="M32" s="120">
+        <v>12438219</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B33" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="120">
+        <v>1491980</v>
+      </c>
+      <c r="D33" s="120">
+        <v>1159172</v>
+      </c>
+      <c r="E33" s="163">
+        <v>0</v>
+      </c>
+      <c r="F33" s="163">
+        <v>173205</v>
+      </c>
+      <c r="G33" s="163">
+        <v>0</v>
+      </c>
+      <c r="H33" s="163">
+        <v>11876</v>
+      </c>
+      <c r="I33" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J33" s="163">
+        <v>0</v>
+      </c>
+      <c r="K33" s="163">
+        <v>0</v>
+      </c>
+      <c r="L33" s="134">
+        <v>2836233</v>
+      </c>
+      <c r="M33" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B34" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="120">
+        <v>2832089</v>
+      </c>
+      <c r="D34" s="120">
+        <v>887966</v>
+      </c>
+      <c r="E34" s="163">
+        <v>766238</v>
+      </c>
+      <c r="F34" s="163">
+        <v>47250</v>
+      </c>
+      <c r="G34" s="163">
+        <v>337647</v>
+      </c>
+      <c r="H34" s="163">
+        <v>26921</v>
+      </c>
+      <c r="I34" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J34" s="163">
+        <v>0</v>
+      </c>
+      <c r="K34" s="163">
+        <v>0</v>
+      </c>
+      <c r="L34" s="134">
+        <v>4898111</v>
+      </c>
+      <c r="M34" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B35" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="120">
+        <v>1486212</v>
+      </c>
+      <c r="D35" s="120">
+        <v>1774611</v>
+      </c>
+      <c r="E35" s="163">
+        <v>249890</v>
+      </c>
+      <c r="F35" s="163">
+        <v>22594</v>
+      </c>
+      <c r="G35" s="163">
+        <v>13861</v>
+      </c>
+      <c r="H35" s="163">
+        <v>64104</v>
+      </c>
+      <c r="I35" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J35" s="163">
+        <v>9489</v>
+      </c>
+      <c r="K35" s="163">
+        <v>0</v>
+      </c>
+      <c r="L35" s="134">
+        <v>3620761</v>
+      </c>
+      <c r="M35" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B36" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="120">
+        <v>2494348</v>
+      </c>
+      <c r="D36" s="120">
+        <v>619376</v>
+      </c>
+      <c r="E36" s="163">
+        <v>25560</v>
+      </c>
+      <c r="F36" s="163">
+        <v>204386</v>
+      </c>
+      <c r="G36" s="163">
+        <v>0</v>
+      </c>
+      <c r="H36" s="163">
+        <v>131330</v>
+      </c>
+      <c r="I36" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J36" s="163">
+        <v>0</v>
+      </c>
+      <c r="K36" s="163">
+        <v>0</v>
+      </c>
+      <c r="L36" s="134">
+        <v>3475000</v>
+      </c>
+      <c r="M36" s="120">
+        <v>14830105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A37" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B37" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="120">
+        <v>2409504</v>
+      </c>
+      <c r="D37" s="120">
+        <v>936022</v>
+      </c>
+      <c r="E37" s="163">
+        <v>185221</v>
+      </c>
+      <c r="F37" s="163">
+        <v>15929</v>
+      </c>
+      <c r="G37" s="163">
+        <v>0</v>
+      </c>
+      <c r="H37" s="163">
+        <v>47789</v>
+      </c>
+      <c r="I37" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J37" s="163">
+        <v>0</v>
+      </c>
+      <c r="K37" s="163">
+        <v>0</v>
+      </c>
+      <c r="L37" s="134">
+        <v>3594465</v>
+      </c>
+      <c r="M37" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A38" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B38" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="120">
+        <v>2662324</v>
+      </c>
+      <c r="D38" s="120">
+        <v>606166</v>
+      </c>
+      <c r="E38" s="163">
+        <v>982557</v>
+      </c>
+      <c r="F38" s="163">
+        <v>186830</v>
+      </c>
+      <c r="G38" s="163">
+        <v>302761</v>
+      </c>
+      <c r="H38" s="163">
+        <v>33141</v>
+      </c>
+      <c r="I38" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J38" s="163">
+        <v>12453</v>
+      </c>
+      <c r="K38" s="163">
+        <v>0</v>
+      </c>
+      <c r="L38" s="134">
+        <v>4786232</v>
+      </c>
+      <c r="M38" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A39" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B39" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C39" s="120">
+        <v>1597098</v>
+      </c>
+      <c r="D39" s="120">
+        <v>688192</v>
+      </c>
+      <c r="E39" s="163">
+        <v>119158</v>
+      </c>
+      <c r="F39" s="163">
+        <v>10787</v>
+      </c>
+      <c r="G39" s="163">
+        <v>0</v>
+      </c>
+      <c r="H39" s="163">
+        <v>56073</v>
+      </c>
+      <c r="I39" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J39" s="163">
+        <v>12261</v>
+      </c>
+      <c r="K39" s="163">
+        <v>0</v>
+      </c>
+      <c r="L39" s="134">
+        <v>2483569</v>
+      </c>
+      <c r="M39" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A40" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B40" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="120">
+        <v>3010930</v>
+      </c>
+      <c r="D40" s="120">
+        <v>1816561</v>
+      </c>
+      <c r="E40" s="163">
+        <v>17163</v>
+      </c>
+      <c r="F40" s="163">
+        <v>241694</v>
+      </c>
+      <c r="G40" s="163">
+        <v>0</v>
+      </c>
+      <c r="H40" s="163">
+        <v>102191</v>
+      </c>
+      <c r="I40" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J40" s="163">
+        <v>0</v>
+      </c>
+      <c r="K40" s="163">
+        <v>0</v>
+      </c>
+      <c r="L40" s="134">
+        <v>5188539</v>
+      </c>
+      <c r="M40" s="120">
+        <v>16052805</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A41" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B41" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C41" s="120">
+        <v>1840204</v>
+      </c>
+      <c r="D41" s="120">
+        <v>852778</v>
+      </c>
+      <c r="E41" s="163">
+        <v>50477</v>
+      </c>
+      <c r="F41" s="163">
+        <v>198504</v>
+      </c>
+      <c r="G41" s="163">
+        <v>0</v>
+      </c>
+      <c r="H41" s="163">
+        <v>165365</v>
+      </c>
+      <c r="I41" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J41" s="163">
+        <v>0</v>
+      </c>
+      <c r="K41" s="163">
+        <v>0</v>
+      </c>
+      <c r="L41" s="134">
+        <v>3107328</v>
+      </c>
+      <c r="M41" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A42" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B42" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C42" s="120">
+        <v>2670300</v>
+      </c>
+      <c r="D42" s="120">
+        <v>1568119</v>
+      </c>
+      <c r="E42" s="163">
+        <v>970180</v>
+      </c>
+      <c r="F42" s="163">
+        <v>74083</v>
+      </c>
+      <c r="G42" s="163">
+        <v>274463</v>
+      </c>
+      <c r="H42" s="163">
+        <v>110189</v>
+      </c>
+      <c r="I42" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="J42" s="163">
+        <v>19505</v>
+      </c>
+      <c r="K42" s="163">
+        <v>0</v>
+      </c>
+      <c r="L42" s="134">
+        <v>5686839</v>
+      </c>
+      <c r="M42" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A43" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B43" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C43" s="120">
+        <v>2261226</v>
+      </c>
+      <c r="D43" s="120">
+        <v>1907849</v>
+      </c>
+      <c r="E43" s="163">
+        <v>599099</v>
+      </c>
+      <c r="F43" s="163">
+        <v>16295</v>
+      </c>
+      <c r="G43" s="163">
+        <v>0</v>
+      </c>
+      <c r="H43" s="163">
+        <v>27980</v>
+      </c>
+      <c r="I43" s="120">
+        <v>0</v>
+      </c>
+      <c r="J43" s="163">
+        <v>2324</v>
+      </c>
+      <c r="K43" s="163">
+        <v>0</v>
+      </c>
+      <c r="L43" s="134">
+        <v>4814773</v>
+      </c>
+      <c r="M43" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A44" s="13">
+        <v>2021</v>
+      </c>
+      <c r="B44" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C44" s="120">
+        <v>2571002</v>
+      </c>
+      <c r="D44" s="120">
+        <v>625412</v>
+      </c>
+      <c r="E44" s="163">
+        <v>20958</v>
+      </c>
+      <c r="F44" s="163">
+        <v>122888</v>
+      </c>
+      <c r="G44" s="163">
+        <v>0</v>
+      </c>
+      <c r="H44" s="163">
+        <v>91582</v>
+      </c>
+      <c r="I44" s="163">
+        <v>0</v>
+      </c>
+      <c r="J44" s="163">
+        <v>0</v>
+      </c>
+      <c r="K44" s="163">
+        <v>0</v>
+      </c>
+      <c r="L44" s="134">
+        <v>3431842</v>
+      </c>
+      <c r="M44" s="120">
+        <v>17040782</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A45" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B45" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C45" s="120">
+        <v>2099793</v>
+      </c>
+      <c r="D45" s="120">
+        <v>880188</v>
+      </c>
+      <c r="E45" s="163">
+        <v>17753</v>
+      </c>
+      <c r="F45" s="163">
+        <v>180107</v>
+      </c>
+      <c r="G45" s="163">
+        <v>0</v>
+      </c>
+      <c r="H45" s="163">
+        <v>160812</v>
+      </c>
+      <c r="I45" s="163">
+        <v>0</v>
+      </c>
+      <c r="J45" s="163">
+        <v>0</v>
+      </c>
+      <c r="K45" s="163">
+        <v>0</v>
+      </c>
+      <c r="L45" s="134">
+        <v>3338653</v>
+      </c>
+      <c r="M45" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A46" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B46" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C46" s="120">
+        <v>2631819</v>
+      </c>
+      <c r="D46" s="120">
+        <v>676403</v>
+      </c>
+      <c r="E46" s="163">
+        <v>1130902</v>
+      </c>
+      <c r="F46" s="163">
+        <v>178081</v>
+      </c>
+      <c r="G46" s="163">
+        <v>240758</v>
+      </c>
+      <c r="H46" s="163">
+        <v>30401</v>
+      </c>
+      <c r="I46" s="163">
+        <v>0</v>
+      </c>
+      <c r="J46" s="163">
+        <v>34895</v>
+      </c>
+      <c r="K46" s="163">
+        <v>0</v>
+      </c>
+      <c r="L46" s="134">
+        <v>4923259</v>
+      </c>
+      <c r="M46" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A47" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B47" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C47" s="120">
+        <v>2129636</v>
+      </c>
+      <c r="D47" s="120">
+        <v>3316622</v>
+      </c>
+      <c r="E47" s="163">
+        <v>123304</v>
+      </c>
+      <c r="F47" s="163">
+        <v>35791</v>
+      </c>
+      <c r="G47" s="163">
+        <v>0</v>
+      </c>
+      <c r="H47" s="163">
+        <v>73592</v>
+      </c>
+      <c r="I47" s="163">
+        <v>0</v>
+      </c>
+      <c r="J47" s="163">
+        <v>0</v>
+      </c>
+      <c r="K47" s="163">
+        <v>0</v>
+      </c>
+      <c r="L47" s="134">
+        <v>5678945</v>
+      </c>
+      <c r="M47" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A48" s="13">
+        <v>2022</v>
+      </c>
+      <c r="B48" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C48" s="120">
+        <v>2949405</v>
+      </c>
+      <c r="D48" s="120">
+        <v>646281</v>
+      </c>
+      <c r="E48" s="163">
+        <v>44335</v>
+      </c>
+      <c r="F48" s="163">
+        <v>136533</v>
+      </c>
+      <c r="G48" s="163">
+        <v>0</v>
+      </c>
+      <c r="H48" s="163">
+        <v>10134</v>
+      </c>
+      <c r="I48" s="163">
+        <v>0</v>
+      </c>
+      <c r="J48" s="163">
+        <v>10514</v>
+      </c>
+      <c r="K48" s="163">
+        <v>0</v>
+      </c>
+      <c r="L48" s="134">
+        <v>3797202</v>
+      </c>
+      <c r="M48" s="120">
+        <v>17738059</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A49" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B49" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C49" s="120">
+        <v>1029657</v>
+      </c>
+      <c r="D49" s="120">
+        <v>394145</v>
+      </c>
+      <c r="E49" s="163">
+        <v>104511</v>
+      </c>
+      <c r="F49" s="163">
+        <v>13695</v>
+      </c>
+      <c r="G49" s="163">
+        <v>0</v>
+      </c>
+      <c r="H49" s="163">
+        <v>290414</v>
+      </c>
+      <c r="I49" s="163">
+        <v>0</v>
+      </c>
+      <c r="J49" s="163">
+        <v>0</v>
+      </c>
+      <c r="K49" s="163">
+        <v>0</v>
+      </c>
+      <c r="L49" s="134">
+        <v>1832422</v>
+      </c>
+      <c r="M49" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A50" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B50" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C50" s="120">
+        <v>1994187</v>
+      </c>
+      <c r="D50" s="120">
+        <v>1408753</v>
+      </c>
+      <c r="E50" s="163">
+        <v>412693</v>
+      </c>
+      <c r="F50" s="163">
+        <v>324783</v>
+      </c>
+      <c r="G50" s="163">
+        <v>75246</v>
+      </c>
+      <c r="H50" s="163">
+        <v>161796</v>
+      </c>
+      <c r="I50" s="163">
+        <v>0</v>
+      </c>
+      <c r="J50" s="163">
+        <v>0</v>
+      </c>
+      <c r="K50" s="163">
+        <v>0</v>
+      </c>
+      <c r="L50" s="134">
+        <v>4377458</v>
+      </c>
+      <c r="M50" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A51" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B51" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C51" s="120">
+        <v>3336827</v>
+      </c>
+      <c r="D51" s="120">
+        <v>1948240</v>
+      </c>
+      <c r="E51" s="163">
+        <v>847373</v>
+      </c>
+      <c r="F51" s="163">
+        <v>97945</v>
+      </c>
+      <c r="G51" s="163">
+        <v>580200</v>
+      </c>
+      <c r="H51" s="163">
+        <v>152197</v>
+      </c>
+      <c r="I51" s="163">
+        <v>0</v>
+      </c>
+      <c r="J51" s="163">
+        <v>35230</v>
+      </c>
+      <c r="K51" s="163">
+        <v>0</v>
+      </c>
+      <c r="L51" s="134">
+        <v>6998012</v>
+      </c>
+      <c r="M51" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A52" s="13">
+        <v>2023</v>
+      </c>
+      <c r="B52" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="120">
+        <v>2544815</v>
+      </c>
+      <c r="D52" s="120">
+        <v>1018877</v>
+      </c>
+      <c r="E52" s="163">
+        <v>389497</v>
+      </c>
+      <c r="F52" s="163">
+        <v>35305</v>
+      </c>
+      <c r="G52" s="163">
+        <v>0</v>
+      </c>
+      <c r="H52" s="163">
+        <v>24722</v>
+      </c>
+      <c r="I52" s="163">
+        <v>0</v>
+      </c>
+      <c r="J52" s="163">
+        <v>0</v>
+      </c>
+      <c r="K52" s="163">
+        <v>0</v>
+      </c>
+      <c r="L52" s="134">
+        <v>4013216</v>
+      </c>
+      <c r="M52" s="120">
+        <v>17221108</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A53" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B53" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C53" s="120">
+        <v>2001363</v>
+      </c>
+      <c r="D53" s="120">
+        <v>1528900</v>
+      </c>
+      <c r="E53" s="163">
+        <v>146698</v>
+      </c>
+      <c r="F53" s="163">
+        <v>20320</v>
+      </c>
+      <c r="G53" s="163">
+        <v>68162</v>
+      </c>
+      <c r="H53" s="163">
+        <v>27174</v>
+      </c>
+      <c r="I53" s="163">
+        <v>0</v>
+      </c>
+      <c r="J53" s="163">
+        <v>0</v>
+      </c>
+      <c r="K53" s="163">
+        <v>0</v>
+      </c>
+      <c r="L53" s="134">
+        <v>3792617</v>
+      </c>
+      <c r="M53" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="N53" s="7"/>
+    </row>
+    <row r="54" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A54" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B54" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C54" s="120">
+        <v>1761956</v>
+      </c>
+      <c r="D54" s="120">
+        <v>1512917</v>
+      </c>
+      <c r="E54" s="163">
+        <v>425885</v>
+      </c>
+      <c r="F54" s="163">
+        <v>141288</v>
+      </c>
+      <c r="G54" s="163">
+        <v>0</v>
+      </c>
+      <c r="H54" s="163">
+        <v>25828</v>
+      </c>
+      <c r="I54" s="163">
+        <v>0</v>
+      </c>
+      <c r="J54" s="163">
+        <v>0</v>
+      </c>
+      <c r="K54" s="163">
+        <v>0</v>
+      </c>
+      <c r="L54" s="134">
+        <v>3867874</v>
+      </c>
+      <c r="M54" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A55" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B55" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C55" s="120">
+        <v>2323958</v>
+      </c>
+      <c r="D55" s="120">
+        <v>1018192</v>
+      </c>
+      <c r="E55" s="163">
+        <v>932530</v>
+      </c>
+      <c r="F55" s="163">
+        <v>0</v>
+      </c>
+      <c r="G55" s="163">
+        <v>447907</v>
+      </c>
+      <c r="H55" s="163">
+        <v>123736</v>
+      </c>
+      <c r="I55" s="163">
+        <v>0</v>
+      </c>
+      <c r="J55" s="163">
+        <v>0</v>
+      </c>
+      <c r="K55" s="163">
+        <v>104424</v>
+      </c>
+      <c r="L55" s="134">
+        <v>4950747</v>
+      </c>
+      <c r="M55" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A56" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B56" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C56" s="120">
+        <v>3230424</v>
+      </c>
+      <c r="D56" s="120">
+        <v>1980767</v>
+      </c>
+      <c r="E56" s="163">
+        <v>62316</v>
+      </c>
+      <c r="F56" s="163">
+        <v>138795</v>
+      </c>
+      <c r="G56" s="163">
+        <v>193328</v>
+      </c>
+      <c r="H56" s="163">
+        <v>76137</v>
+      </c>
+      <c r="I56" s="163">
+        <v>0</v>
+      </c>
+      <c r="J56" s="163">
+        <v>0</v>
+      </c>
+      <c r="K56" s="163">
+        <v>491753</v>
+      </c>
+      <c r="L56" s="134">
+        <v>6173520</v>
+      </c>
+      <c r="M56" s="120">
+        <v>18784758</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A57" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B57" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C57" s="120">
+        <v>2405598</v>
+      </c>
+      <c r="D57" s="120">
+        <v>415174</v>
+      </c>
+      <c r="E57" s="163">
+        <v>58403</v>
+      </c>
+      <c r="F57" s="163">
+        <v>0</v>
+      </c>
+      <c r="G57" s="163">
+        <v>0</v>
+      </c>
+      <c r="H57" s="163">
+        <v>145619</v>
+      </c>
+      <c r="I57" s="163">
+        <v>0</v>
+      </c>
+      <c r="J57" s="163">
+        <v>18975</v>
+      </c>
+      <c r="K57" s="163">
+        <v>0</v>
+      </c>
+      <c r="L57" s="134">
+        <v>3043769</v>
+      </c>
+      <c r="M57" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="N57" s="7"/>
+    </row>
+    <row r="58" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A58" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B58" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C58" s="120">
+        <v>3268879</v>
+      </c>
+      <c r="D58" s="120">
+        <v>2630726</v>
+      </c>
+      <c r="E58" s="163">
+        <v>500226</v>
+      </c>
+      <c r="F58" s="163">
+        <v>30180</v>
+      </c>
+      <c r="G58" s="163">
+        <v>0</v>
+      </c>
+      <c r="H58" s="163">
+        <v>23202</v>
+      </c>
+      <c r="I58" s="163">
+        <v>0</v>
+      </c>
+      <c r="J58" s="163">
+        <v>0</v>
+      </c>
+      <c r="K58" s="163">
+        <v>0</v>
+      </c>
+      <c r="L58" s="139">
+        <v>6453213</v>
+      </c>
+      <c r="M58" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A59" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B59" s="133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C59" s="120">
+        <v>3047163</v>
+      </c>
+      <c r="D59" s="120">
+        <v>1231404</v>
+      </c>
+      <c r="E59" s="163">
+        <v>956376</v>
+      </c>
+      <c r="F59" s="163">
+        <v>0</v>
+      </c>
+      <c r="G59" s="163">
+        <v>157798</v>
+      </c>
+      <c r="H59" s="163">
+        <v>70076</v>
+      </c>
+      <c r="I59" s="163">
+        <v>0</v>
+      </c>
+      <c r="J59" s="163">
+        <v>0</v>
+      </c>
+      <c r="K59" s="163">
+        <v>0</v>
+      </c>
+      <c r="L59" s="139">
+        <v>5462817</v>
+      </c>
+      <c r="M59" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="N59" s="7"/>
+    </row>
+    <row r="60" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A60" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B60" s="133" t="s">
+        <v>82</v>
+      </c>
+      <c r="C60" s="120">
+        <v>3107776</v>
+      </c>
+      <c r="D60" s="120">
+        <v>1943398</v>
+      </c>
+      <c r="E60" s="163">
+        <v>78287</v>
+      </c>
+      <c r="F60" s="163">
+        <v>465701</v>
+      </c>
+      <c r="G60" s="163">
+        <v>75544</v>
+      </c>
+      <c r="H60" s="163">
+        <v>115546</v>
+      </c>
+      <c r="I60" s="163">
+        <v>907872</v>
+      </c>
+      <c r="J60" s="163">
+        <v>0</v>
+      </c>
+      <c r="K60" s="163">
+        <v>0</v>
+      </c>
+      <c r="L60" s="139">
+        <v>6694124</v>
+      </c>
+      <c r="M60" s="120">
+        <v>21653923</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A61" s="13">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C61" s="120">
+        <v>3670900</v>
+      </c>
+      <c r="D61" s="120">
+        <v>805935</v>
+      </c>
+      <c r="E61" s="163">
+        <v>70203</v>
+      </c>
+      <c r="F61" s="163">
+        <v>118814</v>
+      </c>
+      <c r="G61" s="163">
+        <v>0</v>
+      </c>
+      <c r="H61" s="163">
+        <v>46525</v>
+      </c>
+      <c r="I61" s="163">
+        <v>286790</v>
+      </c>
+      <c r="J61" s="163">
+        <v>0</v>
+      </c>
+      <c r="K61" s="163">
+        <v>461368</v>
+      </c>
+      <c r="L61" s="139">
+        <v>5460535</v>
+      </c>
+      <c r="M61" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A62" s="13">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="C62" s="120">
+        <v>2723255</v>
+      </c>
+      <c r="D62" s="120">
+        <v>1521335</v>
+      </c>
+      <c r="E62" s="163">
+        <v>508378</v>
+      </c>
+      <c r="F62" s="163">
+        <v>105098</v>
+      </c>
+      <c r="G62" s="163">
+        <v>15233</v>
+      </c>
+      <c r="H62" s="163">
+        <v>353286</v>
+      </c>
+      <c r="I62" s="163">
+        <v>208765</v>
+      </c>
+      <c r="J62" s="163">
+        <v>0</v>
+      </c>
+      <c r="K62" s="163">
+        <v>0</v>
+      </c>
+      <c r="L62" s="139">
+        <v>5435350</v>
+      </c>
+      <c r="M62" s="163">
+        <v>10895885</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="G63" s="79"/>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="G64" s="79"/>
+    </row>
+    <row r="65" spans="7:7" x14ac:dyDescent="0.3">
+      <c r="G65" s="79"/>
+    </row>
+    <row r="73" spans="7:7" x14ac:dyDescent="0.3">
+      <c r="G73" s="79"/>
+    </row>
+    <row r="85" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A85" s="258" t="s">
+        <v>83</v>
+      </c>
+      <c r="B85" s="258"/>
+      <c r="C85" s="258"/>
+      <c r="D85" s="258"/>
+      <c r="E85" s="258"/>
+      <c r="F85" s="258"/>
+      <c r="G85" s="258"/>
+      <c r="H85" s="258"/>
+      <c r="I85" s="258"/>
+      <c r="J85" s="258"/>
+      <c r="K85" s="258"/>
+      <c r="L85" s="258"/>
+      <c r="M85" s="258"/>
+    </row>
+    <row r="86" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A86" s="254" t="s">
+        <v>84</v>
+      </c>
+      <c r="B86" s="254"/>
+      <c r="C86" s="254"/>
+      <c r="D86" s="254"/>
+      <c r="E86" s="254"/>
+      <c r="F86" s="254"/>
+      <c r="G86" s="254"/>
+      <c r="H86" s="254"/>
+      <c r="I86" s="254"/>
+      <c r="J86" s="254"/>
+      <c r="K86" s="254"/>
+      <c r="L86" s="254"/>
+      <c r="M86" s="254"/>
+    </row>
+    <row r="87" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A87" s="79"/>
+      <c r="B87" s="79"/>
+      <c r="C87" s="79"/>
+      <c r="D87" s="79"/>
+      <c r="E87" s="79"/>
+      <c r="F87" s="79"/>
+      <c r="G87" s="79"/>
+      <c r="H87" s="79"/>
+      <c r="I87" s="79"/>
+      <c r="J87" s="79"/>
+      <c r="K87" s="79"/>
+      <c r="L87" s="79"/>
+      <c r="M87" s="79"/>
+    </row>
+    <row r="88" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A88" s="259" t="s">
+        <v>85</v>
+      </c>
+      <c r="B88" s="259"/>
+      <c r="C88" s="259"/>
+      <c r="D88" s="259"/>
+      <c r="E88" s="259"/>
+      <c r="F88" s="259"/>
+      <c r="G88" s="259"/>
+      <c r="H88" s="259"/>
+      <c r="I88" s="259"/>
+      <c r="J88" s="259"/>
+      <c r="K88" s="259"/>
+      <c r="L88" s="259"/>
+      <c r="M88" s="259"/>
+    </row>
+    <row r="89" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A89" s="255" t="s">
+        <v>382</v>
+      </c>
+      <c r="B89" s="255"/>
+      <c r="C89" s="255"/>
+      <c r="D89" s="255"/>
+      <c r="E89" s="255"/>
+      <c r="F89" s="255"/>
+      <c r="G89" s="255"/>
+      <c r="H89" s="255"/>
+      <c r="I89" s="255"/>
+      <c r="J89" s="255"/>
+      <c r="K89" s="255"/>
+      <c r="L89" s="255"/>
+      <c r="M89" s="255"/>
+    </row>
+    <row r="97" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A97" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A86:M86"/>
+    <mergeCell ref="A89:M89"/>
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A85:M85"/>
+    <mergeCell ref="A88:M88"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{6BEB771D-609C-4138-B616-2A7CC0426552}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3FF5466-E21B-49E2-A6B1-07D0B40ACCE1}">
+  <dimension ref="A1:E65"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.5546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="25.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="31.5546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="8.5546875" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+    </row>
+    <row r="2" spans="1:5" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="257" t="s">
+        <v>380</v>
+      </c>
+      <c r="B2" s="257"/>
+      <c r="C2" s="257"/>
+      <c r="D2" s="257"/>
+      <c r="E2" s="257"/>
+    </row>
+    <row r="3" spans="1:5" s="9" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="256" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="256"/>
+      <c r="C3" s="256"/>
+      <c r="D3" s="256"/>
+      <c r="E3" s="256"/>
+    </row>
+    <row r="4" spans="1:5" s="14" customFormat="1" ht="40.200000000000003" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>386</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="E4" s="24" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" s="14" customFormat="1" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="13">
+        <v>0</v>
+      </c>
+      <c r="B5" s="120">
+        <v>0</v>
+      </c>
+      <c r="C5" s="120">
+        <v>0</v>
+      </c>
+      <c r="D5" s="120">
+        <v>0</v>
+      </c>
+      <c r="E5" s="120">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="13">
+        <v>1</v>
+      </c>
+      <c r="B6" s="120">
+        <v>4</v>
+      </c>
+      <c r="C6" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D6" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E6" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="13">
+        <v>2</v>
+      </c>
+      <c r="B7" s="120">
+        <v>8</v>
+      </c>
+      <c r="C7" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D7" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E7" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="13">
+        <v>3</v>
+      </c>
+      <c r="B8" s="120">
+        <v>12</v>
+      </c>
+      <c r="C8" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D8" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E8" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="13">
+        <v>4</v>
+      </c>
+      <c r="B9" s="120">
+        <v>16</v>
+      </c>
+      <c r="C9" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D9" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E9" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="13">
+        <v>5</v>
+      </c>
+      <c r="B10" s="120">
+        <v>20</v>
+      </c>
+      <c r="C10" s="120">
+        <v>33</v>
+      </c>
+      <c r="D10" s="120">
+        <v>65</v>
+      </c>
+      <c r="E10" s="120">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="13">
+        <v>6</v>
+      </c>
+      <c r="B11" s="120">
+        <v>24</v>
+      </c>
+      <c r="C11" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D11" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E11" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="13">
+        <v>7</v>
+      </c>
+      <c r="B12" s="120">
+        <v>28</v>
+      </c>
+      <c r="C12" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D12" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E12" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="13">
+        <v>8</v>
+      </c>
+      <c r="B13" s="120">
+        <v>32</v>
+      </c>
+      <c r="C13" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D13" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E13" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="13">
+        <v>9</v>
+      </c>
+      <c r="B14" s="120">
+        <v>36</v>
+      </c>
+      <c r="C14" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D14" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E14" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="13">
+        <v>10</v>
+      </c>
+      <c r="B15" s="120">
+        <v>40</v>
+      </c>
+      <c r="C15" s="120">
+        <v>35</v>
+      </c>
+      <c r="D15" s="120">
+        <v>75</v>
+      </c>
+      <c r="E15" s="120">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="13">
+        <v>11</v>
+      </c>
+      <c r="B16" s="120">
+        <v>44</v>
+      </c>
+      <c r="C16" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D16" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E16" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="13">
+        <v>12</v>
+      </c>
+      <c r="B17" s="120">
+        <v>48</v>
+      </c>
+      <c r="C17" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E17" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="13">
+        <v>13</v>
+      </c>
+      <c r="B18" s="120">
+        <v>52</v>
+      </c>
+      <c r="C18" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D18" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E18" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="13">
+        <v>14</v>
+      </c>
+      <c r="B19" s="120">
+        <v>56</v>
+      </c>
+      <c r="C19" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D19" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E19" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="13">
+        <v>15</v>
+      </c>
+      <c r="B20" s="120">
+        <v>60</v>
+      </c>
+      <c r="C20" s="120">
+        <v>26</v>
+      </c>
+      <c r="D20" s="120">
+        <v>85</v>
+      </c>
+      <c r="E20" s="120">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="13">
+        <v>16</v>
+      </c>
+      <c r="B21" s="120">
+        <v>64</v>
+      </c>
+      <c r="C21" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E21" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="13">
+        <v>17</v>
+      </c>
+      <c r="B22" s="120">
+        <v>68</v>
+      </c>
+      <c r="C22" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D22" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E22" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="13">
+        <v>18</v>
+      </c>
+      <c r="B23" s="120">
+        <v>72</v>
+      </c>
+      <c r="C23" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D23" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E23" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="13">
+        <v>19</v>
+      </c>
+      <c r="B24" s="120">
+        <v>76</v>
+      </c>
+      <c r="C24" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D24" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E24" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="13">
+        <v>20</v>
+      </c>
+      <c r="B25" s="120">
+        <v>80</v>
+      </c>
+      <c r="C25" s="120">
+        <v>85</v>
+      </c>
+      <c r="D25" s="120">
+        <v>95</v>
+      </c>
+      <c r="E25" s="120">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="13">
+        <v>21</v>
+      </c>
+      <c r="B26" s="120">
+        <v>84</v>
+      </c>
+      <c r="C26" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D26" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E26" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="13">
+        <v>22</v>
+      </c>
+      <c r="B27" s="120">
+        <v>88</v>
+      </c>
+      <c r="C27" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D27" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E27" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="13">
+        <v>23</v>
+      </c>
+      <c r="B28" s="120">
+        <v>92</v>
+      </c>
+      <c r="C28" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D28" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E28" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="13">
+        <v>24</v>
+      </c>
+      <c r="B29" s="120">
+        <v>96</v>
+      </c>
+      <c r="C29" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E29" s="120" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="13">
+        <v>25</v>
+      </c>
+      <c r="B30" s="120">
+        <v>100</v>
+      </c>
+      <c r="C30" s="120">
+        <v>90</v>
+      </c>
+      <c r="D30" s="120">
+        <v>100</v>
+      </c>
+      <c r="E30" s="120">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A53" s="258" t="s">
+        <v>89</v>
+      </c>
+      <c r="B53" s="258"/>
+      <c r="C53" s="258"/>
+      <c r="D53" s="258"/>
+      <c r="E53" s="258"/>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A54" s="255" t="s">
+        <v>358</v>
+      </c>
+      <c r="B54" s="255"/>
+      <c r="C54" s="255"/>
+      <c r="D54" s="255"/>
+      <c r="E54" s="255"/>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A55" s="79"/>
+      <c r="B55" s="79"/>
+      <c r="C55" s="79"/>
+      <c r="D55" s="79"/>
+      <c r="E55" s="79"/>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A56" s="259" t="s">
+        <v>85</v>
+      </c>
+      <c r="B56" s="259"/>
+      <c r="C56" s="259"/>
+      <c r="D56" s="259"/>
+      <c r="E56" s="259"/>
+    </row>
+    <row r="57" spans="1:5" ht="61.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="327" t="s">
+        <v>389</v>
+      </c>
+      <c r="B57" s="328"/>
+      <c r="C57" s="328"/>
+      <c r="D57" s="328"/>
+      <c r="E57" s="328"/>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A65" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A57:E57"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A53:E53"/>
+    <mergeCell ref="A54:E54"/>
+    <mergeCell ref="A56:E56"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{6DFD401C-F44D-4D5F-96D4-0D53A4ABFA71}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DBF7603-AC33-433E-8A51-F4C1C756A0B8}">
+  <dimension ref="A1:P97"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="2" width="14.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.5546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="33.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.109375" style="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="27.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="36.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="16.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="27.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="15.5546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="23.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="19.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="8.5546875" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:16" ht="25.8" x14ac:dyDescent="0.3">
+      <c r="A2" s="257" t="s">
+        <v>381</v>
+      </c>
+      <c r="B2" s="257"/>
+      <c r="C2" s="257"/>
+      <c r="D2" s="257"/>
+      <c r="E2" s="257"/>
+      <c r="F2" s="257"/>
+      <c r="G2" s="257"/>
+      <c r="H2" s="257"/>
+      <c r="I2" s="257"/>
+      <c r="J2" s="257"/>
+      <c r="K2" s="257"/>
+      <c r="L2" s="257"/>
+      <c r="M2" s="257"/>
+      <c r="N2" s="257"/>
+    </row>
+    <row r="3" spans="1:16" s="9" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="256" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="256"/>
+      <c r="C3" s="256"/>
+      <c r="D3" s="256"/>
+      <c r="E3" s="256"/>
+      <c r="F3" s="256"/>
+      <c r="G3" s="256"/>
+      <c r="H3" s="256"/>
+      <c r="I3" s="256"/>
+      <c r="J3" s="256"/>
+      <c r="K3" s="256"/>
+      <c r="L3" s="256"/>
+      <c r="M3" s="256"/>
+      <c r="N3" s="256"/>
+    </row>
+    <row r="4" spans="1:16" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="E4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="F4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="G4" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="H4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I4" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="J4" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="K4" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="L4" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="M4" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="N4" s="27" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="12">
+        <v>2012</v>
+      </c>
+      <c r="B5" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" s="111" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" s="111" t="s">
+        <v>79</v>
+      </c>
+      <c r="E5" s="111" t="s">
+        <v>79</v>
+      </c>
+      <c r="F5" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="G5" s="114" t="s">
+        <v>79</v>
+      </c>
+      <c r="H5" s="114" t="s">
+        <v>79</v>
+      </c>
+      <c r="I5" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="J5" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="K5" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="L5" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="M5" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="N5" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P5" s="78"/>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A6" s="12">
+        <v>2012</v>
+      </c>
+      <c r="B6" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="D6" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="E6" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="F6" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="G6" s="112">
+        <v>0</v>
+      </c>
+      <c r="H6" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="I6" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="J6" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="K6" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="L6" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="M6" s="74">
+        <v>0</v>
+      </c>
+      <c r="N6" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P6" s="78"/>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A7" s="12">
+        <v>2012</v>
+      </c>
+      <c r="B7" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C7" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="D7" s="111" t="s">
+        <v>79</v>
+      </c>
+      <c r="E7" s="75">
+        <v>4</v>
+      </c>
+      <c r="F7" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="G7" s="76">
+        <v>0</v>
+      </c>
+      <c r="H7" s="76">
+        <v>0</v>
+      </c>
+      <c r="I7" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="J7" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="K7" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="L7" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="M7" s="74">
+        <v>4</v>
+      </c>
+      <c r="N7" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P7" s="78"/>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A8" s="12">
+        <v>2012</v>
+      </c>
+      <c r="B8" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" s="73">
+        <v>1</v>
+      </c>
+      <c r="D8" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="E8" s="73">
+        <v>13</v>
+      </c>
+      <c r="F8" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="G8" s="73">
+        <v>1</v>
+      </c>
+      <c r="H8" s="73">
+        <v>1</v>
+      </c>
+      <c r="I8" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="J8" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="K8" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="L8" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="M8" s="77">
+        <v>16</v>
+      </c>
+      <c r="N8" s="77">
+        <v>20</v>
+      </c>
+      <c r="P8" s="78"/>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A9" s="12">
+        <v>2013</v>
+      </c>
+      <c r="B9" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="75">
+        <v>1</v>
+      </c>
+      <c r="D9" s="111" t="s">
+        <v>79</v>
+      </c>
+      <c r="E9" s="75">
+        <v>19</v>
+      </c>
+      <c r="F9" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="G9" s="75">
+        <v>2</v>
+      </c>
+      <c r="H9" s="75">
+        <v>1</v>
+      </c>
+      <c r="I9" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="J9" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="K9" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="L9" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="M9" s="74">
+        <v>23</v>
+      </c>
+      <c r="N9" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P9" s="78"/>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A10" s="12">
+        <v>2013</v>
+      </c>
+      <c r="B10" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="73">
+        <v>4</v>
+      </c>
+      <c r="D10" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="E10" s="73">
+        <v>9</v>
+      </c>
+      <c r="F10" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="G10" s="73">
+        <v>0</v>
+      </c>
+      <c r="H10" s="73">
+        <v>0</v>
+      </c>
+      <c r="I10" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="J10" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="K10" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="L10" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="M10" s="74">
+        <v>13</v>
+      </c>
+      <c r="N10" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P10" s="78"/>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A11" s="12">
+        <v>2013</v>
+      </c>
+      <c r="B11" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C11" s="75">
+        <v>4</v>
+      </c>
+      <c r="D11" s="111" t="s">
+        <v>79</v>
+      </c>
+      <c r="E11" s="75">
+        <v>14</v>
+      </c>
+      <c r="F11" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="G11" s="75">
+        <v>1</v>
+      </c>
+      <c r="H11" s="75">
+        <v>1</v>
+      </c>
+      <c r="I11" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="J11" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="K11" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="74">
+        <v>20</v>
+      </c>
+      <c r="N11" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="78"/>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A12" s="12">
+        <v>2013</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="73">
+        <v>2</v>
+      </c>
+      <c r="D12" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="E12" s="73">
+        <v>8</v>
+      </c>
+      <c r="F12" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="G12" s="73">
+        <v>0</v>
+      </c>
+      <c r="H12" s="73">
+        <v>0</v>
+      </c>
+      <c r="I12" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="J12" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="K12" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="74">
+        <v>10</v>
+      </c>
+      <c r="N12" s="74">
+        <v>66</v>
+      </c>
+      <c r="P12" s="78"/>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A13" s="12">
+        <v>2014</v>
+      </c>
+      <c r="B13" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="75">
+        <v>7</v>
+      </c>
+      <c r="D13" s="111" t="s">
+        <v>79</v>
+      </c>
+      <c r="E13" s="75">
+        <v>5</v>
+      </c>
+      <c r="F13" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="G13" s="75">
+        <v>3</v>
+      </c>
+      <c r="H13" s="75">
+        <v>7</v>
+      </c>
+      <c r="I13" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="K13" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" s="74">
+        <v>22</v>
+      </c>
+      <c r="N13" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P13" s="78"/>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A14" s="12">
+        <v>2014</v>
+      </c>
+      <c r="B14" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" s="73">
+        <v>17</v>
+      </c>
+      <c r="D14" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="E14" s="73">
+        <v>3</v>
+      </c>
+      <c r="F14" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="G14" s="73">
+        <v>0</v>
+      </c>
+      <c r="H14" s="73">
+        <v>0</v>
+      </c>
+      <c r="I14" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="J14" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="K14" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="L14" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="M14" s="74">
+        <v>20</v>
+      </c>
+      <c r="N14" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P14" s="78"/>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A15" s="12">
+        <v>2014</v>
+      </c>
+      <c r="B15" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="75">
+        <v>14</v>
+      </c>
+      <c r="D15" s="75">
+        <v>0</v>
+      </c>
+      <c r="E15" s="75">
+        <v>4</v>
+      </c>
+      <c r="F15" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="G15" s="75">
+        <v>0</v>
+      </c>
+      <c r="H15" s="75">
+        <v>9</v>
+      </c>
+      <c r="I15" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="J15" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="K15" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="L15" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="M15" s="74">
+        <v>27</v>
+      </c>
+      <c r="N15" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P15" s="78"/>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A16" s="12">
+        <v>2014</v>
+      </c>
+      <c r="B16" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="73">
+        <v>15</v>
+      </c>
+      <c r="D16" s="73">
+        <v>0</v>
+      </c>
+      <c r="E16" s="73">
+        <v>1</v>
+      </c>
+      <c r="F16" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="G16" s="73">
+        <v>0</v>
+      </c>
+      <c r="H16" s="73">
+        <v>10</v>
+      </c>
+      <c r="I16" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="J16" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="K16" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="L16" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="M16" s="74">
+        <v>26</v>
+      </c>
+      <c r="N16" s="74">
+        <v>95</v>
+      </c>
+      <c r="P16" s="78"/>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A17" s="12">
+        <v>2015</v>
+      </c>
+      <c r="B17" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="75">
+        <v>24</v>
+      </c>
+      <c r="D17" s="75">
+        <v>0</v>
+      </c>
+      <c r="E17" s="75">
+        <v>2</v>
+      </c>
+      <c r="F17" s="75">
+        <v>0</v>
+      </c>
+      <c r="G17" s="75">
+        <v>1</v>
+      </c>
+      <c r="H17" s="75">
+        <v>2</v>
+      </c>
+      <c r="I17" s="75">
+        <v>0</v>
+      </c>
+      <c r="J17" s="75">
+        <v>0</v>
+      </c>
+      <c r="K17" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="L17" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="M17" s="74">
+        <v>29</v>
+      </c>
+      <c r="N17" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P17" s="78"/>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A18" s="12">
+        <v>2015</v>
+      </c>
+      <c r="B18" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="73">
+        <v>21</v>
+      </c>
+      <c r="D18" s="73">
+        <v>2</v>
+      </c>
+      <c r="E18" s="73">
+        <v>6</v>
+      </c>
+      <c r="F18" s="73">
+        <v>2</v>
+      </c>
+      <c r="G18" s="73">
+        <v>0</v>
+      </c>
+      <c r="H18" s="73">
+        <v>0</v>
+      </c>
+      <c r="I18" s="73">
+        <v>0</v>
+      </c>
+      <c r="J18" s="73">
+        <v>0</v>
+      </c>
+      <c r="K18" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="L18" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="M18" s="74">
+        <v>31</v>
+      </c>
+      <c r="N18" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P18" s="78"/>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A19" s="12">
+        <v>2015</v>
+      </c>
+      <c r="B19" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="75">
+        <v>84</v>
+      </c>
+      <c r="D19" s="75">
+        <v>0</v>
+      </c>
+      <c r="E19" s="75">
+        <v>11</v>
+      </c>
+      <c r="F19" s="75">
+        <v>1</v>
+      </c>
+      <c r="G19" s="75">
+        <v>1</v>
+      </c>
+      <c r="H19" s="75">
+        <v>9</v>
+      </c>
+      <c r="I19" s="75">
+        <v>0</v>
+      </c>
+      <c r="J19" s="75">
+        <v>3</v>
+      </c>
+      <c r="K19" s="113">
+        <v>0</v>
+      </c>
+      <c r="L19" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="M19" s="74">
+        <v>109</v>
+      </c>
+      <c r="N19" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P19" s="78"/>
+    </row>
+    <row r="20" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A20" s="12">
+        <v>2015</v>
+      </c>
+      <c r="B20" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="73">
+        <v>6</v>
+      </c>
+      <c r="D20" s="73">
+        <v>4</v>
+      </c>
+      <c r="E20" s="73">
+        <v>2</v>
+      </c>
+      <c r="F20" s="73">
+        <v>7</v>
+      </c>
+      <c r="G20" s="73">
+        <v>0</v>
+      </c>
+      <c r="H20" s="73">
+        <v>4</v>
+      </c>
+      <c r="I20" s="73">
+        <v>2</v>
+      </c>
+      <c r="J20" s="73">
+        <v>0</v>
+      </c>
+      <c r="K20" s="112">
+        <v>0</v>
+      </c>
+      <c r="L20" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="M20" s="74">
+        <v>25</v>
+      </c>
+      <c r="N20" s="74">
+        <v>194</v>
+      </c>
+      <c r="P20" s="78"/>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A21" s="12">
+        <v>2016</v>
+      </c>
+      <c r="B21" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="75">
+        <v>4</v>
+      </c>
+      <c r="D21" s="75">
+        <v>1</v>
+      </c>
+      <c r="E21" s="75">
+        <v>0</v>
+      </c>
+      <c r="F21" s="75">
+        <v>1</v>
+      </c>
+      <c r="G21" s="75">
+        <v>1</v>
+      </c>
+      <c r="H21" s="75">
+        <v>8</v>
+      </c>
+      <c r="I21" s="75">
+        <v>0</v>
+      </c>
+      <c r="J21" s="75">
+        <v>0</v>
+      </c>
+      <c r="K21" s="75">
+        <v>0</v>
+      </c>
+      <c r="L21" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="M21" s="74">
+        <v>15</v>
+      </c>
+      <c r="N21" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P21" s="78"/>
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A22" s="12">
+        <v>2016</v>
+      </c>
+      <c r="B22" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="73">
+        <v>20</v>
+      </c>
+      <c r="D22" s="73">
+        <v>0</v>
+      </c>
+      <c r="E22" s="73">
+        <v>9</v>
+      </c>
+      <c r="F22" s="73">
+        <v>1</v>
+      </c>
+      <c r="G22" s="73">
+        <v>2</v>
+      </c>
+      <c r="H22" s="73">
+        <v>2</v>
+      </c>
+      <c r="I22" s="73">
+        <v>0</v>
+      </c>
+      <c r="J22" s="73">
+        <v>0</v>
+      </c>
+      <c r="K22" s="73">
+        <v>0</v>
+      </c>
+      <c r="L22" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="M22" s="74">
+        <v>34</v>
+      </c>
+      <c r="N22" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P22" s="78"/>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A23" s="12">
+        <v>2016</v>
+      </c>
+      <c r="B23" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="75">
+        <v>0</v>
+      </c>
+      <c r="D23" s="75">
+        <v>0</v>
+      </c>
+      <c r="E23" s="75">
+        <v>1</v>
+      </c>
+      <c r="F23" s="75">
+        <v>1</v>
+      </c>
+      <c r="G23" s="75">
+        <v>0</v>
+      </c>
+      <c r="H23" s="75">
+        <v>0</v>
+      </c>
+      <c r="I23" s="75">
+        <v>0</v>
+      </c>
+      <c r="J23" s="75">
+        <v>1</v>
+      </c>
+      <c r="K23" s="75">
+        <v>0</v>
+      </c>
+      <c r="L23" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="M23" s="74">
+        <v>3</v>
+      </c>
+      <c r="N23" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P23" s="78"/>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A24" s="12">
+        <v>2016</v>
+      </c>
+      <c r="B24" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="73">
+        <v>12</v>
+      </c>
+      <c r="D24" s="73">
+        <v>2</v>
+      </c>
+      <c r="E24" s="73">
+        <v>0</v>
+      </c>
+      <c r="F24" s="73">
+        <v>0</v>
+      </c>
+      <c r="G24" s="73">
+        <v>0</v>
+      </c>
+      <c r="H24" s="73">
+        <v>6</v>
+      </c>
+      <c r="I24" s="73">
+        <v>0</v>
+      </c>
+      <c r="J24" s="73">
+        <v>1</v>
+      </c>
+      <c r="K24" s="73">
+        <v>0</v>
+      </c>
+      <c r="L24" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="M24" s="74">
+        <v>21</v>
+      </c>
+      <c r="N24" s="74">
+        <v>73</v>
+      </c>
+      <c r="P24" s="78"/>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A25" s="12">
+        <v>2017</v>
+      </c>
+      <c r="B25" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="75">
+        <v>11</v>
+      </c>
+      <c r="D25" s="75">
+        <v>3</v>
+      </c>
+      <c r="E25" s="75">
+        <v>4</v>
+      </c>
+      <c r="F25" s="75">
+        <v>1</v>
+      </c>
+      <c r="G25" s="75">
+        <v>0</v>
+      </c>
+      <c r="H25" s="75">
+        <v>0</v>
+      </c>
+      <c r="I25" s="75">
+        <v>0</v>
+      </c>
+      <c r="J25" s="75">
+        <v>0</v>
+      </c>
+      <c r="K25" s="75">
+        <v>0</v>
+      </c>
+      <c r="L25" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="M25" s="74">
+        <v>19</v>
+      </c>
+      <c r="N25" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P25" s="78"/>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A26" s="12">
+        <v>2017</v>
+      </c>
+      <c r="B26" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="73">
+        <v>4</v>
+      </c>
+      <c r="D26" s="73">
+        <v>1</v>
+      </c>
+      <c r="E26" s="73">
+        <v>0</v>
+      </c>
+      <c r="F26" s="73">
+        <v>0</v>
+      </c>
+      <c r="G26" s="73">
+        <v>0</v>
+      </c>
+      <c r="H26" s="73">
+        <v>0</v>
+      </c>
+      <c r="I26" s="73">
+        <v>0</v>
+      </c>
+      <c r="J26" s="73">
+        <v>0</v>
+      </c>
+      <c r="K26" s="73">
+        <v>0</v>
+      </c>
+      <c r="L26" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="M26" s="74">
+        <v>5</v>
+      </c>
+      <c r="N26" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P26" s="78"/>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A27" s="12">
+        <v>2017</v>
+      </c>
+      <c r="B27" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="75">
+        <v>5</v>
+      </c>
+      <c r="D27" s="75">
+        <v>1</v>
+      </c>
+      <c r="E27" s="75">
+        <v>0</v>
+      </c>
+      <c r="F27" s="75">
+        <v>0</v>
+      </c>
+      <c r="G27" s="75">
+        <v>0</v>
+      </c>
+      <c r="H27" s="75">
+        <v>0</v>
+      </c>
+      <c r="I27" s="75">
+        <v>0</v>
+      </c>
+      <c r="J27" s="75">
+        <v>0</v>
+      </c>
+      <c r="K27" s="75">
+        <v>0</v>
+      </c>
+      <c r="L27" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="M27" s="74">
+        <v>6</v>
+      </c>
+      <c r="N27" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P27" s="78"/>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A28" s="12">
+        <v>2017</v>
+      </c>
+      <c r="B28" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="73">
+        <v>20</v>
+      </c>
+      <c r="D28" s="73">
+        <v>2</v>
+      </c>
+      <c r="E28" s="73">
+        <v>2</v>
+      </c>
+      <c r="F28" s="73">
+        <v>1</v>
+      </c>
+      <c r="G28" s="73">
+        <v>1</v>
+      </c>
+      <c r="H28" s="73">
+        <v>2</v>
+      </c>
+      <c r="I28" s="73">
+        <v>0</v>
+      </c>
+      <c r="J28" s="73">
+        <v>1</v>
+      </c>
+      <c r="K28" s="73">
+        <v>0</v>
+      </c>
+      <c r="L28" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="M28" s="74">
+        <v>29</v>
+      </c>
+      <c r="N28" s="74">
+        <v>59</v>
+      </c>
+      <c r="P28" s="78"/>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A29" s="12">
+        <v>2018</v>
+      </c>
+      <c r="B29" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="75">
+        <v>4</v>
+      </c>
+      <c r="D29" s="75">
+        <v>1</v>
+      </c>
+      <c r="E29" s="75">
+        <v>1</v>
+      </c>
+      <c r="F29" s="75">
+        <v>2</v>
+      </c>
+      <c r="G29" s="75">
+        <v>0</v>
+      </c>
+      <c r="H29" s="75">
+        <v>3</v>
+      </c>
+      <c r="I29" s="75">
+        <v>0</v>
+      </c>
+      <c r="J29" s="75">
+        <v>0</v>
+      </c>
+      <c r="K29" s="75">
+        <v>0</v>
+      </c>
+      <c r="L29" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="M29" s="74">
+        <v>11</v>
+      </c>
+      <c r="N29" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P29" s="78"/>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A30" s="12">
+        <v>2018</v>
+      </c>
+      <c r="B30" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="73">
+        <v>45</v>
+      </c>
+      <c r="D30" s="73">
+        <v>3</v>
+      </c>
+      <c r="E30" s="73">
+        <v>1</v>
+      </c>
+      <c r="F30" s="73">
+        <v>1</v>
+      </c>
+      <c r="G30" s="73">
+        <v>1</v>
+      </c>
+      <c r="H30" s="73">
+        <v>0</v>
+      </c>
+      <c r="I30" s="73">
+        <v>0</v>
+      </c>
+      <c r="J30" s="73">
+        <v>0</v>
+      </c>
+      <c r="K30" s="73">
+        <v>0</v>
+      </c>
+      <c r="L30" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="M30" s="74">
+        <v>51</v>
+      </c>
+      <c r="N30" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P30" s="78"/>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A31" s="12">
+        <v>2018</v>
+      </c>
+      <c r="B31" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="75">
+        <v>5</v>
+      </c>
+      <c r="D31" s="75">
+        <v>1</v>
+      </c>
+      <c r="E31" s="75">
+        <v>0</v>
+      </c>
+      <c r="F31" s="75">
+        <v>0</v>
+      </c>
+      <c r="G31" s="75">
+        <v>0</v>
+      </c>
+      <c r="H31" s="75">
+        <v>0</v>
+      </c>
+      <c r="I31" s="75">
+        <v>0</v>
+      </c>
+      <c r="J31" s="75">
+        <v>0</v>
+      </c>
+      <c r="K31" s="75">
+        <v>0</v>
+      </c>
+      <c r="L31" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="M31" s="74">
+        <v>6</v>
+      </c>
+      <c r="N31" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P31" s="78"/>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A32" s="12">
+        <v>2018</v>
+      </c>
+      <c r="B32" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C32" s="73">
+        <v>20</v>
+      </c>
+      <c r="D32" s="73">
+        <v>1</v>
+      </c>
+      <c r="E32" s="73">
+        <v>2</v>
+      </c>
+      <c r="F32" s="73">
+        <v>1</v>
+      </c>
+      <c r="G32" s="73">
+        <v>0</v>
+      </c>
+      <c r="H32" s="73">
+        <v>0</v>
+      </c>
+      <c r="I32" s="73">
+        <v>0</v>
+      </c>
+      <c r="J32" s="73">
+        <v>0</v>
+      </c>
+      <c r="K32" s="73">
+        <v>0</v>
+      </c>
+      <c r="L32" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="M32" s="74">
+        <v>24</v>
+      </c>
+      <c r="N32" s="74">
+        <v>92</v>
+      </c>
+      <c r="P32" s="78"/>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A33" s="12">
+        <v>2019</v>
+      </c>
+      <c r="B33" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="75">
+        <v>3</v>
+      </c>
+      <c r="D33" s="75">
+        <v>0</v>
+      </c>
+      <c r="E33" s="75">
+        <v>0</v>
+      </c>
+      <c r="F33" s="75">
+        <v>0</v>
+      </c>
+      <c r="G33" s="75">
+        <v>0</v>
+      </c>
+      <c r="H33" s="75">
+        <v>0</v>
+      </c>
+      <c r="I33" s="75">
+        <v>0</v>
+      </c>
+      <c r="J33" s="75">
+        <v>0</v>
+      </c>
+      <c r="K33" s="75">
+        <v>0</v>
+      </c>
+      <c r="L33" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="M33" s="74">
+        <v>3</v>
+      </c>
+      <c r="N33" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P33" s="78"/>
+    </row>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A34" s="12">
+        <v>2019</v>
+      </c>
+      <c r="B34" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="73">
+        <v>7</v>
+      </c>
+      <c r="D34" s="73">
+        <v>0</v>
+      </c>
+      <c r="E34" s="73">
+        <v>1</v>
+      </c>
+      <c r="F34" s="73">
+        <v>1</v>
+      </c>
+      <c r="G34" s="73">
+        <v>1</v>
+      </c>
+      <c r="H34" s="73">
+        <v>0</v>
+      </c>
+      <c r="I34" s="73">
+        <v>0</v>
+      </c>
+      <c r="J34" s="73">
+        <v>0</v>
+      </c>
+      <c r="K34" s="73">
+        <v>0</v>
+      </c>
+      <c r="L34" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="M34" s="74">
+        <v>10</v>
+      </c>
+      <c r="N34" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P34" s="78"/>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A35" s="12">
+        <v>2019</v>
+      </c>
+      <c r="B35" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="75">
+        <v>4</v>
+      </c>
+      <c r="D35" s="75">
+        <v>0</v>
+      </c>
+      <c r="E35" s="75">
+        <v>0</v>
+      </c>
+      <c r="F35" s="75">
+        <v>0</v>
+      </c>
+      <c r="G35" s="75">
+        <v>0</v>
+      </c>
+      <c r="H35" s="75">
+        <v>1</v>
+      </c>
+      <c r="I35" s="75">
+        <v>0</v>
+      </c>
+      <c r="J35" s="75">
+        <v>0</v>
+      </c>
+      <c r="K35" s="75">
+        <v>0</v>
+      </c>
+      <c r="L35" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="M35" s="74">
+        <v>5</v>
+      </c>
+      <c r="N35" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P35" s="78"/>
+    </row>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A36" s="12">
+        <v>2019</v>
+      </c>
+      <c r="B36" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="73">
+        <v>5</v>
+      </c>
+      <c r="D36" s="73">
+        <v>0</v>
+      </c>
+      <c r="E36" s="73">
+        <v>1</v>
+      </c>
+      <c r="F36" s="73">
+        <v>1</v>
+      </c>
+      <c r="G36" s="73">
+        <v>1</v>
+      </c>
+      <c r="H36" s="73">
+        <v>0</v>
+      </c>
+      <c r="I36" s="73">
+        <v>0</v>
+      </c>
+      <c r="J36" s="73">
+        <v>0</v>
+      </c>
+      <c r="K36" s="73">
+        <v>0</v>
+      </c>
+      <c r="L36" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="M36" s="74">
+        <v>8</v>
+      </c>
+      <c r="N36" s="74">
+        <v>26</v>
+      </c>
+      <c r="P36" s="78"/>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A37" s="12">
+        <v>2020</v>
+      </c>
+      <c r="B37" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="75">
+        <v>9</v>
+      </c>
+      <c r="D37" s="75">
+        <v>3</v>
+      </c>
+      <c r="E37" s="75">
+        <v>2</v>
+      </c>
+      <c r="F37" s="75">
+        <v>0</v>
+      </c>
+      <c r="G37" s="75">
+        <v>0</v>
+      </c>
+      <c r="H37" s="75">
+        <v>0</v>
+      </c>
+      <c r="I37" s="75">
+        <v>0</v>
+      </c>
+      <c r="J37" s="75">
+        <v>0</v>
+      </c>
+      <c r="K37" s="75">
+        <v>0</v>
+      </c>
+      <c r="L37" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="M37" s="74">
+        <v>14</v>
+      </c>
+      <c r="N37" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P37" s="78"/>
+    </row>
+    <row r="38" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A38" s="12">
+        <v>2020</v>
+      </c>
+      <c r="B38" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="73">
+        <v>9</v>
+      </c>
+      <c r="D38" s="73">
+        <v>3</v>
+      </c>
+      <c r="E38" s="73">
+        <v>4</v>
+      </c>
+      <c r="F38" s="73">
+        <v>2</v>
+      </c>
+      <c r="G38" s="73">
+        <v>0</v>
+      </c>
+      <c r="H38" s="73">
+        <v>1</v>
+      </c>
+      <c r="I38" s="73">
+        <v>0</v>
+      </c>
+      <c r="J38" s="73">
+        <v>0</v>
+      </c>
+      <c r="K38" s="73">
+        <v>0</v>
+      </c>
+      <c r="L38" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="M38" s="74">
+        <v>19</v>
+      </c>
+      <c r="N38" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P38" s="78"/>
+    </row>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A39" s="12">
+        <v>2020</v>
+      </c>
+      <c r="B39" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C39" s="75">
+        <v>29</v>
+      </c>
+      <c r="D39" s="75">
+        <v>10</v>
+      </c>
+      <c r="E39" s="75">
+        <v>0</v>
+      </c>
+      <c r="F39" s="75">
+        <v>0</v>
+      </c>
+      <c r="G39" s="75">
+        <v>0</v>
+      </c>
+      <c r="H39" s="75">
+        <v>0</v>
+      </c>
+      <c r="I39" s="75">
+        <v>0</v>
+      </c>
+      <c r="J39" s="75">
+        <v>0</v>
+      </c>
+      <c r="K39" s="75">
+        <v>0</v>
+      </c>
+      <c r="L39" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="M39" s="74">
+        <v>39</v>
+      </c>
+      <c r="N39" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P39" s="78"/>
+    </row>
+    <row r="40" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A40" s="12">
+        <v>2020</v>
+      </c>
+      <c r="B40" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="73">
+        <v>15</v>
+      </c>
+      <c r="D40" s="73">
+        <v>38</v>
+      </c>
+      <c r="E40" s="73">
+        <v>1</v>
+      </c>
+      <c r="F40" s="73">
+        <v>2</v>
+      </c>
+      <c r="G40" s="73">
+        <v>0</v>
+      </c>
+      <c r="H40" s="73">
+        <v>2</v>
+      </c>
+      <c r="I40" s="73">
+        <v>0</v>
+      </c>
+      <c r="J40" s="73">
+        <v>0</v>
+      </c>
+      <c r="K40" s="73">
+        <v>0</v>
+      </c>
+      <c r="L40" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="M40" s="74">
+        <v>58</v>
+      </c>
+      <c r="N40" s="74">
+        <v>130</v>
+      </c>
+      <c r="P40" s="78"/>
+    </row>
+    <row r="41" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A41" s="12">
+        <v>2021</v>
+      </c>
+      <c r="B41" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C41" s="75">
+        <v>14</v>
+      </c>
+      <c r="D41" s="75">
+        <v>21</v>
+      </c>
+      <c r="E41" s="75">
+        <v>0</v>
+      </c>
+      <c r="F41" s="75">
+        <v>0</v>
+      </c>
+      <c r="G41" s="75">
+        <v>1</v>
+      </c>
+      <c r="H41" s="75">
+        <v>0</v>
+      </c>
+      <c r="I41" s="75">
+        <v>0</v>
+      </c>
+      <c r="J41" s="75">
+        <v>0</v>
+      </c>
+      <c r="K41" s="75">
+        <v>1</v>
+      </c>
+      <c r="L41" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="M41" s="74">
+        <v>37</v>
+      </c>
+      <c r="N41" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P41" s="78"/>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A42" s="12">
+        <v>2021</v>
+      </c>
+      <c r="B42" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C42" s="73">
+        <v>11</v>
+      </c>
+      <c r="D42" s="73">
+        <v>19</v>
+      </c>
+      <c r="E42" s="73">
+        <v>5</v>
+      </c>
+      <c r="F42" s="73">
+        <v>4</v>
+      </c>
+      <c r="G42" s="73">
+        <v>0</v>
+      </c>
+      <c r="H42" s="73">
+        <v>0</v>
+      </c>
+      <c r="I42" s="73">
+        <v>1</v>
+      </c>
+      <c r="J42" s="73">
+        <v>0</v>
+      </c>
+      <c r="K42" s="73">
+        <v>0</v>
+      </c>
+      <c r="L42" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="M42" s="74">
+        <v>40</v>
+      </c>
+      <c r="N42" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P42" s="78"/>
+    </row>
+    <row r="43" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A43" s="12">
+        <v>2021</v>
+      </c>
+      <c r="B43" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C43" s="75">
+        <v>16</v>
+      </c>
+      <c r="D43" s="75">
+        <v>29</v>
+      </c>
+      <c r="E43" s="75">
+        <v>2</v>
+      </c>
+      <c r="F43" s="75">
+        <v>3</v>
+      </c>
+      <c r="G43" s="75">
+        <v>0</v>
+      </c>
+      <c r="H43" s="75">
+        <v>1</v>
+      </c>
+      <c r="I43" s="75">
+        <v>0</v>
+      </c>
+      <c r="J43" s="75">
+        <v>0</v>
+      </c>
+      <c r="K43" s="75">
+        <v>0</v>
+      </c>
+      <c r="L43" s="113">
+        <v>0</v>
+      </c>
+      <c r="M43" s="74">
+        <v>51</v>
+      </c>
+      <c r="N43" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P43" s="78"/>
+    </row>
+    <row r="44" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A44" s="12">
+        <v>2021</v>
+      </c>
+      <c r="B44" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C44" s="73">
+        <v>10</v>
+      </c>
+      <c r="D44" s="73">
+        <v>30</v>
+      </c>
+      <c r="E44" s="73">
+        <v>2</v>
+      </c>
+      <c r="F44" s="73">
+        <v>2</v>
+      </c>
+      <c r="G44" s="73">
+        <v>1</v>
+      </c>
+      <c r="H44" s="73">
+        <v>1</v>
+      </c>
+      <c r="I44" s="73">
+        <v>0</v>
+      </c>
+      <c r="J44" s="73">
+        <v>4</v>
+      </c>
+      <c r="K44" s="73">
+        <v>0</v>
+      </c>
+      <c r="L44" s="73">
+        <v>1</v>
+      </c>
+      <c r="M44" s="74">
+        <v>51</v>
+      </c>
+      <c r="N44" s="74">
+        <v>179</v>
+      </c>
+      <c r="P44" s="78"/>
+    </row>
+    <row r="45" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A45" s="12">
+        <v>2022</v>
+      </c>
+      <c r="B45" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C45" s="75">
+        <v>41</v>
+      </c>
+      <c r="D45" s="75">
+        <v>62</v>
+      </c>
+      <c r="E45" s="75">
+        <v>3</v>
+      </c>
+      <c r="F45" s="75">
+        <v>5</v>
+      </c>
+      <c r="G45" s="75">
+        <v>4</v>
+      </c>
+      <c r="H45" s="75">
+        <v>0</v>
+      </c>
+      <c r="I45" s="75">
+        <v>1</v>
+      </c>
+      <c r="J45" s="75">
+        <v>1</v>
+      </c>
+      <c r="K45" s="75">
+        <v>0</v>
+      </c>
+      <c r="L45" s="75">
+        <v>0</v>
+      </c>
+      <c r="M45" s="74">
+        <v>117</v>
+      </c>
+      <c r="N45" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P45" s="78"/>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A46" s="12">
+        <v>2022</v>
+      </c>
+      <c r="B46" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C46" s="73">
+        <v>23</v>
+      </c>
+      <c r="D46" s="73">
+        <v>65</v>
+      </c>
+      <c r="E46" s="73">
+        <v>8</v>
+      </c>
+      <c r="F46" s="73">
+        <v>1</v>
+      </c>
+      <c r="G46" s="73">
+        <v>3</v>
+      </c>
+      <c r="H46" s="73">
+        <v>0</v>
+      </c>
+      <c r="I46" s="73">
+        <v>0</v>
+      </c>
+      <c r="J46" s="73">
+        <v>0</v>
+      </c>
+      <c r="K46" s="73">
+        <v>0</v>
+      </c>
+      <c r="L46" s="73">
+        <v>0</v>
+      </c>
+      <c r="M46" s="74">
+        <v>100</v>
+      </c>
+      <c r="N46" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P46" s="78"/>
+    </row>
+    <row r="47" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A47" s="12">
+        <v>2022</v>
+      </c>
+      <c r="B47" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C47" s="75">
+        <v>18</v>
+      </c>
+      <c r="D47" s="75">
+        <v>36</v>
+      </c>
+      <c r="E47" s="75">
+        <v>6</v>
+      </c>
+      <c r="F47" s="75">
+        <v>4</v>
+      </c>
+      <c r="G47" s="75">
+        <v>2</v>
+      </c>
+      <c r="H47" s="75">
+        <v>0</v>
+      </c>
+      <c r="I47" s="75">
+        <v>3</v>
+      </c>
+      <c r="J47" s="75">
+        <v>0</v>
+      </c>
+      <c r="K47" s="75">
+        <v>0</v>
+      </c>
+      <c r="L47" s="75">
+        <v>0</v>
+      </c>
+      <c r="M47" s="74">
+        <v>69</v>
+      </c>
+      <c r="N47" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P47" s="78"/>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A48" s="12">
+        <v>2022</v>
+      </c>
+      <c r="B48" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C48" s="73">
+        <v>24</v>
+      </c>
+      <c r="D48" s="73">
+        <v>47</v>
+      </c>
+      <c r="E48" s="73">
+        <v>5</v>
+      </c>
+      <c r="F48" s="73">
+        <v>1</v>
+      </c>
+      <c r="G48" s="73">
+        <v>3</v>
+      </c>
+      <c r="H48" s="73">
+        <v>1</v>
+      </c>
+      <c r="I48" s="73">
+        <v>0</v>
+      </c>
+      <c r="J48" s="73">
+        <v>0</v>
+      </c>
+      <c r="K48" s="73">
+        <v>0</v>
+      </c>
+      <c r="L48" s="73">
+        <v>0</v>
+      </c>
+      <c r="M48" s="74">
+        <v>81</v>
+      </c>
+      <c r="N48" s="74">
+        <v>367</v>
+      </c>
+      <c r="P48" s="78"/>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A49" s="12">
+        <v>2023</v>
+      </c>
+      <c r="B49" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C49" s="75">
+        <v>40</v>
+      </c>
+      <c r="D49" s="75">
+        <v>24</v>
+      </c>
+      <c r="E49" s="75">
+        <v>2</v>
+      </c>
+      <c r="F49" s="75">
+        <v>3</v>
+      </c>
+      <c r="G49" s="75">
+        <v>0</v>
+      </c>
+      <c r="H49" s="75">
+        <v>0</v>
+      </c>
+      <c r="I49" s="75">
+        <v>0</v>
+      </c>
+      <c r="J49" s="75">
+        <v>0</v>
+      </c>
+      <c r="K49" s="75">
+        <v>0</v>
+      </c>
+      <c r="L49" s="75">
+        <v>0</v>
+      </c>
+      <c r="M49" s="74">
+        <v>69</v>
+      </c>
+      <c r="N49" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P49" s="78"/>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A50" s="12">
+        <v>2023</v>
+      </c>
+      <c r="B50" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C50" s="73">
+        <v>54</v>
+      </c>
+      <c r="D50" s="73">
+        <v>18</v>
+      </c>
+      <c r="E50" s="73">
+        <v>5</v>
+      </c>
+      <c r="F50" s="73">
+        <v>2</v>
+      </c>
+      <c r="G50" s="73">
+        <v>0</v>
+      </c>
+      <c r="H50" s="73">
+        <v>1</v>
+      </c>
+      <c r="I50" s="73">
+        <v>0</v>
+      </c>
+      <c r="J50" s="73">
+        <v>1</v>
+      </c>
+      <c r="K50" s="73">
+        <v>0</v>
+      </c>
+      <c r="L50" s="73">
+        <v>0</v>
+      </c>
+      <c r="M50" s="74">
+        <v>81</v>
+      </c>
+      <c r="N50" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P50" s="78"/>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A51" s="12">
+        <v>2023</v>
+      </c>
+      <c r="B51" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C51" s="75">
+        <v>92</v>
+      </c>
+      <c r="D51" s="75">
+        <v>17</v>
+      </c>
+      <c r="E51" s="75">
+        <v>6</v>
+      </c>
+      <c r="F51" s="75">
+        <v>0</v>
+      </c>
+      <c r="G51" s="75">
+        <v>3</v>
+      </c>
+      <c r="H51" s="75">
+        <v>0</v>
+      </c>
+      <c r="I51" s="75">
+        <v>1</v>
+      </c>
+      <c r="J51" s="75">
+        <v>0</v>
+      </c>
+      <c r="K51" s="75">
+        <v>0</v>
+      </c>
+      <c r="L51" s="75">
+        <v>0</v>
+      </c>
+      <c r="M51" s="74">
+        <v>119</v>
+      </c>
+      <c r="N51" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P51" s="78"/>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A52" s="12">
+        <v>2023</v>
+      </c>
+      <c r="B52" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="73">
+        <v>27</v>
+      </c>
+      <c r="D52" s="73">
+        <v>32</v>
+      </c>
+      <c r="E52" s="73">
+        <v>3</v>
+      </c>
+      <c r="F52" s="73">
+        <v>1</v>
+      </c>
+      <c r="G52" s="73">
+        <v>0</v>
+      </c>
+      <c r="H52" s="73">
+        <v>2</v>
+      </c>
+      <c r="I52" s="73">
+        <v>2</v>
+      </c>
+      <c r="J52" s="73">
+        <v>2</v>
+      </c>
+      <c r="K52" s="73">
+        <v>0</v>
+      </c>
+      <c r="L52" s="73">
+        <v>0</v>
+      </c>
+      <c r="M52" s="74">
+        <v>69</v>
+      </c>
+      <c r="N52" s="74">
+        <v>338</v>
+      </c>
+      <c r="P52" s="78"/>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A53" s="12">
+        <v>2024</v>
+      </c>
+      <c r="B53" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C53" s="75">
+        <v>46</v>
+      </c>
+      <c r="D53" s="75">
+        <v>39</v>
+      </c>
+      <c r="E53" s="75">
+        <v>6</v>
+      </c>
+      <c r="F53" s="75">
+        <v>0</v>
+      </c>
+      <c r="G53" s="75">
+        <v>0</v>
+      </c>
+      <c r="H53" s="75">
+        <v>0</v>
+      </c>
+      <c r="I53" s="75">
+        <v>0</v>
+      </c>
+      <c r="J53" s="75">
+        <v>1</v>
+      </c>
+      <c r="K53" s="75">
+        <v>0</v>
+      </c>
+      <c r="L53" s="75">
+        <v>0</v>
+      </c>
+      <c r="M53" s="74">
+        <v>92</v>
+      </c>
+      <c r="N53" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P53" s="78"/>
+    </row>
+    <row r="54" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A54" s="12">
+        <v>2024</v>
+      </c>
+      <c r="B54" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C54" s="73">
+        <v>26</v>
+      </c>
+      <c r="D54" s="73">
+        <v>27</v>
+      </c>
+      <c r="E54" s="73">
+        <v>5</v>
+      </c>
+      <c r="F54" s="73">
+        <v>0</v>
+      </c>
+      <c r="G54" s="73">
+        <v>0</v>
+      </c>
+      <c r="H54" s="73">
+        <v>0</v>
+      </c>
+      <c r="I54" s="73">
+        <v>1</v>
+      </c>
+      <c r="J54" s="73">
+        <v>0</v>
+      </c>
+      <c r="K54" s="73">
+        <v>0</v>
+      </c>
+      <c r="L54" s="73">
+        <v>0</v>
+      </c>
+      <c r="M54" s="74">
+        <v>59</v>
+      </c>
+      <c r="N54" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P54" s="78"/>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A55" s="12">
+        <v>2024</v>
+      </c>
+      <c r="B55" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C55" s="75">
+        <v>76</v>
+      </c>
+      <c r="D55" s="75">
+        <v>91</v>
+      </c>
+      <c r="E55" s="75">
+        <v>9</v>
+      </c>
+      <c r="F55" s="75">
+        <v>0</v>
+      </c>
+      <c r="G55" s="75">
+        <v>1</v>
+      </c>
+      <c r="H55" s="75">
+        <v>0</v>
+      </c>
+      <c r="I55" s="75">
+        <v>0</v>
+      </c>
+      <c r="J55" s="75">
+        <v>0</v>
+      </c>
+      <c r="K55" s="75">
+        <v>0</v>
+      </c>
+      <c r="L55" s="75">
+        <v>0</v>
+      </c>
+      <c r="M55" s="74">
+        <v>177</v>
+      </c>
+      <c r="N55" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="P55" s="78"/>
+    </row>
+    <row r="56" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A56" s="12">
+        <v>2024</v>
+      </c>
+      <c r="B56" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C56" s="73">
+        <v>20</v>
+      </c>
+      <c r="D56" s="73">
+        <v>55</v>
+      </c>
+      <c r="E56" s="73">
+        <v>5</v>
+      </c>
+      <c r="F56" s="73">
+        <v>0</v>
+      </c>
+      <c r="G56" s="73">
+        <v>2</v>
+      </c>
+      <c r="H56" s="73">
+        <v>6</v>
+      </c>
+      <c r="I56" s="73">
+        <v>0</v>
+      </c>
+      <c r="J56" s="73">
+        <v>2</v>
+      </c>
+      <c r="K56" s="73">
+        <v>0</v>
+      </c>
+      <c r="L56" s="73">
+        <v>0</v>
+      </c>
+      <c r="M56" s="74">
+        <v>90</v>
+      </c>
+      <c r="N56" s="74">
+        <v>418</v>
+      </c>
+      <c r="P56" s="78"/>
+    </row>
+    <row r="57" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A57" s="12">
+        <v>2025</v>
+      </c>
+      <c r="B57" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C57" s="75">
+        <v>22</v>
+      </c>
+      <c r="D57" s="75">
+        <v>41</v>
+      </c>
+      <c r="E57" s="75">
+        <v>15</v>
+      </c>
+      <c r="F57" s="75">
+        <v>0</v>
+      </c>
+      <c r="G57" s="76">
+        <v>1</v>
+      </c>
+      <c r="H57" s="76">
+        <v>0</v>
+      </c>
+      <c r="I57" s="76">
+        <v>2</v>
+      </c>
+      <c r="J57" s="76">
+        <v>9</v>
+      </c>
+      <c r="K57" s="76">
+        <v>0</v>
+      </c>
+      <c r="L57" s="76">
+        <v>0</v>
+      </c>
+      <c r="M57" s="77">
+        <v>90</v>
+      </c>
+      <c r="N57" s="77" t="s">
+        <v>79</v>
+      </c>
+      <c r="P57" s="78"/>
+    </row>
+    <row r="58" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A58" s="12">
+        <v>2025</v>
+      </c>
+      <c r="B58" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C58" s="73">
+        <v>35</v>
+      </c>
+      <c r="D58" s="73">
+        <v>57</v>
+      </c>
+      <c r="E58" s="73">
+        <v>4</v>
+      </c>
+      <c r="F58" s="73">
+        <v>2</v>
+      </c>
+      <c r="G58" s="73">
+        <v>0</v>
+      </c>
+      <c r="H58" s="73">
+        <v>0</v>
+      </c>
+      <c r="I58" s="242">
+        <v>0</v>
+      </c>
+      <c r="J58" s="73">
+        <v>0</v>
+      </c>
+      <c r="K58" s="73">
+        <v>0</v>
+      </c>
+      <c r="L58" s="73">
+        <v>0</v>
+      </c>
+      <c r="M58" s="77">
+        <v>98</v>
+      </c>
+      <c r="N58" s="77" t="s">
+        <v>79</v>
+      </c>
+      <c r="P58" s="78"/>
+    </row>
+    <row r="59" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A59" s="12">
+        <v>2025</v>
+      </c>
+      <c r="B59" s="214" t="s">
+        <v>81</v>
+      </c>
+      <c r="C59" s="75">
+        <v>61</v>
+      </c>
+      <c r="D59" s="75">
+        <v>86</v>
+      </c>
+      <c r="E59" s="75">
+        <v>0</v>
+      </c>
+      <c r="F59" s="75">
+        <v>0</v>
+      </c>
+      <c r="G59" s="76">
+        <v>4</v>
+      </c>
+      <c r="H59" s="76">
+        <v>0</v>
+      </c>
+      <c r="I59" s="76">
+        <v>0</v>
+      </c>
+      <c r="J59" s="76">
+        <v>0</v>
+      </c>
+      <c r="K59" s="76">
+        <v>0</v>
+      </c>
+      <c r="L59" s="76">
+        <v>0</v>
+      </c>
+      <c r="M59" s="77">
+        <v>151</v>
+      </c>
+      <c r="N59" s="77" t="s">
+        <v>79</v>
+      </c>
+      <c r="P59" s="78"/>
+    </row>
+    <row r="60" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A60" s="12">
+        <v>2025</v>
+      </c>
+      <c r="B60" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="C60" s="73">
+        <v>36</v>
+      </c>
+      <c r="D60" s="73">
+        <v>27</v>
+      </c>
+      <c r="E60" s="73">
+        <v>0</v>
+      </c>
+      <c r="F60" s="73">
+        <v>1</v>
+      </c>
+      <c r="G60" s="73">
+        <v>3</v>
+      </c>
+      <c r="H60" s="73">
+        <v>1</v>
+      </c>
+      <c r="I60" s="242">
+        <v>0</v>
+      </c>
+      <c r="J60" s="73">
+        <v>0</v>
+      </c>
+      <c r="K60" s="73">
+        <v>0</v>
+      </c>
+      <c r="L60" s="73">
+        <v>0</v>
+      </c>
+      <c r="M60" s="74">
+        <v>68</v>
+      </c>
+      <c r="N60" s="74">
+        <v>407</v>
+      </c>
+      <c r="P60" s="78"/>
+    </row>
+    <row r="61" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A61" s="12">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C61" s="75">
+        <v>30</v>
+      </c>
+      <c r="D61" s="75">
+        <v>29</v>
+      </c>
+      <c r="E61" s="75">
+        <v>9</v>
+      </c>
+      <c r="F61" s="75">
+        <v>1</v>
+      </c>
+      <c r="G61" s="75">
+        <v>0</v>
+      </c>
+      <c r="H61" s="75">
+        <v>0</v>
+      </c>
+      <c r="I61" s="75">
+        <v>0</v>
+      </c>
+      <c r="J61" s="75">
+        <v>0</v>
+      </c>
+      <c r="K61" s="75">
+        <v>0</v>
+      </c>
+      <c r="L61" s="75">
+        <v>0</v>
+      </c>
+      <c r="M61" s="77">
+        <v>69</v>
+      </c>
+      <c r="N61" s="74" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A62" s="12">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="214" t="s">
+        <v>80</v>
+      </c>
+      <c r="C62" s="73">
+        <v>53</v>
+      </c>
+      <c r="D62" s="73">
+        <v>18</v>
+      </c>
+      <c r="E62" s="73">
+        <v>4</v>
+      </c>
+      <c r="F62" s="73">
+        <v>0</v>
+      </c>
+      <c r="G62" s="73">
+        <v>0</v>
+      </c>
+      <c r="H62" s="73">
+        <v>0</v>
+      </c>
+      <c r="I62" s="242">
+        <v>0</v>
+      </c>
+      <c r="J62" s="73">
+        <v>0</v>
+      </c>
+      <c r="K62" s="73">
+        <v>0</v>
+      </c>
+      <c r="L62" s="73">
+        <v>0</v>
+      </c>
+      <c r="M62" s="77">
+        <v>75</v>
+      </c>
+      <c r="N62" s="74">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A85" s="258" t="s">
+        <v>93</v>
+      </c>
+      <c r="B85" s="258"/>
+      <c r="C85" s="258"/>
+      <c r="D85" s="258"/>
+      <c r="E85" s="258"/>
+      <c r="F85" s="258"/>
+      <c r="G85" s="258"/>
+      <c r="H85" s="258"/>
+      <c r="I85" s="258"/>
+      <c r="J85" s="258"/>
+      <c r="K85" s="258"/>
+      <c r="L85" s="258"/>
+      <c r="M85" s="258"/>
+      <c r="N85" s="258"/>
+    </row>
+    <row r="86" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A86" s="254" t="s">
+        <v>94</v>
+      </c>
+      <c r="B86" s="254"/>
+      <c r="C86" s="254"/>
+      <c r="D86" s="254"/>
+      <c r="E86" s="254"/>
+      <c r="F86" s="254"/>
+      <c r="G86" s="254"/>
+      <c r="H86" s="254"/>
+      <c r="I86" s="254"/>
+      <c r="J86" s="254"/>
+      <c r="K86" s="254"/>
+      <c r="L86" s="254"/>
+      <c r="M86" s="254"/>
+      <c r="N86" s="254"/>
+    </row>
+    <row r="87" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A87" s="79"/>
+      <c r="B87" s="79"/>
+      <c r="C87" s="79"/>
+      <c r="D87" s="79"/>
+      <c r="E87" s="79"/>
+      <c r="F87" s="79"/>
+      <c r="G87" s="79"/>
+      <c r="H87" s="79"/>
+      <c r="I87" s="79"/>
+      <c r="J87" s="79"/>
+      <c r="K87" s="79"/>
+      <c r="L87" s="79"/>
+      <c r="M87" s="79"/>
+      <c r="N87" s="79"/>
+    </row>
+    <row r="88" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A88" s="259" t="s">
+        <v>85</v>
+      </c>
+      <c r="B88" s="259"/>
+      <c r="C88" s="259"/>
+      <c r="D88" s="259"/>
+      <c r="E88" s="259"/>
+      <c r="F88" s="259"/>
+      <c r="G88" s="259"/>
+      <c r="H88" s="259"/>
+      <c r="I88" s="259"/>
+      <c r="J88" s="259"/>
+      <c r="K88" s="259"/>
+      <c r="L88" s="259"/>
+      <c r="M88" s="259"/>
+      <c r="N88" s="259"/>
+    </row>
+    <row r="89" spans="1:15" s="81" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="260" t="s">
+        <v>95</v>
+      </c>
+      <c r="B89" s="260"/>
+      <c r="C89" s="260"/>
+      <c r="D89" s="260"/>
+      <c r="E89" s="260"/>
+      <c r="F89" s="260"/>
+      <c r="G89" s="260"/>
+      <c r="H89" s="260"/>
+      <c r="I89" s="260"/>
+      <c r="J89" s="260"/>
+      <c r="K89" s="260"/>
+      <c r="L89" s="260"/>
+      <c r="M89" s="260"/>
+      <c r="N89" s="260"/>
+    </row>
+    <row r="90" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A90" s="261" t="s">
+        <v>96</v>
+      </c>
+      <c r="B90" s="261"/>
+      <c r="C90" s="261"/>
+      <c r="D90" s="261"/>
+      <c r="E90" s="261"/>
+      <c r="F90" s="261"/>
+      <c r="G90" s="261"/>
+      <c r="H90" s="261"/>
+      <c r="I90" s="261"/>
+      <c r="J90" s="261"/>
+      <c r="K90" s="261"/>
+      <c r="L90" s="261"/>
+      <c r="M90" s="261"/>
+      <c r="N90" s="261"/>
+      <c r="O90" s="79"/>
+    </row>
+    <row r="97" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A97" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A88:N88"/>
+    <mergeCell ref="A89:N89"/>
+    <mergeCell ref="A90:N90"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A86:N86"/>
+    <mergeCell ref="A85:N85"/>
+    <mergeCell ref="A3:N3"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{6C3E1A88-7E60-410C-81BD-98C84086C0FC}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D418A268-E712-4D4F-AEB1-19C25E5616D3}">
+  <dimension ref="A1:M101"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="2" width="14.88671875" style="30" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="34" style="30" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="20.88671875" style="30" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.109375" style="30" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="26.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="20.44140625" style="30" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="21.88671875" style="30" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="37.109375" style="30" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.5546875" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="39" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="40" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="25.8" x14ac:dyDescent="0.3">
+      <c r="A2" s="266" t="s">
+        <v>97</v>
+      </c>
+      <c r="B2" s="266"/>
+      <c r="C2" s="266"/>
+      <c r="D2" s="266"/>
+      <c r="E2" s="266"/>
+      <c r="F2" s="266"/>
+      <c r="G2" s="266"/>
+      <c r="H2" s="266"/>
+      <c r="I2" s="266"/>
+      <c r="J2" s="266"/>
+    </row>
+    <row r="3" spans="1:10" s="31" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="267" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="267"/>
+      <c r="C3" s="267"/>
+      <c r="D3" s="267"/>
+      <c r="E3" s="267"/>
+      <c r="F3" s="267"/>
+      <c r="G3" s="267"/>
+      <c r="H3" s="267"/>
+      <c r="I3" s="267"/>
+      <c r="J3" s="267"/>
+    </row>
+    <row r="4" spans="1:10" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="119" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="22" t="s">
+        <v>98</v>
+      </c>
+      <c r="D4" s="32" t="s">
+        <v>99</v>
+      </c>
+      <c r="E4" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="F4" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="G4" s="22" t="s">
+        <v>102</v>
+      </c>
+      <c r="H4" s="22" t="s">
+        <v>103</v>
+      </c>
+      <c r="I4" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="J4" s="23" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="33">
+        <v>2012</v>
+      </c>
+      <c r="B5" s="135" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="E5" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="F5" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="G5" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="H5" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="I5" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="J5" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A6" s="33">
+        <v>2012</v>
+      </c>
+      <c r="B6" s="135" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="D6" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="E6" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="F6" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="G6" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="H6" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="I6" s="118">
+        <v>0</v>
+      </c>
+      <c r="J6" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A7" s="33">
+        <v>2012</v>
+      </c>
+      <c r="B7" s="135" t="s">
+        <v>81</v>
+      </c>
+      <c r="C7" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="D7" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="E7" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="F7" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="G7" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="H7" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="I7" s="118">
+        <v>0</v>
+      </c>
+      <c r="J7" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A8" s="33">
+        <v>2012</v>
+      </c>
+      <c r="B8" s="135" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="D8" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="E8" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="F8" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="G8" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="H8" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="I8" s="118">
+        <v>0.3</v>
+      </c>
+      <c r="J8" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A9" s="33">
+        <v>2013</v>
+      </c>
+      <c r="B9" s="135" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="D9" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="E9" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="F9" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="G9" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="H9" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="I9" s="118">
+        <v>0.4</v>
+      </c>
+      <c r="J9" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A10" s="33">
+        <v>2013</v>
+      </c>
+      <c r="B10" s="135" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="D10" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="E10" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="F10" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="G10" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="H10" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="I10" s="118">
+        <v>0</v>
+      </c>
+      <c r="J10" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A11" s="33">
+        <v>2013</v>
+      </c>
+      <c r="B11" s="135" t="s">
+        <v>81</v>
+      </c>
+      <c r="C11" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="D11" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="E11" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="F11" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="G11" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="H11" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="I11" s="118">
+        <v>0.3</v>
+      </c>
+      <c r="J11" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A12" s="33">
+        <v>2013</v>
+      </c>
+      <c r="B12" s="135" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="D12" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="E12" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="F12" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="G12" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="H12" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="118">
+        <v>2.5</v>
+      </c>
+      <c r="J12" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A13" s="33">
+        <v>2014</v>
+      </c>
+      <c r="B13" s="135" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="D13" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="E13" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="F13" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="G13" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="H13" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="I13" s="118">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="J13" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A14" s="33">
+        <v>2014</v>
+      </c>
+      <c r="B14" s="135" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="D14" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="E14" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="F14" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="G14" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="H14" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="I14" s="118">
+        <v>0.4</v>
+      </c>
+      <c r="J14" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A15" s="33">
+        <v>2014</v>
+      </c>
+      <c r="B15" s="135" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="D15" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="E15" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="G15" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="H15" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="I15" s="118">
+        <v>2.9</v>
+      </c>
+      <c r="J15" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A16" s="33">
+        <v>2014</v>
+      </c>
+      <c r="B16" s="135" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="D16" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="E16" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="F16" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="G16" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="H16" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="I16" s="118">
+        <v>5.3</v>
+      </c>
+      <c r="J16" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A17" s="33">
+        <v>2015</v>
+      </c>
+      <c r="B17" s="135" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="E17" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="F17" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="G17" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="H17" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="I17" s="118">
+        <v>0.1</v>
+      </c>
+      <c r="J17" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A18" s="33">
+        <v>2015</v>
+      </c>
+      <c r="B18" s="135" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="D18" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="E18" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="F18" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="G18" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="H18" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="I18" s="118">
+        <v>0.8</v>
+      </c>
+      <c r="J18" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A19" s="33">
+        <v>2015</v>
+      </c>
+      <c r="B19" s="135" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="D19" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="E19" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="F19" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="G19" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="I19" s="118">
+        <v>0.4</v>
+      </c>
+      <c r="J19" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A20" s="33">
+        <v>2015</v>
+      </c>
+      <c r="B20" s="135" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="E20" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="F20" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="G20" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="H20" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="I20" s="118">
+        <v>0.7</v>
+      </c>
+      <c r="J20" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A21" s="33">
+        <v>2016</v>
+      </c>
+      <c r="B21" s="135" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="E21" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="F21" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="G21" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="H21" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="I21" s="118">
+        <v>1.2</v>
+      </c>
+      <c r="J21" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A22" s="33">
+        <v>2016</v>
+      </c>
+      <c r="B22" s="135" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="D22" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="E22" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="F22" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="G22" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="H22" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="I22" s="118">
+        <v>3</v>
+      </c>
+      <c r="J22" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A23" s="33">
+        <v>2016</v>
+      </c>
+      <c r="B23" s="135" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="D23" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="E23" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="F23" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="G23" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="H23" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="I23" s="118">
+        <v>2.7</v>
+      </c>
+      <c r="J23" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A24" s="33">
+        <v>2016</v>
+      </c>
+      <c r="B24" s="135" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="D24" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="E24" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="F24" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="G24" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="H24" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="I24" s="118">
+        <v>2.1</v>
+      </c>
+      <c r="J24" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A25" s="33">
+        <v>2017</v>
+      </c>
+      <c r="B25" s="135" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="D25" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="E25" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="F25" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="G25" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="H25" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="118">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="J25" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A26" s="33">
+        <v>2017</v>
+      </c>
+      <c r="B26" s="135" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="D26" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="E26" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="F26" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="G26" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="H26" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="I26" s="118">
+        <v>2.7</v>
+      </c>
+      <c r="J26" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A27" s="33">
+        <v>2017</v>
+      </c>
+      <c r="B27" s="135" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="D27" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="E27" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="G27" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="H27" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="I27" s="118">
+        <v>1.8</v>
+      </c>
+      <c r="J27" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A28" s="33">
+        <v>2017</v>
+      </c>
+      <c r="B28" s="135" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="D28" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="E28" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="F28" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="G28" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="I28" s="118">
+        <v>2.5</v>
+      </c>
+      <c r="J28" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A29" s="33">
+        <v>2018</v>
+      </c>
+      <c r="B29" s="135" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="E29" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="F29" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="G29" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="H29" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="118">
+        <v>2.5</v>
+      </c>
+      <c r="J29" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A30" s="33">
+        <v>2018</v>
+      </c>
+      <c r="B30" s="135" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="D30" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="E30" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="F30" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="G30" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="H30" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="I30" s="118">
+        <v>3.2</v>
+      </c>
+      <c r="J30" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A31" s="33">
+        <v>2018</v>
+      </c>
+      <c r="B31" s="135" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="D31" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="E31" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="F31" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="G31" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="H31" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="I31" s="118">
+        <v>3.5</v>
+      </c>
+      <c r="J31" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A32" s="33">
+        <v>2018</v>
+      </c>
+      <c r="B32" s="135" t="s">
+        <v>82</v>
+      </c>
+      <c r="C32" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="D32" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="E32" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="F32" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="G32" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="H32" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="I32" s="118">
+        <v>3.5</v>
+      </c>
+      <c r="J32" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A33" s="33">
+        <v>2019</v>
+      </c>
+      <c r="B33" s="135" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="35">
+        <v>2.1</v>
+      </c>
+      <c r="D33" s="35">
+        <v>0.5</v>
+      </c>
+      <c r="E33" s="34">
+        <v>1.4</v>
+      </c>
+      <c r="F33" s="34">
+        <v>0</v>
+      </c>
+      <c r="G33" s="34">
+        <v>0.3</v>
+      </c>
+      <c r="H33" s="34">
+        <v>0</v>
+      </c>
+      <c r="I33" s="102">
+        <v>4.3</v>
+      </c>
+      <c r="J33" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="L33" s="82"/>
+      <c r="M33" s="70"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A34" s="33">
+        <v>2019</v>
+      </c>
+      <c r="B34" s="135" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="36">
+        <v>3.4</v>
+      </c>
+      <c r="D34" s="36">
+        <v>0.5</v>
+      </c>
+      <c r="E34" s="34">
+        <v>1.9</v>
+      </c>
+      <c r="F34" s="34">
+        <v>0</v>
+      </c>
+      <c r="G34" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="H34" s="34">
+        <v>0</v>
+      </c>
+      <c r="I34" s="103">
+        <v>6.2</v>
+      </c>
+      <c r="J34" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="M34" s="70"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A35" s="33">
+        <v>2019</v>
+      </c>
+      <c r="B35" s="135" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="35">
+        <v>2</v>
+      </c>
+      <c r="D35" s="35">
+        <v>0.4</v>
+      </c>
+      <c r="E35" s="34">
+        <v>2.5</v>
+      </c>
+      <c r="F35" s="34" t="s">
+        <v>106</v>
+      </c>
+      <c r="G35" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="H35" s="34">
+        <v>0</v>
+      </c>
+      <c r="I35" s="103">
+        <v>5.4</v>
+      </c>
+      <c r="J35" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="M35" s="70"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A36" s="33">
+        <v>2019</v>
+      </c>
+      <c r="B36" s="135" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="36">
+        <v>2.6</v>
+      </c>
+      <c r="D36" s="36">
+        <v>0.4</v>
+      </c>
+      <c r="E36" s="34">
+        <v>2.6</v>
+      </c>
+      <c r="F36" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="G36" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="H36" s="34">
+        <v>0</v>
+      </c>
+      <c r="I36" s="103">
+        <v>6.1</v>
+      </c>
+      <c r="J36" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="M36" s="70"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A37" s="33">
+        <v>2020</v>
+      </c>
+      <c r="B37" s="135" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="35">
+        <v>2.7</v>
+      </c>
+      <c r="D37" s="35">
+        <v>0.5</v>
+      </c>
+      <c r="E37" s="34">
+        <v>2.5</v>
+      </c>
+      <c r="F37" s="34" t="s">
+        <v>106</v>
+      </c>
+      <c r="G37" s="34">
+        <v>0.5</v>
+      </c>
+      <c r="H37" s="34">
+        <v>0</v>
+      </c>
+      <c r="I37" s="103">
+        <v>6.3</v>
+      </c>
+      <c r="J37" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="L37" s="82"/>
+      <c r="M37" s="70"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A38" s="33">
+        <v>2020</v>
+      </c>
+      <c r="B38" s="135" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="36">
+        <v>3.5</v>
+      </c>
+      <c r="D38" s="36">
+        <v>0.5</v>
+      </c>
+      <c r="E38" s="34">
+        <v>2.9</v>
+      </c>
+      <c r="F38" s="34" t="s">
+        <v>106</v>
+      </c>
+      <c r="G38" s="34">
+        <v>0.5</v>
+      </c>
+      <c r="H38" s="34">
+        <v>0</v>
+      </c>
+      <c r="I38" s="103">
+        <v>7.5</v>
+      </c>
+      <c r="J38" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="M38" s="70"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A39" s="33">
+        <v>2020</v>
+      </c>
+      <c r="B39" s="135" t="s">
+        <v>81</v>
+      </c>
+      <c r="C39" s="35">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D39" s="35">
+        <v>0.7</v>
+      </c>
+      <c r="E39" s="34">
+        <v>2.9</v>
+      </c>
+      <c r="F39" s="34" t="s">
+        <v>106</v>
+      </c>
+      <c r="G39" s="34">
+        <v>0.5</v>
+      </c>
+      <c r="H39" s="34">
+        <v>0</v>
+      </c>
+      <c r="I39" s="103">
+        <v>6.4</v>
+      </c>
+      <c r="J39" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="M39" s="70"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A40" s="33">
+        <v>2020</v>
+      </c>
+      <c r="B40" s="135" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="36">
+        <v>3.5</v>
+      </c>
+      <c r="D40" s="36">
+        <v>0.5</v>
+      </c>
+      <c r="E40" s="34">
+        <v>3.2</v>
+      </c>
+      <c r="F40" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="G40" s="34">
+        <v>0.5</v>
+      </c>
+      <c r="H40" s="34">
+        <v>0</v>
+      </c>
+      <c r="I40" s="103">
+        <v>7.9</v>
+      </c>
+      <c r="J40" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="M40" s="70"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A41" s="33">
+        <v>2021</v>
+      </c>
+      <c r="B41" s="135" t="s">
+        <v>78</v>
+      </c>
+      <c r="C41" s="35">
+        <v>3.3</v>
+      </c>
+      <c r="D41" s="35">
+        <v>0.6</v>
+      </c>
+      <c r="E41" s="34">
+        <v>3.4</v>
+      </c>
+      <c r="F41" s="34" t="s">
+        <v>106</v>
+      </c>
+      <c r="G41" s="34">
+        <v>0.5</v>
+      </c>
+      <c r="H41" s="34">
+        <v>0</v>
+      </c>
+      <c r="I41" s="103">
+        <v>7.8</v>
+      </c>
+      <c r="J41" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="M41" s="70"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A42" s="33">
+        <v>2021</v>
+      </c>
+      <c r="B42" s="135" t="s">
+        <v>80</v>
+      </c>
+      <c r="C42" s="36">
+        <v>4.5</v>
+      </c>
+      <c r="D42" s="36">
+        <v>0.8</v>
+      </c>
+      <c r="E42" s="34">
+        <v>3.6</v>
+      </c>
+      <c r="F42" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="G42" s="34">
+        <v>0.6</v>
+      </c>
+      <c r="H42" s="34">
+        <v>0</v>
+      </c>
+      <c r="I42" s="103">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="J42" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="M42" s="70"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A43" s="33">
+        <v>2021</v>
+      </c>
+      <c r="B43" s="135" t="s">
+        <v>81</v>
+      </c>
+      <c r="C43" s="35">
+        <v>4.5</v>
+      </c>
+      <c r="D43" s="35">
+        <v>1.5</v>
+      </c>
+      <c r="E43" s="34">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F43" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="G43" s="34">
+        <v>0.6</v>
+      </c>
+      <c r="H43" s="34">
+        <v>0</v>
+      </c>
+      <c r="I43" s="103">
+        <v>10.9</v>
+      </c>
+      <c r="J43" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="M43" s="70"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A44" s="33">
+        <v>2021</v>
+      </c>
+      <c r="B44" s="135" t="s">
+        <v>82</v>
+      </c>
+      <c r="C44" s="36">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D44" s="36">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E44" s="34">
+        <v>4.2</v>
+      </c>
+      <c r="F44" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="G44" s="34">
+        <v>0.6</v>
+      </c>
+      <c r="H44" s="34">
+        <v>0</v>
+      </c>
+      <c r="I44" s="103">
+        <v>11.5</v>
+      </c>
+      <c r="J44" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="M44" s="70"/>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A45" s="33">
+        <v>2022</v>
+      </c>
+      <c r="B45" s="135" t="s">
+        <v>78</v>
+      </c>
+      <c r="C45" s="35">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D45" s="35">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E45" s="34">
+        <v>5</v>
+      </c>
+      <c r="F45" s="34" t="s">
+        <v>106</v>
+      </c>
+      <c r="G45" s="34">
+        <v>0.7</v>
+      </c>
+      <c r="H45" s="34">
+        <v>0</v>
+      </c>
+      <c r="I45" s="103">
+        <v>12.9</v>
+      </c>
+      <c r="J45" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="M45" s="70"/>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A46" s="33">
+        <v>2022</v>
+      </c>
+      <c r="B46" s="135" t="s">
+        <v>80</v>
+      </c>
+      <c r="C46" s="36">
+        <v>6.3</v>
+      </c>
+      <c r="D46" s="36">
+        <v>2.7</v>
+      </c>
+      <c r="E46" s="34">
+        <v>6.2</v>
+      </c>
+      <c r="F46" s="34" t="s">
+        <v>106</v>
+      </c>
+      <c r="G46" s="34">
+        <v>0.8</v>
+      </c>
+      <c r="H46" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="I46" s="103">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="J46" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="M46" s="70"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A47" s="33">
+        <v>2022</v>
+      </c>
+      <c r="B47" s="135" t="s">
+        <v>81</v>
+      </c>
+      <c r="C47" s="35">
+        <v>7.1</v>
+      </c>
+      <c r="D47" s="35">
+        <v>4.2</v>
+      </c>
+      <c r="E47" s="34">
+        <v>7</v>
+      </c>
+      <c r="F47" s="34">
+        <v>0.3</v>
+      </c>
+      <c r="G47" s="34">
+        <v>0.8</v>
+      </c>
+      <c r="H47" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="I47" s="103">
+        <v>19.7</v>
+      </c>
+      <c r="J47" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="M47" s="70"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A48" s="33">
+        <v>2022</v>
+      </c>
+      <c r="B48" s="135" t="s">
+        <v>82</v>
+      </c>
+      <c r="C48" s="36">
+        <v>7.7</v>
+      </c>
+      <c r="D48" s="36">
+        <v>5.4</v>
+      </c>
+      <c r="E48" s="34">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F48" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="G48" s="34">
+        <v>0.9</v>
+      </c>
+      <c r="H48" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="I48" s="103">
+        <v>22.7</v>
+      </c>
+      <c r="J48" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="M48" s="70"/>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A49" s="33">
+        <v>2023</v>
+      </c>
+      <c r="B49" s="135" t="s">
+        <v>78</v>
+      </c>
+      <c r="C49" s="35">
+        <v>6.8</v>
+      </c>
+      <c r="D49" s="35">
+        <v>6.1</v>
+      </c>
+      <c r="E49" s="34">
+        <v>9.6</v>
+      </c>
+      <c r="F49" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="G49" s="34">
+        <v>0.9</v>
+      </c>
+      <c r="H49" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="I49" s="103">
+        <v>23.8</v>
+      </c>
+      <c r="J49" s="103">
+        <v>0.2</v>
+      </c>
+      <c r="L49" s="130"/>
+      <c r="M49" s="130"/>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A50" s="33">
+        <v>2023</v>
+      </c>
+      <c r="B50" s="135" t="s">
+        <v>80</v>
+      </c>
+      <c r="C50" s="36">
+        <v>7.7</v>
+      </c>
+      <c r="D50" s="36">
+        <v>7</v>
+      </c>
+      <c r="E50" s="34">
+        <v>11.6</v>
+      </c>
+      <c r="F50" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="G50" s="34">
+        <v>1</v>
+      </c>
+      <c r="H50" s="34">
+        <v>0.3</v>
+      </c>
+      <c r="I50" s="103">
+        <v>27.6</v>
+      </c>
+      <c r="J50" s="103">
+        <v>0.4</v>
+      </c>
+      <c r="L50" s="130"/>
+      <c r="M50" s="130"/>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A51" s="33">
+        <v>2023</v>
+      </c>
+      <c r="B51" s="135" t="s">
+        <v>81</v>
+      </c>
+      <c r="C51" s="35">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="D51" s="35">
+        <v>6.8</v>
+      </c>
+      <c r="E51" s="34">
+        <v>15</v>
+      </c>
+      <c r="F51" s="34">
+        <v>1.6</v>
+      </c>
+      <c r="G51" s="34">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H51" s="34">
+        <v>0.3</v>
+      </c>
+      <c r="I51" s="103">
+        <v>33.5</v>
+      </c>
+      <c r="J51" s="103">
+        <v>1.2</v>
+      </c>
+      <c r="L51" s="130"/>
+      <c r="M51" s="130"/>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A52" s="33">
+        <v>2023</v>
+      </c>
+      <c r="B52" s="135" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="36">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="D52" s="36">
+        <v>7.5</v>
+      </c>
+      <c r="E52" s="34">
+        <v>17.5</v>
+      </c>
+      <c r="F52" s="34">
+        <v>0.8</v>
+      </c>
+      <c r="G52" s="34">
+        <v>1.3</v>
+      </c>
+      <c r="H52" s="34">
+        <v>0.3</v>
+      </c>
+      <c r="I52" s="103">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="J52" s="103">
+        <v>1.7</v>
+      </c>
+      <c r="L52" s="130"/>
+      <c r="M52" s="130"/>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A53" s="33">
+        <v>2024</v>
+      </c>
+      <c r="B53" s="135" t="s">
+        <v>78</v>
+      </c>
+      <c r="C53" s="35">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="D53" s="35">
+        <v>7.9</v>
+      </c>
+      <c r="E53" s="34">
+        <v>18.8</v>
+      </c>
+      <c r="F53" s="34">
+        <v>0.8</v>
+      </c>
+      <c r="G53" s="34">
+        <v>1.4</v>
+      </c>
+      <c r="H53" s="34">
+        <v>0.3</v>
+      </c>
+      <c r="I53" s="103">
+        <v>38.6</v>
+      </c>
+      <c r="J53" s="103">
+        <v>1.9</v>
+      </c>
+      <c r="L53" s="130"/>
+      <c r="M53" s="130"/>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A54" s="33">
+        <v>2024</v>
+      </c>
+      <c r="B54" s="135" t="s">
+        <v>80</v>
+      </c>
+      <c r="C54" s="36">
+        <v>9</v>
+      </c>
+      <c r="D54" s="36">
+        <v>8</v>
+      </c>
+      <c r="E54" s="34">
+        <v>21.7</v>
+      </c>
+      <c r="F54" s="34">
+        <v>1</v>
+      </c>
+      <c r="G54" s="34">
+        <v>1.4</v>
+      </c>
+      <c r="H54" s="34">
+        <v>0.3</v>
+      </c>
+      <c r="I54" s="103">
+        <v>41.3</v>
+      </c>
+      <c r="J54" s="103">
+        <v>2.6</v>
+      </c>
+      <c r="L54" s="130"/>
+      <c r="M54" s="130"/>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A55" s="33">
+        <v>2024</v>
+      </c>
+      <c r="B55" s="135" t="s">
+        <v>81</v>
+      </c>
+      <c r="C55" s="35">
+        <v>8.1</v>
+      </c>
+      <c r="D55" s="35">
+        <v>7.4</v>
+      </c>
+      <c r="E55" s="34">
+        <v>25.9</v>
+      </c>
+      <c r="F55" s="34">
+        <v>1.5</v>
+      </c>
+      <c r="G55" s="34">
+        <v>1.6</v>
+      </c>
+      <c r="H55" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="I55" s="103">
+        <v>45</v>
+      </c>
+      <c r="J55" s="103">
+        <v>3.6</v>
+      </c>
+      <c r="L55" s="130"/>
+      <c r="M55" s="130"/>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A56" s="33">
+        <v>2024</v>
+      </c>
+      <c r="B56" s="135" t="s">
+        <v>82</v>
+      </c>
+      <c r="C56" s="36">
+        <v>8.5</v>
+      </c>
+      <c r="D56" s="36">
+        <v>10</v>
+      </c>
+      <c r="E56" s="34">
+        <v>28.5</v>
+      </c>
+      <c r="F56" s="34">
+        <v>0.8</v>
+      </c>
+      <c r="G56" s="34">
+        <v>1.7</v>
+      </c>
+      <c r="H56" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="I56" s="103">
+        <v>49.9</v>
+      </c>
+      <c r="J56" s="103">
+        <v>3.9</v>
+      </c>
+      <c r="L56" s="130"/>
+      <c r="M56" s="130"/>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A57" s="33">
+        <v>2025</v>
+      </c>
+      <c r="B57" s="135" t="s">
+        <v>78</v>
+      </c>
+      <c r="C57" s="35">
+        <v>8.4</v>
+      </c>
+      <c r="D57" s="35">
+        <v>8.1</v>
+      </c>
+      <c r="E57" s="34">
+        <v>26.1</v>
+      </c>
+      <c r="F57" s="34">
+        <v>1.3</v>
+      </c>
+      <c r="G57" s="34">
+        <v>1.8</v>
+      </c>
+      <c r="H57" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="I57" s="103">
+        <v>46</v>
+      </c>
+      <c r="J57" s="103">
+        <v>4.2</v>
+      </c>
+      <c r="L57" s="130"/>
+      <c r="M57" s="130"/>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A58" s="33">
+        <v>2025</v>
+      </c>
+      <c r="B58" s="135" t="s">
+        <v>80</v>
+      </c>
+      <c r="C58" s="36">
+        <v>9.4</v>
+      </c>
+      <c r="D58" s="36">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="E58" s="34">
+        <v>29.2</v>
+      </c>
+      <c r="F58" s="34">
+        <v>0.6</v>
+      </c>
+      <c r="G58" s="34">
+        <v>1.8</v>
+      </c>
+      <c r="H58" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="I58" s="103">
+        <v>51.7</v>
+      </c>
+      <c r="J58" s="103">
+        <v>4.3</v>
+      </c>
+      <c r="L58" s="130"/>
+      <c r="M58" s="130"/>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A59" s="33">
+        <v>2025</v>
+      </c>
+      <c r="B59" s="135" t="s">
+        <v>81</v>
+      </c>
+      <c r="C59" s="36">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="D59" s="36">
+        <v>10.8</v>
+      </c>
+      <c r="E59" s="34">
+        <v>33</v>
+      </c>
+      <c r="F59" s="34">
+        <v>0.9</v>
+      </c>
+      <c r="G59" s="34">
+        <v>1.8</v>
+      </c>
+      <c r="H59" s="34">
+        <v>0.5</v>
+      </c>
+      <c r="I59" s="103">
+        <v>56.8</v>
+      </c>
+      <c r="J59" s="103">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="L59" s="130"/>
+      <c r="M59" s="130"/>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A60" s="30">
+        <v>2025</v>
+      </c>
+      <c r="B60" s="136" t="s">
+        <v>82</v>
+      </c>
+      <c r="C60" s="70">
+        <v>9.4</v>
+      </c>
+      <c r="D60" s="70">
+        <v>9.4</v>
+      </c>
+      <c r="E60" s="34">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="F60" s="34">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G60" s="70">
+        <v>2</v>
+      </c>
+      <c r="H60" s="70">
+        <v>0.4</v>
+      </c>
+      <c r="I60" s="103">
+        <v>60.7</v>
+      </c>
+      <c r="J60" s="103">
+        <v>4.8</v>
+      </c>
+      <c r="L60" s="130"/>
+      <c r="M60" s="130"/>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A61" s="30">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="136" t="s">
+        <v>78</v>
+      </c>
+      <c r="C61" s="70">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D61" s="70">
+        <v>7.3</v>
+      </c>
+      <c r="E61" s="34">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="F61" s="34">
+        <v>1.7</v>
+      </c>
+      <c r="G61" s="70">
+        <v>2.1</v>
+      </c>
+      <c r="H61" s="125">
+        <v>0.5</v>
+      </c>
+      <c r="I61" s="103">
+        <v>56.5</v>
+      </c>
+      <c r="J61" s="103">
+        <v>5.5</v>
+      </c>
+      <c r="L61" s="130"/>
+      <c r="M61" s="130"/>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A62" s="30">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="136" t="s">
+        <v>80</v>
+      </c>
+      <c r="C62" s="70">
+        <v>8.9</v>
+      </c>
+      <c r="D62" s="70">
+        <v>7.9</v>
+      </c>
+      <c r="E62" s="34">
+        <v>39.6</v>
+      </c>
+      <c r="F62" s="34">
+        <v>2</v>
+      </c>
+      <c r="G62" s="70">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H62" s="125">
+        <v>0.4</v>
+      </c>
+      <c r="I62" s="103">
+        <v>61.2</v>
+      </c>
+      <c r="J62" s="103">
+        <v>6</v>
+      </c>
+      <c r="L62" s="130"/>
+      <c r="M62" s="130"/>
+    </row>
+    <row r="63" spans="1:13" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A63" s="37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B63" s="137"/>
+      <c r="C63" s="38">
+        <v>243</v>
+      </c>
+      <c r="D63" s="38">
+        <v>67</v>
+      </c>
+      <c r="E63" s="38">
+        <v>79</v>
+      </c>
+      <c r="F63" s="38">
+        <v>23</v>
+      </c>
+      <c r="G63" s="38">
+        <v>43</v>
+      </c>
+      <c r="H63" s="38">
+        <v>47</v>
+      </c>
+      <c r="I63" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="J63" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A64" s="37"/>
+      <c r="B64" s="38"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38"/>
+      <c r="E64" s="38"/>
+      <c r="F64" s="38"/>
+      <c r="G64" s="38"/>
+      <c r="H64" s="38"/>
+      <c r="I64" s="38"/>
+      <c r="J64" s="38"/>
+    </row>
+    <row r="66" spans="7:9" x14ac:dyDescent="0.3">
+      <c r="H66" s="79"/>
+    </row>
+    <row r="67" spans="7:9" x14ac:dyDescent="0.3">
+      <c r="I67" s="70"/>
+    </row>
+    <row r="69" spans="7:9" x14ac:dyDescent="0.3">
+      <c r="G69" s="122"/>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A87" s="268" t="s">
+        <v>108</v>
+      </c>
+      <c r="B87" s="268"/>
+      <c r="C87" s="268"/>
+      <c r="D87" s="268"/>
+      <c r="E87" s="268"/>
+      <c r="F87" s="268"/>
+      <c r="G87" s="268"/>
+      <c r="H87" s="268"/>
+      <c r="I87" s="268"/>
+      <c r="J87" s="268"/>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A88" s="269" t="s">
+        <v>109</v>
+      </c>
+      <c r="B88" s="269"/>
+      <c r="C88" s="269"/>
+      <c r="D88" s="269"/>
+      <c r="E88" s="269"/>
+      <c r="F88" s="269"/>
+      <c r="G88" s="269"/>
+      <c r="H88" s="269"/>
+      <c r="I88" s="269"/>
+      <c r="J88" s="269"/>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A89" s="39"/>
+      <c r="B89" s="39"/>
+      <c r="C89" s="39"/>
+      <c r="D89" s="39"/>
+      <c r="E89" s="39"/>
+      <c r="F89" s="39"/>
+      <c r="G89" s="39"/>
+      <c r="H89" s="39"/>
+      <c r="I89" s="39"/>
+      <c r="J89" s="39"/>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A90" s="268" t="s">
+        <v>85</v>
+      </c>
+      <c r="B90" s="268"/>
+      <c r="C90" s="268"/>
+      <c r="D90" s="268"/>
+      <c r="E90" s="268"/>
+      <c r="F90" s="268"/>
+      <c r="G90" s="268"/>
+      <c r="H90" s="268"/>
+      <c r="I90" s="268"/>
+      <c r="J90" s="268"/>
+    </row>
+    <row r="91" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A91" s="265" t="s">
+        <v>110</v>
+      </c>
+      <c r="B91" s="265"/>
+      <c r="C91" s="265"/>
+      <c r="D91" s="265"/>
+      <c r="E91" s="265"/>
+      <c r="F91" s="265"/>
+      <c r="G91" s="265"/>
+      <c r="H91" s="265"/>
+      <c r="I91" s="265"/>
+      <c r="J91" s="265"/>
+    </row>
+    <row r="92" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A92" s="265"/>
+      <c r="B92" s="265"/>
+      <c r="C92" s="265"/>
+      <c r="D92" s="265"/>
+      <c r="E92" s="265"/>
+      <c r="F92" s="265"/>
+      <c r="G92" s="265"/>
+      <c r="H92" s="265"/>
+      <c r="I92" s="265"/>
+      <c r="J92" s="265"/>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A93" s="264" t="s">
+        <v>111</v>
+      </c>
+      <c r="B93" s="264"/>
+      <c r="C93" s="264"/>
+      <c r="D93" s="264"/>
+      <c r="E93" s="264"/>
+      <c r="F93" s="264"/>
+      <c r="G93" s="264"/>
+      <c r="H93" s="264"/>
+      <c r="I93" s="264"/>
+      <c r="J93" s="264"/>
+    </row>
+    <row r="94" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="262" t="s">
+        <v>112</v>
+      </c>
+      <c r="B94" s="262"/>
+      <c r="C94" s="262"/>
+      <c r="D94" s="262"/>
+      <c r="E94" s="262"/>
+      <c r="F94" s="262"/>
+      <c r="G94" s="262"/>
+      <c r="H94" s="262"/>
+      <c r="I94" s="262"/>
+      <c r="J94" s="262"/>
+    </row>
+    <row r="95" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="262" t="s">
+        <v>113</v>
+      </c>
+      <c r="B95" s="262"/>
+      <c r="C95" s="262"/>
+      <c r="D95" s="262"/>
+      <c r="E95" s="262"/>
+      <c r="F95" s="262"/>
+      <c r="G95" s="262"/>
+      <c r="H95" s="262"/>
+      <c r="I95" s="262"/>
+      <c r="J95" s="262"/>
+    </row>
+    <row r="96" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="262" t="s">
+        <v>114</v>
+      </c>
+      <c r="B96" s="262"/>
+      <c r="C96" s="262"/>
+      <c r="D96" s="262"/>
+      <c r="E96" s="262"/>
+      <c r="F96" s="262"/>
+      <c r="G96" s="262"/>
+      <c r="H96" s="262"/>
+      <c r="I96" s="262"/>
+      <c r="J96" s="262"/>
+    </row>
+    <row r="97" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="262" t="s">
+        <v>115</v>
+      </c>
+      <c r="B97" s="262"/>
+      <c r="C97" s="262"/>
+      <c r="D97" s="262"/>
+      <c r="E97" s="262"/>
+      <c r="F97" s="262"/>
+      <c r="G97" s="262"/>
+      <c r="H97" s="262"/>
+      <c r="I97" s="262"/>
+      <c r="J97" s="262"/>
+    </row>
+    <row r="98" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="262" t="s">
+        <v>116</v>
+      </c>
+      <c r="B98" s="262"/>
+      <c r="C98" s="262"/>
+      <c r="D98" s="262"/>
+      <c r="E98" s="262"/>
+      <c r="F98" s="262"/>
+      <c r="G98" s="262"/>
+      <c r="H98" s="262"/>
+      <c r="I98" s="262"/>
+      <c r="J98" s="262"/>
+    </row>
+    <row r="99" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="262" t="s">
+        <v>117</v>
+      </c>
+      <c r="B99" s="262"/>
+      <c r="C99" s="262"/>
+      <c r="D99" s="262"/>
+      <c r="E99" s="262"/>
+      <c r="F99" s="262"/>
+      <c r="G99" s="262"/>
+      <c r="H99" s="262"/>
+      <c r="I99" s="262"/>
+      <c r="J99" s="262"/>
+    </row>
+    <row r="100" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="263" t="s">
+        <v>118</v>
+      </c>
+      <c r="B100" s="263"/>
+      <c r="C100" s="263"/>
+      <c r="D100" s="263"/>
+      <c r="E100" s="263"/>
+      <c r="F100" s="263"/>
+      <c r="G100" s="263"/>
+      <c r="H100" s="263"/>
+      <c r="I100" s="263"/>
+      <c r="J100" s="263"/>
+    </row>
+    <row r="101" spans="1:10" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="263" t="s">
+        <v>119</v>
+      </c>
+      <c r="B101" s="263"/>
+      <c r="C101" s="263"/>
+      <c r="D101" s="263"/>
+      <c r="E101" s="263"/>
+      <c r="F101" s="263"/>
+      <c r="G101" s="263"/>
+      <c r="H101" s="263"/>
+      <c r="I101" s="263"/>
+      <c r="J101" s="263"/>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="A91:J92"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A87:J87"/>
+    <mergeCell ref="A88:J88"/>
+    <mergeCell ref="A90:J90"/>
+    <mergeCell ref="A99:J99"/>
+    <mergeCell ref="A101:J101"/>
+    <mergeCell ref="A93:J93"/>
+    <mergeCell ref="A94:J94"/>
+    <mergeCell ref="A95:J95"/>
+    <mergeCell ref="A96:J96"/>
+    <mergeCell ref="A97:J97"/>
+    <mergeCell ref="A98:J98"/>
+    <mergeCell ref="A100:J100"/>
+  </mergeCells>
+  <phoneticPr fontId="44" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{5336120A-6C72-483C-B7BE-4C797323A28D}"/>
+  </hyperlinks>
+  <printOptions headings="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
+    <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
+OFFICIAL</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C30D44A-43A0-4732-8B7F-422EB2A13911}">
   <dimension ref="A1:I44"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="14.77734375" style="36" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="8.6640625" style="36"/>
+    <col min="1" max="1" width="15.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.44140625" style="30" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21.44140625" style="30" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="27.5546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="36" style="30" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="23.109375" style="30" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="8.5546875" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="47" customFormat="1" x14ac:dyDescent="0.3">
-[...24 lines deleted...]
-      <c r="G3" s="187"/>
+    <row r="1" spans="1:9" s="39" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="40" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" ht="25.8" x14ac:dyDescent="0.3">
+      <c r="A2" s="266" t="s">
+        <v>120</v>
+      </c>
+      <c r="B2" s="266"/>
+      <c r="C2" s="266"/>
+      <c r="D2" s="266"/>
+      <c r="E2" s="266"/>
+      <c r="F2" s="266"/>
+      <c r="G2" s="266"/>
+    </row>
+    <row r="3" spans="1:9" s="31" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="267" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="267"/>
+      <c r="C3" s="267"/>
+      <c r="D3" s="267"/>
+      <c r="E3" s="267"/>
+      <c r="F3" s="267"/>
+      <c r="G3" s="267"/>
     </row>
     <row r="4" spans="1:9" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="132" t="s">
-[...18 lines deleted...]
-        <v>79</v>
+      <c r="A4" s="119" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="D4" s="22" t="s">
+        <v>99</v>
+      </c>
+      <c r="E4" s="22" t="s">
+        <v>121</v>
+      </c>
+      <c r="F4" s="142" t="s">
+        <v>98</v>
+      </c>
+      <c r="G4" s="22" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="15" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="39">
+      <c r="A5" s="234">
         <v>2025</v>
       </c>
-      <c r="B5" s="40" t="s">
+      <c r="B5" s="235" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" s="236">
+        <v>6.5</v>
+      </c>
+      <c r="D5" s="236">
+        <v>0.1</v>
+      </c>
+      <c r="E5" s="237">
+        <v>0.2</v>
+      </c>
+      <c r="F5" s="237">
+        <v>0</v>
+      </c>
+      <c r="G5" s="103">
+        <v>6.9</v>
+      </c>
+      <c r="I5" s="83"/>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A6" s="234">
+        <v>2025</v>
+      </c>
+      <c r="B6" s="235" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="236">
+        <v>6.6</v>
+      </c>
+      <c r="D6" s="236">
+        <v>0.1</v>
+      </c>
+      <c r="E6" s="237">
+        <v>0.2</v>
+      </c>
+      <c r="F6" s="237">
+        <v>0</v>
+      </c>
+      <c r="G6" s="103">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A7" s="234">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="235" t="s">
         <v>81</v>
       </c>
-      <c r="C5" s="42">
-[...11 lines deleted...]
-      <c r="G5" s="116">
+      <c r="C7" s="236">
+        <v>6.4</v>
+      </c>
+      <c r="D7" s="236">
+        <v>0.3</v>
+      </c>
+      <c r="E7" s="237">
+        <v>0.2</v>
+      </c>
+      <c r="F7" s="237" t="s">
+        <v>106</v>
+      </c>
+      <c r="G7" s="103">
         <v>6.9</v>
       </c>
-      <c r="I5" s="95"/>
-[...2 lines deleted...]
-      <c r="A6" s="39">
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A8" s="234">
         <v>2025</v>
       </c>
-      <c r="B6" s="40" t="s">
-[...14 lines deleted...]
-      <c r="G6" s="116">
+      <c r="B8" s="235" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" s="237">
+        <v>5.9</v>
+      </c>
+      <c r="D8" s="237">
+        <v>0.8</v>
+      </c>
+      <c r="E8" s="237">
+        <v>0.3</v>
+      </c>
+      <c r="F8" s="237">
+        <v>0</v>
+      </c>
+      <c r="G8" s="103">
         <v>6.9</v>
       </c>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
-[...26 lines deleted...]
-      <c r="B8" s="40" t="s">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A9" s="234">
+        <v>2026</v>
+      </c>
+      <c r="B9" s="235" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="237">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="D9" s="237">
+        <v>0.8</v>
+      </c>
+      <c r="E9" s="237">
+        <v>0.5</v>
+      </c>
+      <c r="F9" s="237">
+        <v>0</v>
+      </c>
+      <c r="G9" s="103">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A10" s="234">
+        <v>2026</v>
+      </c>
+      <c r="B10" s="235" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="237">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="D10" s="237">
+        <v>0.8</v>
+      </c>
+      <c r="E10" s="237">
+        <v>0.4</v>
+      </c>
+      <c r="F10" s="237">
+        <v>0</v>
+      </c>
+      <c r="G10" s="103">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A11" s="238" t="s">
+        <v>122</v>
+      </c>
+      <c r="B11" s="239"/>
+      <c r="C11" s="12">
+        <v>61</v>
+      </c>
+      <c r="D11" s="12">
+        <v>6</v>
+      </c>
+      <c r="E11" s="12">
+        <v>8</v>
+      </c>
+      <c r="F11" s="12">
+        <v>0</v>
+      </c>
+      <c r="G11" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="G15" s="79"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="G16" s="83"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A34" s="268" t="s">
+        <v>123</v>
+      </c>
+      <c r="B34" s="268"/>
+      <c r="C34" s="268"/>
+      <c r="D34" s="268"/>
+      <c r="E34" s="268"/>
+      <c r="F34" s="268"/>
+      <c r="G34" s="268"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A35" s="269" t="s">
+        <v>124</v>
+      </c>
+      <c r="B35" s="269"/>
+      <c r="C35" s="269"/>
+      <c r="D35" s="269"/>
+      <c r="E35" s="269"/>
+      <c r="F35" s="269"/>
+      <c r="G35" s="269"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A36" s="39"/>
+      <c r="B36" s="39"/>
+      <c r="C36" s="39"/>
+      <c r="D36" s="39"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="39"/>
+      <c r="G36" s="39"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A37" s="268" t="s">
         <v>85</v>
       </c>
-      <c r="C8" s="41">
-[...140 lines deleted...]
-      <c r="G38" s="185"/>
+      <c r="B37" s="268"/>
+      <c r="C37" s="268"/>
+      <c r="D37" s="268"/>
+      <c r="E37" s="268"/>
+      <c r="F37" s="268"/>
+      <c r="G37" s="268"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A38" s="265" t="s">
+        <v>125</v>
+      </c>
+      <c r="B38" s="265"/>
+      <c r="C38" s="265"/>
+      <c r="D38" s="265"/>
+      <c r="E38" s="265"/>
+      <c r="F38" s="265"/>
+      <c r="G38" s="265"/>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A39" s="114"/>
-[...5 lines deleted...]
-      <c r="G39" s="114"/>
+      <c r="A39" s="101"/>
+      <c r="B39" s="101"/>
+      <c r="C39" s="101"/>
+      <c r="D39" s="101"/>
+      <c r="E39" s="101"/>
+      <c r="F39" s="101"/>
+      <c r="G39" s="101"/>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A40" s="184" t="s">
-[...51 lines deleted...]
-      <c r="G44" s="182"/>
+      <c r="A40" s="264" t="s">
+        <v>111</v>
+      </c>
+      <c r="B40" s="264"/>
+      <c r="C40" s="264"/>
+      <c r="D40" s="264"/>
+      <c r="E40" s="264"/>
+      <c r="F40" s="264"/>
+      <c r="G40" s="264"/>
+    </row>
+    <row r="41" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="262" t="s">
+        <v>126</v>
+      </c>
+      <c r="B41" s="262"/>
+      <c r="C41" s="262"/>
+      <c r="D41" s="262"/>
+      <c r="E41" s="262"/>
+      <c r="F41" s="262"/>
+      <c r="G41" s="262"/>
+    </row>
+    <row r="42" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="262" t="s">
+        <v>127</v>
+      </c>
+      <c r="B42" s="262"/>
+      <c r="C42" s="262"/>
+      <c r="D42" s="262"/>
+      <c r="E42" s="262"/>
+      <c r="F42" s="262"/>
+      <c r="G42" s="262"/>
+    </row>
+    <row r="43" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="262" t="s">
+        <v>128</v>
+      </c>
+      <c r="B43" s="262"/>
+      <c r="C43" s="262"/>
+      <c r="D43" s="262"/>
+      <c r="E43" s="262"/>
+      <c r="F43" s="262"/>
+      <c r="G43" s="262"/>
+    </row>
+    <row r="44" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="262" t="s">
+        <v>129</v>
+      </c>
+      <c r="B44" s="262"/>
+      <c r="C44" s="262"/>
+      <c r="D44" s="262"/>
+      <c r="E44" s="262"/>
+      <c r="F44" s="262"/>
+      <c r="G44" s="262"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A40:G40"/>
     <mergeCell ref="A41:G41"/>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="A38:G38"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A34:G34"/>
     <mergeCell ref="A35:G35"/>
     <mergeCell ref="A37:G37"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{BB2CECE3-189B-48E4-98B6-679B9A3131BB}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
     <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
 OFFICIAL</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-[...32214 lines deleted...]
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC417C18-47EB-4D31-9AA8-DD96094A4CD2}">
-  <dimension ref="A1:I88"/>
+  <dimension ref="A1:I87"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="14.77734375" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="19.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="15.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="34.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="36.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="37.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="12" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="21" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="12.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-[...24 lines deleted...]
-      <c r="G3" s="192"/>
+    <row r="1" spans="1:7" s="12" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A1" s="43" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="25.8" x14ac:dyDescent="0.3">
+      <c r="A2" s="271" t="s">
+        <v>130</v>
+      </c>
+      <c r="B2" s="271"/>
+      <c r="C2" s="271"/>
+      <c r="D2" s="271"/>
+      <c r="E2" s="271"/>
+      <c r="F2" s="271"/>
+      <c r="G2" s="271"/>
+    </row>
+    <row r="3" spans="1:7" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A3" s="256" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="256"/>
+      <c r="C3" s="256"/>
+      <c r="D3" s="256"/>
+      <c r="E3" s="256"/>
+      <c r="F3" s="256"/>
+      <c r="G3" s="256"/>
     </row>
     <row r="4" spans="1:7" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="54" t="s">
-[...18 lines deleted...]
-        <v>111</v>
+      <c r="A4" s="46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="47" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="D4" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="E4" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="F4" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="G4" s="22" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="80">
+      <c r="A5" s="72">
         <v>2014</v>
       </c>
-      <c r="B5" s="81" t="s">
+      <c r="B5" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" s="84">
+        <v>0</v>
+      </c>
+      <c r="D5" s="84">
+        <v>0</v>
+      </c>
+      <c r="E5" s="84">
+        <v>0</v>
+      </c>
+      <c r="F5" s="88">
+        <v>0</v>
+      </c>
+      <c r="G5" s="86" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="72">
+        <v>2014</v>
+      </c>
+      <c r="B6" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="85">
+        <v>0</v>
+      </c>
+      <c r="D6" s="85">
+        <v>0</v>
+      </c>
+      <c r="E6" s="85">
+        <v>0</v>
+      </c>
+      <c r="F6" s="88">
+        <v>0</v>
+      </c>
+      <c r="G6" s="86" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A7" s="72">
+        <v>2014</v>
+      </c>
+      <c r="B7" s="164" t="s">
         <v>81</v>
       </c>
-      <c r="C5" s="96">
-[...11 lines deleted...]
-      <c r="G5" s="98" t="s">
+      <c r="C7" s="84">
+        <v>430</v>
+      </c>
+      <c r="D7" s="84">
+        <v>0</v>
+      </c>
+      <c r="E7" s="84">
+        <v>0</v>
+      </c>
+      <c r="F7" s="88">
+        <v>430</v>
+      </c>
+      <c r="G7" s="86" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A8" s="72">
+        <v>2014</v>
+      </c>
+      <c r="B8" s="164" t="s">
         <v>82</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G6" s="98" t="s">
+      <c r="C8" s="85">
+        <v>0</v>
+      </c>
+      <c r="D8" s="85">
+        <v>0</v>
+      </c>
+      <c r="E8" s="85">
+        <v>0</v>
+      </c>
+      <c r="F8" s="88">
+        <v>0</v>
+      </c>
+      <c r="G8" s="90">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A9" s="72">
+        <v>2015</v>
+      </c>
+      <c r="B9" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="84">
+        <v>0</v>
+      </c>
+      <c r="D9" s="84">
+        <v>0</v>
+      </c>
+      <c r="E9" s="84">
+        <v>0</v>
+      </c>
+      <c r="F9" s="88">
+        <v>0</v>
+      </c>
+      <c r="G9" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A10" s="72">
+        <v>2015</v>
+      </c>
+      <c r="B10" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="85">
+        <v>24332</v>
+      </c>
+      <c r="D10" s="85">
+        <v>0</v>
+      </c>
+      <c r="E10" s="85">
+        <v>0</v>
+      </c>
+      <c r="F10" s="88">
+        <v>24332</v>
+      </c>
+      <c r="G10" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A11" s="72">
+        <v>2015</v>
+      </c>
+      <c r="B11" s="164" t="s">
+        <v>81</v>
+      </c>
+      <c r="C11" s="84">
+        <v>100</v>
+      </c>
+      <c r="D11" s="84">
+        <v>0</v>
+      </c>
+      <c r="E11" s="84">
+        <v>0</v>
+      </c>
+      <c r="F11" s="88">
+        <v>100</v>
+      </c>
+      <c r="G11" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A12" s="72">
+        <v>2015</v>
+      </c>
+      <c r="B12" s="164" t="s">
         <v>82</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G7" s="98" t="s">
+      <c r="C12" s="85">
+        <v>810</v>
+      </c>
+      <c r="D12" s="85">
+        <v>0</v>
+      </c>
+      <c r="E12" s="85">
+        <v>0</v>
+      </c>
+      <c r="F12" s="88">
+        <v>810</v>
+      </c>
+      <c r="G12" s="90">
+        <v>25242</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A13" s="72">
+        <v>2016</v>
+      </c>
+      <c r="B13" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="84">
+        <v>0</v>
+      </c>
+      <c r="D13" s="84">
+        <v>0</v>
+      </c>
+      <c r="E13" s="84">
+        <v>50</v>
+      </c>
+      <c r="F13" s="88">
+        <v>50</v>
+      </c>
+      <c r="G13" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A14" s="72">
+        <v>2016</v>
+      </c>
+      <c r="B14" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" s="85">
+        <v>42302</v>
+      </c>
+      <c r="D14" s="85">
+        <v>0</v>
+      </c>
+      <c r="E14" s="85">
+        <v>4862</v>
+      </c>
+      <c r="F14" s="88">
+        <v>47164</v>
+      </c>
+      <c r="G14" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A15" s="72">
+        <v>2016</v>
+      </c>
+      <c r="B15" s="164" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="84">
+        <v>2403</v>
+      </c>
+      <c r="D15" s="84">
+        <v>0</v>
+      </c>
+      <c r="E15" s="84">
+        <v>10416</v>
+      </c>
+      <c r="F15" s="88">
+        <v>12819</v>
+      </c>
+      <c r="G15" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A16" s="72">
+        <v>2016</v>
+      </c>
+      <c r="B16" s="164" t="s">
         <v>82</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="81" t="s">
+      <c r="C16" s="85">
+        <v>26848</v>
+      </c>
+      <c r="D16" s="85">
+        <v>0</v>
+      </c>
+      <c r="E16" s="85">
+        <v>42564</v>
+      </c>
+      <c r="F16" s="88">
+        <v>69412</v>
+      </c>
+      <c r="G16" s="90">
+        <v>129445</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A17" s="72">
+        <v>2017</v>
+      </c>
+      <c r="B17" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="84">
+        <v>738</v>
+      </c>
+      <c r="D17" s="84">
+        <v>0</v>
+      </c>
+      <c r="E17" s="84">
+        <v>12680</v>
+      </c>
+      <c r="F17" s="88">
+        <v>13418</v>
+      </c>
+      <c r="G17" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A18" s="72">
+        <v>2017</v>
+      </c>
+      <c r="B18" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="85">
+        <v>42143</v>
+      </c>
+      <c r="D18" s="85">
+        <v>0</v>
+      </c>
+      <c r="E18" s="85">
+        <v>0</v>
+      </c>
+      <c r="F18" s="88">
+        <v>42143</v>
+      </c>
+      <c r="G18" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A19" s="72">
+        <v>2017</v>
+      </c>
+      <c r="B19" s="164" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="84">
+        <v>24966</v>
+      </c>
+      <c r="D19" s="84">
+        <v>0</v>
+      </c>
+      <c r="E19" s="84">
+        <v>0</v>
+      </c>
+      <c r="F19" s="88">
+        <v>24966</v>
+      </c>
+      <c r="G19" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A20" s="72">
+        <v>2017</v>
+      </c>
+      <c r="B20" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="85">
+        <v>27206</v>
+      </c>
+      <c r="D20" s="85">
+        <v>0</v>
+      </c>
+      <c r="E20" s="85">
+        <v>8118</v>
+      </c>
+      <c r="F20" s="88">
+        <v>35324</v>
+      </c>
+      <c r="G20" s="90">
+        <v>115851</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A21" s="72">
+        <v>2018</v>
+      </c>
+      <c r="B21" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="84">
+        <v>2281</v>
+      </c>
+      <c r="D21" s="84">
+        <v>0</v>
+      </c>
+      <c r="E21" s="84">
+        <v>0</v>
+      </c>
+      <c r="F21" s="88">
+        <v>2281</v>
+      </c>
+      <c r="G21" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A22" s="72">
+        <v>2018</v>
+      </c>
+      <c r="B22" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="85">
+        <v>34911</v>
+      </c>
+      <c r="D22" s="85">
+        <v>211159</v>
+      </c>
+      <c r="E22" s="85">
+        <v>46696</v>
+      </c>
+      <c r="F22" s="88">
+        <v>292766</v>
+      </c>
+      <c r="G22" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A23" s="72">
+        <v>2018</v>
+      </c>
+      <c r="B23" s="164" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="84">
+        <v>14474</v>
+      </c>
+      <c r="D23" s="84">
+        <v>8356</v>
+      </c>
+      <c r="E23" s="84">
+        <v>45275</v>
+      </c>
+      <c r="F23" s="88">
+        <v>68105</v>
+      </c>
+      <c r="G23" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A24" s="72">
+        <v>2018</v>
+      </c>
+      <c r="B24" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="85">
+        <v>124772</v>
+      </c>
+      <c r="D24" s="85">
+        <v>0</v>
+      </c>
+      <c r="E24" s="85">
+        <v>39796</v>
+      </c>
+      <c r="F24" s="88">
+        <v>164568</v>
+      </c>
+      <c r="G24" s="90">
+        <v>527720</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A25" s="72">
+        <v>2019</v>
+      </c>
+      <c r="B25" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="84">
+        <v>11548</v>
+      </c>
+      <c r="D25" s="84">
+        <v>9781</v>
+      </c>
+      <c r="E25" s="84">
+        <v>17458</v>
+      </c>
+      <c r="F25" s="88">
+        <v>38787</v>
+      </c>
+      <c r="G25" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A26" s="72">
+        <v>2019</v>
+      </c>
+      <c r="B26" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="85">
+        <v>41293</v>
+      </c>
+      <c r="D26" s="85">
+        <v>0</v>
+      </c>
+      <c r="E26" s="85">
+        <v>69985</v>
+      </c>
+      <c r="F26" s="88">
+        <v>111278</v>
+      </c>
+      <c r="G26" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A27" s="72">
+        <v>2019</v>
+      </c>
+      <c r="B27" s="164" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="84">
+        <v>57396</v>
+      </c>
+      <c r="D27" s="84">
+        <v>18174</v>
+      </c>
+      <c r="E27" s="84">
+        <v>57099</v>
+      </c>
+      <c r="F27" s="88">
+        <v>132669</v>
+      </c>
+      <c r="G27" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A28" s="72">
+        <v>2019</v>
+      </c>
+      <c r="B28" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="85">
+        <v>190662</v>
+      </c>
+      <c r="D28" s="85">
+        <v>0</v>
+      </c>
+      <c r="E28" s="85">
+        <v>3482</v>
+      </c>
+      <c r="F28" s="88">
+        <v>194144</v>
+      </c>
+      <c r="G28" s="90">
+        <v>476878</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A29" s="72">
+        <v>2020</v>
+      </c>
+      <c r="B29" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="84">
+        <v>80712</v>
+      </c>
+      <c r="D29" s="84">
+        <v>0</v>
+      </c>
+      <c r="E29" s="84">
+        <v>34131</v>
+      </c>
+      <c r="F29" s="88">
+        <v>114843</v>
+      </c>
+      <c r="G29" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A30" s="72">
+        <v>2020</v>
+      </c>
+      <c r="B30" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="85">
+        <v>70048</v>
+      </c>
+      <c r="D30" s="85">
+        <v>14343</v>
+      </c>
+      <c r="E30" s="85">
+        <v>121628</v>
+      </c>
+      <c r="F30" s="88">
+        <v>206019</v>
+      </c>
+      <c r="G30" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A31" s="72">
+        <v>2020</v>
+      </c>
+      <c r="B31" s="164" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="84">
+        <v>183220</v>
+      </c>
+      <c r="D31" s="84">
+        <v>0</v>
+      </c>
+      <c r="E31" s="84">
+        <v>32800</v>
+      </c>
+      <c r="F31" s="88">
+        <v>216020</v>
+      </c>
+      <c r="G31" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A32" s="72">
+        <v>2020</v>
+      </c>
+      <c r="B32" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="C32" s="85">
+        <v>158832</v>
+      </c>
+      <c r="D32" s="85">
+        <v>65668</v>
+      </c>
+      <c r="E32" s="85">
+        <v>79575</v>
+      </c>
+      <c r="F32" s="88">
+        <v>304075</v>
+      </c>
+      <c r="G32" s="90">
+        <v>840957</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A33" s="72">
+        <v>2021</v>
+      </c>
+      <c r="B33" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="84">
+        <v>162555</v>
+      </c>
+      <c r="D33" s="84">
+        <v>0</v>
+      </c>
+      <c r="E33" s="84">
+        <v>11934</v>
+      </c>
+      <c r="F33" s="88">
+        <v>174489</v>
+      </c>
+      <c r="G33" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A34" s="72">
+        <v>2021</v>
+      </c>
+      <c r="B34" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="85">
+        <v>199107</v>
+      </c>
+      <c r="D34" s="85">
+        <v>9973</v>
+      </c>
+      <c r="E34" s="85">
+        <v>17880</v>
+      </c>
+      <c r="F34" s="88">
+        <v>226960</v>
+      </c>
+      <c r="G34" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A35" s="72">
+        <v>2021</v>
+      </c>
+      <c r="B35" s="164" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="84">
+        <v>132698</v>
+      </c>
+      <c r="D35" s="84">
+        <v>50446</v>
+      </c>
+      <c r="E35" s="84">
+        <v>37214</v>
+      </c>
+      <c r="F35" s="88">
+        <v>220358</v>
+      </c>
+      <c r="G35" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A36" s="72">
+        <v>2021</v>
+      </c>
+      <c r="B36" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="85">
+        <v>313712</v>
+      </c>
+      <c r="D36" s="85">
+        <v>3734</v>
+      </c>
+      <c r="E36" s="85">
+        <v>10915</v>
+      </c>
+      <c r="F36" s="88">
+        <v>328361</v>
+      </c>
+      <c r="G36" s="90">
+        <v>950168</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A37" s="107">
+        <v>2022</v>
+      </c>
+      <c r="B37" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="84">
+        <v>187877</v>
+      </c>
+      <c r="D37" s="84">
+        <v>85925</v>
+      </c>
+      <c r="E37" s="84">
+        <v>8976</v>
+      </c>
+      <c r="F37" s="88">
+        <v>282778</v>
+      </c>
+      <c r="G37" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A38" s="72">
+        <v>2022</v>
+      </c>
+      <c r="B38" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="85">
+        <v>286903</v>
+      </c>
+      <c r="D38" s="85">
+        <v>117670</v>
+      </c>
+      <c r="E38" s="85">
+        <v>36804</v>
+      </c>
+      <c r="F38" s="88">
+        <v>441377</v>
+      </c>
+      <c r="G38" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A39" s="72">
+        <v>2022</v>
+      </c>
+      <c r="B39" s="164" t="s">
+        <v>81</v>
+      </c>
+      <c r="C39" s="84">
+        <v>186231</v>
+      </c>
+      <c r="D39" s="84">
+        <v>288987</v>
+      </c>
+      <c r="E39" s="84">
+        <v>1687</v>
+      </c>
+      <c r="F39" s="88">
+        <v>476905</v>
+      </c>
+      <c r="G39" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A40" s="72">
+        <v>2022</v>
+      </c>
+      <c r="B40" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="85">
+        <v>204388</v>
+      </c>
+      <c r="D40" s="85">
+        <v>17240</v>
+      </c>
+      <c r="E40" s="85">
+        <v>56593</v>
+      </c>
+      <c r="F40" s="88">
+        <v>278221</v>
+      </c>
+      <c r="G40" s="90">
+        <v>1479281</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A41" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B41" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C41" s="84">
+        <v>200814</v>
+      </c>
+      <c r="D41" s="84">
+        <v>0</v>
+      </c>
+      <c r="E41" s="84">
+        <v>11128</v>
+      </c>
+      <c r="F41" s="88">
+        <v>211942</v>
+      </c>
+      <c r="G41" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A42" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B42" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C42" s="85">
+        <v>328476</v>
+      </c>
+      <c r="D42" s="85">
+        <v>0</v>
+      </c>
+      <c r="E42" s="85">
+        <v>14488</v>
+      </c>
+      <c r="F42" s="88">
+        <v>342964</v>
+      </c>
+      <c r="G42" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A43" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B43" s="164" t="s">
+        <v>81</v>
+      </c>
+      <c r="C43" s="84">
+        <v>288627</v>
+      </c>
+      <c r="D43" s="84">
+        <v>55093</v>
+      </c>
+      <c r="E43" s="84">
+        <v>43043</v>
+      </c>
+      <c r="F43" s="88">
+        <v>386763</v>
+      </c>
+      <c r="G43" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A44" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B44" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="C44" s="85">
+        <v>347152</v>
+      </c>
+      <c r="D44" s="85">
+        <v>421498</v>
+      </c>
+      <c r="E44" s="85">
+        <v>24463</v>
+      </c>
+      <c r="F44" s="88">
+        <v>793113</v>
+      </c>
+      <c r="G44" s="90">
+        <v>1734782</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A45" s="72">
+        <v>2024</v>
+      </c>
+      <c r="B45" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C45" s="84">
+        <v>193546</v>
+      </c>
+      <c r="D45" s="84">
+        <v>90000</v>
+      </c>
+      <c r="E45" s="84">
+        <v>5599</v>
+      </c>
+      <c r="F45" s="88">
+        <v>289145</v>
+      </c>
+      <c r="G45" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A46" s="72">
+        <v>2024</v>
+      </c>
+      <c r="B46" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C46" s="85">
+        <v>266207</v>
+      </c>
+      <c r="D46" s="85">
+        <v>114804</v>
+      </c>
+      <c r="E46" s="85">
+        <v>34638</v>
+      </c>
+      <c r="F46" s="88">
+        <v>415649</v>
+      </c>
+      <c r="G46" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A47" s="72">
+        <v>2024</v>
+      </c>
+      <c r="B47" s="164" t="s">
+        <v>81</v>
+      </c>
+      <c r="C47" s="84">
+        <v>251453</v>
+      </c>
+      <c r="D47" s="84">
+        <v>29000</v>
+      </c>
+      <c r="E47" s="84">
+        <v>15248</v>
+      </c>
+      <c r="F47" s="88">
+        <v>295701</v>
+      </c>
+      <c r="G47" s="109" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A48" s="72">
+        <v>2024</v>
+      </c>
+      <c r="B48" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="C48" s="85">
+        <v>309564</v>
+      </c>
+      <c r="D48" s="85">
+        <v>0</v>
+      </c>
+      <c r="E48" s="85">
+        <v>17308</v>
+      </c>
+      <c r="F48" s="88">
+        <v>326872</v>
+      </c>
+      <c r="G48" s="90">
+        <v>1327367</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A49" s="72">
+        <v>2025</v>
+      </c>
+      <c r="B49" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C49" s="84">
+        <v>154731</v>
+      </c>
+      <c r="D49" s="84">
+        <v>6335</v>
+      </c>
+      <c r="E49" s="84">
+        <v>15126</v>
+      </c>
+      <c r="F49" s="88">
+        <v>176192</v>
+      </c>
+      <c r="G49" s="109" t="s">
+        <v>79</v>
+      </c>
+      <c r="I49" s="42"/>
+    </row>
+    <row r="50" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A50" s="72">
+        <v>2025</v>
+      </c>
+      <c r="B50" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C50" s="85">
+        <v>403148</v>
+      </c>
+      <c r="D50" s="85">
+        <v>102063</v>
+      </c>
+      <c r="E50" s="85">
+        <v>2246</v>
+      </c>
+      <c r="F50" s="88">
+        <v>507457</v>
+      </c>
+      <c r="G50" s="86" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A51" s="108">
+        <v>2025</v>
+      </c>
+      <c r="B51" s="232" t="s">
+        <v>81</v>
+      </c>
+      <c r="C51" s="84">
+        <v>157491</v>
+      </c>
+      <c r="D51" s="84">
+        <v>100</v>
+      </c>
+      <c r="E51" s="84">
+        <v>6468</v>
+      </c>
+      <c r="F51" s="89">
+        <v>164059</v>
+      </c>
+      <c r="G51" s="86" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A52" s="72">
+        <v>2025</v>
+      </c>
+      <c r="B52" s="233" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="85">
+        <v>391192</v>
+      </c>
+      <c r="D52" s="85">
+        <v>0</v>
+      </c>
+      <c r="E52" s="85">
+        <v>6620</v>
+      </c>
+      <c r="F52" s="98">
+        <v>397812</v>
+      </c>
+      <c r="G52" s="86">
+        <v>1245520</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A53" s="72">
+        <v>2026</v>
+      </c>
+      <c r="B53" s="233" t="s">
+        <v>78</v>
+      </c>
+      <c r="C53" s="126">
+        <v>182013</v>
+      </c>
+      <c r="D53" s="126">
+        <v>0</v>
+      </c>
+      <c r="E53" s="126">
+        <v>8275</v>
+      </c>
+      <c r="F53" s="98">
+        <v>190288</v>
+      </c>
+      <c r="G53" s="98" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A54" s="72">
+        <v>2026</v>
+      </c>
+      <c r="B54" s="233" t="s">
+        <v>80</v>
+      </c>
+      <c r="C54" s="85">
+        <v>284327</v>
+      </c>
+      <c r="D54" s="85">
+        <v>0</v>
+      </c>
+      <c r="E54" s="85">
+        <v>28208</v>
+      </c>
+      <c r="F54" s="98">
+        <v>312535</v>
+      </c>
+      <c r="G54" s="90">
+        <v>502823</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" s="45" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A78" s="272" t="s">
+        <v>134</v>
+      </c>
+      <c r="B78" s="272"/>
+      <c r="C78" s="272"/>
+      <c r="D78" s="272"/>
+      <c r="E78" s="272"/>
+      <c r="F78" s="272"/>
+      <c r="G78" s="272"/>
+    </row>
+    <row r="79" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A79" s="273" t="s">
+        <v>135</v>
+      </c>
+      <c r="B79" s="273"/>
+      <c r="C79" s="273"/>
+      <c r="D79" s="273"/>
+      <c r="E79" s="273"/>
+      <c r="F79" s="273"/>
+      <c r="G79" s="273"/>
+    </row>
+    <row r="80" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A80" s="12"/>
+      <c r="B80" s="12"/>
+      <c r="C80" s="12"/>
+      <c r="D80" s="12"/>
+      <c r="E80" s="12"/>
+      <c r="F80" s="12"/>
+    </row>
+    <row r="81" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A81" s="272" t="s">
         <v>85</v>
       </c>
-      <c r="C8" s="97">
-[...1124 lines deleted...]
-      <c r="G83" s="203"/>
+      <c r="B81" s="272"/>
+      <c r="C81" s="272"/>
+      <c r="D81" s="272"/>
+      <c r="E81" s="272"/>
+      <c r="F81" s="272"/>
+      <c r="G81" s="272"/>
+    </row>
+    <row r="82" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A82" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="B82" s="274"/>
+      <c r="C82" s="274"/>
+      <c r="D82" s="274"/>
+      <c r="E82" s="274"/>
+      <c r="F82" s="274"/>
+      <c r="G82" s="274"/>
+    </row>
+    <row r="83" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A83" s="44"/>
+      <c r="B83" s="44"/>
+      <c r="C83" s="44"/>
+      <c r="D83" s="44"/>
+      <c r="E83" s="44"/>
+      <c r="F83" s="44"/>
     </row>
     <row r="84" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A84" s="52"/>
-[...48 lines deleted...]
-      <c r="G88" s="198"/>
+      <c r="A84" s="275" t="s">
+        <v>137</v>
+      </c>
+      <c r="B84" s="275"/>
+      <c r="C84" s="275"/>
+      <c r="D84" s="275"/>
+      <c r="E84" s="275"/>
+      <c r="F84" s="275"/>
+      <c r="G84" s="275"/>
+    </row>
+    <row r="85" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="270" t="s">
+        <v>138</v>
+      </c>
+      <c r="B85" s="270"/>
+      <c r="C85" s="270"/>
+      <c r="D85" s="270"/>
+      <c r="E85" s="270"/>
+      <c r="F85" s="270"/>
+      <c r="G85" s="270"/>
+    </row>
+    <row r="86" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="270" t="s">
+        <v>139</v>
+      </c>
+      <c r="B86" s="270"/>
+      <c r="C86" s="270"/>
+      <c r="D86" s="270"/>
+      <c r="E86" s="270"/>
+      <c r="F86" s="270"/>
+      <c r="G86" s="270"/>
+    </row>
+    <row r="87" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="270" t="s">
+        <v>140</v>
+      </c>
+      <c r="B87" s="270"/>
+      <c r="C87" s="270"/>
+      <c r="D87" s="270"/>
+      <c r="E87" s="270"/>
+      <c r="F87" s="270"/>
+      <c r="G87" s="270"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A86:G86"/>
     <mergeCell ref="A87:G87"/>
-    <mergeCell ref="A88:G88"/>
     <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A78:G78"/>
     <mergeCell ref="A79:G79"/>
-    <mergeCell ref="A80:G80"/>
+    <mergeCell ref="A81:G81"/>
     <mergeCell ref="A82:G82"/>
-    <mergeCell ref="A83:G83"/>
+    <mergeCell ref="A84:G84"/>
     <mergeCell ref="A85:G85"/>
-    <mergeCell ref="A86:G86"/>
     <mergeCell ref="A3:G3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Contents!A1" display="Back to contents" xr:uid="{1A1989C9-C3E0-4C9C-95C8-33588105CBC0}"/>
   </hyperlinks>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Calibri,Bold"&amp;14&amp;KFF0000OFFICIAL</oddHeader>
     <oddFooter>&amp;C&amp;"-,Bold"&amp;14&amp;KFF0000
 OFFICIAL</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-[...263 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...700 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="EDi Document" ma:contentTypeID="0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D50080BF6C01A073FA4F8C10610CFBCF7015" ma:contentTypeVersion="861" ma:contentTypeDescription="Any document other than an email or document link" ma:contentTypeScope="" ma:versionID="79d00fca72bde5db372f25aa9c6110d4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xmlns:ns3="fea560b0-206f-46eb-a9d8-4504da3da1d2" xmlns:ns4="a0c6edd1-3628-439e-ae10-56235e7a9ecd" xmlns:ns5="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xmlns:ns6="24aa14e1-d4f8-4fd7-87fd-92df26ed6048" xmlns:ns7="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8487099320925c2828261db25e76c4e8" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
+    <xsd:import namespace="35d7dce1-22dc-4c3f-bf90-aebce6a2395f"/>
+    <xsd:import namespace="fea560b0-206f-46eb-a9d8-4504da3da1d2"/>
+    <xsd:import namespace="a0c6edd1-3628-439e-ae10-56235e7a9ecd"/>
+    <xsd:import namespace="dd6704dc-e03f-401a-ab22-0d2e978dbd2d"/>
+    <xsd:import namespace="24aa14e1-d4f8-4fd7-87fd-92df26ed6048"/>
+    <xsd:import namespace="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_DocumentDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:c275726743ff40b1bd16afcbde5101e0" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_DocumentDate" minOccurs="0"/>
+                <xsd:element ref="ns2:m580224f57af48d5998ad1d627b3f8a6" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_VitalDocument" minOccurs="0"/>
+                <xsd:element ref="ns4:EDi_BCPDocument" minOccurs="0"/>
+                <xsd:element ref="ns4:CER_DocumentGUID" minOccurs="0"/>
+                <xsd:element ref="ns5:EDi1_DocID" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_RecordNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_DLM" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_FileClassification" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_FileStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:aa7cfb7b7c8a4cdc88e464a139bfbbb5" minOccurs="0"/>
+                <xsd:element ref="ns2:jfdbf192cf3e432bae7ead6b01437832" minOccurs="0"/>
+                <xsd:element ref="ns2:g1c5c8a5ed744825af876dc81dccc5dd" minOccurs="0"/>
+                <xsd:element ref="ns2:fbf5ba1606af44cc8a6bbbd47132b0ab" minOccurs="0"/>
+                <xsd:element ref="ns2:i0f84bba906045b4af568ee102a52dcb" minOccurs="0"/>
+                <xsd:element ref="ns7:Documenttype" minOccurs="0"/>
+                <xsd:element ref="ns7:Segment" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns7:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EDi_DocumentDescription" ma:index="11" nillable="true" ma:displayName="Document Description" ma:default="" ma:description="Document Description." ma:internalName="EDi_DocumentDescription" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="c275726743ff40b1bd16afcbde5101e0" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="c275726743ff40b1bd16afcbde5101e0" ma:taxonomyFieldName="EDi_DocumentKeywords" ma:displayName="Document Keywords" ma:readOnly="false" ma:default="" ma:fieldId="{c2757267-43ff-40b1-bd16-afcbde5101e0}" ma:taxonomyMulti="true" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="0e50b7a3-a264-430c-a2e5-e8cb190c5cdc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="EDi_DocumentDate" ma:index="16" nillable="true" ma:displayName="Document Date" ma:default="[today]" ma:description="Original Date of the Document." ma:format="DateOnly" ma:internalName="EDi_DocumentDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="m580224f57af48d5998ad1d627b3f8a6" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="m580224f57af48d5998ad1d627b3f8a6" ma:taxonomyFieldName="CER_Agency" ma:displayName="Agency" ma:readOnly="false" ma:default="" ma:fieldId="{6580224f-57af-48d5-998a-d1d627b3f8a6}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="0f908e50-4941-4432-a5bc-5464d577a362" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="EDi_VitalDocument" ma:index="19" nillable="true" ma:displayName="Vital Document" ma:default="No" ma:description="Is this a vital business document?" ma:format="Dropdown" ma:internalName="EDi_VitalDocument" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EDi_RecordNumber" ma:index="24" nillable="true" ma:displayName="Record Number" ma:default="" ma:description="Enter any external reference numbers." ma:internalName="EDi_RecordNumber">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_DLM" ma:index="26" nillable="true" ma:displayName="File DLM" ma:default="None" ma:description="Information management markers and caveats can only be applied to OFFICIAL: Sensitive or PROTECTED information, when necessary." ma:format="RadioButtons" ma:internalName="CER_DLM">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="None"/>
+          <xsd:enumeration value="Personal privacy"/>
+          <xsd:enumeration value="Legal privilege"/>
+          <xsd:enumeration value="Legislative secrecy"/>
+          <xsd:enumeration value="Cabinet"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_FileClassification" ma:index="27" nillable="true" ma:displayName="File Classification" ma:default="OFFICIAL" ma:description="Select the appropriate security classification. The system is rated to maximum of PROTECTED." ma:format="RadioButtons" ma:internalName="CER_FileClassification">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="OFFICIAL"/>
+          <xsd:enumeration value="OFFICIAL: Sensitive"/>
+          <xsd:enumeration value="PROTECTED"/>
+          <xsd:enumeration value="UNOFFICIAL"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_FileStatus" ma:index="28" nillable="true" ma:displayName="File Status" ma:default="Open" ma:format="RadioButtons" ma:internalName="CER_FileStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Open"/>
+          <xsd:enumeration value="Closed"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="aa7cfb7b7c8a4cdc88e464a139bfbbb5" ma:index="32" nillable="true" ma:taxonomy="true" ma:internalName="aa7cfb7b7c8a4cdc88e464a139bfbbb5" ma:taxonomyFieldName="CER_Client" ma:displayName="Client" ma:default="" ma:fieldId="{aa7cfb7b-7c8a-4cdc-88e4-64a139bfbbb5}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="19a43a92-e145-45da-907d-30d9c1c24101" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="jfdbf192cf3e432bae7ead6b01437832" ma:index="33" nillable="true" ma:taxonomy="true" ma:internalName="jfdbf192cf3e432bae7ead6b01437832" ma:taxonomyFieldName="CER_FileKeywords" ma:displayName="File Keywords" ma:default="" ma:fieldId="{3fdbf192-cf3e-432b-ae7e-ad6b01437832}" ma:taxonomyMulti="true" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="0e50b7a3-a264-430c-a2e5-e8cb190c5cdc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="g1c5c8a5ed744825af876dc81dccc5dd" ma:index="34" nillable="true" ma:taxonomy="true" ma:internalName="g1c5c8a5ed744825af876dc81dccc5dd" ma:taxonomyFieldName="CER_State" ma:displayName="State" ma:default="" ma:fieldId="{01c5c8a5-ed74-4825-af87-6dc81dccc5dd}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="a9130a4c-2414-44de-bf19-0a462096b5ec" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="fbf5ba1606af44cc8a6bbbd47132b0ab" ma:index="35" nillable="true" ma:taxonomy="true" ma:internalName="fbf5ba1606af44cc8a6bbbd47132b0ab" ma:taxonomyFieldName="CER_Scheme" ma:displayName="Scheme" ma:default="" ma:fieldId="{fbf5ba16-06af-44cc-8a6b-bbd47132b0ab}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="7ff3da5f-6c54-49cc-aabb-e0080ce1ebed" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="i0f84bba906045b4af568ee102a52dcb" ma:index="37" nillable="true" ma:taxonomy="true" ma:internalName="i0f84bba906045b4af568ee102a52dcb" ma:taxonomyFieldName="RevIMBCS" ma:displayName="Business Activity" ma:indexed="true" ma:default="" ma:fieldId="{20f84bba-9060-45b4-af56-8ee102a52dcb}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="cb773ad8-1bb2-40a7-b425-e5f5ef8677fd" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fea560b0-206f-46eb-a9d8-4504da3da1d2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{efcd83ed-bc5f-4638-9385-c030f0955f9f}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="fea560b0-206f-46eb-a9d8-4504da3da1d2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{efcd83ed-bc5f-4638-9385-c030f0955f9f}" ma:internalName="TaxCatchAllLabel" ma:readOnly="false" ma:showField="CatchAllDataLabel" ma:web="fea560b0-206f-46eb-a9d8-4504da3da1d2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a0c6edd1-3628-439e-ae10-56235e7a9ecd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="EDi_BCPDocument" ma:index="20" nillable="true" ma:displayName="BCP Document" ma:default="No" ma:description="Is this document required as part of the Business Continuity Plan or Disaster Recovery Strategy?&lt;!-- Field: EDi --&gt;" ma:format="Dropdown" ma:internalName="EDi_BCPDocument" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_DocumentGUID" ma:index="21" nillable="true" ma:displayName="Document GUID" ma:description="CRM Document GUID" ma:hidden="true" ma:internalName="CER_DocumentGUID" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="EDi1_DocID" ma:index="22" nillable="true" ma:displayName="EDi1_DocID" ma:description="Document ID from EDi v1" ma:hidden="true" ma:internalName="EDi1_DocID" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="24aa14e1-d4f8-4fd7-87fd-92df26ed6048" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="23" nillable="true" ma:displayName="EDi1_DocID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl0" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Documenttype" ma:index="38" nillable="true" ma:displayName="Document type" ma:format="Dropdown" ma:internalName="Documenttype">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Meeting minutes"/>
+          <xsd:enumeration value="Templates"/>
+          <xsd:enumeration value="Evaluation"/>
+          <xsd:enumeration value="HR"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Segment" ma:index="39" nillable="true" ma:displayName="Category" ma:format="Dropdown" ma:internalName="Segment">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="ACCU"/>
+          <xsd:enumeration value="Carbon Markets"/>
+          <xsd:enumeration value="Compliance"/>
+          <xsd:enumeration value="Corporate, Legal and CEO"/>
+          <xsd:enumeration value="Digital Services"/>
+          <xsd:enumeration value="NGER and Safeguard"/>
+          <xsd:enumeration value="NRM"/>
+          <xsd:enumeration value="PGO"/>
+          <xsd:enumeration value="RET and REGO"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="40" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="41" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="43" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="44" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="45" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="46" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="47" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <m580224f57af48d5998ad1d627b3f8a6 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </m580224f57af48d5998ad1d627b3f8a6>
+    <CER_DLM xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">None</CER_DLM>
+    <EDi_BCPDocument xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd">No</EDi_BCPDocument>
+    <g1c5c8a5ed744825af876dc81dccc5dd xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </g1c5c8a5ed744825af876dc81dccc5dd>
+    <EDi_DocumentDescription xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <_dlc_DocId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">EDICOMMS-978595777-5518</_dlc_DocId>
+    <aa7cfb7b7c8a4cdc88e464a139bfbbb5 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </aa7cfb7b7c8a4cdc88e464a139bfbbb5>
+    <Documenttype xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
+    <EDi1_DocID xmlns="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xsi:nil="true"/>
+    <jfdbf192cf3e432bae7ead6b01437832 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Quarterly</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">81d0d8ea-bcdf-4eed-8638-50a08df2db9a</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Markets</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">4a73b7ea-a45d-404a-b67d-edf604816d24</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Report</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">fe5c4f47-678f-4e69-81aa-d332b3a25b9e</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Report - External</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">699bb7e2-2e6d-449c-a511-52f59c5ca8cb</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Reporting</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">cbaa5296-9d75-4fa5-af67-7cd82d0c927c</TermId>
+        </TermInfo>
+      </Terms>
+    </jfdbf192cf3e432bae7ead6b01437832>
+    <fbf5ba1606af44cc8a6bbbd47132b0ab xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </fbf5ba1606af44cc8a6bbbd47132b0ab>
+    <Segment xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
+    <i0f84bba906045b4af568ee102a52dcb xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </i0f84bba906045b4af568ee102a52dcb>
+    <_dlc_DocIdUrl xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Url>https://cergovau.sharepoint.com/sites/EDi-Communications/_layouts/15/DocIdRedir.aspx?ID=EDICOMMS-978595777-5518</Url>
+      <Description>EDICOMMS-978595777-5518</Description>
+    </_dlc_DocIdUrl>
+    <EDi_RecordNumber xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <EDi_VitalDocument xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">No</EDi_VitalDocument>
+    <TaxCatchAllLabel xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2" xsi:nil="true"/>
+    <c275726743ff40b1bd16afcbde5101e0 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </c275726743ff40b1bd16afcbde5101e0>
+    <CER_FileStatus xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">Open</CER_FileStatus>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2">
+      <Value>96</Value>
+      <Value>565</Value>
+      <Value>95</Value>
+      <Value>71</Value>
+      <Value>46</Value>
+    </TaxCatchAll>
+    <CER_DocumentGUID xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd" xsi:nil="true"/>
+    <CER_FileClassification xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">OFFICIAL</CER_FileClassification>
+    <EDi_DocumentDate xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">2026-08-25T05:20:50+00:00</EDi_DocumentDate>
+    <_dlc_DocIdPersistId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FAC9FF2-CB03-4483-B015-54D2FD51972D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B9FEEFE-A579-4BE9-B2E4-AD69704DBE1E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D0C71DE-D564-467B-8709-0088D2FE9079}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="35d7dce1-22dc-4c3f-bf90-aebce6a2395f"/>
+    <ds:schemaRef ds:uri="fea560b0-206f-46eb-a9d8-4504da3da1d2"/>
+    <ds:schemaRef ds:uri="a0c6edd1-3628-439e-ae10-56235e7a9ecd"/>
+    <ds:schemaRef ds:uri="dd6704dc-e03f-401a-ab22-0d2e978dbd2d"/>
+    <ds:schemaRef ds:uri="24aa14e1-d4f8-4fd7-87fd-92df26ed6048"/>
+    <ds:schemaRef ds:uri="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90F83DFF-8105-47A6-81BA-8CBFF7694A74}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="35d7dce1-22dc-4c3f-bf90-aebce6a2395f"/>
+    <ds:schemaRef ds:uri="a0c6edd1-3628-439e-ae10-56235e7a9ecd"/>
+    <ds:schemaRef ds:uri="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315"/>
+    <ds:schemaRef ds:uri="dd6704dc-e03f-401a-ab22-0d2e978dbd2d"/>
+    <ds:schemaRef ds:uri="fea560b0-206f-46eb-a9d8-4504da3da1d2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>30</vt:i4>
+        <vt:i4>31</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="30" baseType="lpstr">
+    <vt:vector size="31" baseType="lpstr">
       <vt:lpstr>Disclaimer</vt:lpstr>
       <vt:lpstr>Contents</vt:lpstr>
       <vt:lpstr>Version history</vt:lpstr>
       <vt:lpstr>Figure 1.1</vt:lpstr>
       <vt:lpstr>Figure 1.2</vt:lpstr>
       <vt:lpstr>Figure 1.3</vt:lpstr>
       <vt:lpstr>Figure 1.4</vt:lpstr>
       <vt:lpstr>Figure 1.5</vt:lpstr>
       <vt:lpstr>Figure 1.6</vt:lpstr>
       <vt:lpstr>Figure 1.7</vt:lpstr>
+      <vt:lpstr>Figure 1.8</vt:lpstr>
       <vt:lpstr>Figure 2.1</vt:lpstr>
       <vt:lpstr>Figure 2.2</vt:lpstr>
       <vt:lpstr>Figure 2.3</vt:lpstr>
       <vt:lpstr>Figure 2.4</vt:lpstr>
       <vt:lpstr>Figure 2.5</vt:lpstr>
       <vt:lpstr>Figure 2.6</vt:lpstr>
+      <vt:lpstr>Figure 2.7</vt:lpstr>
+      <vt:lpstr>Figure 2.8</vt:lpstr>
+      <vt:lpstr>Figure 2.9</vt:lpstr>
       <vt:lpstr>Figure 3.1</vt:lpstr>
       <vt:lpstr>Figure 3.2</vt:lpstr>
       <vt:lpstr>Figure 3.3</vt:lpstr>
       <vt:lpstr>Figure 3.4</vt:lpstr>
       <vt:lpstr>Figure 3.5</vt:lpstr>
       <vt:lpstr>Figure 3.6</vt:lpstr>
       <vt:lpstr>Figure 3.7</vt:lpstr>
       <vt:lpstr>Figure 3.8</vt:lpstr>
       <vt:lpstr>Figure 3.9</vt:lpstr>
       <vt:lpstr>Figure 3.10</vt:lpstr>
       <vt:lpstr>Figure 3.11</vt:lpstr>
-      <vt:lpstr>Figure 3.12</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Figure 3.14</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D50080BF6C01A073FA4F8C10610CFBCF7015</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CER_Scheme">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="RevIMBCS">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="CER_Client">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="CER_Agency">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_docset_NoMedatataSyncRequired">
+    <vt:lpwstr>False</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="CER_FileKeywords">
+    <vt:lpwstr>565;#Quarterly|81d0d8ea-bcdf-4eed-8638-50a08df2db9a;#95;#Markets|4a73b7ea-a45d-404a-b67d-edf604816d24;#71;#Report|fe5c4f47-678f-4e69-81aa-d332b3a25b9e;#96;#Report - External|699bb7e2-2e6d-449c-a511-52f59c5ca8cb;#46;#Reporting|cbaa5296-9d75-4fa5-af67-7cd82d0c927c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="EDi_DocumentKeywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>9a5580c9-1d8b-4d23-93bc-e8f9aa4f5030</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="CER_State">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>