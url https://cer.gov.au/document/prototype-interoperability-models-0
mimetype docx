--- v0 (2026-04-20)
+++ v1 (2026-07-06)
@@ -1,62 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="424EFF9A" w14:textId="1E480823" w:rsidR="00BB05F0" w:rsidRDefault="00BA1411" w:rsidP="001D530A">
+    <w:p w14:paraId="424EFF9A" w14:textId="5CF6D2CC" w:rsidR="00BB05F0" w:rsidRDefault="00BA1411" w:rsidP="001D530A">
       <w:pPr>
         <w:pStyle w:val="CERcovertitle"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc99649931"/>
       <w:bookmarkStart w:id="1" w:name="_Toc99649978"/>
       <w:r w:rsidRPr="00E12286">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="795225A8" wp14:editId="2D8ADBC0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>2097405</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6184900" cy="4619625"/>
             <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
             <wp:wrapNone/>
             <wp:docPr id="36" name="Picture Placeholder 35" descr="Two pairs of hands handling a soil carbon sample.">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D888A290-A10E-4F45-F46F-EC8230CE35CC}"/>
@@ -66,51 +71,51 @@
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="36" name="Picture Placeholder 35" descr="Two pairs of hands handling a soil carbon sample.">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D888A290-A10E-4F45-F46F-EC8230CE35CC}"/>
                         </a:ext>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noGrp="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="screen">
+                    <a:blip r:embed="rId13" cstate="screen">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6184900" cy="4619625"/>
                     </a:xfrm>
                     <a:custGeom>
                       <a:avLst/>
                       <a:gdLst>
                         <a:gd name="connsiteX0" fmla="*/ 4775925 w 6233979"/>
                         <a:gd name="connsiteY0" fmla="*/ 3123962 h 4656788"/>
                         <a:gd name="connsiteX1" fmla="*/ 6149935 w 6233979"/>
                         <a:gd name="connsiteY1" fmla="*/ 3123962 h 4656788"/>
                         <a:gd name="connsiteX2" fmla="*/ 6233979 w 6233979"/>
                         <a:gd name="connsiteY2" fmla="*/ 3208022 h 4656788"/>
@@ -811,105 +816,105 @@
                         <a:solidFill>
                           <a:schemeClr val="accent2"/>
                         </a:solidFill>
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="accent2"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="none" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0CD403FF" id="Freeform 2" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367pt;margin-top:43pt;width:119.6pt;height:119.6pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5125" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4qwBzDgMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVslu2zAQvRfoPxA8FmhkKnYWIXJQJEgv&#10;3YC4H0BTlCVUIgWSsZy/7wy1lHEjRyh60cbHN8ubEefm9lBXZC+NLbVKKTtbUCKV0Fmpdin9uXn4&#10;eEWJdVxlvNJKpvRZWnq7fv/upm0SGetCV5k0BEiUTdompYVzTRJFVhSy5vZMN1LBYq5NzR28ml2U&#10;Gd4Ce11F8WJxEbXaZI3RQloLX++7Rbr2/Hkuhfue51Y6UqUUfHP+avx1i9dofcOTneFNUYreDf4P&#10;XtS8VGB0pLrnjpMnU/5FVZfCaKtzdyZ0Hek8L4X0MUA0bHEUzWPBG+ljgeTYZkyT/X+04tv+sflh&#10;0HXbfNHilyVK3xVc7eQnY3RbSJ6BOYaJitrGJuMGfLGwlWzbrzoDafmT0z4Hh9zUSAjRkYNP9fOY&#10;anlwRMBHtmLXoB8lAtaGF7TBk2G7eLLus9Seiu+/WNdplcGTz3RGFK/B7gZY8roC2T5EZMXiFWnx&#10;dtFrO8JYAFteLc9J4dHHsDiAnWA7D2DxFZsgWwYosLmccG0VwBYTVBcBJl4tJpguA9QUE7TkmK8p&#10;nusAMx0eC1M/RcVmJp6FmZ+OkIWZB4GWE/liM3PPwuSf4gsFOFEYLJTgqM6gundD/fJiKGlxUH1N&#10;wxOB1sNuwRJvtMUGwgKHLtl0TcgTQOHqBBiyiOBz37FvgSFHCF7NAkMCEHw5CwxFhuDrWWCsI0RD&#10;qXT/gNMhYqV4+LwgsRI8fF6YrI8ThAycAenAqV4nA+fK8YliKIETZYt7QDnuUN7hkbQphZIB4sI/&#10;rLy8td7LjfYYhzpjUXlPsWp6238wlXoVC83ZQwfAcG88Kf51PKk/6yCKYXm4dzDotxmoDvOWyQ4V&#10;BDGYGu4vTWLPzQvhTeRrGeyMQuCoiT9gRnFQ0+CQsboqs4eyqlASP4HIu8qQPYfZgQshlYt7P18g&#10;K9+NLz7N3ezlQGvSjyrdD8Efs3iy4hBjk63OnuGUbWFGSamCIYrCL0IUGoYY4Yx3CGEwH/jg+lkG&#10;B5DwHZ7DiWv9GwAA//8DAFBLAwQUAAYACAAAACEARVmBP+IAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBm92YaNPGTIoIBUUUbQu9bpJpEpKdjbvbNv5715OeHsN7vPlevpr0&#10;IE5kXWcY4XYWgSCuTN1xg7Dbrm8WIJxXXKvBMCF8k4NVcXmRq6w2Z/6k08Y3IpSwyxRC6/2YSemq&#10;lrRyMzMSB+9grFY+nLaRtVXnUK4HGUfRXGrVcfjQqpGeWqr6zVEjrN/656V6sTrtvzR/mF25fz+8&#10;Il5fTY8PIDxN/i8Mv/gBHYrAVJoj104MCGlyF7Z4hMU8aAgs0yQGUSIk8X0Mssjl/wnFDwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB4qwBzDgMAALkJAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBFWYE/4gAAAAoBAAAPAAAAAAAAAAAAAAAAAGgF&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdwYAAAAA&#10;" path="m5125,4843r,-4562l4844,,250,,,281,,4843r250,281l4844,5124r281,-281e" fillcolor="#fcba5c [3205]" strokecolor="#fcba5c [3205]">
+              <v:shape w14:anchorId="1AAE13DA" id="Freeform 2" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367pt;margin-top:43pt;width:119.6pt;height:119.6pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5125" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4qwBzDgMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVslu2zAQvRfoPxA8FmhkKnYWIXJQJEgv&#10;3YC4H0BTlCVUIgWSsZy/7wy1lHEjRyh60cbHN8ubEefm9lBXZC+NLbVKKTtbUCKV0Fmpdin9uXn4&#10;eEWJdVxlvNJKpvRZWnq7fv/upm0SGetCV5k0BEiUTdompYVzTRJFVhSy5vZMN1LBYq5NzR28ml2U&#10;Gd4Ce11F8WJxEbXaZI3RQloLX++7Rbr2/Hkuhfue51Y6UqUUfHP+avx1i9dofcOTneFNUYreDf4P&#10;XtS8VGB0pLrnjpMnU/5FVZfCaKtzdyZ0Hek8L4X0MUA0bHEUzWPBG+ljgeTYZkyT/X+04tv+sflh&#10;0HXbfNHilyVK3xVc7eQnY3RbSJ6BOYaJitrGJuMGfLGwlWzbrzoDafmT0z4Hh9zUSAjRkYNP9fOY&#10;anlwRMBHtmLXoB8lAtaGF7TBk2G7eLLus9Seiu+/WNdplcGTz3RGFK/B7gZY8roC2T5EZMXiFWnx&#10;dtFrO8JYAFteLc9J4dHHsDiAnWA7D2DxFZsgWwYosLmccG0VwBYTVBcBJl4tJpguA9QUE7TkmK8p&#10;nusAMx0eC1M/RcVmJp6FmZ+OkIWZB4GWE/liM3PPwuSf4gsFOFEYLJTgqM6gundD/fJiKGlxUH1N&#10;wxOB1sNuwRJvtMUGwgKHLtl0TcgTQOHqBBiyiOBz37FvgSFHCF7NAkMCEHw5CwxFhuDrWWCsI0RD&#10;qXT/gNMhYqV4+LwgsRI8fF6YrI8ThAycAenAqV4nA+fK8YliKIETZYt7QDnuUN7hkbQphZIB4sI/&#10;rLy8td7LjfYYhzpjUXlPsWp6238wlXoVC83ZQwfAcG88Kf51PKk/6yCKYXm4dzDotxmoDvOWyQ4V&#10;BDGYGu4vTWLPzQvhTeRrGeyMQuCoiT9gRnFQ0+CQsboqs4eyqlASP4HIu8qQPYfZgQshlYt7P18g&#10;K9+NLz7N3ezlQGvSjyrdD8Efs3iy4hBjk63OnuGUbWFGSamCIYrCL0IUGoYY4Yx3CGEwH/jg+lkG&#10;B5DwHZ7DiWv9GwAA//8DAFBLAwQUAAYACAAAACEARVmBP+IAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBm92YaNPGTIoIBUUUbQu9bpJpEpKdjbvbNv5715OeHsN7vPlevpr0&#10;IE5kXWcY4XYWgSCuTN1xg7Dbrm8WIJxXXKvBMCF8k4NVcXmRq6w2Z/6k08Y3IpSwyxRC6/2YSemq&#10;lrRyMzMSB+9grFY+nLaRtVXnUK4HGUfRXGrVcfjQqpGeWqr6zVEjrN/656V6sTrtvzR/mF25fz+8&#10;Il5fTY8PIDxN/i8Mv/gBHYrAVJoj104MCGlyF7Z4hMU8aAgs0yQGUSIk8X0Mssjl/wnFDwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB4qwBzDgMAALkJAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBFWYE/4gAAAAoBAAAPAAAAAAAAAAAAAAAAAGgF&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdwYAAAAA&#10;" path="m5125,4843r,-4562l4844,,250,,,281,,4843r250,281l4844,5124r281,-281e" fillcolor="#fcba5c [3205]" strokecolor="#fcba5c [3205]">
                 <v:path o:connecttype="custom" o:connectlocs="1518904,1435607;1518904,83297;1435623,0;74093,0;0,83297;0,1435607;74093,1518904;1435623,1518904;1518904,1435607" o:connectangles="0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00276FB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t>Prototype i</w:t>
       </w:r>
       <w:r w:rsidR="00276FB9" w:rsidRPr="001D530A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t>nteroperability</w:t>
       </w:r>
       <w:r w:rsidR="00276FB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> models</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D4EEF1" w14:textId="61258464" w:rsidR="004C70B2" w:rsidRDefault="004C32BD" w:rsidP="002D18F3">
+    <w:p w14:paraId="72D4EEF1" w14:textId="3DE0E5BD" w:rsidR="004C70B2" w:rsidRDefault="004C32BD" w:rsidP="002D18F3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>Version 1</w:t>
       </w:r>
       <w:r w:rsidR="007D0E67">
-        <w:t>.01</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00370C47">
+        <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A86F260" w14:textId="272642C6" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="000F0368" w:rsidP="002D18F3">
+    <w:p w14:paraId="2A86F260" w14:textId="00207E68" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="00A73DFD" w:rsidP="002D18F3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00810DBE">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 2026</w:t>
+      <w:r w:rsidRPr="00067EE3">
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6B5D" w:rsidRPr="00067EE3">
+        <w:t xml:space="preserve"> June </w:t>
+      </w:r>
+      <w:r w:rsidR="004C32BD" w:rsidRPr="00067EE3">
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160D1E2D" w14:textId="77777777" w:rsidR="0021782A" w:rsidRPr="00531F3B" w:rsidRDefault="00E12286" w:rsidP="0021782A">
       <w:r w:rsidRPr="00E12286">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="648A9675" wp14:editId="33BAE570">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4662170</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3318510</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1518920" cy="1515745"/>
                 <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="19" name="Freeform 4">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E301F51A-6C48-8D6A-18DE-24EEB5616D5D}"/>
@@ -1019,51 +1024,51 @@
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent3"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="none" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="34C96CAC" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367.1pt;margin-top:261.3pt;width:119.6pt;height:119.35pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNnr+tDAMAAI0JAAAOAAAAZHJzL2Uyb0RvYy54bWysVslu2zAQvRfoPxA6FmhkOlYSC5aDIkF6&#10;SRcg7gfQFGUJlUiBZCzn7ztDLWVdyxaKXrTx8c3yZsRZ3R+qkuyFNoWSSUCvZgERkqu0kLsk+LF5&#10;+ngXEGOZTFmppEiCN2GC+/X7d6umjsVc5apMhSZAIk3c1EmQW1vHYWh4LipmrlQtJCxmSlfMwqve&#10;halmDbBXZTifzW7CRum01ooLY+DrY7sYrB1/lgluv2WZEZaUSQC+WXfV7rrFa7hesXinWZ0XvHOD&#10;/YMXFSskGB2oHpll5FUXf1FVBdfKqMxecVWFKssKLlwMEA2dHUXzkrNauFggOaYe0mT+Hy3/un+p&#10;v2t03dTPiv80RKqHnMmd+KS1anLBUjBHMVFhU5t42IAvBraSbfNFpSAte7XK5eCQ6QoJITpycKl+&#10;G1ItDpZw+EgjerecgyIc1uAlul1EzgaL++381djPQjkqtn82ttUqhSeX6ZRIVoHdDbBkVQmyfQhJ&#10;ROcRafB202k7wKgHW9wtFiQn0WzprIJuA2zuwc6wXXuweTQbIVt4KGfztGuRBxujuvEwaPA0062H&#10;GmOClhzyNcaz9DDj4VE/9WNUdGLiqZ/58Qipn3kQcExHOjH31E/+OT5fgDOFQX0JjuosxELr6pfl&#10;fUnzg+y+wROB1sNuwRKvlcEGwgKHLtm0TchiQOHqCBiyiODrrpvOgyFHCO5b7zwYEoDg20nMUGQI&#10;Xk4CYx0hGkoF/zOXQsRKcfBpQWIlOPi0MGkXJwjpOdM61emk4Vw5PlF0QOBE2eIeUI5ZlLd/JE0S&#10;uF8SyeEBfzq4Uqm92CiHsagzFpXzFKums/0bU8qTWGiUDtoD+nvtSB0Xhn8ehjSXUS3mkskW5QXR&#10;e9TfW896k9hz00K4iDyVwdYoyIeauOIaxEFNvUPGqLJIn4qyREncBCIeSk32DGYHxrmQtq+3P5Cl&#10;60apcGdbMO0X4caPtsnd0YmnJQ4mJt6q9A1OzgbmjiSQMBgF0PY8VzCYcKtdMhAGZ75zuJtPcKjw&#10;3+HZn6LWvwAAAP//AwBQSwMEFAAGAAgAAAAhAHaGob3hAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJC5oS9dBgdJ0gkmwAxPSBkgc09Y0FY1TJelW3h5zgqP9f/r9uVhNthcH&#10;9KFzpGAxT0Ag1a7pqFXw9vo4uwERoqZG945QwTcGWJWnJ4XOG3ekHR72sRVcQiHXCkyMQy5lqA1a&#10;HeZuQOLs03mrI4++lY3XRy63vUyTJJNWd8QXjB5wbbD+2o9WQWUu7Lt89tuH7cZ/TLR+eTJmVOr8&#10;bLq/AxFxin8w/OqzOpTsVLmRmiB6BdfLy5RRBVdpmoFg4pZXICqOssUSZFnI/z+UPwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBNnr+tDAMAAI0JAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB2hqG94QAAAAsBAAAPAAAAAAAAAAAAAAAAAGYFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdAYAAAAA&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#006c93 [3206]" stroked="f">
+              <v:shape w14:anchorId="7BB841FB" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367.1pt;margin-top:261.3pt;width:119.6pt;height:119.35pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNnr+tDAMAAI0JAAAOAAAAZHJzL2Uyb0RvYy54bWysVslu2zAQvRfoPxA6FmhkOlYSC5aDIkF6&#10;SRcg7gfQFGUJlUiBZCzn7ztDLWVdyxaKXrTx8c3yZsRZ3R+qkuyFNoWSSUCvZgERkqu0kLsk+LF5&#10;+ngXEGOZTFmppEiCN2GC+/X7d6umjsVc5apMhSZAIk3c1EmQW1vHYWh4LipmrlQtJCxmSlfMwqve&#10;halmDbBXZTifzW7CRum01ooLY+DrY7sYrB1/lgluv2WZEZaUSQC+WXfV7rrFa7hesXinWZ0XvHOD&#10;/YMXFSskGB2oHpll5FUXf1FVBdfKqMxecVWFKssKLlwMEA2dHUXzkrNauFggOaYe0mT+Hy3/un+p&#10;v2t03dTPiv80RKqHnMmd+KS1anLBUjBHMVFhU5t42IAvBraSbfNFpSAte7XK5eCQ6QoJITpycKl+&#10;G1ItDpZw+EgjerecgyIc1uAlul1EzgaL++381djPQjkqtn82ttUqhSeX6ZRIVoHdDbBkVQmyfQhJ&#10;ROcRafB202k7wKgHW9wtFiQn0WzprIJuA2zuwc6wXXuweTQbIVt4KGfztGuRBxujuvEwaPA0062H&#10;GmOClhzyNcaz9DDj4VE/9WNUdGLiqZ/58Qipn3kQcExHOjH31E/+OT5fgDOFQX0JjuosxELr6pfl&#10;fUnzg+y+wROB1sNuwRKvlcEGwgKHLtm0TchiQOHqCBiyiODrrpvOgyFHCO5b7zwYEoDg20nMUGQI&#10;Xk4CYx0hGkoF/zOXQsRKcfBpQWIlOPi0MGkXJwjpOdM61emk4Vw5PlF0QOBE2eIeUI5ZlLd/JE0S&#10;uF8SyeEBfzq4Uqm92CiHsagzFpXzFKums/0bU8qTWGiUDtoD+nvtSB0Xhn8ehjSXUS3mkskW5QXR&#10;e9TfW896k9hz00K4iDyVwdYoyIeauOIaxEFNvUPGqLJIn4qyREncBCIeSk32DGYHxrmQtq+3P5Cl&#10;60apcGdbMO0X4caPtsnd0YmnJQ4mJt6q9A1OzgbmjiSQMBgF0PY8VzCYcKtdMhAGZ75zuJtPcKjw&#10;3+HZn6LWvwAAAP//AwBQSwMEFAAGAAgAAAAhAHaGob3hAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJC5oS9dBgdJ0gkmwAxPSBkgc09Y0FY1TJelW3h5zgqP9f/r9uVhNthcH&#10;9KFzpGAxT0Ag1a7pqFXw9vo4uwERoqZG945QwTcGWJWnJ4XOG3ekHR72sRVcQiHXCkyMQy5lqA1a&#10;HeZuQOLs03mrI4++lY3XRy63vUyTJJNWd8QXjB5wbbD+2o9WQWUu7Lt89tuH7cZ/TLR+eTJmVOr8&#10;bLq/AxFxin8w/OqzOpTsVLmRmiB6BdfLy5RRBVdpmoFg4pZXICqOssUSZFnI/z+UPwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBNnr+tDAMAAI0JAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB2hqG94QAAAAsBAAAPAAAAAAAAAAAAAAAAAGYFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdAYAAAAA&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#006c93 [3206]" stroked="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="1518624,1441073;1518624,74374;1435359,0;74079,0;0,74374;0,1441073;74079,1515448;1435359,1515448;1518624,1441073" o:connectangles="0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E12286">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2400D8D9" wp14:editId="4F8BCA88">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3114040</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3318933</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1518920" cy="1518920"/>
                 <wp:effectExtent l="0" t="0" r="24130" b="24130"/>
                 <wp:wrapNone/>
                 <wp:docPr id="29" name="Freeform 4">
@@ -1178,1427 +1183,1675 @@
                         <a:solidFill>
                           <a:schemeClr val="accent1"/>
                         </a:solidFill>
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="accent1"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="none" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="42CB5A71" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:245.2pt;margin-top:261.35pt;width:119.6pt;height:119.6pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDz483/DAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVm1vmzAQ/j5p/8Hi46SVOA1tg0qqqVX3&#10;pVsnNfsBjjEBDWxkuyH997szL3OzkKBpX8Dgx4/vnruz7/ZuX5VkJ7QplEwCejELiJBcpYXcJsHP&#10;9ePnm4AYy2TKSiVFErwJE9ytPn64bepYzFWuylRoAiTSxE2dBLm1dRyGhueiYuZC1ULCZKZ0xSx8&#10;6m2YatYAe1WG89nsKmyUTmutuDAG/j60k8HK8WeZ4PY5y4ywpEwCsM26p3bPDT7D1S2Lt5rVecE7&#10;M9g/WFGxQsKmA9UDs4y86uIvqqrgWhmV2QuuqlBlWcGF8wG8obMDb15yVgvnC4hj6kEm8/9o+ffd&#10;S/1Do+mmflL8lyFS3edMbsUXrVWTC5bCdhSFCpvaxMMC/DCwlGyabyqF0LJXq5wG+0xXSAjekb2T&#10;+m2QWuwt4fCTRvRmOYeIcJjrP3APFvfL+auxX4VyVGz3ZGwbqxRGTumUSFbBvmtgyaoSwvYpJBGd&#10;R6TB11UX2wFGPdjiZrEgOYlmy+gQNvdgJ9guPdg8mo2QLTyU2/O4aZEHG6O68jC44XGmaw81xgQl&#10;Oeg1xrP0MOPuUV/6MSo6UXjqKz/uIfWVhwCOxZFO1J764p/i8wNwIjGoH4KDPIPs3vb5y/I+pfle&#10;djkNIwKlh9WCKV4rgwWECQ5Vsm6LkMWAwtkRMKiI4EtXsefAoBGCXRGAcaeZQQAEX09ihiRD8HIS&#10;GPMI0ZAq7Rlw2hDMFAef5iRmgoNPc5N2fkIgPWNadbo4abhXDm8UHRC4UTa4BiLHLIa3H5ImCdyR&#10;RHIY4KGDM5XaibVyGItxxqRylmLWdHv/wZTyKBYKpYP2gP5dO1LHhe6fhiHNeVSLObdli/Kc6C3q&#10;361l/ZZYc9NcOIs8pmC7KYQPY+IumCE4GFPvkjGqLNLHoiwxJK4DEfelJjsGvQPjXEjbp+c7ZOmq&#10;8d2vqYvBgHa1cK1KeyC4axZvVmxiTLxR6Rvcsg30KEkgoYkK4IjguYImhlvthEMY9AfOua6XwQbE&#10;/4ax33GtfgMAAP//AwBQSwMEFAAGAAgAAAAhACMAu5ziAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4sbRndWppOaAhOXDYmpN2yxrRljVMlWRd4erIT3Gz50+/vr1ZBD2xC&#10;63pDAtJZAgypMaqnVsDu/eVuCcx5SUoOhlDANzpY1ddXlSyVOdMGp61vWQwhV0oBnfdjyblrOtTS&#10;zcyIFG+fxmrp42pbrqw8x3A98CxJcq5lT/FDJ0dcd9gctyct4EN+7VN6fgv3u/xHT+vj5tW2QYjb&#10;m/D0CMxj8H8wXPSjOtTR6WBOpBwbBMyLZB5RAQ9ZtgAWiUVW5MAOccjTAnhd8f8d6l8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA8+PN/wwDAAC5CQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIwC7nOIAAAALAQAADwAAAAAAAAAAAAAAAABmBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHUGAAAAAA==&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#9fb76f [3204]" strokecolor="#9fb76f [3204]">
+              <v:shape w14:anchorId="098F3244" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:245.2pt;margin-top:261.35pt;width:119.6pt;height:119.6pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDz483/DAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVm1vmzAQ/j5p/8Hi46SVOA1tg0qqqVX3&#10;pVsnNfsBjjEBDWxkuyH997szL3OzkKBpX8Dgx4/vnruz7/ZuX5VkJ7QplEwCejELiJBcpYXcJsHP&#10;9ePnm4AYy2TKSiVFErwJE9ytPn64bepYzFWuylRoAiTSxE2dBLm1dRyGhueiYuZC1ULCZKZ0xSx8&#10;6m2YatYAe1WG89nsKmyUTmutuDAG/j60k8HK8WeZ4PY5y4ywpEwCsM26p3bPDT7D1S2Lt5rVecE7&#10;M9g/WFGxQsKmA9UDs4y86uIvqqrgWhmV2QuuqlBlWcGF8wG8obMDb15yVgvnC4hj6kEm8/9o+ffd&#10;S/1Do+mmflL8lyFS3edMbsUXrVWTC5bCdhSFCpvaxMMC/DCwlGyabyqF0LJXq5wG+0xXSAjekb2T&#10;+m2QWuwt4fCTRvRmOYeIcJjrP3APFvfL+auxX4VyVGz3ZGwbqxRGTumUSFbBvmtgyaoSwvYpJBGd&#10;R6TB11UX2wFGPdjiZrEgOYlmy+gQNvdgJ9guPdg8mo2QLTyU2/O4aZEHG6O68jC44XGmaw81xgQl&#10;Oeg1xrP0MOPuUV/6MSo6UXjqKz/uIfWVhwCOxZFO1J764p/i8wNwIjGoH4KDPIPs3vb5y/I+pfle&#10;djkNIwKlh9WCKV4rgwWECQ5Vsm6LkMWAwtkRMKiI4EtXsefAoBGCXRGAcaeZQQAEX09ihiRD8HIS&#10;GPMI0ZAq7Rlw2hDMFAef5iRmgoNPc5N2fkIgPWNadbo4abhXDm8UHRC4UTa4BiLHLIa3H5ImCdyR&#10;RHIY4KGDM5XaibVyGItxxqRylmLWdHv/wZTyKBYKpYP2gP5dO1LHhe6fhiHNeVSLObdli/Kc6C3q&#10;361l/ZZYc9NcOIs8pmC7KYQPY+IumCE4GFPvkjGqLNLHoiwxJK4DEfelJjsGvQPjXEjbp+c7ZOmq&#10;8d2vqYvBgHa1cK1KeyC4axZvVmxiTLxR6Rvcsg30KEkgoYkK4IjguYImhlvthEMY9AfOua6XwQbE&#10;/4ax33GtfgMAAP//AwBQSwMEFAAGAAgAAAAhACMAu5ziAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4sbRndWppOaAhOXDYmpN2yxrRljVMlWRd4erIT3Gz50+/vr1ZBD2xC&#10;63pDAtJZAgypMaqnVsDu/eVuCcx5SUoOhlDANzpY1ddXlSyVOdMGp61vWQwhV0oBnfdjyblrOtTS&#10;zcyIFG+fxmrp42pbrqw8x3A98CxJcq5lT/FDJ0dcd9gctyct4EN+7VN6fgv3u/xHT+vj5tW2QYjb&#10;m/D0CMxj8H8wXPSjOtTR6WBOpBwbBMyLZB5RAQ9ZtgAWiUVW5MAOccjTAnhd8f8d6l8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA8+PN/wwDAAC5CQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIwC7nOIAAAALAQAADwAAAAAAAAAAAAAAAABmBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHUGAAAAAA==&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#9fb76f [3204]" strokecolor="#9fb76f [3204]">
                 <v:path o:connecttype="custom" o:connectlocs="1518624,1444092;1518624,74530;1435359,0;74079,0;0,74530;0,1444092;74079,1518622;1435359,1518622;1518624,1444092" o:connectangles="0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003A5739" w:rsidRPr="00531F3B">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C80093C" w14:textId="01DC5CB5" w:rsidR="00DB3A0E" w:rsidRDefault="00EB7F5F">
+    <w:p w14:paraId="2FF9FDD3" w14:textId="313FA813" w:rsidR="00446D36" w:rsidRDefault="00EB7F5F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00521016">
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
+      <w:hyperlink w:anchor="_Toc230698094" w:history="1">
+        <w:r w:rsidR="00446D36" w:rsidRPr="00E91D67">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Change log</w:t>
+        </w:r>
+        <w:r w:rsidR="00446D36">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00446D36">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00446D36">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230698094 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00446D36">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00446D36">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00446D36">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="00446D36">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66EF1657" w14:textId="0FD4188A" w:rsidR="00DB3A0E" w:rsidRDefault="00DB3A0E">
+    <w:p w14:paraId="248B5521" w14:textId="458E253B" w:rsidR="00446D36" w:rsidRDefault="00446D36">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226460993" w:history="1">
-        <w:r w:rsidRPr="00610F82">
+      <w:hyperlink w:anchor="_Toc230698095" w:history="1">
+        <w:r w:rsidRPr="00E91D67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Interoperability with Clean Energy Regulator systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226460993 \h </w:instrText>
-[...71 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226460994 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230698095 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D38A10B" w14:textId="2022953C" w:rsidR="00DB3A0E" w:rsidRDefault="00DB3A0E">
+    <w:p w14:paraId="104DA5CA" w14:textId="539DA3ED" w:rsidR="00446D36" w:rsidRDefault="00446D36">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226460995" w:history="1">
-        <w:r w:rsidRPr="00610F82">
+      <w:hyperlink w:anchor="_Toc230698096" w:history="1">
+        <w:r w:rsidRPr="00E91D67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Prototype interoperability models</w:t>
+          <w:t>Types of APIs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226460995 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230698096 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5086D1D3" w14:textId="1BA273DC" w:rsidR="00DB3A0E" w:rsidRDefault="00DB3A0E">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="0DDDDED9" w14:textId="52ABDED2" w:rsidR="00446D36" w:rsidRDefault="00446D36">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226460996" w:history="1">
-        <w:r w:rsidRPr="00610F82">
+      <w:hyperlink w:anchor="_Toc230698097" w:history="1">
+        <w:r w:rsidRPr="00E91D67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Class A: Read and write from own ANREU account</w:t>
+          <w:t>Prototype interoperability models</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226460996 \h </w:instrText>
-[...215 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226460999 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230698097 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="675FED9A" w14:textId="425D99C6" w:rsidR="00DB3A0E" w:rsidRDefault="00DB3A0E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="13BAE19C" w14:textId="7AB92C78" w:rsidR="00446D36" w:rsidRDefault="00446D36">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226461000" w:history="1">
-        <w:r w:rsidRPr="00610F82">
+      <w:hyperlink w:anchor="_Toc230698098" w:history="1">
+        <w:r w:rsidRPr="00E91D67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>B.1. API connectivity for information only from third-party platforms</w:t>
+          <w:t>Class A: Read and write from own ANREU account</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226461000 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230698098 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="036DC8AF" w14:textId="734921F5" w:rsidR="00446D36" w:rsidRDefault="00446D36">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230698099" w:history="1">
+        <w:r w:rsidRPr="00E91D67">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>A.1. Read and write API from own account</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230698099 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25B89F18" w14:textId="7CA357C1" w:rsidR="00446D36" w:rsidRDefault="00446D36">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230698100" w:history="1">
+        <w:r w:rsidRPr="00E91D67">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Class B: Third-party trading platform access</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230698100 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="36BC1411" w14:textId="1009926A" w:rsidR="00446D36" w:rsidRDefault="00446D36">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230698101" w:history="1">
+        <w:r w:rsidRPr="00E91D67">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Table 1: Features and differences of class B prototype interoperability models</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230698101 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="662B2AD3" w14:textId="262E84D8" w:rsidR="00DB3A0E" w:rsidRDefault="00DB3A0E">
+    <w:p w14:paraId="685A9A6D" w14:textId="482E81A9" w:rsidR="00446D36" w:rsidRDefault="00446D36">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226461001" w:history="1">
-        <w:r w:rsidRPr="00610F82">
+      <w:hyperlink w:anchor="_Toc230698102" w:history="1">
+        <w:r w:rsidRPr="00E91D67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>B.2. Account delegation model</w:t>
+          <w:t>B.1. API connectivity for information only from third-party platforms</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226461001 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230698102 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2116C07D" w14:textId="7AFE5057" w:rsidR="00DB3A0E" w:rsidRDefault="00DB3A0E">
+    <w:p w14:paraId="76E34806" w14:textId="62685CB8" w:rsidR="00446D36" w:rsidRDefault="00446D36">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226461002" w:history="1">
-        <w:r w:rsidRPr="00610F82">
+      <w:hyperlink w:anchor="_Toc230698103" w:history="1">
+        <w:r w:rsidRPr="00E91D67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>B.3. Full custody model</w:t>
+          <w:t>B.2. Account delegation model</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226461002 \h </w:instrText>
-[...70 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226461003 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230698103 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="285F170F" w14:textId="70858BD7" w:rsidR="00DB3A0E" w:rsidRDefault="00DB3A0E">
+    <w:p w14:paraId="084EF4C3" w14:textId="6EA60D21" w:rsidR="00446D36" w:rsidRDefault="00446D36">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226461004" w:history="1">
-        <w:r w:rsidRPr="00610F82">
+      <w:hyperlink w:anchor="_Toc230698104" w:history="1">
+        <w:r w:rsidRPr="00E91D67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>B.5. Escrow model</w:t>
+          <w:t>B.3. Full custody model</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226461004 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230698104 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="58108394" w14:textId="434DC1B1" w:rsidR="00446D36" w:rsidRDefault="00446D36">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230698105" w:history="1">
+        <w:r w:rsidRPr="00E91D67">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>B.4. Fleeting custody model</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230698105 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63046048" w14:textId="53F65E8D" w:rsidR="00DB3A0E" w:rsidRDefault="00DB3A0E">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="0C949B16" w14:textId="0ECDA3E4" w:rsidR="00446D36" w:rsidRDefault="00446D36">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226461005" w:history="1">
-        <w:r w:rsidRPr="00610F82">
+      <w:hyperlink w:anchor="_Toc230698106" w:history="1">
+        <w:r w:rsidRPr="00E91D67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Class C: Third-party registries and certificates</w:t>
+          <w:t>B.5. Escrow model</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226461005 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230698106 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39EE9A96" w14:textId="725CE18B" w:rsidR="00DB3A0E" w:rsidRDefault="00DB3A0E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="3C0E580F" w14:textId="0051C6D2" w:rsidR="00446D36" w:rsidRDefault="00446D36">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226461006" w:history="1">
-        <w:r w:rsidRPr="00610F82">
+      <w:hyperlink w:anchor="_Toc230698107" w:history="1">
+        <w:r w:rsidRPr="00E91D67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>C.1. Associating units with third-party certificates</w:t>
+          <w:t>Class C: Third-party registries and certificates</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226461006 \h </w:instrText>
-[...71 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226461007 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230698107 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FBD990F" w14:textId="4A2ACB23" w:rsidR="00DB3A0E" w:rsidRDefault="00DB3A0E">
+    <w:p w14:paraId="0D5512B7" w14:textId="5F81F953" w:rsidR="00446D36" w:rsidRDefault="00446D36">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226461008" w:history="1">
-        <w:r w:rsidRPr="00610F82">
+      <w:hyperlink w:anchor="_Toc230698108" w:history="1">
+        <w:r w:rsidRPr="00E91D67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Table 2: Glossary of commonly used terminology</w:t>
+          <w:t>C.1. Associating units with third-party certificates</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226461008 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230698108 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32077E72" w14:textId="72FC3877" w:rsidR="004C32BD" w:rsidRDefault="00EB7F5F" w:rsidP="004C32BD">
+    <w:p w14:paraId="13BBB31A" w14:textId="6CE06A88" w:rsidR="00446D36" w:rsidRDefault="00446D36">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230698109" w:history="1">
+        <w:r w:rsidRPr="00E91D67">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Glossary</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230698109 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="22D29DE6" w14:textId="26292295" w:rsidR="00446D36" w:rsidRDefault="00446D36">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230698110" w:history="1">
+        <w:r w:rsidRPr="00E91D67">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Table 2: Glossary of commonly used terminology</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230698110 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="198F63F6" w14:textId="050055E7" w:rsidR="009A6151" w:rsidRDefault="00EB7F5F" w:rsidP="004C32BD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="002C702A" w:rsidRPr="00E12286">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Toc226460993"/>
-      <w:r w:rsidR="004925F1">
+    </w:p>
+    <w:p w14:paraId="7380E3CC" w14:textId="3DB7FA35" w:rsidR="00CE3796" w:rsidRDefault="009A6151" w:rsidP="00CE3796">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc230698094"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Change log</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="CERTable"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1588"/>
+        <w:gridCol w:w="1732"/>
+        <w:gridCol w:w="5860"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA5AB9" w:rsidRPr="00FA7635" w14:paraId="4F50C2E6" w14:textId="77777777" w:rsidTr="00067EE3">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="846"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1588" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3599D185" w14:textId="48642FD3" w:rsidR="00AA5AB9" w:rsidRPr="00FA7635" w:rsidRDefault="00AA5AB9">
+            <w:r>
+              <w:t>Version</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1732" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6907A4F9" w14:textId="0324C340" w:rsidR="00AA5AB9" w:rsidRPr="00FA7635" w:rsidRDefault="00AA5AB9">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6550C423" w14:textId="50A0F8E8" w:rsidR="00AA5AB9" w:rsidRPr="00FA7635" w:rsidRDefault="00AA5AB9">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Change description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA5AB9" w:rsidRPr="00FA7635" w14:paraId="56C4ACDE" w14:textId="77777777" w:rsidTr="00067EE3">
+        <w:trPr>
+          <w:trHeight w:val="580"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1588" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6851DD86" w14:textId="5CB82AEA" w:rsidR="00AA5AB9" w:rsidRPr="00FA7635" w:rsidRDefault="00501310">
+            <w:r>
+              <w:t>1.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1732" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27AC5411" w14:textId="11EE2FDD" w:rsidR="00AA5AB9" w:rsidRPr="00FA7635" w:rsidRDefault="00113F3F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8 April 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1921E9B8" w14:textId="082324CD" w:rsidR="00113F3F" w:rsidRPr="00FA7635" w:rsidRDefault="00113F3F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA5AB9" w:rsidRPr="00FA7635" w14:paraId="6AA3309E" w14:textId="77777777" w:rsidTr="00067EE3">
+        <w:trPr>
+          <w:trHeight w:val="597"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1588" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52289A7D" w14:textId="686672AE" w:rsidR="00AA5AB9" w:rsidRPr="00FA7635" w:rsidRDefault="00501310">
+            <w:r>
+              <w:t>1.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1732" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABB7F14" w14:textId="53D009B2" w:rsidR="00AA5AB9" w:rsidRPr="00C77AC7" w:rsidRDefault="00C77AC7">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067EE3">
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidR="00446D36" w:rsidRPr="00067EE3">
+              <w:t xml:space="preserve"> June 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06072206" w14:textId="5AADCB15" w:rsidR="00AA5AB9" w:rsidRPr="00FA7635" w:rsidRDefault="00760CA2">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Addition</w:t>
+            </w:r>
+            <w:r w:rsidR="00113F3F">
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="00113F3F">
+              <w:t xml:space="preserve">definition for </w:t>
+            </w:r>
+            <w:r>
+              <w:t>‘</w:t>
+            </w:r>
+            <w:r w:rsidR="002D64C4">
+              <w:t>third-party certificate registry</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidR="002D64C4">
+              <w:t xml:space="preserve"> to the glossary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4982E3F9" w14:textId="77777777" w:rsidR="009A6151" w:rsidRPr="009A6151" w:rsidRDefault="009A6151" w:rsidP="001E1FD3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32077E72" w14:textId="520DB396" w:rsidR="004C32BD" w:rsidRDefault="004925F1" w:rsidP="00067EE3">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pageBreakBefore/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc230698095"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Interoperability with C</w:t>
       </w:r>
       <w:r w:rsidR="00E27810">
         <w:t>lean Energy Regulator systems</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="004925F1">
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBF40F4" w14:textId="4BF56C8D" w:rsidR="00947964" w:rsidRDefault="00947964" w:rsidP="00947964">
+    <w:p w14:paraId="5CBF40F4" w14:textId="021D49E0" w:rsidR="00947964" w:rsidRDefault="00947964" w:rsidP="00947964">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214025899"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc214025899"/>
       <w:r>
         <w:t xml:space="preserve">The Clean Energy Regulator’s (CER) </w:t>
       </w:r>
       <w:r w:rsidR="00833997">
         <w:t>U</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">nit and </w:t>
       </w:r>
       <w:r w:rsidR="00833997">
         <w:t>Certificate</w:t>
       </w:r>
       <w:r w:rsidR="00833997" w:rsidRPr="005F107E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00833997">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00833997" w:rsidRPr="005F107E">
         <w:t xml:space="preserve">egistry </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(the </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6B0C">
         <w:t>registry</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) is </w:t>
       </w:r>
       <w:r w:rsidRPr="005F107E">
         <w:t>a key part of Australia’s carbon market infrastructure</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> that </w:t>
       </w:r>
       <w:r w:rsidRPr="005F107E">
         <w:t>will support the continued growth of deep, liquid, transparent and accessible carbon markets</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. It </w:t>
       </w:r>
       <w:r w:rsidRPr="005F107E">
-        <w:t xml:space="preserve">delivers a single, secure digital platform and enables new functionality including digital interoperability via Application Programming Interfaces (APIs). </w:t>
+        <w:t xml:space="preserve">delivers a single, secure digital platform and enables new functionality including digital interoperability via </w:t>
+      </w:r>
+      <w:r w:rsidR="00A05301">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F107E">
+        <w:t xml:space="preserve">pplication </w:t>
+      </w:r>
+      <w:r w:rsidR="00A05301">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F107E">
+        <w:t xml:space="preserve">rogramming </w:t>
+      </w:r>
+      <w:r w:rsidR="00A05301">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F107E">
+        <w:t xml:space="preserve">nterfaces (APIs). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E09688F" w14:textId="7E4C5D8B" w:rsidR="00BF4A29" w:rsidRDefault="000D4500" w:rsidP="004A322E">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="3E09688F" w14:textId="48F59174" w:rsidR="00BF4A29" w:rsidRDefault="000D4500" w:rsidP="004A322E">
+      <w:r>
+        <w:t xml:space="preserve">At a broad level, interoperability is the ability for different systems, devices, or applications to exchange and use information in a co-ordinated manner. </w:t>
       </w:r>
       <w:r w:rsidR="00BB05F0">
         <w:t xml:space="preserve">This document provides detail on the </w:t>
       </w:r>
       <w:r w:rsidR="002719C4">
         <w:t xml:space="preserve">prototype </w:t>
       </w:r>
       <w:r w:rsidR="00BB05F0">
         <w:t xml:space="preserve">interoperability models the CER has identified </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">through </w:t>
       </w:r>
-      <w:r w:rsidR="00E97F78" w:rsidRPr="004A322E">
-[...6 lines deleted...]
-        <w:t>as part</w:t>
+      <w:r w:rsidR="00E97F78">
+        <w:t xml:space="preserve">targeted consultation </w:t>
       </w:r>
       <w:r w:rsidR="00EA3E9E">
-        <w:t xml:space="preserve"> of our Registry Interoperability </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00847C41">
+        <w:t xml:space="preserve">as part of our Registry Interoperability </w:t>
+      </w:r>
+      <w:r w:rsidR="263D6DC6">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00EA3E9E">
         <w:t>roject</w:t>
       </w:r>
       <w:r w:rsidR="006E79E5">
         <w:t xml:space="preserve"> which ran during the second half of </w:t>
       </w:r>
       <w:r w:rsidR="004C32BD">
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidR="00BB05F0">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D67044">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E79E5">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00B3499E">
         <w:t xml:space="preserve"> focus</w:t>
       </w:r>
       <w:r w:rsidR="006E79E5">
         <w:t xml:space="preserve"> of our targeted consultation</w:t>
       </w:r>
       <w:r w:rsidR="00B3499E">
         <w:t xml:space="preserve"> included</w:t>
       </w:r>
-      <w:r w:rsidR="00BF4A29" w:rsidDel="008A00D1">
+      <w:r w:rsidR="00BF4A29">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FD066D" w14:textId="6A75CCA6" w:rsidR="00BF4A29" w:rsidRDefault="009E3E80" w:rsidP="00A3685E">
+    <w:p w14:paraId="09FD066D" w14:textId="0AD250CE" w:rsidR="00BF4A29" w:rsidRDefault="009E3E80" w:rsidP="00A3685E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00BF4A29">
         <w:t xml:space="preserve">he principles that could guide the </w:t>
       </w:r>
       <w:r w:rsidR="00E63ED5">
         <w:t>CER’s</w:t>
       </w:r>
       <w:r w:rsidR="00BF4A29">
         <w:t xml:space="preserve"> interoperability work</w:t>
       </w:r>
       <w:r w:rsidR="00A3685E">
         <w:t xml:space="preserve"> – this </w:t>
       </w:r>
       <w:r w:rsidR="00F7738A">
         <w:t xml:space="preserve">informed our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="002B4877" w:rsidRPr="00264115">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="002B4877" w:rsidRPr="00F7738A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">draft </w:t>
         </w:r>
-        <w:r w:rsidR="00F7738A" w:rsidRPr="00264115">
+        <w:r w:rsidR="00F7738A" w:rsidRPr="00F7738A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">interoperability </w:t>
         </w:r>
-        <w:r w:rsidR="002B4877" w:rsidRPr="00264115">
+        <w:r w:rsidR="002B4877" w:rsidRPr="00F7738A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>principles</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A3685E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AEC3A38" w14:textId="54286F08" w:rsidR="00BF4A29" w:rsidRDefault="009E3E80" w:rsidP="00BF4A29">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00BF4A29">
         <w:t>he priorities for interoperability across the CER’s units, certificates and registers</w:t>
       </w:r>
     </w:p>
@@ -2610,51 +2863,51 @@
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00BF4A29">
         <w:t>rototype interoperability models for interoperability use cases</w:t>
       </w:r>
       <w:r w:rsidR="00A63C35">
         <w:t>, as summarised in this document</w:t>
       </w:r>
       <w:r w:rsidR="00BF4A29">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BEA5F96" w14:textId="6EEF9DA7" w:rsidR="00BF4A29" w:rsidRDefault="00BF4A29" w:rsidP="00BF4A29">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>We held 3 workshops in July and August</w:t>
       </w:r>
       <w:r w:rsidR="00A63C35">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, inviting respondents to our late </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="0003480B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2024 consultation on carbon market infrastructure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009323B1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and other organisations identified as having a strong interest in interoperability with our systems. The workshops had 52 attendees from 39</w:t>
       </w:r>
       <w:r w:rsidDel="00C2308C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">organisations, representing CER registry account holders, carbon market trading </w:t>
       </w:r>
       <w:r w:rsidRPr="00264214">
         <w:t>platforms and third</w:t>
       </w:r>
@@ -2670,61 +2923,61 @@
       <w:r w:rsidR="005622F3">
         <w:t xml:space="preserve"> with CER systems</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, generally welcomed the draft principles for interoperability, </w:t>
       </w:r>
       <w:r w:rsidR="00766C98">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">found the characterisation of </w:t>
       </w:r>
       <w:r w:rsidR="00F16836">
         <w:t xml:space="preserve">prototype </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">interoperability models </w:t>
       </w:r>
       <w:r w:rsidR="00766C98">
         <w:t xml:space="preserve">present in this document </w:t>
       </w:r>
       <w:r>
         <w:t>to be accurate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F36AB35" w14:textId="4438D984" w:rsidR="00391BED" w:rsidRDefault="00391BED" w:rsidP="009550CB">
+    <w:p w14:paraId="2F36AB35" w14:textId="4DFA1B7D" w:rsidR="00391BED" w:rsidRDefault="00391BED" w:rsidP="009550CB">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00B87A4C">
         <w:t xml:space="preserve">Registry Interoperability </w:t>
       </w:r>
-      <w:r w:rsidR="00847C41">
+      <w:r w:rsidR="32A1F74F">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00B87A4C">
         <w:t>roject</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA43E2">
         <w:t xml:space="preserve">has </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">yielded good understanding of use cases and needs for interoperability as well as the relevant legal, IT and security considerations. </w:t>
       </w:r>
       <w:r w:rsidR="00B87A4C">
         <w:t xml:space="preserve">The CER </w:t>
       </w:r>
       <w:r w:rsidR="00DA43E2">
         <w:t xml:space="preserve">has </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">found that legislative changes would be required to implement </w:t>
       </w:r>
       <w:r w:rsidR="006A6F81">
         <w:t>the</w:t>
@@ -2795,111 +3048,111 @@
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">enhanced interoperability </w:t>
       </w:r>
       <w:r w:rsidR="00766C98">
         <w:t>implemented in future would</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> complement but not replace existing ways of accessing CER systems. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C212D6" w14:textId="46C060CF" w:rsidR="00FF3E1D" w:rsidRDefault="00FF3E1D" w:rsidP="00BE0EA0">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The CER welcomes questions and feedback on this document and possible future interoperability work. If you are interested in joining the stakeholder mailing list </w:t>
       </w:r>
       <w:r w:rsidR="009637B3">
         <w:t>or have feedback, please email</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="008B39AB" w:rsidRPr="00975267">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>market-engagement@cer.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E4D746" w14:textId="1D622E70" w:rsidR="00BF4A29" w:rsidRPr="006E47B6" w:rsidRDefault="006E47B6" w:rsidP="002F26AF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc226460994"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc230698096"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Types of APIs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B80B51" w14:textId="3D899E01" w:rsidR="0042511F" w:rsidRDefault="0057627E" w:rsidP="0057627E">
+    <w:p w14:paraId="22B80B51" w14:textId="3DAA3AEA" w:rsidR="0042511F" w:rsidRDefault="0057627E" w:rsidP="0057627E">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The proposed APIs designed to facilitate the </w:t>
       </w:r>
       <w:r w:rsidR="004C32BD">
         <w:t>identified</w:t>
       </w:r>
       <w:r w:rsidR="00F05924">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002719C4">
         <w:t xml:space="preserve">prototype </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">interoperability models can be categorised into read or write access to an </w:t>
       </w:r>
       <w:r w:rsidR="0069535F">
         <w:t>Australian National Registry of Emissions Units (</w:t>
       </w:r>
       <w:r>
         <w:t>ANREU</w:t>
       </w:r>
       <w:r w:rsidR="0069535F">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> account, or to a CER public register. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4917F4" w14:textId="2A49E183" w:rsidR="0057627E" w:rsidRDefault="0042511F" w:rsidP="0057627E">
+    <w:p w14:paraId="1A4917F4" w14:textId="3177DD82" w:rsidR="0057627E" w:rsidRDefault="0042511F" w:rsidP="0057627E">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>Where</w:t>
       </w:r>
       <w:r w:rsidR="00B41D6F">
         <w:t xml:space="preserve"> interoperability with </w:t>
       </w:r>
       <w:r>
         <w:t>CER systems is</w:t>
       </w:r>
       <w:r w:rsidR="00B41D6F">
         <w:t xml:space="preserve"> implemented, the</w:t>
       </w:r>
       <w:r w:rsidR="0057627E">
         <w:t xml:space="preserve"> CER will use a common design for each API instead of bespoke models where feasible</w:t>
       </w:r>
       <w:r w:rsidR="00436600">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0057627E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00436600">
@@ -2989,142 +3242,142 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7728387E" w14:textId="77777777" w:rsidR="0057627E" w:rsidRDefault="0057627E" w:rsidP="0057627E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>approve transfer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D0C273E" w14:textId="662B0593" w:rsidR="0057627E" w:rsidRDefault="0057627E" w:rsidP="0057627E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>initiate voluntary cancellation</w:t>
       </w:r>
       <w:r w:rsidR="00B63E71">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="364A5DE6" w14:textId="1EFDA2D2" w:rsidR="0057627E" w:rsidRPr="005C3DDA" w:rsidRDefault="0057627E" w:rsidP="0057627E">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00810DBE">
+      <w:r w:rsidRPr="00370C47">
         <w:t>Read access</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3DDA">
         <w:t xml:space="preserve"> to CER public registers would </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">let the user obtain all publicly available information in the register. A possible function within this read access includes filtering of data by field or paging. </w:t>
       </w:r>
       <w:r w:rsidR="00CF04E9" w:rsidRPr="00CF04E9">
         <w:t xml:space="preserve">Read access to CER public registers available on our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00CF04E9" w:rsidRPr="00CF04E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Data Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002530DE">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00CF04E9" w:rsidRPr="00CF04E9">
         <w:t xml:space="preserve"> platform is available via API. The CER is working to add all its public registers to Data Services as part of our forward work program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D58ED5E" w14:textId="5DC2CDE9" w:rsidR="0057627E" w:rsidRDefault="00300FE6" w:rsidP="00BE0EA0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc226460995"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc230698097"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Prototype i</w:t>
       </w:r>
       <w:r w:rsidR="006E47B6">
         <w:t>nteroperability models</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="4B3D2BE6" w14:textId="480F1AC9" w:rsidR="00E91C27" w:rsidRDefault="00E91C27" w:rsidP="00AE2C4F">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Through targeted consultation, we identified models for interoperability between the CER’s Unit and Certificate Registry and:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C9EB3A" w14:textId="77777777" w:rsidR="00E91C27" w:rsidRDefault="00E91C27" w:rsidP="00810DBE">
+    <w:p w14:paraId="04C9EB3A" w14:textId="77777777" w:rsidR="00E91C27" w:rsidRDefault="00E91C27" w:rsidP="00370C47">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>a user’s own registry account (‘Class A’)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5151CD49" w14:textId="77777777" w:rsidR="00E91C27" w:rsidRDefault="00E91C27" w:rsidP="00810DBE">
+    <w:p w14:paraId="5151CD49" w14:textId="77777777" w:rsidR="00E91C27" w:rsidRDefault="00E91C27" w:rsidP="00370C47">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>carbon market trading platforms (‘Class B’)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3D52B8" w14:textId="77777777" w:rsidR="00E91C27" w:rsidRDefault="00E91C27" w:rsidP="00810DBE">
+    <w:p w14:paraId="4A3D52B8" w14:textId="77777777" w:rsidR="00E91C27" w:rsidRDefault="00E91C27" w:rsidP="00370C47">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidDel="0097645F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">third-party registry (‘Class C’). This model would facilitate the reconciliation of information between CER units and a third-party’s units. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6D5750" w14:textId="6F5D240C" w:rsidR="00E91C27" w:rsidRDefault="00E91C27" w:rsidP="00BD3C61">
+    <w:p w14:paraId="7A6D5750" w14:textId="7E160899" w:rsidR="00E91C27" w:rsidRDefault="00E91C27" w:rsidP="00BD3C61">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">These </w:t>
       </w:r>
       <w:r w:rsidR="00164952">
         <w:t xml:space="preserve">prototype </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">interoperability models capture the outcomes of targeted consultation that will inform the CER’s consideration of options to improve the registry in the future. However, the CER has found that legislative changes would be required to implement </w:t>
       </w:r>
       <w:r w:rsidR="00CD7C47">
         <w:t>the registry interoperability cases in this document</w:t>
       </w:r>
       <w:r w:rsidR="00AE2C4F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00605543">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
@@ -3159,162 +3412,162 @@
         <w:t xml:space="preserve"> is feasible</w:t>
       </w:r>
       <w:r w:rsidR="00C53158">
         <w:t xml:space="preserve"> under existing legislation</w:t>
       </w:r>
       <w:r w:rsidR="004C50C8">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="006F5B76">
         <w:t>is being</w:t>
       </w:r>
       <w:r w:rsidR="00994D3A">
         <w:t xml:space="preserve"> progressed</w:t>
       </w:r>
       <w:r w:rsidR="00341396">
         <w:t xml:space="preserve"> as part of the CER’s forward work program</w:t>
       </w:r>
       <w:r w:rsidR="00A54147">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E816E45" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc226460996"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc230698098"/>
       <w:r>
         <w:t>Class A: Read and write from own ANREU account</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="7670313E" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRPr="00424626" w:rsidRDefault="00BB05F0" w:rsidP="00810DBE">
+    <w:p w14:paraId="7670313E" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRPr="00424626" w:rsidRDefault="00BB05F0" w:rsidP="00370C47">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc226460997"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc230698099"/>
       <w:r w:rsidRPr="008B50DA">
         <w:t>A.</w:t>
       </w:r>
       <w:r w:rsidRPr="008B50DA" w:rsidDel="007E5E97">
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidDel="007E5E97">
         <w:t xml:space="preserve"> Read and write API from own account</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="491E122E" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D46717">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4984FE1E" wp14:editId="0E15973F">
             <wp:extent cx="6184900" cy="2383155"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="974217485" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="794402185" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6184900" cy="2383155"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="21AC55E4" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRPr="00424626" w:rsidRDefault="00BB05F0" w:rsidP="00B23A59">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Ref213943931"/>
-      <w:bookmarkStart w:id="9" w:name="_Ref213943917"/>
+      <w:bookmarkStart w:id="9" w:name="_Ref213943931"/>
+      <w:bookmarkStart w:id="10" w:name="_Ref213943917"/>
       <w:r w:rsidRPr="00424626">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidRPr="00424626">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00424626">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00424626">
+      <w:r>
+        <w:instrText>SEQ Figure \* ARABIC</w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00424626">
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00424626">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_Ref213943924"/>
+      <w:bookmarkStart w:id="11" w:name="_Ref213943924"/>
       <w:r w:rsidRPr="00424626">
         <w:t>Read and write API from own account</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="6B67C3DF" w14:textId="7F3E9D80" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
+    <w:p w14:paraId="6B67C3DF" w14:textId="448C1163" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref213943931 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00424626">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidRPr="007428F9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
@@ -3343,57 +3596,57 @@
       <w:r>
         <w:t xml:space="preserve">, and efficient workflow for </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC3CB2">
         <w:t>users who trade frequently or in bulk</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC3CB2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A7F9285" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRPr="007247D7" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>Read access to CER public registers are provided via API, bypassing the need to log into Online Services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B24E45E" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214025900"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc226460998"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc214025900"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc230698100"/>
       <w:r>
         <w:t>Class B: Third-party trading platform access</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="71599AC6" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>The models in this class enable organisations to build and operate their own trading platforms that integrate information from CER registers and holdings from ANREU accounts. ANREU account holders will be required to provide consent for third-party platforms to view a set</w:t>
       </w:r>
       <w:r w:rsidDel="00A35BED">
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">holdings within the ANREU account. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="159399B7" w14:textId="5F5912C8" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00C039A7">
         <w:t xml:space="preserve">re </w:t>
@@ -3592,121 +3845,109 @@
       <w:r w:rsidR="00DE1912" w:rsidRPr="003203A9">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002F26AF" w:rsidRPr="00ED5E21">
         <w:t>Table</w:t>
       </w:r>
       <w:r w:rsidR="002F26AF" w:rsidRPr="00ED5E21">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F26AF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00DE1912" w:rsidRPr="003203A9">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DE1912">
         <w:t xml:space="preserve"> summarises some key characteristics of the models. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECEE493" w14:textId="6E094D6E" w:rsidR="00DE1912" w:rsidRPr="00F84071" w:rsidRDefault="00DE1912" w:rsidP="00810DBE">
+    <w:p w14:paraId="1ECEE493" w14:textId="6E094D6E" w:rsidR="00DE1912" w:rsidRPr="00F84071" w:rsidRDefault="00DE1912" w:rsidP="007A14FE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Ref214273137"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="_Toc226460999"/>
+      <w:bookmarkStart w:id="14" w:name="_Ref214273137"/>
+      <w:bookmarkStart w:id="15" w:name="_Ref214273130"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc230698101"/>
       <w:r w:rsidRPr="00ED5E21">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5E21">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00ED5E21">
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00ED5E21">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00237DE1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5E21">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00ED5E21">
         <w:t>: Features</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and differences of class B </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="002719C4">
         <w:t xml:space="preserve">prototype </w:t>
       </w:r>
       <w:r>
         <w:t>interoperability models</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1690"/>
         <w:gridCol w:w="1854"/>
         <w:gridCol w:w="1496"/>
         <w:gridCol w:w="1674"/>
         <w:gridCol w:w="1513"/>
         <w:gridCol w:w="1513"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009A6ED1" w14:paraId="5ECF2455" w14:textId="77777777" w:rsidTr="00810DBE">
+      <w:tr w:rsidR="009A6ED1" w14:paraId="5ECF2455" w14:textId="77777777" w:rsidTr="007A14FE">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0223A92F" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r>
               <w:t>Class B models</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D1E1205" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
@@ -3727,76 +3968,76 @@
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Platform’s permissions in the seller account</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D93DC2A" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Reservation type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C723E5B" w14:textId="15B41E25" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
+          <w:p w14:paraId="2C723E5B" w14:textId="0711B849" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Who controls units during trade listing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35CEEFB8" w14:textId="39F53FD1" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
+          <w:p w14:paraId="35CEEFB8" w14:textId="36EF0976" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Who performs settlement on the registry</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A6ED1" w14:paraId="0B21ACA6" w14:textId="77777777" w:rsidTr="00810DBE">
+      <w:tr w:rsidR="009A6ED1" w14:paraId="0B21ACA6" w14:textId="77777777" w:rsidTr="007A14FE">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BB1BD73" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>B.1. API connectivity for information only from third-party platforms</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CBDC62E" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRPr="007428F9" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
@@ -3825,51 +4066,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Figure </w:t>
             </w:r>
             <w:r w:rsidRPr="007428F9">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="007428F9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="007428F9">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1768D803" w14:textId="109E0E9E" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
+          <w:p w14:paraId="1768D803" w14:textId="5821E8D9" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Platform gets view</w:t>
             </w:r>
             <w:r w:rsidR="00792F3D">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>only access (seller maintains all control)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C33A3F6" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
@@ -3898,51 +4139,51 @@
           <w:p w14:paraId="4D69E1D9" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Seller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1513" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="720A2B07" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Seller</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A6ED1" w14:paraId="26DF899E" w14:textId="77777777" w:rsidTr="00810DBE">
+      <w:tr w:rsidR="009A6ED1" w14:paraId="26DF899E" w14:textId="77777777" w:rsidTr="007A14FE">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25E90E95" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>B.2. Account delegation model</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78E13F65" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4035,51 +4276,51 @@
           <w:p w14:paraId="078B8C6C" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Seller and platform’s representative appointed as the seller’s authorised representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1513" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F96CA67" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Platform’s representative appointed as the seller’s authorised representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A6ED1" w14:paraId="547E8799" w14:textId="77777777" w:rsidTr="00810DBE">
+      <w:tr w:rsidR="009A6ED1" w14:paraId="547E8799" w14:textId="77777777" w:rsidTr="007A14FE">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68AF2EB7" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>B.3. Full custody model</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23A004CA" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRPr="00CA0B46" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
@@ -4175,51 +4416,51 @@
           <w:p w14:paraId="64B55C6A" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Platform</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1513" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CA72D38" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Platform</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E3E80" w14:paraId="5616AAE7" w14:textId="77777777" w:rsidTr="00810DBE">
+      <w:tr w:rsidR="009E3E80" w14:paraId="5616AAE7" w14:textId="77777777" w:rsidTr="007A14FE">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1524D2A6" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>B.4. Fleeting custody model</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40B1EA85" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRPr="00CA0B46" w:rsidRDefault="00DE1912">
             <w:pPr>
@@ -4341,68 +4582,68 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4594DBB5" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Seller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7ABD9554" w14:textId="1AA38723" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
+          <w:p w14:paraId="7ABD9554" w14:textId="0557CC52" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Seller and </w:t>
             </w:r>
             <w:r w:rsidR="005008A7">
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:t>latform</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E3E80" w14:paraId="43EE8801" w14:textId="77777777" w:rsidTr="00810DBE">
+      <w:tr w:rsidR="009E3E80" w14:paraId="43EE8801" w14:textId="77777777" w:rsidTr="007A14FE">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EA755A1" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>B.5. Escrow model</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="348CE90A" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRPr="003203A9" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
@@ -4526,138 +4767,138 @@
             </w:pPr>
             <w:r>
               <w:t>Platform</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E47CF75" w14:textId="77777777" w:rsidR="00DE1912" w:rsidRDefault="00DE1912">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Platform</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F4B8351" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRPr="003D6A82" w:rsidRDefault="00BB05F0" w:rsidP="00810DBE">
+    <w:p w14:paraId="5F4B8351" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRPr="003D6A82" w:rsidRDefault="00BB05F0" w:rsidP="007A14FE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc226461000"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc230698102"/>
       <w:r>
         <w:t>B.</w:t>
       </w:r>
       <w:r w:rsidDel="007E5E97">
         <w:t xml:space="preserve">1. API connectivity for information only from </w:t>
       </w:r>
       <w:r>
         <w:t>third-party</w:t>
       </w:r>
       <w:r w:rsidDel="007E5E97">
         <w:t xml:space="preserve"> platforms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="6EF9B215" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:r w:rsidRPr="00565DD6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D581743" wp14:editId="67815B33">
             <wp:extent cx="6184900" cy="2356485"/>
             <wp:effectExtent l="0" t="0" r="6350" b="5715"/>
             <wp:docPr id="603008531" name="Picture 1" descr="A diagram of a diagram&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="852712833" name="Picture 1" descr="A diagram of a diagram&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6184900" cy="2356485"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C31D2E6" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRPr="00424626" w:rsidRDefault="00BB05F0" w:rsidP="00F8419B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Ref213943985"/>
+      <w:bookmarkStart w:id="18" w:name="_Ref213943985"/>
       <w:r w:rsidRPr="007E5E97">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E5E97">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="007E5E97">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007E5E97">
+      <w:r>
+        <w:instrText>SEQ Figure \* ARABIC</w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E5E97">
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="007E5E97">
         <w:t xml:space="preserve">: API connectivity for information only from </w:t>
       </w:r>
       <w:r>
         <w:t>third-party</w:t>
       </w:r>
       <w:r w:rsidRPr="007E5E97">
         <w:t xml:space="preserve"> platforms</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E74CAC0" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref213943985 \h </w:instrText>
       </w:r>
       <w:r>
@@ -4690,142 +4931,142 @@
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">represents the simplest interoperability case within this class. This model shows a read only model where an ANREU account holder provides consent to a trading platform </w:t>
       </w:r>
       <w:r w:rsidRPr="006A21D0">
         <w:t>to view</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the ANREU account’s holdings and the trading platform can obtain project attributes from CER public registers. CER public registers are public information with unrestricted read access to the register’s published data.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0192F1B5" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRPr="007E5E97" w:rsidRDefault="00BB05F0" w:rsidP="00810DBE">
+    <w:p w14:paraId="0192F1B5" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRPr="007E5E97" w:rsidRDefault="00BB05F0" w:rsidP="007A14FE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc226461001"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc230698103"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>B.2</w:t>
       </w:r>
       <w:r w:rsidDel="007E5E97">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007E5E97" w:rsidDel="007E5E97">
         <w:t>Account delegation model</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="7D4F6AF1" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r w:rsidRPr="001A4DA0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6894A916" wp14:editId="2A27B0F9">
             <wp:extent cx="6184900" cy="2494280"/>
             <wp:effectExtent l="0" t="0" r="6350" b="1270"/>
             <wp:docPr id="757123437" name="Picture 1" descr="A diagram of a diagram of a company&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="649246207" name="Picture 1" descr="A diagram of a diagram of a company&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6184900" cy="2494280"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC6969C" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRPr="00424626" w:rsidRDefault="00BB05F0" w:rsidP="00F8419B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Ref213943991"/>
+      <w:bookmarkStart w:id="20" w:name="_Ref213943991"/>
       <w:r w:rsidRPr="0029109E">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidRPr="0029109E">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="0029109E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0029109E">
+      <w:r>
+        <w:instrText>SEQ Figure \* ARABIC</w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="0029109E">
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="0029109E">
         <w:t xml:space="preserve">: Account delegation </w:t>
       </w:r>
       <w:r w:rsidRPr="00424626" w:rsidDel="00B82CB5">
         <w:rPr>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>model</w:t>
       </w:r>
       <w:r w:rsidRPr="007E5E97">
         <w:rPr>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="007E5E97">
         <w:rPr>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:noProof/>
@@ -4859,284 +5100,284 @@
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD7F2F">
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">), market participants seeking to trade units create an ANREU account and embed an authorised representative from the trading platform into the ANREU account. By embedding an authorised representative from the trading platform, the notice of transfer for buying and selling can be done by the embedded trading platform representative on behalf of the market participant as trades occur within the platform itself. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E78DC7" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRPr="003D6A82" w:rsidRDefault="00BB05F0" w:rsidP="00810DBE">
+    <w:p w14:paraId="39E78DC7" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRPr="003D6A82" w:rsidRDefault="00BB05F0" w:rsidP="007A14FE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc226461002"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc230698104"/>
       <w:r>
         <w:t>B.3</w:t>
       </w:r>
       <w:r w:rsidDel="007E5E97">
         <w:t>. Full custody model</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="0336E68F" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00214B99">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FBCFD39" wp14:editId="204B5976">
             <wp:extent cx="6184900" cy="2374265"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6985"/>
             <wp:docPr id="1000594688" name="Picture 1" descr="A diagram of a diagram of a company&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="416666948" name="Picture 1" descr="A diagram of a diagram of a company&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6184900" cy="2374265"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C37B890" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRPr="00424626" w:rsidRDefault="00BB05F0" w:rsidP="00F8419B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Ref213943997"/>
+      <w:bookmarkStart w:id="22" w:name="_Ref213943997"/>
       <w:r w:rsidRPr="007E5E97">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E5E97">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="007E5E97">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007E5E97">
+      <w:r>
+        <w:instrText>SEQ Figure \* ARABIC</w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E5E97">
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="007E5E97">
         <w:t xml:space="preserve">: Full </w:t>
       </w:r>
-      <w:r w:rsidRPr="00810DBE">
+      <w:r w:rsidRPr="007A14FE">
         <w:t>custody</w:t>
       </w:r>
       <w:r w:rsidRPr="007E5E97">
         <w:t xml:space="preserve"> model</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B06A7F" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRPr="007E5E97" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>In the full custody model (</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref213943997 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="007E5E97">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD7F2F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">), the trading platform has a custodial ANREU holding account. Market participants selling on the trading platform transfer ACCUs to the trading platform’s custodial account. Trades are established on the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>platform</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and the trade is completed through a transfer of ACCUs from the operator’s holding account by the platform’s authorised representative to the buyer’s ANREU account. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF25031" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00810DBE">
+    <w:p w14:paraId="7AF25031" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="007A14FE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc226461003"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc230698105"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>B.4. Fleeting custody model</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="3CFB61A2" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRPr="00C756D7" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:r w:rsidRPr="006A21D0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05B3D0F9" wp14:editId="5E649069">
             <wp:extent cx="6184900" cy="2305685"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="622210769" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1191688844" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6184900" cy="2305685"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="12DD6B2E" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRPr="00424626" w:rsidRDefault="00BB05F0" w:rsidP="00F8419B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Ref213944032"/>
+      <w:bookmarkStart w:id="24" w:name="_Ref213944032"/>
       <w:r w:rsidRPr="007E5E97">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E5E97">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="007E5E97">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007E5E97">
+      <w:r>
+        <w:instrText>SEQ Figure \* ARABIC</w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E5E97">
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="007E5E97">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Fleeting</w:t>
       </w:r>
       <w:r w:rsidRPr="007E5E97">
         <w:t xml:space="preserve"> custody</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00810DBE">
+      <w:r w:rsidRPr="007A14FE">
         <w:t>model</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536589B1" w14:textId="5D5DE069" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
+    <w:p w14:paraId="536589B1" w14:textId="52B228EB" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>The fleeting custody model (</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref213944032 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="007E5E97">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidRPr="00156D67">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
@@ -5158,51 +5399,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>ANREU authorised representative (sell account) selects (mechanism to be determined) a block of units for trade by reserving the units. This separates the units from the main holdings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6777719E" w14:textId="229EF9BC" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
       </w:pPr>
       <w:r>
         <w:t>Consent is provided for the trading platform to view all reserved units</w:t>
       </w:r>
       <w:r w:rsidR="004467C7">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4EB91A" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00810DBE">
+    <w:p w14:paraId="6C4EB91A" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="007A14FE">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">At any time, reserved units can be unreserved by the account holder. Trading platforms can use their view consent to monitor reserved units and are responsible for halting transactions on their own platforms when appropriate to minimise counterparty risk. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231FFA35" w14:textId="30701E12" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
       </w:pPr>
       <w:r>
         <w:t>The trading platform establishes a trade agreement and informs the seller to complete the transfer</w:t>
       </w:r>
       <w:r w:rsidR="004467C7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CCE7C21" w14:textId="5608C0D5" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
@@ -5212,149 +5453,149 @@
         <w:t>Seller transfers units to the interim custodial account held by the trading platform</w:t>
       </w:r>
       <w:r w:rsidR="004467C7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="387CAC4B" w14:textId="2DFC70E8" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
       </w:pPr>
       <w:r>
         <w:t>The platform’s authorised representative transfers the units from the interim custodial account to the buying ANREU account</w:t>
       </w:r>
       <w:r w:rsidR="004467C7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21EA9CD4" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The purpose of reserving units is to ensure that units are available for trade. With seller consent, the trading platform can view the reserved units and be notified when units are unreserved. It is the responsibility of the trading platform to halt the trade and delist units on their trading platform if units are unreserved. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408F33DA" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00810DBE">
+    <w:p w14:paraId="408F33DA" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="007A14FE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc226461004"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc230698106"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>B.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00F31CD2" w:rsidDel="007E5E97">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Escrow</w:t>
       </w:r>
       <w:r w:rsidRPr="00F31CD2" w:rsidDel="007E5E97">
         <w:t xml:space="preserve"> model</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="50C50CEF" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:r w:rsidRPr="00732400">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5304EF93" wp14:editId="7F67B5A9">
             <wp:extent cx="6184900" cy="2322195"/>
             <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
             <wp:docPr id="1572190594" name="Picture 1" descr="A diagram of a diagram of a company&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1547364854" name="Picture 1" descr="A diagram of a diagram of a company&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6184900" cy="2322195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="328E0564" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRPr="00424626" w:rsidRDefault="00BB05F0" w:rsidP="00F8419B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Ref213944637"/>
+      <w:bookmarkStart w:id="26" w:name="_Ref213944637"/>
       <w:r w:rsidRPr="007E5E97">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E5E97">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="007E5E97">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007E5E97">
+      <w:r>
+        <w:instrText>SEQ Figure \* ARABIC</w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E5E97">
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="007E5E97">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Escrow</w:t>
       </w:r>
       <w:r w:rsidRPr="007E5E97">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00810DBE">
+      <w:r w:rsidRPr="007A14FE">
         <w:t>model</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D719BA2" w14:textId="359D4C08" w:rsidR="00BB05F0" w:rsidRPr="000E4DD0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>This model (</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref213944637 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="007E5E97">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidRPr="00156D67">
         <w:rPr>
           <w:noProof/>
@@ -5375,51 +5616,51 @@
       </w:r>
       <w:r w:rsidR="00D15785">
         <w:t>efficient market model</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A6C4235" w14:textId="37B567F3" w:rsidR="00BB05F0" w:rsidRDefault="00D15785" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>At present t</w:t>
       </w:r>
       <w:r w:rsidR="00BB05F0">
         <w:t xml:space="preserve">here is no active escrow function within the registry. An escrow function reduces the risk that contractual obligation to transfer the ACCUs is not fulfilled. The CER will not hold funds on behalf of any </w:t>
       </w:r>
       <w:r w:rsidR="0095656A">
         <w:t>party,</w:t>
       </w:r>
       <w:r w:rsidR="00BB05F0">
         <w:t xml:space="preserve"> and the handling of funds will continue to be the responsibility of the transaction parties and any relevant third-party platforms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0634D97A" w14:textId="7576FDA0" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
+    <w:p w14:paraId="0634D97A" w14:textId="79D0DB07" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>The following steps detail how a trade will occur in this model:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3487D837" w14:textId="5976D6AB" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00A74419">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Selling ANREU account allocates units to be traded into an escrow section within their account. The units do not leave the seller’s account, however control of the units within the escrow is given to the trading platform as a specific type of authorised representative</w:t>
       </w:r>
       <w:r w:rsidR="00857336">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7E86FA" w14:textId="00884FB2" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
@@ -5432,164 +5673,164 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="430D0C39" w14:textId="43E067A7" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
       </w:pPr>
       <w:r>
         <w:t>Trading platform establishes a trade agreement between buyer and seller</w:t>
       </w:r>
       <w:r w:rsidR="00857336">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="669AB3A8" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
       </w:pPr>
       <w:r>
         <w:t>Trading platform completes the transfer of units as the controller of the escrowed units from the seller’s account to the buyer’s account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57EB22C6" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc214025901"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc226461005"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc214025901"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc230698107"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Class C: Third-party registries and certificates</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="72A1F199" w14:textId="70ECE007" w:rsidR="00BB05F0" w:rsidRPr="003D6A82" w:rsidRDefault="00BB05F0" w:rsidP="00810DBE">
+    <w:p w14:paraId="72A1F199" w14:textId="606BB5E0" w:rsidR="00BB05F0" w:rsidRPr="003D6A82" w:rsidRDefault="00BB05F0" w:rsidP="007A14FE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc226461006"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc230698108"/>
       <w:r>
         <w:t>C.</w:t>
       </w:r>
       <w:r w:rsidDel="007E5E97">
         <w:t>1. Associating units with third</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidDel="007E5E97">
         <w:t>party certificates</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49BE7B75" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:r w:rsidRPr="00B716C7">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48B11DBD" wp14:editId="4DCEB38D">
             <wp:extent cx="6184900" cy="2371090"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="456232355" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="49899411" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20"/>
+                    <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6184900" cy="2371090"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B932187" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRPr="00622B76" w:rsidRDefault="00BB05F0" w:rsidP="00F8419B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Ref213944663"/>
+      <w:bookmarkStart w:id="30" w:name="_Ref213944663"/>
       <w:r w:rsidRPr="007E5E97">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E5E97">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="007E5E97">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007E5E97">
+      <w:r>
+        <w:instrText>SEQ Figure \* ARABIC</w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00622B76">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E5E97">
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="007E5E97">
         <w:t xml:space="preserve">: Associating units with </w:t>
       </w:r>
-      <w:r w:rsidRPr="00810DBE">
+      <w:r w:rsidRPr="007A14FE">
         <w:t>third</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007E5E97">
         <w:t>party certificates and/or registries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467A12B5" w14:textId="4A5B64F4" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BD3C61">
+    <w:p w14:paraId="467A12B5" w14:textId="7F9B788F" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BD3C61">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>This model (</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref213944663 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="007E5E97">
         <w:t>Figure</w:t>
       </w:r>
       <w:r w:rsidRPr="00156D67">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5647,151 +5888,148 @@
         <w:t xml:space="preserve">that does not use </w:t>
       </w:r>
       <w:r w:rsidR="00776903" w:rsidRPr="00776903">
         <w:t xml:space="preserve">Unit and Certificate Registry </w:t>
       </w:r>
       <w:r w:rsidR="006E0815">
         <w:t xml:space="preserve">APIs is </w:t>
       </w:r>
       <w:r w:rsidR="00254F4A">
         <w:t xml:space="preserve">feasible </w:t>
       </w:r>
       <w:r w:rsidR="006E0815">
         <w:t>under the CER’s existing legislative framework</w:t>
       </w:r>
       <w:r w:rsidR="00254F4A">
         <w:t xml:space="preserve"> and is being progressed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542C7B5A" w14:textId="5DE283B6" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A65997">
         <w:t xml:space="preserve">In line with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00A65997" w:rsidRPr="00264115">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00A65997" w:rsidRPr="00A3685E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">draft interoperability </w:t>
         </w:r>
-        <w:r w:rsidRPr="00264115">
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00A3685E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>principle 4</w:t>
+          <w:t>principle</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00A3685E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A3685E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00A65997">
         <w:t>, the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> CER access does not endorse third-party registries and any claims associated that third-party certificate and product creators make about linked government-backed units and certificates must be accurate.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="4D9A2219" w14:textId="2D1AFCAA" w:rsidR="00AB5620" w:rsidRDefault="00AB5620">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F2B49F4" w14:textId="48BBF7AA" w:rsidR="00AB5620" w:rsidRDefault="00AB5620" w:rsidP="00AB5620">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214025897"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc226461007"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc214025897"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc230698109"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Glossary</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="3AC114A5" w14:textId="2E64114E" w:rsidR="00AB5620" w:rsidRPr="00ED5E21" w:rsidRDefault="00AB5620" w:rsidP="00810DBE">
+    <w:p w14:paraId="3AC114A5" w14:textId="2E64114E" w:rsidR="00AB5620" w:rsidRPr="00ED5E21" w:rsidRDefault="00AB5620" w:rsidP="007A14FE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc226461008"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc230698110"/>
       <w:r w:rsidRPr="00ED5E21" w:rsidDel="00F66939">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5E21" w:rsidDel="00F66939">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidDel="00F66939">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00ED5E21" w:rsidDel="00F66939">
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00ED5E21" w:rsidDel="00F66939">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidDel="00F66939">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007C41DC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5E21" w:rsidDel="00F66939">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidDel="00F66939">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00ED5E21" w:rsidDel="00F66939">
         <w:t xml:space="preserve">: Glossary of </w:t>
       </w:r>
       <w:r w:rsidDel="00F66939">
         <w:t xml:space="preserve">commonly used </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED5E21" w:rsidDel="00F66939">
         <w:t>terminology</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="6753"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BF2482" w14:paraId="2F8CCF77" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C41D34A" w14:textId="77777777" w:rsidR="00AB5620" w:rsidRDefault="00AB5620">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
             </w:pPr>
@@ -5805,56 +6043,68 @@
             <w:tcW w:w="6753" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24536D17" w14:textId="77777777" w:rsidR="00AB5620" w:rsidRDefault="00AB5620">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66939" w14:paraId="5ABFEAC6" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47FFE657" w14:textId="77777777" w:rsidR="00AB5620" w:rsidRPr="00E3350C" w:rsidRDefault="00AB5620">
+          <w:p w14:paraId="47FFE657" w14:textId="16429588" w:rsidR="00AB5620" w:rsidRPr="00E3350C" w:rsidRDefault="00AB5620">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Application Programming Interface </w:t>
+              <w:t xml:space="preserve">Application </w:t>
+            </w:r>
+            <w:r w:rsidR="004F4CC7">
+              <w:t>p</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">rogramming </w:t>
+            </w:r>
+            <w:r w:rsidR="004F4CC7">
+              <w:t>i</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">nterface </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6753" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F3476D7" w14:textId="3382F2EF" w:rsidR="00AB5620" w:rsidRDefault="00AB5620">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00C75BDD">
               <w:t xml:space="preserve"> set of functions and procedures allowing the creation of applications that access the features or data of an operating system, application, or other service</w:t>
             </w:r>
             <w:r w:rsidR="00AF78F3">
               <w:t>.</w:t>
             </w:r>
           </w:p>
@@ -5879,93 +6129,93 @@
             </w:pPr>
             <w:r>
               <w:t>Authorised representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6753" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5141116D" w14:textId="024E8922" w:rsidR="00AB5620" w:rsidRDefault="00AB5620">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE41FA">
               <w:t xml:space="preserve">n individual who is nominated under the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00810DBE">
+            <w:r w:rsidRPr="007A14FE">
               <w:t>ANREU Regulations 2011</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE41FA">
               <w:t xml:space="preserve"> to be an authorised representative for a particular registry account and act on behalf of the account holder for certain actions</w:t>
             </w:r>
             <w:r w:rsidR="00AF78F3">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66939" w14:paraId="4FA84C38" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E7784CF" w14:textId="77777777" w:rsidR="00AB5620" w:rsidRDefault="00AB5620">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r>
               <w:t>Escrow</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A2EC77F" w14:textId="5A0D38CF" w:rsidR="00AB5620" w:rsidRPr="00F4739B" w:rsidRDefault="001A768A">
+          <w:p w14:paraId="5A2EC77F" w14:textId="3AC38629" w:rsidR="00AB5620" w:rsidRPr="00F4739B" w:rsidRDefault="001A768A">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1630"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00AB5620">
               <w:t xml:space="preserve"> legal financial arrangement where a trusted and neutral third party holds funds and assets on behalf of </w:t>
             </w:r>
             <w:r w:rsidR="008374FA">
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidR="00AB5620">
               <w:t>parties involved in a transaction until specific conditions are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006012DB" w14:paraId="17942C70" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -6050,149 +6300,141 @@
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A798D12" w14:textId="77777777" w:rsidR="00AB5620" w:rsidRDefault="00AB5620">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r>
               <w:t>Read request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1425B0DA" w14:textId="78E9A76E" w:rsidR="00AB5620" w:rsidRDefault="00AB5620">
+          <w:p w14:paraId="1425B0DA" w14:textId="136F32AA" w:rsidR="00AB5620" w:rsidRDefault="00AB5620">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE41FA">
-              <w:t xml:space="preserve">n electronic transmission to interrogate the holdings of an ANREU </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> excludes a write request</w:t>
+              <w:t>n electronic transmission to interrogate the holdings of an ANREU account but excludes a write request</w:t>
             </w:r>
             <w:r w:rsidR="00AF78F3">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006012DB" w14:paraId="79F1A252" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B36CCFE" w14:textId="77777777" w:rsidR="00AB5620" w:rsidRDefault="00AB5620">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r>
               <w:t>Register</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="706306EF" w14:textId="77777777" w:rsidR="00AB5620" w:rsidRDefault="00AB5620">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>A list of relevant information with respect to the subject of the register. For example:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="220DF6C9" w14:textId="3ED3A9A5" w:rsidR="00AB5620" w:rsidRPr="00810DBE" w:rsidRDefault="005C345A" w:rsidP="00810DBE">
+          <w:p w14:paraId="220DF6C9" w14:textId="02F38D2F" w:rsidR="00AB5620" w:rsidRPr="007A14FE" w:rsidRDefault="005C345A" w:rsidP="007A14FE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="00AB5620" w:rsidRPr="00AF78F3">
               <w:t>roject attributes from the ACCU Scheme project register available on CER's website</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CC14F85" w14:textId="3BBD1523" w:rsidR="00AB5620" w:rsidRPr="00810DBE" w:rsidRDefault="005C345A" w:rsidP="00810DBE">
+          <w:p w14:paraId="0CC14F85" w14:textId="2AE8D087" w:rsidR="00AB5620" w:rsidRPr="007A14FE" w:rsidRDefault="005C345A" w:rsidP="007A14FE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidR="00AB5620" w:rsidRPr="00AF78F3">
               <w:t>arbon abatement contract (CAC) attributes from the CAC register</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F145444" w14:textId="5FE0BAC0" w:rsidR="00AB5620" w:rsidRDefault="00AB5620" w:rsidP="00810DBE">
+          <w:p w14:paraId="6F145444" w14:textId="6BE765FF" w:rsidR="00AB5620" w:rsidRDefault="00AB5620" w:rsidP="007A14FE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF78F3">
               <w:t>Guarantee</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> of Origin project register</w:t>
             </w:r>
             <w:r w:rsidR="00D0272F">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66939" w14:paraId="07872690" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2977" w:type="dxa"/>
@@ -6208,66 +6450,66 @@
             <w:r>
               <w:t>Registry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="340F2A18" w14:textId="77777777" w:rsidR="00AB5620" w:rsidRDefault="00AB5620">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1060"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>A centralised record database where information is collected, stored and maintained.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44CE9B9B" w14:textId="4B694C30" w:rsidR="00AB5620" w:rsidRDefault="00521535">
+          <w:p w14:paraId="44CE9B9B" w14:textId="0CE6604C" w:rsidR="00AB5620" w:rsidRDefault="00521535">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1060"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>For example</w:t>
             </w:r>
             <w:r w:rsidR="003C4A17">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00AB5620">
-              <w:t xml:space="preserve"> Clean Energy Regulator's Unit and Certificate Registry built on </w:t>
+              <w:t xml:space="preserve"> CER's Unit and Certificate Registry built on </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AB5620">
               <w:t>Trovio's</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AB5620">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AB5620">
               <w:t>CorTenX</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AB5620">
               <w:t xml:space="preserve"> system, ANREU, REC registry</w:t>
             </w:r>
             <w:r w:rsidR="00AF78F3">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45346EB0" w14:textId="77777777" w:rsidR="00AB5620" w:rsidRDefault="00AB5620">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:tabs>
@@ -6289,199 +6531,314 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66DF26DF" w14:textId="77777777" w:rsidR="00AB5620" w:rsidRDefault="00AB5620">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Third-party certificates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19E31A92" w14:textId="219CB19E" w:rsidR="00AB5620" w:rsidRDefault="00167371">
+          <w:p w14:paraId="19E31A92" w14:textId="6296CEA3" w:rsidR="00AB5620" w:rsidRDefault="00167371">
             <w:pPr>
               <w:pStyle w:val="CERnumbering"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00AB5620">
-              <w:t xml:space="preserve">ertificates issued by an organisation other than CER. The certificates are related to or derive their value from CER units and certificates. </w:t>
+              <w:t xml:space="preserve">ertificates issued by an organisation other than </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE5186">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB5620">
+              <w:t xml:space="preserve">CER. The certificates </w:t>
+            </w:r>
+            <w:r w:rsidR="004D6B5D">
+              <w:t xml:space="preserve">either </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB5620">
+              <w:t xml:space="preserve">relate to or derive value from </w:t>
+            </w:r>
+            <w:r w:rsidR="002E0C0D">
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB5620">
+              <w:t xml:space="preserve"> C</w:t>
+            </w:r>
+            <w:r w:rsidR="00A37257">
+              <w:t xml:space="preserve">lean </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB5620">
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00A37257">
+              <w:t xml:space="preserve">nergy </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB5620">
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00A37257">
+              <w:t>egulator</w:t>
+            </w:r>
+            <w:r w:rsidR="003E2DB3">
+              <w:t>’s</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB5620">
+              <w:t xml:space="preserve"> units and certificates. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A14FE" w14:paraId="2E34A529" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="312A60C1" w14:textId="390AAC5B" w:rsidR="007A14FE" w:rsidRDefault="007A14FE">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Third-party certificate registry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6753" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41CE9B9D" w14:textId="3FA77F14" w:rsidR="007A14FE" w:rsidRPr="001E1FD3" w:rsidRDefault="001E1FD3" w:rsidP="00D77C3E">
+            <w:pPr>
+              <w:pStyle w:val="CERnumbering"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1FD3">
+              <w:t xml:space="preserve">A centralised record database where information on third-party certificates is collected, stored and maintained. These certificates are independent from the units and certificates administered by the CER but </w:t>
+            </w:r>
+            <w:r w:rsidR="004D6B5D">
+              <w:t>either</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E1FD3">
+              <w:t xml:space="preserve"> relate to or derive value from </w:t>
+            </w:r>
+            <w:r w:rsidR="00D0760B">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E1FD3">
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="000F336B">
+              <w:t xml:space="preserve">lean </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E1FD3">
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="000F336B">
+              <w:t xml:space="preserve">nergy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E1FD3">
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="000F336B">
+              <w:t>egulator</w:t>
+            </w:r>
+            <w:r w:rsidR="007E5C41">
+              <w:t>’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E1FD3">
+              <w:t xml:space="preserve"> units and certificates.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66939" w14:paraId="02430FC3" w14:textId="77777777">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F03E6C6" w14:textId="77777777" w:rsidR="00AB5620" w:rsidRDefault="00AB5620">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r>
               <w:t>Trading platforms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53B92EBE" w14:textId="1356CE9F" w:rsidR="00AB5620" w:rsidRDefault="00E27EAA">
+          <w:p w14:paraId="53B92EBE" w14:textId="3A825190" w:rsidR="00AB5620" w:rsidRDefault="00E27EAA">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1060"/>
               </w:tabs>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="00AB5620">
               <w:t>arket trading infrastructure or entities that connect buyers and sellers to facilitate the trading of carbon and environmental units.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006012DB" w14:paraId="19FCF994" w14:textId="77777777">
         <w:trPr>
-          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61C04C0F" w14:textId="77777777" w:rsidR="00AB5620" w:rsidRDefault="00AB5620">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
             </w:pPr>
             <w:r>
               <w:t>Write request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2932B957" w14:textId="4CED4EA3" w:rsidR="00AB5620" w:rsidRDefault="00AB5620">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
-              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="000362D1">
               <w:t>n electronic transmission that instructs a transaction to be carried out in respect of units or certificates held in an ANREU account</w:t>
             </w:r>
             <w:r w:rsidR="00AF78F3">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F5BC897" w14:textId="77777777" w:rsidR="00AB5620" w:rsidRPr="000362D1" w:rsidRDefault="00AB5620" w:rsidP="00D8390D"/>
     <w:sectPr w:rsidR="00AB5620" w:rsidRPr="000362D1" w:rsidSect="00E349EF">
-      <w:headerReference w:type="default" r:id="rId22"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId26"/>
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="even" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:headerReference w:type="first" r:id="rId29"/>
+      <w:footerReference w:type="first" r:id="rId30"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EC3A1A6" w14:textId="77777777" w:rsidR="00B6315C" w:rsidRDefault="00B6315C" w:rsidP="00176C28">
+    <w:p w14:paraId="335FB63A" w14:textId="77777777" w:rsidR="004D6E66" w:rsidRDefault="004D6E66" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121D545E" w14:textId="77777777" w:rsidR="00B6315C" w:rsidRDefault="00B6315C"/>
+    <w:p w14:paraId="79DE8F21" w14:textId="77777777" w:rsidR="004D6E66" w:rsidRDefault="004D6E66"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D5B7B48" w14:textId="77777777" w:rsidR="00B6315C" w:rsidRDefault="00B6315C" w:rsidP="00176C28">
+    <w:p w14:paraId="4C93E694" w14:textId="77777777" w:rsidR="004D6E66" w:rsidRDefault="004D6E66" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39956667" w14:textId="77777777" w:rsidR="00B6315C" w:rsidRDefault="00B6315C"/>
+    <w:p w14:paraId="61018A24" w14:textId="77777777" w:rsidR="004D6E66" w:rsidRDefault="004D6E66"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -6494,51 +6851,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
-    <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -6759,51 +7115,51 @@
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="006E3CA9">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="006E3CA9" w:rsidRPr="00E349EF">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="2213FFBE" w14:textId="06E45C83" w:rsidR="00F76419" w:rsidRPr="009633DE" w:rsidRDefault="00F76419" w:rsidP="00E349EF">
+  <w:p w14:paraId="2213FFBE" w14:textId="537C9C9E" w:rsidR="00F76419" w:rsidRPr="009633DE" w:rsidRDefault="00F76419" w:rsidP="00E349EF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="60"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E474968" w14:textId="7CD3830E" w:rsidR="007A32A0" w:rsidRPr="00515AAD" w:rsidRDefault="007A32A0" w:rsidP="00515AAD">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2694"/>
         <w:tab w:val="left" w:pos="4269"/>
       </w:tabs>
       <w:spacing w:before="360" w:after="120"/>
       <w:ind w:right="101"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
         <w:b w:val="0"/>
@@ -6831,88 +7187,88 @@
                   <pic:cNvPr id="5" name="Picture 5" descr="CER Monogram"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1918800" cy="644717"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4FD7DE97" w14:textId="66C444EF" w:rsidR="0065750A" w:rsidRPr="009C30B4" w:rsidRDefault="0065750A" w:rsidP="001803A5">
+  <w:p w14:paraId="4FD7DE97" w14:textId="542AF409" w:rsidR="0065750A" w:rsidRPr="009C30B4" w:rsidRDefault="0065750A" w:rsidP="001803A5">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2694"/>
         <w:tab w:val="left" w:pos="3969"/>
         <w:tab w:val="left" w:pos="6946"/>
         <w:tab w:val="right" w:pos="9498"/>
       </w:tabs>
       <w:spacing w:after="720"/>
       <w:ind w:right="242"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="005874"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41CC6C09" w14:textId="77777777" w:rsidR="00B6315C" w:rsidRDefault="00B6315C" w:rsidP="00176C28">
+    <w:p w14:paraId="1F1C0478" w14:textId="77777777" w:rsidR="004D6E66" w:rsidRDefault="004D6E66" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A59733A" w14:textId="77777777" w:rsidR="00B6315C" w:rsidRDefault="00B6315C"/>
+    <w:p w14:paraId="10E4203A" w14:textId="77777777" w:rsidR="004D6E66" w:rsidRDefault="004D6E66"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="701935D8" w14:textId="77777777" w:rsidR="00B6315C" w:rsidRDefault="00B6315C" w:rsidP="00176C28">
+    <w:p w14:paraId="2CD2A82A" w14:textId="77777777" w:rsidR="004D6E66" w:rsidRDefault="004D6E66" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1233824D" w14:textId="77777777" w:rsidR="00B6315C" w:rsidRDefault="00B6315C"/>
+    <w:p w14:paraId="288A1340" w14:textId="77777777" w:rsidR="004D6E66" w:rsidRDefault="004D6E66"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7FF75301" w14:textId="5AD5B747" w:rsidR="00A3685E" w:rsidRDefault="00A3685E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3685E">
         <w:t>https://cer.gov.au/document_page/draft-interoperability-principles</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="79801231" w14:textId="6893EB8F" w:rsidR="009323B1" w:rsidRDefault="009323B1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
@@ -6949,89 +7305,79 @@
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="663F932E" w14:textId="77777777" w:rsidR="00BB05F0" w:rsidRDefault="00BB05F0" w:rsidP="00BB05F0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Consent here refers to consent provided through s51 </w:t>
       </w:r>
       <w:r w:rsidRPr="00030618">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Clean Energy Regulator Act</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> and is likely to be via an automated process.</w:t>
+        <w:t xml:space="preserve"> 2011 and is likely to be via an automated process.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="55E3C258" w14:textId="0C62533A" w:rsidR="00A3685E" w:rsidRDefault="00A3685E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3685E">
         <w:t>https://cer.gov.au/document_page/draft-interoperability-principles</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D8FEB7D" w14:textId="4C6CD997" w:rsidR="00D81782" w:rsidRDefault="00D81782" w:rsidP="00977234">
+  <w:p w14:paraId="5D8FEB7D" w14:textId="0401C8AF" w:rsidR="00D81782" w:rsidRDefault="00D81782" w:rsidP="00977234">
     <w:pPr>
       <w:pStyle w:val="Heading5"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4870"/>
         <w:tab w:val="left" w:pos="8745"/>
       </w:tabs>
       <w:spacing w:before="200" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="754A0388" w14:textId="77777777" w:rsidR="00D81782" w:rsidRPr="00BE0DA3" w:rsidRDefault="00407A97" w:rsidP="00FC08BF">
     <w:pPr>
       <w:pStyle w:val="LegislativesecrecyACT"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65EA1F17" wp14:editId="61B7A72B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4706474</wp:posOffset>
           </wp:positionH>
@@ -7075,51 +7421,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1424451" cy="469454"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E75F1EF" w14:textId="01BDBB3A" w:rsidR="003D3FC1" w:rsidRDefault="003D3FC1" w:rsidP="003D3FC1">
+  <w:p w14:paraId="5E75F1EF" w14:textId="6E913854" w:rsidR="003D3FC1" w:rsidRDefault="003D3FC1" w:rsidP="003D3FC1">
     <w:pPr>
       <w:pStyle w:val="Heading5"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4870"/>
         <w:tab w:val="left" w:pos="8745"/>
       </w:tabs>
       <w:spacing w:before="200" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D951973" wp14:editId="3BFE4225">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3764366</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>430621</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2443363" cy="910681"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
@@ -10804,1918 +11150,2137 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="713778248">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1626961810">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="2048066117">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="558248331">
     <w:abstractNumId w:val="38"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="91"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB05F0"/>
     <w:rsid w:val="00000630"/>
     <w:rsid w:val="000022A1"/>
     <w:rsid w:val="00003DF9"/>
     <w:rsid w:val="000043DB"/>
     <w:rsid w:val="000049A7"/>
     <w:rsid w:val="00004E3B"/>
     <w:rsid w:val="00004EC1"/>
     <w:rsid w:val="0000594B"/>
     <w:rsid w:val="00005F92"/>
     <w:rsid w:val="0000647C"/>
+    <w:rsid w:val="00006D79"/>
     <w:rsid w:val="00010230"/>
+    <w:rsid w:val="0001277B"/>
     <w:rsid w:val="00013022"/>
     <w:rsid w:val="00014EE9"/>
     <w:rsid w:val="000153DF"/>
     <w:rsid w:val="000159DC"/>
     <w:rsid w:val="000229C2"/>
+    <w:rsid w:val="00024210"/>
     <w:rsid w:val="00025833"/>
     <w:rsid w:val="00031090"/>
     <w:rsid w:val="00032EB3"/>
     <w:rsid w:val="000339F0"/>
     <w:rsid w:val="00035321"/>
     <w:rsid w:val="0003582F"/>
     <w:rsid w:val="000376BE"/>
     <w:rsid w:val="000378B6"/>
+    <w:rsid w:val="000422BD"/>
     <w:rsid w:val="0004318A"/>
     <w:rsid w:val="0004322F"/>
     <w:rsid w:val="000442F7"/>
     <w:rsid w:val="0004685C"/>
     <w:rsid w:val="00047D02"/>
     <w:rsid w:val="00050DA5"/>
     <w:rsid w:val="00051638"/>
     <w:rsid w:val="000530E1"/>
     <w:rsid w:val="00053479"/>
     <w:rsid w:val="00056FF0"/>
+    <w:rsid w:val="00060419"/>
     <w:rsid w:val="00062A5A"/>
     <w:rsid w:val="00066942"/>
     <w:rsid w:val="00066A41"/>
     <w:rsid w:val="00067810"/>
     <w:rsid w:val="000678AA"/>
+    <w:rsid w:val="00067EE3"/>
+    <w:rsid w:val="0007184E"/>
     <w:rsid w:val="000725F1"/>
     <w:rsid w:val="0007320E"/>
     <w:rsid w:val="000733AB"/>
     <w:rsid w:val="00074AAC"/>
     <w:rsid w:val="0007557F"/>
     <w:rsid w:val="00081EB0"/>
     <w:rsid w:val="00082F10"/>
+    <w:rsid w:val="00083A50"/>
     <w:rsid w:val="00083FFC"/>
     <w:rsid w:val="00084289"/>
     <w:rsid w:val="000873E6"/>
     <w:rsid w:val="000879DB"/>
     <w:rsid w:val="000906DE"/>
-    <w:rsid w:val="000912FD"/>
     <w:rsid w:val="00092FA1"/>
     <w:rsid w:val="00093F0D"/>
     <w:rsid w:val="00094D74"/>
+    <w:rsid w:val="000953C3"/>
     <w:rsid w:val="000957B5"/>
     <w:rsid w:val="000957F1"/>
     <w:rsid w:val="00096878"/>
     <w:rsid w:val="00097EF8"/>
     <w:rsid w:val="000A01C3"/>
     <w:rsid w:val="000A0DD5"/>
     <w:rsid w:val="000A343A"/>
     <w:rsid w:val="000A3BEE"/>
     <w:rsid w:val="000A4E77"/>
     <w:rsid w:val="000A4F04"/>
     <w:rsid w:val="000A6605"/>
     <w:rsid w:val="000A714C"/>
     <w:rsid w:val="000A7864"/>
     <w:rsid w:val="000B0ECA"/>
     <w:rsid w:val="000B2225"/>
     <w:rsid w:val="000B2458"/>
     <w:rsid w:val="000B5049"/>
     <w:rsid w:val="000B77DD"/>
     <w:rsid w:val="000C0776"/>
     <w:rsid w:val="000C2492"/>
     <w:rsid w:val="000C2BA1"/>
     <w:rsid w:val="000C3BF0"/>
     <w:rsid w:val="000C3E92"/>
     <w:rsid w:val="000C44C3"/>
+    <w:rsid w:val="000C4A5C"/>
     <w:rsid w:val="000C6E2C"/>
     <w:rsid w:val="000D1872"/>
     <w:rsid w:val="000D4500"/>
     <w:rsid w:val="000E0F37"/>
     <w:rsid w:val="000E0F65"/>
+    <w:rsid w:val="000E26DE"/>
     <w:rsid w:val="000E27CF"/>
     <w:rsid w:val="000E356F"/>
     <w:rsid w:val="000E4B2C"/>
     <w:rsid w:val="000E5A13"/>
     <w:rsid w:val="000E5D90"/>
     <w:rsid w:val="000F0368"/>
     <w:rsid w:val="000F1EB7"/>
     <w:rsid w:val="000F2E6A"/>
+    <w:rsid w:val="000F336B"/>
     <w:rsid w:val="000F41FB"/>
     <w:rsid w:val="000F4AA2"/>
     <w:rsid w:val="000F6B44"/>
     <w:rsid w:val="000F7C4D"/>
     <w:rsid w:val="00104AEE"/>
     <w:rsid w:val="00105F5A"/>
     <w:rsid w:val="001100DC"/>
     <w:rsid w:val="001108F4"/>
     <w:rsid w:val="0011099F"/>
     <w:rsid w:val="00110ECB"/>
     <w:rsid w:val="0011212E"/>
     <w:rsid w:val="00112E29"/>
     <w:rsid w:val="001130B9"/>
+    <w:rsid w:val="00113748"/>
+    <w:rsid w:val="00113F3F"/>
     <w:rsid w:val="00114D78"/>
+    <w:rsid w:val="00114E4C"/>
     <w:rsid w:val="00116A45"/>
     <w:rsid w:val="00117D6D"/>
     <w:rsid w:val="00120285"/>
     <w:rsid w:val="00121571"/>
     <w:rsid w:val="001217C9"/>
     <w:rsid w:val="00122290"/>
     <w:rsid w:val="001276AA"/>
     <w:rsid w:val="001276F2"/>
     <w:rsid w:val="00131AC8"/>
     <w:rsid w:val="001339DF"/>
+    <w:rsid w:val="00133B01"/>
     <w:rsid w:val="00134153"/>
     <w:rsid w:val="001343D1"/>
     <w:rsid w:val="00137B57"/>
     <w:rsid w:val="00137DCF"/>
     <w:rsid w:val="001409B0"/>
     <w:rsid w:val="0014186E"/>
     <w:rsid w:val="001445C0"/>
     <w:rsid w:val="00145122"/>
     <w:rsid w:val="0014529E"/>
+    <w:rsid w:val="00145E6F"/>
     <w:rsid w:val="00146DCE"/>
     <w:rsid w:val="00146EF0"/>
     <w:rsid w:val="0015029A"/>
     <w:rsid w:val="00150BAD"/>
     <w:rsid w:val="001512C0"/>
     <w:rsid w:val="001513AE"/>
+    <w:rsid w:val="00152A9A"/>
     <w:rsid w:val="00152AAD"/>
     <w:rsid w:val="00152ACA"/>
     <w:rsid w:val="00153BDD"/>
     <w:rsid w:val="001547C5"/>
     <w:rsid w:val="00156586"/>
     <w:rsid w:val="00157175"/>
     <w:rsid w:val="001571D7"/>
     <w:rsid w:val="00157876"/>
     <w:rsid w:val="001601D6"/>
     <w:rsid w:val="00162AFC"/>
     <w:rsid w:val="00162D05"/>
     <w:rsid w:val="00163FC4"/>
     <w:rsid w:val="00164952"/>
     <w:rsid w:val="001651F7"/>
     <w:rsid w:val="001656F1"/>
     <w:rsid w:val="0016726A"/>
     <w:rsid w:val="00167371"/>
     <w:rsid w:val="00167839"/>
+    <w:rsid w:val="00170950"/>
     <w:rsid w:val="00170F66"/>
     <w:rsid w:val="001710DE"/>
     <w:rsid w:val="001740D4"/>
     <w:rsid w:val="00175F7A"/>
     <w:rsid w:val="001760D2"/>
     <w:rsid w:val="00176871"/>
     <w:rsid w:val="00176C28"/>
     <w:rsid w:val="00177AA8"/>
     <w:rsid w:val="001803A5"/>
     <w:rsid w:val="00180AED"/>
+    <w:rsid w:val="00180DBC"/>
     <w:rsid w:val="001814E5"/>
     <w:rsid w:val="00182276"/>
     <w:rsid w:val="001825ED"/>
     <w:rsid w:val="00184713"/>
+    <w:rsid w:val="00185329"/>
     <w:rsid w:val="001855FB"/>
     <w:rsid w:val="0018677A"/>
+    <w:rsid w:val="001911B6"/>
     <w:rsid w:val="001918F5"/>
     <w:rsid w:val="001924B8"/>
     <w:rsid w:val="001929FC"/>
     <w:rsid w:val="001939D4"/>
     <w:rsid w:val="00193A6C"/>
     <w:rsid w:val="00194E5E"/>
     <w:rsid w:val="00196141"/>
     <w:rsid w:val="00196339"/>
     <w:rsid w:val="00196432"/>
     <w:rsid w:val="00196543"/>
     <w:rsid w:val="0019739D"/>
     <w:rsid w:val="00197F43"/>
     <w:rsid w:val="001A01D1"/>
     <w:rsid w:val="001A17B8"/>
-    <w:rsid w:val="001A2582"/>
     <w:rsid w:val="001A3168"/>
+    <w:rsid w:val="001A42DB"/>
     <w:rsid w:val="001A49B7"/>
     <w:rsid w:val="001A618A"/>
     <w:rsid w:val="001A74E8"/>
     <w:rsid w:val="001A768A"/>
     <w:rsid w:val="001B06DA"/>
     <w:rsid w:val="001B0B8A"/>
     <w:rsid w:val="001B0D76"/>
     <w:rsid w:val="001B28EC"/>
     <w:rsid w:val="001B2B61"/>
     <w:rsid w:val="001B459F"/>
     <w:rsid w:val="001B66AA"/>
     <w:rsid w:val="001B6EA2"/>
     <w:rsid w:val="001C191F"/>
     <w:rsid w:val="001C3298"/>
     <w:rsid w:val="001C339D"/>
     <w:rsid w:val="001C3959"/>
     <w:rsid w:val="001C4ADD"/>
     <w:rsid w:val="001C5FAD"/>
     <w:rsid w:val="001D14CD"/>
     <w:rsid w:val="001D171B"/>
     <w:rsid w:val="001D2DB3"/>
     <w:rsid w:val="001D530A"/>
     <w:rsid w:val="001D59B2"/>
     <w:rsid w:val="001D5E01"/>
+    <w:rsid w:val="001E1FD3"/>
     <w:rsid w:val="001E282D"/>
+    <w:rsid w:val="001E28E7"/>
     <w:rsid w:val="001E31A8"/>
     <w:rsid w:val="001E5E20"/>
     <w:rsid w:val="001E6D8F"/>
     <w:rsid w:val="001E7894"/>
     <w:rsid w:val="001F2443"/>
     <w:rsid w:val="001F38F6"/>
     <w:rsid w:val="001F43E5"/>
     <w:rsid w:val="001F4B5F"/>
     <w:rsid w:val="001F59F9"/>
     <w:rsid w:val="001F6338"/>
     <w:rsid w:val="001F760C"/>
     <w:rsid w:val="001F7786"/>
     <w:rsid w:val="00200095"/>
     <w:rsid w:val="002000FD"/>
     <w:rsid w:val="002005A2"/>
+    <w:rsid w:val="00204823"/>
     <w:rsid w:val="002066AB"/>
     <w:rsid w:val="00207F85"/>
     <w:rsid w:val="00211467"/>
     <w:rsid w:val="002118E5"/>
     <w:rsid w:val="002127C7"/>
+    <w:rsid w:val="00213170"/>
     <w:rsid w:val="0021462B"/>
     <w:rsid w:val="00214CF2"/>
     <w:rsid w:val="002157E8"/>
     <w:rsid w:val="00216E5D"/>
     <w:rsid w:val="0021782A"/>
     <w:rsid w:val="00217F90"/>
     <w:rsid w:val="00222AA4"/>
     <w:rsid w:val="00223676"/>
     <w:rsid w:val="002251EC"/>
     <w:rsid w:val="00225FF1"/>
+    <w:rsid w:val="002265E2"/>
     <w:rsid w:val="00226911"/>
+    <w:rsid w:val="00226A2E"/>
     <w:rsid w:val="00227053"/>
     <w:rsid w:val="002311B0"/>
     <w:rsid w:val="00231EED"/>
     <w:rsid w:val="00232092"/>
     <w:rsid w:val="002329BF"/>
+    <w:rsid w:val="00232A66"/>
     <w:rsid w:val="00235B98"/>
     <w:rsid w:val="00237595"/>
     <w:rsid w:val="00237DE1"/>
+    <w:rsid w:val="00240B5F"/>
     <w:rsid w:val="00241741"/>
     <w:rsid w:val="00243F2E"/>
     <w:rsid w:val="00245660"/>
     <w:rsid w:val="00246B0D"/>
     <w:rsid w:val="002504DA"/>
     <w:rsid w:val="00250FA8"/>
     <w:rsid w:val="00251085"/>
     <w:rsid w:val="00251F6F"/>
     <w:rsid w:val="002530DE"/>
     <w:rsid w:val="002537CF"/>
     <w:rsid w:val="00253FFC"/>
     <w:rsid w:val="0025479A"/>
     <w:rsid w:val="00254F4A"/>
     <w:rsid w:val="00257AA2"/>
     <w:rsid w:val="00257E07"/>
     <w:rsid w:val="002619AE"/>
     <w:rsid w:val="002622E9"/>
     <w:rsid w:val="00263F34"/>
     <w:rsid w:val="00263FAC"/>
-    <w:rsid w:val="00264115"/>
-    <w:rsid w:val="00264E4F"/>
     <w:rsid w:val="00265209"/>
     <w:rsid w:val="002663D5"/>
     <w:rsid w:val="0027114E"/>
     <w:rsid w:val="002714FB"/>
     <w:rsid w:val="002719C4"/>
     <w:rsid w:val="002743E2"/>
+    <w:rsid w:val="002749A5"/>
     <w:rsid w:val="0027533E"/>
     <w:rsid w:val="002761BC"/>
     <w:rsid w:val="00276FB9"/>
     <w:rsid w:val="00276FE4"/>
     <w:rsid w:val="002773A3"/>
     <w:rsid w:val="00280297"/>
     <w:rsid w:val="00280683"/>
     <w:rsid w:val="0028262A"/>
     <w:rsid w:val="00282B77"/>
     <w:rsid w:val="00285E84"/>
     <w:rsid w:val="00290E3D"/>
     <w:rsid w:val="00291868"/>
     <w:rsid w:val="00291A1F"/>
     <w:rsid w:val="00291E3A"/>
     <w:rsid w:val="0029262D"/>
     <w:rsid w:val="00293F3A"/>
     <w:rsid w:val="002940BF"/>
     <w:rsid w:val="00294990"/>
     <w:rsid w:val="00294D16"/>
+    <w:rsid w:val="002952B6"/>
     <w:rsid w:val="00296269"/>
+    <w:rsid w:val="00297CD6"/>
     <w:rsid w:val="00297D74"/>
     <w:rsid w:val="002A0E94"/>
     <w:rsid w:val="002A110A"/>
     <w:rsid w:val="002A1588"/>
     <w:rsid w:val="002A1D03"/>
     <w:rsid w:val="002A2680"/>
     <w:rsid w:val="002A3B09"/>
     <w:rsid w:val="002A44FC"/>
     <w:rsid w:val="002A467F"/>
     <w:rsid w:val="002A63F6"/>
     <w:rsid w:val="002A6497"/>
     <w:rsid w:val="002A7D6C"/>
     <w:rsid w:val="002A7EA6"/>
     <w:rsid w:val="002B157C"/>
     <w:rsid w:val="002B2D95"/>
     <w:rsid w:val="002B3533"/>
     <w:rsid w:val="002B4877"/>
     <w:rsid w:val="002B60B4"/>
     <w:rsid w:val="002B7193"/>
     <w:rsid w:val="002B7B64"/>
     <w:rsid w:val="002C1F16"/>
     <w:rsid w:val="002C2D3C"/>
     <w:rsid w:val="002C427B"/>
     <w:rsid w:val="002C4FD1"/>
     <w:rsid w:val="002C65C4"/>
     <w:rsid w:val="002C66A5"/>
     <w:rsid w:val="002C6D5A"/>
     <w:rsid w:val="002C702A"/>
     <w:rsid w:val="002C7BE9"/>
     <w:rsid w:val="002D0B08"/>
     <w:rsid w:val="002D11B2"/>
     <w:rsid w:val="002D18F3"/>
     <w:rsid w:val="002D30B2"/>
     <w:rsid w:val="002D32EC"/>
     <w:rsid w:val="002D4127"/>
+    <w:rsid w:val="002D4C75"/>
+    <w:rsid w:val="002D64C4"/>
+    <w:rsid w:val="002D6CB2"/>
     <w:rsid w:val="002D7CBA"/>
     <w:rsid w:val="002D7F8B"/>
+    <w:rsid w:val="002E0C0D"/>
     <w:rsid w:val="002E0D64"/>
     <w:rsid w:val="002E0F58"/>
     <w:rsid w:val="002E10EA"/>
     <w:rsid w:val="002E11B6"/>
     <w:rsid w:val="002E1A37"/>
     <w:rsid w:val="002E3B91"/>
     <w:rsid w:val="002E47CE"/>
     <w:rsid w:val="002E59B2"/>
     <w:rsid w:val="002E7303"/>
     <w:rsid w:val="002E7E83"/>
     <w:rsid w:val="002F010D"/>
     <w:rsid w:val="002F1146"/>
     <w:rsid w:val="002F1986"/>
     <w:rsid w:val="002F20B2"/>
     <w:rsid w:val="002F26AF"/>
     <w:rsid w:val="002F2B71"/>
+    <w:rsid w:val="002F370E"/>
     <w:rsid w:val="002F4F66"/>
+    <w:rsid w:val="002F7646"/>
     <w:rsid w:val="00300FE6"/>
-    <w:rsid w:val="00301FD9"/>
+    <w:rsid w:val="0030213A"/>
     <w:rsid w:val="00302C73"/>
     <w:rsid w:val="00302D5E"/>
     <w:rsid w:val="00303AFE"/>
     <w:rsid w:val="00304A8E"/>
     <w:rsid w:val="00310419"/>
     <w:rsid w:val="00310580"/>
     <w:rsid w:val="0031190E"/>
     <w:rsid w:val="00314A86"/>
+    <w:rsid w:val="00315362"/>
     <w:rsid w:val="00317661"/>
-    <w:rsid w:val="00320C4A"/>
+    <w:rsid w:val="003177E7"/>
     <w:rsid w:val="00320F4B"/>
     <w:rsid w:val="00321040"/>
     <w:rsid w:val="00322182"/>
-    <w:rsid w:val="00324D41"/>
+    <w:rsid w:val="00325673"/>
     <w:rsid w:val="00327ACB"/>
     <w:rsid w:val="0033059F"/>
     <w:rsid w:val="00330CD6"/>
     <w:rsid w:val="003328FF"/>
     <w:rsid w:val="00333275"/>
+    <w:rsid w:val="00336363"/>
+    <w:rsid w:val="00336B2B"/>
     <w:rsid w:val="00337CCB"/>
     <w:rsid w:val="00337E4B"/>
     <w:rsid w:val="003401C0"/>
     <w:rsid w:val="00341396"/>
     <w:rsid w:val="003456B2"/>
+    <w:rsid w:val="00345CBF"/>
     <w:rsid w:val="00345E02"/>
     <w:rsid w:val="0035115D"/>
+    <w:rsid w:val="00351614"/>
     <w:rsid w:val="00351CF4"/>
     <w:rsid w:val="003536A5"/>
     <w:rsid w:val="00355CB9"/>
     <w:rsid w:val="003563D7"/>
     <w:rsid w:val="003572C0"/>
     <w:rsid w:val="003614A0"/>
     <w:rsid w:val="003632C0"/>
     <w:rsid w:val="00365CD3"/>
     <w:rsid w:val="00366774"/>
+    <w:rsid w:val="00370C47"/>
     <w:rsid w:val="00370CE8"/>
     <w:rsid w:val="00371059"/>
     <w:rsid w:val="003714FF"/>
+    <w:rsid w:val="003727D6"/>
     <w:rsid w:val="00372CFE"/>
     <w:rsid w:val="00373B0E"/>
     <w:rsid w:val="00375E1E"/>
     <w:rsid w:val="00377DDF"/>
     <w:rsid w:val="00382ACE"/>
     <w:rsid w:val="00383AED"/>
     <w:rsid w:val="00384B05"/>
     <w:rsid w:val="00385515"/>
     <w:rsid w:val="00385AEF"/>
     <w:rsid w:val="00387788"/>
     <w:rsid w:val="003917B6"/>
     <w:rsid w:val="00391BED"/>
     <w:rsid w:val="003932DE"/>
     <w:rsid w:val="00393737"/>
     <w:rsid w:val="003946F4"/>
     <w:rsid w:val="00394F51"/>
     <w:rsid w:val="003952B8"/>
     <w:rsid w:val="00395F50"/>
     <w:rsid w:val="00395FC6"/>
     <w:rsid w:val="0039675A"/>
     <w:rsid w:val="00396C33"/>
     <w:rsid w:val="003974DC"/>
     <w:rsid w:val="003A0D22"/>
     <w:rsid w:val="003A31B1"/>
     <w:rsid w:val="003A371C"/>
     <w:rsid w:val="003A4998"/>
     <w:rsid w:val="003A5739"/>
     <w:rsid w:val="003A7271"/>
     <w:rsid w:val="003A760B"/>
     <w:rsid w:val="003A767C"/>
+    <w:rsid w:val="003B0E41"/>
     <w:rsid w:val="003B7F06"/>
     <w:rsid w:val="003C0B09"/>
     <w:rsid w:val="003C1670"/>
     <w:rsid w:val="003C358F"/>
     <w:rsid w:val="003C4A17"/>
     <w:rsid w:val="003C4CF2"/>
     <w:rsid w:val="003C7359"/>
     <w:rsid w:val="003D021A"/>
     <w:rsid w:val="003D08BB"/>
     <w:rsid w:val="003D1D15"/>
+    <w:rsid w:val="003D28BE"/>
     <w:rsid w:val="003D3B8F"/>
     <w:rsid w:val="003D3E2C"/>
     <w:rsid w:val="003D3FC1"/>
     <w:rsid w:val="003D445E"/>
     <w:rsid w:val="003D7FC5"/>
     <w:rsid w:val="003E06EA"/>
+    <w:rsid w:val="003E2DB3"/>
     <w:rsid w:val="003E42A7"/>
     <w:rsid w:val="003E50E5"/>
     <w:rsid w:val="003E6058"/>
     <w:rsid w:val="003E60FC"/>
     <w:rsid w:val="003E63A3"/>
     <w:rsid w:val="003E6787"/>
     <w:rsid w:val="003E7860"/>
     <w:rsid w:val="003E7890"/>
     <w:rsid w:val="003F2240"/>
     <w:rsid w:val="003F36D6"/>
     <w:rsid w:val="003F405C"/>
     <w:rsid w:val="003F52FB"/>
     <w:rsid w:val="003F588A"/>
     <w:rsid w:val="003F6264"/>
     <w:rsid w:val="003F68A3"/>
     <w:rsid w:val="00400BA0"/>
     <w:rsid w:val="00400D4D"/>
     <w:rsid w:val="004024A0"/>
     <w:rsid w:val="004035E4"/>
     <w:rsid w:val="00403604"/>
     <w:rsid w:val="00403BDD"/>
+    <w:rsid w:val="0040610B"/>
     <w:rsid w:val="0040740A"/>
     <w:rsid w:val="00407A97"/>
     <w:rsid w:val="0041022F"/>
+    <w:rsid w:val="00410F0F"/>
     <w:rsid w:val="00411645"/>
     <w:rsid w:val="00411AA2"/>
     <w:rsid w:val="00416B70"/>
     <w:rsid w:val="00416E51"/>
     <w:rsid w:val="00416FAA"/>
     <w:rsid w:val="00417A21"/>
-    <w:rsid w:val="00417CEB"/>
     <w:rsid w:val="00420BF6"/>
     <w:rsid w:val="0042193F"/>
     <w:rsid w:val="00422433"/>
     <w:rsid w:val="00423062"/>
     <w:rsid w:val="0042317E"/>
+    <w:rsid w:val="0042354E"/>
     <w:rsid w:val="00423B03"/>
     <w:rsid w:val="00424161"/>
     <w:rsid w:val="00424CC6"/>
     <w:rsid w:val="0042511F"/>
     <w:rsid w:val="0042514B"/>
     <w:rsid w:val="0042571C"/>
     <w:rsid w:val="00426275"/>
     <w:rsid w:val="00427881"/>
     <w:rsid w:val="00431855"/>
     <w:rsid w:val="00432B97"/>
     <w:rsid w:val="0043304D"/>
     <w:rsid w:val="00435A49"/>
     <w:rsid w:val="00436600"/>
     <w:rsid w:val="00436BA1"/>
     <w:rsid w:val="00441612"/>
     <w:rsid w:val="00441F9D"/>
     <w:rsid w:val="00443B15"/>
     <w:rsid w:val="00443F3C"/>
     <w:rsid w:val="004458B4"/>
     <w:rsid w:val="00446151"/>
     <w:rsid w:val="004467C7"/>
     <w:rsid w:val="00446977"/>
+    <w:rsid w:val="00446D36"/>
     <w:rsid w:val="00446F73"/>
     <w:rsid w:val="00451FD9"/>
     <w:rsid w:val="00452B39"/>
     <w:rsid w:val="0045410E"/>
     <w:rsid w:val="00454818"/>
     <w:rsid w:val="00455455"/>
     <w:rsid w:val="004559EF"/>
     <w:rsid w:val="004569EA"/>
     <w:rsid w:val="00462085"/>
     <w:rsid w:val="004621A9"/>
+    <w:rsid w:val="00462EB3"/>
     <w:rsid w:val="00463001"/>
     <w:rsid w:val="00463895"/>
     <w:rsid w:val="00463D78"/>
     <w:rsid w:val="004646A9"/>
     <w:rsid w:val="00465153"/>
     <w:rsid w:val="00465287"/>
+    <w:rsid w:val="0046588E"/>
     <w:rsid w:val="00465D89"/>
     <w:rsid w:val="004666A9"/>
     <w:rsid w:val="00470724"/>
     <w:rsid w:val="00471201"/>
     <w:rsid w:val="00471682"/>
     <w:rsid w:val="00473F26"/>
+    <w:rsid w:val="00474C64"/>
     <w:rsid w:val="004769FB"/>
     <w:rsid w:val="00480154"/>
     <w:rsid w:val="00481525"/>
     <w:rsid w:val="00482087"/>
     <w:rsid w:val="004829CF"/>
     <w:rsid w:val="00485E80"/>
     <w:rsid w:val="00490F6A"/>
     <w:rsid w:val="004916F2"/>
     <w:rsid w:val="00492252"/>
     <w:rsid w:val="004925F1"/>
     <w:rsid w:val="00494F07"/>
     <w:rsid w:val="00496C82"/>
     <w:rsid w:val="004A240C"/>
     <w:rsid w:val="004A29BE"/>
     <w:rsid w:val="004A2E12"/>
     <w:rsid w:val="004A317E"/>
     <w:rsid w:val="004A322E"/>
     <w:rsid w:val="004A4871"/>
     <w:rsid w:val="004A5035"/>
     <w:rsid w:val="004A5345"/>
     <w:rsid w:val="004A581F"/>
     <w:rsid w:val="004A5F95"/>
     <w:rsid w:val="004A77E6"/>
     <w:rsid w:val="004B1415"/>
     <w:rsid w:val="004B2222"/>
     <w:rsid w:val="004B3BFB"/>
+    <w:rsid w:val="004B3E29"/>
     <w:rsid w:val="004B4E02"/>
     <w:rsid w:val="004B5065"/>
     <w:rsid w:val="004B6AF5"/>
     <w:rsid w:val="004C05EC"/>
     <w:rsid w:val="004C242C"/>
     <w:rsid w:val="004C2442"/>
     <w:rsid w:val="004C32BD"/>
     <w:rsid w:val="004C3C18"/>
     <w:rsid w:val="004C50C8"/>
+    <w:rsid w:val="004C53A4"/>
     <w:rsid w:val="004C56AC"/>
     <w:rsid w:val="004C57B4"/>
     <w:rsid w:val="004C6406"/>
     <w:rsid w:val="004C6DF4"/>
     <w:rsid w:val="004C70B2"/>
     <w:rsid w:val="004C74D2"/>
     <w:rsid w:val="004C75C8"/>
     <w:rsid w:val="004D0162"/>
     <w:rsid w:val="004D0A88"/>
+    <w:rsid w:val="004D1703"/>
     <w:rsid w:val="004D1DE3"/>
     <w:rsid w:val="004D22AB"/>
     <w:rsid w:val="004D3F8B"/>
+    <w:rsid w:val="004D4A64"/>
     <w:rsid w:val="004D4B6A"/>
+    <w:rsid w:val="004D534E"/>
     <w:rsid w:val="004D5727"/>
     <w:rsid w:val="004D62C9"/>
-    <w:rsid w:val="004D6407"/>
+    <w:rsid w:val="004D6B5D"/>
+    <w:rsid w:val="004D6E66"/>
     <w:rsid w:val="004D6E7B"/>
     <w:rsid w:val="004D70CF"/>
     <w:rsid w:val="004E133E"/>
+    <w:rsid w:val="004E160C"/>
     <w:rsid w:val="004E46C5"/>
     <w:rsid w:val="004E7D67"/>
     <w:rsid w:val="004F1AA6"/>
     <w:rsid w:val="004F39D0"/>
     <w:rsid w:val="004F45B9"/>
+    <w:rsid w:val="004F4CC7"/>
+    <w:rsid w:val="004F51CD"/>
     <w:rsid w:val="004F6A78"/>
     <w:rsid w:val="005008A7"/>
+    <w:rsid w:val="00501310"/>
     <w:rsid w:val="00501AEE"/>
     <w:rsid w:val="00501C91"/>
     <w:rsid w:val="005031C7"/>
+    <w:rsid w:val="00505D44"/>
     <w:rsid w:val="00506C27"/>
+    <w:rsid w:val="00506C3C"/>
     <w:rsid w:val="0051045A"/>
     <w:rsid w:val="00512601"/>
     <w:rsid w:val="005129CE"/>
     <w:rsid w:val="0051509C"/>
     <w:rsid w:val="00515AAD"/>
+    <w:rsid w:val="00515C3F"/>
     <w:rsid w:val="00516089"/>
     <w:rsid w:val="00520EC1"/>
     <w:rsid w:val="00521016"/>
     <w:rsid w:val="00521535"/>
     <w:rsid w:val="005230BD"/>
     <w:rsid w:val="005238EA"/>
     <w:rsid w:val="00523BE8"/>
     <w:rsid w:val="00523E03"/>
     <w:rsid w:val="00523FDD"/>
     <w:rsid w:val="0052457E"/>
+    <w:rsid w:val="00525A6A"/>
+    <w:rsid w:val="005268EF"/>
     <w:rsid w:val="00531F20"/>
     <w:rsid w:val="00531F3B"/>
+    <w:rsid w:val="005321E0"/>
+    <w:rsid w:val="00534317"/>
     <w:rsid w:val="00535608"/>
     <w:rsid w:val="005362F2"/>
     <w:rsid w:val="00537E27"/>
     <w:rsid w:val="0054032E"/>
     <w:rsid w:val="00540887"/>
+    <w:rsid w:val="00540A9D"/>
     <w:rsid w:val="0054199F"/>
     <w:rsid w:val="00542B49"/>
     <w:rsid w:val="005430A4"/>
+    <w:rsid w:val="00544E3D"/>
     <w:rsid w:val="00545E96"/>
+    <w:rsid w:val="00546886"/>
     <w:rsid w:val="005506C4"/>
     <w:rsid w:val="00550996"/>
     <w:rsid w:val="00553DFB"/>
     <w:rsid w:val="00554E94"/>
     <w:rsid w:val="00555747"/>
     <w:rsid w:val="00556619"/>
+    <w:rsid w:val="00557128"/>
     <w:rsid w:val="00557806"/>
     <w:rsid w:val="00560F0C"/>
+    <w:rsid w:val="00561659"/>
     <w:rsid w:val="005622F3"/>
+    <w:rsid w:val="005634CD"/>
+    <w:rsid w:val="00563570"/>
     <w:rsid w:val="00564B65"/>
     <w:rsid w:val="005716CE"/>
     <w:rsid w:val="00574478"/>
     <w:rsid w:val="00574A97"/>
     <w:rsid w:val="00575981"/>
     <w:rsid w:val="00575ED1"/>
     <w:rsid w:val="005760F0"/>
     <w:rsid w:val="0057627E"/>
     <w:rsid w:val="00582D14"/>
     <w:rsid w:val="00583761"/>
+    <w:rsid w:val="00584264"/>
     <w:rsid w:val="00584C19"/>
     <w:rsid w:val="00584CF5"/>
     <w:rsid w:val="00585C2A"/>
     <w:rsid w:val="00585D42"/>
     <w:rsid w:val="00585FCA"/>
     <w:rsid w:val="00587875"/>
     <w:rsid w:val="0059007B"/>
+    <w:rsid w:val="005900CB"/>
+    <w:rsid w:val="005904A5"/>
     <w:rsid w:val="00590F59"/>
     <w:rsid w:val="00593D97"/>
     <w:rsid w:val="00594BE0"/>
     <w:rsid w:val="005951E3"/>
     <w:rsid w:val="0059579E"/>
     <w:rsid w:val="00596899"/>
     <w:rsid w:val="00596D87"/>
+    <w:rsid w:val="005A12D3"/>
     <w:rsid w:val="005A1ADC"/>
     <w:rsid w:val="005A2273"/>
     <w:rsid w:val="005A266D"/>
     <w:rsid w:val="005A3499"/>
     <w:rsid w:val="005A3C00"/>
+    <w:rsid w:val="005A53B4"/>
     <w:rsid w:val="005B01BF"/>
     <w:rsid w:val="005B0287"/>
     <w:rsid w:val="005B2296"/>
     <w:rsid w:val="005B537C"/>
     <w:rsid w:val="005B564A"/>
     <w:rsid w:val="005B64D1"/>
     <w:rsid w:val="005C0A94"/>
     <w:rsid w:val="005C1076"/>
     <w:rsid w:val="005C20AB"/>
     <w:rsid w:val="005C345A"/>
     <w:rsid w:val="005C45B0"/>
+    <w:rsid w:val="005C49D3"/>
     <w:rsid w:val="005C4A1A"/>
     <w:rsid w:val="005C6282"/>
     <w:rsid w:val="005C710A"/>
     <w:rsid w:val="005D207E"/>
     <w:rsid w:val="005D22B2"/>
     <w:rsid w:val="005D2B8A"/>
     <w:rsid w:val="005D3F13"/>
     <w:rsid w:val="005D429F"/>
     <w:rsid w:val="005D4D95"/>
     <w:rsid w:val="005D5C6F"/>
+    <w:rsid w:val="005D7EB7"/>
     <w:rsid w:val="005E11AB"/>
-    <w:rsid w:val="005E1EE6"/>
+    <w:rsid w:val="005E145A"/>
     <w:rsid w:val="005E2372"/>
     <w:rsid w:val="005E2562"/>
+    <w:rsid w:val="005E2F5F"/>
     <w:rsid w:val="005E462D"/>
     <w:rsid w:val="005E4FE3"/>
     <w:rsid w:val="005E7A42"/>
+    <w:rsid w:val="005F1394"/>
+    <w:rsid w:val="005F19D2"/>
     <w:rsid w:val="005F313A"/>
+    <w:rsid w:val="005F3F90"/>
     <w:rsid w:val="005F4167"/>
     <w:rsid w:val="005F4BE4"/>
     <w:rsid w:val="005F531F"/>
     <w:rsid w:val="005F5672"/>
+    <w:rsid w:val="005F6E7C"/>
     <w:rsid w:val="006012DB"/>
+    <w:rsid w:val="00601ACA"/>
     <w:rsid w:val="00602E93"/>
+    <w:rsid w:val="0060353E"/>
     <w:rsid w:val="00603689"/>
     <w:rsid w:val="00603A49"/>
     <w:rsid w:val="006044D1"/>
     <w:rsid w:val="00604CCC"/>
     <w:rsid w:val="00605543"/>
     <w:rsid w:val="006059BB"/>
     <w:rsid w:val="0060744A"/>
     <w:rsid w:val="0061010A"/>
     <w:rsid w:val="00611C15"/>
     <w:rsid w:val="00612AC5"/>
     <w:rsid w:val="0061372A"/>
     <w:rsid w:val="006144F9"/>
     <w:rsid w:val="00614CBA"/>
+    <w:rsid w:val="00617059"/>
+    <w:rsid w:val="00617166"/>
     <w:rsid w:val="00617E14"/>
     <w:rsid w:val="0062080A"/>
     <w:rsid w:val="00622DA5"/>
     <w:rsid w:val="00622E0B"/>
     <w:rsid w:val="00624D6B"/>
     <w:rsid w:val="00626220"/>
     <w:rsid w:val="00626979"/>
     <w:rsid w:val="00626D73"/>
+    <w:rsid w:val="006308D6"/>
     <w:rsid w:val="0063090A"/>
+    <w:rsid w:val="00631667"/>
     <w:rsid w:val="00631AB0"/>
     <w:rsid w:val="00632E89"/>
     <w:rsid w:val="00633714"/>
     <w:rsid w:val="00633C9B"/>
     <w:rsid w:val="00635127"/>
     <w:rsid w:val="00637365"/>
+    <w:rsid w:val="006409DD"/>
     <w:rsid w:val="00641BD1"/>
     <w:rsid w:val="00641C25"/>
     <w:rsid w:val="006423DF"/>
     <w:rsid w:val="00642C22"/>
     <w:rsid w:val="00646654"/>
     <w:rsid w:val="006505B8"/>
     <w:rsid w:val="00651962"/>
+    <w:rsid w:val="006521CC"/>
     <w:rsid w:val="006530B0"/>
+    <w:rsid w:val="00655785"/>
     <w:rsid w:val="00656D3C"/>
     <w:rsid w:val="0065750A"/>
     <w:rsid w:val="00657F65"/>
     <w:rsid w:val="00660045"/>
     <w:rsid w:val="00661619"/>
+    <w:rsid w:val="00662794"/>
     <w:rsid w:val="00662DFC"/>
+    <w:rsid w:val="00662ED4"/>
     <w:rsid w:val="00662ED8"/>
     <w:rsid w:val="00664B78"/>
     <w:rsid w:val="00665FDB"/>
     <w:rsid w:val="00670243"/>
     <w:rsid w:val="00671955"/>
     <w:rsid w:val="00674932"/>
     <w:rsid w:val="006766B0"/>
+    <w:rsid w:val="00676766"/>
     <w:rsid w:val="006800DE"/>
     <w:rsid w:val="00680B5A"/>
     <w:rsid w:val="00681F4A"/>
     <w:rsid w:val="006824FE"/>
     <w:rsid w:val="00682B19"/>
     <w:rsid w:val="006830AE"/>
     <w:rsid w:val="00684B16"/>
     <w:rsid w:val="00685C45"/>
     <w:rsid w:val="00686A04"/>
     <w:rsid w:val="00687C3B"/>
     <w:rsid w:val="006907B3"/>
     <w:rsid w:val="00693B16"/>
-    <w:rsid w:val="006943D1"/>
     <w:rsid w:val="006946F7"/>
     <w:rsid w:val="00694EF5"/>
     <w:rsid w:val="0069524D"/>
     <w:rsid w:val="0069535F"/>
-    <w:rsid w:val="0069622E"/>
+    <w:rsid w:val="006954FF"/>
     <w:rsid w:val="00696852"/>
+    <w:rsid w:val="006A0E66"/>
     <w:rsid w:val="006A0EFB"/>
     <w:rsid w:val="006A165C"/>
     <w:rsid w:val="006A1906"/>
     <w:rsid w:val="006A37D7"/>
     <w:rsid w:val="006A3CF7"/>
     <w:rsid w:val="006A401A"/>
     <w:rsid w:val="006A6F81"/>
     <w:rsid w:val="006A7A4E"/>
+    <w:rsid w:val="006A7FF7"/>
     <w:rsid w:val="006B1BB0"/>
     <w:rsid w:val="006B2B2B"/>
     <w:rsid w:val="006B3068"/>
     <w:rsid w:val="006B402D"/>
+    <w:rsid w:val="006B468B"/>
     <w:rsid w:val="006B496E"/>
     <w:rsid w:val="006B5680"/>
     <w:rsid w:val="006B6261"/>
     <w:rsid w:val="006C005C"/>
     <w:rsid w:val="006C0A90"/>
     <w:rsid w:val="006C0D8D"/>
     <w:rsid w:val="006C121A"/>
     <w:rsid w:val="006C2B5E"/>
     <w:rsid w:val="006C3695"/>
     <w:rsid w:val="006C3EC4"/>
     <w:rsid w:val="006C48C2"/>
     <w:rsid w:val="006C4D52"/>
     <w:rsid w:val="006C52A1"/>
     <w:rsid w:val="006C58B9"/>
     <w:rsid w:val="006D0F87"/>
+    <w:rsid w:val="006D0FC7"/>
     <w:rsid w:val="006D28F3"/>
     <w:rsid w:val="006D4856"/>
     <w:rsid w:val="006D5E0F"/>
+    <w:rsid w:val="006D79D3"/>
     <w:rsid w:val="006D7A98"/>
     <w:rsid w:val="006E006F"/>
     <w:rsid w:val="006E05C7"/>
     <w:rsid w:val="006E0815"/>
     <w:rsid w:val="006E20EA"/>
     <w:rsid w:val="006E3CA9"/>
     <w:rsid w:val="006E47B6"/>
     <w:rsid w:val="006E74C1"/>
     <w:rsid w:val="006E79E5"/>
     <w:rsid w:val="006F05A2"/>
     <w:rsid w:val="006F0758"/>
     <w:rsid w:val="006F112D"/>
     <w:rsid w:val="006F145C"/>
     <w:rsid w:val="006F3E50"/>
     <w:rsid w:val="006F404E"/>
     <w:rsid w:val="006F5222"/>
     <w:rsid w:val="006F5B76"/>
     <w:rsid w:val="006F5E24"/>
     <w:rsid w:val="006F7CD9"/>
     <w:rsid w:val="006F7FB9"/>
     <w:rsid w:val="0070122B"/>
     <w:rsid w:val="0070445F"/>
     <w:rsid w:val="0071138A"/>
     <w:rsid w:val="00712BC0"/>
     <w:rsid w:val="007134CC"/>
     <w:rsid w:val="00713871"/>
     <w:rsid w:val="00714762"/>
     <w:rsid w:val="00715B55"/>
     <w:rsid w:val="00715EDF"/>
     <w:rsid w:val="00717540"/>
     <w:rsid w:val="00717C08"/>
     <w:rsid w:val="00720F62"/>
+    <w:rsid w:val="00721D34"/>
     <w:rsid w:val="00723A2C"/>
     <w:rsid w:val="007240AC"/>
     <w:rsid w:val="00724416"/>
     <w:rsid w:val="00724B10"/>
     <w:rsid w:val="007257D5"/>
+    <w:rsid w:val="00726F91"/>
     <w:rsid w:val="00727010"/>
     <w:rsid w:val="007270A5"/>
     <w:rsid w:val="00731739"/>
     <w:rsid w:val="007338EF"/>
     <w:rsid w:val="00733C45"/>
     <w:rsid w:val="00734C95"/>
     <w:rsid w:val="00734CC6"/>
     <w:rsid w:val="00734CE9"/>
+    <w:rsid w:val="00734F80"/>
     <w:rsid w:val="00735826"/>
+    <w:rsid w:val="00735B81"/>
     <w:rsid w:val="00735FBA"/>
     <w:rsid w:val="00737DFA"/>
     <w:rsid w:val="0074036C"/>
     <w:rsid w:val="007410F2"/>
     <w:rsid w:val="0074156C"/>
     <w:rsid w:val="00743C12"/>
     <w:rsid w:val="007441B9"/>
     <w:rsid w:val="007448EC"/>
+    <w:rsid w:val="007462D2"/>
     <w:rsid w:val="00750194"/>
     <w:rsid w:val="00752E78"/>
     <w:rsid w:val="007535CB"/>
     <w:rsid w:val="0075410B"/>
     <w:rsid w:val="007548DA"/>
     <w:rsid w:val="00754AA4"/>
     <w:rsid w:val="0075604E"/>
+    <w:rsid w:val="00760CA2"/>
     <w:rsid w:val="0076397A"/>
     <w:rsid w:val="007641D1"/>
     <w:rsid w:val="00765096"/>
     <w:rsid w:val="00766C98"/>
     <w:rsid w:val="00767FAB"/>
     <w:rsid w:val="007700F6"/>
     <w:rsid w:val="007703E3"/>
     <w:rsid w:val="00771966"/>
     <w:rsid w:val="00774631"/>
     <w:rsid w:val="00776903"/>
     <w:rsid w:val="007773D1"/>
     <w:rsid w:val="00780798"/>
     <w:rsid w:val="007813EC"/>
     <w:rsid w:val="00781609"/>
     <w:rsid w:val="0078166F"/>
     <w:rsid w:val="00782605"/>
+    <w:rsid w:val="00782784"/>
     <w:rsid w:val="00785070"/>
     <w:rsid w:val="00785207"/>
     <w:rsid w:val="00786E0F"/>
     <w:rsid w:val="0078704B"/>
     <w:rsid w:val="00790320"/>
     <w:rsid w:val="00790A6D"/>
     <w:rsid w:val="00790E79"/>
     <w:rsid w:val="00792F3D"/>
     <w:rsid w:val="00794546"/>
     <w:rsid w:val="0079484D"/>
     <w:rsid w:val="00795E78"/>
     <w:rsid w:val="00797519"/>
     <w:rsid w:val="00797921"/>
     <w:rsid w:val="00797FD0"/>
     <w:rsid w:val="007A00E5"/>
+    <w:rsid w:val="007A08C2"/>
     <w:rsid w:val="007A0CE1"/>
+    <w:rsid w:val="007A14FE"/>
     <w:rsid w:val="007A32A0"/>
     <w:rsid w:val="007A51A2"/>
     <w:rsid w:val="007A5CF8"/>
     <w:rsid w:val="007A6E61"/>
     <w:rsid w:val="007A7681"/>
     <w:rsid w:val="007A7903"/>
+    <w:rsid w:val="007B0202"/>
+    <w:rsid w:val="007B1FCC"/>
     <w:rsid w:val="007B2652"/>
     <w:rsid w:val="007B31E7"/>
     <w:rsid w:val="007B480F"/>
     <w:rsid w:val="007B5B83"/>
     <w:rsid w:val="007B6EED"/>
     <w:rsid w:val="007B7D86"/>
     <w:rsid w:val="007B7D99"/>
     <w:rsid w:val="007C2324"/>
     <w:rsid w:val="007C310C"/>
     <w:rsid w:val="007C41DC"/>
     <w:rsid w:val="007C623F"/>
     <w:rsid w:val="007C6941"/>
     <w:rsid w:val="007C7046"/>
+    <w:rsid w:val="007D002A"/>
     <w:rsid w:val="007D0E67"/>
     <w:rsid w:val="007D11F2"/>
     <w:rsid w:val="007D40F4"/>
     <w:rsid w:val="007D609B"/>
     <w:rsid w:val="007D7020"/>
     <w:rsid w:val="007E0279"/>
     <w:rsid w:val="007E1B39"/>
     <w:rsid w:val="007E2670"/>
     <w:rsid w:val="007E2797"/>
     <w:rsid w:val="007E305C"/>
     <w:rsid w:val="007E4F25"/>
+    <w:rsid w:val="007E5C41"/>
     <w:rsid w:val="007E5FC3"/>
     <w:rsid w:val="007E6CA7"/>
     <w:rsid w:val="007F1A73"/>
     <w:rsid w:val="007F2BD2"/>
     <w:rsid w:val="007F30C2"/>
     <w:rsid w:val="007F3928"/>
     <w:rsid w:val="007F3DB1"/>
     <w:rsid w:val="007F4C6C"/>
     <w:rsid w:val="007F5631"/>
     <w:rsid w:val="007F5F87"/>
+    <w:rsid w:val="007F7934"/>
     <w:rsid w:val="00800B96"/>
     <w:rsid w:val="00800F1B"/>
     <w:rsid w:val="008019A3"/>
     <w:rsid w:val="00801EDE"/>
     <w:rsid w:val="00805956"/>
     <w:rsid w:val="00807381"/>
     <w:rsid w:val="008075BB"/>
-    <w:rsid w:val="00810DBE"/>
     <w:rsid w:val="00812D6F"/>
     <w:rsid w:val="008132F3"/>
     <w:rsid w:val="0081474D"/>
+    <w:rsid w:val="00815E9A"/>
     <w:rsid w:val="0081614F"/>
     <w:rsid w:val="00816D8B"/>
     <w:rsid w:val="00817934"/>
     <w:rsid w:val="00820837"/>
     <w:rsid w:val="00820F8C"/>
     <w:rsid w:val="00823E73"/>
+    <w:rsid w:val="00824942"/>
     <w:rsid w:val="00824B24"/>
     <w:rsid w:val="0082547A"/>
+    <w:rsid w:val="00825C17"/>
     <w:rsid w:val="00826A84"/>
+    <w:rsid w:val="00826B30"/>
     <w:rsid w:val="008271E0"/>
+    <w:rsid w:val="00827DAE"/>
     <w:rsid w:val="00832866"/>
     <w:rsid w:val="00833997"/>
     <w:rsid w:val="00834AA3"/>
     <w:rsid w:val="008352D1"/>
+    <w:rsid w:val="00835853"/>
+    <w:rsid w:val="00835F32"/>
     <w:rsid w:val="00837320"/>
     <w:rsid w:val="008374FA"/>
     <w:rsid w:val="00837A16"/>
     <w:rsid w:val="00837C70"/>
     <w:rsid w:val="008409B6"/>
     <w:rsid w:val="008413B8"/>
     <w:rsid w:val="008444A8"/>
     <w:rsid w:val="0084697F"/>
-    <w:rsid w:val="00847C41"/>
     <w:rsid w:val="008504A0"/>
     <w:rsid w:val="00851D70"/>
     <w:rsid w:val="00851E3F"/>
     <w:rsid w:val="008529F1"/>
     <w:rsid w:val="008543A0"/>
-    <w:rsid w:val="00855E7C"/>
     <w:rsid w:val="0085668E"/>
     <w:rsid w:val="00857336"/>
     <w:rsid w:val="00857E0A"/>
     <w:rsid w:val="00860EE7"/>
     <w:rsid w:val="008618B2"/>
     <w:rsid w:val="00862103"/>
     <w:rsid w:val="00862A0B"/>
     <w:rsid w:val="008651DF"/>
     <w:rsid w:val="00866817"/>
     <w:rsid w:val="00867391"/>
     <w:rsid w:val="00867B25"/>
-    <w:rsid w:val="00867CBA"/>
     <w:rsid w:val="0087078E"/>
+    <w:rsid w:val="008709AF"/>
     <w:rsid w:val="00871C32"/>
     <w:rsid w:val="0087205F"/>
     <w:rsid w:val="008720EF"/>
     <w:rsid w:val="00875C67"/>
     <w:rsid w:val="00876EAC"/>
     <w:rsid w:val="00877093"/>
     <w:rsid w:val="00877878"/>
     <w:rsid w:val="00880897"/>
     <w:rsid w:val="00883771"/>
+    <w:rsid w:val="008842D7"/>
     <w:rsid w:val="00885AB6"/>
     <w:rsid w:val="00886D10"/>
     <w:rsid w:val="00887465"/>
     <w:rsid w:val="00890472"/>
     <w:rsid w:val="00890594"/>
     <w:rsid w:val="008913DA"/>
+    <w:rsid w:val="00891576"/>
     <w:rsid w:val="00893056"/>
     <w:rsid w:val="00894756"/>
+    <w:rsid w:val="00895705"/>
+    <w:rsid w:val="00895E71"/>
     <w:rsid w:val="008A217B"/>
     <w:rsid w:val="008A23CC"/>
     <w:rsid w:val="008A326C"/>
     <w:rsid w:val="008A32F3"/>
+    <w:rsid w:val="008A3FF9"/>
     <w:rsid w:val="008A4F2A"/>
+    <w:rsid w:val="008A782A"/>
     <w:rsid w:val="008A7E39"/>
+    <w:rsid w:val="008B0290"/>
     <w:rsid w:val="008B0B84"/>
     <w:rsid w:val="008B0D49"/>
     <w:rsid w:val="008B0D79"/>
     <w:rsid w:val="008B1CC0"/>
     <w:rsid w:val="008B39AB"/>
     <w:rsid w:val="008B434A"/>
     <w:rsid w:val="008B485E"/>
     <w:rsid w:val="008B4BAC"/>
     <w:rsid w:val="008B51A4"/>
     <w:rsid w:val="008B59DC"/>
     <w:rsid w:val="008B5D4A"/>
     <w:rsid w:val="008B6653"/>
     <w:rsid w:val="008B6E7A"/>
     <w:rsid w:val="008C1092"/>
     <w:rsid w:val="008C1CEC"/>
     <w:rsid w:val="008C1CFF"/>
     <w:rsid w:val="008C1D82"/>
     <w:rsid w:val="008C318C"/>
     <w:rsid w:val="008C4496"/>
     <w:rsid w:val="008C511D"/>
     <w:rsid w:val="008C5217"/>
     <w:rsid w:val="008C63A1"/>
     <w:rsid w:val="008C72D4"/>
     <w:rsid w:val="008D009C"/>
     <w:rsid w:val="008D3203"/>
     <w:rsid w:val="008D43A0"/>
     <w:rsid w:val="008D470F"/>
     <w:rsid w:val="008D4CE7"/>
     <w:rsid w:val="008D61A7"/>
     <w:rsid w:val="008E15DF"/>
     <w:rsid w:val="008E1858"/>
+    <w:rsid w:val="008E3BF1"/>
     <w:rsid w:val="008E5BF2"/>
     <w:rsid w:val="008E6CE0"/>
+    <w:rsid w:val="008E71E2"/>
     <w:rsid w:val="008F05CE"/>
     <w:rsid w:val="008F0B0D"/>
     <w:rsid w:val="008F1BB6"/>
+    <w:rsid w:val="008F3206"/>
     <w:rsid w:val="008F548E"/>
     <w:rsid w:val="008F55BB"/>
+    <w:rsid w:val="008F5C9E"/>
     <w:rsid w:val="008F67A7"/>
     <w:rsid w:val="008F6BA7"/>
     <w:rsid w:val="00900396"/>
     <w:rsid w:val="009003ED"/>
     <w:rsid w:val="00901C40"/>
+    <w:rsid w:val="00901F07"/>
     <w:rsid w:val="009042B9"/>
     <w:rsid w:val="00905516"/>
     <w:rsid w:val="00906DED"/>
+    <w:rsid w:val="009070B7"/>
     <w:rsid w:val="00911B9C"/>
+    <w:rsid w:val="00912C89"/>
     <w:rsid w:val="00914012"/>
     <w:rsid w:val="00914280"/>
     <w:rsid w:val="00915A04"/>
     <w:rsid w:val="0091678F"/>
     <w:rsid w:val="00917084"/>
     <w:rsid w:val="0091729F"/>
     <w:rsid w:val="00917728"/>
     <w:rsid w:val="00920F4A"/>
     <w:rsid w:val="00921662"/>
     <w:rsid w:val="009216CB"/>
-    <w:rsid w:val="009231BE"/>
     <w:rsid w:val="0092568B"/>
     <w:rsid w:val="009266D0"/>
     <w:rsid w:val="00930BA9"/>
     <w:rsid w:val="00930D2E"/>
     <w:rsid w:val="00930E1D"/>
     <w:rsid w:val="0093226C"/>
     <w:rsid w:val="0093238E"/>
     <w:rsid w:val="009323B1"/>
+    <w:rsid w:val="00932705"/>
     <w:rsid w:val="009329FF"/>
+    <w:rsid w:val="009335A8"/>
     <w:rsid w:val="00934EC6"/>
     <w:rsid w:val="00936287"/>
     <w:rsid w:val="0093635B"/>
     <w:rsid w:val="00936D46"/>
     <w:rsid w:val="00936DE1"/>
     <w:rsid w:val="00940810"/>
+    <w:rsid w:val="009438B2"/>
     <w:rsid w:val="00944D6B"/>
     <w:rsid w:val="009454DD"/>
     <w:rsid w:val="00945A3C"/>
     <w:rsid w:val="00946887"/>
     <w:rsid w:val="00947964"/>
     <w:rsid w:val="00950D29"/>
     <w:rsid w:val="00951B2B"/>
+    <w:rsid w:val="00952288"/>
+    <w:rsid w:val="009525D4"/>
     <w:rsid w:val="00953BD7"/>
     <w:rsid w:val="0095438D"/>
+    <w:rsid w:val="00954DBC"/>
     <w:rsid w:val="009550CB"/>
     <w:rsid w:val="0095656A"/>
     <w:rsid w:val="00957A8A"/>
     <w:rsid w:val="00960861"/>
     <w:rsid w:val="0096245C"/>
     <w:rsid w:val="009633DE"/>
     <w:rsid w:val="009637B3"/>
     <w:rsid w:val="009647DC"/>
     <w:rsid w:val="00964D1E"/>
     <w:rsid w:val="00965AD1"/>
     <w:rsid w:val="00965B3F"/>
     <w:rsid w:val="00966AEB"/>
     <w:rsid w:val="00967855"/>
     <w:rsid w:val="0097086D"/>
     <w:rsid w:val="00973717"/>
+    <w:rsid w:val="00973AE2"/>
     <w:rsid w:val="009757EB"/>
     <w:rsid w:val="00975D43"/>
     <w:rsid w:val="00977234"/>
     <w:rsid w:val="009801E4"/>
     <w:rsid w:val="009814D3"/>
     <w:rsid w:val="00984140"/>
     <w:rsid w:val="00984149"/>
     <w:rsid w:val="00985187"/>
     <w:rsid w:val="00990633"/>
     <w:rsid w:val="00990C52"/>
     <w:rsid w:val="00991883"/>
     <w:rsid w:val="009931F2"/>
-    <w:rsid w:val="009933A5"/>
     <w:rsid w:val="00993976"/>
     <w:rsid w:val="00993CE7"/>
     <w:rsid w:val="0099483D"/>
     <w:rsid w:val="00994D3A"/>
     <w:rsid w:val="009956EA"/>
     <w:rsid w:val="009971A4"/>
     <w:rsid w:val="009A0624"/>
     <w:rsid w:val="009A1125"/>
+    <w:rsid w:val="009A1675"/>
     <w:rsid w:val="009A2199"/>
     <w:rsid w:val="009A28BA"/>
     <w:rsid w:val="009A2CD1"/>
     <w:rsid w:val="009A2E7F"/>
     <w:rsid w:val="009A50BD"/>
     <w:rsid w:val="009A561B"/>
+    <w:rsid w:val="009A6151"/>
     <w:rsid w:val="009A6955"/>
     <w:rsid w:val="009A6ED1"/>
     <w:rsid w:val="009B3D6C"/>
+    <w:rsid w:val="009B4411"/>
     <w:rsid w:val="009B4DF2"/>
+    <w:rsid w:val="009B51E4"/>
     <w:rsid w:val="009B5A37"/>
+    <w:rsid w:val="009B6AEF"/>
     <w:rsid w:val="009C094A"/>
     <w:rsid w:val="009C1CB8"/>
     <w:rsid w:val="009C30B4"/>
     <w:rsid w:val="009C31E3"/>
     <w:rsid w:val="009C3337"/>
     <w:rsid w:val="009C5A6A"/>
     <w:rsid w:val="009C65B0"/>
     <w:rsid w:val="009C696C"/>
     <w:rsid w:val="009C7BE3"/>
     <w:rsid w:val="009D01EB"/>
     <w:rsid w:val="009D0A18"/>
     <w:rsid w:val="009D4D75"/>
     <w:rsid w:val="009D6869"/>
     <w:rsid w:val="009D6D5A"/>
     <w:rsid w:val="009D742D"/>
     <w:rsid w:val="009E0409"/>
     <w:rsid w:val="009E0873"/>
     <w:rsid w:val="009E16DB"/>
     <w:rsid w:val="009E3E80"/>
     <w:rsid w:val="009E41A0"/>
     <w:rsid w:val="009E77F2"/>
     <w:rsid w:val="009F00E0"/>
     <w:rsid w:val="009F2CE4"/>
     <w:rsid w:val="009F2D44"/>
     <w:rsid w:val="009F4AB1"/>
     <w:rsid w:val="009F67E5"/>
     <w:rsid w:val="009F6F35"/>
-    <w:rsid w:val="009F7508"/>
     <w:rsid w:val="009F7CC7"/>
     <w:rsid w:val="009F7F76"/>
+    <w:rsid w:val="00A01BFF"/>
+    <w:rsid w:val="00A05301"/>
     <w:rsid w:val="00A058DA"/>
+    <w:rsid w:val="00A0639C"/>
+    <w:rsid w:val="00A066E1"/>
     <w:rsid w:val="00A07379"/>
     <w:rsid w:val="00A0768E"/>
     <w:rsid w:val="00A07D79"/>
     <w:rsid w:val="00A10414"/>
+    <w:rsid w:val="00A10499"/>
     <w:rsid w:val="00A114F2"/>
     <w:rsid w:val="00A12694"/>
+    <w:rsid w:val="00A13591"/>
     <w:rsid w:val="00A151FC"/>
+    <w:rsid w:val="00A1649A"/>
     <w:rsid w:val="00A22219"/>
     <w:rsid w:val="00A23C1D"/>
     <w:rsid w:val="00A246E3"/>
     <w:rsid w:val="00A25E34"/>
     <w:rsid w:val="00A25F0A"/>
     <w:rsid w:val="00A25F4C"/>
     <w:rsid w:val="00A30369"/>
-    <w:rsid w:val="00A31057"/>
+    <w:rsid w:val="00A31882"/>
     <w:rsid w:val="00A31EF0"/>
     <w:rsid w:val="00A321C7"/>
     <w:rsid w:val="00A325FC"/>
     <w:rsid w:val="00A3685E"/>
+    <w:rsid w:val="00A37257"/>
     <w:rsid w:val="00A37FE1"/>
+    <w:rsid w:val="00A40343"/>
     <w:rsid w:val="00A40AB4"/>
     <w:rsid w:val="00A416E0"/>
     <w:rsid w:val="00A41A11"/>
     <w:rsid w:val="00A43187"/>
+    <w:rsid w:val="00A43267"/>
     <w:rsid w:val="00A4433E"/>
     <w:rsid w:val="00A44C0C"/>
     <w:rsid w:val="00A45700"/>
     <w:rsid w:val="00A475A8"/>
     <w:rsid w:val="00A50A56"/>
     <w:rsid w:val="00A50A9D"/>
     <w:rsid w:val="00A50B8B"/>
     <w:rsid w:val="00A50FAA"/>
     <w:rsid w:val="00A51DEE"/>
     <w:rsid w:val="00A54147"/>
     <w:rsid w:val="00A55D12"/>
     <w:rsid w:val="00A5736E"/>
     <w:rsid w:val="00A60C73"/>
     <w:rsid w:val="00A61469"/>
     <w:rsid w:val="00A62A56"/>
     <w:rsid w:val="00A63C35"/>
     <w:rsid w:val="00A63DA4"/>
     <w:rsid w:val="00A63E9E"/>
     <w:rsid w:val="00A64BF5"/>
     <w:rsid w:val="00A65997"/>
     <w:rsid w:val="00A65AD6"/>
     <w:rsid w:val="00A65F94"/>
     <w:rsid w:val="00A66472"/>
     <w:rsid w:val="00A67957"/>
+    <w:rsid w:val="00A7090D"/>
     <w:rsid w:val="00A70F2F"/>
     <w:rsid w:val="00A72539"/>
+    <w:rsid w:val="00A73DFD"/>
     <w:rsid w:val="00A740DE"/>
     <w:rsid w:val="00A74419"/>
     <w:rsid w:val="00A74518"/>
     <w:rsid w:val="00A747E1"/>
     <w:rsid w:val="00A7485E"/>
     <w:rsid w:val="00A766EF"/>
     <w:rsid w:val="00A76984"/>
+    <w:rsid w:val="00A773AA"/>
     <w:rsid w:val="00A7789C"/>
     <w:rsid w:val="00A8005D"/>
     <w:rsid w:val="00A84A7B"/>
     <w:rsid w:val="00A86E4E"/>
     <w:rsid w:val="00A86EA5"/>
     <w:rsid w:val="00A91E71"/>
     <w:rsid w:val="00A926DE"/>
     <w:rsid w:val="00A92F4B"/>
     <w:rsid w:val="00A9300E"/>
     <w:rsid w:val="00A9399B"/>
     <w:rsid w:val="00AA0E46"/>
     <w:rsid w:val="00AA2792"/>
     <w:rsid w:val="00AA574B"/>
+    <w:rsid w:val="00AA5AB9"/>
     <w:rsid w:val="00AA705A"/>
     <w:rsid w:val="00AB04A4"/>
     <w:rsid w:val="00AB1D66"/>
     <w:rsid w:val="00AB2BC4"/>
+    <w:rsid w:val="00AB3CF4"/>
     <w:rsid w:val="00AB5620"/>
     <w:rsid w:val="00AB6E5E"/>
     <w:rsid w:val="00AB6F8F"/>
     <w:rsid w:val="00AB7066"/>
     <w:rsid w:val="00AB7EE3"/>
     <w:rsid w:val="00AC227F"/>
     <w:rsid w:val="00AC351E"/>
     <w:rsid w:val="00AC3E4D"/>
+    <w:rsid w:val="00AC5443"/>
     <w:rsid w:val="00AC6511"/>
     <w:rsid w:val="00AC6A72"/>
     <w:rsid w:val="00AC7C83"/>
     <w:rsid w:val="00AD09F6"/>
     <w:rsid w:val="00AD1541"/>
     <w:rsid w:val="00AD16CE"/>
     <w:rsid w:val="00AD3999"/>
     <w:rsid w:val="00AD4DCB"/>
     <w:rsid w:val="00AD5A43"/>
     <w:rsid w:val="00AD6016"/>
     <w:rsid w:val="00AD632D"/>
     <w:rsid w:val="00AD649E"/>
     <w:rsid w:val="00AD64F9"/>
+    <w:rsid w:val="00AD7521"/>
     <w:rsid w:val="00AE0463"/>
     <w:rsid w:val="00AE12C9"/>
     <w:rsid w:val="00AE1B19"/>
+    <w:rsid w:val="00AE2056"/>
     <w:rsid w:val="00AE2409"/>
+    <w:rsid w:val="00AE28C3"/>
+    <w:rsid w:val="00AE2B6F"/>
     <w:rsid w:val="00AE2C4F"/>
     <w:rsid w:val="00AE3BAD"/>
+    <w:rsid w:val="00AE40D0"/>
     <w:rsid w:val="00AE71D8"/>
+    <w:rsid w:val="00AF053E"/>
     <w:rsid w:val="00AF0ECC"/>
-    <w:rsid w:val="00AF16C0"/>
     <w:rsid w:val="00AF19A3"/>
     <w:rsid w:val="00AF5F77"/>
+    <w:rsid w:val="00AF62F2"/>
+    <w:rsid w:val="00AF67A3"/>
     <w:rsid w:val="00AF78F3"/>
     <w:rsid w:val="00B003EC"/>
     <w:rsid w:val="00B0592D"/>
     <w:rsid w:val="00B062A5"/>
     <w:rsid w:val="00B1098C"/>
     <w:rsid w:val="00B11681"/>
+    <w:rsid w:val="00B12A0D"/>
     <w:rsid w:val="00B15E7C"/>
-    <w:rsid w:val="00B21C64"/>
+    <w:rsid w:val="00B22445"/>
     <w:rsid w:val="00B224E6"/>
     <w:rsid w:val="00B23A59"/>
     <w:rsid w:val="00B26A70"/>
     <w:rsid w:val="00B306EA"/>
     <w:rsid w:val="00B313B9"/>
     <w:rsid w:val="00B328FF"/>
     <w:rsid w:val="00B3499E"/>
     <w:rsid w:val="00B35068"/>
     <w:rsid w:val="00B355CA"/>
     <w:rsid w:val="00B35648"/>
     <w:rsid w:val="00B36788"/>
     <w:rsid w:val="00B40002"/>
     <w:rsid w:val="00B414C1"/>
     <w:rsid w:val="00B41886"/>
     <w:rsid w:val="00B41D6F"/>
     <w:rsid w:val="00B42534"/>
     <w:rsid w:val="00B42777"/>
     <w:rsid w:val="00B4317C"/>
     <w:rsid w:val="00B44479"/>
     <w:rsid w:val="00B466C3"/>
     <w:rsid w:val="00B46EB2"/>
     <w:rsid w:val="00B51AEF"/>
     <w:rsid w:val="00B531D4"/>
     <w:rsid w:val="00B54251"/>
     <w:rsid w:val="00B56AE2"/>
     <w:rsid w:val="00B578D6"/>
-    <w:rsid w:val="00B6315C"/>
     <w:rsid w:val="00B63BEB"/>
     <w:rsid w:val="00B63E71"/>
     <w:rsid w:val="00B70BF8"/>
     <w:rsid w:val="00B71248"/>
     <w:rsid w:val="00B7251D"/>
     <w:rsid w:val="00B72FF1"/>
     <w:rsid w:val="00B734E0"/>
     <w:rsid w:val="00B73C6F"/>
     <w:rsid w:val="00B761B9"/>
+    <w:rsid w:val="00B81723"/>
     <w:rsid w:val="00B82180"/>
     <w:rsid w:val="00B821F2"/>
     <w:rsid w:val="00B832A4"/>
     <w:rsid w:val="00B85279"/>
     <w:rsid w:val="00B85B59"/>
     <w:rsid w:val="00B85F5E"/>
     <w:rsid w:val="00B872E1"/>
     <w:rsid w:val="00B879BF"/>
     <w:rsid w:val="00B87A4C"/>
     <w:rsid w:val="00B90717"/>
     <w:rsid w:val="00B92BBE"/>
     <w:rsid w:val="00B954B6"/>
     <w:rsid w:val="00B96DC8"/>
     <w:rsid w:val="00BA0494"/>
     <w:rsid w:val="00BA1411"/>
     <w:rsid w:val="00BA25E4"/>
     <w:rsid w:val="00BA3D6B"/>
     <w:rsid w:val="00BA72C2"/>
     <w:rsid w:val="00BB05F0"/>
     <w:rsid w:val="00BB095E"/>
     <w:rsid w:val="00BB2A88"/>
     <w:rsid w:val="00BB4F42"/>
     <w:rsid w:val="00BB7986"/>
     <w:rsid w:val="00BC22C2"/>
     <w:rsid w:val="00BC4278"/>
     <w:rsid w:val="00BC42A4"/>
     <w:rsid w:val="00BC7A39"/>
     <w:rsid w:val="00BD11A7"/>
     <w:rsid w:val="00BD158E"/>
     <w:rsid w:val="00BD1B7F"/>
     <w:rsid w:val="00BD3C61"/>
     <w:rsid w:val="00BD3FC1"/>
     <w:rsid w:val="00BD5ED5"/>
     <w:rsid w:val="00BD7D89"/>
     <w:rsid w:val="00BE05F7"/>
     <w:rsid w:val="00BE0B40"/>
     <w:rsid w:val="00BE0EA0"/>
     <w:rsid w:val="00BE184E"/>
     <w:rsid w:val="00BE37D6"/>
     <w:rsid w:val="00BE3ADB"/>
     <w:rsid w:val="00BE41F3"/>
     <w:rsid w:val="00BE467A"/>
     <w:rsid w:val="00BE53B7"/>
     <w:rsid w:val="00BE5E5D"/>
     <w:rsid w:val="00BE6B66"/>
     <w:rsid w:val="00BE764C"/>
+    <w:rsid w:val="00BF15BD"/>
     <w:rsid w:val="00BF2482"/>
     <w:rsid w:val="00BF3797"/>
     <w:rsid w:val="00BF4747"/>
     <w:rsid w:val="00BF4A29"/>
     <w:rsid w:val="00BF69E2"/>
     <w:rsid w:val="00C0039E"/>
+    <w:rsid w:val="00C00657"/>
     <w:rsid w:val="00C00E47"/>
     <w:rsid w:val="00C00EE8"/>
     <w:rsid w:val="00C033D8"/>
     <w:rsid w:val="00C037F3"/>
     <w:rsid w:val="00C039A7"/>
     <w:rsid w:val="00C05115"/>
     <w:rsid w:val="00C0527D"/>
     <w:rsid w:val="00C05760"/>
     <w:rsid w:val="00C05CA9"/>
     <w:rsid w:val="00C0658A"/>
     <w:rsid w:val="00C067A3"/>
     <w:rsid w:val="00C06AE2"/>
     <w:rsid w:val="00C06FDE"/>
     <w:rsid w:val="00C07CC8"/>
     <w:rsid w:val="00C07F34"/>
     <w:rsid w:val="00C12750"/>
     <w:rsid w:val="00C12CEC"/>
     <w:rsid w:val="00C13A44"/>
     <w:rsid w:val="00C142AC"/>
     <w:rsid w:val="00C14E8F"/>
-    <w:rsid w:val="00C178EA"/>
     <w:rsid w:val="00C21A32"/>
     <w:rsid w:val="00C22EBF"/>
     <w:rsid w:val="00C2427C"/>
     <w:rsid w:val="00C243D6"/>
     <w:rsid w:val="00C251C2"/>
     <w:rsid w:val="00C255A0"/>
     <w:rsid w:val="00C27008"/>
     <w:rsid w:val="00C27325"/>
     <w:rsid w:val="00C27341"/>
     <w:rsid w:val="00C301BD"/>
     <w:rsid w:val="00C3122E"/>
     <w:rsid w:val="00C31383"/>
     <w:rsid w:val="00C31559"/>
     <w:rsid w:val="00C33420"/>
+    <w:rsid w:val="00C34061"/>
     <w:rsid w:val="00C345D4"/>
     <w:rsid w:val="00C34AD2"/>
     <w:rsid w:val="00C34D9A"/>
     <w:rsid w:val="00C36174"/>
     <w:rsid w:val="00C371E3"/>
     <w:rsid w:val="00C40CF0"/>
     <w:rsid w:val="00C421BE"/>
     <w:rsid w:val="00C42977"/>
     <w:rsid w:val="00C44FE9"/>
     <w:rsid w:val="00C4640B"/>
     <w:rsid w:val="00C47609"/>
     <w:rsid w:val="00C50027"/>
     <w:rsid w:val="00C53158"/>
     <w:rsid w:val="00C53E45"/>
     <w:rsid w:val="00C60D99"/>
     <w:rsid w:val="00C61F7B"/>
     <w:rsid w:val="00C636C9"/>
     <w:rsid w:val="00C656B1"/>
     <w:rsid w:val="00C71997"/>
     <w:rsid w:val="00C71DFA"/>
     <w:rsid w:val="00C73199"/>
     <w:rsid w:val="00C762FA"/>
+    <w:rsid w:val="00C77AC7"/>
     <w:rsid w:val="00C80E26"/>
     <w:rsid w:val="00C82BBD"/>
     <w:rsid w:val="00C8313D"/>
     <w:rsid w:val="00C83211"/>
     <w:rsid w:val="00C833CE"/>
     <w:rsid w:val="00C83596"/>
     <w:rsid w:val="00C83AFF"/>
     <w:rsid w:val="00C84E6C"/>
     <w:rsid w:val="00C86445"/>
     <w:rsid w:val="00C86B48"/>
     <w:rsid w:val="00C90F62"/>
     <w:rsid w:val="00C921CA"/>
     <w:rsid w:val="00C942C8"/>
     <w:rsid w:val="00C9473A"/>
+    <w:rsid w:val="00C97654"/>
     <w:rsid w:val="00C97DF6"/>
     <w:rsid w:val="00CA1EC8"/>
     <w:rsid w:val="00CA236D"/>
     <w:rsid w:val="00CA2954"/>
     <w:rsid w:val="00CA3130"/>
     <w:rsid w:val="00CA3420"/>
     <w:rsid w:val="00CA3DBC"/>
     <w:rsid w:val="00CA55F3"/>
     <w:rsid w:val="00CA63D2"/>
+    <w:rsid w:val="00CA67E5"/>
     <w:rsid w:val="00CA720F"/>
     <w:rsid w:val="00CA7437"/>
+    <w:rsid w:val="00CA76AD"/>
     <w:rsid w:val="00CB4464"/>
     <w:rsid w:val="00CB5A1F"/>
     <w:rsid w:val="00CB7ED6"/>
     <w:rsid w:val="00CC0DC2"/>
     <w:rsid w:val="00CC406F"/>
     <w:rsid w:val="00CC489F"/>
     <w:rsid w:val="00CC4AB1"/>
     <w:rsid w:val="00CC4D98"/>
     <w:rsid w:val="00CC5350"/>
     <w:rsid w:val="00CC6A58"/>
     <w:rsid w:val="00CC7E37"/>
     <w:rsid w:val="00CD0C65"/>
     <w:rsid w:val="00CD155D"/>
+    <w:rsid w:val="00CD1E1C"/>
     <w:rsid w:val="00CD2C81"/>
     <w:rsid w:val="00CD3280"/>
     <w:rsid w:val="00CD41FB"/>
     <w:rsid w:val="00CD5348"/>
     <w:rsid w:val="00CD6542"/>
     <w:rsid w:val="00CD67CF"/>
     <w:rsid w:val="00CD6842"/>
     <w:rsid w:val="00CD7C47"/>
     <w:rsid w:val="00CE2563"/>
-    <w:rsid w:val="00CE2630"/>
+    <w:rsid w:val="00CE2B1D"/>
     <w:rsid w:val="00CE2D14"/>
+    <w:rsid w:val="00CE3796"/>
     <w:rsid w:val="00CE3E30"/>
     <w:rsid w:val="00CE5C9E"/>
     <w:rsid w:val="00CE62F1"/>
     <w:rsid w:val="00CE7890"/>
     <w:rsid w:val="00CE78A1"/>
     <w:rsid w:val="00CF0049"/>
     <w:rsid w:val="00CF04E9"/>
     <w:rsid w:val="00CF1293"/>
     <w:rsid w:val="00CF18F4"/>
     <w:rsid w:val="00CF4229"/>
     <w:rsid w:val="00CF4F27"/>
     <w:rsid w:val="00D0269B"/>
     <w:rsid w:val="00D0272F"/>
     <w:rsid w:val="00D03510"/>
     <w:rsid w:val="00D03C7F"/>
     <w:rsid w:val="00D053DA"/>
     <w:rsid w:val="00D06428"/>
     <w:rsid w:val="00D06F0E"/>
+    <w:rsid w:val="00D0760B"/>
     <w:rsid w:val="00D07937"/>
     <w:rsid w:val="00D102D0"/>
     <w:rsid w:val="00D10591"/>
     <w:rsid w:val="00D11F6D"/>
+    <w:rsid w:val="00D11F88"/>
     <w:rsid w:val="00D126F0"/>
     <w:rsid w:val="00D12F05"/>
     <w:rsid w:val="00D13742"/>
     <w:rsid w:val="00D140FD"/>
     <w:rsid w:val="00D1418D"/>
-    <w:rsid w:val="00D1570F"/>
+    <w:rsid w:val="00D15241"/>
     <w:rsid w:val="00D15785"/>
     <w:rsid w:val="00D15B93"/>
     <w:rsid w:val="00D17424"/>
     <w:rsid w:val="00D179B5"/>
     <w:rsid w:val="00D17D98"/>
     <w:rsid w:val="00D204B8"/>
     <w:rsid w:val="00D20A6D"/>
     <w:rsid w:val="00D20EFE"/>
+    <w:rsid w:val="00D20FD4"/>
     <w:rsid w:val="00D21098"/>
     <w:rsid w:val="00D22941"/>
     <w:rsid w:val="00D22B7B"/>
     <w:rsid w:val="00D23AC9"/>
+    <w:rsid w:val="00D246C8"/>
     <w:rsid w:val="00D266E2"/>
+    <w:rsid w:val="00D270D1"/>
     <w:rsid w:val="00D31016"/>
     <w:rsid w:val="00D31475"/>
     <w:rsid w:val="00D3220C"/>
     <w:rsid w:val="00D3355E"/>
+    <w:rsid w:val="00D34283"/>
     <w:rsid w:val="00D34499"/>
     <w:rsid w:val="00D34713"/>
     <w:rsid w:val="00D36535"/>
-    <w:rsid w:val="00D3778D"/>
+    <w:rsid w:val="00D371F6"/>
     <w:rsid w:val="00D41A79"/>
     <w:rsid w:val="00D43137"/>
     <w:rsid w:val="00D435BB"/>
     <w:rsid w:val="00D438DA"/>
     <w:rsid w:val="00D44417"/>
+    <w:rsid w:val="00D45215"/>
     <w:rsid w:val="00D501C5"/>
     <w:rsid w:val="00D506A9"/>
     <w:rsid w:val="00D5130D"/>
+    <w:rsid w:val="00D52682"/>
     <w:rsid w:val="00D52AA9"/>
     <w:rsid w:val="00D5327D"/>
     <w:rsid w:val="00D5356B"/>
     <w:rsid w:val="00D5501B"/>
     <w:rsid w:val="00D55A55"/>
+    <w:rsid w:val="00D5677B"/>
     <w:rsid w:val="00D56D39"/>
     <w:rsid w:val="00D60026"/>
     <w:rsid w:val="00D608A1"/>
     <w:rsid w:val="00D60A06"/>
     <w:rsid w:val="00D6151A"/>
     <w:rsid w:val="00D61559"/>
+    <w:rsid w:val="00D62377"/>
     <w:rsid w:val="00D625A1"/>
     <w:rsid w:val="00D6655B"/>
     <w:rsid w:val="00D66D20"/>
     <w:rsid w:val="00D67044"/>
     <w:rsid w:val="00D6795F"/>
     <w:rsid w:val="00D71AC4"/>
+    <w:rsid w:val="00D73FEF"/>
     <w:rsid w:val="00D74868"/>
+    <w:rsid w:val="00D77C3E"/>
     <w:rsid w:val="00D8018E"/>
     <w:rsid w:val="00D80739"/>
     <w:rsid w:val="00D81782"/>
     <w:rsid w:val="00D8278D"/>
     <w:rsid w:val="00D82E3D"/>
     <w:rsid w:val="00D832DA"/>
     <w:rsid w:val="00D8390D"/>
     <w:rsid w:val="00D84701"/>
     <w:rsid w:val="00D849A1"/>
     <w:rsid w:val="00D84F33"/>
     <w:rsid w:val="00D84F43"/>
+    <w:rsid w:val="00D86904"/>
     <w:rsid w:val="00D87087"/>
     <w:rsid w:val="00D904AD"/>
     <w:rsid w:val="00D90D15"/>
     <w:rsid w:val="00D91D0F"/>
     <w:rsid w:val="00D92E9E"/>
     <w:rsid w:val="00D93F9F"/>
     <w:rsid w:val="00D9413B"/>
     <w:rsid w:val="00D94E15"/>
     <w:rsid w:val="00D95065"/>
     <w:rsid w:val="00D95378"/>
     <w:rsid w:val="00D968F0"/>
     <w:rsid w:val="00D97C80"/>
     <w:rsid w:val="00DA0C13"/>
-    <w:rsid w:val="00DA0E64"/>
     <w:rsid w:val="00DA0E7A"/>
     <w:rsid w:val="00DA1C00"/>
+    <w:rsid w:val="00DA2690"/>
     <w:rsid w:val="00DA43E2"/>
     <w:rsid w:val="00DA6913"/>
     <w:rsid w:val="00DA72F0"/>
     <w:rsid w:val="00DA758C"/>
     <w:rsid w:val="00DA76C9"/>
     <w:rsid w:val="00DB0408"/>
     <w:rsid w:val="00DB062C"/>
     <w:rsid w:val="00DB09CB"/>
     <w:rsid w:val="00DB16FB"/>
     <w:rsid w:val="00DB3148"/>
     <w:rsid w:val="00DB3A0E"/>
     <w:rsid w:val="00DB5F55"/>
+    <w:rsid w:val="00DB6683"/>
     <w:rsid w:val="00DB7C94"/>
     <w:rsid w:val="00DC0FC4"/>
     <w:rsid w:val="00DC1364"/>
     <w:rsid w:val="00DC174A"/>
     <w:rsid w:val="00DC2DA3"/>
     <w:rsid w:val="00DC3A30"/>
     <w:rsid w:val="00DC4BA5"/>
     <w:rsid w:val="00DC5187"/>
     <w:rsid w:val="00DC582C"/>
     <w:rsid w:val="00DC7594"/>
     <w:rsid w:val="00DC7AE2"/>
     <w:rsid w:val="00DD0257"/>
     <w:rsid w:val="00DD08F1"/>
     <w:rsid w:val="00DD165B"/>
     <w:rsid w:val="00DD168F"/>
     <w:rsid w:val="00DD3447"/>
     <w:rsid w:val="00DD3AA6"/>
     <w:rsid w:val="00DD47BC"/>
+    <w:rsid w:val="00DD5A48"/>
     <w:rsid w:val="00DD61F7"/>
     <w:rsid w:val="00DD79B8"/>
     <w:rsid w:val="00DD7C6E"/>
     <w:rsid w:val="00DE1906"/>
     <w:rsid w:val="00DE1912"/>
     <w:rsid w:val="00DE538A"/>
     <w:rsid w:val="00DE59DD"/>
     <w:rsid w:val="00DE6E58"/>
     <w:rsid w:val="00DE72D5"/>
     <w:rsid w:val="00DE79A4"/>
     <w:rsid w:val="00DF0626"/>
     <w:rsid w:val="00DF07B7"/>
     <w:rsid w:val="00DF0806"/>
     <w:rsid w:val="00DF0F4C"/>
     <w:rsid w:val="00DF1050"/>
     <w:rsid w:val="00DF2D54"/>
     <w:rsid w:val="00DF4814"/>
     <w:rsid w:val="00DF6869"/>
     <w:rsid w:val="00E014E8"/>
     <w:rsid w:val="00E019AA"/>
+    <w:rsid w:val="00E0254D"/>
+    <w:rsid w:val="00E077AA"/>
     <w:rsid w:val="00E07BDE"/>
     <w:rsid w:val="00E07C86"/>
     <w:rsid w:val="00E10277"/>
+    <w:rsid w:val="00E1067F"/>
     <w:rsid w:val="00E11AD3"/>
     <w:rsid w:val="00E12286"/>
     <w:rsid w:val="00E135D1"/>
     <w:rsid w:val="00E14C0B"/>
     <w:rsid w:val="00E15849"/>
     <w:rsid w:val="00E15E70"/>
     <w:rsid w:val="00E17A35"/>
     <w:rsid w:val="00E209CB"/>
     <w:rsid w:val="00E212C8"/>
     <w:rsid w:val="00E23ACE"/>
     <w:rsid w:val="00E246DB"/>
     <w:rsid w:val="00E2471A"/>
     <w:rsid w:val="00E25549"/>
     <w:rsid w:val="00E25964"/>
     <w:rsid w:val="00E263E6"/>
     <w:rsid w:val="00E27181"/>
     <w:rsid w:val="00E27810"/>
     <w:rsid w:val="00E27E3E"/>
     <w:rsid w:val="00E27EAA"/>
     <w:rsid w:val="00E3041C"/>
     <w:rsid w:val="00E32129"/>
     <w:rsid w:val="00E3446C"/>
     <w:rsid w:val="00E34714"/>
     <w:rsid w:val="00E349EF"/>
+    <w:rsid w:val="00E34AB8"/>
     <w:rsid w:val="00E37234"/>
     <w:rsid w:val="00E37E74"/>
     <w:rsid w:val="00E41C28"/>
     <w:rsid w:val="00E42D50"/>
     <w:rsid w:val="00E430AD"/>
+    <w:rsid w:val="00E43341"/>
     <w:rsid w:val="00E45AF9"/>
     <w:rsid w:val="00E46014"/>
     <w:rsid w:val="00E53DE0"/>
+    <w:rsid w:val="00E54D86"/>
     <w:rsid w:val="00E56D67"/>
     <w:rsid w:val="00E57B28"/>
     <w:rsid w:val="00E601F2"/>
     <w:rsid w:val="00E6143A"/>
     <w:rsid w:val="00E61E6B"/>
     <w:rsid w:val="00E61FA7"/>
     <w:rsid w:val="00E62ED6"/>
     <w:rsid w:val="00E63938"/>
     <w:rsid w:val="00E63ED5"/>
     <w:rsid w:val="00E654BF"/>
     <w:rsid w:val="00E65E59"/>
     <w:rsid w:val="00E66C49"/>
     <w:rsid w:val="00E71BAE"/>
     <w:rsid w:val="00E72473"/>
     <w:rsid w:val="00E72806"/>
     <w:rsid w:val="00E73E5E"/>
+    <w:rsid w:val="00E74851"/>
     <w:rsid w:val="00E7490F"/>
     <w:rsid w:val="00E74971"/>
     <w:rsid w:val="00E74D2B"/>
     <w:rsid w:val="00E75AC4"/>
     <w:rsid w:val="00E76EA8"/>
     <w:rsid w:val="00E770EC"/>
     <w:rsid w:val="00E84008"/>
+    <w:rsid w:val="00E8419C"/>
     <w:rsid w:val="00E85B0E"/>
     <w:rsid w:val="00E85BF6"/>
     <w:rsid w:val="00E904B2"/>
     <w:rsid w:val="00E9127E"/>
     <w:rsid w:val="00E91C27"/>
     <w:rsid w:val="00E928D1"/>
     <w:rsid w:val="00E94FFF"/>
     <w:rsid w:val="00E956A9"/>
+    <w:rsid w:val="00E96593"/>
     <w:rsid w:val="00E96756"/>
     <w:rsid w:val="00E96825"/>
     <w:rsid w:val="00E969FB"/>
     <w:rsid w:val="00E97F78"/>
     <w:rsid w:val="00EA0409"/>
     <w:rsid w:val="00EA1036"/>
-    <w:rsid w:val="00EA2918"/>
     <w:rsid w:val="00EA3600"/>
     <w:rsid w:val="00EA3E9E"/>
     <w:rsid w:val="00EA6E49"/>
     <w:rsid w:val="00EA7A28"/>
     <w:rsid w:val="00EB188D"/>
-    <w:rsid w:val="00EB2853"/>
     <w:rsid w:val="00EB436E"/>
     <w:rsid w:val="00EB7F5F"/>
     <w:rsid w:val="00EC0480"/>
     <w:rsid w:val="00EC0D5D"/>
     <w:rsid w:val="00EC3124"/>
     <w:rsid w:val="00EC3574"/>
     <w:rsid w:val="00EC3686"/>
     <w:rsid w:val="00EC497D"/>
     <w:rsid w:val="00EC4C78"/>
     <w:rsid w:val="00EC5710"/>
+    <w:rsid w:val="00EC6FF2"/>
     <w:rsid w:val="00EC73D8"/>
     <w:rsid w:val="00ED0268"/>
     <w:rsid w:val="00ED1B9A"/>
     <w:rsid w:val="00ED3A1E"/>
     <w:rsid w:val="00ED51B9"/>
     <w:rsid w:val="00ED5F40"/>
+    <w:rsid w:val="00ED7647"/>
+    <w:rsid w:val="00ED7934"/>
     <w:rsid w:val="00EE1A6F"/>
     <w:rsid w:val="00EE25CC"/>
     <w:rsid w:val="00EE2DFB"/>
     <w:rsid w:val="00EE587D"/>
     <w:rsid w:val="00EE665F"/>
     <w:rsid w:val="00EE6819"/>
     <w:rsid w:val="00EE731B"/>
     <w:rsid w:val="00EE7440"/>
     <w:rsid w:val="00EF17C2"/>
     <w:rsid w:val="00EF35FB"/>
     <w:rsid w:val="00EF66E0"/>
     <w:rsid w:val="00EF6871"/>
+    <w:rsid w:val="00EF70E8"/>
     <w:rsid w:val="00F00F9F"/>
     <w:rsid w:val="00F01DA7"/>
     <w:rsid w:val="00F049F8"/>
     <w:rsid w:val="00F05924"/>
     <w:rsid w:val="00F06F5E"/>
     <w:rsid w:val="00F101E5"/>
     <w:rsid w:val="00F107BD"/>
     <w:rsid w:val="00F1084B"/>
     <w:rsid w:val="00F112A9"/>
     <w:rsid w:val="00F11409"/>
     <w:rsid w:val="00F11ED2"/>
     <w:rsid w:val="00F134F1"/>
     <w:rsid w:val="00F14984"/>
     <w:rsid w:val="00F162E4"/>
     <w:rsid w:val="00F16836"/>
     <w:rsid w:val="00F20673"/>
     <w:rsid w:val="00F20FAF"/>
     <w:rsid w:val="00F2140D"/>
     <w:rsid w:val="00F216FE"/>
     <w:rsid w:val="00F23DF7"/>
     <w:rsid w:val="00F2767A"/>
     <w:rsid w:val="00F30385"/>
     <w:rsid w:val="00F30C78"/>
+    <w:rsid w:val="00F31053"/>
     <w:rsid w:val="00F31742"/>
     <w:rsid w:val="00F32404"/>
     <w:rsid w:val="00F32943"/>
     <w:rsid w:val="00F3409A"/>
     <w:rsid w:val="00F34F8F"/>
     <w:rsid w:val="00F3522B"/>
     <w:rsid w:val="00F414CD"/>
     <w:rsid w:val="00F41ECB"/>
     <w:rsid w:val="00F4394E"/>
     <w:rsid w:val="00F43A96"/>
     <w:rsid w:val="00F455FA"/>
     <w:rsid w:val="00F45630"/>
     <w:rsid w:val="00F4586E"/>
     <w:rsid w:val="00F4589E"/>
     <w:rsid w:val="00F45EA2"/>
     <w:rsid w:val="00F505BE"/>
     <w:rsid w:val="00F50DB9"/>
+    <w:rsid w:val="00F50FE6"/>
     <w:rsid w:val="00F51DF9"/>
     <w:rsid w:val="00F5219B"/>
     <w:rsid w:val="00F52778"/>
     <w:rsid w:val="00F531B4"/>
+    <w:rsid w:val="00F54AC6"/>
     <w:rsid w:val="00F55A44"/>
     <w:rsid w:val="00F55CBB"/>
+    <w:rsid w:val="00F60A8E"/>
     <w:rsid w:val="00F61835"/>
     <w:rsid w:val="00F65E93"/>
     <w:rsid w:val="00F66210"/>
     <w:rsid w:val="00F66501"/>
     <w:rsid w:val="00F66939"/>
     <w:rsid w:val="00F673D3"/>
     <w:rsid w:val="00F67F4E"/>
     <w:rsid w:val="00F70392"/>
     <w:rsid w:val="00F70B17"/>
     <w:rsid w:val="00F70D95"/>
     <w:rsid w:val="00F71D97"/>
     <w:rsid w:val="00F71DE9"/>
     <w:rsid w:val="00F72D38"/>
     <w:rsid w:val="00F72F2D"/>
     <w:rsid w:val="00F73A16"/>
     <w:rsid w:val="00F73B24"/>
     <w:rsid w:val="00F750BA"/>
     <w:rsid w:val="00F76419"/>
     <w:rsid w:val="00F769B9"/>
     <w:rsid w:val="00F7738A"/>
     <w:rsid w:val="00F8070C"/>
     <w:rsid w:val="00F81A7E"/>
     <w:rsid w:val="00F831A1"/>
     <w:rsid w:val="00F8419B"/>
+    <w:rsid w:val="00F8469A"/>
     <w:rsid w:val="00F9050C"/>
     <w:rsid w:val="00F90590"/>
     <w:rsid w:val="00F90D7C"/>
     <w:rsid w:val="00F90DC2"/>
     <w:rsid w:val="00F933C2"/>
     <w:rsid w:val="00F93535"/>
     <w:rsid w:val="00F94571"/>
     <w:rsid w:val="00FA17B1"/>
     <w:rsid w:val="00FA3AE3"/>
     <w:rsid w:val="00FA558B"/>
     <w:rsid w:val="00FA5BE9"/>
     <w:rsid w:val="00FA6AC8"/>
     <w:rsid w:val="00FA7635"/>
     <w:rsid w:val="00FA787D"/>
     <w:rsid w:val="00FB0E40"/>
     <w:rsid w:val="00FB26CE"/>
     <w:rsid w:val="00FB2979"/>
+    <w:rsid w:val="00FB2DC5"/>
     <w:rsid w:val="00FB3E3B"/>
     <w:rsid w:val="00FB56EA"/>
     <w:rsid w:val="00FB5CC7"/>
+    <w:rsid w:val="00FB7774"/>
     <w:rsid w:val="00FC05F3"/>
     <w:rsid w:val="00FC08BF"/>
     <w:rsid w:val="00FC0CE2"/>
     <w:rsid w:val="00FC20CB"/>
     <w:rsid w:val="00FC2256"/>
     <w:rsid w:val="00FC2EBA"/>
     <w:rsid w:val="00FC3785"/>
     <w:rsid w:val="00FC3CD6"/>
     <w:rsid w:val="00FC5CAA"/>
     <w:rsid w:val="00FC6896"/>
     <w:rsid w:val="00FC7894"/>
     <w:rsid w:val="00FD1954"/>
     <w:rsid w:val="00FD214E"/>
     <w:rsid w:val="00FD2635"/>
     <w:rsid w:val="00FD28BB"/>
     <w:rsid w:val="00FD5933"/>
     <w:rsid w:val="00FD6A37"/>
     <w:rsid w:val="00FE07BB"/>
     <w:rsid w:val="00FE08CE"/>
     <w:rsid w:val="00FE0B76"/>
     <w:rsid w:val="00FE2F68"/>
     <w:rsid w:val="00FE37C0"/>
     <w:rsid w:val="00FE3D0B"/>
     <w:rsid w:val="00FE3D41"/>
+    <w:rsid w:val="00FE5186"/>
     <w:rsid w:val="00FE5D41"/>
     <w:rsid w:val="00FF0142"/>
     <w:rsid w:val="00FF17B3"/>
     <w:rsid w:val="00FF3E1D"/>
     <w:rsid w:val="00FF4461"/>
     <w:rsid w:val="00FF450C"/>
     <w:rsid w:val="00FF4656"/>
     <w:rsid w:val="00FF6704"/>
+    <w:rsid w:val="0D948454"/>
+    <w:rsid w:val="22B97366"/>
+    <w:rsid w:val="263D6DC6"/>
+    <w:rsid w:val="30F0EA45"/>
+    <w:rsid w:val="32A1F74F"/>
+    <w:rsid w:val="47F96460"/>
+    <w:rsid w:val="557E9F35"/>
     <w:rsid w:val="5ECE7D12"/>
+    <w:rsid w:val="63AB7F60"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -14209,50 +14774,61 @@
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:semiHidden/>
     <w:rsid w:val="00A7485E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00446977"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B6AEF"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="959342230">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1429352936">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -14261,51 +14837,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1760566516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cer.gov.au/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/draft-interoperability-principles" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:market-engagement@cer.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/news-and-media/public-consultations/carbon-market-infrastructure-holding-and-trading-certificates-and-units" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/draft-interoperability-principles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cer.gov.au/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/draft-interoperability-principles" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:market-engagement@cer.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/news-and-media/public-consultations/carbon-market-infrastructure-holding-and-trading-certificates-and-units" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/draft-interoperability-principles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER - 2022 theme">
   <a:themeElements>
     <a:clrScheme name="CER 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -14574,450 +15150,1020 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="CER-updated fonts and colours" id="{D0ED4916-A0D3-4FB3-9E63-AD9D1DD4368E}" vid="{A1269B48-6600-4777-8E01-42A1278B1AAE}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="EDi Document" ma:contentTypeID="0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D500343774F47F3B6548A05D75FD18E241D9" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6ccbd6005dcfef9550f2129d0c596013">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xmlns:ns3="f849d22b-c0ea-4bbc-9af6-bdf82877f139" xmlns:ns4="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xmlns:ns6="22be7584-1cb4-4405-a548-c31296e5dcbe" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bed5c38273cf993c61f57aeae66af799" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
+    <xsd:import namespace="35d7dce1-22dc-4c3f-bf90-aebce6a2395f"/>
+    <xsd:import namespace="f849d22b-c0ea-4bbc-9af6-bdf82877f139"/>
+    <xsd:import namespace="dd6704dc-e03f-401a-ab22-0d2e978dbd2d"/>
+    <xsd:import namespace="22be7584-1cb4-4405-a548-c31296e5dcbe"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_DocumentDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:c275726743ff40b1bd16afcbde5101e0" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_DocumentDate"/>
+                <xsd:element ref="ns2:m580224f57af48d5998ad1d627b3f8a6" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_VitalDocument" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_BCPDocument" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_DocumentGUID" minOccurs="0"/>
+                <xsd:element ref="ns4:EDi1_DocID" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_FileStatus"/>
+                <xsd:element ref="ns2:CER_FileClassification" minOccurs="0"/>
+                <xsd:element ref="ns3:i0f84bba906045b4af568ee102a52dcb" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_DLM"/>
+                <xsd:element ref="ns6:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns6:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns6:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EDi_DocumentDescription" ma:index="11" nillable="true" ma:displayName="Document Description" ma:description="Document Description" ma:internalName="EDi_DocumentDescription">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="c275726743ff40b1bd16afcbde5101e0" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="c275726743ff40b1bd16afcbde5101e0" ma:taxonomyFieldName="EDi_DocumentKeywords" ma:displayName="Document Keywords" ma:fieldId="{c2757267-43ff-40b1-bd16-afcbde5101e0}" ma:taxonomyMulti="true" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="0e50b7a3-a264-430c-a2e5-e8cb190c5cdc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="EDi_DocumentDate" ma:index="16" ma:displayName="Document Date" ma:default="[today]" ma:description="Original Date of the Document" ma:format="DateOnly" ma:internalName="EDi_DocumentDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="m580224f57af48d5998ad1d627b3f8a6" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="m580224f57af48d5998ad1d627b3f8a6" ma:taxonomyFieldName="CER_Agency" ma:displayName="Agency" ma:fieldId="{6580224f-57af-48d5-998a-d1d627b3f8a6}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="0f908e50-4941-4432-a5bc-5464d577a362" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="EDi_VitalDocument" ma:index="19" nillable="true" ma:displayName="Vital Document" ma:default="No" ma:description="Is this a vital business document?" ma:format="RadioButtons" ma:internalName="EDi_VitalDocument">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EDi_BCPDocument" ma:index="20" nillable="true" ma:displayName="BCP Document" ma:default="No" ma:description="Is this document required as part of the Business Continuity Plan or Disaster Recovery Strategy?" ma:format="RadioButtons" ma:internalName="EDi_BCPDocument">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_DocumentGUID" ma:index="21" nillable="true" ma:displayName="Document GUID" ma:description="CRM Document GUID" ma:hidden="true" ma:internalName="CER_DocumentGUID" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_FileStatus" ma:index="23" ma:displayName="File Status" ma:default="Open" ma:description="Select the file status" ma:format="RadioButtons" ma:internalName="CER_FileStatus" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Open"/>
+          <xsd:enumeration value="Closed"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_FileClassification" ma:index="24" nillable="true" ma:displayName="File Classification" ma:default="OFFICIAL" ma:description="Select the appropriate security classification. The system is rated to maximum of PROTECTED." ma:format="RadioButtons" ma:internalName="CER_FileClassification" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="OFFICIAL"/>
+          <xsd:enumeration value="OFFICIAL: Sensitive"/>
+          <xsd:enumeration value="PROTECTED"/>
+          <xsd:enumeration value="UNOFFICIAL"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_DLM" ma:index="27" ma:displayName="File DLM" ma:default="None" ma:description="Select the Dissemination Limiting Marker (DLM)" ma:format="RadioButtons" ma:internalName="CER_DLM" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="None"/>
+          <xsd:enumeration value="Personal privacy"/>
+          <xsd:enumeration value="Legal privilege"/>
+          <xsd:enumeration value="Legislative secrecy"/>
+          <xsd:enumeration value="Cabinet"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f849d22b-c0ea-4bbc-9af6-bdf82877f139" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{843a3b90-0880-4b24-b96d-b493907f5c9b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f849d22b-c0ea-4bbc-9af6-bdf82877f139">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{843a3b90-0880-4b24-b96d-b493907f5c9b}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="f849d22b-c0ea-4bbc-9af6-bdf82877f139">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="i0f84bba906045b4af568ee102a52dcb" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="i0f84bba906045b4af568ee102a52dcb" ma:taxonomyFieldName="RevIMBCS" ma:displayName="Record Class" ma:indexed="true" ma:default="" ma:fieldId="{20f84bba-9060-45b4-af56-8ee102a52dcb}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="cb773ad8-1bb2-40a7-b425-e5f5ef8677fd" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="EDi1_DocID" ma:index="22" nillable="true" ma:displayName="EDi1_DocID" ma:description="Document ID from EDi v1" ma:hidden="true" ma:internalName="EDi1_DocID" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="22be7584-1cb4-4405-a548-c31296e5dcbe" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="29" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="30" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <m580224f57af48d5998ad1d627b3f8a6 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </m580224f57af48d5998ad1d627b3f8a6>
+    <CER_DLM xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">None</CER_DLM>
+    <EDi_BCPDocument xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">No</EDi_BCPDocument>
+    <EDi_DocumentDescription xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <_dlc_DocId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">EDIPRJRIMP-539114177-375</_dlc_DocId>
+    <EDi1_DocID xmlns="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xsi:nil="true"/>
+    <i0f84bba906045b4af568ee102a52dcb xmlns="f849d22b-c0ea-4bbc-9af6-bdf82877f139">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">PUBLICATION:Admin DEFAULT - Class 62619 - 7y</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9ba06b40-abb1-4370-89f6-1ee875385e70</TermId>
+        </TermInfo>
+      </Terms>
+    </i0f84bba906045b4af568ee102a52dcb>
+    <_dlc_DocIdUrl xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Url>https://cergovau.sharepoint.com/sites/EDi-Project-RIMP/_layouts/15/DocIdRedir.aspx?ID=EDIPRJRIMP-539114177-375</Url>
+      <Description>EDIPRJRIMP-539114177-375</Description>
+    </_dlc_DocIdUrl>
+    <EDi_VitalDocument xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">No</EDi_VitalDocument>
+    <c275726743ff40b1bd16afcbde5101e0 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </c275726743ff40b1bd16afcbde5101e0>
+    <CER_FileStatus xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">Open</CER_FileStatus>
+    <TaxCatchAll xmlns="f849d22b-c0ea-4bbc-9af6-bdf82877f139">
+      <Value>19</Value>
+    </TaxCatchAll>
+    <CER_DocumentGUID xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <CER_FileClassification xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">OFFICIAL</CER_FileClassification>
+    <EDi_DocumentDate xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">2026-02-19T04:36:42+00:00</EDi_DocumentDate>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FF3DF66-6AD3-4728-AFA7-DA796A56F962}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A54E9375-98EE-448D-A31D-81F0C029ABA1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="35d7dce1-22dc-4c3f-bf90-aebce6a2395f"/>
+    <ds:schemaRef ds:uri="f849d22b-c0ea-4bbc-9af6-bdf82877f139"/>
+    <ds:schemaRef ds:uri="dd6704dc-e03f-401a-ab22-0d2e978dbd2d"/>
+    <ds:schemaRef ds:uri="22be7584-1cb4-4405-a548-c31296e5dcbe"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF18B99B-2BEA-40C4-B81D-9036F8C5C71A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EEA2CDD-E2C7-4348-B3DA-538A374B11D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="35d7dce1-22dc-4c3f-bf90-aebce6a2395f"/>
+    <ds:schemaRef ds:uri="dd6704dc-e03f-401a-ab22-0d2e978dbd2d"/>
+    <ds:schemaRef ds:uri="f849d22b-c0ea-4bbc-9af6-bdf82877f139"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{121FD3FD-A9D4-4619-8AAE-0D3911A03B86}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>16604</Characters>
+  <Pages>14</Pages>
+  <Words>2976</Words>
+  <Characters>17086</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>415</Lines>
-  <Paragraphs>221</Paragraphs>
+  <Lines>438</Lines>
+  <Paragraphs>238</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Prototype interoperability models</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19275</CharactersWithSpaces>
+  <CharactersWithSpaces>19824</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="114" baseType="variant">
+    <vt:vector size="132" baseType="variant">
+      <vt:variant>
+        <vt:i4>1048690</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>201</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/document_page/draft-interoperability-principles</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
       <vt:variant>
         <vt:i4>6225921</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>105</vt:i4>
+        <vt:i4>114</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://data.cer.gov.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3080216</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>102</vt:i4>
+        <vt:i4>111</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:market-engagement@cer.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6946875</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>99</vt:i4>
+        <vt:i4>108</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://cer.gov.au/news-and-media/public-consultations/carbon-market-infrastructure-holding-and-trading-certificates-and-units</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1048626</vt:i4>
+        <vt:i4>1048690</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/document_page/draft-interoperability-principles</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769530</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230698110</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703994</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>92</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc226461008</vt:lpwstr>
+        <vt:lpwstr>_Toc230698109</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1048626</vt:i4>
+        <vt:i4>1703994</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>86</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc226461007</vt:lpwstr>
+        <vt:lpwstr>_Toc230698108</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1048626</vt:i4>
+        <vt:i4>1703994</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>80</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc226461006</vt:lpwstr>
+        <vt:lpwstr>_Toc230698107</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1048626</vt:i4>
+        <vt:i4>1703994</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>74</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc226461005</vt:lpwstr>
+        <vt:lpwstr>_Toc230698106</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1048626</vt:i4>
+        <vt:i4>1703994</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>68</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc226461004</vt:lpwstr>
+        <vt:lpwstr>_Toc230698105</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1048626</vt:i4>
+        <vt:i4>1703994</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>62</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc226461003</vt:lpwstr>
+        <vt:lpwstr>_Toc230698104</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1048626</vt:i4>
+        <vt:i4>1703994</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>56</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc226461002</vt:lpwstr>
+        <vt:lpwstr>_Toc230698103</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1048626</vt:i4>
+        <vt:i4>1703994</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>50</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc226461001</vt:lpwstr>
+        <vt:lpwstr>_Toc230698102</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1048626</vt:i4>
+        <vt:i4>1703994</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>44</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc226461000</vt:lpwstr>
+        <vt:lpwstr>_Toc230698101</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1572923</vt:i4>
+        <vt:i4>1703994</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>38</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc226460999</vt:lpwstr>
+        <vt:lpwstr>_Toc230698100</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1572923</vt:i4>
+        <vt:i4>1245243</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>32</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc226460998</vt:lpwstr>
+        <vt:lpwstr>_Toc230698099</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1572923</vt:i4>
+        <vt:i4>1245243</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>26</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc226460997</vt:lpwstr>
+        <vt:lpwstr>_Toc230698098</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1572923</vt:i4>
+        <vt:i4>1245243</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc226460996</vt:lpwstr>
+        <vt:lpwstr>_Toc230698097</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1572923</vt:i4>
+        <vt:i4>1245243</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc226460995</vt:lpwstr>
+        <vt:lpwstr>_Toc230698096</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1572923</vt:i4>
+        <vt:i4>1245243</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc226460994</vt:lpwstr>
+        <vt:lpwstr>_Toc230698095</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1572923</vt:i4>
+        <vt:i4>1245243</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc226460993</vt:lpwstr>
+        <vt:lpwstr>_Toc230698094</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Prototype interoperability models</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="g1c5c8a5ed744825af876dc81dccc5dd">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D500343774F47F3B6548A05D75FD18E241D9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="aa7cfb7b7c8a4cdc88e464a139bfbbb5">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="CER_Scheme">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="RevIMBCS">
+    <vt:lpwstr>19</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="jfdbf192cf3e432bae7ead6b01437832">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="CER_Client">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="CER_Agency">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="fbf5ba1606af44cc8a6bbbd47132b0ab">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="CER_FileKeywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="EDi_DocumentKeywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Media Type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>45d6ed7b-d638-44da-bd5b-286734105518</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="CER_State">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>